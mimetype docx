--- v0 (2026-10-07)
+++ v1 (2026-10-28)
@@ -79,103 +79,88 @@
     </w:p>
     <w:p w14:paraId="29AF4678" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00662F7C" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:r>
         <w:t xml:space="preserve">A text-only </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC68FE">
         <w:t>Easy Read version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA58021" w14:textId="2FF9227B" w:rsidR="00D97EAF" w:rsidRPr="000C7360" w:rsidRDefault="00D97EAF" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc349720822"/>
       <w:bookmarkStart w:id="1" w:name="_Toc513644158"/>
       <w:r w:rsidRPr="000C7360">
         <w:t>How to use this</w:t>
       </w:r>
       <w:r w:rsidR="00766554" w:rsidRPr="000C7360">
         <w:t xml:space="preserve"> document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="03B2E2CB" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001E7082">
         <w:t>We are the National Disability Insurance Agency</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7082">
         <w:t>(NDIA).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B34477" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>We wrote this document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78563DFA" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We wrote some words in </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7360">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>bold</w:t>
       </w:r>
       <w:r w:rsidRPr="001C28AC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F949B3B" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>We explain what these words mean.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2313EBBF" w14:textId="50D9A36F" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001C28AC">
         <w:t>There is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r w:rsidRPr="001C28AC">
         <w:t xml:space="preserve"> a list of these words on page </w:t>
       </w:r>
       <w:r w:rsidRPr="002A3782">
         <w:rPr>
           <w:color w:val="6B2976" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002A3782">
         <w:rPr>
           <w:color w:val="6B2976" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Ref113483612 \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002A3782">
         <w:rPr>
@@ -188,133 +173,122 @@
           <w:color w:val="6B2976" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00393EDC">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="6B2976" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3782">
         <w:rPr>
           <w:color w:val="6B2976" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="001C28AC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E47B289" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You can ask someone you trust for support to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F991BCB" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7360">
         <w:t>read this document</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCC1569" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7360">
         <w:t>find more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735E2EBD" w14:textId="4C3177A4" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="000F6E4B">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is an </w:t>
       </w:r>
       <w:r w:rsidRPr="000F6E4B">
         <w:t>Easy R</w:t>
       </w:r>
       <w:r>
         <w:t>ead summary of a document</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6E4B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F340171" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidRPr="00546180">
         <w:t xml:space="preserve"> only includes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546180">
         <w:t>the most important</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546180">
         <w:t>ideas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092844C4" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="006025C9" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006025C9">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>You can find the other document on our website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E2B84A" w14:textId="65CA400B" w:rsidR="000C7360" w:rsidRPr="00BA2954" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:rPr>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00DC3857">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="x-none"/>
           </w:rPr>
           <w:t>www.ndis.gov.au/news/11695-changes-support-budgets-1-october</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF42303" w14:textId="77777777" w:rsidR="00380D2B" w:rsidRDefault="00A33000" w:rsidP="00296F7D">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:before="240" w:after="1080"/>
         <w:rPr>
@@ -833,507 +807,429 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22A781F2" w14:textId="4D158B17" w:rsidR="00151817" w:rsidRPr="000C7360" w:rsidRDefault="00EB0BB2" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00151817">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc241158362"/>
       <w:r w:rsidR="00167349" w:rsidRPr="000C7360">
         <w:lastRenderedPageBreak/>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="028C2BB0" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>The Australian Government is changing parts of the National Disability Insurance Scheme (NDIS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5674A9A5" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00583434">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">These changes will start on </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7360">
         <w:rPr>
           <w:rStyle w:val="statisticstyle0"/>
         </w:rPr>
         <w:t>1 October 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7360">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549D0D50" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The changes will affect </w:t>
       </w:r>
       <w:r w:rsidRPr="006A4783">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>funding</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for some types of supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281495E6" w14:textId="45F32E77" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Funding is money from your </w:t>
       </w:r>
       <w:r w:rsidRPr="006A4783">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>NDIS plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that pays for the supports you</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C7583F" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-[...4 lines deleted...]
-        <w:t>Your NIDS plan has information about:</w:t>
+    <w:p w14:paraId="38C7583F" w14:textId="716A4975" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
+      <w:r>
+        <w:t>Your N</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3080">
+        <w:t>DI</w:t>
+      </w:r>
+      <w:r>
+        <w:t>S plan has information about:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52912B7F" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>you and your goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263E9356" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>what supports you need</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A708CF" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>what the NDIS will pay for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D29B8A1" w14:textId="2719EC44" w:rsidR="00DB0295" w:rsidRPr="00A20EF2" w:rsidRDefault="00DB0295" w:rsidP="000C7360">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A20EF2">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="749CF5FE" w14:textId="74E8ED49" w:rsidR="00DB0295" w:rsidRPr="00BE3039" w:rsidRDefault="00167349" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc241158363"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>What is changing?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="37524A15" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There will be changes to how much funding </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>participants</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can get for support to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF0DAB9" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>take part in their community</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3503D5E8" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>learn to do more things for themselves in their everyday life.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F31F1EE" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>Participants are people with disability who take part in the NDIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1B30B1" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You might get less funding if you have these supports in your NDIS plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3027F29C" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>Your funding for these supports will change when you:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07930B44" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>get a new NDIS plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F23D2D9" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">have a </w:t>
       </w:r>
       <w:r w:rsidRPr="00844551">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>plan reassessment</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5C8994" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="000D5609" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844551">
         <w:t>A plan reassessment is when we check if the supports in your plan still work well for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5516B5D3" w14:textId="47990CF0" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>There will also be a new way to get a</w:t>
       </w:r>
       <w:r w:rsidR="003634FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36E7D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="003634FE">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36E7D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>variation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634A4F4B" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>A plan variation is when the NDIA changes some parts of a person’s NDIS plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D0E2D0" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>We explain the new plan variation more over the following pages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9A14FC" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You can also learn more about these changes on our website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E23F611" w14:textId="1216E2E2" w:rsidR="000006F1" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:rPr>
           <w:color w:val="6B2976" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00DC3857">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.ndis.gov.au/news/11695-changes-support-budgets-1-october</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="6B2976" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130AC355" w14:textId="77777777" w:rsidR="000006F1" w:rsidRDefault="000006F1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="6B2976" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6B2976" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E276233" w14:textId="23548929" w:rsidR="00DB0295" w:rsidRPr="00DD556B" w:rsidRDefault="00167349" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc241158364"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Who is the new plan variation for?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="1540E946" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="000006F1" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000006F1">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">You can only get the new plan variation if you have </w:t>
       </w:r>
       <w:r w:rsidRPr="000006F1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>high support needs</w:t>
       </w:r>
       <w:r w:rsidRPr="000006F1">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7641CFE8" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> you need a lot of support all the time.</w:t>
+      <w:r>
+        <w:t>High support needs means you need a lot of support all the time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D2014C" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="000006F1" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000006F1">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">You also must have funding for </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> NDIS supports in your NDIS plan.</w:t>
+        <w:t>You also must have funding for 24 hour NDIS supports in your NDIS plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7488B0ED" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>This includes supports you:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF858A7" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>share with other participants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646DCF84" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>use on your own</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BED46A" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>use overnight.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE7E211" w14:textId="5DE02D13" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You must ha</w:t>
       </w:r>
       <w:r w:rsidRPr="00C955D1">
         <w:t>ve</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00871A93">
         <w:rPr>
           <w:rStyle w:val="Statisticstyle"/>
         </w:rPr>
         <w:t>$215,0</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3959">
         <w:rPr>
           <w:rStyle w:val="Statisticstyle"/>
         </w:rPr>
         <w:t>30 or more</w:t>
       </w:r>
       <w:r w:rsidRPr="00C955D1">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
@@ -1346,327 +1242,275 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C955D1">
         <w:t>across</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00871A93">
         <w:rPr>
           <w:rStyle w:val="Statisticstyle"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C955D1">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r>
         <w:t>categories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD86DCF" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>The support categories are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F96A8D" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00632C92">
         <w:t>Assistance with Daily Life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C798095" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000006F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>Home and Living</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C46BA69" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000006F1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6069FF4C" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000006F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>Assistance with Social, Economic and Community Participation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D73E671" w14:textId="529C7617" w:rsidR="000006F1" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> NDIS supports that you need for your disability.</w:t>
+      <w:r>
+        <w:t>You must get this funding for 24 hour NDIS supports that you need for your disability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576B2BFE" w14:textId="77777777" w:rsidR="000006F1" w:rsidRDefault="000006F1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC09C27" w14:textId="2F032A6B" w:rsidR="00DB0295" w:rsidRPr="009E592B" w:rsidRDefault="00167349" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc241158365"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>How will the new plan variation work?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="3ADB13D9" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You must ask for a plan variation within </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83933">
         <w:rPr>
           <w:rStyle w:val="Statisticstyle"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Statisticstyle"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83933">
         <w:rPr>
           <w:rStyle w:val="Statisticstyle"/>
         </w:rPr>
         <w:t>days</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of getting your new NDIS plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01954586" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You cannot ask for a plan variation before you get your new plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5698E96A" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only you or your </w:t>
       </w:r>
       <w:r w:rsidRPr="00A052BC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>nominee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can ask for a plan variation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433F6924" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00A75515" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00A75515">
         <w:t>Your nominee is someone you choose to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B16304" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A75515">
         <w:t>make decisions for you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A308199" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A75515">
         <w:t>do things for you that you can</w:t>
       </w:r>
       <w:r>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75515">
         <w:t>t do</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75515">
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75515">
         <w:t>your own.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E888D9" w14:textId="4B201060" w:rsidR="000C7360" w:rsidRPr="00A75515" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You can also get support from another person when you ask for a</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>variation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D6C47F" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>For example, a support worker.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3D29E9" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>We cannot ask for a plan variation for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077D8718" w14:textId="0DAAEEC8" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once you ask, we will have </w:t>
       </w:r>
       <w:r w:rsidRPr="005B2130">
         <w:rPr>
           <w:rStyle w:val="Statisticstyle"/>
         </w:rPr>
         <w:t>21 days</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to decide if you have high</w:t>
       </w:r>
       <w:r w:rsidR="00393EDC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B46714" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We will then have </w:t>
       </w:r>
       <w:r w:rsidRPr="005B2130">
         <w:rPr>
           <w:rStyle w:val="Statisticstyle"/>
         </w:rPr>
         <w:t>another 21 days</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E34F6C" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>decide if you need a plan variation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6A9E1A" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>tell you if we need more time to decide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78402A4D" w14:textId="56220904" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You can ask to check our decision if we decide not to give you a</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>variation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9BBC61" w14:textId="77777777" w:rsidR="001677AC" w:rsidRDefault="001677AC" w:rsidP="000C7360">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="x-none"/>
@@ -1674,468 +1518,336 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BFE58D" w14:textId="4FBDE408" w:rsidR="00167349" w:rsidRPr="009E592B" w:rsidRDefault="00BD0FFB" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc241158366"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Who can you ask about these changes?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="0B3A95E0" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You might have questions about these changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619463E7" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You can call us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C9713C" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>1800 800 110</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F09B5E2" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You can call First Nations Connect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02936397" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>1800 411 640</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B604C14" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>You can also contact your:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68538C42" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>my NDIS contact</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6838AD98" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00176EB0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>support coordinator</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61689674" w14:textId="5B002244" w:rsidR="000006F1" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:r w:rsidRPr="00176EB0">
         <w:t>A support coordinator is someone who helps</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a person with disability </w:t>
       </w:r>
       <w:r w:rsidRPr="00176EB0">
         <w:t>plan and use</w:t>
       </w:r>
       <w:r>
         <w:t> their </w:t>
       </w:r>
       <w:r w:rsidRPr="00176EB0">
         <w:t>supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2F6E36" w14:textId="77777777" w:rsidR="000006F1" w:rsidRDefault="000006F1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C544352" w14:textId="77777777" w:rsidR="00FD6321" w:rsidRPr="00FD6321" w:rsidRDefault="00FD6321" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc513644165"/>
       <w:bookmarkStart w:id="10" w:name="_Toc241158367"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Contact us</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="66823E86" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00ED487E" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00ED487E">
         <w:t>You can visit our website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA5792A" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="009F002C" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00ED487E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>www.ndis.go</w:t>
-[...11 lines deleted...]
-          <w:t>.au</w:t>
+          <w:t>www.ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40261BF8" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00A86984" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00A86984">
         <w:t>You can call us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110BDF86" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00A86984">
         <w:t>1800 800 110</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8AD6C6" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00ED487E" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00ED487E">
         <w:t>Follow us on Facebook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5E1B28" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00ED487E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>www.facebook.c</w:t>
-[...11 lines deleted...]
-          <w:t>m/NDISAus</w:t>
+          <w:t>www.facebook.com/NDISAus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2144B456" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00ED487E" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00ED487E">
         <w:t>Follow us on Instagram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C702CF" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F05199">
         <w:rPr>
           <w:spacing w:val="-60"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F05199">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:position w:val="6"/>
           </w:rPr>
-          <w:t>@ndis_aust</w:t>
-[...13 lines deleted...]
-          <w:t>alia</w:t>
+          <w:t>@ndis_australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F05199">
         <w:rPr>
           <w:position w:val="6"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C3A88C" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00ED487E" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:r w:rsidRPr="00ED487E">
         <w:t>Follow us on LinkedIn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4125EB89" w14:textId="60D0F1E3" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00ED487E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>au.linkedin.com</w:t>
-[...11 lines deleted...]
-          <w:t>company/</w:t>
+          <w:t>au.linkedin.com/company/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00ED487E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>national-disability-insurance-agency</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B3194F7" w14:textId="11880AAD" w:rsidR="0070622E" w:rsidRPr="000006F1" w:rsidRDefault="0070622E" w:rsidP="000006F1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="000006F1">
         <w:t>Support to talk to us</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0651D154" w14:textId="4AB98435" w:rsidR="000C7360" w:rsidRPr="00ED487E" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00ED487E">
         <w:t>You can talk to us online using our webchat feature at the top of</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED487E">
         <w:t>our</w:t>
       </w:r>
       <w:r w:rsidR="000006F1">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED487E">
         <w:t>website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD83F16" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00ED487E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>www.ndis.g</w:t>
-[...11 lines deleted...]
-          <w:t>v.au</w:t>
+          <w:t>www.ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01F8F1FB" w14:textId="181FCF53" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00ED487E">
         <w:t>If you speak a language other than English,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED487E">
         <w:t>you can call:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4667EC7F" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00901822" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901822">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Translating and Interpreting Service (TIS National)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE89477" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F05199">
         <w:t>131 450</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449458EB" w14:textId="0D92A129" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00ED487E">
         <w:t>If you have a speech or hearing impairment,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED487E">
         <w:t>you can call:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A241859" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00F05199" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F05199">
         <w:t>TTY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Speak and Read)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C6D42B" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F05199">
         <w:t>1800 555 677</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C6342F" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00F05199" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F05199">
         <w:t>Speak and Listen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CCE29D" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F05199">
         <w:t>1800 555 727</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741E7E51" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00ED487E" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:r w:rsidRPr="00ED487E">
         <w:lastRenderedPageBreak/>
         <w:t>National Relay Service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E0EF19" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00F05199" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:r w:rsidRPr="00F05199">
         <w:t>133 677</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60416DB8" w14:textId="4BFDF875" w:rsidR="003B2A6F" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00D56924">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.accesshub.gov.au/about-the-nrs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -2166,245 +1878,212 @@
       <w:r w:rsidRPr="003D200A">
         <w:t xml:space="preserve">This list explains what the </w:t>
       </w:r>
       <w:r w:rsidRPr="007D1C1B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>bold</w:t>
       </w:r>
       <w:r w:rsidRPr="003D200A">
         <w:t xml:space="preserve"> words in this</w:t>
       </w:r>
       <w:r w:rsidR="00766554">
         <w:t xml:space="preserve"> document</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D200A">
         <w:t>mean.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251B2CC5" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="003B4A00">
       <w:pPr>
         <w:pStyle w:val="Wordlistterm"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E91418F" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="003B2A6F" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2A6F">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Funding is money from your NDIS plan that pays for the supports you need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458CC312" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="003B4A00">
       <w:pPr>
         <w:pStyle w:val="Wordlistterm"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>High support needs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44246540" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00BD0FFB" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> you need a lot of support all the time.</w:t>
+      <w:r>
+        <w:t>High support needs means you need a lot of support all the time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434D2EAD" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="003B4A00">
       <w:pPr>
         <w:pStyle w:val="Wordlistterm"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>NDIS plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0304884E" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-[...4 lines deleted...]
-        <w:t>Your NIDS plan has information about:</w:t>
+    <w:p w14:paraId="0304884E" w14:textId="2FBA041F" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
+      <w:r>
+        <w:t>Your N</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3080">
+        <w:t>DI</w:t>
+      </w:r>
+      <w:r>
+        <w:t>S plan has information about:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEDC990" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>you and your goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405A801E" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>what supports you need</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF1D178" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>what the NDIS will pay for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FDC8E0" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="003B4A00">
       <w:pPr>
         <w:pStyle w:val="Wordlistterm"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>Nominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781022F2" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00A75515" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00A75515">
         <w:t>Your nominee is someone you choose to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E199B7F" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A75515">
         <w:t>make decisions for you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576F1B18" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00BD0FFB" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A75515">
         <w:t>do things for you that you can</w:t>
       </w:r>
       <w:r>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75515">
         <w:t>t do on</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75515">
         <w:t>your own.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6F5E41" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="003B4A00">
       <w:pPr>
         <w:pStyle w:val="Wordlistterm"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>Participants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377FCB17" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00DE5417" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>Participants are people with disability who take part in the NDIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9F0547" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="003B4A00">
       <w:pPr>
         <w:pStyle w:val="Wordlistterm"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>Plan reassessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9A390E" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00BD0FFB" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00844551">
         <w:t>A plan reassessment is when we check if the supports in your plan still work well for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268B93C5" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="003B4A00">
       <w:pPr>
         <w:pStyle w:val="Wordlistterm"/>
-        <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:pPr>
       <w:r>
         <w:t>Plan variation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B0C38F" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00BD0FFB" w:rsidRDefault="000C7360" w:rsidP="000C7360">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>A plan variation is when the NDIA changes some parts of a person’s NDIS plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4B1A5E" w14:textId="77777777" w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="003B2A6F">
       <w:pPr>
         <w:pStyle w:val="Wordlistterm"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Support coordinator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3F64AF" w14:textId="77777777" w:rsidR="000C7360" w:rsidRPr="00BD0FFB" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:r w:rsidRPr="00176EB0">
         <w:t>A support coordinator is someone who helps</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a person with disability </w:t>
       </w:r>
       <w:r w:rsidRPr="00176EB0">
         <w:t>plan and use</w:t>
       </w:r>
       <w:r>
@@ -2449,143 +2128,99 @@
       <w:r w:rsidRPr="00025162">
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7756D">
         <w:t>. For</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7756D">
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7756D">
         <w:t xml:space="preserve">enquiries, please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00A7756D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>www.inform</w:t>
-[...31 lines deleted...]
-          <w:t>com</w:t>
+          <w:t>www.informationaccessgroup.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7756D">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>. Quote job number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6917-</w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> 6917-B.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FACC24D" w14:textId="79A144F3" w:rsidR="00644C39" w:rsidRPr="004440D2" w:rsidRDefault="00644C39" w:rsidP="000C7360">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00644C39" w:rsidRPr="004440D2" w:rsidSect="003B2A6F">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1440" w:bottom="1134" w:left="1440" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="701E6577" w14:textId="77777777" w:rsidR="00F50D0A" w:rsidRDefault="00F50D0A" w:rsidP="00134CC3">
+    <w:p w14:paraId="2634B73E" w14:textId="77777777" w:rsidR="007A54CF" w:rsidRDefault="007A54CF" w:rsidP="00134CC3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5877AEDF" w14:textId="77777777" w:rsidR="00F50D0A" w:rsidRDefault="00F50D0A" w:rsidP="00134CC3">
+    <w:p w14:paraId="2E642B50" w14:textId="77777777" w:rsidR="007A54CF" w:rsidRDefault="007A54CF" w:rsidP="00134CC3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2605,189 +2240,177 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:panose1 w:val="02010601000101010101"/>
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FS Me Pro">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Medium">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10000FF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FS Me">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1728636285"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="25F0FA7B" w14:textId="0396D957" w:rsidR="003B2A6F" w:rsidRDefault="003B2A6F" w:rsidP="003B2A6F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00DC68FE">
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="00DC68FE">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00DC68FE">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00DC68FE">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00DC68FE">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00DC68FE">
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
-        <w:r>
-[...16 lines deleted...]
-        </w:r>
+        <w:fldSimple w:instr=" NUMPAGES  ">
+          <w:r>
+            <w:t>12</w:t>
+          </w:r>
+        </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73B5B315" w14:textId="77777777" w:rsidR="00F50D0A" w:rsidRDefault="00F50D0A" w:rsidP="00134CC3">
+    <w:p w14:paraId="57EBD889" w14:textId="77777777" w:rsidR="007A54CF" w:rsidRDefault="007A54CF" w:rsidP="00134CC3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D59672A" w14:textId="77777777" w:rsidR="00F50D0A" w:rsidRDefault="00F50D0A" w:rsidP="00134CC3">
+    <w:p w14:paraId="3BB90B8A" w14:textId="77777777" w:rsidR="007A54CF" w:rsidRDefault="007A54CF" w:rsidP="00134CC3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EA8C8296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
@@ -4385,52 +4008,51 @@
   </w:num>
   <w:num w:numId="20" w16cid:durableId="178354884">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1545482180">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="578951284">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="482620035">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1136487122">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="72"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#e8f6fe"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -4640,53 +4262,55 @@
     <w:rsid w:val="0036372B"/>
     <w:rsid w:val="00365437"/>
     <w:rsid w:val="00365F18"/>
     <w:rsid w:val="003702C8"/>
     <w:rsid w:val="003741D2"/>
     <w:rsid w:val="0037449D"/>
     <w:rsid w:val="00380D2B"/>
     <w:rsid w:val="00380F88"/>
     <w:rsid w:val="0038327A"/>
     <w:rsid w:val="00393EDC"/>
     <w:rsid w:val="00397314"/>
     <w:rsid w:val="00397682"/>
     <w:rsid w:val="003978EE"/>
     <w:rsid w:val="003A5211"/>
     <w:rsid w:val="003A52BE"/>
     <w:rsid w:val="003B0746"/>
     <w:rsid w:val="003B2A6F"/>
     <w:rsid w:val="003B3832"/>
     <w:rsid w:val="003B5FD8"/>
     <w:rsid w:val="003B6F09"/>
     <w:rsid w:val="003B77FF"/>
     <w:rsid w:val="003C0C26"/>
     <w:rsid w:val="003C0CDC"/>
     <w:rsid w:val="003C1FCE"/>
     <w:rsid w:val="003C25FD"/>
+    <w:rsid w:val="003C3FA8"/>
     <w:rsid w:val="003C4A3D"/>
     <w:rsid w:val="003C7BC8"/>
     <w:rsid w:val="003D200A"/>
+    <w:rsid w:val="003D3080"/>
     <w:rsid w:val="003E0E59"/>
     <w:rsid w:val="003E1DAD"/>
     <w:rsid w:val="003E37CC"/>
     <w:rsid w:val="003F12F9"/>
     <w:rsid w:val="003F1C1D"/>
     <w:rsid w:val="003F437C"/>
     <w:rsid w:val="003F7FA8"/>
     <w:rsid w:val="004019A6"/>
     <w:rsid w:val="004029A2"/>
     <w:rsid w:val="004052C5"/>
     <w:rsid w:val="00415C29"/>
     <w:rsid w:val="00417DD4"/>
     <w:rsid w:val="00425227"/>
     <w:rsid w:val="00427142"/>
     <w:rsid w:val="0042722D"/>
     <w:rsid w:val="004273B8"/>
     <w:rsid w:val="004317FD"/>
     <w:rsid w:val="0043789D"/>
     <w:rsid w:val="00441B81"/>
     <w:rsid w:val="0044224B"/>
     <w:rsid w:val="004428D8"/>
     <w:rsid w:val="00443E4B"/>
     <w:rsid w:val="004440D2"/>
     <w:rsid w:val="0045208A"/>
     <w:rsid w:val="00453DF0"/>
@@ -4883,50 +4507,51 @@
     <w:rsid w:val="007446D1"/>
     <w:rsid w:val="007447ED"/>
     <w:rsid w:val="0075092F"/>
     <w:rsid w:val="00750D2C"/>
     <w:rsid w:val="00752829"/>
     <w:rsid w:val="00754A62"/>
     <w:rsid w:val="007563AD"/>
     <w:rsid w:val="00761AE0"/>
     <w:rsid w:val="00765C25"/>
     <w:rsid w:val="00766554"/>
     <w:rsid w:val="00771DF5"/>
     <w:rsid w:val="00771E76"/>
     <w:rsid w:val="00774294"/>
     <w:rsid w:val="00774577"/>
     <w:rsid w:val="00776E94"/>
     <w:rsid w:val="00781ED3"/>
     <w:rsid w:val="00785FE2"/>
     <w:rsid w:val="007914E8"/>
     <w:rsid w:val="00796D26"/>
     <w:rsid w:val="007977BD"/>
     <w:rsid w:val="0079791B"/>
     <w:rsid w:val="007A0397"/>
     <w:rsid w:val="007A257F"/>
     <w:rsid w:val="007A35E8"/>
     <w:rsid w:val="007A3FE1"/>
+    <w:rsid w:val="007A54CF"/>
     <w:rsid w:val="007B1389"/>
     <w:rsid w:val="007B346D"/>
     <w:rsid w:val="007B5CA1"/>
     <w:rsid w:val="007B6D36"/>
     <w:rsid w:val="007B7087"/>
     <w:rsid w:val="007B7293"/>
     <w:rsid w:val="007C6550"/>
     <w:rsid w:val="007C749E"/>
     <w:rsid w:val="007D330C"/>
     <w:rsid w:val="007D3F8F"/>
     <w:rsid w:val="007D4743"/>
     <w:rsid w:val="007D6CCC"/>
     <w:rsid w:val="007D73EB"/>
     <w:rsid w:val="007E075D"/>
     <w:rsid w:val="007E1D8D"/>
     <w:rsid w:val="007E2532"/>
     <w:rsid w:val="007E29CC"/>
     <w:rsid w:val="007E2A65"/>
     <w:rsid w:val="007E39E2"/>
     <w:rsid w:val="007F1DE7"/>
     <w:rsid w:val="007F238F"/>
     <w:rsid w:val="007F2AE3"/>
     <w:rsid w:val="007F6129"/>
     <w:rsid w:val="00800787"/>
     <w:rsid w:val="00802B4D"/>
@@ -5924,50 +5549,51 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002A3782"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -6943,55 +6569,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1EABEE3-667F-4FCD-B9EC-869756885D2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1091</Words>
-  <Characters>5502</Characters>
+  <Words>1115</Words>
+  <Characters>5478</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>203</Lines>
+  <Lines>342</Lines>
   <Paragraphs>199</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Funding changes to NDIS supports: Information for participants with high support needs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6394</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2883616</vt:i4>