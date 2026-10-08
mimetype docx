--- v0 (2026-08-28)
+++ v1 (2026-10-08)
@@ -13,51 +13,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19805EC2" w14:textId="4658DAAE" w:rsidR="00A818C3" w:rsidRDefault="00784C6D" w:rsidP="00A818C3">
+    <w:p w14:paraId="19805EC2" w14:textId="503202C4" w:rsidR="00A818C3" w:rsidRDefault="00784C6D" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Plan reassessments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60CDA641" w14:textId="7848AAA0" w:rsidR="00B62414" w:rsidRDefault="00A818C3" w:rsidP="00A4208B">
       <w:r w:rsidRPr="00A818C3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC756E">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00703F58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A4208B" w:rsidRPr="00A4208B">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00A4208B" w:rsidRPr="00703F58">
         <w:t>plan reassessment is when</w:t>
@@ -332,1048 +332,1010 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:anchor="reviewing-a-decision" w:history="1">
         <w:r w:rsidRPr="00CB49F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="261BEF03" w14:textId="736E8EEA" w:rsidR="008F4A15" w:rsidRPr="00CB49F0" w:rsidRDefault="008F4A15" w:rsidP="00F80612">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:anchor="your-plan" w:history="1">
         <w:r w:rsidRPr="00CB49F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18AD058F" w14:textId="4B2C3047" w:rsidR="008F4A15" w:rsidRPr="00CB49F0" w:rsidRDefault="008F4A15" w:rsidP="00F80612">
+    <w:p w14:paraId="18AD058F" w14:textId="6FAAE482" w:rsidR="008F4A15" w:rsidRPr="00CB49F0" w:rsidRDefault="008F4A15" w:rsidP="00F80612">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:anchor="reasonable-and-necessary" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="our-guideline" w:history="1">
         <w:r w:rsidRPr="00CB49F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40BAECA8" w14:textId="68F96B68" w:rsidR="008F4A15" w:rsidRPr="00001E9C" w:rsidRDefault="008F4A15" w:rsidP="00F80612">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:anchor="your-plan" w:history="1">
         <w:r w:rsidRPr="00CB49F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6588C929" w14:textId="4196EA3B" w:rsidR="000B3B2A" w:rsidRDefault="008F4A15" w:rsidP="00F80612">
+    <w:p w14:paraId="1642E283" w14:textId="29E31473" w:rsidR="004D2EF0" w:rsidRPr="00630C56" w:rsidRDefault="008F4A15" w:rsidP="00630C56">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:anchor="how-ndis-supports-work" w:history="1">
         <w:r w:rsidRPr="00CB49F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What principles do we follow to create your plan?</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_What_is_a"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="546D4431" w14:textId="5C70F8A2" w:rsidR="00690935" w:rsidRDefault="006B73BA" w:rsidP="008F4A15">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>What is a plan reassessment?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A79D2BD" w14:textId="640982E2" w:rsidR="0048767C" w:rsidRDefault="0048767C" w:rsidP="0048767C">
       <w:r w:rsidRPr="00866497">
         <w:t>A plan reassessment is when we replace your current plan with a new one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666BA6C4" w14:textId="1018DB32" w:rsidR="006F0DAB" w:rsidRDefault="00B42B20" w:rsidP="0048767C">
+    <w:p w14:paraId="666BA6C4" w14:textId="187F9BDA" w:rsidR="00B15BCA" w:rsidRDefault="00B42B20" w:rsidP="0048767C">
       <w:r>
         <w:t>NDIS laws tell us when we can reassess your plan</w:t>
       </w:r>
       <w:r w:rsidR="00F84053">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006F0DAB">
+      <w:r w:rsidR="00B15BCA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="006F0DAB">
+      <w:r w:rsidR="00B15BCA">
         <w:t xml:space="preserve"> You may need a plan reassessment if your ongoing need for NDIS supports has significantly changed and your current plan doesn’t meet your needs.</w:t>
       </w:r>
-      <w:r w:rsidR="006F0DAB">
+      <w:r w:rsidR="00B15BCA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4148CA7C" w14:textId="6042D984" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0048767C">
+    <w:p w14:paraId="4148CA7C" w14:textId="6042D984" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0048767C">
       <w:r>
         <w:t>This could be because of a significant and ongoing change to your:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACADAB1" w14:textId="3252055B" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00DF00B8">
+    <w:p w14:paraId="1ACADAB1" w14:textId="3252055B" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00DF00B8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Significant_and_ongoing" w:history="1">
         <w:r w:rsidRPr="00C37E83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>functional capacity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. This means the daily activities you can and can’t do because of your disability.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65293AB8" w14:textId="0A89B48A" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00DF00B8">
+    <w:p w14:paraId="65293AB8" w14:textId="0A89B48A" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00DF00B8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Unexpected,_significant_and" w:history="1">
         <w:r w:rsidRPr="00C37E83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal situation or environment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. This means a change in your living arrangements, education or work arrangements or informal supports.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F93A74" w14:textId="5F8F9E9E" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0048767C">
+    <w:p w14:paraId="73F93A74" w14:textId="5F8F9E9E" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0048767C">
       <w:r>
         <w:t xml:space="preserve">If you’ve had a significant and ongoing change to your disability support needs, a plan reassessment will make sure your NDIS plan continues to meet your </w:t>
       </w:r>
       <w:r w:rsidRPr="00F840FC">
         <w:t>disability support needs and helps you pursue your goals. We’ll only fund a support if it relates to your disability.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00F840FC">
         <w:t xml:space="preserve"> This means there must be a direct link between your disability support needs and the NDIS supports we fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DA550F" w14:textId="236FE9E2" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00E43D2A">
+    <w:p w14:paraId="20DA550F" w14:textId="236FE9E2" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00E43D2A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>When you ask for a plan reassessment, you need to give us:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A35379" w14:textId="650E7AEA" w:rsidR="006F0DAB" w:rsidRPr="007D7433" w:rsidRDefault="006F0DAB" w:rsidP="00DF00B8">
+    <w:p w14:paraId="66A35379" w14:textId="03F370FC" w:rsidR="00B15BCA" w:rsidRPr="007D7433" w:rsidRDefault="00B15BCA" w:rsidP="00DF00B8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7433">
         <w:t xml:space="preserve"> completed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:anchor="what-a-plan-reassessment-is-like" w:history="1">
+      <w:hyperlink r:id="rId18" w:anchor="what-asking-for-a-plan-reassessment-is-like" w:history="1">
         <w:r w:rsidRPr="00DE4B55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan reassessment request form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="106A093F" w14:textId="6AA90490" w:rsidR="006F0DAB" w:rsidRPr="007D7433" w:rsidRDefault="006F0DAB" w:rsidP="00DF00B8">
+    <w:p w14:paraId="106A093F" w14:textId="6AA90490" w:rsidR="00B15BCA" w:rsidRPr="007D7433" w:rsidRDefault="00B15BCA" w:rsidP="00DF00B8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="007D7433">
         <w:t xml:space="preserve">evidence that shows a significant change to your ongoing </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">disability </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7433">
         <w:t xml:space="preserve">support needs </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve">because of a change in your functional capacity or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a change in your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>personal situation or environment</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Evidence_we_need" w:history="1">
         <w:r w:rsidRPr="00B33E59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence we need to reassess your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B33E59">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757B9EF1" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="002A2C0C">
+    <w:p w14:paraId="757B9EF1" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="002A2C0C">
       <w:r>
         <w:t xml:space="preserve">Learn about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_to_ask_1" w:history="1">
         <w:r w:rsidRPr="501C7683">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how to ask for a plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B49579E" w14:textId="7E6F77D7" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="002A2C0C">
+    <w:p w14:paraId="3B49579E" w14:textId="7E6F77D7" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="002A2C0C">
       <w:r>
         <w:t>If you only need a minor change your plan, you can ask for a plan variation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A plan variation is when we make changes to your current plan. We can vary your current plan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5328F789" w14:textId="1B87BCD2" w:rsidR="006F0DAB" w:rsidRPr="00500AED" w:rsidRDefault="006F0DAB" w:rsidP="00367BBC">
+    <w:p w14:paraId="5328F789" w14:textId="1B87BCD2" w:rsidR="00B15BCA" w:rsidRPr="00500AED" w:rsidRDefault="00B15BCA" w:rsidP="00367BBC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00500AED">
         <w:t>for minor changes that don’t impact your support needs. For example, to change how your funding is managed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC94B5B" w14:textId="41637F2F" w:rsidR="006F0DAB" w:rsidRPr="00500AED" w:rsidRDefault="006F0DAB" w:rsidP="00367BBC">
+    <w:p w14:paraId="3BC94B5B" w14:textId="41637F2F" w:rsidR="00B15BCA" w:rsidRPr="00500AED" w:rsidRDefault="00B15BCA" w:rsidP="00367BBC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00500AED">
         <w:t>to add urgent temporary funding. For example, you’ve had a temporary change to your informal supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121B4200" w14:textId="52580D32" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00367BBC">
+    <w:p w14:paraId="121B4200" w14:textId="52580D32" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00367BBC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00500AED">
         <w:t xml:space="preserve">to add urgent, short-term </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00500AED">
         <w:t>. For example, if you need more funding to repair or replace your assistive technology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1047D845" w14:textId="5F4C4DCC" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00E75995">
+    <w:p w14:paraId="7D368873" w14:textId="1451FB0B" w:rsidR="00C634A7" w:rsidRPr="00C634A7" w:rsidRDefault="00B15BCA" w:rsidP="00630C56">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you think you need a plan variation, you can learn more in </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:anchor="plan-variations" w:history="1">
         <w:r w:rsidRPr="009963AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Plan variations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B3C24">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1328D7B5" w14:textId="2B5A7BB7" w:rsidR="006F0DAB" w:rsidRPr="003A3C50" w:rsidRDefault="006F0DAB" w:rsidP="00C349F4">
+    <w:p w14:paraId="1328D7B5" w14:textId="2B5A7BB7" w:rsidR="00B15BCA" w:rsidRPr="003A3C50" w:rsidRDefault="00B15BCA" w:rsidP="00C349F4">
       <w:r>
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3C50">
         <w:t xml:space="preserve">don’t know </w:t>
       </w:r>
       <w:r>
         <w:t>if you need a plan reassessment or a plan variation</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3C50">
         <w:t xml:space="preserve">, you can </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00CE5E68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A3C50">
         <w:t>. We can support you to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E7F08E" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="003A3C50" w:rsidRDefault="006F0DAB" w:rsidP="00367BBC">
+    <w:p w14:paraId="20E7F08E" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="003A3C50" w:rsidRDefault="00B15BCA" w:rsidP="00367BBC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3C50">
         <w:t>understand the difference between a plan variation and a plan reassessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D043B18" w14:textId="76953243" w:rsidR="006F0DAB" w:rsidRPr="00AE7F16" w:rsidRDefault="006F0DAB" w:rsidP="00367BBC">
+    <w:p w14:paraId="7D043B18" w14:textId="76953243" w:rsidR="00B15BCA" w:rsidRPr="00AE7F16" w:rsidRDefault="00B15BCA" w:rsidP="00367BBC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3C50">
         <w:t xml:space="preserve">make an informed decision about the right </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">type of </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3C50">
         <w:t xml:space="preserve">plan change </w:t>
       </w:r>
       <w:r>
         <w:t>to request</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3C50">
         <w:t xml:space="preserve"> for your </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE7F16">
         <w:t>situation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C687ED8" w14:textId="3680EAAC" w:rsidR="006F0DAB" w:rsidRPr="00AE7F16" w:rsidRDefault="006F0DAB" w:rsidP="00367BBC">
+    <w:p w14:paraId="7C687ED8" w14:textId="3ED173C9" w:rsidR="00B15BCA" w:rsidRPr="00AE7F16" w:rsidRDefault="00B15BCA" w:rsidP="00367BBC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE7F16">
         <w:t xml:space="preserve">complete the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:anchor="what-a-plan-reassessment-is-like" w:history="1">
+      <w:hyperlink r:id="rId21" w:anchor="what-asking-for-a-plan-reassessment-is-like" w:history="1">
         <w:r w:rsidRPr="009963AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan reassessment request form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE7F16">
         <w:t xml:space="preserve"> or ask for a plan variation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBC1535" w14:textId="44BFD4DD" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="009329E1">
+    <w:p w14:paraId="7CBC1535" w14:textId="44BFD4DD" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="009329E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_When_can_we"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>When can we reassess your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E78DD0" w14:textId="5ECDF44F" w:rsidR="006F0DAB" w:rsidRPr="00896B4B" w:rsidRDefault="006F0DAB" w:rsidP="7CBA95A3">
+    <w:p w14:paraId="14E78DD0" w14:textId="5ECDF44F" w:rsidR="00B15BCA" w:rsidRPr="00896B4B" w:rsidRDefault="00B15BCA" w:rsidP="7CBA95A3">
       <w:r>
         <w:t xml:space="preserve">NDIS laws tell us when we can reassess your current plan and create a new plan. </w:t>
       </w:r>
       <w:r w:rsidRPr="004C45F6">
         <w:t>We can reassess your plan at any time if it no longer meets your disability support needs.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C45F6">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="004C45F6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78539938" w14:textId="1CBE502F" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00891EA8">
+    <w:p w14:paraId="78539938" w14:textId="1CBE502F" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00891EA8">
       <w:r w:rsidRPr="00B33E59">
         <w:t>Every plan has a reassessment date.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> We need to look at your plan with you by this date and decide if we need to make any changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C735F1B" w14:textId="24BC8BA9" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00891EA8">
+    <w:p w14:paraId="6C735F1B" w14:textId="24BC8BA9" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00891EA8">
       <w:r>
         <w:t>We can also reassess your current plan before the reassessment date. We can do this if it no longer meets your disability support needs because of a significant and ongoing change in your functional capacity or your personal situation or environment.</w:t>
       </w:r>
       <w:r w:rsidRPr="4E72D19F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64521F71" w14:textId="085A78D6" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0022024E">
+    <w:p w14:paraId="64521F71" w14:textId="085A78D6" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0022024E">
       <w:r>
         <w:t>We can only reassess your plan before the reassessment date if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8D2FEE" w14:textId="364FC5C8" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00BC6024">
+    <w:p w14:paraId="3D8D2FEE" w14:textId="364FC5C8" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00BC6024">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>you, your nominee</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">or legal guardian </w:t>
+        <w:t xml:space="preserve">you, your nominee, child representative </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3873">
-        <w:t>ask</w:t>
+        <w:t>or legal guardian ask</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> us to,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and you’ve given us a </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t>completed plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> reassessment request</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> You also need to give us evidence that shows the significant and ongoing change to your disability support needs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C749D4B" w14:textId="1A85ACB1" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00BC6024">
+    <w:p w14:paraId="6C749D4B" w14:textId="1A85ACB1" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00BC6024">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>we think a plan reassessment is needed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> When we decide to reassess </w:t>
       </w:r>
       <w:r w:rsidRPr="008F22D2">
         <w:t xml:space="preserve">your plan, we call this a </w:t>
       </w:r>
       <w:r w:rsidRPr="0099096A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CEO-initiated plan reassessment</w:t>
       </w:r>
       <w:r w:rsidRPr="008F22D2">
         <w:t xml:space="preserve">. We’ll </w:t>
       </w:r>
       <w:r>
         <w:t>work with you to complete your plan reassessment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E918699" w14:textId="123759DF" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="1E918699" w14:textId="123759DF" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:r>
         <w:t xml:space="preserve">If you ask for a plan reassessment, you need to give us evidence to support your request. Learn about the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Evidence_we_need" w:history="1">
         <w:r w:rsidRPr="00E35EC1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence we need to reassess your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214D3567" w14:textId="14F733F6" w:rsidR="009B7514" w:rsidRDefault="006F0DAB" w:rsidP="00D26BDC">
+    <w:p w14:paraId="6A91143E" w14:textId="6F5372B9" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00571027">
       <w:r>
         <w:t>Sometimes, we may decide to do a</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Participant_requested"/>
       <w:bookmarkStart w:id="3" w:name="_How_can_you"/>
       <w:bookmarkStart w:id="4" w:name="_What_do_you"/>
       <w:bookmarkStart w:id="5" w:name="_What_is_a_5"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00B20020">
         <w:t xml:space="preserve"> CEO-initiated plan reassessment. We’ll talk </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to you </w:t>
       </w:r>
       <w:r w:rsidRPr="00B20020">
         <w:t>about why you need a plan reassessment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and work with you to create your new plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A91143E" w14:textId="77777777" w:rsidR="009B7514" w:rsidRDefault="009B7514">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3F3690DC" w14:textId="58B7E15B" w:rsidR="00B15BCA" w:rsidRPr="00B20020" w:rsidRDefault="00B15BCA" w:rsidP="00D26BDC">
+      <w:r>
+        <w:t>We might decide to reassess your plan if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B601DCB" w14:textId="484A8ED1" w:rsidR="00B15BCA" w:rsidRPr="00B20020" w:rsidRDefault="00B15BCA" w:rsidP="0060699C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20020">
         <w:lastRenderedPageBreak/>
-        <w:t>We might decide to reassess your plan if:</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20020">
         <w:t>we think there</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20020">
         <w:t xml:space="preserve">s a risk to your safety. For example, we added emergency funding as a plan variation and we now have evidence a new plan is needed to meet your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ongoing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t>disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2163AE5E" w14:textId="7D0A7EFA" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0060699C">
+    <w:p w14:paraId="2163AE5E" w14:textId="7D0A7EFA" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0060699C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B20020">
         <w:t>you, someone else or another government department gives us information or evidence that you may need a new plan. This may include situations where you, your</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00B20020">
         <w:t>nominee</w:t>
       </w:r>
-      <w:r w:rsidR="006D228C">
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B20020">
         <w:t xml:space="preserve">child </w:t>
       </w:r>
       <w:r w:rsidRPr="006559B7">
-        <w:t xml:space="preserve">representative </w:t>
-[...5 lines deleted...]
-        <w:t>are</w:t>
+        <w:t>representative or legal guardian are</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20020">
         <w:t xml:space="preserve"> unable to ask us for a plan reassessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8EBD17" w14:textId="3442C13A" w:rsidR="006F0DAB" w:rsidRPr="00B20020" w:rsidRDefault="006F0DAB" w:rsidP="0060699C">
+    <w:p w14:paraId="5A8EBD17" w14:textId="3442C13A" w:rsidR="00B15BCA" w:rsidRPr="00B20020" w:rsidRDefault="00B15BCA" w:rsidP="0060699C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>you asked us for a plan variation and give us evidence of a significant and ongoing change to your disability support needs. We’ll decide to reassess your plan if the information and evidence you give us shows you need a new plan to support your change in disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082519C7" w14:textId="38CF921F" w:rsidR="006F0DAB" w:rsidRPr="00B20020" w:rsidRDefault="006F0DAB" w:rsidP="0060699C">
+    <w:p w14:paraId="082519C7" w14:textId="38CF921F" w:rsidR="00B15BCA" w:rsidRPr="00B20020" w:rsidRDefault="00B15BCA" w:rsidP="0060699C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B20020">
         <w:t>you need a new plan to include funding for supports for expected changes, where the funding has not already been included in your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125AA1AA" w14:textId="72AD9B1A" w:rsidR="006F0DAB" w:rsidRPr="00940F4A" w:rsidRDefault="006F0DAB" w:rsidP="0060699C">
+    <w:p w14:paraId="125AA1AA" w14:textId="72AD9B1A" w:rsidR="00B15BCA" w:rsidRPr="00940F4A" w:rsidRDefault="00B15BCA" w:rsidP="0060699C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00940F4A">
         <w:t>you have a significant and ongoing change to your disability support needs because of a new eligible impairment, or an impairment you currently have is now eligible</w:t>
       </w:r>
       <w:r w:rsidRPr="00940F4A">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D86BC5" w14:textId="30D938EC" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0060699C">
+    <w:p w14:paraId="06D86BC5" w14:textId="30D938EC" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0060699C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B20020">
         <w:t>there’s been a change to your right to compensation or supports for personal injury under a scheme of insurance, or another Commonwealth, state or territory law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9E22CE" w14:textId="0A57C0FE" w:rsidR="006F0DAB" w:rsidRPr="00603CE1" w:rsidRDefault="006F0DAB" w:rsidP="00765487">
+    <w:p w14:paraId="2F9E22CE" w14:textId="0A57C0FE" w:rsidR="00B15BCA" w:rsidRPr="00603CE1" w:rsidRDefault="00B15BCA" w:rsidP="00765487">
       <w:r>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidRPr="00477423">
         <w:t>can’t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reassess your plan if it’s suspended.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="17"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> To learn more, go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:anchor="creating-your-plan" w:history="1">
         <w:r w:rsidRPr="7CBA95A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E885E5" w14:textId="09241E9F" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00410FC1">
+    <w:p w14:paraId="32E885E5" w14:textId="09241E9F" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00410FC1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_How_do_we"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="003525E0">
         <w:t>How do we decide if you need a plan reassessment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E3D2B9" w14:textId="3CFBD368" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="005F5399">
+    <w:p w14:paraId="59E3D2B9" w14:textId="3CFBD368" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="005F5399">
       <w:r w:rsidRPr="00312838">
         <w:t xml:space="preserve">When you ask us for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00312838">
         <w:t xml:space="preserve">reassessment, we’ll consider all available information and </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00312838">
         <w:t xml:space="preserve"> evidence you give us.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidRPr="00312838">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Learn about the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Evidence_we_need" w:history="1">
         <w:r w:rsidRPr="00480799">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence we need to reassess your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6A6D66" w14:textId="3A8E9B8F" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="001A3F2B">
+    <w:p w14:paraId="1B6A6D66" w14:textId="3A8E9B8F" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="001A3F2B">
       <w:r>
         <w:t>NDIS laws tell us when we can reassess your plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="19"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> When you ask for a plan reassessment, we look at if there has been a significant change to your ongoing disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305669F9" w14:textId="57ECC348" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="305669F9" w14:textId="57ECC348" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>We can reassess your plan if there’s been a significant and ongoing change to your:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2C4B06" w14:textId="488F2686" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00EF580F">
+    <w:p w14:paraId="7E2C4B06" w14:textId="488F2686" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00EF580F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Network_of_informal_1" w:history="1">
         <w:r w:rsidRPr="006F6102">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>functional capacity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00891EA8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04470FA8" w14:textId="36C5AB5C" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00EF580F">
+    <w:p w14:paraId="04470FA8" w14:textId="36C5AB5C" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00EF580F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Unexpected,_significant_and" w:history="1">
         <w:r w:rsidRPr="006F6102">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal situation or environment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00891EA8">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="21"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8867F8" w14:textId="6F9D8485" w:rsidR="006F0DAB" w:rsidRPr="00D3685A" w:rsidRDefault="006F0DAB" w:rsidP="005603EC">
+    <w:p w14:paraId="3D8867F8" w14:textId="6F9D8485" w:rsidR="00B15BCA" w:rsidRPr="00D3685A" w:rsidRDefault="00B15BCA" w:rsidP="005603EC">
       <w:r w:rsidRPr="00D3685A">
         <w:lastRenderedPageBreak/>
         <w:t>We need to consider if the change is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097A37B2" w14:textId="2E37E4B1" w:rsidR="006F0DAB" w:rsidRPr="004C45F6" w:rsidRDefault="006F0DAB" w:rsidP="00EF580F">
+    <w:p w14:paraId="097A37B2" w14:textId="2E37E4B1" w:rsidR="00B15BCA" w:rsidRPr="004C45F6" w:rsidRDefault="00B15BCA" w:rsidP="00EF580F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004C45F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Significant</w:t>
       </w:r>
       <w:r w:rsidRPr="004C45F6">
         <w:t>. When we say the change needs to be significant, we mean you need more NDIS supports to meet your disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B76196" w14:textId="4C9C3744" w:rsidR="006F0DAB" w:rsidRPr="00D3685A" w:rsidRDefault="006F0DAB" w:rsidP="00EF580F">
+    <w:p w14:paraId="30B76196" w14:textId="4C9C3744" w:rsidR="00B15BCA" w:rsidRPr="00D3685A" w:rsidRDefault="00B15BCA" w:rsidP="00EF580F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00D3685A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ongoing</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t>. When we say the change is ongoing, we mean your disability support needs have changed in a way that is likely to continue over time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBFCC2D" w14:textId="084DB668" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="008633BA">
+    <w:p w14:paraId="5FBFCC2D" w14:textId="084DB668" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="008633BA">
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve">ongoing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve">change needs to be </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve">related to your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve">disability and your </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t>eligible impairments.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="22"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D1500E" w14:textId="0D4D0B86" w:rsidR="006F0DAB" w:rsidRPr="00312838" w:rsidRDefault="006F0DAB" w:rsidP="008633BA">
+    <w:p w14:paraId="59D1500E" w14:textId="0D4D0B86" w:rsidR="00B15BCA" w:rsidRPr="00312838" w:rsidRDefault="00B15BCA" w:rsidP="008633BA">
       <w:r>
         <w:t>We’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="00312838">
         <w:t xml:space="preserve"> review your request</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to make our decision. We can decide:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF90420" w14:textId="488EB206" w:rsidR="006F0DAB" w:rsidRPr="00312838" w:rsidRDefault="006F0DAB" w:rsidP="00EF580F">
+    <w:p w14:paraId="4DF90420" w14:textId="488EB206" w:rsidR="00B15BCA" w:rsidRPr="00312838" w:rsidRDefault="00B15BCA" w:rsidP="00EF580F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="4E72D19F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>eassess your plan.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We’ll use the evidence you give us to create a new plan with you, that meets your disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65200DB3" w14:textId="1222FD6B" w:rsidR="006F0DAB" w:rsidRPr="00312838" w:rsidRDefault="006F0DAB" w:rsidP="00EF580F">
+    <w:p w14:paraId="65200DB3" w14:textId="1222FD6B" w:rsidR="00B15BCA" w:rsidRPr="00312838" w:rsidRDefault="00B15BCA" w:rsidP="00EF580F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="7CBA95A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ary your plan</w:t>
       </w:r>
       <w:r>
         <w:t>. In some situations, you don’t need a new plan and your support needs can be met by making a minor change to your current plan. We call this, a plan variation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2517E3B1" w14:textId="4869BE70" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00EF580F">
+    <w:p w14:paraId="2517E3B1" w14:textId="4869BE70" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00EF580F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ot </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>reassess your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00312838">
         <w:t xml:space="preserve">. If you don’t meet the criteria for a reassessment or we don’t have enough evidence, we may decide not to </w:t>
       </w:r>
       <w:r>
         <w:t>reassess</w:t>
       </w:r>
       <w:r w:rsidRPr="00312838">
         <w:t xml:space="preserve"> your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CAEE3A" w14:textId="3B055EA7" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00DC78B2">
+    <w:p w14:paraId="38CAEE3A" w14:textId="3B055EA7" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00DC78B2">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B404C7">
         <w:t xml:space="preserve">We need to make our decision within </w:t>
       </w:r>
       <w:r w:rsidRPr="00B404C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">90 days </w:t>
       </w:r>
       <w:r w:rsidRPr="00B404C7">
         <w:t>of receiving a valid request.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B404C7">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="23"/>
       </w:r>
@@ -1389,1312 +1351,1282 @@
       <w:r w:rsidRPr="00B404C7">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Learn about valid plan reassessment requests and </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_to_ask_1" w:history="1">
         <w:r w:rsidRPr="00B404C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:t>how to ask for a plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B404C7">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E648DAD" w14:textId="09A7E974" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00DC78B2">
+    <w:p w14:paraId="2E648DAD" w14:textId="09A7E974" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00DC78B2">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3685A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">If we don’t make a decision within 90 days of receiving your request, NDIS laws say the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>plan reassessment request</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> will be declined. We’ll review this decision </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not to reassess your plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>automatically. We call this an automatic internal review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7839FD8D" w14:textId="683FAB3F" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="005F12E6">
+    <w:p w14:paraId="7839FD8D" w14:textId="683FAB3F" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="005F12E6">
       <w:r w:rsidRPr="004C45F6">
         <w:t>We may decide to vary your current plan instead if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B14D545" w14:textId="0EF6BE42" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="004E68AE">
+    <w:p w14:paraId="5B14D545" w14:textId="0EF6BE42" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="004E68AE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>the change in your support needs is temporary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545519F5" w14:textId="7FD17101" w:rsidR="006F0DAB" w:rsidRPr="004C4562" w:rsidRDefault="006F0DAB" w:rsidP="004E68AE">
+    <w:p w14:paraId="545519F5" w14:textId="7FD17101" w:rsidR="00B15BCA" w:rsidRPr="004C4562" w:rsidRDefault="00B15BCA" w:rsidP="004E68AE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004C4562">
         <w:t xml:space="preserve">your support needs are expected to return to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004C4562">
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004C4562">
         <w:t xml:space="preserve"> of supports included in your current plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104E5AE1" w14:textId="5DE12E84" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="004E68AE">
+    <w:p w14:paraId="104E5AE1" w14:textId="5DE12E84" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="004E68AE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>you’re asking to change how your funding is managed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316C1BA2" w14:textId="18ED6789" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="004E68AE">
+    <w:p w14:paraId="316C1BA2" w14:textId="18ED6789" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="004E68AE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>you want to change your statement of goals and aspirations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1AE943" w14:textId="05A9BD6A" w:rsidR="00852104" w:rsidRDefault="006F0DAB" w:rsidP="00D92C96">
+    <w:p w14:paraId="0B1AE943" w14:textId="05A9BD6A" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00D92C96">
       <w:r>
         <w:t xml:space="preserve">Learn more about when we can vary your plan in </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:anchor="plan-variations" w:history="1">
         <w:r w:rsidRPr="004E68AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Plan variations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD43192" w14:textId="77777777" w:rsidR="00852104" w:rsidRDefault="00852104">
+    <w:p w14:paraId="5BD43192" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353057DB" w14:textId="30B8CCAB" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="353057DB" w14:textId="30B8CCAB" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Network_of_informal_1"/>
       <w:bookmarkStart w:id="8" w:name="_Significant_and_ongoing"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">unctional </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>apacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D2616F" w14:textId="277A96AF" w:rsidR="00EA2115" w:rsidRPr="003A19BB" w:rsidRDefault="00EA2115" w:rsidP="00EA2115">
+    <w:p w14:paraId="12D2616F" w14:textId="277A96AF" w:rsidR="00B15BCA" w:rsidRPr="003A19BB" w:rsidRDefault="00B15BCA" w:rsidP="00EA2115">
       <w:r w:rsidRPr="003A19BB">
-        <w:t xml:space="preserve">The laws for the NDIS describe functional capacity in relation to an activity, as </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ability to do the activity without </w:t>
+        <w:t xml:space="preserve">The laws for the NDIS describe functional capacity in relation to an activity, as your ability to do the activity without </w:t>
       </w:r>
       <w:r w:rsidRPr="003A19BB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>help from others</w:t>
       </w:r>
       <w:r w:rsidRPr="003A19BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003A19BB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>assistive technology</w:t>
       </w:r>
       <w:r w:rsidRPr="003A19BB">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="003A19BB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>modifications</w:t>
       </w:r>
       <w:r w:rsidRPr="003A19BB">
         <w:t>, or only with assistance from commonly used assistive technology or modifications. Commonly used assistive technology or modifications are the things you would usually use to do an activity. For example, glasses, walking sticks and hearing aids.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A19BB">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="24"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF099FF" w14:textId="77777777" w:rsidR="00EA2115" w:rsidRPr="003A19BB" w:rsidRDefault="00EA2115" w:rsidP="00EA2115">
+    <w:p w14:paraId="2BF099FF" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="003A19BB" w:rsidRDefault="00B15BCA" w:rsidP="00EA2115">
       <w:r w:rsidRPr="003A19BB">
         <w:t xml:space="preserve">When we think about help or assistance a child needs to do an activity, we look at whether the help the child needs from others is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A19BB">
         <w:t>similar to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A19BB">
         <w:t xml:space="preserve"> other children of the same age.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A19BB">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="25"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485087BB" w14:textId="56199F27" w:rsidR="00EA2115" w:rsidRPr="005B6007" w:rsidRDefault="00EA2115" w:rsidP="00EA2115">
+    <w:p w14:paraId="485087BB" w14:textId="56199F27" w:rsidR="00B15BCA" w:rsidRPr="005B6007" w:rsidRDefault="00B15BCA" w:rsidP="00EA2115">
       <w:r w:rsidRPr="003A19BB">
-        <w:t xml:space="preserve">When we </w:t>
-[...2 lines deleted...]
-        <w:t>think about your</w:t>
+        <w:t>When we think about your functional capacity, we exclude, as much as possible, the impact of your environmental and personal circumstances.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A19BB">
-        <w:t xml:space="preserve"> functional capacity</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="003A19BB">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="26"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B761A2" w14:textId="31E0F5EC" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="009574AA">
+    <w:p w14:paraId="47B761A2" w14:textId="31E0F5EC" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="009574AA">
       <w:r>
         <w:t xml:space="preserve">We’ll consider the evidence you give us and all the information and reports we </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> understand how your functional capacity has changed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779F8339" w14:textId="1768AF8C" w:rsidR="006F0DAB" w:rsidRPr="00F52D99" w:rsidRDefault="006F0DAB" w:rsidP="00CA02BA">
+    <w:p w14:paraId="779F8339" w14:textId="1768AF8C" w:rsidR="00B15BCA" w:rsidRPr="00F52D99" w:rsidRDefault="00B15BCA" w:rsidP="00CA02BA">
       <w:r w:rsidRPr="00F52D99">
         <w:t>When you ask for a plan reassessment because of change to your functional capacity, we need evidence that shows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7A14CC" w14:textId="7F3D948E" w:rsidR="006F0DAB" w:rsidRPr="004B32D4" w:rsidRDefault="006F0DAB" w:rsidP="00AD03AE">
+    <w:p w14:paraId="3D7A14CC" w14:textId="7F3D948E" w:rsidR="00B15BCA" w:rsidRPr="004B32D4" w:rsidRDefault="00B15BCA" w:rsidP="00AD03AE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004B32D4">
         <w:t>a significant change to your functional capacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7CAFF4" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="00AD03AE">
+    <w:p w14:paraId="0F7CAFF4" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="00AD03AE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:t>your ongoing NDIS support needs have changed because of the change in your functional capacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1014DDFE" w14:textId="480B371C" w:rsidR="006F0DAB" w:rsidRPr="00F52D99" w:rsidRDefault="006F0DAB" w:rsidP="00AD03AE">
+    <w:p w14:paraId="1014DDFE" w14:textId="480B371C" w:rsidR="00B15BCA" w:rsidRPr="00F52D99" w:rsidRDefault="00B15BCA" w:rsidP="00AD03AE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:t>the change is directly related to your disability and eligible impairments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA72C66" w14:textId="30D1FF19" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00891EA8">
+    <w:p w14:paraId="1AA72C66" w14:textId="30D1FF19" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00891EA8">
       <w:r>
         <w:t>We need to know how the change in your functional capacity has had a large impact on your ability to do daily activities.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="27"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> You need to tell us how your disability support needs have changed in different areas of your life, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5F159B" w14:textId="033430C3" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="1A5F159B" w14:textId="033430C3" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Communication</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7704">
         <w:t>how you speak, write, or use sign language and gestures, to express yourself</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCC98E6" w14:textId="7775A6F7" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="4CCC98E6" w14:textId="7775A6F7" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Social interaction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73354">
         <w:t xml:space="preserve">how you make and keep friends, or interact with the community, or how a young child plays with other children. </w:t>
       </w:r>
       <w:r>
         <w:t>This includes</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73354">
         <w:t xml:space="preserve"> your behaviour, and how you cope with feelings and emotions in social situations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6012953B" w14:textId="043F51AE" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="6012953B" w14:textId="043F51AE" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Learning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="006612C5">
         <w:t>how you learn, understand and remember new things, and practise and use new skills.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F3E4EE" w14:textId="48DAB46B" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="43F3E4EE" w14:textId="48DAB46B" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mobility, or moving around</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="009945EC">
         <w:t xml:space="preserve">how easily you move around your home and community, and how you get in and out of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="009945EC">
         <w:t>bed or a chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA258E5" w14:textId="1BD1171D" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="7EA258E5" w14:textId="1BD1171D" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Self-care</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="006A18D1">
         <w:t xml:space="preserve">personal care, hygiene, grooming, eating and drinking, and health. </w:t>
       </w:r>
       <w:r>
         <w:t>This includes</w:t>
       </w:r>
       <w:r w:rsidRPr="006A18D1">
         <w:t xml:space="preserve"> how you get dressed, shower or bathe, eat or go to the toilet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3539529C" w14:textId="0C2D3378" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="3539529C" w14:textId="0C2D3378" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Self-management</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00890D9E">
         <w:t>how you organise your life</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00890D9E">
         <w:t>plan, make decisions, and look after yourself</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588885A7" w14:textId="05214288" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00891EA8">
+    <w:p w14:paraId="588885A7" w14:textId="05214288" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00891EA8">
       <w:r w:rsidRPr="00891EA8">
         <w:t>A change in your functional capacity could be caused by a change to your existing impairments or a new eligible impairment.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If the change is related to a new impairment, you’ll need to give us evidence of the new impairment and how it meets the disability or early intervention requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49ADD8F1" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00101E87">
+    <w:p w14:paraId="49ADD8F1" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00101E87">
       <w:r w:rsidRPr="00891EA8">
         <w:t>We may decide not to reassess your plan if the change</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to your functional capacity</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> is short-term or temporary</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. For example, you need more support to </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>recove</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> after surgery. </w:t>
       </w:r>
       <w:r>
         <w:t>You don’t need a plan reassessment if</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> your support needs are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">expected to </w:t>
       </w:r>
       <w:r>
         <w:t>change short-term</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EA8AED" w14:textId="2D68808D" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00101E87">
+    <w:p w14:paraId="64EA8AED" w14:textId="2D68808D" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00101E87">
       <w:r w:rsidRPr="00891EA8">
         <w:t>Instead, we may help you connect with mainstream or community services for temporary support. We may also think about if we need to vary your current plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to give you urgent and temporary funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773402EE" w14:textId="2209F6AD" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00116363">
+    <w:p w14:paraId="773402EE" w14:textId="2209F6AD" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00116363">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891EA8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> - Mara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E887D8" w14:textId="7348FE19" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00116363">
+    <w:p w14:paraId="79E887D8" w14:textId="7348FE19" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00116363">
       <w:r w:rsidRPr="00891EA8">
         <w:t>Mara has multiple sclerosis and until recently</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> her NDIS plan was working well to meet her support </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1DFD">
         <w:t xml:space="preserve">needs. In the past few months, Mara has found it more difficult to move around her home and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>her balance is affected when doing daily activities</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> like getting dressed and preparing her meals</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>She can no longer do this without assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21614B1D" w14:textId="561112B3" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00116363">
+    <w:p w14:paraId="21614B1D" w14:textId="561112B3" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00116363">
       <w:r w:rsidRPr="00891EA8">
         <w:t>She met with her allied health professiona</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">l for a new functional capacity assessment (FCA). The FCA says </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>that Mara’s motor skills have declined</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and she now needs physical assistance and assistive technology to support her with daily living. The FCA also says her functional capacity</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> is likely to </w:t>
       </w:r>
       <w:r>
         <w:t>stay the same or decline more over time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD31830" w14:textId="79295318" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00116363">
+    <w:p w14:paraId="0BD31830" w14:textId="79295318" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00116363">
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">Mara </w:t>
       </w:r>
       <w:r>
         <w:t>asks for a</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reassessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and gives us the recent FCA. </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">Mara’s decline in motor skills is a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">significant and ongoing </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">change in </w:t>
       </w:r>
       <w:r>
         <w:t>her</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> functional capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and directly related to her existing eligible impairments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C15A478" w14:textId="1DFA63B1" w:rsidR="000C6682" w:rsidRDefault="006F0DAB" w:rsidP="00116363">
+    <w:p w14:paraId="3C15A478" w14:textId="1DFA63B1" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00116363">
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">e decide to reassess </w:t>
       </w:r>
       <w:r>
         <w:t>Mara’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> plan to make sure </w:t>
       </w:r>
       <w:r>
         <w:t>it meets her ongoing disability support needs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00952176">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t>We’ll only fund a support if it directly relates to her disability.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="28"/>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve"> We use the information in her functional capacity assessment to</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> make sure there is a direct link between Mara’s disability</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve"> the reasonable and necessary NDIS supports in Mara’s new plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CF4EC0" w14:textId="77777777" w:rsidR="000C6682" w:rsidRDefault="000C6682">
+    <w:p w14:paraId="29CF4EC0" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E3BC53" w14:textId="4379EF62" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="41E3BC53" w14:textId="4379EF62" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Unexpected,_significant_and"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Personal situation or e</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>nvironment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BCA247" w14:textId="51E30542" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00891EA8">
+    <w:p w14:paraId="58BCA247" w14:textId="51E30542" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00891EA8">
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> reassess your plan if there has been a </w:t>
       </w:r>
       <w:r w:rsidRPr="004C45F6">
         <w:t>significant and ongoing change to your personal situation or environment.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C45F6">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="29"/>
       </w:r>
       <w:r w:rsidRPr="004C45F6">
         <w:t xml:space="preserve"> This inclu</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>des changes to your:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4040AD5F" w14:textId="11EC0A4C" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="4040AD5F" w14:textId="11EC0A4C" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Living_arrangements" w:history="1">
         <w:r w:rsidRPr="00891EA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>living arrangements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="30"/>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C47FAD1" w14:textId="4BE463CB" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="0C47FAD1" w14:textId="4BE463CB" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Education_or_work" w:history="1">
         <w:r w:rsidRPr="00891EA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>education or work arrangements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="31"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C580214" w14:textId="12147807" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="6C580214" w14:textId="12147807" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Informal_supports" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>informal supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="32"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1CAF77" w14:textId="36975C4C" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00A5786F">
+    <w:p w14:paraId="3C1CAF77" w14:textId="36975C4C" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00A5786F">
       <w:r w:rsidRPr="000A0057">
         <w:t xml:space="preserve">When you ask for a plan reassessment because of a change to your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">personal situation or </w:t>
       </w:r>
       <w:r w:rsidRPr="000A0057">
         <w:t xml:space="preserve">environment, we need </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC3A4D">
         <w:t>evidence:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338433C2" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="338433C2" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">that the change is </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>significant and ongoing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C276E9" w14:textId="0F811EAF" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="71C276E9" w14:textId="0F811EAF" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">your ongoing </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">disability </w:t>
+        <w:t xml:space="preserve">your ongoing disability </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>support needs</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> have changed because of the change in your </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="4C58B5E4" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+        <w:t xml:space="preserve"> have changed because of the change in your personal situation or environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C58B5E4" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>the change is related to your eligible impairments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2E8FE3" w14:textId="305D00EE" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="4F2E8FE3" w14:textId="305D00EE" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Living_arrangements"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00891EA8">
         <w:t>Living arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587B29F0" w14:textId="70638D63" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00C621CF">
+    <w:p w14:paraId="587B29F0" w14:textId="70638D63" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00C621CF">
       <w:r>
         <w:t>We can reassess your plan if your ongoing support needs change because of a significant change to your living arrangements.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="33"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We’ll do this if the evidence you give us shows your new living arrangement is ongoing or it will likely last for more than 1 year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4852E323" w14:textId="51161D9E" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00C621CF">
+    <w:p w14:paraId="4852E323" w14:textId="51161D9E" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00C621CF">
       <w:r>
         <w:t>Some examples of significant and ongoing changes to your living arrangements</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE0903B" w14:textId="2FDF2F94" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="2EE0903B" w14:textId="2FDF2F94" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>you have moved into</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or out of</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> hospital, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>residential care facility</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>a just</w:t>
       </w:r>
       <w:r>
         <w:t>ice setting.</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> a child, </w:t>
       </w:r>
       <w:r>
         <w:t>if they move into out</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> of home care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7809EB17" w14:textId="6FB185BB" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="008E6D2E">
+    <w:p w14:paraId="7809EB17" w14:textId="6FB185BB" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="008E6D2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">changes to your home environment that impact </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">how you </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your home, </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">capital supports or </w:t>
       </w:r>
-      <w:r w:rsidR="008308A1">
+      <w:r>
         <w:t xml:space="preserve">home </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>modifications. For example, you’ve moved house and you need a ramp to access your new home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9B4BE4" w14:textId="12D35A2D" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00C621CF">
+    <w:p w14:paraId="6A9B4BE4" w14:textId="12D35A2D" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00C621CF">
       <w:r>
         <w:t xml:space="preserve">A change to your living arrangements doesn’t always mean you need a plan reassessment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">For example, </w:t>
       </w:r>
       <w:r>
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> mov</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> hous</w:t>
       </w:r>
       <w:r>
         <w:t>e and</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> still need the same </w:t>
       </w:r>
       <w:r>
         <w:t>amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> of support with daily activities </w:t>
       </w:r>
       <w:r>
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> personal care, meal preparation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> community access, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you don’t need </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>a plan reassessment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8CD262" w14:textId="1F7F1C9C" w:rsidR="00D12413" w:rsidRDefault="006F0DAB" w:rsidP="00C621CF">
+    <w:p w14:paraId="2F8CD262" w14:textId="1F7F1C9C" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00C621CF">
       <w:r>
         <w:t>We’ll only reassess your plan if the change in your living arrangements significantly impacts your need for NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A795E1E" w14:textId="77777777" w:rsidR="00D12413" w:rsidRDefault="00D12413">
+    <w:p w14:paraId="6A795E1E" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF1CA1E" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00573401" w:rsidRDefault="006F0DAB" w:rsidP="001472A0">
+    <w:p w14:paraId="3EF1CA1E" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00573401" w:rsidRDefault="00B15BCA" w:rsidP="001472A0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00573401">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Example</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> - Liam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE3B9D6" w14:textId="5F0346BA" w:rsidR="006F0DAB" w:rsidRPr="00573401" w:rsidRDefault="006F0DAB" w:rsidP="001472A0">
+    <w:p w14:paraId="5CE3B9D6" w14:textId="5F0346BA" w:rsidR="00B15BCA" w:rsidRPr="00573401" w:rsidRDefault="00B15BCA" w:rsidP="001472A0">
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve">Liam is 32 years old and lives in a one-bedroom flat. </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:t>uses</w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve"> an attendant propelled wheelchair </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for his mobility </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>and also</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> uses other assistive technology in his job as a children’s writer</w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Liam has a</w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve"> support worker </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve"> help him with his personal care and going to work meetings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275D37E3" w14:textId="518A160A" w:rsidR="006F0DAB" w:rsidRPr="00573401" w:rsidRDefault="006F0DAB" w:rsidP="001472A0">
+    <w:p w14:paraId="275D37E3" w14:textId="518A160A" w:rsidR="00B15BCA" w:rsidRPr="00573401" w:rsidRDefault="00B15BCA" w:rsidP="001472A0">
       <w:r>
         <w:t xml:space="preserve">In 3 months, </w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve">Liam </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is moving into a </w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t>new house</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with a second room</w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve"> for his office. </w:t>
       </w:r>
       <w:r>
         <w:t>Liam completes the plan reassessment request form to ask for a plan reassessment because of the change to his l</w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t>iving a</w:t>
       </w:r>
       <w:r>
         <w:t>rrangements</w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3354C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Liam hasn’t given us any evidence that the change to his living arrangements will significantly change his ongoing need for NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6C0517" w14:textId="44BD3ACF" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="001472A0">
+    <w:p w14:paraId="5D6C0517" w14:textId="44BD3ACF" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="001472A0">
       <w:r>
         <w:t xml:space="preserve">Liam’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve">new </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">home </w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t>is already accessible for Liam’s wheelchair</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and his need for a support worker won’t change. We contact Liam to let him know why we can’t make a plan reassessment decision. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FC95B7" w14:textId="6FE5B099" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="001472A0">
+    <w:p w14:paraId="00FC95B7" w14:textId="6FE5B099" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="001472A0">
       <w:r>
         <w:t>Liam agrees he can continue to use his current plan to meet his support needs. Liam knows he can contact us if his ongoing support needs change in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486FCB59" w14:textId="6C8FDC97" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="486FCB59" w14:textId="6C8FDC97" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Education_or_work"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve">Education </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>or work arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D8F5B2" w14:textId="5D653AC5" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00C621CF">
+    <w:p w14:paraId="03D8F5B2" w14:textId="5D653AC5" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00C621CF">
       <w:r w:rsidRPr="000837DF">
         <w:t>We can reassess your plan if your ongoing support needs change because of a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000837DF">
         <w:t xml:space="preserve">significant change to </w:t>
       </w:r>
       <w:r>
         <w:t>your study or work arrangements.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="34"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This could</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35565168" w14:textId="39B95E31" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="35565168" w14:textId="39B95E31" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00891EA8">
         <w:t>starting school</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7DCEE8" w14:textId="47CDE1F7" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="4B7DCEE8" w14:textId="47CDE1F7" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00891EA8">
         <w:t>starting university</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3477891A" w14:textId="7493F21B" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="3477891A" w14:textId="7493F21B" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00891EA8">
         <w:t>starting a new job</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D376B8" w14:textId="7D8315E1" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="68D376B8" w14:textId="7D8315E1" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00891EA8">
         <w:t>changing jobs</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73251C91" w14:textId="462C7C05" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00335E5D">
+    <w:p w14:paraId="73251C91" w14:textId="462C7C05" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00335E5D">
       <w:r>
         <w:t>To reassess your plan, the</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> changes </w:t>
       </w:r>
       <w:r>
         <w:t>need to</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> significantly </w:t>
       </w:r>
       <w:r>
         <w:t>impact</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>your ongoing need for NDIS supports. We won’t reassess your plan if the change to your support needs should be funded by other services, like the education system, employment services or your employer.</w:t>
       </w:r>
       <w:r w:rsidRPr="00335E5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">For example, if you need study support </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or learning adjustments </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">at university, these supports are usually the responsibility of </w:t>
       </w:r>
       <w:r>
         <w:t>the education system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785A8D75" w14:textId="7C156D71" w:rsidR="00D12413" w:rsidRDefault="006F0DAB" w:rsidP="00613993">
+    <w:p w14:paraId="785A8D75" w14:textId="7C156D71" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00613993">
       <w:r w:rsidRPr="00D3685A">
         <w:t>If you already have supports included in your plan for the change, you won’t need a plan reassessment. For example, if we knew you would leave school and start university, we</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> wouldn’t do a reassessment if we had already</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve"> included funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> in your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve"> to support </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t>with th</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve"> transition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D148F25" w14:textId="77777777" w:rsidR="00D12413" w:rsidRDefault="00D12413">
+    <w:p w14:paraId="5D148F25" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FAE886" w14:textId="4DD0EA31" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="008D3C8E">
+    <w:p w14:paraId="28FAE886" w14:textId="4DD0EA31" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="008D3C8E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Example - Mei</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDA3D6" w14:textId="377A5092" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00A22388">
+    <w:p w14:paraId="14BDA3D6" w14:textId="377A5092" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00A22388">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Mei is a wheelchair user, who will leave school</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and start university in the next 12 months. Their current</w:t>
       </w:r>
       <w:r w:rsidRPr="008A44FA">
         <w:t xml:space="preserve"> plan </w:t>
       </w:r>
       <w:r>
         <w:t>includes</w:t>
       </w:r>
       <w:r w:rsidRPr="008A44FA">
         <w:t xml:space="preserve"> funding </w:t>
       </w:r>
       <w:r>
@@ -2703,3732 +2635,3714 @@
       <w:r w:rsidRPr="008A44FA">
         <w:t xml:space="preserve"> support </w:t>
       </w:r>
       <w:r>
         <w:t>with the</w:t>
       </w:r>
       <w:r w:rsidRPr="008A44FA">
         <w:t xml:space="preserve"> transition</w:t>
       </w:r>
       <w:r>
         <w:t>. This includes</w:t>
       </w:r>
       <w:r w:rsidRPr="008A44FA">
         <w:t xml:space="preserve"> support to find accessible transport routes and connect with the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> university’s</w:t>
       </w:r>
       <w:r w:rsidRPr="008A44FA">
         <w:t xml:space="preserve"> Disability Services Team</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A43117F" w14:textId="3370E390" w:rsidR="006F0DAB" w:rsidRPr="008A44FA" w:rsidRDefault="006F0DAB" w:rsidP="00A22388">
+    <w:p w14:paraId="4A43117F" w14:textId="3370E390" w:rsidR="00B15BCA" w:rsidRPr="008A44FA" w:rsidRDefault="00B15BCA" w:rsidP="00A22388">
       <w:r>
         <w:t xml:space="preserve">Mei’s dad is their plan nominee. He completes the </w:t>
       </w:r>
       <w:r w:rsidRPr="004B5815">
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>reassessment</w:t>
       </w:r>
       <w:r w:rsidRPr="004B5815">
         <w:t xml:space="preserve"> request form and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sends us a report from Mei’s school about the support they need at university and asks us for a plan reassessment. The report says Mei needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00A962F7">
         <w:t xml:space="preserve"> study support</w:t>
       </w:r>
       <w:r>
         <w:t>, like extra</w:t>
       </w:r>
       <w:r w:rsidRPr="00A962F7">
         <w:t xml:space="preserve"> time </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00A962F7">
         <w:t xml:space="preserve"> exams and assignments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A031D4A" w14:textId="2B80B693" w:rsidR="006F0DAB" w:rsidRPr="008A44FA" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="0A031D4A" w14:textId="2B80B693" w:rsidR="00B15BCA" w:rsidRPr="008A44FA" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:r>
         <w:t xml:space="preserve">We review the request for a plan reassessment. Mei’s plan already includes funding to support the transition, and their functional capacity hasn’t changed. We talk to Mei and their </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Dad</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and tell them we’ve decided not to reassess Mei’s plan. The supports they’ve asked for are learning adjustments and are not NDIS supports for Mei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC29896" w14:textId="05EEDE28" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="5CC29896" w14:textId="05EEDE28" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Informal_supports"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>nformal supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F61C97D" w14:textId="1A11C60A" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="006F06FE">
+    <w:p w14:paraId="4F61C97D" w14:textId="1A11C60A" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="006F06FE">
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">nformal supports </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are your </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">family, friends, kin, neighbours and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>community</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> who help and support you. We can reassess your plan if your ongoing support needs change because of a significant change to your informal supports.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="35"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632847CC" w14:textId="652B8EA9" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="006F06FE">
+    <w:p w14:paraId="632847CC" w14:textId="652B8EA9" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="006F06FE">
       <w:r>
         <w:t>We’ll consider a plan reassessment if you usually get a lot of regular, disability related support from your informal supports and this significantly changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183C5066" w14:textId="013ED970" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="006F06FE">
+    <w:p w14:paraId="183C5066" w14:textId="013ED970" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="006F06FE">
       <w:r>
         <w:t>We need to consider if the significant change in your informal supports:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086D661C" w14:textId="33D57FAF" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="086D661C" w14:textId="33D57FAF" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">leaves a gap in the disability supports you need. This means without the type, frequency and amount of support you get from </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>them,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> you need more NDIS supports in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD27FB6" w14:textId="03E0A2C8" w:rsidR="000A1335" w:rsidRPr="000A1335" w:rsidRDefault="006F0DAB" w:rsidP="000A1335">
+    <w:p w14:paraId="6CD27FB6" w14:textId="03E0A2C8" w:rsidR="00B15BCA" w:rsidRPr="000A1335" w:rsidRDefault="00B15BCA" w:rsidP="000A1335">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>is ongoing or likely to continue and you don’t have enough funding to meet your disability support needs in your current plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52143C80" w14:textId="1596A9E5" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="006F06FE">
+    <w:p w14:paraId="52143C80" w14:textId="1596A9E5" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="006F06FE">
       <w:r>
         <w:t>This could be because:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11837CDC" w14:textId="7F37B151" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="11837CDC" w14:textId="7F37B151" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">your informal supports </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">less available </w:t>
       </w:r>
       <w:r>
         <w:t>or have less capacity to support you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C59CD46" w14:textId="47CC3D41" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="7C59CD46" w14:textId="47CC3D41" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">there’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>a breakdown in the relationship between you and your informal supports</w:t>
       </w:r>
       <w:r>
         <w:t>, or there is a risk of a relationship breakdown</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C24EFF7" w14:textId="3BACB4B2" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="1C24EFF7" w14:textId="3BACB4B2" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">it’s no longer suitable for your informal supports to </w:t>
       </w:r>
       <w:r>
         <w:t>give you</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> support. </w:t>
       </w:r>
       <w:r>
         <w:t>This could be because of the type of support they provide you, considering age and gender. We consider the cultural needs and preferences of you and your informal supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5016A22F" w14:textId="7AEEEA49" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="5016A22F" w14:textId="7AEEEA49" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">there is </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">evidence </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> informal supports are at risk of burnout. This may mean you need more or different supports to help maintain your arrangement with your informal support</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F58BB8B" w14:textId="72B75F77" w:rsidR="006F0DAB" w:rsidRPr="00D50CDF" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="0F58BB8B" w14:textId="72B75F77" w:rsidR="00B15BCA" w:rsidRPr="00D50CDF" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00D50CDF">
         <w:t xml:space="preserve">there is evidence your </w:t>
       </w:r>
       <w:r w:rsidRPr="00C540CA">
         <w:t>informal support arrangement may put you or the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50CDF">
         <w:t xml:space="preserve">m </w:t>
       </w:r>
       <w:r w:rsidRPr="00965441">
         <w:t>at risk of</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50CDF">
         <w:t xml:space="preserve"> harm, abuse or neglect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4188F1E5" w14:textId="0FD4C80D" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="4188F1E5" w14:textId="0FD4C80D" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:r>
         <w:t>Sometimes, the change to your informal supports is temporary. For example, if your informal supports who usually support you every day need to recover from surgery. If the change to your informal supports isn’t significant and ongoing, we’ll consider if you can use your plan flexibly or if we can vary your current plan to include some urgent, short-term support instead.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713ED0E8" w14:textId="005B86CF" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="008D3C8E">
+    <w:p w14:paraId="713ED0E8" w14:textId="005B86CF" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="008D3C8E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Example – Tony</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635097FE" w14:textId="5B6D390F" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00134BDA">
+    <w:p w14:paraId="635097FE" w14:textId="5B6D390F" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00134BDA">
       <w:r>
         <w:t xml:space="preserve">Tony has an intellectual disability and has recently turned 20. He became a participant when he was a child and his parents supported him with personal care, including showering. Tony has told us he doesn’t feel comfortable when his parents help him with personal care. He needs urgent funding to continue to get the personal care he needs. Tony asks for a plan variation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B6B293" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00134BDA">
+    <w:p w14:paraId="47B6B293" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00134BDA">
       <w:r>
         <w:t xml:space="preserve">Tony gives us information from his parents about the situation and a report from his Occupational Therapist about the support he needs. We review the request and consider Tony’s age, the type of support he needs and his preferences. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17858EA2" w14:textId="575BD305" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00134BDA">
+    <w:p w14:paraId="17858EA2" w14:textId="575BD305" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00134BDA">
       <w:r>
         <w:t>The significant change in his informal supports means his ongoing support needs have changed, and this change can’t be met with supports in his current plan. Because this is a significant and ongoing change, Tony’s needs are more appropriately met through a plan reassessment. We decline Tony’s plan variation request so we can reassess his plan instead.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B8587A" w14:textId="7BDA1FD6" w:rsidR="00134BDA" w:rsidRDefault="006F0DAB" w:rsidP="00134BDA">
+    <w:p w14:paraId="52B8587A" w14:textId="7BDA1FD6" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00134BDA">
       <w:r>
         <w:t>Tony has already given us the information and evidence we need to reassess his plan so he doesn’t need to complete another request. We decide to do a CEO-initiated plan reassessment and explain the decision to Tony. We work with him to create a new plan to meet his ongoing NDIS support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A043DE7" w14:textId="77777777" w:rsidR="00134BDA" w:rsidRDefault="00134BDA">
+    <w:p w14:paraId="7A043DE7" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45933AE0" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="006E7E99" w:rsidRDefault="006F0DAB" w:rsidP="00E45F35">
+    <w:p w14:paraId="45933AE0" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="006E7E99" w:rsidRDefault="00B15BCA" w:rsidP="00E45F35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Living_arrangements_1"/>
       <w:bookmarkStart w:id="14" w:name="_Education_or_work_1"/>
       <w:bookmarkStart w:id="15" w:name="_How_to_ask"/>
       <w:bookmarkStart w:id="16" w:name="_What_else_do"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="006E7E99">
         <w:lastRenderedPageBreak/>
         <w:t>What else do we think about?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF6194B" w14:textId="60D393DC" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00E50428">
+    <w:p w14:paraId="6BF6194B" w14:textId="60D393DC" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00E50428">
       <w:r>
         <w:t>When deciding if you need a plan reassessment, we need to consider if the changes to your support needs can be met in other ways. For example, by:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC49B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C468D2D" w14:textId="48DC233D" w:rsidR="006F0DAB" w:rsidRPr="006B2580" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="3C468D2D" w14:textId="48DC233D" w:rsidR="00B15BCA" w:rsidRPr="006B2580" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA4F50">
         <w:t xml:space="preserve">varying your current plan. For example, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>to increase the length of your funding periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B18E21C" w14:textId="0A981F24" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="2B18E21C" w14:textId="0A981F24" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>using your current plan flexibly to meet your disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1456FB" w14:textId="79289E20" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="3B1456FB" w14:textId="79289E20" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00573401">
         <w:t>informal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or community </w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t>supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4397A9C1" w14:textId="08E81A36" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="4397A9C1" w14:textId="08E81A36" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00573401">
         <w:t>a mainstream service, for example, the education system or employment services</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0DB61C" w14:textId="0D76D6F8" w:rsidR="006F0DAB" w:rsidRPr="00602180" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="5C0DB61C" w14:textId="0D76D6F8" w:rsidR="00B15BCA" w:rsidRPr="00602180" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve">We’ll </w:t>
       </w:r>
       <w:r w:rsidRPr="00602180">
         <w:t>also consider:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFD5139" w14:textId="501C03C8" w:rsidR="006F0DAB" w:rsidRPr="00602180" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="3FFD5139" w14:textId="501C03C8" w:rsidR="00B15BCA" w:rsidRPr="00602180" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>your plan reassessment date. We’ll consider if</w:t>
       </w:r>
       <w:r w:rsidRPr="00602180">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the significant </w:t>
       </w:r>
       <w:r w:rsidRPr="00602180">
         <w:t xml:space="preserve">change to your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ongoing disability </w:t>
       </w:r>
       <w:r w:rsidRPr="00602180">
         <w:t>support needs mean</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00602180">
         <w:t xml:space="preserve"> we need to reassess your plan before </w:t>
       </w:r>
       <w:r>
         <w:t>this date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0536FF1C" w14:textId="75CF746B" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="0536FF1C" w14:textId="75CF746B" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>your impairment</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> have changed, leading to a significant change to your need for NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E58D38" w14:textId="463F8B18" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="29E58D38" w14:textId="463F8B18" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>if there’s been a change to your right to compensation or supports for personal injury under a scheme of insurance, or another Commonwealth, state or territory law. For example, you’re eligible to get an amount of money for personal injury under an insurance claim following a car accident</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="36"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66677216" w14:textId="51376CD1" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="66677216" w14:textId="51376CD1" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>we need to include funding periods, funding components or the total funding in your plan for the first time. This is because of the updated laws for the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2990A08B" w14:textId="196227FB" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="2990A08B" w14:textId="196227FB" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00891EA8">
         <w:t>if it’s been 5 years since your last plan reassessment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8C032A" w14:textId="32E887FD" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00384278">
+    <w:p w14:paraId="3B8C032A" w14:textId="32E887FD" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00384278">
       <w:r>
         <w:t xml:space="preserve">We expect that your funding will last for the length of your plan. </w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t>If you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">’ve </w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t>used all the funding in your plan without evidence of a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t>significant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t xml:space="preserve">and ongoing change, </w:t>
       </w:r>
       <w:r>
         <w:t>we might not be able to reassess your plan. We’ll talk to you to understand your situation and lo</w:t>
       </w:r>
       <w:r w:rsidRPr="00573401">
         <w:t>ok at supports and strategies to help you manage your funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A2BD1A" w14:textId="70B67F48" w:rsidR="002E57E2" w:rsidRDefault="006F0DAB" w:rsidP="00384278">
+    <w:p w14:paraId="79A2BD1A" w14:textId="70B67F48" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00384278">
       <w:r w:rsidRPr="006E7E99">
         <w:t>We have a responsibility to identify any risks and put supports or safeguards in place to support you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243DE93D" w14:textId="77777777" w:rsidR="002E57E2" w:rsidRDefault="002E57E2">
+    <w:p w14:paraId="243DE93D" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C346104" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="006E7E99" w:rsidRDefault="006F0DAB" w:rsidP="00E50428">
+    <w:p w14:paraId="1C346104" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="006E7E99" w:rsidRDefault="00B15BCA" w:rsidP="00E50428">
       <w:r w:rsidRPr="006E7E99">
         <w:lastRenderedPageBreak/>
         <w:t>These safeguards could include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207A9B04" w14:textId="006B75F4" w:rsidR="006F0DAB" w:rsidRPr="006E7E99" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="207A9B04" w14:textId="006B75F4" w:rsidR="00B15BCA" w:rsidRPr="006E7E99" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7E99">
         <w:t>giving you information and support to use your plan. This could include more regular check-ins or helping you connect with providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A99A3A6" w14:textId="2F7F0D4F" w:rsidR="006F0DAB" w:rsidRPr="006E7E99" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="1A99A3A6" w14:textId="2F7F0D4F" w:rsidR="00B15BCA" w:rsidRPr="006E7E99" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7E99">
         <w:t xml:space="preserve">varying your plan to help you spend in line with your plan. For example, a change to your </w:t>
       </w:r>
       <w:r>
         <w:t>fund</w:t>
       </w:r>
       <w:r w:rsidRPr="006E7E99">
         <w:t xml:space="preserve"> management type or including funding periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1327DDD1" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="006E7E99" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="1327DDD1" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="006E7E99" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7E99">
         <w:t>varying your plan to include additional safeguards to reduce the risk of ongoing overspending, such as a change in plan management type or changes to funding periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B754B7A" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="006E7E99" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="7B754B7A" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="006E7E99" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7E99">
         <w:t>connection with mainstream or community services where appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A022056" w14:textId="55670F11" w:rsidR="006F0DAB" w:rsidRPr="00F07CB8" w:rsidRDefault="006F0DAB" w:rsidP="00E50428">
+    <w:p w14:paraId="2A022056" w14:textId="55670F11" w:rsidR="00B15BCA" w:rsidRPr="00F07CB8" w:rsidRDefault="00B15BCA" w:rsidP="00E50428">
       <w:r w:rsidRPr="006E7E99">
         <w:t>For First Nations participants, this may include referral to culturally safe supports such as, Aboriginal Community-Controlled Health Organisations (ACCHOs) or Aboriginal Community-Controlled Organisations (ACCOs).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EB9FBC" w14:textId="6E39D5F8" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="006B73BA">
+    <w:p w14:paraId="28EB9FBC" w14:textId="6E39D5F8" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="006B73BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_How_to_ask_1"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t>How to ask for a plan reassessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B2D88C" w14:textId="0CB72681" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="002F335D">
+    <w:p w14:paraId="15B2D88C" w14:textId="4E4663C8" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="002F335D">
       <w:r>
         <w:t xml:space="preserve">To ask for a plan reassessment, you need to complete the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:anchor="what-a-plan-reassessment-is-like" w:history="1">
+      <w:hyperlink r:id="rId24" w:anchor="what-asking-for-a-plan-reassessment-is-like" w:history="1">
         <w:r w:rsidRPr="006D5E5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan reassessment request form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and attach the evidence we need to make our decision.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="37"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B11BF95" w14:textId="46A1F9D6" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="002F335D">
+    <w:p w14:paraId="1B11BF95" w14:textId="46A1F9D6" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="002F335D">
       <w:r w:rsidRPr="00C8525C">
         <w:t>We can only make a decision if you give</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> us evidence of a significant and ongoing change to your</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> need for NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4A0B11" w14:textId="427A7A30" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00174F1E">
+    <w:p w14:paraId="7E4A0B11" w14:textId="427A7A30" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00174F1E">
       <w:r>
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="7CBA95A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if you need help completing the form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6232368C" w14:textId="0FA799AF" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00174F1E">
+    <w:p w14:paraId="6232368C" w14:textId="0FA799AF" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00174F1E">
       <w:r>
         <w:t>When you ask for a plan reassessment, you need to use the plan reassessment request form to give us:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75671E54" w14:textId="6D03FD5C" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="75671E54" w14:textId="6D03FD5C" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">details about the significant and ongoing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t>change to your functional capacity or change in your personal situation or environment.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="38"/>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
         <w:t xml:space="preserve"> For</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> example, how the significant change to your functional capacity is impacting your daily activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E48929" w14:textId="4D1B9135" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="36E48929" w14:textId="4D1B9135" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>evidence of the ongoing and significant change,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="39"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the NDIS supports you need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC07D01" w14:textId="04661A3B" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="6FC07D01" w14:textId="04661A3B" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if the change is related to a new impairment, you will need to give us evidence that the new impairment meets the </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:anchor="applying" w:history="1">
         <w:r w:rsidRPr="005E2E93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability or early intervention requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005E2E93">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E2E93">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="40"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF04A82" w14:textId="2B023691" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="2BF04A82" w14:textId="2B023691" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Learn about the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Evidence_we_need" w:history="1">
         <w:r w:rsidRPr="002230AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence we need to reassess your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9A7F4A" w14:textId="59CF6459" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="002230AD">
+    <w:p w14:paraId="2C9A7F4A" w14:textId="59CF6459" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="002230AD">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>If your request isn’t in the plan reassessment request form, including all the information and evidence we need, it won’t be a valid request. We can’t make a plan reassessment decision if your request is not valid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4615FFBA" w14:textId="7FE8A697" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="4615FFBA" w14:textId="7FE8A697" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5AAA">
         <w:t>If this happens, we’ll tell you why we haven’t accepted your request and the information we need to make a decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> You</w:t>
       </w:r>
       <w:r>
         <w:t>’l</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>l need to send a new plan reassessment request with the information or evidence we need to make a decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CFD7C9" w14:textId="786F8064" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="21CFD7C9" w14:textId="786F8064" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Who can ask for a plan reassessment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA019D4" w14:textId="23B36147" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00C3778D">
+    <w:p w14:paraId="4EA019D4" w14:textId="23B36147" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00C3778D">
       <w:r>
         <w:t>NDIS laws tell us who can ask for a plan reassessment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="41"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We can only accept plan reassessment requests from:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0BBC3E" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="6F0BBC3E" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30419BBF" w14:textId="20FFB06B" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="30419BBF" w14:textId="20FFB06B" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan nominee</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="005A0C95" w14:textId="77777777" w:rsidR="00CC5ED3" w:rsidRDefault="006F0DAB" w:rsidP="00343ED4">
+    <w:p w14:paraId="005A0C95" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if the participant is a child, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:anchor="our-guidelines" w:history="1">
         <w:r w:rsidRPr="00FA5670">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>child representative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6000C6BA" w14:textId="1358CB62" w:rsidR="006F0DAB" w:rsidRPr="009405B9" w:rsidRDefault="00CC5ED3" w:rsidP="00343ED4">
+    <w:p w14:paraId="6000C6BA" w14:textId="1358CB62" w:rsidR="00B15BCA" w:rsidRPr="009405B9" w:rsidRDefault="00B15BCA" w:rsidP="00343ED4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="009405B9">
-        <w:t>your legal guardian</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="1BB6A72C" w14:textId="4074F943" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="00174F1E">
+        <w:t>your legal guardian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB6A72C" w14:textId="4074F943" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="00174F1E">
       <w:r>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>can’t give</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t xml:space="preserve"> consent to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> someone else to ask for a plan reassessment on your behalf</w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EECAD46" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="006B73BA">
+    <w:p w14:paraId="6EECAD46" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="006B73BA">
       <w:r w:rsidRPr="00733F2B">
         <w:t xml:space="preserve">If someone </w:t>
       </w:r>
       <w:r>
         <w:t>else tells us you’re at risk because of a change in your support needs, we’ll contact you. We’ll talk to you to understand your situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA8178B" w14:textId="4CF2227C" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00BD24F6">
+    <w:p w14:paraId="6EA8178B" w14:textId="4CF2227C" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00BD24F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Evidence_we_need"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t>Evidence we need to reassess your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEB1739" w14:textId="5528B203" w:rsidR="006F0DAB" w:rsidRPr="00076790" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="3DEB1739" w14:textId="5528B203" w:rsidR="00B15BCA" w:rsidRPr="00076790" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84672">
         <w:t>When you ask for a plan reassessment, you need to give us evidence.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="42"/>
       </w:r>
       <w:r w:rsidRPr="00F84672">
         <w:t xml:space="preserve"> The evidence needs to show a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> significant change to your ongoing support needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84672">
         <w:t xml:space="preserve"> because of a change </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84672">
         <w:t xml:space="preserve"> your functional capacity or </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve">a change in your </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84672">
         <w:t>personal situation or environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2FAD2E" w14:textId="20CFE16F" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="5E2FAD2E" w14:textId="20CFE16F" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA">
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve">The evidence you give us needs to be recent. This means it </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84672">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6846F2B1" w14:textId="79E2074C" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="6846F2B1" w14:textId="79E2074C" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
-        <w:t xml:space="preserve">within 4 months of the </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0102BF64" w14:textId="65149E52" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+        <w:t>within 4 months of the date you ask us to reassess your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0102BF64" w14:textId="65149E52" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00076790">
         <w:t>after the date your current plan was approved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ED51C0" w14:textId="74218FD6" w:rsidR="006F0DAB" w:rsidRPr="00076790" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="59ED51C0" w14:textId="74218FD6" w:rsidR="00B15BCA" w:rsidRPr="00076790" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r>
         <w:t>Evidence includes any assessments, reports, or other information from an appropriately qualified professional relevant to your disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4422D45C" w14:textId="4698077E" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="4422D45C" w14:textId="4698077E" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:r>
         <w:t xml:space="preserve">When reviewing your evidence, we’ll check whether there are any concerns with the evidence or information provided. This may include whether the person providing it may have a real or apparent conflict of interest. To learn more, go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="74D40C68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>conflict of interest</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786091A8" w14:textId="5EE4810E" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="786091A8" w14:textId="5EE4810E" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve">If we decide to reassess your plan, we might ask for </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_happens_if" w:history="1">
         <w:r w:rsidRPr="00B33E59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>more information about the NDIS supports you need</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B33E59">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342C7C97" w14:textId="0F62A756" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="342C7C97" w14:textId="0F62A756" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Evidence is</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> important to help us understand how your </w:t>
       </w:r>
       <w:r>
         <w:t>disability support needs have</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> changed and make a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4D8B48" w14:textId="627ABBB7" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00316126">
+    <w:p w14:paraId="0E4D8B48" w14:textId="627ABBB7" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00316126">
       <w:r>
         <w:t>The type of information or evidence we need depends on the reason you’re asking for a plan reassessment. This section will explain the evidence we need for changes to your:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D22300" w14:textId="03EE52C3" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="76D22300" w14:textId="03EE52C3" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Evidence_we_need_1" w:history="1">
         <w:r w:rsidRPr="00E64F41">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>functional capacity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29786D44" w14:textId="6EDE020D" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="29786D44" w14:textId="6EDE020D" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Evidence_we_need_2" w:history="1">
         <w:r w:rsidRPr="00E64F41">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>living arrangements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="733E5F12" w14:textId="4C2C910E" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="733E5F12" w14:textId="4C2C910E" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Evidence_we_need_3" w:history="1">
         <w:r w:rsidRPr="00E64F41">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>education or work arrangements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52F23D07" w14:textId="2295298C" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="52F23D07" w14:textId="2295298C" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Evidence_we_need_4" w:history="1">
         <w:r w:rsidRPr="00E64F41">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>informal supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E788A3D" w14:textId="4421DD42" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="5E788A3D" w14:textId="4421DD42" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Evidence_we_need_1"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t>Evidence we need for a change in your functional capacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F581E9" w14:textId="7D745439" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="38F581E9" w14:textId="7D745439" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r w:rsidRPr="00E45A7D">
         <w:t>If you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> need a plan reassessment because of</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> a significant and ongoing change in your functional capacity, </w:t>
       </w:r>
       <w:r>
         <w:t>you need to give us evidence.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="43"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00567167">
         <w:t>The evidence you give us needs to be recent and show a change to your functional capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> since your plan was approved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3DAC1F" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="002D57B1" w:rsidRDefault="006F0DAB" w:rsidP="00CD3039">
+    <w:p w14:paraId="0F3DAC1F" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="002D57B1" w:rsidRDefault="00B15BCA" w:rsidP="00CD3039">
       <w:r w:rsidRPr="00917113">
         <w:t>When you ask for a plan reassessment</w:t>
       </w:r>
       <w:r w:rsidRPr="005251C8">
         <w:t xml:space="preserve"> because of </w:t>
       </w:r>
       <w:r>
         <w:t>change</w:t>
       </w:r>
       <w:r w:rsidRPr="005251C8">
         <w:t xml:space="preserve"> to your functional capacity</w:t>
       </w:r>
       <w:r w:rsidRPr="00917113">
         <w:t xml:space="preserve">, we need </w:t>
       </w:r>
       <w:r w:rsidRPr="002D57B1">
         <w:t>evidence that shows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C00DDE1" w14:textId="6400A482" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="4C00DDE1" w14:textId="6400A482" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:t>a significant change to your functional capacity. This means your ability to do the things you do every day has significantly reduced</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="44"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584CD88E" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="584CD88E" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33E59">
         <w:t>your ongoing NDIS support needs have changed because of the change in your functional capacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F877833" w14:textId="049554C8" w:rsidR="006F0DAB" w:rsidRPr="002D57B1" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="2F877833" w14:textId="049554C8" w:rsidR="00B15BCA" w:rsidRPr="002D57B1" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002D57B1">
         <w:t>the change</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in your disability support needs</w:t>
       </w:r>
       <w:r w:rsidRPr="002D57B1">
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> directly</w:t>
       </w:r>
       <w:r w:rsidRPr="002D57B1">
         <w:t xml:space="preserve"> related to your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">disability and </w:t>
       </w:r>
       <w:r w:rsidRPr="002D57B1">
         <w:t>eligible impairments. This could be an existing impairment or a new impairment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="45"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247C0FAC" w14:textId="3FD7C66B" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00424AFA">
+    <w:p w14:paraId="247C0FAC" w14:textId="3FD7C66B" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00424AFA">
       <w:r w:rsidRPr="00076790">
         <w:t>If the significant change is related to a new impairment, you’ll need to give us evidence of the new impairment and how it meets the disability or early intervention requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6852E668" w14:textId="203BCD27" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="6852E668" w14:textId="203BCD27" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:r>
         <w:t xml:space="preserve">Learn more about impairments and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:anchor="eligibility" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability or early intervention requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515C1CDA" w14:textId="1B3CD7B9" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="515C1CDA" w14:textId="1B3CD7B9" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r>
         <w:t>The evidence needs to be from an appropriat</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>ely</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>qualified professional</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="46"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">This could be </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CBB71A" w14:textId="521E615B" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="55CBB71A" w14:textId="521E615B" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>general practitioner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>medical specialist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B74B316" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="3B74B316" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>allied health professional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365EB1F0" w14:textId="57C2715B" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="365EB1F0" w14:textId="57C2715B" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>psychologist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>mental health practitioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DD1A0E" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="69DD1A0E" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="007B37E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>Aboriginal Community Controlled Health Organisation (ACCHO) service provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623D6B11" w14:textId="4AE59704" w:rsidR="00A64919" w:rsidRDefault="006F0DAB" w:rsidP="007B37E4">
+    <w:p w14:paraId="64DF53FC" w14:textId="253282D1" w:rsidR="00B15BCA" w:rsidRPr="00630C56" w:rsidRDefault="00B15BCA" w:rsidP="00630C56">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>behaviour support practitioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DF53FC" w14:textId="77777777" w:rsidR="00A64919" w:rsidRDefault="00A64919">
-[...10 lines deleted...]
-    <w:p w14:paraId="69415F2A" w14:textId="598381CE" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="69415F2A" w14:textId="598381CE" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r w:rsidRPr="00E45A7D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Your evidence </w:t>
       </w:r>
       <w:r>
         <w:t>needs to show</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BECAEFE" w14:textId="65DAC731" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="0BECAEFE" w14:textId="65DAC731" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the impact of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">your current functional capacity </w:t>
       </w:r>
       <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> one or more </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of your daily </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">activities. </w:t>
       </w:r>
       <w:r>
         <w:t>For example, how you communicate and how you move around your home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12020CDC" w14:textId="5083CD66" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="12020CDC" w14:textId="5083CD66" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>how your functional capacity is expected to improve, decline or stabilise over time. This should consider the nature of your disability, how it may change in the future, any planned treatment or rehabilitation and any available or suitable home modification or assistive technology supports. For example, if home modifications would support your long-term functional capacity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B40B71" w14:textId="005375CD" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="73B40B71" w14:textId="005375CD" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r>
         <w:t>The evidence you can give us includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D27DEBE" w14:textId="7B69DC26" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="5D27DEBE" w14:textId="7B69DC26" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">a letter or report from </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> treating health professional</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. They need to have </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>appropriate qualifications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that are</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> relevant to your disability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="47"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D99000E" w14:textId="6DB28AB7" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="5D99000E" w14:textId="6DB28AB7" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">new </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>functional capacity assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A3FB8A" w14:textId="285D2082" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="51A3FB8A" w14:textId="285D2082" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>a behaviour support plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15387B35" w14:textId="56AF7CFA" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="15387B35" w14:textId="56AF7CFA" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>a psychology report.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635BD361" w14:textId="729A8399" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="635BD361" w14:textId="729A8399" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Evidence_we_need_2"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>Evidence we need for a change in your living arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F2C798" w14:textId="18091DC9" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00F23F05">
+    <w:p w14:paraId="37F2C798" w14:textId="18091DC9" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00F23F05">
       <w:r w:rsidRPr="00E45A7D">
         <w:t>If you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> need a plan reassessment because of a</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> significant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">and ongoing change to your living arrangements, </w:t>
       </w:r>
       <w:r>
         <w:t>you need to give us evidence.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="48"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0056129B">
         <w:t>The information and evidence you give us needs to be recent and show the changes to your living arrangements</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> since your plan was approved</w:t>
       </w:r>
       <w:r w:rsidRPr="0056129B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00675B63" w14:textId="67412360" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0076788D">
+    <w:p w14:paraId="00675B63" w14:textId="67412360" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0076788D">
       <w:r>
         <w:t>You need to give us evidence that shows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18298DA7" w14:textId="6F184D53" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="18298DA7" w14:textId="6F184D53" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the change to your living arrangements is </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>significant and ongoing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This includes if there is a significant risk your </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">living arrangements </w:t>
       </w:r>
       <w:r>
         <w:t>will break down</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155DB0A2" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="155DB0A2" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>how the change impacts</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ongoing </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBC28B5" w14:textId="59AAA896" w:rsidR="006F0DAB" w:rsidRPr="00891EA8" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="6DBC28B5" w14:textId="59AAA896" w:rsidR="00B15BCA" w:rsidRPr="00891EA8" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>the change in your disability support needs is directly related to your disability and eligible impairments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59221BBE" w14:textId="7DEC6153" w:rsidR="00A64919" w:rsidRDefault="006F0DAB" w:rsidP="00F23F05">
+    <w:p w14:paraId="59221BBE" w14:textId="7DEC6153" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00F23F05">
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> information and evidence must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be from someone appropriate for your situation and the supports you need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705EA94E" w14:textId="77777777" w:rsidR="00A64919" w:rsidRDefault="00A64919">
+    <w:p w14:paraId="705EA94E" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642584F1" w14:textId="2D64D2AC" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00F23F05">
+    <w:p w14:paraId="642584F1" w14:textId="2D64D2AC" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00F23F05">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>For example, the evidence you give us could be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D3FD5B" w14:textId="0E559223" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="11D3FD5B" w14:textId="0E559223" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>a functional capacity assessment, home modification assessment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">or behaviour support plan that shows </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> need for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">supports that </w:t>
       </w:r>
       <w:r>
         <w:t>you can’t get</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> current living arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAB3F2A" w14:textId="1D07767B" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="0CAB3F2A" w14:textId="1D07767B" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>information from</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> Specialist Disability Accommodation (SDA) or Supported Independent Living provider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This includes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>incident reports, sleep logs or confirmation of an SDA offer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1F6D0D" w14:textId="42591930" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="3B1F6D0D" w14:textId="42591930" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">letters or reports from a hospital, mental health service or </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>Aboriginal Community-Controlled Organisation (ACCOs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1462D9BD" w14:textId="4D030623" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="1462D9BD" w14:textId="4D030623" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>a letter from a child safety service, an aged care provider or</w:t>
       </w:r>
       <w:r w:rsidRPr="004D757F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>justice service</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8EC8F5" w14:textId="0565E834" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00AD33F8">
+    <w:p w14:paraId="3C8EC8F5" w14:textId="0565E834" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00AD33F8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Evidence_we_need_3"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t>Evidence we need for a change in your education or work arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C37BC68" w14:textId="396E8A8B" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00AF2A73">
+    <w:p w14:paraId="7C37BC68" w14:textId="396E8A8B" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00AF2A73">
       <w:r w:rsidRPr="00E45A7D">
         <w:t>If you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> need a plan reassessment because of a </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>significant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">and ongoing change to your education or work arrangements, </w:t>
       </w:r>
       <w:r>
         <w:t>you need to give us evidence.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="49"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">he evidence we need will be based on your </w:t>
       </w:r>
       <w:r>
         <w:t>situation</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> and the type of change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8386E4" w14:textId="340CFADA" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00992E4D">
+    <w:p w14:paraId="3C8386E4" w14:textId="340CFADA" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00992E4D">
       <w:r>
         <w:t>You need to give us evidence that shows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDAB332" w14:textId="4CB878BE" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="1CDAB332" w14:textId="4CB878BE" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the change to your education or work arrangements is </w:t>
       </w:r>
       <w:r w:rsidRPr="00891EA8">
         <w:t>significant and ongoing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D193AE4" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="0D193AE4" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>how the change impacts</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ongoing </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2977E5DB" w14:textId="0220CCEE" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0024044F">
+    <w:p w14:paraId="2977E5DB" w14:textId="0220CCEE" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0024044F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>the change in your disability support needs is directly related to your disability and eligible impairments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0143E236" w14:textId="2C510252" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="0143E236" w14:textId="2C510252" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:r>
         <w:t>The evidence you can give us includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3286DCEE" w14:textId="6AD2A535" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00EA214D">
+    <w:p w14:paraId="3286DCEE" w14:textId="6AD2A535" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00EA214D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>information or reports from mainstream services</w:t>
       </w:r>
       <w:r w:rsidRPr="00123895">
         <w:t xml:space="preserve"> like health service providers, schools, tertiary education providers or employers. They should also confirm the new arrangement and the start date</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAF69A9" w14:textId="1D867F15" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00EA214D">
+    <w:p w14:paraId="2BAF69A9" w14:textId="1D867F15" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00EA214D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>from you, describing</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> the NDIS supports you need for the new </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">work or study </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>arrangement.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> These supports can be alongside other supports that aren’t funded by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00393BE9">
         <w:t xml:space="preserve">NDIS. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>For example, you may need a support worker more frequently, to use the learning assistance program at your university.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E28BA77" w14:textId="01C7396C" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00E93492">
+    <w:p w14:paraId="1E28BA77" w14:textId="01C7396C" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00E93492">
       <w:r w:rsidRPr="00D4398E">
+        <w:lastRenderedPageBreak/>
         <w:t>The change needs to impact your ongoing need for NDIS supports. For example, a new job offer is not enough evidence. You need to give us evidence of how your ongoing support needs will significantly change because of the new job.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E3299C" w14:textId="1EC2DF3D" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00F23F05">
+    <w:p w14:paraId="28E3299C" w14:textId="1EC2DF3D" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00F23F05">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Evidence_we_need_4"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Evidence we need for a change in your informal supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561E1315" w14:textId="285D4D9E" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="561E1315" w14:textId="285D4D9E" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r w:rsidRPr="0087327C">
         <w:t>If you need a plan reassessment because of a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087327C">
         <w:t xml:space="preserve">significant and ongoing change to your </w:t>
       </w:r>
       <w:r>
         <w:t>informal supports</w:t>
       </w:r>
       <w:r w:rsidRPr="0087327C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>you need to give us evidence.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="50"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The evidence we need will depend on your situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EE04CF" w14:textId="5E935B2F" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="75EE04CF" w14:textId="5E935B2F" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r>
         <w:t>The information and evidence you give us needs to show:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268DCB6A" w14:textId="031E3A28" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00EA214D">
+    <w:p w14:paraId="268DCB6A" w14:textId="031E3A28" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00EA214D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>the change to your informal supports is significant and ongoing or there is a risk that your informal supports will breakdown</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32081B55" w14:textId="606FB3F6" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00EA214D">
+    <w:p w14:paraId="32081B55" w14:textId="606FB3F6" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00EA214D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>how the change impacts your ongoing disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13299764" w14:textId="6414AA09" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00EA214D">
+    <w:p w14:paraId="13299764" w14:textId="6414AA09" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00EA214D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>the change in your disability support needs is directly related to your disability and eligible impairments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377E18D4" w14:textId="491D691F" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="377E18D4" w14:textId="491D691F" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:r>
         <w:t>The evidence you can give us includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444BBC9F" w14:textId="333A780E" w:rsidR="006F0DAB" w:rsidRPr="00523070" w:rsidRDefault="006F0DAB" w:rsidP="00EA214D">
+    <w:p w14:paraId="444BBC9F" w14:textId="333A780E" w:rsidR="00B15BCA" w:rsidRPr="00523070" w:rsidRDefault="00B15BCA" w:rsidP="00EA214D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00523070">
         <w:t>a medical report about how the change in capacity or availability of your informal supports is impacting you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780F66C1" w14:textId="31508B78" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00EA214D">
+    <w:p w14:paraId="780F66C1" w14:textId="31508B78" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00EA214D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>a report from hospital about your</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> hospital admission</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A9A327" w14:textId="00DC369F" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00EA214D">
+    <w:p w14:paraId="35A9A327" w14:textId="00DC369F" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00EA214D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">letter from a mental health or community health provider </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>that shows how the change to your i</w:t>
       </w:r>
       <w:r>
         <w:t>nformal supports is impacting your disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E4EC01" w14:textId="1B28108F" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00EA214D">
+    <w:p w14:paraId="47E4EC01" w14:textId="1B28108F" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00EA214D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45A7D">
         <w:t>a functional capacity assessment or behaviour support plan that describes the changes or any risks related to your informal support arrangements. For example, a risk to your informal supports due to a manual handling requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2276CBF2" w14:textId="6B100A86" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="2276CBF2" w14:textId="6B100A86" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r>
         <w:t xml:space="preserve">We also need to consider if there is a risk of relationship breakdown or harm to you or your informal supports. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:t>you don’t have other evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">, we may </w:t>
       </w:r>
       <w:r>
         <w:t>be able to make our decision using the information you give us about your situation and lived experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E60A0C0" w14:textId="1CEBF8CB" w:rsidR="00323960" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="23B44AC8" w14:textId="781F31EC" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00CB3640">
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">You, your authorised representative, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45A7D">
         <w:t xml:space="preserve">informal supports or another appropriate person can </w:t>
       </w:r>
       <w:r>
         <w:t>describe your informal supports arrangement and how it’s impacting your ongoing disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B44AC8" w14:textId="77777777" w:rsidR="00323960" w:rsidRDefault="00323960">
-[...7 lines deleted...]
-    <w:p w14:paraId="4A88E6EA" w14:textId="71B5AC17" w:rsidR="006F0DAB" w:rsidRPr="00C12FD5" w:rsidRDefault="006F0DAB" w:rsidP="005256C1">
+    <w:p w14:paraId="4A88E6EA" w14:textId="71B5AC17" w:rsidR="00B15BCA" w:rsidRPr="00C12FD5" w:rsidRDefault="00B15BCA" w:rsidP="00630C56">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_What_happens_if"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00C12FD5">
         <w:lastRenderedPageBreak/>
         <w:t>What happens if we need more information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> about the supports you need</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12FD5">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BC10D5" w14:textId="02389B0C" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00B15A36">
+    <w:p w14:paraId="76BC10D5" w14:textId="02389B0C" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00B15A36">
       <w:r w:rsidRPr="003911AD">
         <w:t>If the evidence you give us shows there has been a significant and ongoing change to your need for NDIS supports, we can decide to reassess your plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="51"/>
       </w:r>
       <w:r w:rsidRPr="003911AD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D46660" w14:textId="77C2AB75" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00B15A36">
+    <w:p w14:paraId="59D46660" w14:textId="056F270F" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00B15A36">
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve">If we decide to reassess your </w:t>
       </w:r>
       <w:r w:rsidRPr="003911AD">
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> and you need new or different NDIS supports, w</w:t>
       </w:r>
       <w:r w:rsidRPr="003911AD">
         <w:t xml:space="preserve">e may need more information </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t>about the</w:t>
       </w:r>
       <w:r w:rsidRPr="003911AD">
         <w:t xml:space="preserve"> NDIS supports you need. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The information and evidence you give us will help us decide if the </w:t>
       </w:r>
       <w:r w:rsidRPr="00313E2C">
         <w:t xml:space="preserve">new </w:t>
       </w:r>
       <w:r w:rsidRPr="003911AD">
         <w:t xml:space="preserve">or different supports meet the </w:t>
       </w:r>
       <w:r w:rsidRPr="004A1E0F">
         <w:t>NDIS funding criteria</w:t>
       </w:r>
       <w:r w:rsidRPr="003911AD">
         <w:t xml:space="preserve"> for you.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A1E0F">
         <w:t>Learn about the NDIS funding criteria in</w:t>
       </w:r>
-      <w:r w:rsidR="00D76D88">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tooltip="Original URL: https://ndis.gov.au/our-guidelines#reasonable-and-necessary. Click or tap if you trust this link." w:history="1">
+      <w:hyperlink r:id="rId31" w:anchor="our-guideline" w:tooltip="Original URL: https://ndis.gov.au/our-guidelines#reasonable-and-necessary. Click or tap if you trust this link." w:history="1">
         <w:r w:rsidRPr="004A1E0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004A1E0F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00992426">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12FD5">
         <w:t>We’ll ask for different types of information for different types of supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6FAF51" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00C12FD5" w:rsidRDefault="006F0DAB" w:rsidP="00385DC8">
+    <w:p w14:paraId="3A6FAF51" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00C12FD5" w:rsidRDefault="00B15BCA" w:rsidP="00385DC8">
       <w:r w:rsidRPr="00C12FD5">
         <w:t xml:space="preserve">It’s important you give us this information </w:t>
       </w:r>
       <w:r>
         <w:t>so we can make a decision and include the right NDIS supports in your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12FD5">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We will give you a reasonable amount of time to give us the information.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12FD5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="52"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF25779" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00C12FD5" w:rsidRDefault="006F0DAB" w:rsidP="00B15A36">
+    <w:p w14:paraId="0FF25779" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00C12FD5" w:rsidRDefault="00B15BCA" w:rsidP="00B15A36">
       <w:r w:rsidRPr="00C12FD5">
         <w:t>We might ask you for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F127DEB" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00C12FD5" w:rsidRDefault="006F0DAB" w:rsidP="00E97E5F">
+    <w:p w14:paraId="5F127DEB" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00C12FD5" w:rsidRDefault="00B15BCA" w:rsidP="00E97E5F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>a new assessment and report,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12FD5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="53"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if your last assessment was a long time ago and doesn’t tell us about your current support needs. For example, an occupational therapist may write a letter to explain why you need a specific type of wheelchair</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63758CB7" w14:textId="34962460" w:rsidR="006F0DAB" w:rsidRPr="00C12FD5" w:rsidRDefault="006F0DAB" w:rsidP="00E97E5F">
+    <w:p w14:paraId="63758CB7" w14:textId="34962460" w:rsidR="00B15BCA" w:rsidRPr="00C12FD5" w:rsidRDefault="00B15BCA" w:rsidP="00E97E5F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00C12FD5">
         <w:t>more information about the types of supports you need and how often you need it, from a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> suitably </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12FD5">
         <w:t>qualified person. This could be your doctor or psychologist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA43B59" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00C12FD5" w:rsidRDefault="006F0DAB" w:rsidP="00E97E5F">
+    <w:p w14:paraId="2FA43B59" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00C12FD5" w:rsidRDefault="00B15BCA" w:rsidP="00E97E5F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00C12FD5">
         <w:t>information from a provider about how you have progressed towards your goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBDB73B" w14:textId="4D2978CB" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00BA4698">
+    <w:p w14:paraId="6FBDB73B" w14:textId="4D2978CB" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00BA4698">
       <w:r w:rsidRPr="00E3195D">
         <w:t xml:space="preserve">Learn more about the different evidence we need to add specific NDIS supports in your plan in </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:anchor="more-ndis-information" w:history="1">
         <w:r w:rsidRPr="006F70F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Factsheet – Evidence we need to include NDIS supports in your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E3195D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001630BE" w14:textId="469CCF5C" w:rsidR="006F0DAB" w:rsidRPr="00C12FD5" w:rsidRDefault="006F0DAB" w:rsidP="00B15A36">
+    <w:p w14:paraId="25C0BC16" w14:textId="5FCFE7E1" w:rsidR="00B15BCA" w:rsidRPr="00D36705" w:rsidRDefault="00B15BCA" w:rsidP="00426006">
+      <w:r w:rsidRPr="00D36705">
+        <w:t xml:space="preserve">If you don’t give us the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D36705">
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D36705">
+        <w:t xml:space="preserve"> we need and we’re unable to contact you, we may think about suspending your plan. We’ll only suspend your plan if we can’t make a decision without the information we’ve asked you for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFC5FFF" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00426006" w:rsidRDefault="00B15BCA" w:rsidP="00426006">
+      <w:r w:rsidRPr="00D36705">
+        <w:t xml:space="preserve">Learn more about plan suspensions in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00D36705">
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Our Guideline – Your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D36705">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001630BE" w14:textId="469CCF5C" w:rsidR="00B15BCA" w:rsidRPr="00C12FD5" w:rsidRDefault="00B15BCA" w:rsidP="00B15A36">
       <w:r w:rsidRPr="00E3195D">
         <w:t>The most important information we gather about what NDIS supports to include in your plan comes from you. We collect this information during check-ins. You can also give us this information anytime there’s a change in your situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77786494" w14:textId="0DD38E43" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="77786494" w14:textId="0DD38E43" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_What_happens_during"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t>What happens during a plan reassessment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5656143F" w14:textId="7A3E32EE" w:rsidR="006F0DAB" w:rsidRPr="00E86A7B" w:rsidRDefault="006F0DAB" w:rsidP="00323960">
+    <w:p w14:paraId="5656143F" w14:textId="7A3E32EE" w:rsidR="00B15BCA" w:rsidRPr="00E86A7B" w:rsidRDefault="00B15BCA" w:rsidP="00323960">
       <w:r>
         <w:t>We’ll reassess your plan with you. We</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86A7B">
         <w:t xml:space="preserve"> think about all your information including your goals, situation, and disability support needs. </w:t>
       </w:r>
       <w:r w:rsidRPr="003D45B0">
         <w:t>We look at the NDIS supports you need to meet your disability support needs. We’ll only fund a support if it relates to your disability.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D45B0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="54"/>
       </w:r>
       <w:r w:rsidRPr="003D45B0">
-        <w:t xml:space="preserve"> This means there must be a direct link between your disability support needs and the NDIS supports we fund.</w:t>
+        <w:t xml:space="preserve"> This means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D45B0">
+        <w:lastRenderedPageBreak/>
+        <w:t>there must be a direct link between your disability support needs and the NDIS supports we fund.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D45B0">
         <w:t>You may not need some of your supports anymore, while others may increase or change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5389B5" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00E86A7B" w:rsidRDefault="006F0DAB" w:rsidP="00CF7188">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="3F5389B5" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00E86A7B" w:rsidRDefault="00B15BCA" w:rsidP="00CF7188">
+      <w:r>
         <w:t>We’ll usually look at how you’ve been using your NDIS supports and how well your previous plans worked for you.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86A7B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="55"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We also look at if you’ve spent your funding on NDIS supports and in line with your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86A7B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="56"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This will help us decide if the supports are still working for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D6AFE9" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00E86A7B" w:rsidRDefault="006F0DAB" w:rsidP="00CF7188">
+    <w:p w14:paraId="02D6AFE9" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00E86A7B" w:rsidRDefault="00B15BCA" w:rsidP="00CF7188">
       <w:r w:rsidRPr="00E86A7B">
         <w:t>If you haven’t used all your funding by your plan reassessment date, it doesn’t mean we’ll reduce the funding in your next plan. There may be reasons why you weren’t able to use your funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0127383E" w14:textId="44DC7787" w:rsidR="006F0DAB" w:rsidRPr="00E86A7B" w:rsidRDefault="006F0DAB" w:rsidP="00CF7188">
+    <w:p w14:paraId="0127383E" w14:textId="123004A1" w:rsidR="00B15BCA" w:rsidRPr="00E86A7B" w:rsidRDefault="00B15BCA" w:rsidP="00CF7188">
       <w:r w:rsidRPr="00E86A7B">
         <w:t xml:space="preserve">We might talk about any problems you have using your funding and support you may need to get help with this. If you consistently don’t use your NDIS funding, we think about whether the supports meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:anchor="reasonable-and-necessary" w:history="1">
+      <w:hyperlink r:id="rId34" w:anchor="our-guideline" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86A7B">
         <w:t xml:space="preserve"> For example, they may not be effective and beneficial for you if you’re not using them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A557A6" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00E86A7B" w:rsidRDefault="006F0DAB" w:rsidP="00CF7188">
+    <w:p w14:paraId="58A557A6" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00E86A7B" w:rsidRDefault="00B15BCA" w:rsidP="00CF7188">
       <w:r w:rsidRPr="00E86A7B">
         <w:t>Your needs and situation will most likely change over time. This means your NDIS funding may change over time. For example, your disability support needs might increase, and we might consider funding more NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2063D3" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00E86A7B" w:rsidRDefault="006F0DAB" w:rsidP="00CF7188">
+    <w:p w14:paraId="5A2063D3" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00E86A7B" w:rsidRDefault="00B15BCA" w:rsidP="00CF7188">
       <w:r w:rsidRPr="00E86A7B">
         <w:t>Or we might fund NDIS supports to help you build your skills in a particular area. Once you</w:t>
       </w:r>
       <w:r w:rsidRPr="00084EDD">
         <w:t xml:space="preserve">’ve </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86A7B">
         <w:t>built those skills, you won’t need that funding anymore. So, we probably won’t include that funding in your next plan. NDIS supports to build your skills may have met the NDIS funding criteria before, but they might not in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A26B4C" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00474ECF" w:rsidRDefault="006F0DAB" w:rsidP="00CF7188">
+    <w:p w14:paraId="27A26B4C" w14:textId="53BE2E2B" w:rsidR="00B15BCA" w:rsidRPr="00474ECF" w:rsidRDefault="00B15BCA" w:rsidP="00CF7188">
       <w:r w:rsidRPr="00E86A7B">
         <w:t xml:space="preserve">All NDIS supports in your new plan must meet all </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:anchor="our-guideline" w:history="1">
         <w:r w:rsidRPr="00E86A7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E86A7B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFB0DB1" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00CF7188">
+    <w:p w14:paraId="1CFB0DB1" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00CF7188">
       <w:r>
         <w:t xml:space="preserve">Learn more about how we create a new plan in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:anchor="your-plan" w:history="1">
+      <w:hyperlink r:id="rId36" w:anchor="your-plan" w:history="1">
         <w:r w:rsidRPr="00E86A7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7972E7F8" w14:textId="4112FDC8" w:rsidR="006F0DAB" w:rsidRPr="00CF7188" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="7972E7F8" w14:textId="4112FDC8" w:rsidR="00B15BCA" w:rsidRPr="00CF7188" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_What_happens_after_1"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>What happens after a plan reassessment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DD7C2B" w14:textId="17DBDB2F" w:rsidR="006F0DAB" w:rsidRPr="008A63E6" w:rsidRDefault="006F0DAB" w:rsidP="009B349E">
+    <w:p w14:paraId="42DD7C2B" w14:textId="17DBDB2F" w:rsidR="00B15BCA" w:rsidRPr="008A63E6" w:rsidRDefault="00B15BCA" w:rsidP="009B349E">
       <w:r>
         <w:t>After we reassess your plan, we’ll send you a copy of your new plan within 7 days of your plan being approved.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A63E6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="57"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F15F1A" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="008A63E6" w:rsidRDefault="006F0DAB" w:rsidP="009B349E">
+    <w:p w14:paraId="45F15F1A" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="008A63E6" w:rsidRDefault="00B15BCA" w:rsidP="009B349E">
       <w:r w:rsidRPr="008A63E6">
         <w:t>Your local area coordinator, early childhood partner or support coordinator can help you start using your plan. For example, they can explain the NDIS supports in your plan, help you connect with supports outside the NDIS, and help you find service providers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A6E0EB" w14:textId="7CAC5C8D" w:rsidR="006F0DAB" w:rsidRPr="00E45A7D" w:rsidRDefault="006F0DAB" w:rsidP="00E45A7D">
+    <w:p w14:paraId="63A6E0EB" w14:textId="7CAC5C8D" w:rsidR="00B15BCA" w:rsidRPr="00E45A7D" w:rsidRDefault="00B15BCA" w:rsidP="00E45A7D">
       <w:r w:rsidRPr="008A63E6">
         <w:t xml:space="preserve">Learn more in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:anchor="your-plan" w:history="1">
+      <w:hyperlink r:id="rId37" w:anchor="your-plan" w:history="1">
         <w:r w:rsidRPr="008A63E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A63E6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDDF525" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00F96DAA">
+    <w:p w14:paraId="7EDDF525" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="008A322E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_If_your_situation"/>
       <w:bookmarkStart w:id="27" w:name="_If_you_don’t"/>
       <w:bookmarkStart w:id="28" w:name="_If_your_request"/>
       <w:bookmarkStart w:id="29" w:name="_If_informal,_community"/>
       <w:bookmarkStart w:id="30" w:name="_If_your_plan"/>
       <w:bookmarkStart w:id="31" w:name="_What_happens_after"/>
       <w:bookmarkStart w:id="32" w:name="_What_if_I"/>
       <w:bookmarkStart w:id="33" w:name="_What_if_I’m"/>
       <w:bookmarkStart w:id="34" w:name="_What_if_you"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>What if you don’t agree with our decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013E21A0" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="004E1E4C">
-      <w:pPr>
+    <w:p w14:paraId="013E21A0" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="008A322E">
+      <w:pPr>
+        <w:keepNext/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you’d like more detail about the reasons for our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3000903A" w14:textId="60EFFAFC" w:rsidR="006F0DAB" w:rsidRPr="008A63E6" w:rsidRDefault="006F0DAB" w:rsidP="00004E3B">
+    <w:p w14:paraId="3000903A" w14:textId="60EFFAFC" w:rsidR="00B15BCA" w:rsidRPr="008A63E6" w:rsidRDefault="00B15BCA" w:rsidP="00004E3B">
       <w:r w:rsidRPr="008A63E6">
         <w:t xml:space="preserve">If you’re not happy with your new plan, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">we can explain our decision, support you to understand </w:t>
       </w:r>
       <w:r w:rsidRPr="008A63E6">
         <w:t xml:space="preserve">how </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="008A63E6">
         <w:t xml:space="preserve"> use </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="008A63E6">
         <w:t xml:space="preserve"> funding, or help you fix any problems. If you’d like more details about the supports </w:t>
       </w:r>
       <w:r>
         <w:t>in your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="008A63E6">
         <w:t>, we can send this to you. You can contact us and ask for a funding breakdown.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A9C269" w14:textId="39B7F41A" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00004E3B">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="20A9C269" w14:textId="39B7F41A" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00004E3B">
+      <w:r>
         <w:t>If you don’t agree with our decision or your new plan, you can ask us to review our decision. We call this process an internal review.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A63E6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="58"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAE625C" w14:textId="43053A43" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00004E3B">
+    <w:p w14:paraId="1EAE625C" w14:textId="43053A43" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00004E3B">
       <w:r>
         <w:t>You’ll need to ask for an internal review within 3 months of our decision.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="59"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E5BC00" w14:textId="623CEFF3" w:rsidR="006F0DAB" w:rsidRPr="00B33E59" w:rsidRDefault="006F0DAB" w:rsidP="00A70E59">
+    <w:p w14:paraId="41E5BC00" w14:textId="623CEFF3" w:rsidR="00B15BCA" w:rsidRPr="00B33E59" w:rsidRDefault="00B15BCA" w:rsidP="00A70E59">
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00C90711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E49B09A" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="008A63E6" w:rsidRDefault="006F0DAB" w:rsidP="00470E00">
+    <w:p w14:paraId="1E49B09A" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="008A63E6" w:rsidRDefault="00B15BCA" w:rsidP="00470E00">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A63E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>What if you’re waiting for an internal review decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C08D027" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="008A63E6" w:rsidRDefault="006F0DAB" w:rsidP="00470E00">
+    <w:p w14:paraId="0C08D027" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="008A63E6" w:rsidRDefault="00B15BCA" w:rsidP="00470E00">
       <w:r>
         <w:t xml:space="preserve">If your situation and support needs change while you’re waiting for an internal review, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="7CBA95A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Depending on the changes to your situation and support needs, we may decide to do a CEO-initiated plan change.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A63E6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="60"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> You can also ask for a participant-requested plan change.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A63E6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="61"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4926113A" w14:textId="77777777" w:rsidR="00470E00" w:rsidRPr="008A63E6" w:rsidRDefault="006F0DAB" w:rsidP="00470E00">
+    <w:p w14:paraId="4926113A" w14:textId="77777777" w:rsidR="00470E00" w:rsidRPr="008A63E6" w:rsidRDefault="00B15BCA" w:rsidP="00470E00">
       <w:r>
         <w:t>If we decide to change your plan while we’re completing the internal review, our decision will form part of that internal review.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A63E6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="62"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00470E00">
         <w:t xml:space="preserve">This will happen automatically, and you don’t need to do anything. Learn more about internal reviews in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:anchor="reviewing-our-decisions" w:history="1">
+      <w:hyperlink r:id="rId41" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidR="00470E00" w:rsidRPr="7CBA95A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00470E00">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546FCC97" w14:textId="77777777" w:rsidR="00470E00" w:rsidRPr="008A63E6" w:rsidRDefault="00470E00" w:rsidP="00470E00">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A63E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>What if you’re waiting for an external review decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6008939F" w14:textId="56CE2FEB" w:rsidR="00470E00" w:rsidRPr="008A63E6" w:rsidRDefault="00470E00" w:rsidP="00470E00">
       <w:r>
         <w:t xml:space="preserve">If you’re a participant and your situation or disability support needs change during the external review process, contact your case manager. Your case manager is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="2920734C">
         <w:t>an</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="2920734C">
         <w:t xml:space="preserve"> NDIA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> staff member who helps us at the Tribunal. Your case manager will explain the options available to you. We may also need to let the Tribunal know what we think we should do if it might affect your external review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441421A3" w14:textId="77777777" w:rsidR="00470E00" w:rsidRPr="008A63E6" w:rsidRDefault="00470E00" w:rsidP="00470E00">
       <w:r w:rsidRPr="008A63E6">
         <w:t>You can still use the NDIS supports in your plan while the Tribunal considers your external review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02665FB6" w14:textId="402807A1" w:rsidR="003713C9" w:rsidRDefault="00470E00">
+    <w:p w14:paraId="02665FB6" w14:textId="18D25C7F" w:rsidR="00CB3640" w:rsidRDefault="00470E00">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008A63E6">
         <w:t xml:space="preserve">Learn more about external reviews in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:anchor="reviewing-our-decisions" w:history="1">
+      <w:hyperlink r:id="rId42" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidRPr="008A63E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A63E6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB98660" w14:textId="77777777" w:rsidR="003713C9" w:rsidRDefault="003713C9">
+    <w:p w14:paraId="1DFE6C5F" w14:textId="2C6DC545" w:rsidR="006F581B" w:rsidRDefault="006F581B" w:rsidP="00D36705">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EA9D0D" w14:textId="26E67FD9" w:rsidR="00ED458A" w:rsidRDefault="00ED458A" w:rsidP="00ED458A">
+    <w:p w14:paraId="0EFFFD1A" w14:textId="29FF3D56" w:rsidR="00F61179" w:rsidRPr="00F61179" w:rsidRDefault="006F581B" w:rsidP="006F581B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Reference List</w:t>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId46"/>
+        <w:t>Reference list</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F61179" w:rsidRPr="00F61179" w:rsidSect="00E67E3F">
+      <w:headerReference w:type="even" r:id="rId43"/>
+      <w:headerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:headerReference w:type="first" r:id="rId46"/>
+      <w:footerReference w:type="first" r:id="rId47"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74F48C93" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817" w:rsidP="006A7B2E">
+    <w:p w14:paraId="7D0773C4" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C1DF68" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817"/>
+    <w:p w14:paraId="21F12668" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F5A6691" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817" w:rsidP="006A7B2E">
+    <w:p w14:paraId="35215C67" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1DA450" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817"/>
+    <w:p w14:paraId="5BE2A585" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="232A87E4" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817">
+    <w:p w14:paraId="6B21BAA7" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31AC0D0C" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817"/>
+    <w:p w14:paraId="08028B50" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680"/>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="7DC46755" w14:textId="175B7F0B" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="7DC46755" w14:textId="175B7F0B" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197E52">
         <w:t>NDIS Act s 48</w:t>
       </w:r>
       <w:r>
         <w:t>A.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="1CF47409" w14:textId="429A22FA" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00B33E59">
+    <w:p w14:paraId="1CF47409" w14:textId="429A22FA" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00B33E59">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>NDIS Act s 48</w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="0D485CE2" w14:textId="1314EF56" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="0D485CE2" w14:textId="1314EF56" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>NDIS Act s 48</w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>)(</w:t>
       </w:r>
       <w:r>
         <w:t>b)(i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="08108FE7" w14:textId="1B4937FF" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="08108FE7" w14:textId="1B4937FF" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>NDIS Act s 48</w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>)(</w:t>
       </w:r>
       <w:r>
         <w:t>b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="1DF02A1D" w14:textId="158878D5" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="1DF02A1D" w14:textId="158878D5" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F840FC">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F840FC">
-        <w:t xml:space="preserve"> NDIS Act s 34(</w:t>
-[...2 lines deleted...]
-        <w:t>1)(aa), NDIS (Supports for Participants) Rules r 5.1(b)</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa), NDIS (Supports for Participants) Rules r 5.1(b)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="0B316AD7" w14:textId="0503C5B1" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="0B316AD7" w14:textId="0503C5B1" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>NDIS Act s 48</w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="23DBD0D6" w14:textId="0AC318ED" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="23DBD0D6" w14:textId="0AC318ED" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197E52">
         <w:t>NDIS Act s 47A</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="733F4A58" w14:textId="50E1E82B" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="733F4A58" w14:textId="50E1E82B" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1DD1">
         <w:t>NDIS Act s 48</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
-    <w:p w14:paraId="38A8F225" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="501C7683">
+    <w:p w14:paraId="38A8F225" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="501C7683">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="501C7683">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 33(2)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="20B4F415" w14:textId="74C4F8A8" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="20B4F415" w14:textId="74C4F8A8" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6311">
         <w:t>NDIS Act s 4</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6311">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t>(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
-    <w:p w14:paraId="594D73CB" w14:textId="55B83321" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="594D73CB" w14:textId="55B83321" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48(2)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
-    <w:p w14:paraId="651C55A2" w14:textId="70E93432" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="651C55A2" w14:textId="70E93432" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 48(2</w:t>
-[...2 lines deleted...]
-        <w:t>A)(a).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 48(2A)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="14">
-    <w:p w14:paraId="5F3885DA" w14:textId="5A7D8094" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="5F3885DA" w14:textId="5A7D8094" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 48(2</w:t>
-[...2 lines deleted...]
-        <w:t>A)(b).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 48(2A)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="4B4AE169" w14:textId="60DD99B6" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="4B4AE169" w14:textId="60DD99B6" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="027968B1" w14:textId="6791C6D3" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="027968B1" w14:textId="6791C6D3" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6311">
         <w:t>NDIS Act s 4</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6311">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t>(2)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="17">
-    <w:p w14:paraId="26EB93B4" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00765487">
+    <w:p w14:paraId="26EB93B4" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00765487">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>NDIS Act s 41(2)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="18">
-    <w:p w14:paraId="23EA1B1E" w14:textId="78E7B5A7" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="23EA1B1E" w14:textId="78E7B5A7" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 48(2</w:t>
-[...2 lines deleted...]
-        <w:t>A)(b).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 48(2A)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="19">
-    <w:p w14:paraId="2A9B68E6" w14:textId="228554F8" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="2A9B68E6" w14:textId="228554F8" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1DD1">
         <w:t>NDIS Act s 48</w:t>
       </w:r>
       <w:r>
         <w:t>(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="20">
-    <w:p w14:paraId="665F481F" w14:textId="7919282A" w:rsidR="006F0DAB" w:rsidRPr="00197E52" w:rsidRDefault="006F0DAB" w:rsidP="00891EA8">
+    <w:p w14:paraId="665F481F" w14:textId="7919282A" w:rsidR="00B15BCA" w:rsidRPr="00197E52" w:rsidRDefault="00B15BCA" w:rsidP="00891EA8">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00197E52">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00197E52">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10825">
         <w:t>NDIS (Variation and Reassessment of Participants’ Plans) Rules r 6.3(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00197E52">
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="21">
-    <w:p w14:paraId="3D48BFC3" w14:textId="1D9AB7D8" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="3D48BFC3" w14:textId="1D9AB7D8" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6311">
         <w:t>NDIS Act s 4</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6311">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t>(1)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="22">
-    <w:p w14:paraId="285B599F" w14:textId="77E4CC83" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="285B599F" w14:textId="77E4CC83" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="23">
-    <w:p w14:paraId="3589ED6E" w14:textId="2F094ACA" w:rsidR="006F0DAB" w:rsidRPr="00CB49F0" w:rsidRDefault="006F0DAB" w:rsidP="00A95D39">
+    <w:p w14:paraId="3589ED6E" w14:textId="2F094ACA" w:rsidR="00B15BCA" w:rsidRPr="00CB49F0" w:rsidRDefault="00B15BCA" w:rsidP="00A95D39">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB49F0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t xml:space="preserve"> NDIS Act s 48(</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="24">
-    <w:p w14:paraId="5473DE55" w14:textId="77777777" w:rsidR="00EA2115" w:rsidRPr="00733635" w:rsidRDefault="00EA2115" w:rsidP="00EA2115">
+    <w:p w14:paraId="5473DE55" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00733635" w:rsidRDefault="00B15BCA" w:rsidP="00EA2115">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 9B(1)(a)(i)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="25">
-    <w:p w14:paraId="7C255511" w14:textId="77777777" w:rsidR="00EA2115" w:rsidRPr="00733635" w:rsidRDefault="00EA2115" w:rsidP="00EA2115">
+    <w:p w14:paraId="7C255511" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00733635" w:rsidRDefault="00B15BCA" w:rsidP="00EA2115">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 9B(1)(a)(ii)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="26">
-    <w:p w14:paraId="3F3D667C" w14:textId="77777777" w:rsidR="00EA2115" w:rsidRPr="00733635" w:rsidRDefault="00EA2115" w:rsidP="00EA2115">
+    <w:p w14:paraId="3F3D667C" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00733635" w:rsidRDefault="00B15BCA" w:rsidP="00EA2115">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 9B(1)(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="27">
-    <w:p w14:paraId="0FC82AA2" w14:textId="5EE80928" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="0FC82AA2" w14:textId="5EE80928" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(2)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="28">
-    <w:p w14:paraId="3DA3E7A6" w14:textId="1CF225D2" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="3DA3E7A6" w14:textId="1CF225D2" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D3685A">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D3685A">
-        <w:t xml:space="preserve"> NDIS Act s 34(</w:t>
-[...2 lines deleted...]
-        <w:t>1)(aa), NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa), NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="29">
-    <w:p w14:paraId="667047CC" w14:textId="476190FA" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="667047CC" w14:textId="476190FA" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6311">
         <w:t>NDIS Act s 4</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6311">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t>(1)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="30">
-    <w:p w14:paraId="3C112BB4" w14:textId="7640102F" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="3C112BB4" w14:textId="7640102F" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(3)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="31">
-    <w:p w14:paraId="098AD46F" w14:textId="3588FDCF" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="098AD46F" w14:textId="3588FDCF" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(3)(b)-(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="32">
-    <w:p w14:paraId="0F5D708F" w14:textId="69D7D721" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="0F5D708F" w14:textId="69D7D721" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(3)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="33">
-    <w:p w14:paraId="76E0692B" w14:textId="5DD76B5E" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="002B0A20">
+    <w:p w14:paraId="76E0692B" w14:textId="5DD76B5E" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="002B0A20">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(3)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="34">
-    <w:p w14:paraId="6335657A" w14:textId="2845027B" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00A475DC">
+    <w:p w14:paraId="6335657A" w14:textId="2845027B" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00A475DC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act ss 48A(3)(b)-(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="35">
-    <w:p w14:paraId="115F5FE4" w14:textId="739839F6" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00E8658E">
+    <w:p w14:paraId="115F5FE4" w14:textId="739839F6" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00E8658E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(3)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="36">
-    <w:p w14:paraId="5C7409E1" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="0022791C">
+    <w:p w14:paraId="5C7409E1" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="0022791C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Variation and Reassessment of Participants’ Plans) Rules r 6.3(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="37">
-    <w:p w14:paraId="66D8DFF7" w14:textId="18650E78" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="66D8DFF7" w14:textId="18650E78" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48(2A).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="38">
-    <w:p w14:paraId="05B0C611" w14:textId="37251D7D" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="05B0C611" w14:textId="37251D7D" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(1)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="39">
-    <w:p w14:paraId="3F085AFC" w14:textId="7A76D7B6" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="3F085AFC" w14:textId="7A76D7B6" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="40">
-    <w:p w14:paraId="159C67C8" w14:textId="041B6BBB" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="159C67C8" w14:textId="041B6BBB" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(2)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="41">
-    <w:p w14:paraId="33A7AC19" w14:textId="3AC1435C" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="33A7AC19" w14:textId="3AC1435C" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48 (2) (b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="42">
-    <w:p w14:paraId="459774C1" w14:textId="51344232" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="459774C1" w14:textId="51344232" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 48(2</w:t>
-[...2 lines deleted...]
-        <w:t>A)(b).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 48(2A)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="43">
-    <w:p w14:paraId="64798383" w14:textId="5CDC5141" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="64798383" w14:textId="5CDC5141" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s48</w:t>
-[...2 lines deleted...]
-        <w:t>A(1).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s48A(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="44">
-    <w:p w14:paraId="7AF657D2" w14:textId="4C5A89C0" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="7AF657D2" w14:textId="4C5A89C0" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="45">
-    <w:p w14:paraId="4FBB5460" w14:textId="2B893ED3" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="4FBB5460" w14:textId="2B893ED3" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(2)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="46">
-    <w:p w14:paraId="12943964" w14:textId="57AD58CC" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="12943964" w14:textId="57AD58CC" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 50(2)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="47">
-    <w:p w14:paraId="241C26DA" w14:textId="2F97FA69" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="241C26DA" w14:textId="2F97FA69" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 50(2)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="48">
-    <w:p w14:paraId="3CDC2B60" w14:textId="6DB35081" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="3CDC2B60" w14:textId="6DB35081" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A(3)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="49">
-    <w:p w14:paraId="419F83E8" w14:textId="0E8BEF4C" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="419F83E8" w14:textId="0E8BEF4C" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A (3)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="50">
-    <w:p w14:paraId="0206F62B" w14:textId="6EED28AF" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="0206F62B" w14:textId="6EED28AF" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48A (3)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="51">
-    <w:p w14:paraId="23B8FBAA" w14:textId="75463A81" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="23B8FBAA" w14:textId="75463A81" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 48(2)-(3).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="52">
-    <w:p w14:paraId="0CFEA784" w14:textId="6194B649" w:rsidR="006F0DAB" w:rsidRPr="00CB49F0" w:rsidRDefault="006F0DAB" w:rsidP="00385DC8">
+    <w:p w14:paraId="0CFEA784" w14:textId="6194B649" w:rsidR="00B15BCA" w:rsidRPr="00CB49F0" w:rsidRDefault="00B15BCA" w:rsidP="00385DC8">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB49F0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t xml:space="preserve"> NDIS Act s 50(3)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="53">
-    <w:p w14:paraId="5B24FB79" w14:textId="223F63B2" w:rsidR="006F0DAB" w:rsidRPr="00CB49F0" w:rsidRDefault="006F0DAB" w:rsidP="00B15A36">
+    <w:p w14:paraId="5B24FB79" w14:textId="223F63B2" w:rsidR="00B15BCA" w:rsidRPr="00CB49F0" w:rsidRDefault="00B15BCA" w:rsidP="00B15A36">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB49F0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t xml:space="preserve"> NDIS Act s 50(2)(b)(i)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="54">
-    <w:p w14:paraId="3F34CF59" w14:textId="2C64F2FD" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB">
+    <w:p w14:paraId="3F34CF59" w14:textId="2C64F2FD" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="003D45B0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D45B0">
-        <w:t xml:space="preserve"> NDIS Act s 34(</w:t>
-[...2 lines deleted...]
-        <w:t>1)(aa), NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa), NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="55">
-    <w:p w14:paraId="6648F2ED" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00CB49F0" w:rsidRDefault="006F0DAB" w:rsidP="00CF7188">
+    <w:p w14:paraId="6648F2ED" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00CB49F0" w:rsidRDefault="00B15BCA" w:rsidP="00CF7188">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB49F0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t xml:space="preserve"> NDIS Act s 33(5)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="56">
-    <w:p w14:paraId="179C4DB5" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00CF7188">
+    <w:p w14:paraId="179C4DB5" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00CF7188">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB49F0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t xml:space="preserve"> NDIS Act s 33(5)(g).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="57">
-    <w:p w14:paraId="2EE21597" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00155020" w:rsidRDefault="006F0DAB" w:rsidP="009B349E">
+    <w:p w14:paraId="2EE21597" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00155020" w:rsidRDefault="00B15BCA" w:rsidP="009B349E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00155020">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00155020">
         <w:t xml:space="preserve"> NDIS Act s 38.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="58">
-    <w:p w14:paraId="56E727AA" w14:textId="053C24B9" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00004E3B">
+    <w:p w14:paraId="56E727AA" w14:textId="053C24B9" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00004E3B">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00155020">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00155020">
         <w:t xml:space="preserve"> NDIS Act s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00155020">
         <w:t>100.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="59">
-    <w:p w14:paraId="2F0911CF" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRDefault="006F0DAB" w:rsidP="00A70E59">
+    <w:p w14:paraId="2F0911CF" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRDefault="00B15BCA" w:rsidP="00A70E59">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008565D8">
         <w:t>NDIS Act s 100</w:t>
       </w:r>
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="008565D8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="60">
-    <w:p w14:paraId="719064C3" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00CB49F0" w:rsidRDefault="006F0DAB" w:rsidP="00470E00">
+    <w:p w14:paraId="719064C3" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00CB49F0" w:rsidRDefault="00B15BCA" w:rsidP="00470E00">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB49F0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t xml:space="preserve"> NDIS Act s 48(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="61">
-    <w:p w14:paraId="4B7675E4" w14:textId="77777777" w:rsidR="006F0DAB" w:rsidRPr="00CB49F0" w:rsidRDefault="006F0DAB" w:rsidP="00470E00">
+    <w:p w14:paraId="4B7675E4" w14:textId="77777777" w:rsidR="00B15BCA" w:rsidRPr="00CB49F0" w:rsidRDefault="00B15BCA" w:rsidP="00470E00">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB49F0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t xml:space="preserve"> NDIS Act s 48(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="62">
-    <w:p w14:paraId="37EF3487" w14:textId="149A936A" w:rsidR="007C3CE1" w:rsidRDefault="006F0DAB" w:rsidP="003713C9">
+    <w:p w14:paraId="79ADC046" w14:textId="683A4036" w:rsidR="006624A9" w:rsidRDefault="00B15BCA" w:rsidP="003713C9">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB49F0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB49F0">
         <w:t xml:space="preserve"> NDIS s 101.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -6451,292 +6365,430 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMePro">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F12B53A" w14:textId="428223CE" w:rsidR="0000317E" w:rsidRDefault="006453E7" w:rsidP="004F539E">
+  <w:p w14:paraId="22817433" w14:textId="3C94831A" w:rsidR="00093A96" w:rsidRPr="00093A96" w:rsidRDefault="00093A96" w:rsidP="00093A96">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
-      <w:t>25 Aug</w:t>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:t>30</w:t>
     </w:r>
-    <w:r w:rsidR="00C4578E">
-      <w:t>ust 2026</w:t>
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004F539E">
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:t>September 2026</w:t>
     </w:r>
-    <w:r w:rsidR="002F34C7">
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D5250D">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                      </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:t>Plan reassessments</w:t>
     </w:r>
-    <w:r w:rsidR="004F539E">
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00D5250D">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:noProof/>
+      </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
         <w:id w:val="-321744812"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+        <w:r w:rsidRPr="00093A96">
           <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+        <w:r w:rsidRPr="00093A96">
           <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+        <w:r w:rsidRPr="00093A96">
           <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
+        <w:r w:rsidRPr="00093A96">
           <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00093A96">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
-          <w:t>52</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001B333C" w:rsidRPr="001B333C">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-  </w:p>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r w:rsidRPr="00093A96">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00F8132F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5B539567" w14:textId="77777777" w:rsidR="00093A96" w:rsidRPr="00093A96" w:rsidRDefault="00093A96" w:rsidP="00093A96">
+    <w:pPr>
+      <w:ind w:left="680"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0CF1795D" w14:textId="59F671A8" w:rsidR="00815F8C" w:rsidRPr="006453E7" w:rsidRDefault="006453E7" w:rsidP="006453E7">
+  <w:p w14:paraId="30978695" w14:textId="77777777" w:rsidR="00093A96" w:rsidRPr="00093A96" w:rsidRDefault="00093A96" w:rsidP="00093A96">
+    <w:pPr>
+      <w:ind w:left="680"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Always visit </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00093A96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ourguidelines.ndis.gov.au</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00093A96">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> for the latest version.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0CF1795D" w14:textId="43C0EFE3" w:rsidR="00815F8C" w:rsidRPr="006453E7" w:rsidRDefault="00815F8C" w:rsidP="006453E7">
     <w:pPr>
       <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00F8132F">
-[...27 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AB1D291" w14:textId="77777777" w:rsidR="00ED5E91" w:rsidRPr="00E67E3F" w:rsidRDefault="00ED5E91" w:rsidP="00E67E3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E67E3F">
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>OFFICIAL: Sensitive</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72E7F763" w14:textId="77777777" w:rsidR="00ED5E91" w:rsidRDefault="00ED5E91" w:rsidP="002863A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00246D86">
       <w:t xml:space="preserve">OG – </w:t>
     </w:r>
     <w:r>
       <w:t>OG Name</w:t>
     </w:r>
     <w:r w:rsidRPr="00246D86">
-      <w:t xml:space="preserve"> v</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00246D86">
+      <w:t>v</w:t>
     </w:r>
     <w:r>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00246D86">
       <w:t>.</w:t>
     </w:r>
     <w:r>
-      <w:t>X STATUS</w:t>
+      <w:t>X</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> STATUS</w:t>
     </w:r>
     <w:r w:rsidRPr="00246D86">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>YYYY</w:t>
     </w:r>
     <w:r w:rsidRPr="00246D86">
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:t>MM</w:t>
     </w:r>
     <w:r w:rsidRPr="00246D86">
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:t>DD</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-219668058"/>
@@ -6760,78 +6812,78 @@
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="480A94B0" w14:textId="77777777" w:rsidR="0000317E" w:rsidRDefault="0000317E"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18BF3514" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817" w:rsidP="006A7B2E">
+    <w:p w14:paraId="1B404D57" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A63FFA7" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817"/>
+    <w:p w14:paraId="0CE3B868" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47BFF7BE" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817" w:rsidP="006A7B2E">
+    <w:p w14:paraId="2F3DD6F9" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A901E6C" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817"/>
+    <w:p w14:paraId="726CE84B" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76D8023A" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817">
+    <w:p w14:paraId="618B0CB2" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57DA65E0" w14:textId="77777777" w:rsidR="00173817" w:rsidRDefault="00173817"/>
+    <w:p w14:paraId="2E72E4D4" w14:textId="77777777" w:rsidR="00AB0680" w:rsidRDefault="00AB0680"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75A20BDF" w14:textId="77777777" w:rsidR="00ED5E91" w:rsidRDefault="00000000" w:rsidP="00BD06A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="430B09E0">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
@@ -6888,66 +6940,62 @@
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>S</w:t>
     </w:r>
     <w:r w:rsidR="00ED5E91">
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>ensitive</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="64AE6D22" w14:textId="77777777" w:rsidR="00ED5E91" w:rsidRDefault="00ED5E91">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="129DACC3" w14:textId="77777777" w:rsidR="0000317E" w:rsidRDefault="0000317E"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0659BD92" w14:textId="3098090B" w:rsidR="00D65DCB" w:rsidRPr="00D65DCB" w:rsidRDefault="00D65DCB" w:rsidP="006453E7">
+  <w:p w14:paraId="12EE9666" w14:textId="229319EA" w:rsidR="0000317E" w:rsidRDefault="00571027" w:rsidP="00D36705">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:p>
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00393F5D">
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00923786" w:rsidRPr="00393F5D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1986B35D" wp14:editId="5F9BBA38">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="1" name="Picture 1" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -7987,50 +8035,51 @@
     <w:rsid w:val="000228C7"/>
     <w:rsid w:val="000239EB"/>
     <w:rsid w:val="00024321"/>
     <w:rsid w:val="00024E79"/>
     <w:rsid w:val="00025118"/>
     <w:rsid w:val="00025F21"/>
     <w:rsid w:val="00026186"/>
     <w:rsid w:val="0002655F"/>
     <w:rsid w:val="00030687"/>
     <w:rsid w:val="000309AD"/>
     <w:rsid w:val="00031AB5"/>
     <w:rsid w:val="00031ADC"/>
     <w:rsid w:val="00031D31"/>
     <w:rsid w:val="00032335"/>
     <w:rsid w:val="00032CA2"/>
     <w:rsid w:val="00032CD5"/>
     <w:rsid w:val="00033191"/>
     <w:rsid w:val="000333FA"/>
     <w:rsid w:val="000335DC"/>
     <w:rsid w:val="00034245"/>
     <w:rsid w:val="000344DC"/>
     <w:rsid w:val="00034BEB"/>
     <w:rsid w:val="0003542E"/>
     <w:rsid w:val="00035FAF"/>
     <w:rsid w:val="000360C1"/>
+    <w:rsid w:val="00036BD4"/>
     <w:rsid w:val="00037038"/>
     <w:rsid w:val="000408BD"/>
     <w:rsid w:val="00040B07"/>
     <w:rsid w:val="00041031"/>
     <w:rsid w:val="00041452"/>
     <w:rsid w:val="0004179F"/>
     <w:rsid w:val="00041813"/>
     <w:rsid w:val="00041899"/>
     <w:rsid w:val="00041F38"/>
     <w:rsid w:val="00042093"/>
     <w:rsid w:val="000438C1"/>
     <w:rsid w:val="00043AEF"/>
     <w:rsid w:val="0004418E"/>
     <w:rsid w:val="00044FB1"/>
     <w:rsid w:val="000453A4"/>
     <w:rsid w:val="00046265"/>
     <w:rsid w:val="00047353"/>
     <w:rsid w:val="000473C0"/>
     <w:rsid w:val="00047D53"/>
     <w:rsid w:val="0005076D"/>
     <w:rsid w:val="000515FB"/>
     <w:rsid w:val="000516CF"/>
     <w:rsid w:val="00051CEE"/>
     <w:rsid w:val="00051FA3"/>
     <w:rsid w:val="000521F8"/>
@@ -8046,183 +8095,191 @@
     <w:rsid w:val="0005465D"/>
     <w:rsid w:val="000548D6"/>
     <w:rsid w:val="00054D74"/>
     <w:rsid w:val="00054F13"/>
     <w:rsid w:val="00055373"/>
     <w:rsid w:val="000553FE"/>
     <w:rsid w:val="00055676"/>
     <w:rsid w:val="00055B7C"/>
     <w:rsid w:val="00055EB5"/>
     <w:rsid w:val="00056235"/>
     <w:rsid w:val="000565F3"/>
     <w:rsid w:val="00056F8A"/>
     <w:rsid w:val="000574AC"/>
     <w:rsid w:val="00057828"/>
     <w:rsid w:val="000605DB"/>
     <w:rsid w:val="00060F28"/>
     <w:rsid w:val="00061395"/>
     <w:rsid w:val="0006253A"/>
     <w:rsid w:val="0006259E"/>
     <w:rsid w:val="0006334F"/>
     <w:rsid w:val="000633FB"/>
     <w:rsid w:val="00064298"/>
     <w:rsid w:val="00064E5A"/>
     <w:rsid w:val="0006579C"/>
     <w:rsid w:val="0006662C"/>
+    <w:rsid w:val="00067497"/>
     <w:rsid w:val="00070095"/>
     <w:rsid w:val="000712AC"/>
     <w:rsid w:val="00071588"/>
     <w:rsid w:val="0007233F"/>
     <w:rsid w:val="00072540"/>
     <w:rsid w:val="000726C1"/>
     <w:rsid w:val="0007311C"/>
     <w:rsid w:val="000731F4"/>
     <w:rsid w:val="00073569"/>
     <w:rsid w:val="000735EB"/>
     <w:rsid w:val="0007387A"/>
     <w:rsid w:val="00073C7F"/>
     <w:rsid w:val="00073C97"/>
     <w:rsid w:val="0007405D"/>
     <w:rsid w:val="0007434D"/>
     <w:rsid w:val="0007446D"/>
     <w:rsid w:val="0007489F"/>
     <w:rsid w:val="00074945"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="0007597B"/>
     <w:rsid w:val="0007617D"/>
     <w:rsid w:val="00076208"/>
     <w:rsid w:val="0007622F"/>
     <w:rsid w:val="0007663E"/>
     <w:rsid w:val="00076790"/>
     <w:rsid w:val="00076D64"/>
     <w:rsid w:val="000776DE"/>
     <w:rsid w:val="0007772F"/>
     <w:rsid w:val="000777FC"/>
+    <w:rsid w:val="0007794D"/>
     <w:rsid w:val="000800C6"/>
     <w:rsid w:val="0008070C"/>
     <w:rsid w:val="000807D8"/>
     <w:rsid w:val="00080F0E"/>
     <w:rsid w:val="00081394"/>
     <w:rsid w:val="0008183D"/>
     <w:rsid w:val="00081F3E"/>
     <w:rsid w:val="00082372"/>
     <w:rsid w:val="00082B8C"/>
     <w:rsid w:val="00082CD3"/>
     <w:rsid w:val="00082D41"/>
     <w:rsid w:val="00083062"/>
     <w:rsid w:val="000837DF"/>
     <w:rsid w:val="00083B5D"/>
     <w:rsid w:val="0008473A"/>
     <w:rsid w:val="00085139"/>
     <w:rsid w:val="00085193"/>
     <w:rsid w:val="0008668E"/>
+    <w:rsid w:val="00086E04"/>
     <w:rsid w:val="00086E98"/>
     <w:rsid w:val="0008729E"/>
     <w:rsid w:val="00087896"/>
     <w:rsid w:val="00087C85"/>
     <w:rsid w:val="00090288"/>
     <w:rsid w:val="000907FE"/>
     <w:rsid w:val="000908F8"/>
     <w:rsid w:val="00090E1E"/>
     <w:rsid w:val="000910AF"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00091EA6"/>
     <w:rsid w:val="0009319D"/>
     <w:rsid w:val="000934D3"/>
     <w:rsid w:val="000935C7"/>
     <w:rsid w:val="00093945"/>
+    <w:rsid w:val="00093A96"/>
     <w:rsid w:val="00093D73"/>
     <w:rsid w:val="00094B9B"/>
     <w:rsid w:val="00094C4A"/>
     <w:rsid w:val="00095007"/>
     <w:rsid w:val="000950B6"/>
     <w:rsid w:val="00095546"/>
     <w:rsid w:val="000967DE"/>
     <w:rsid w:val="00097148"/>
     <w:rsid w:val="000A048C"/>
     <w:rsid w:val="000A06ED"/>
     <w:rsid w:val="000A0871"/>
     <w:rsid w:val="000A0D66"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A0E27"/>
     <w:rsid w:val="000A1335"/>
     <w:rsid w:val="000A169D"/>
     <w:rsid w:val="000A18F0"/>
     <w:rsid w:val="000A2AB8"/>
     <w:rsid w:val="000A3A44"/>
     <w:rsid w:val="000A3B27"/>
     <w:rsid w:val="000A3E9F"/>
     <w:rsid w:val="000A3F69"/>
     <w:rsid w:val="000A4018"/>
     <w:rsid w:val="000A4C72"/>
     <w:rsid w:val="000A527B"/>
     <w:rsid w:val="000A52F6"/>
+    <w:rsid w:val="000A53B7"/>
     <w:rsid w:val="000A58C8"/>
     <w:rsid w:val="000A5AC5"/>
     <w:rsid w:val="000A5B0D"/>
     <w:rsid w:val="000A62B6"/>
     <w:rsid w:val="000A63A1"/>
+    <w:rsid w:val="000A645A"/>
     <w:rsid w:val="000A65AA"/>
     <w:rsid w:val="000A6B29"/>
     <w:rsid w:val="000A72D1"/>
     <w:rsid w:val="000B04BA"/>
     <w:rsid w:val="000B0BED"/>
     <w:rsid w:val="000B0FA4"/>
     <w:rsid w:val="000B0FA6"/>
     <w:rsid w:val="000B17F2"/>
     <w:rsid w:val="000B1D08"/>
     <w:rsid w:val="000B218F"/>
     <w:rsid w:val="000B28D3"/>
     <w:rsid w:val="000B335D"/>
     <w:rsid w:val="000B34B4"/>
     <w:rsid w:val="000B3B2A"/>
     <w:rsid w:val="000B3D7B"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B3FCB"/>
     <w:rsid w:val="000B41B7"/>
     <w:rsid w:val="000B5055"/>
     <w:rsid w:val="000B5932"/>
     <w:rsid w:val="000B5B41"/>
     <w:rsid w:val="000B60F2"/>
     <w:rsid w:val="000B611D"/>
     <w:rsid w:val="000B6186"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B6B06"/>
     <w:rsid w:val="000B7294"/>
     <w:rsid w:val="000B77A4"/>
     <w:rsid w:val="000B78B9"/>
     <w:rsid w:val="000B79D9"/>
     <w:rsid w:val="000C1031"/>
     <w:rsid w:val="000C115D"/>
     <w:rsid w:val="000C1211"/>
     <w:rsid w:val="000C1E30"/>
     <w:rsid w:val="000C25E3"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C2602"/>
     <w:rsid w:val="000C26E8"/>
+    <w:rsid w:val="000C287E"/>
     <w:rsid w:val="000C2956"/>
     <w:rsid w:val="000C29D9"/>
+    <w:rsid w:val="000C2BB3"/>
     <w:rsid w:val="000C2F40"/>
     <w:rsid w:val="000C4B7C"/>
     <w:rsid w:val="000C587D"/>
     <w:rsid w:val="000C59D7"/>
     <w:rsid w:val="000C59F0"/>
     <w:rsid w:val="000C6682"/>
     <w:rsid w:val="000C6724"/>
     <w:rsid w:val="000C6A53"/>
     <w:rsid w:val="000C6FFC"/>
     <w:rsid w:val="000C74E9"/>
     <w:rsid w:val="000C7952"/>
     <w:rsid w:val="000C7F17"/>
     <w:rsid w:val="000D02E3"/>
     <w:rsid w:val="000D05CC"/>
     <w:rsid w:val="000D0626"/>
     <w:rsid w:val="000D0CF1"/>
     <w:rsid w:val="000D14D5"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D3A17"/>
     <w:rsid w:val="000D5421"/>
     <w:rsid w:val="000D5C43"/>
     <w:rsid w:val="000D6C43"/>
     <w:rsid w:val="000D6C48"/>
     <w:rsid w:val="000D710B"/>
     <w:rsid w:val="000D7830"/>
@@ -8271,50 +8328,51 @@
     <w:rsid w:val="000F738F"/>
     <w:rsid w:val="000F74AB"/>
     <w:rsid w:val="000F7666"/>
     <w:rsid w:val="000F769E"/>
     <w:rsid w:val="000F7CD2"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="00100543"/>
     <w:rsid w:val="001015B7"/>
     <w:rsid w:val="00101682"/>
     <w:rsid w:val="00101E87"/>
     <w:rsid w:val="001023EA"/>
     <w:rsid w:val="00102AAF"/>
     <w:rsid w:val="00102D28"/>
     <w:rsid w:val="00102D39"/>
     <w:rsid w:val="00103093"/>
     <w:rsid w:val="0010445B"/>
     <w:rsid w:val="001046BA"/>
     <w:rsid w:val="00104D89"/>
     <w:rsid w:val="00105A72"/>
     <w:rsid w:val="0010618B"/>
     <w:rsid w:val="00107010"/>
     <w:rsid w:val="001072BF"/>
     <w:rsid w:val="0011034C"/>
     <w:rsid w:val="00110483"/>
     <w:rsid w:val="00110726"/>
+    <w:rsid w:val="00110EA0"/>
     <w:rsid w:val="00111C95"/>
     <w:rsid w:val="00113500"/>
     <w:rsid w:val="00113CFD"/>
     <w:rsid w:val="0011461A"/>
     <w:rsid w:val="00114C23"/>
     <w:rsid w:val="001153D7"/>
     <w:rsid w:val="00115983"/>
     <w:rsid w:val="00115B5E"/>
     <w:rsid w:val="00115D2B"/>
     <w:rsid w:val="00116363"/>
     <w:rsid w:val="001169B0"/>
     <w:rsid w:val="00116AD6"/>
     <w:rsid w:val="00120188"/>
     <w:rsid w:val="00120204"/>
     <w:rsid w:val="00120516"/>
     <w:rsid w:val="00120A0A"/>
     <w:rsid w:val="00120DC9"/>
     <w:rsid w:val="00120DF2"/>
     <w:rsid w:val="00121154"/>
     <w:rsid w:val="001216C5"/>
     <w:rsid w:val="0012188C"/>
     <w:rsid w:val="001218B2"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="00123240"/>
     <w:rsid w:val="0012346E"/>
@@ -8323,56 +8381,58 @@
     <w:rsid w:val="00123E4A"/>
     <w:rsid w:val="001247B3"/>
     <w:rsid w:val="00124E0F"/>
     <w:rsid w:val="00124E16"/>
     <w:rsid w:val="00125037"/>
     <w:rsid w:val="00125AB6"/>
     <w:rsid w:val="00126205"/>
     <w:rsid w:val="001265A9"/>
     <w:rsid w:val="00126EA0"/>
     <w:rsid w:val="001271EA"/>
     <w:rsid w:val="00127321"/>
     <w:rsid w:val="00127395"/>
     <w:rsid w:val="0012776B"/>
     <w:rsid w:val="001277E7"/>
     <w:rsid w:val="00130020"/>
     <w:rsid w:val="0013056A"/>
     <w:rsid w:val="00130612"/>
     <w:rsid w:val="0013066C"/>
     <w:rsid w:val="00131DE0"/>
     <w:rsid w:val="00131DFF"/>
     <w:rsid w:val="001322FF"/>
     <w:rsid w:val="001324B0"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132FCF"/>
     <w:rsid w:val="00133712"/>
+    <w:rsid w:val="0013458B"/>
     <w:rsid w:val="001345D0"/>
     <w:rsid w:val="00134775"/>
     <w:rsid w:val="00134AD5"/>
     <w:rsid w:val="00134B09"/>
     <w:rsid w:val="00134BDA"/>
     <w:rsid w:val="00134DC4"/>
+    <w:rsid w:val="00135128"/>
     <w:rsid w:val="00135350"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="001357F5"/>
     <w:rsid w:val="00135B87"/>
     <w:rsid w:val="00136DF1"/>
     <w:rsid w:val="001372D4"/>
     <w:rsid w:val="00137514"/>
     <w:rsid w:val="00137C19"/>
     <w:rsid w:val="00140380"/>
     <w:rsid w:val="001405D6"/>
     <w:rsid w:val="001409B7"/>
     <w:rsid w:val="00140D21"/>
     <w:rsid w:val="00140E57"/>
     <w:rsid w:val="00141BCD"/>
     <w:rsid w:val="00141BE3"/>
     <w:rsid w:val="001421F3"/>
     <w:rsid w:val="00143040"/>
     <w:rsid w:val="001431B0"/>
     <w:rsid w:val="00144135"/>
     <w:rsid w:val="0014497D"/>
     <w:rsid w:val="00144DD1"/>
     <w:rsid w:val="00144DF9"/>
     <w:rsid w:val="00144E6A"/>
     <w:rsid w:val="00145083"/>
     <w:rsid w:val="00146AC7"/>
@@ -8404,93 +8464,95 @@
     <w:rsid w:val="0016001D"/>
     <w:rsid w:val="0016067A"/>
     <w:rsid w:val="001606C1"/>
     <w:rsid w:val="001606CD"/>
     <w:rsid w:val="001612F8"/>
     <w:rsid w:val="00161BBE"/>
     <w:rsid w:val="001620BE"/>
     <w:rsid w:val="0016248E"/>
     <w:rsid w:val="00162E82"/>
     <w:rsid w:val="0016319C"/>
     <w:rsid w:val="00163374"/>
     <w:rsid w:val="0016368A"/>
     <w:rsid w:val="00163BAD"/>
     <w:rsid w:val="00163D61"/>
     <w:rsid w:val="00164225"/>
     <w:rsid w:val="00164B7D"/>
     <w:rsid w:val="001655E7"/>
     <w:rsid w:val="00165B26"/>
     <w:rsid w:val="001660E6"/>
     <w:rsid w:val="00166198"/>
     <w:rsid w:val="001663E4"/>
     <w:rsid w:val="00166447"/>
     <w:rsid w:val="00166612"/>
     <w:rsid w:val="00166A0A"/>
     <w:rsid w:val="00166B6C"/>
+    <w:rsid w:val="00166E5A"/>
     <w:rsid w:val="001670A0"/>
     <w:rsid w:val="001674FC"/>
     <w:rsid w:val="0016764E"/>
     <w:rsid w:val="0016766C"/>
     <w:rsid w:val="00167994"/>
     <w:rsid w:val="0017067C"/>
     <w:rsid w:val="00170C59"/>
     <w:rsid w:val="00171107"/>
     <w:rsid w:val="00171556"/>
     <w:rsid w:val="001717BD"/>
     <w:rsid w:val="00171C68"/>
     <w:rsid w:val="00172683"/>
     <w:rsid w:val="00173817"/>
     <w:rsid w:val="00173D3A"/>
     <w:rsid w:val="00173E94"/>
     <w:rsid w:val="001743D5"/>
     <w:rsid w:val="001744EC"/>
     <w:rsid w:val="00174DAA"/>
     <w:rsid w:val="00174DF4"/>
     <w:rsid w:val="00174F1E"/>
     <w:rsid w:val="0017507B"/>
     <w:rsid w:val="001757FE"/>
     <w:rsid w:val="001758AF"/>
     <w:rsid w:val="00175E49"/>
     <w:rsid w:val="001761BE"/>
     <w:rsid w:val="001761E3"/>
     <w:rsid w:val="00176708"/>
     <w:rsid w:val="00176E91"/>
     <w:rsid w:val="00177330"/>
     <w:rsid w:val="00177D10"/>
     <w:rsid w:val="00177FA7"/>
     <w:rsid w:val="001800B6"/>
     <w:rsid w:val="00180753"/>
     <w:rsid w:val="00180937"/>
     <w:rsid w:val="00180DFF"/>
     <w:rsid w:val="00180E91"/>
     <w:rsid w:val="00180F09"/>
     <w:rsid w:val="001815EE"/>
     <w:rsid w:val="00181E3F"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="001826F2"/>
     <w:rsid w:val="00182E60"/>
     <w:rsid w:val="00183A4D"/>
+    <w:rsid w:val="00183E72"/>
     <w:rsid w:val="00184848"/>
     <w:rsid w:val="001849B4"/>
     <w:rsid w:val="0018589E"/>
     <w:rsid w:val="001858A2"/>
     <w:rsid w:val="001858CF"/>
     <w:rsid w:val="00185B06"/>
     <w:rsid w:val="00186391"/>
     <w:rsid w:val="001873C0"/>
     <w:rsid w:val="0018760B"/>
     <w:rsid w:val="00187D8A"/>
     <w:rsid w:val="00190134"/>
     <w:rsid w:val="00190459"/>
     <w:rsid w:val="0019047E"/>
     <w:rsid w:val="00190743"/>
     <w:rsid w:val="00190B01"/>
     <w:rsid w:val="00190D44"/>
     <w:rsid w:val="00191793"/>
     <w:rsid w:val="00191A59"/>
     <w:rsid w:val="0019218B"/>
     <w:rsid w:val="00193588"/>
     <w:rsid w:val="00193622"/>
     <w:rsid w:val="00194FF9"/>
     <w:rsid w:val="00195097"/>
     <w:rsid w:val="0019511B"/>
     <w:rsid w:val="00195533"/>
@@ -8547,50 +8609,51 @@
     <w:rsid w:val="001B3C4F"/>
     <w:rsid w:val="001B458F"/>
     <w:rsid w:val="001B47BE"/>
     <w:rsid w:val="001B4812"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B49C4"/>
     <w:rsid w:val="001B4A56"/>
     <w:rsid w:val="001B59B9"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B5E62"/>
     <w:rsid w:val="001B5F34"/>
     <w:rsid w:val="001B673E"/>
     <w:rsid w:val="001B6753"/>
     <w:rsid w:val="001B67AD"/>
     <w:rsid w:val="001B6A01"/>
     <w:rsid w:val="001B77D3"/>
     <w:rsid w:val="001B79A2"/>
     <w:rsid w:val="001B7A87"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001C0C4E"/>
     <w:rsid w:val="001C0D71"/>
     <w:rsid w:val="001C101E"/>
     <w:rsid w:val="001C1A0D"/>
     <w:rsid w:val="001C1C94"/>
     <w:rsid w:val="001C1F50"/>
+    <w:rsid w:val="001C1FC6"/>
     <w:rsid w:val="001C20A4"/>
     <w:rsid w:val="001C35E0"/>
     <w:rsid w:val="001C36FF"/>
     <w:rsid w:val="001C3A07"/>
     <w:rsid w:val="001C42C9"/>
     <w:rsid w:val="001C451C"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C6389"/>
     <w:rsid w:val="001C641F"/>
     <w:rsid w:val="001C794B"/>
     <w:rsid w:val="001D06D6"/>
     <w:rsid w:val="001D0796"/>
     <w:rsid w:val="001D07DB"/>
     <w:rsid w:val="001D0CC0"/>
     <w:rsid w:val="001D10B1"/>
     <w:rsid w:val="001D19A5"/>
     <w:rsid w:val="001D1D3B"/>
     <w:rsid w:val="001D2F8A"/>
     <w:rsid w:val="001D309F"/>
     <w:rsid w:val="001D3362"/>
     <w:rsid w:val="001D3449"/>
     <w:rsid w:val="001D3A51"/>
     <w:rsid w:val="001D454D"/>
     <w:rsid w:val="001D49B9"/>
     <w:rsid w:val="001D4B92"/>
@@ -8914,62 +8977,64 @@
     <w:rsid w:val="002A4E47"/>
     <w:rsid w:val="002A5662"/>
     <w:rsid w:val="002A61B4"/>
     <w:rsid w:val="002A770B"/>
     <w:rsid w:val="002A7B15"/>
     <w:rsid w:val="002A7B77"/>
     <w:rsid w:val="002B0632"/>
     <w:rsid w:val="002B0A20"/>
     <w:rsid w:val="002B0C1D"/>
     <w:rsid w:val="002B0CB1"/>
     <w:rsid w:val="002B0F5E"/>
     <w:rsid w:val="002B19FE"/>
     <w:rsid w:val="002B1BFF"/>
     <w:rsid w:val="002B1F36"/>
     <w:rsid w:val="002B23A3"/>
     <w:rsid w:val="002B294E"/>
     <w:rsid w:val="002B2D6B"/>
     <w:rsid w:val="002B3B29"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B44FF"/>
     <w:rsid w:val="002B45B9"/>
     <w:rsid w:val="002B4989"/>
     <w:rsid w:val="002B584B"/>
     <w:rsid w:val="002B6432"/>
     <w:rsid w:val="002B64C5"/>
+    <w:rsid w:val="002B6562"/>
     <w:rsid w:val="002B6C82"/>
     <w:rsid w:val="002B716D"/>
     <w:rsid w:val="002B7797"/>
     <w:rsid w:val="002C041E"/>
     <w:rsid w:val="002C0B59"/>
     <w:rsid w:val="002C0D9C"/>
     <w:rsid w:val="002C0DF1"/>
     <w:rsid w:val="002C1221"/>
     <w:rsid w:val="002C1413"/>
     <w:rsid w:val="002C1707"/>
     <w:rsid w:val="002C20AA"/>
     <w:rsid w:val="002C22BD"/>
+    <w:rsid w:val="002C24E4"/>
     <w:rsid w:val="002C2EF5"/>
     <w:rsid w:val="002C30CA"/>
     <w:rsid w:val="002C30D3"/>
     <w:rsid w:val="002C34D2"/>
     <w:rsid w:val="002C3E9C"/>
     <w:rsid w:val="002C4BFB"/>
     <w:rsid w:val="002C4CC2"/>
     <w:rsid w:val="002C4FEB"/>
     <w:rsid w:val="002C50A4"/>
     <w:rsid w:val="002C51EA"/>
     <w:rsid w:val="002C55C8"/>
     <w:rsid w:val="002C57EB"/>
     <w:rsid w:val="002C591E"/>
     <w:rsid w:val="002C705E"/>
     <w:rsid w:val="002C7359"/>
     <w:rsid w:val="002C767B"/>
     <w:rsid w:val="002C7966"/>
     <w:rsid w:val="002D0E1A"/>
     <w:rsid w:val="002D0EF1"/>
     <w:rsid w:val="002D12B8"/>
     <w:rsid w:val="002D1B87"/>
     <w:rsid w:val="002D23FE"/>
     <w:rsid w:val="002D24EA"/>
     <w:rsid w:val="002D3094"/>
     <w:rsid w:val="002D31B3"/>
@@ -8997,50 +9062,51 @@
     <w:rsid w:val="002E194E"/>
     <w:rsid w:val="002E19D1"/>
     <w:rsid w:val="002E1F9D"/>
     <w:rsid w:val="002E28D2"/>
     <w:rsid w:val="002E29CD"/>
     <w:rsid w:val="002E2A98"/>
     <w:rsid w:val="002E2E6B"/>
     <w:rsid w:val="002E2F12"/>
     <w:rsid w:val="002E30C9"/>
     <w:rsid w:val="002E325E"/>
     <w:rsid w:val="002E3B98"/>
     <w:rsid w:val="002E3F39"/>
     <w:rsid w:val="002E4388"/>
     <w:rsid w:val="002E4405"/>
     <w:rsid w:val="002E53D0"/>
     <w:rsid w:val="002E54CB"/>
     <w:rsid w:val="002E55DB"/>
     <w:rsid w:val="002E57BD"/>
     <w:rsid w:val="002E57E2"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002E6252"/>
     <w:rsid w:val="002E65F1"/>
     <w:rsid w:val="002E6780"/>
     <w:rsid w:val="002E6F2C"/>
     <w:rsid w:val="002E7083"/>
+    <w:rsid w:val="002E737E"/>
     <w:rsid w:val="002E7A32"/>
     <w:rsid w:val="002E7AD9"/>
     <w:rsid w:val="002F0687"/>
     <w:rsid w:val="002F1206"/>
     <w:rsid w:val="002F13F1"/>
     <w:rsid w:val="002F167C"/>
     <w:rsid w:val="002F17F0"/>
     <w:rsid w:val="002F1C45"/>
     <w:rsid w:val="002F2215"/>
     <w:rsid w:val="002F28D9"/>
     <w:rsid w:val="002F29B6"/>
     <w:rsid w:val="002F2BD1"/>
     <w:rsid w:val="002F2D7F"/>
     <w:rsid w:val="002F32D7"/>
     <w:rsid w:val="002F335D"/>
     <w:rsid w:val="002F34C7"/>
     <w:rsid w:val="002F4055"/>
     <w:rsid w:val="002F4A08"/>
     <w:rsid w:val="002F5DD5"/>
     <w:rsid w:val="002F658B"/>
     <w:rsid w:val="002F66B7"/>
     <w:rsid w:val="002F6B78"/>
     <w:rsid w:val="002F7E38"/>
     <w:rsid w:val="00300408"/>
     <w:rsid w:val="0030078D"/>
@@ -9175,142 +9241,145 @@
     <w:rsid w:val="003456D9"/>
     <w:rsid w:val="003459D8"/>
     <w:rsid w:val="003464BF"/>
     <w:rsid w:val="00346BB7"/>
     <w:rsid w:val="003470AD"/>
     <w:rsid w:val="003471AB"/>
     <w:rsid w:val="0034738A"/>
     <w:rsid w:val="00347B6D"/>
     <w:rsid w:val="00347C8B"/>
     <w:rsid w:val="00350275"/>
     <w:rsid w:val="0035031F"/>
     <w:rsid w:val="00350366"/>
     <w:rsid w:val="0035065D"/>
     <w:rsid w:val="003511D5"/>
     <w:rsid w:val="00351969"/>
     <w:rsid w:val="00351994"/>
     <w:rsid w:val="00351DFC"/>
     <w:rsid w:val="00352204"/>
     <w:rsid w:val="003525E0"/>
     <w:rsid w:val="00352BC7"/>
     <w:rsid w:val="00352CDF"/>
     <w:rsid w:val="003531B2"/>
     <w:rsid w:val="00353DEF"/>
     <w:rsid w:val="0035455F"/>
     <w:rsid w:val="0035520B"/>
+    <w:rsid w:val="00355546"/>
     <w:rsid w:val="00355710"/>
     <w:rsid w:val="003558B8"/>
     <w:rsid w:val="00355B9D"/>
     <w:rsid w:val="003562B6"/>
     <w:rsid w:val="003563FF"/>
     <w:rsid w:val="00356BA5"/>
     <w:rsid w:val="00356F69"/>
     <w:rsid w:val="00356FC9"/>
     <w:rsid w:val="00357151"/>
     <w:rsid w:val="00357168"/>
     <w:rsid w:val="00357839"/>
     <w:rsid w:val="00360093"/>
     <w:rsid w:val="003604CB"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="0036068D"/>
     <w:rsid w:val="0036078B"/>
     <w:rsid w:val="003609BF"/>
     <w:rsid w:val="00361438"/>
     <w:rsid w:val="00361BFE"/>
     <w:rsid w:val="00361CEB"/>
     <w:rsid w:val="00362153"/>
     <w:rsid w:val="00362244"/>
     <w:rsid w:val="003628BA"/>
     <w:rsid w:val="003629C7"/>
     <w:rsid w:val="00362BD3"/>
     <w:rsid w:val="00362C54"/>
     <w:rsid w:val="00362CC7"/>
     <w:rsid w:val="00362CD3"/>
     <w:rsid w:val="00362D25"/>
     <w:rsid w:val="00362E1F"/>
     <w:rsid w:val="00362E2E"/>
     <w:rsid w:val="003633F3"/>
     <w:rsid w:val="003637B4"/>
     <w:rsid w:val="00363A6D"/>
     <w:rsid w:val="00363A86"/>
     <w:rsid w:val="00363C19"/>
     <w:rsid w:val="00363EE3"/>
     <w:rsid w:val="003640B2"/>
     <w:rsid w:val="003644A4"/>
     <w:rsid w:val="003649D3"/>
     <w:rsid w:val="00365419"/>
     <w:rsid w:val="003657DA"/>
     <w:rsid w:val="00365875"/>
     <w:rsid w:val="00365DAE"/>
     <w:rsid w:val="003661FA"/>
     <w:rsid w:val="00366378"/>
+    <w:rsid w:val="0036692C"/>
     <w:rsid w:val="00366F1F"/>
     <w:rsid w:val="00367306"/>
     <w:rsid w:val="00367530"/>
     <w:rsid w:val="00367BBC"/>
     <w:rsid w:val="00367C5A"/>
     <w:rsid w:val="003704B0"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="003713C9"/>
     <w:rsid w:val="00371683"/>
     <w:rsid w:val="00371D1C"/>
     <w:rsid w:val="0037229F"/>
     <w:rsid w:val="00372CB4"/>
     <w:rsid w:val="00372F93"/>
     <w:rsid w:val="00373720"/>
     <w:rsid w:val="00373871"/>
     <w:rsid w:val="00373CDA"/>
     <w:rsid w:val="00374DDC"/>
     <w:rsid w:val="00374E61"/>
     <w:rsid w:val="00375517"/>
     <w:rsid w:val="00375B89"/>
     <w:rsid w:val="00375CBC"/>
     <w:rsid w:val="00375F13"/>
     <w:rsid w:val="003763A1"/>
     <w:rsid w:val="003769F5"/>
     <w:rsid w:val="00376BDA"/>
     <w:rsid w:val="00376F3B"/>
     <w:rsid w:val="00377154"/>
     <w:rsid w:val="00377A69"/>
     <w:rsid w:val="003800EA"/>
     <w:rsid w:val="0038015B"/>
     <w:rsid w:val="00380259"/>
     <w:rsid w:val="00380FA7"/>
     <w:rsid w:val="00381CA0"/>
     <w:rsid w:val="00381F9A"/>
     <w:rsid w:val="00382007"/>
     <w:rsid w:val="00382366"/>
     <w:rsid w:val="003828BB"/>
     <w:rsid w:val="00382A83"/>
     <w:rsid w:val="00382EF0"/>
     <w:rsid w:val="00382EF7"/>
     <w:rsid w:val="00383049"/>
     <w:rsid w:val="0038370F"/>
     <w:rsid w:val="0038394B"/>
     <w:rsid w:val="003839A3"/>
     <w:rsid w:val="00383C23"/>
     <w:rsid w:val="00384278"/>
+    <w:rsid w:val="0038434C"/>
     <w:rsid w:val="00384376"/>
     <w:rsid w:val="003847F7"/>
     <w:rsid w:val="003848A9"/>
     <w:rsid w:val="00384A25"/>
     <w:rsid w:val="00385208"/>
     <w:rsid w:val="00385333"/>
     <w:rsid w:val="00385677"/>
     <w:rsid w:val="00385DC8"/>
     <w:rsid w:val="00385F0F"/>
     <w:rsid w:val="00386195"/>
     <w:rsid w:val="00386284"/>
     <w:rsid w:val="003862F5"/>
     <w:rsid w:val="00390123"/>
     <w:rsid w:val="003904FA"/>
     <w:rsid w:val="00390FE8"/>
     <w:rsid w:val="00391110"/>
     <w:rsid w:val="003911AD"/>
     <w:rsid w:val="003912A4"/>
     <w:rsid w:val="00391CEA"/>
     <w:rsid w:val="0039328D"/>
     <w:rsid w:val="0039342A"/>
     <w:rsid w:val="0039370D"/>
     <w:rsid w:val="00393B8D"/>
     <w:rsid w:val="00393BE9"/>
     <w:rsid w:val="00393D21"/>
@@ -9337,50 +9406,51 @@
     <w:rsid w:val="003A37D3"/>
     <w:rsid w:val="003A3C50"/>
     <w:rsid w:val="003A3DFD"/>
     <w:rsid w:val="003A43E1"/>
     <w:rsid w:val="003A4C63"/>
     <w:rsid w:val="003A5623"/>
     <w:rsid w:val="003B0477"/>
     <w:rsid w:val="003B0896"/>
     <w:rsid w:val="003B0A6C"/>
     <w:rsid w:val="003B0B01"/>
     <w:rsid w:val="003B0B16"/>
     <w:rsid w:val="003B0BD2"/>
     <w:rsid w:val="003B1288"/>
     <w:rsid w:val="003B18F4"/>
     <w:rsid w:val="003B1A45"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2B38"/>
     <w:rsid w:val="003B3007"/>
     <w:rsid w:val="003B327C"/>
     <w:rsid w:val="003B34AE"/>
     <w:rsid w:val="003B354D"/>
     <w:rsid w:val="003B3B97"/>
     <w:rsid w:val="003B3D34"/>
     <w:rsid w:val="003B3DD6"/>
     <w:rsid w:val="003B3DF4"/>
+    <w:rsid w:val="003B3EA4"/>
     <w:rsid w:val="003B4B45"/>
     <w:rsid w:val="003B4CCC"/>
     <w:rsid w:val="003B582F"/>
     <w:rsid w:val="003B59CA"/>
     <w:rsid w:val="003B5BD7"/>
     <w:rsid w:val="003B5C2A"/>
     <w:rsid w:val="003B688F"/>
     <w:rsid w:val="003B6AE8"/>
     <w:rsid w:val="003B7955"/>
     <w:rsid w:val="003C02B7"/>
     <w:rsid w:val="003C0760"/>
     <w:rsid w:val="003C0B97"/>
     <w:rsid w:val="003C0DD9"/>
     <w:rsid w:val="003C125B"/>
     <w:rsid w:val="003C1586"/>
     <w:rsid w:val="003C1A9F"/>
     <w:rsid w:val="003C2151"/>
     <w:rsid w:val="003C25CC"/>
     <w:rsid w:val="003C28AA"/>
     <w:rsid w:val="003C2D6D"/>
     <w:rsid w:val="003C3057"/>
     <w:rsid w:val="003C327D"/>
     <w:rsid w:val="003C3302"/>
     <w:rsid w:val="003C358C"/>
     <w:rsid w:val="003C3C68"/>
@@ -9473,97 +9543,99 @@
     <w:rsid w:val="003F685B"/>
     <w:rsid w:val="003F734B"/>
     <w:rsid w:val="003F7A1F"/>
     <w:rsid w:val="00400A14"/>
     <w:rsid w:val="00400E51"/>
     <w:rsid w:val="00401207"/>
     <w:rsid w:val="00401872"/>
     <w:rsid w:val="004023E3"/>
     <w:rsid w:val="00402905"/>
     <w:rsid w:val="0040290E"/>
     <w:rsid w:val="00402BF2"/>
     <w:rsid w:val="00402CAF"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00403FEC"/>
     <w:rsid w:val="004040F5"/>
     <w:rsid w:val="00404311"/>
     <w:rsid w:val="00404565"/>
     <w:rsid w:val="00404C00"/>
     <w:rsid w:val="00404C91"/>
     <w:rsid w:val="00404C9A"/>
     <w:rsid w:val="00404FA2"/>
     <w:rsid w:val="00405DA8"/>
     <w:rsid w:val="004061FF"/>
     <w:rsid w:val="0040681D"/>
     <w:rsid w:val="00406895"/>
+    <w:rsid w:val="00406C7D"/>
     <w:rsid w:val="00406FED"/>
     <w:rsid w:val="00407E39"/>
     <w:rsid w:val="00410C9E"/>
     <w:rsid w:val="00410FC1"/>
     <w:rsid w:val="00411023"/>
     <w:rsid w:val="00411520"/>
     <w:rsid w:val="00411DF4"/>
     <w:rsid w:val="00411E09"/>
     <w:rsid w:val="004121DF"/>
     <w:rsid w:val="00412BE3"/>
     <w:rsid w:val="00412E4D"/>
     <w:rsid w:val="004138FA"/>
     <w:rsid w:val="00413DFE"/>
     <w:rsid w:val="004143D9"/>
     <w:rsid w:val="0041481D"/>
     <w:rsid w:val="004150E1"/>
     <w:rsid w:val="0041586F"/>
     <w:rsid w:val="00415921"/>
     <w:rsid w:val="00415B5E"/>
     <w:rsid w:val="00416304"/>
     <w:rsid w:val="00416B23"/>
     <w:rsid w:val="00416C4A"/>
     <w:rsid w:val="00420088"/>
     <w:rsid w:val="004201D9"/>
     <w:rsid w:val="00420218"/>
     <w:rsid w:val="0042042F"/>
     <w:rsid w:val="004205AC"/>
     <w:rsid w:val="00420787"/>
     <w:rsid w:val="00420FC7"/>
     <w:rsid w:val="0042118D"/>
     <w:rsid w:val="00421282"/>
     <w:rsid w:val="0042232B"/>
     <w:rsid w:val="004223B7"/>
     <w:rsid w:val="00422402"/>
     <w:rsid w:val="004232A8"/>
     <w:rsid w:val="00423500"/>
     <w:rsid w:val="004239A2"/>
     <w:rsid w:val="00423D67"/>
     <w:rsid w:val="00423E3A"/>
     <w:rsid w:val="0042423D"/>
     <w:rsid w:val="004242A5"/>
     <w:rsid w:val="0042462B"/>
     <w:rsid w:val="00424AB6"/>
     <w:rsid w:val="00424AFA"/>
     <w:rsid w:val="00424F5C"/>
     <w:rsid w:val="0042576E"/>
     <w:rsid w:val="00425A9A"/>
+    <w:rsid w:val="00426006"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="00426630"/>
     <w:rsid w:val="00426743"/>
     <w:rsid w:val="00426B07"/>
     <w:rsid w:val="00426F80"/>
     <w:rsid w:val="0042748A"/>
     <w:rsid w:val="004275F0"/>
     <w:rsid w:val="00427A06"/>
     <w:rsid w:val="00427D0E"/>
     <w:rsid w:val="004302A7"/>
     <w:rsid w:val="00430550"/>
     <w:rsid w:val="0043073B"/>
     <w:rsid w:val="004308A6"/>
     <w:rsid w:val="0043094A"/>
     <w:rsid w:val="004310CE"/>
     <w:rsid w:val="00431154"/>
     <w:rsid w:val="004315B5"/>
     <w:rsid w:val="00431C1C"/>
     <w:rsid w:val="00431DD1"/>
     <w:rsid w:val="00431EDA"/>
     <w:rsid w:val="0043221A"/>
     <w:rsid w:val="0043228C"/>
     <w:rsid w:val="00432FBD"/>
     <w:rsid w:val="0043330C"/>
     <w:rsid w:val="004336C0"/>
@@ -9594,50 +9666,51 @@
     <w:rsid w:val="00442917"/>
     <w:rsid w:val="00442D39"/>
     <w:rsid w:val="0044450D"/>
     <w:rsid w:val="00444A59"/>
     <w:rsid w:val="00444AE1"/>
     <w:rsid w:val="00445354"/>
     <w:rsid w:val="0044569E"/>
     <w:rsid w:val="00445770"/>
     <w:rsid w:val="0044601B"/>
     <w:rsid w:val="00446636"/>
     <w:rsid w:val="00446930"/>
     <w:rsid w:val="00446A59"/>
     <w:rsid w:val="00446A76"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00447C9C"/>
     <w:rsid w:val="0045058C"/>
     <w:rsid w:val="004506B4"/>
     <w:rsid w:val="00450B8E"/>
     <w:rsid w:val="00450BAB"/>
     <w:rsid w:val="00450C09"/>
     <w:rsid w:val="00450EB0"/>
     <w:rsid w:val="00451053"/>
     <w:rsid w:val="004512C3"/>
     <w:rsid w:val="0045189E"/>
     <w:rsid w:val="00451A09"/>
+    <w:rsid w:val="00452578"/>
     <w:rsid w:val="00452DC9"/>
     <w:rsid w:val="0045335A"/>
     <w:rsid w:val="0045338B"/>
     <w:rsid w:val="004533BB"/>
     <w:rsid w:val="00453F42"/>
     <w:rsid w:val="00454757"/>
     <w:rsid w:val="00454E14"/>
     <w:rsid w:val="00456294"/>
     <w:rsid w:val="00456935"/>
     <w:rsid w:val="0045764A"/>
     <w:rsid w:val="0045795E"/>
     <w:rsid w:val="00457A4A"/>
     <w:rsid w:val="00457CAA"/>
     <w:rsid w:val="00460156"/>
     <w:rsid w:val="004604AF"/>
     <w:rsid w:val="004610A5"/>
     <w:rsid w:val="00462F68"/>
     <w:rsid w:val="0046300A"/>
     <w:rsid w:val="00463A2C"/>
     <w:rsid w:val="00463AB3"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="0046470D"/>
     <w:rsid w:val="004649E2"/>
     <w:rsid w:val="00464F9D"/>
     <w:rsid w:val="004656C0"/>
@@ -9759,50 +9832,51 @@
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004C0279"/>
     <w:rsid w:val="004C031E"/>
     <w:rsid w:val="004C0B37"/>
     <w:rsid w:val="004C1115"/>
     <w:rsid w:val="004C13E0"/>
     <w:rsid w:val="004C17EE"/>
     <w:rsid w:val="004C1C8F"/>
     <w:rsid w:val="004C23BC"/>
     <w:rsid w:val="004C24C0"/>
     <w:rsid w:val="004C266D"/>
     <w:rsid w:val="004C281F"/>
     <w:rsid w:val="004C2E65"/>
     <w:rsid w:val="004C2FBD"/>
     <w:rsid w:val="004C3511"/>
     <w:rsid w:val="004C362E"/>
     <w:rsid w:val="004C447D"/>
     <w:rsid w:val="004C4538"/>
     <w:rsid w:val="004C4562"/>
     <w:rsid w:val="004C45F6"/>
     <w:rsid w:val="004C4651"/>
     <w:rsid w:val="004C483E"/>
     <w:rsid w:val="004C4891"/>
     <w:rsid w:val="004C4C82"/>
     <w:rsid w:val="004C52B6"/>
+    <w:rsid w:val="004C77E3"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D0181"/>
     <w:rsid w:val="004D06FB"/>
     <w:rsid w:val="004D0B11"/>
     <w:rsid w:val="004D1401"/>
     <w:rsid w:val="004D217F"/>
     <w:rsid w:val="004D2AA3"/>
     <w:rsid w:val="004D2AD7"/>
     <w:rsid w:val="004D2EF0"/>
     <w:rsid w:val="004D31B8"/>
     <w:rsid w:val="004D353A"/>
     <w:rsid w:val="004D3C1F"/>
     <w:rsid w:val="004D4B9E"/>
     <w:rsid w:val="004D5F4A"/>
     <w:rsid w:val="004D6208"/>
     <w:rsid w:val="004D666C"/>
     <w:rsid w:val="004D6A66"/>
     <w:rsid w:val="004D6E0A"/>
     <w:rsid w:val="004D757F"/>
     <w:rsid w:val="004D767F"/>
     <w:rsid w:val="004D7929"/>
     <w:rsid w:val="004D7EB7"/>
     <w:rsid w:val="004D7FE7"/>
     <w:rsid w:val="004E0488"/>
     <w:rsid w:val="004E04FC"/>
@@ -9995,135 +10069,140 @@
     <w:rsid w:val="005603EC"/>
     <w:rsid w:val="005605BC"/>
     <w:rsid w:val="00560C18"/>
     <w:rsid w:val="0056129B"/>
     <w:rsid w:val="00561BDD"/>
     <w:rsid w:val="00561CB4"/>
     <w:rsid w:val="00562EC7"/>
     <w:rsid w:val="005630CE"/>
     <w:rsid w:val="00563DCA"/>
     <w:rsid w:val="00564273"/>
     <w:rsid w:val="00564306"/>
     <w:rsid w:val="0056433E"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="00565294"/>
     <w:rsid w:val="00565E79"/>
     <w:rsid w:val="0056607A"/>
     <w:rsid w:val="005660C5"/>
     <w:rsid w:val="00566176"/>
     <w:rsid w:val="00566708"/>
     <w:rsid w:val="00567167"/>
     <w:rsid w:val="0056741C"/>
     <w:rsid w:val="00567715"/>
     <w:rsid w:val="0057037F"/>
     <w:rsid w:val="005707B6"/>
     <w:rsid w:val="005708C2"/>
+    <w:rsid w:val="00571027"/>
     <w:rsid w:val="0057109E"/>
     <w:rsid w:val="0057179A"/>
     <w:rsid w:val="005719EF"/>
     <w:rsid w:val="00571F2B"/>
     <w:rsid w:val="00572236"/>
+    <w:rsid w:val="00573129"/>
     <w:rsid w:val="00573401"/>
     <w:rsid w:val="00573D12"/>
     <w:rsid w:val="00573DA6"/>
     <w:rsid w:val="00573E69"/>
     <w:rsid w:val="0057403C"/>
     <w:rsid w:val="00574372"/>
     <w:rsid w:val="0057441E"/>
     <w:rsid w:val="005744A8"/>
     <w:rsid w:val="00574521"/>
     <w:rsid w:val="005746C3"/>
     <w:rsid w:val="0057488F"/>
     <w:rsid w:val="005748F9"/>
     <w:rsid w:val="005762E0"/>
     <w:rsid w:val="005762F0"/>
     <w:rsid w:val="005767DC"/>
     <w:rsid w:val="00576CF6"/>
     <w:rsid w:val="005776AC"/>
     <w:rsid w:val="00580587"/>
     <w:rsid w:val="00580A11"/>
     <w:rsid w:val="00580B6A"/>
     <w:rsid w:val="00580E8B"/>
     <w:rsid w:val="00581214"/>
     <w:rsid w:val="005818A6"/>
     <w:rsid w:val="00581E90"/>
     <w:rsid w:val="00581F0C"/>
     <w:rsid w:val="00581F8D"/>
     <w:rsid w:val="00582484"/>
     <w:rsid w:val="005828FC"/>
     <w:rsid w:val="00582D73"/>
     <w:rsid w:val="00583029"/>
     <w:rsid w:val="00583DB9"/>
     <w:rsid w:val="005841B5"/>
     <w:rsid w:val="00584B5A"/>
     <w:rsid w:val="005854DC"/>
     <w:rsid w:val="00585807"/>
     <w:rsid w:val="00585ACF"/>
     <w:rsid w:val="00585B78"/>
     <w:rsid w:val="00585F09"/>
     <w:rsid w:val="00586239"/>
     <w:rsid w:val="00586253"/>
     <w:rsid w:val="005869A1"/>
     <w:rsid w:val="00586B3A"/>
     <w:rsid w:val="00586F7F"/>
+    <w:rsid w:val="0058794B"/>
     <w:rsid w:val="00587BA0"/>
     <w:rsid w:val="00587F7D"/>
     <w:rsid w:val="00590489"/>
     <w:rsid w:val="00590A30"/>
     <w:rsid w:val="00590A53"/>
     <w:rsid w:val="0059129D"/>
     <w:rsid w:val="005919E2"/>
     <w:rsid w:val="00591E27"/>
     <w:rsid w:val="00592075"/>
     <w:rsid w:val="00592602"/>
     <w:rsid w:val="005927E7"/>
     <w:rsid w:val="00592D97"/>
     <w:rsid w:val="00593B6A"/>
     <w:rsid w:val="005949C8"/>
     <w:rsid w:val="0059685A"/>
     <w:rsid w:val="0059689F"/>
     <w:rsid w:val="00596DAB"/>
     <w:rsid w:val="0059733C"/>
     <w:rsid w:val="00597405"/>
     <w:rsid w:val="00597603"/>
     <w:rsid w:val="005977E6"/>
     <w:rsid w:val="00597DE3"/>
     <w:rsid w:val="005A07B2"/>
     <w:rsid w:val="005A0D0A"/>
     <w:rsid w:val="005A124B"/>
     <w:rsid w:val="005A1845"/>
     <w:rsid w:val="005A1BED"/>
+    <w:rsid w:val="005A2068"/>
     <w:rsid w:val="005A364A"/>
     <w:rsid w:val="005A386E"/>
     <w:rsid w:val="005A3EC2"/>
     <w:rsid w:val="005A415C"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A4A2F"/>
     <w:rsid w:val="005A4CF9"/>
     <w:rsid w:val="005A4E47"/>
     <w:rsid w:val="005A51E4"/>
     <w:rsid w:val="005A5FBC"/>
+    <w:rsid w:val="005A6F56"/>
     <w:rsid w:val="005A7C56"/>
     <w:rsid w:val="005A7CA4"/>
     <w:rsid w:val="005B01AE"/>
     <w:rsid w:val="005B0877"/>
     <w:rsid w:val="005B0E35"/>
     <w:rsid w:val="005B1606"/>
     <w:rsid w:val="005B1AF7"/>
     <w:rsid w:val="005B2006"/>
     <w:rsid w:val="005B2256"/>
     <w:rsid w:val="005B29C6"/>
     <w:rsid w:val="005B2B86"/>
     <w:rsid w:val="005B2DD4"/>
     <w:rsid w:val="005B2FCF"/>
     <w:rsid w:val="005B3CAF"/>
     <w:rsid w:val="005B4DD1"/>
     <w:rsid w:val="005B652C"/>
     <w:rsid w:val="005B7302"/>
     <w:rsid w:val="005B7449"/>
     <w:rsid w:val="005B75D4"/>
     <w:rsid w:val="005B7767"/>
     <w:rsid w:val="005B7EC2"/>
     <w:rsid w:val="005C0416"/>
     <w:rsid w:val="005C0CA2"/>
     <w:rsid w:val="005C0EA9"/>
     <w:rsid w:val="005C1960"/>
@@ -10191,50 +10270,51 @@
     <w:rsid w:val="005E666C"/>
     <w:rsid w:val="005E69D3"/>
     <w:rsid w:val="005E6AD7"/>
     <w:rsid w:val="005E77E2"/>
     <w:rsid w:val="005E7E45"/>
     <w:rsid w:val="005F014C"/>
     <w:rsid w:val="005F06AB"/>
     <w:rsid w:val="005F07A1"/>
     <w:rsid w:val="005F0C40"/>
     <w:rsid w:val="005F12E6"/>
     <w:rsid w:val="005F2474"/>
     <w:rsid w:val="005F28F5"/>
     <w:rsid w:val="005F2EB6"/>
     <w:rsid w:val="005F321C"/>
     <w:rsid w:val="005F3C4B"/>
     <w:rsid w:val="005F3E63"/>
     <w:rsid w:val="005F47AC"/>
     <w:rsid w:val="005F4820"/>
     <w:rsid w:val="005F4E7C"/>
     <w:rsid w:val="005F513B"/>
     <w:rsid w:val="005F5329"/>
     <w:rsid w:val="005F5399"/>
     <w:rsid w:val="005F591D"/>
     <w:rsid w:val="005F5CD9"/>
     <w:rsid w:val="005F60F3"/>
+    <w:rsid w:val="005F636B"/>
     <w:rsid w:val="005F64DB"/>
     <w:rsid w:val="005F64F6"/>
     <w:rsid w:val="005F6C67"/>
     <w:rsid w:val="005F6C72"/>
     <w:rsid w:val="005F72D6"/>
     <w:rsid w:val="005F7627"/>
     <w:rsid w:val="005F7F13"/>
     <w:rsid w:val="006003E6"/>
     <w:rsid w:val="00601A10"/>
     <w:rsid w:val="00601D6A"/>
     <w:rsid w:val="00602180"/>
     <w:rsid w:val="006036C3"/>
     <w:rsid w:val="00603CE1"/>
     <w:rsid w:val="00603CE8"/>
     <w:rsid w:val="00604C52"/>
     <w:rsid w:val="0060506A"/>
     <w:rsid w:val="00605107"/>
     <w:rsid w:val="00605E83"/>
     <w:rsid w:val="006060F5"/>
     <w:rsid w:val="006067DA"/>
     <w:rsid w:val="0060699C"/>
     <w:rsid w:val="00606CFD"/>
     <w:rsid w:val="00607112"/>
     <w:rsid w:val="006071B7"/>
     <w:rsid w:val="00607C71"/>
@@ -10263,50 +10343,51 @@
     <w:rsid w:val="00617DC3"/>
     <w:rsid w:val="00617DEF"/>
     <w:rsid w:val="00617FBF"/>
     <w:rsid w:val="00620239"/>
     <w:rsid w:val="006208FA"/>
     <w:rsid w:val="00621028"/>
     <w:rsid w:val="0062147B"/>
     <w:rsid w:val="006214FC"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="00622315"/>
     <w:rsid w:val="00622627"/>
     <w:rsid w:val="00622C15"/>
     <w:rsid w:val="006231AE"/>
     <w:rsid w:val="006232B8"/>
     <w:rsid w:val="00623C55"/>
     <w:rsid w:val="00623D2A"/>
     <w:rsid w:val="00624EF4"/>
     <w:rsid w:val="00625003"/>
     <w:rsid w:val="006254B2"/>
     <w:rsid w:val="006257F1"/>
     <w:rsid w:val="006267D5"/>
     <w:rsid w:val="0062697F"/>
     <w:rsid w:val="006275F5"/>
     <w:rsid w:val="00630252"/>
     <w:rsid w:val="00630663"/>
+    <w:rsid w:val="00630C56"/>
     <w:rsid w:val="00630E4C"/>
     <w:rsid w:val="006311E1"/>
     <w:rsid w:val="006318AE"/>
     <w:rsid w:val="006318AF"/>
     <w:rsid w:val="0063198B"/>
     <w:rsid w:val="00631B3B"/>
     <w:rsid w:val="00631F35"/>
     <w:rsid w:val="00631F85"/>
     <w:rsid w:val="006325B3"/>
     <w:rsid w:val="006334F0"/>
     <w:rsid w:val="00633966"/>
     <w:rsid w:val="00633A2C"/>
     <w:rsid w:val="00634005"/>
     <w:rsid w:val="006343AE"/>
     <w:rsid w:val="00634C5D"/>
     <w:rsid w:val="00635284"/>
     <w:rsid w:val="006358A1"/>
     <w:rsid w:val="00635CC4"/>
     <w:rsid w:val="00635D5D"/>
     <w:rsid w:val="00636344"/>
     <w:rsid w:val="00636799"/>
     <w:rsid w:val="006367AE"/>
     <w:rsid w:val="00636CE0"/>
     <w:rsid w:val="006373EA"/>
     <w:rsid w:val="006378B4"/>
@@ -10343,61 +10424,64 @@
     <w:rsid w:val="006529A4"/>
     <w:rsid w:val="00652EC0"/>
     <w:rsid w:val="00652F19"/>
     <w:rsid w:val="006533CE"/>
     <w:rsid w:val="006534CA"/>
     <w:rsid w:val="00653717"/>
     <w:rsid w:val="00653A85"/>
     <w:rsid w:val="006541CF"/>
     <w:rsid w:val="00654677"/>
     <w:rsid w:val="00654744"/>
     <w:rsid w:val="00654D54"/>
     <w:rsid w:val="00654F00"/>
     <w:rsid w:val="00654F8C"/>
     <w:rsid w:val="006559B7"/>
     <w:rsid w:val="00655D50"/>
     <w:rsid w:val="00655D70"/>
     <w:rsid w:val="006561D5"/>
     <w:rsid w:val="00656786"/>
     <w:rsid w:val="006567E1"/>
     <w:rsid w:val="006574BE"/>
     <w:rsid w:val="00657806"/>
     <w:rsid w:val="00657870"/>
     <w:rsid w:val="006578EB"/>
     <w:rsid w:val="00657A8C"/>
     <w:rsid w:val="00657AAA"/>
+    <w:rsid w:val="00657AC9"/>
     <w:rsid w:val="00657AD0"/>
     <w:rsid w:val="00660D2E"/>
     <w:rsid w:val="00660E3A"/>
     <w:rsid w:val="006612C5"/>
     <w:rsid w:val="00661364"/>
     <w:rsid w:val="006617F4"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00661A02"/>
     <w:rsid w:val="00661D1D"/>
     <w:rsid w:val="00662016"/>
     <w:rsid w:val="00662357"/>
+    <w:rsid w:val="006624A9"/>
+    <w:rsid w:val="0066276F"/>
     <w:rsid w:val="0066288F"/>
     <w:rsid w:val="006628CF"/>
     <w:rsid w:val="006628F1"/>
     <w:rsid w:val="00662A05"/>
     <w:rsid w:val="00662DD3"/>
     <w:rsid w:val="00662F92"/>
     <w:rsid w:val="00663A9C"/>
     <w:rsid w:val="00664154"/>
     <w:rsid w:val="0066424D"/>
     <w:rsid w:val="006643CA"/>
     <w:rsid w:val="006644D8"/>
     <w:rsid w:val="0066504D"/>
     <w:rsid w:val="006661C1"/>
     <w:rsid w:val="0066647D"/>
     <w:rsid w:val="00666D5B"/>
     <w:rsid w:val="00666EFE"/>
     <w:rsid w:val="00667653"/>
     <w:rsid w:val="0066783C"/>
     <w:rsid w:val="00667E3F"/>
     <w:rsid w:val="00667F7E"/>
     <w:rsid w:val="00670027"/>
     <w:rsid w:val="00670453"/>
     <w:rsid w:val="006704E1"/>
     <w:rsid w:val="006712D3"/>
     <w:rsid w:val="0067144A"/>
@@ -10449,96 +10533,98 @@
     <w:rsid w:val="00687AC4"/>
     <w:rsid w:val="00687B8C"/>
     <w:rsid w:val="006908F2"/>
     <w:rsid w:val="00690935"/>
     <w:rsid w:val="0069115A"/>
     <w:rsid w:val="0069197A"/>
     <w:rsid w:val="00691EAE"/>
     <w:rsid w:val="00691FA9"/>
     <w:rsid w:val="0069246C"/>
     <w:rsid w:val="00692638"/>
     <w:rsid w:val="00692C0E"/>
     <w:rsid w:val="00692D57"/>
     <w:rsid w:val="00692F2B"/>
     <w:rsid w:val="00692F69"/>
     <w:rsid w:val="00693BB2"/>
     <w:rsid w:val="00693D51"/>
     <w:rsid w:val="0069417C"/>
     <w:rsid w:val="00694428"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="00694C6A"/>
     <w:rsid w:val="006950F7"/>
     <w:rsid w:val="0069582C"/>
     <w:rsid w:val="00695C16"/>
     <w:rsid w:val="00696921"/>
     <w:rsid w:val="00696C68"/>
+    <w:rsid w:val="00696CFF"/>
     <w:rsid w:val="00696D26"/>
     <w:rsid w:val="00696D90"/>
     <w:rsid w:val="006970DD"/>
     <w:rsid w:val="00697104"/>
     <w:rsid w:val="006979DC"/>
     <w:rsid w:val="00697BE9"/>
     <w:rsid w:val="006A0212"/>
     <w:rsid w:val="006A0EE3"/>
     <w:rsid w:val="006A12D7"/>
     <w:rsid w:val="006A15BB"/>
     <w:rsid w:val="006A18D1"/>
     <w:rsid w:val="006A381E"/>
     <w:rsid w:val="006A3A2C"/>
     <w:rsid w:val="006A3A47"/>
     <w:rsid w:val="006A4ACA"/>
     <w:rsid w:val="006A51F7"/>
     <w:rsid w:val="006A5A0A"/>
     <w:rsid w:val="006A5B48"/>
     <w:rsid w:val="006A6090"/>
     <w:rsid w:val="006A623E"/>
     <w:rsid w:val="006A644E"/>
     <w:rsid w:val="006A6F25"/>
     <w:rsid w:val="006A71BF"/>
     <w:rsid w:val="006A747D"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006A7CB4"/>
     <w:rsid w:val="006B06FA"/>
     <w:rsid w:val="006B073C"/>
     <w:rsid w:val="006B0776"/>
     <w:rsid w:val="006B0787"/>
     <w:rsid w:val="006B0923"/>
     <w:rsid w:val="006B0DD7"/>
     <w:rsid w:val="006B1E01"/>
     <w:rsid w:val="006B2580"/>
     <w:rsid w:val="006B2D21"/>
     <w:rsid w:val="006B2FFA"/>
     <w:rsid w:val="006B3143"/>
     <w:rsid w:val="006B329E"/>
     <w:rsid w:val="006B32C0"/>
     <w:rsid w:val="006B429A"/>
     <w:rsid w:val="006B56E1"/>
     <w:rsid w:val="006B5A0D"/>
     <w:rsid w:val="006B5A69"/>
     <w:rsid w:val="006B62E7"/>
     <w:rsid w:val="006B6A9B"/>
     <w:rsid w:val="006B6E97"/>
+    <w:rsid w:val="006B70C3"/>
     <w:rsid w:val="006B73BA"/>
     <w:rsid w:val="006B7997"/>
     <w:rsid w:val="006C0136"/>
     <w:rsid w:val="006C0A7F"/>
     <w:rsid w:val="006C0F50"/>
     <w:rsid w:val="006C10D8"/>
     <w:rsid w:val="006C18CF"/>
     <w:rsid w:val="006C1B51"/>
     <w:rsid w:val="006C1B83"/>
     <w:rsid w:val="006C265B"/>
     <w:rsid w:val="006C2839"/>
     <w:rsid w:val="006C2ECA"/>
     <w:rsid w:val="006C3E84"/>
     <w:rsid w:val="006C54A8"/>
     <w:rsid w:val="006C59BC"/>
     <w:rsid w:val="006C5C07"/>
     <w:rsid w:val="006C5DD1"/>
     <w:rsid w:val="006C5DFE"/>
     <w:rsid w:val="006C6204"/>
     <w:rsid w:val="006C6738"/>
     <w:rsid w:val="006C6DC8"/>
     <w:rsid w:val="006C6EA5"/>
     <w:rsid w:val="006C73D9"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006C7FA2"/>
@@ -10590,64 +10676,66 @@
     <w:rsid w:val="006E778D"/>
     <w:rsid w:val="006E7D36"/>
     <w:rsid w:val="006E7D4F"/>
     <w:rsid w:val="006E7DC2"/>
     <w:rsid w:val="006E7E99"/>
     <w:rsid w:val="006E7F0C"/>
     <w:rsid w:val="006F0002"/>
     <w:rsid w:val="006F0588"/>
     <w:rsid w:val="006F06FE"/>
     <w:rsid w:val="006F08F8"/>
     <w:rsid w:val="006F0DAB"/>
     <w:rsid w:val="006F158E"/>
     <w:rsid w:val="006F1968"/>
     <w:rsid w:val="006F1B07"/>
     <w:rsid w:val="006F1D1F"/>
     <w:rsid w:val="006F249C"/>
     <w:rsid w:val="006F331E"/>
     <w:rsid w:val="006F40C5"/>
     <w:rsid w:val="006F426E"/>
     <w:rsid w:val="006F458D"/>
     <w:rsid w:val="006F4777"/>
     <w:rsid w:val="006F4D0F"/>
     <w:rsid w:val="006F506E"/>
     <w:rsid w:val="006F518A"/>
     <w:rsid w:val="006F5816"/>
+    <w:rsid w:val="006F581B"/>
     <w:rsid w:val="006F5955"/>
     <w:rsid w:val="006F6102"/>
     <w:rsid w:val="006F67C7"/>
     <w:rsid w:val="006F6E29"/>
     <w:rsid w:val="006F70F1"/>
     <w:rsid w:val="006F710C"/>
     <w:rsid w:val="006F7D21"/>
     <w:rsid w:val="006F7E5E"/>
     <w:rsid w:val="006F7FC8"/>
     <w:rsid w:val="00700091"/>
     <w:rsid w:val="00700351"/>
     <w:rsid w:val="00700558"/>
     <w:rsid w:val="00701375"/>
     <w:rsid w:val="0070183E"/>
+    <w:rsid w:val="00701BBF"/>
     <w:rsid w:val="0070212F"/>
     <w:rsid w:val="00702314"/>
     <w:rsid w:val="00702545"/>
     <w:rsid w:val="00702CE8"/>
     <w:rsid w:val="00703531"/>
     <w:rsid w:val="00703F58"/>
     <w:rsid w:val="00704115"/>
     <w:rsid w:val="0070439A"/>
     <w:rsid w:val="0070483C"/>
     <w:rsid w:val="00705200"/>
     <w:rsid w:val="0070555C"/>
     <w:rsid w:val="00705BE6"/>
     <w:rsid w:val="00706102"/>
     <w:rsid w:val="0070680A"/>
     <w:rsid w:val="00706859"/>
     <w:rsid w:val="00707A00"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="00710565"/>
     <w:rsid w:val="00710745"/>
     <w:rsid w:val="00712BC1"/>
     <w:rsid w:val="00712CDA"/>
     <w:rsid w:val="00712E4F"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="007134F3"/>
     <w:rsid w:val="007138B0"/>
@@ -10721,64 +10809,67 @@
     <w:rsid w:val="00743BAE"/>
     <w:rsid w:val="00743CF2"/>
     <w:rsid w:val="00743DBF"/>
     <w:rsid w:val="00744883"/>
     <w:rsid w:val="00744B03"/>
     <w:rsid w:val="00744B3D"/>
     <w:rsid w:val="007453D7"/>
     <w:rsid w:val="00745641"/>
     <w:rsid w:val="007458AF"/>
     <w:rsid w:val="00745CBF"/>
     <w:rsid w:val="0074636D"/>
     <w:rsid w:val="00746B5C"/>
     <w:rsid w:val="00746D5C"/>
     <w:rsid w:val="007475E0"/>
     <w:rsid w:val="0075071A"/>
     <w:rsid w:val="00750C45"/>
     <w:rsid w:val="00751427"/>
     <w:rsid w:val="00751786"/>
     <w:rsid w:val="0075218E"/>
     <w:rsid w:val="00752333"/>
     <w:rsid w:val="007528E1"/>
     <w:rsid w:val="007529DF"/>
     <w:rsid w:val="00752A1D"/>
     <w:rsid w:val="00753816"/>
     <w:rsid w:val="00754F76"/>
+    <w:rsid w:val="00755408"/>
     <w:rsid w:val="007554A9"/>
     <w:rsid w:val="0075561A"/>
     <w:rsid w:val="007558E2"/>
     <w:rsid w:val="00755ED8"/>
     <w:rsid w:val="007560FE"/>
     <w:rsid w:val="007566DE"/>
     <w:rsid w:val="007569B7"/>
     <w:rsid w:val="00757293"/>
     <w:rsid w:val="00760258"/>
     <w:rsid w:val="00760AC2"/>
+    <w:rsid w:val="00760D4B"/>
     <w:rsid w:val="00760E03"/>
     <w:rsid w:val="00761E02"/>
     <w:rsid w:val="00761EB8"/>
     <w:rsid w:val="00762169"/>
+    <w:rsid w:val="007625E9"/>
     <w:rsid w:val="007627A2"/>
     <w:rsid w:val="00762A50"/>
     <w:rsid w:val="00762DFF"/>
     <w:rsid w:val="0076347A"/>
     <w:rsid w:val="00763A13"/>
     <w:rsid w:val="00763CD8"/>
     <w:rsid w:val="00764DCF"/>
     <w:rsid w:val="00764FF4"/>
     <w:rsid w:val="00765487"/>
     <w:rsid w:val="007654A0"/>
     <w:rsid w:val="00765E67"/>
     <w:rsid w:val="00765F5C"/>
     <w:rsid w:val="007663F7"/>
     <w:rsid w:val="0076654E"/>
     <w:rsid w:val="00766836"/>
     <w:rsid w:val="00766B30"/>
     <w:rsid w:val="00767165"/>
     <w:rsid w:val="0076720E"/>
     <w:rsid w:val="00767478"/>
     <w:rsid w:val="0076788D"/>
     <w:rsid w:val="00767A4C"/>
     <w:rsid w:val="00767BE9"/>
     <w:rsid w:val="007703FE"/>
     <w:rsid w:val="007707CE"/>
     <w:rsid w:val="00770AB4"/>
@@ -10915,50 +11006,51 @@
     <w:rsid w:val="007C2938"/>
     <w:rsid w:val="007C3948"/>
     <w:rsid w:val="007C3B95"/>
     <w:rsid w:val="007C3CE1"/>
     <w:rsid w:val="007C3F76"/>
     <w:rsid w:val="007C4024"/>
     <w:rsid w:val="007C4082"/>
     <w:rsid w:val="007C4537"/>
     <w:rsid w:val="007C49F9"/>
     <w:rsid w:val="007C4F59"/>
     <w:rsid w:val="007C50FD"/>
     <w:rsid w:val="007C56BE"/>
     <w:rsid w:val="007C5B51"/>
     <w:rsid w:val="007C5BCA"/>
     <w:rsid w:val="007C67AF"/>
     <w:rsid w:val="007C6C51"/>
     <w:rsid w:val="007C719E"/>
     <w:rsid w:val="007C7428"/>
     <w:rsid w:val="007C742F"/>
     <w:rsid w:val="007C74D2"/>
     <w:rsid w:val="007C7AEC"/>
     <w:rsid w:val="007D06C5"/>
     <w:rsid w:val="007D07ED"/>
     <w:rsid w:val="007D0C57"/>
     <w:rsid w:val="007D0C5B"/>
+    <w:rsid w:val="007D10B1"/>
     <w:rsid w:val="007D1206"/>
     <w:rsid w:val="007D125A"/>
     <w:rsid w:val="007D1EB6"/>
     <w:rsid w:val="007D2A2D"/>
     <w:rsid w:val="007D3400"/>
     <w:rsid w:val="007D3665"/>
     <w:rsid w:val="007D36D5"/>
     <w:rsid w:val="007D36F0"/>
     <w:rsid w:val="007D396B"/>
     <w:rsid w:val="007D3BEA"/>
     <w:rsid w:val="007D4579"/>
     <w:rsid w:val="007D4785"/>
     <w:rsid w:val="007D50C2"/>
     <w:rsid w:val="007D57A0"/>
     <w:rsid w:val="007D5F67"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D661C"/>
     <w:rsid w:val="007D6B35"/>
     <w:rsid w:val="007D7433"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007D7928"/>
     <w:rsid w:val="007D7D49"/>
     <w:rsid w:val="007E0375"/>
     <w:rsid w:val="007E06E3"/>
     <w:rsid w:val="007E0700"/>
@@ -10993,194 +11085,200 @@
     <w:rsid w:val="007F273B"/>
     <w:rsid w:val="007F2AD6"/>
     <w:rsid w:val="007F35E1"/>
     <w:rsid w:val="007F40E4"/>
     <w:rsid w:val="007F472C"/>
     <w:rsid w:val="007F4AE5"/>
     <w:rsid w:val="007F4E44"/>
     <w:rsid w:val="007F68A3"/>
     <w:rsid w:val="007F6D0C"/>
     <w:rsid w:val="007F6D72"/>
     <w:rsid w:val="007F6DAF"/>
     <w:rsid w:val="007F77C8"/>
     <w:rsid w:val="007F7824"/>
     <w:rsid w:val="007F7A2D"/>
     <w:rsid w:val="007F7FD7"/>
     <w:rsid w:val="008002A3"/>
     <w:rsid w:val="0080078A"/>
     <w:rsid w:val="0080089E"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="00801307"/>
     <w:rsid w:val="00801F28"/>
     <w:rsid w:val="00801FF3"/>
     <w:rsid w:val="008028A1"/>
     <w:rsid w:val="0080355F"/>
     <w:rsid w:val="00803750"/>
+    <w:rsid w:val="00803D8A"/>
+    <w:rsid w:val="00803E1A"/>
     <w:rsid w:val="008043FA"/>
     <w:rsid w:val="00804A8A"/>
     <w:rsid w:val="00804CB3"/>
     <w:rsid w:val="00804F09"/>
     <w:rsid w:val="0080503F"/>
     <w:rsid w:val="00805503"/>
     <w:rsid w:val="00805DBD"/>
     <w:rsid w:val="0080675D"/>
     <w:rsid w:val="00806AD4"/>
     <w:rsid w:val="00807541"/>
     <w:rsid w:val="00807A02"/>
     <w:rsid w:val="00807B23"/>
     <w:rsid w:val="00807CBC"/>
     <w:rsid w:val="0081021A"/>
     <w:rsid w:val="008104DB"/>
     <w:rsid w:val="00810F6E"/>
     <w:rsid w:val="00811860"/>
     <w:rsid w:val="00811D9B"/>
     <w:rsid w:val="008126A9"/>
     <w:rsid w:val="0081294A"/>
     <w:rsid w:val="00813391"/>
     <w:rsid w:val="008141EE"/>
     <w:rsid w:val="008151D1"/>
     <w:rsid w:val="008152EA"/>
     <w:rsid w:val="0081590C"/>
     <w:rsid w:val="00815DB1"/>
     <w:rsid w:val="00815F8C"/>
     <w:rsid w:val="00816056"/>
     <w:rsid w:val="008162E6"/>
     <w:rsid w:val="00817664"/>
     <w:rsid w:val="00817B70"/>
     <w:rsid w:val="0082108D"/>
     <w:rsid w:val="008215B7"/>
     <w:rsid w:val="00822288"/>
     <w:rsid w:val="00822462"/>
     <w:rsid w:val="008226F3"/>
     <w:rsid w:val="00823620"/>
     <w:rsid w:val="0082403E"/>
+    <w:rsid w:val="0082459C"/>
     <w:rsid w:val="008248B0"/>
     <w:rsid w:val="00824EAC"/>
     <w:rsid w:val="0082515C"/>
     <w:rsid w:val="0082551E"/>
     <w:rsid w:val="00825F2E"/>
     <w:rsid w:val="00826259"/>
     <w:rsid w:val="0082640C"/>
     <w:rsid w:val="00826483"/>
     <w:rsid w:val="0082662C"/>
     <w:rsid w:val="00826687"/>
     <w:rsid w:val="0082672B"/>
+    <w:rsid w:val="00826AC3"/>
     <w:rsid w:val="00826FC0"/>
     <w:rsid w:val="00827B6C"/>
     <w:rsid w:val="008308A1"/>
     <w:rsid w:val="00830D41"/>
     <w:rsid w:val="0083109F"/>
     <w:rsid w:val="00831104"/>
     <w:rsid w:val="0083122D"/>
     <w:rsid w:val="0083182B"/>
     <w:rsid w:val="00832530"/>
     <w:rsid w:val="00832974"/>
     <w:rsid w:val="00832A26"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="0083405A"/>
     <w:rsid w:val="0083494F"/>
     <w:rsid w:val="0083528B"/>
     <w:rsid w:val="008355F2"/>
     <w:rsid w:val="008357BD"/>
     <w:rsid w:val="00835BAD"/>
     <w:rsid w:val="00835C04"/>
     <w:rsid w:val="00835FDE"/>
     <w:rsid w:val="008364F9"/>
     <w:rsid w:val="0083652E"/>
     <w:rsid w:val="00836539"/>
     <w:rsid w:val="008377B9"/>
     <w:rsid w:val="00837FD3"/>
     <w:rsid w:val="00840375"/>
     <w:rsid w:val="008428E0"/>
     <w:rsid w:val="00842CDD"/>
     <w:rsid w:val="00842E5D"/>
     <w:rsid w:val="00843661"/>
     <w:rsid w:val="00844946"/>
     <w:rsid w:val="00844D6B"/>
     <w:rsid w:val="00844DEE"/>
     <w:rsid w:val="00845014"/>
     <w:rsid w:val="008457AE"/>
     <w:rsid w:val="00845A02"/>
     <w:rsid w:val="00845F30"/>
     <w:rsid w:val="008462D5"/>
     <w:rsid w:val="00847120"/>
     <w:rsid w:val="0084735F"/>
     <w:rsid w:val="00847DB7"/>
     <w:rsid w:val="00847ED7"/>
     <w:rsid w:val="00850936"/>
     <w:rsid w:val="008509C6"/>
     <w:rsid w:val="0085110D"/>
     <w:rsid w:val="0085112D"/>
     <w:rsid w:val="00851195"/>
     <w:rsid w:val="00851808"/>
+    <w:rsid w:val="00851A23"/>
     <w:rsid w:val="00851A67"/>
     <w:rsid w:val="00851AA3"/>
     <w:rsid w:val="00851EED"/>
     <w:rsid w:val="00852104"/>
     <w:rsid w:val="008521E4"/>
     <w:rsid w:val="008526BF"/>
     <w:rsid w:val="008531BC"/>
     <w:rsid w:val="008533CF"/>
     <w:rsid w:val="008536C8"/>
     <w:rsid w:val="0085391A"/>
     <w:rsid w:val="00853F16"/>
     <w:rsid w:val="00854293"/>
     <w:rsid w:val="008543BF"/>
     <w:rsid w:val="0085475E"/>
     <w:rsid w:val="008548DC"/>
     <w:rsid w:val="008556F1"/>
     <w:rsid w:val="008558D6"/>
     <w:rsid w:val="008565D8"/>
     <w:rsid w:val="00856610"/>
     <w:rsid w:val="0085673D"/>
     <w:rsid w:val="00856A06"/>
     <w:rsid w:val="00856D6C"/>
     <w:rsid w:val="008579BA"/>
     <w:rsid w:val="00860568"/>
     <w:rsid w:val="00860709"/>
     <w:rsid w:val="00860ED2"/>
     <w:rsid w:val="008618FA"/>
     <w:rsid w:val="00862B70"/>
     <w:rsid w:val="008633BA"/>
     <w:rsid w:val="00863918"/>
     <w:rsid w:val="00863D2A"/>
     <w:rsid w:val="00863F15"/>
     <w:rsid w:val="00864A0E"/>
     <w:rsid w:val="008654A0"/>
     <w:rsid w:val="0086612B"/>
     <w:rsid w:val="008661EB"/>
     <w:rsid w:val="00866E58"/>
     <w:rsid w:val="00866ECD"/>
     <w:rsid w:val="0086759D"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="008703D1"/>
     <w:rsid w:val="0087063E"/>
     <w:rsid w:val="008711A2"/>
     <w:rsid w:val="00871223"/>
     <w:rsid w:val="0087122F"/>
     <w:rsid w:val="008713B6"/>
     <w:rsid w:val="00871D87"/>
+    <w:rsid w:val="0087215D"/>
     <w:rsid w:val="008725DD"/>
     <w:rsid w:val="00872AF5"/>
     <w:rsid w:val="00872DE4"/>
     <w:rsid w:val="00872DF3"/>
     <w:rsid w:val="008731AA"/>
     <w:rsid w:val="00873244"/>
     <w:rsid w:val="0087327C"/>
     <w:rsid w:val="008740B4"/>
     <w:rsid w:val="008746D5"/>
     <w:rsid w:val="00874D4A"/>
     <w:rsid w:val="00874DD6"/>
     <w:rsid w:val="008750EC"/>
     <w:rsid w:val="0087513E"/>
     <w:rsid w:val="008751E9"/>
     <w:rsid w:val="00875840"/>
     <w:rsid w:val="00875AE2"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="00877930"/>
     <w:rsid w:val="00877986"/>
     <w:rsid w:val="008800D8"/>
     <w:rsid w:val="00880101"/>
     <w:rsid w:val="00880131"/>
     <w:rsid w:val="008803CE"/>
     <w:rsid w:val="00880C2C"/>
     <w:rsid w:val="00880F96"/>
@@ -11201,50 +11299,51 @@
     <w:rsid w:val="00891AAD"/>
     <w:rsid w:val="00891EA8"/>
     <w:rsid w:val="00892310"/>
     <w:rsid w:val="00892408"/>
     <w:rsid w:val="008933AD"/>
     <w:rsid w:val="00893421"/>
     <w:rsid w:val="00893693"/>
     <w:rsid w:val="00893BE3"/>
     <w:rsid w:val="00893E60"/>
     <w:rsid w:val="00894456"/>
     <w:rsid w:val="008945C6"/>
     <w:rsid w:val="00895C78"/>
     <w:rsid w:val="00895E10"/>
     <w:rsid w:val="00895FF3"/>
     <w:rsid w:val="00896B4B"/>
     <w:rsid w:val="00896BE0"/>
     <w:rsid w:val="00896E85"/>
     <w:rsid w:val="008974A8"/>
     <w:rsid w:val="00897CC6"/>
     <w:rsid w:val="008A067A"/>
     <w:rsid w:val="008A1A3B"/>
     <w:rsid w:val="008A1F39"/>
     <w:rsid w:val="008A2164"/>
     <w:rsid w:val="008A26A8"/>
     <w:rsid w:val="008A2E3E"/>
+    <w:rsid w:val="008A322E"/>
     <w:rsid w:val="008A3849"/>
     <w:rsid w:val="008A3B8C"/>
     <w:rsid w:val="008A3D45"/>
     <w:rsid w:val="008A4659"/>
     <w:rsid w:val="008A4703"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A4D8D"/>
     <w:rsid w:val="008A4DE8"/>
     <w:rsid w:val="008A4F03"/>
     <w:rsid w:val="008A4F75"/>
     <w:rsid w:val="008A562B"/>
     <w:rsid w:val="008A63E6"/>
     <w:rsid w:val="008A6A51"/>
     <w:rsid w:val="008A6C98"/>
     <w:rsid w:val="008A6D5A"/>
     <w:rsid w:val="008A75DE"/>
     <w:rsid w:val="008A79DB"/>
     <w:rsid w:val="008B03BB"/>
     <w:rsid w:val="008B03C5"/>
     <w:rsid w:val="008B068C"/>
     <w:rsid w:val="008B0A6C"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B1522"/>
     <w:rsid w:val="008B1533"/>
     <w:rsid w:val="008B2054"/>
@@ -11312,50 +11411,51 @@
     <w:rsid w:val="008D364E"/>
     <w:rsid w:val="008D39DB"/>
     <w:rsid w:val="008D3AE9"/>
     <w:rsid w:val="008D3C8E"/>
     <w:rsid w:val="008D4722"/>
     <w:rsid w:val="008D498A"/>
     <w:rsid w:val="008D4F73"/>
     <w:rsid w:val="008D5607"/>
     <w:rsid w:val="008D5E7B"/>
     <w:rsid w:val="008D625A"/>
     <w:rsid w:val="008D683E"/>
     <w:rsid w:val="008D6AB6"/>
     <w:rsid w:val="008D6D30"/>
     <w:rsid w:val="008D6E3E"/>
     <w:rsid w:val="008D71FF"/>
     <w:rsid w:val="008D7506"/>
     <w:rsid w:val="008D756F"/>
     <w:rsid w:val="008D75D8"/>
     <w:rsid w:val="008D78B9"/>
     <w:rsid w:val="008E0087"/>
     <w:rsid w:val="008E032D"/>
     <w:rsid w:val="008E0B15"/>
     <w:rsid w:val="008E1143"/>
     <w:rsid w:val="008E198A"/>
     <w:rsid w:val="008E1EA7"/>
+    <w:rsid w:val="008E1FE9"/>
     <w:rsid w:val="008E2A7C"/>
     <w:rsid w:val="008E370E"/>
     <w:rsid w:val="008E395E"/>
     <w:rsid w:val="008E4177"/>
     <w:rsid w:val="008E42FE"/>
     <w:rsid w:val="008E517E"/>
     <w:rsid w:val="008E51B6"/>
     <w:rsid w:val="008E5518"/>
     <w:rsid w:val="008E5E02"/>
     <w:rsid w:val="008E5E34"/>
     <w:rsid w:val="008E6488"/>
     <w:rsid w:val="008E6A67"/>
     <w:rsid w:val="008E6C09"/>
     <w:rsid w:val="008E6D2E"/>
     <w:rsid w:val="008E71FB"/>
     <w:rsid w:val="008E742C"/>
     <w:rsid w:val="008F0274"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F1E2A"/>
     <w:rsid w:val="008F2CA5"/>
     <w:rsid w:val="008F2E18"/>
     <w:rsid w:val="008F2F0B"/>
     <w:rsid w:val="008F3169"/>
     <w:rsid w:val="008F34FB"/>
     <w:rsid w:val="008F3535"/>
@@ -11371,50 +11471,51 @@
     <w:rsid w:val="008F5911"/>
     <w:rsid w:val="008F62EE"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F6A89"/>
     <w:rsid w:val="008F6F44"/>
     <w:rsid w:val="008F7AA6"/>
     <w:rsid w:val="008F7B8D"/>
     <w:rsid w:val="008F7D04"/>
     <w:rsid w:val="00900293"/>
     <w:rsid w:val="0090052F"/>
     <w:rsid w:val="00900CB3"/>
     <w:rsid w:val="00900DAB"/>
     <w:rsid w:val="00900E69"/>
     <w:rsid w:val="0090188F"/>
     <w:rsid w:val="00901EEA"/>
     <w:rsid w:val="009024F1"/>
     <w:rsid w:val="00902993"/>
     <w:rsid w:val="00903140"/>
     <w:rsid w:val="00903334"/>
     <w:rsid w:val="0090396A"/>
     <w:rsid w:val="00904A93"/>
     <w:rsid w:val="0090544B"/>
     <w:rsid w:val="00905EC7"/>
     <w:rsid w:val="009064DB"/>
     <w:rsid w:val="00906AD2"/>
+    <w:rsid w:val="00906C56"/>
     <w:rsid w:val="00906C96"/>
     <w:rsid w:val="00906EA9"/>
     <w:rsid w:val="009078AB"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="0091062E"/>
     <w:rsid w:val="00910739"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="00911E1B"/>
     <w:rsid w:val="00912012"/>
     <w:rsid w:val="0091253A"/>
     <w:rsid w:val="009133E6"/>
     <w:rsid w:val="009136DE"/>
     <w:rsid w:val="00913801"/>
     <w:rsid w:val="00914027"/>
     <w:rsid w:val="00914200"/>
     <w:rsid w:val="00914479"/>
     <w:rsid w:val="00915822"/>
     <w:rsid w:val="0091614E"/>
     <w:rsid w:val="009166AA"/>
     <w:rsid w:val="009168BA"/>
     <w:rsid w:val="00916936"/>
     <w:rsid w:val="00917113"/>
     <w:rsid w:val="009172D4"/>
     <w:rsid w:val="009174F4"/>
@@ -11433,65 +11534,67 @@
     <w:rsid w:val="009259D8"/>
     <w:rsid w:val="00926770"/>
     <w:rsid w:val="00927261"/>
     <w:rsid w:val="00930C68"/>
     <w:rsid w:val="00930CBB"/>
     <w:rsid w:val="00930FAC"/>
     <w:rsid w:val="0093132F"/>
     <w:rsid w:val="00931378"/>
     <w:rsid w:val="00931AA5"/>
     <w:rsid w:val="009327F6"/>
     <w:rsid w:val="00932811"/>
     <w:rsid w:val="009329BB"/>
     <w:rsid w:val="009329E1"/>
     <w:rsid w:val="00932CB0"/>
     <w:rsid w:val="00933154"/>
     <w:rsid w:val="00933B00"/>
     <w:rsid w:val="00933BC0"/>
     <w:rsid w:val="00933CE9"/>
     <w:rsid w:val="0093473E"/>
     <w:rsid w:val="00935762"/>
     <w:rsid w:val="00935DBA"/>
     <w:rsid w:val="00936087"/>
     <w:rsid w:val="00936F06"/>
     <w:rsid w:val="0093712A"/>
     <w:rsid w:val="0093786E"/>
+    <w:rsid w:val="00937CCA"/>
     <w:rsid w:val="0094012C"/>
     <w:rsid w:val="009405B9"/>
     <w:rsid w:val="00940D45"/>
     <w:rsid w:val="00940F4A"/>
     <w:rsid w:val="00941350"/>
     <w:rsid w:val="0094149F"/>
     <w:rsid w:val="0094174E"/>
     <w:rsid w:val="00941DA3"/>
     <w:rsid w:val="009424BF"/>
     <w:rsid w:val="00942D2D"/>
     <w:rsid w:val="00943DE5"/>
     <w:rsid w:val="0094533D"/>
     <w:rsid w:val="00945650"/>
     <w:rsid w:val="00945B5A"/>
     <w:rsid w:val="00945F13"/>
+    <w:rsid w:val="0094616E"/>
     <w:rsid w:val="00947A65"/>
     <w:rsid w:val="00947BB1"/>
     <w:rsid w:val="00947CB7"/>
     <w:rsid w:val="00947DB5"/>
     <w:rsid w:val="009503AA"/>
     <w:rsid w:val="00950A7A"/>
     <w:rsid w:val="009515E1"/>
     <w:rsid w:val="00951F43"/>
     <w:rsid w:val="00952176"/>
     <w:rsid w:val="0095228B"/>
     <w:rsid w:val="009524D2"/>
     <w:rsid w:val="00952784"/>
     <w:rsid w:val="00952925"/>
     <w:rsid w:val="009538C8"/>
     <w:rsid w:val="00953BAA"/>
     <w:rsid w:val="009541CE"/>
     <w:rsid w:val="009541E9"/>
     <w:rsid w:val="00955192"/>
     <w:rsid w:val="00955863"/>
     <w:rsid w:val="00955AE3"/>
     <w:rsid w:val="00955B76"/>
     <w:rsid w:val="00956564"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="009574AA"/>
     <w:rsid w:val="00957508"/>
@@ -11527,50 +11630,51 @@
     <w:rsid w:val="00970FD8"/>
     <w:rsid w:val="009710C2"/>
     <w:rsid w:val="00971846"/>
     <w:rsid w:val="00971C95"/>
     <w:rsid w:val="009723E9"/>
     <w:rsid w:val="00972B26"/>
     <w:rsid w:val="00972C23"/>
     <w:rsid w:val="00972DB9"/>
     <w:rsid w:val="009731A3"/>
     <w:rsid w:val="009738F4"/>
     <w:rsid w:val="00973EBB"/>
     <w:rsid w:val="00973F2C"/>
     <w:rsid w:val="009740A0"/>
     <w:rsid w:val="00974742"/>
     <w:rsid w:val="009754E8"/>
     <w:rsid w:val="009756F5"/>
     <w:rsid w:val="00975E18"/>
     <w:rsid w:val="009766BE"/>
     <w:rsid w:val="00977211"/>
     <w:rsid w:val="0097762F"/>
     <w:rsid w:val="00977630"/>
     <w:rsid w:val="00980085"/>
     <w:rsid w:val="00980AB6"/>
     <w:rsid w:val="00981979"/>
     <w:rsid w:val="00981E94"/>
+    <w:rsid w:val="00981EA3"/>
     <w:rsid w:val="00981F51"/>
     <w:rsid w:val="00982772"/>
     <w:rsid w:val="00982B58"/>
     <w:rsid w:val="00983AA9"/>
     <w:rsid w:val="00983FD5"/>
     <w:rsid w:val="00984392"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="00985759"/>
     <w:rsid w:val="00985875"/>
     <w:rsid w:val="00985D74"/>
     <w:rsid w:val="009862E3"/>
     <w:rsid w:val="0098687C"/>
     <w:rsid w:val="00986A1D"/>
     <w:rsid w:val="009871E3"/>
     <w:rsid w:val="009875DD"/>
     <w:rsid w:val="00987740"/>
     <w:rsid w:val="009878FD"/>
     <w:rsid w:val="00990500"/>
     <w:rsid w:val="00990576"/>
     <w:rsid w:val="0099096A"/>
     <w:rsid w:val="00990F8F"/>
     <w:rsid w:val="00991252"/>
     <w:rsid w:val="0099145B"/>
     <w:rsid w:val="00992426"/>
     <w:rsid w:val="009929A5"/>
@@ -11931,93 +12035,97 @@
     <w:rsid w:val="00A74B6D"/>
     <w:rsid w:val="00A750A6"/>
     <w:rsid w:val="00A75A56"/>
     <w:rsid w:val="00A75BED"/>
     <w:rsid w:val="00A76A9F"/>
     <w:rsid w:val="00A775DE"/>
     <w:rsid w:val="00A80622"/>
     <w:rsid w:val="00A80D94"/>
     <w:rsid w:val="00A80DDE"/>
     <w:rsid w:val="00A81053"/>
     <w:rsid w:val="00A814B7"/>
     <w:rsid w:val="00A8171A"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A81A35"/>
     <w:rsid w:val="00A81E96"/>
     <w:rsid w:val="00A82684"/>
     <w:rsid w:val="00A826D2"/>
     <w:rsid w:val="00A83BBA"/>
     <w:rsid w:val="00A83E51"/>
     <w:rsid w:val="00A84025"/>
     <w:rsid w:val="00A84072"/>
     <w:rsid w:val="00A8509B"/>
     <w:rsid w:val="00A851EC"/>
     <w:rsid w:val="00A8558B"/>
     <w:rsid w:val="00A858A3"/>
+    <w:rsid w:val="00A859F5"/>
     <w:rsid w:val="00A85A60"/>
     <w:rsid w:val="00A85A91"/>
     <w:rsid w:val="00A8611B"/>
     <w:rsid w:val="00A862AF"/>
     <w:rsid w:val="00A86B90"/>
     <w:rsid w:val="00A86EA6"/>
     <w:rsid w:val="00A87C0F"/>
     <w:rsid w:val="00A916E8"/>
     <w:rsid w:val="00A91B6F"/>
     <w:rsid w:val="00A9241C"/>
     <w:rsid w:val="00A928AC"/>
     <w:rsid w:val="00A92BDE"/>
     <w:rsid w:val="00A9380A"/>
     <w:rsid w:val="00A93915"/>
     <w:rsid w:val="00A949A1"/>
     <w:rsid w:val="00A94A5E"/>
     <w:rsid w:val="00A95178"/>
     <w:rsid w:val="00A95BA2"/>
     <w:rsid w:val="00A95D39"/>
     <w:rsid w:val="00A96104"/>
     <w:rsid w:val="00A9636F"/>
     <w:rsid w:val="00A96719"/>
     <w:rsid w:val="00A96937"/>
     <w:rsid w:val="00A96F44"/>
     <w:rsid w:val="00A97C06"/>
     <w:rsid w:val="00AA0069"/>
     <w:rsid w:val="00AA1014"/>
+    <w:rsid w:val="00AA1226"/>
     <w:rsid w:val="00AA1B36"/>
+    <w:rsid w:val="00AA1C6B"/>
     <w:rsid w:val="00AA1F8A"/>
     <w:rsid w:val="00AA20F2"/>
     <w:rsid w:val="00AA2958"/>
     <w:rsid w:val="00AA319E"/>
     <w:rsid w:val="00AA3656"/>
     <w:rsid w:val="00AA372F"/>
     <w:rsid w:val="00AA39C5"/>
     <w:rsid w:val="00AA3FB3"/>
     <w:rsid w:val="00AA4430"/>
     <w:rsid w:val="00AA4450"/>
     <w:rsid w:val="00AA5ABB"/>
     <w:rsid w:val="00AA5D49"/>
     <w:rsid w:val="00AA648C"/>
     <w:rsid w:val="00AA692D"/>
     <w:rsid w:val="00AA7B57"/>
+    <w:rsid w:val="00AB0680"/>
     <w:rsid w:val="00AB07A7"/>
     <w:rsid w:val="00AB0ED2"/>
     <w:rsid w:val="00AB1083"/>
     <w:rsid w:val="00AB10DF"/>
     <w:rsid w:val="00AB18EA"/>
     <w:rsid w:val="00AB1DCC"/>
     <w:rsid w:val="00AB31BC"/>
     <w:rsid w:val="00AB3EBA"/>
     <w:rsid w:val="00AB4000"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB4234"/>
     <w:rsid w:val="00AB4436"/>
     <w:rsid w:val="00AB509F"/>
     <w:rsid w:val="00AB65C3"/>
     <w:rsid w:val="00AB7036"/>
     <w:rsid w:val="00AB718C"/>
     <w:rsid w:val="00AB7196"/>
     <w:rsid w:val="00AC091B"/>
     <w:rsid w:val="00AC0BBF"/>
     <w:rsid w:val="00AC11B9"/>
     <w:rsid w:val="00AC17A6"/>
     <w:rsid w:val="00AC1D85"/>
     <w:rsid w:val="00AC1E33"/>
     <w:rsid w:val="00AC2CE1"/>
     <w:rsid w:val="00AC37BD"/>
@@ -12142,65 +12250,68 @@
     <w:rsid w:val="00B06719"/>
     <w:rsid w:val="00B06806"/>
     <w:rsid w:val="00B06E19"/>
     <w:rsid w:val="00B0711F"/>
     <w:rsid w:val="00B07C6A"/>
     <w:rsid w:val="00B07E92"/>
     <w:rsid w:val="00B100DA"/>
     <w:rsid w:val="00B10497"/>
     <w:rsid w:val="00B10B7C"/>
     <w:rsid w:val="00B11458"/>
     <w:rsid w:val="00B117E8"/>
     <w:rsid w:val="00B11AF3"/>
     <w:rsid w:val="00B11B45"/>
     <w:rsid w:val="00B126BD"/>
     <w:rsid w:val="00B133CA"/>
     <w:rsid w:val="00B13496"/>
     <w:rsid w:val="00B13896"/>
     <w:rsid w:val="00B13F40"/>
     <w:rsid w:val="00B1409A"/>
     <w:rsid w:val="00B14631"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B14BFF"/>
     <w:rsid w:val="00B14D20"/>
     <w:rsid w:val="00B15856"/>
     <w:rsid w:val="00B15A36"/>
+    <w:rsid w:val="00B15BCA"/>
     <w:rsid w:val="00B15E2F"/>
     <w:rsid w:val="00B15E83"/>
     <w:rsid w:val="00B164DC"/>
+    <w:rsid w:val="00B164F7"/>
     <w:rsid w:val="00B1673B"/>
     <w:rsid w:val="00B16B7B"/>
     <w:rsid w:val="00B16CA2"/>
     <w:rsid w:val="00B16D33"/>
     <w:rsid w:val="00B17287"/>
     <w:rsid w:val="00B17B8B"/>
     <w:rsid w:val="00B20020"/>
     <w:rsid w:val="00B20575"/>
     <w:rsid w:val="00B20BD9"/>
     <w:rsid w:val="00B20D47"/>
     <w:rsid w:val="00B2102C"/>
     <w:rsid w:val="00B2108F"/>
+    <w:rsid w:val="00B210A8"/>
     <w:rsid w:val="00B222BA"/>
     <w:rsid w:val="00B223F5"/>
     <w:rsid w:val="00B22A15"/>
     <w:rsid w:val="00B22A16"/>
     <w:rsid w:val="00B22B2F"/>
     <w:rsid w:val="00B22E38"/>
     <w:rsid w:val="00B2308E"/>
     <w:rsid w:val="00B237D8"/>
     <w:rsid w:val="00B23CA4"/>
     <w:rsid w:val="00B23CBA"/>
     <w:rsid w:val="00B24507"/>
     <w:rsid w:val="00B25C2A"/>
     <w:rsid w:val="00B25E9F"/>
     <w:rsid w:val="00B26413"/>
     <w:rsid w:val="00B26479"/>
     <w:rsid w:val="00B2652C"/>
     <w:rsid w:val="00B26540"/>
     <w:rsid w:val="00B26935"/>
     <w:rsid w:val="00B26D7F"/>
     <w:rsid w:val="00B27240"/>
     <w:rsid w:val="00B277D2"/>
     <w:rsid w:val="00B27A35"/>
     <w:rsid w:val="00B27A64"/>
     <w:rsid w:val="00B27F45"/>
     <w:rsid w:val="00B3038D"/>
@@ -12313,79 +12424,81 @@
     <w:rsid w:val="00B7249A"/>
     <w:rsid w:val="00B724BB"/>
     <w:rsid w:val="00B7265E"/>
     <w:rsid w:val="00B72703"/>
     <w:rsid w:val="00B7271D"/>
     <w:rsid w:val="00B7274E"/>
     <w:rsid w:val="00B72F15"/>
     <w:rsid w:val="00B72F92"/>
     <w:rsid w:val="00B7338D"/>
     <w:rsid w:val="00B73DA8"/>
     <w:rsid w:val="00B74246"/>
     <w:rsid w:val="00B74953"/>
     <w:rsid w:val="00B74B19"/>
     <w:rsid w:val="00B75943"/>
     <w:rsid w:val="00B75DDB"/>
     <w:rsid w:val="00B76816"/>
     <w:rsid w:val="00B77311"/>
     <w:rsid w:val="00B77416"/>
     <w:rsid w:val="00B778E6"/>
     <w:rsid w:val="00B77A0C"/>
     <w:rsid w:val="00B801EC"/>
     <w:rsid w:val="00B804F3"/>
     <w:rsid w:val="00B8124E"/>
     <w:rsid w:val="00B81736"/>
     <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B820B3"/>
     <w:rsid w:val="00B8255B"/>
     <w:rsid w:val="00B82E90"/>
     <w:rsid w:val="00B836EB"/>
     <w:rsid w:val="00B83E2D"/>
     <w:rsid w:val="00B84160"/>
     <w:rsid w:val="00B84233"/>
     <w:rsid w:val="00B8519E"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B85DFC"/>
     <w:rsid w:val="00B86122"/>
     <w:rsid w:val="00B86BFA"/>
     <w:rsid w:val="00B86C61"/>
     <w:rsid w:val="00B8712C"/>
     <w:rsid w:val="00B8767C"/>
     <w:rsid w:val="00B87BAC"/>
     <w:rsid w:val="00B87C21"/>
     <w:rsid w:val="00B90AFE"/>
     <w:rsid w:val="00B90B11"/>
     <w:rsid w:val="00B90C93"/>
     <w:rsid w:val="00B90CE5"/>
     <w:rsid w:val="00B91672"/>
     <w:rsid w:val="00B918AB"/>
     <w:rsid w:val="00B91AE6"/>
     <w:rsid w:val="00B91BCE"/>
     <w:rsid w:val="00B91D59"/>
     <w:rsid w:val="00B91DEF"/>
     <w:rsid w:val="00B925B2"/>
     <w:rsid w:val="00B926B0"/>
     <w:rsid w:val="00B93658"/>
+    <w:rsid w:val="00B93D81"/>
     <w:rsid w:val="00B93E44"/>
     <w:rsid w:val="00B9517F"/>
     <w:rsid w:val="00B95185"/>
     <w:rsid w:val="00B9580D"/>
     <w:rsid w:val="00B97342"/>
     <w:rsid w:val="00B9788B"/>
     <w:rsid w:val="00B97A87"/>
     <w:rsid w:val="00BA12B1"/>
     <w:rsid w:val="00BA1668"/>
     <w:rsid w:val="00BA1F29"/>
     <w:rsid w:val="00BA2127"/>
     <w:rsid w:val="00BA218C"/>
     <w:rsid w:val="00BA2797"/>
     <w:rsid w:val="00BA2E15"/>
     <w:rsid w:val="00BA3027"/>
     <w:rsid w:val="00BA318D"/>
     <w:rsid w:val="00BA3348"/>
     <w:rsid w:val="00BA3402"/>
     <w:rsid w:val="00BA3414"/>
     <w:rsid w:val="00BA389B"/>
     <w:rsid w:val="00BA4698"/>
     <w:rsid w:val="00BA4BBA"/>
     <w:rsid w:val="00BA514B"/>
     <w:rsid w:val="00BA577B"/>
     <w:rsid w:val="00BA594E"/>
@@ -12573,50 +12686,51 @@
     <w:rsid w:val="00C20351"/>
     <w:rsid w:val="00C20BE1"/>
     <w:rsid w:val="00C21A98"/>
     <w:rsid w:val="00C21BA5"/>
     <w:rsid w:val="00C2218A"/>
     <w:rsid w:val="00C223A4"/>
     <w:rsid w:val="00C226A4"/>
     <w:rsid w:val="00C227C9"/>
     <w:rsid w:val="00C22F60"/>
     <w:rsid w:val="00C230A5"/>
     <w:rsid w:val="00C230BC"/>
     <w:rsid w:val="00C23870"/>
     <w:rsid w:val="00C23931"/>
     <w:rsid w:val="00C23CD9"/>
     <w:rsid w:val="00C244A0"/>
     <w:rsid w:val="00C253A5"/>
     <w:rsid w:val="00C25B2B"/>
     <w:rsid w:val="00C26778"/>
     <w:rsid w:val="00C26E52"/>
     <w:rsid w:val="00C274C8"/>
     <w:rsid w:val="00C27C77"/>
     <w:rsid w:val="00C303AC"/>
     <w:rsid w:val="00C308A0"/>
     <w:rsid w:val="00C309ED"/>
     <w:rsid w:val="00C30B34"/>
+    <w:rsid w:val="00C30D12"/>
     <w:rsid w:val="00C315FF"/>
     <w:rsid w:val="00C318AD"/>
     <w:rsid w:val="00C31AEA"/>
     <w:rsid w:val="00C32E8B"/>
     <w:rsid w:val="00C331D7"/>
     <w:rsid w:val="00C333DA"/>
     <w:rsid w:val="00C3407B"/>
     <w:rsid w:val="00C343F3"/>
     <w:rsid w:val="00C346E6"/>
     <w:rsid w:val="00C34816"/>
     <w:rsid w:val="00C349F4"/>
     <w:rsid w:val="00C351DB"/>
     <w:rsid w:val="00C36682"/>
     <w:rsid w:val="00C36A91"/>
     <w:rsid w:val="00C36CDC"/>
     <w:rsid w:val="00C37269"/>
     <w:rsid w:val="00C3745D"/>
     <w:rsid w:val="00C375DF"/>
     <w:rsid w:val="00C3778D"/>
     <w:rsid w:val="00C377F6"/>
     <w:rsid w:val="00C3791D"/>
     <w:rsid w:val="00C37CAC"/>
     <w:rsid w:val="00C37E83"/>
     <w:rsid w:val="00C37F49"/>
     <w:rsid w:val="00C40465"/>
@@ -12657,99 +12771,101 @@
     <w:rsid w:val="00C540CA"/>
     <w:rsid w:val="00C54B80"/>
     <w:rsid w:val="00C55104"/>
     <w:rsid w:val="00C55704"/>
     <w:rsid w:val="00C55A4D"/>
     <w:rsid w:val="00C55E4C"/>
     <w:rsid w:val="00C56126"/>
     <w:rsid w:val="00C561A8"/>
     <w:rsid w:val="00C565D7"/>
     <w:rsid w:val="00C5668D"/>
     <w:rsid w:val="00C566D2"/>
     <w:rsid w:val="00C56CD1"/>
     <w:rsid w:val="00C570A6"/>
     <w:rsid w:val="00C57324"/>
     <w:rsid w:val="00C5745A"/>
     <w:rsid w:val="00C57631"/>
     <w:rsid w:val="00C60300"/>
     <w:rsid w:val="00C61016"/>
     <w:rsid w:val="00C61348"/>
     <w:rsid w:val="00C61DEA"/>
     <w:rsid w:val="00C6207E"/>
     <w:rsid w:val="00C621CF"/>
     <w:rsid w:val="00C6285C"/>
     <w:rsid w:val="00C628D8"/>
     <w:rsid w:val="00C62BA0"/>
+    <w:rsid w:val="00C634A7"/>
     <w:rsid w:val="00C63B22"/>
     <w:rsid w:val="00C63D6F"/>
     <w:rsid w:val="00C63ECF"/>
     <w:rsid w:val="00C64672"/>
     <w:rsid w:val="00C64758"/>
     <w:rsid w:val="00C64810"/>
     <w:rsid w:val="00C6529E"/>
     <w:rsid w:val="00C658AB"/>
     <w:rsid w:val="00C65A98"/>
     <w:rsid w:val="00C65C6A"/>
     <w:rsid w:val="00C66320"/>
     <w:rsid w:val="00C66363"/>
     <w:rsid w:val="00C66522"/>
     <w:rsid w:val="00C66719"/>
     <w:rsid w:val="00C67EFC"/>
     <w:rsid w:val="00C67F35"/>
     <w:rsid w:val="00C701E9"/>
     <w:rsid w:val="00C705C2"/>
     <w:rsid w:val="00C7098F"/>
     <w:rsid w:val="00C70B5B"/>
     <w:rsid w:val="00C71194"/>
     <w:rsid w:val="00C71568"/>
     <w:rsid w:val="00C715F7"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C71787"/>
     <w:rsid w:val="00C72A7B"/>
     <w:rsid w:val="00C72D94"/>
     <w:rsid w:val="00C739ED"/>
     <w:rsid w:val="00C746ED"/>
     <w:rsid w:val="00C747B0"/>
     <w:rsid w:val="00C74B93"/>
     <w:rsid w:val="00C750BF"/>
     <w:rsid w:val="00C754A4"/>
     <w:rsid w:val="00C75620"/>
     <w:rsid w:val="00C759DC"/>
     <w:rsid w:val="00C7620E"/>
     <w:rsid w:val="00C76624"/>
     <w:rsid w:val="00C76B11"/>
     <w:rsid w:val="00C76C4E"/>
     <w:rsid w:val="00C7780B"/>
     <w:rsid w:val="00C77BAC"/>
     <w:rsid w:val="00C77F7F"/>
     <w:rsid w:val="00C80039"/>
     <w:rsid w:val="00C807F2"/>
     <w:rsid w:val="00C80A80"/>
     <w:rsid w:val="00C81710"/>
     <w:rsid w:val="00C81921"/>
     <w:rsid w:val="00C81C73"/>
     <w:rsid w:val="00C81F96"/>
+    <w:rsid w:val="00C82B56"/>
     <w:rsid w:val="00C82EFA"/>
     <w:rsid w:val="00C8378F"/>
     <w:rsid w:val="00C83FFD"/>
     <w:rsid w:val="00C846B0"/>
     <w:rsid w:val="00C84D10"/>
     <w:rsid w:val="00C8525C"/>
     <w:rsid w:val="00C85E7C"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C8605F"/>
     <w:rsid w:val="00C860FD"/>
     <w:rsid w:val="00C8689E"/>
     <w:rsid w:val="00C868E1"/>
     <w:rsid w:val="00C87E29"/>
     <w:rsid w:val="00C906A7"/>
     <w:rsid w:val="00C90711"/>
     <w:rsid w:val="00C91299"/>
     <w:rsid w:val="00C917C4"/>
     <w:rsid w:val="00C91860"/>
     <w:rsid w:val="00C91EF0"/>
     <w:rsid w:val="00C92BF6"/>
     <w:rsid w:val="00C92C74"/>
     <w:rsid w:val="00C92DFB"/>
     <w:rsid w:val="00C93158"/>
     <w:rsid w:val="00C93946"/>
     <w:rsid w:val="00C939A6"/>
@@ -12782,50 +12898,51 @@
     <w:rsid w:val="00CA4386"/>
     <w:rsid w:val="00CA5669"/>
     <w:rsid w:val="00CA596B"/>
     <w:rsid w:val="00CA5CE0"/>
     <w:rsid w:val="00CA5FA9"/>
     <w:rsid w:val="00CA64FC"/>
     <w:rsid w:val="00CA6535"/>
     <w:rsid w:val="00CA65A4"/>
     <w:rsid w:val="00CA6849"/>
     <w:rsid w:val="00CA6E3A"/>
     <w:rsid w:val="00CA7375"/>
     <w:rsid w:val="00CA7676"/>
     <w:rsid w:val="00CA7758"/>
     <w:rsid w:val="00CA787B"/>
     <w:rsid w:val="00CB01A2"/>
     <w:rsid w:val="00CB0953"/>
     <w:rsid w:val="00CB1ADC"/>
     <w:rsid w:val="00CB1B38"/>
     <w:rsid w:val="00CB1C21"/>
     <w:rsid w:val="00CB227C"/>
     <w:rsid w:val="00CB24E9"/>
     <w:rsid w:val="00CB2625"/>
     <w:rsid w:val="00CB29AA"/>
     <w:rsid w:val="00CB31E9"/>
     <w:rsid w:val="00CB35F7"/>
+    <w:rsid w:val="00CB3640"/>
     <w:rsid w:val="00CB3FA5"/>
     <w:rsid w:val="00CB449E"/>
     <w:rsid w:val="00CB4A02"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB557D"/>
     <w:rsid w:val="00CB59C2"/>
     <w:rsid w:val="00CB642A"/>
     <w:rsid w:val="00CB66D5"/>
     <w:rsid w:val="00CB6B41"/>
     <w:rsid w:val="00CB6B90"/>
     <w:rsid w:val="00CB6BAD"/>
     <w:rsid w:val="00CB7471"/>
     <w:rsid w:val="00CB74AE"/>
     <w:rsid w:val="00CB75BD"/>
     <w:rsid w:val="00CB785A"/>
     <w:rsid w:val="00CB7B48"/>
     <w:rsid w:val="00CB7DC1"/>
     <w:rsid w:val="00CC0B02"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1B50"/>
     <w:rsid w:val="00CC1F36"/>
     <w:rsid w:val="00CC21AE"/>
     <w:rsid w:val="00CC246D"/>
     <w:rsid w:val="00CC33CC"/>
     <w:rsid w:val="00CC3DFE"/>
@@ -12914,149 +13031,154 @@
     <w:rsid w:val="00CF7188"/>
     <w:rsid w:val="00CF73DC"/>
     <w:rsid w:val="00CF7558"/>
     <w:rsid w:val="00CF75FD"/>
     <w:rsid w:val="00CF7619"/>
     <w:rsid w:val="00CF7E0F"/>
     <w:rsid w:val="00CF7E6B"/>
     <w:rsid w:val="00D0026A"/>
     <w:rsid w:val="00D0036E"/>
     <w:rsid w:val="00D00974"/>
     <w:rsid w:val="00D00C95"/>
     <w:rsid w:val="00D00F90"/>
     <w:rsid w:val="00D010A1"/>
     <w:rsid w:val="00D01953"/>
     <w:rsid w:val="00D01E2A"/>
     <w:rsid w:val="00D0269F"/>
     <w:rsid w:val="00D02752"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D03F8C"/>
     <w:rsid w:val="00D04182"/>
     <w:rsid w:val="00D0430C"/>
     <w:rsid w:val="00D05A77"/>
     <w:rsid w:val="00D05C11"/>
     <w:rsid w:val="00D06369"/>
     <w:rsid w:val="00D07776"/>
+    <w:rsid w:val="00D10085"/>
     <w:rsid w:val="00D10392"/>
     <w:rsid w:val="00D1045D"/>
     <w:rsid w:val="00D1078A"/>
     <w:rsid w:val="00D11A33"/>
+    <w:rsid w:val="00D11B9C"/>
     <w:rsid w:val="00D12413"/>
     <w:rsid w:val="00D129E3"/>
     <w:rsid w:val="00D12B97"/>
     <w:rsid w:val="00D12F8D"/>
     <w:rsid w:val="00D134CD"/>
     <w:rsid w:val="00D139E0"/>
     <w:rsid w:val="00D147AA"/>
     <w:rsid w:val="00D14E2A"/>
     <w:rsid w:val="00D14F35"/>
     <w:rsid w:val="00D15006"/>
     <w:rsid w:val="00D153A6"/>
+    <w:rsid w:val="00D15BBC"/>
     <w:rsid w:val="00D1681A"/>
     <w:rsid w:val="00D176D0"/>
     <w:rsid w:val="00D17AFF"/>
     <w:rsid w:val="00D210BA"/>
     <w:rsid w:val="00D21334"/>
     <w:rsid w:val="00D21601"/>
     <w:rsid w:val="00D21839"/>
     <w:rsid w:val="00D21D1A"/>
     <w:rsid w:val="00D22A78"/>
     <w:rsid w:val="00D23079"/>
     <w:rsid w:val="00D232B2"/>
     <w:rsid w:val="00D23316"/>
     <w:rsid w:val="00D2377F"/>
     <w:rsid w:val="00D23883"/>
     <w:rsid w:val="00D23DA2"/>
     <w:rsid w:val="00D23F2D"/>
     <w:rsid w:val="00D24835"/>
     <w:rsid w:val="00D2486C"/>
     <w:rsid w:val="00D25035"/>
     <w:rsid w:val="00D25689"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D267F4"/>
     <w:rsid w:val="00D26BDC"/>
     <w:rsid w:val="00D26D37"/>
     <w:rsid w:val="00D271C6"/>
     <w:rsid w:val="00D273F3"/>
     <w:rsid w:val="00D27A4A"/>
     <w:rsid w:val="00D30090"/>
     <w:rsid w:val="00D30850"/>
     <w:rsid w:val="00D30AE6"/>
     <w:rsid w:val="00D30DD7"/>
     <w:rsid w:val="00D311E2"/>
     <w:rsid w:val="00D31F5E"/>
     <w:rsid w:val="00D31FA3"/>
     <w:rsid w:val="00D329D2"/>
     <w:rsid w:val="00D32A4C"/>
     <w:rsid w:val="00D32D6B"/>
     <w:rsid w:val="00D32DDC"/>
     <w:rsid w:val="00D33C78"/>
     <w:rsid w:val="00D33D5C"/>
     <w:rsid w:val="00D349A8"/>
     <w:rsid w:val="00D35519"/>
     <w:rsid w:val="00D3565B"/>
     <w:rsid w:val="00D35A07"/>
     <w:rsid w:val="00D35AFC"/>
     <w:rsid w:val="00D36151"/>
+    <w:rsid w:val="00D36705"/>
     <w:rsid w:val="00D3685A"/>
     <w:rsid w:val="00D368E8"/>
     <w:rsid w:val="00D368F9"/>
     <w:rsid w:val="00D3698A"/>
     <w:rsid w:val="00D37794"/>
     <w:rsid w:val="00D37AB7"/>
     <w:rsid w:val="00D401D2"/>
     <w:rsid w:val="00D414B2"/>
     <w:rsid w:val="00D41D35"/>
     <w:rsid w:val="00D41D87"/>
     <w:rsid w:val="00D41DA1"/>
     <w:rsid w:val="00D424F2"/>
     <w:rsid w:val="00D42550"/>
     <w:rsid w:val="00D42A41"/>
     <w:rsid w:val="00D42DA3"/>
     <w:rsid w:val="00D43796"/>
     <w:rsid w:val="00D4398E"/>
     <w:rsid w:val="00D43F93"/>
     <w:rsid w:val="00D44774"/>
     <w:rsid w:val="00D45161"/>
     <w:rsid w:val="00D459CD"/>
     <w:rsid w:val="00D45EFF"/>
     <w:rsid w:val="00D4632D"/>
     <w:rsid w:val="00D4677F"/>
     <w:rsid w:val="00D4691E"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D47206"/>
     <w:rsid w:val="00D47C82"/>
     <w:rsid w:val="00D47ECF"/>
     <w:rsid w:val="00D47FAF"/>
     <w:rsid w:val="00D502F1"/>
     <w:rsid w:val="00D50359"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D50CDF"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D512C8"/>
     <w:rsid w:val="00D513FB"/>
     <w:rsid w:val="00D5177A"/>
+    <w:rsid w:val="00D5250D"/>
     <w:rsid w:val="00D52E30"/>
     <w:rsid w:val="00D5377F"/>
     <w:rsid w:val="00D53835"/>
     <w:rsid w:val="00D53E0B"/>
     <w:rsid w:val="00D542D4"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D55DC2"/>
     <w:rsid w:val="00D56A7B"/>
     <w:rsid w:val="00D5753D"/>
     <w:rsid w:val="00D579BD"/>
     <w:rsid w:val="00D579E1"/>
     <w:rsid w:val="00D60857"/>
     <w:rsid w:val="00D60AEA"/>
     <w:rsid w:val="00D60BB6"/>
     <w:rsid w:val="00D60F38"/>
     <w:rsid w:val="00D6106A"/>
     <w:rsid w:val="00D621ED"/>
     <w:rsid w:val="00D62521"/>
     <w:rsid w:val="00D62784"/>
     <w:rsid w:val="00D62ECE"/>
     <w:rsid w:val="00D6343D"/>
     <w:rsid w:val="00D63E18"/>
     <w:rsid w:val="00D63E4A"/>
     <w:rsid w:val="00D63F86"/>
@@ -13152,50 +13274,51 @@
     <w:rsid w:val="00DA4688"/>
     <w:rsid w:val="00DA4B42"/>
     <w:rsid w:val="00DA4FFA"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA5497"/>
     <w:rsid w:val="00DA57A1"/>
     <w:rsid w:val="00DA598F"/>
     <w:rsid w:val="00DA5BA8"/>
     <w:rsid w:val="00DA60E0"/>
     <w:rsid w:val="00DA6212"/>
     <w:rsid w:val="00DA65A7"/>
     <w:rsid w:val="00DA668B"/>
     <w:rsid w:val="00DA66C7"/>
     <w:rsid w:val="00DA6706"/>
     <w:rsid w:val="00DA6A3A"/>
     <w:rsid w:val="00DA745D"/>
     <w:rsid w:val="00DA7A7B"/>
     <w:rsid w:val="00DB1436"/>
     <w:rsid w:val="00DB1FE8"/>
     <w:rsid w:val="00DB29F0"/>
     <w:rsid w:val="00DB2A23"/>
     <w:rsid w:val="00DB2C46"/>
     <w:rsid w:val="00DB2C4D"/>
     <w:rsid w:val="00DB340E"/>
     <w:rsid w:val="00DB3970"/>
+    <w:rsid w:val="00DB488D"/>
     <w:rsid w:val="00DB4D2E"/>
     <w:rsid w:val="00DB580E"/>
     <w:rsid w:val="00DB5B5B"/>
     <w:rsid w:val="00DB5E9F"/>
     <w:rsid w:val="00DB6001"/>
     <w:rsid w:val="00DB6622"/>
     <w:rsid w:val="00DB6671"/>
     <w:rsid w:val="00DB71F7"/>
     <w:rsid w:val="00DB748A"/>
     <w:rsid w:val="00DB7645"/>
     <w:rsid w:val="00DB7BF1"/>
     <w:rsid w:val="00DC0568"/>
     <w:rsid w:val="00DC0629"/>
     <w:rsid w:val="00DC0930"/>
     <w:rsid w:val="00DC0EE4"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC1FD0"/>
     <w:rsid w:val="00DC22F0"/>
     <w:rsid w:val="00DC25E5"/>
     <w:rsid w:val="00DC2747"/>
     <w:rsid w:val="00DC2C69"/>
     <w:rsid w:val="00DC35C7"/>
     <w:rsid w:val="00DC384A"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
@@ -13241,95 +13364,97 @@
     <w:rsid w:val="00DE06CA"/>
     <w:rsid w:val="00DE0902"/>
     <w:rsid w:val="00DE09F0"/>
     <w:rsid w:val="00DE0A74"/>
     <w:rsid w:val="00DE1904"/>
     <w:rsid w:val="00DE2214"/>
     <w:rsid w:val="00DE27B0"/>
     <w:rsid w:val="00DE2B27"/>
     <w:rsid w:val="00DE2C97"/>
     <w:rsid w:val="00DE39E2"/>
     <w:rsid w:val="00DE3F33"/>
     <w:rsid w:val="00DE42AE"/>
     <w:rsid w:val="00DE460D"/>
     <w:rsid w:val="00DE4B55"/>
     <w:rsid w:val="00DE4E20"/>
     <w:rsid w:val="00DE5B61"/>
     <w:rsid w:val="00DE62F9"/>
     <w:rsid w:val="00DE6401"/>
     <w:rsid w:val="00DE6781"/>
     <w:rsid w:val="00DE69FD"/>
     <w:rsid w:val="00DE6FCB"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE7209"/>
     <w:rsid w:val="00DE781D"/>
     <w:rsid w:val="00DE7BD5"/>
+    <w:rsid w:val="00DE7D4D"/>
     <w:rsid w:val="00DE7E3D"/>
     <w:rsid w:val="00DF00B8"/>
     <w:rsid w:val="00DF0C2A"/>
     <w:rsid w:val="00DF17C7"/>
     <w:rsid w:val="00DF2078"/>
     <w:rsid w:val="00DF2866"/>
     <w:rsid w:val="00DF3277"/>
     <w:rsid w:val="00DF389F"/>
     <w:rsid w:val="00DF3B7E"/>
     <w:rsid w:val="00DF3F18"/>
     <w:rsid w:val="00DF41D8"/>
     <w:rsid w:val="00DF522F"/>
     <w:rsid w:val="00DF5A7F"/>
     <w:rsid w:val="00DF60A7"/>
     <w:rsid w:val="00DF6BB7"/>
     <w:rsid w:val="00DF6EFB"/>
     <w:rsid w:val="00DF71AE"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00E000C0"/>
     <w:rsid w:val="00E0010E"/>
     <w:rsid w:val="00E00966"/>
     <w:rsid w:val="00E00A76"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E0172C"/>
     <w:rsid w:val="00E02346"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E03CFC"/>
     <w:rsid w:val="00E04308"/>
     <w:rsid w:val="00E04977"/>
     <w:rsid w:val="00E049FB"/>
     <w:rsid w:val="00E055CD"/>
     <w:rsid w:val="00E0582A"/>
     <w:rsid w:val="00E05B24"/>
     <w:rsid w:val="00E06B3A"/>
     <w:rsid w:val="00E073E6"/>
     <w:rsid w:val="00E077F3"/>
     <w:rsid w:val="00E07CB8"/>
     <w:rsid w:val="00E07E31"/>
     <w:rsid w:val="00E07F91"/>
     <w:rsid w:val="00E10668"/>
     <w:rsid w:val="00E108DB"/>
     <w:rsid w:val="00E1157E"/>
     <w:rsid w:val="00E1232C"/>
     <w:rsid w:val="00E129D0"/>
+    <w:rsid w:val="00E13364"/>
     <w:rsid w:val="00E13393"/>
     <w:rsid w:val="00E13BBA"/>
     <w:rsid w:val="00E13DB0"/>
     <w:rsid w:val="00E13E7A"/>
     <w:rsid w:val="00E140FD"/>
     <w:rsid w:val="00E14415"/>
     <w:rsid w:val="00E14467"/>
     <w:rsid w:val="00E14B4D"/>
     <w:rsid w:val="00E14CEC"/>
     <w:rsid w:val="00E156A7"/>
     <w:rsid w:val="00E15873"/>
     <w:rsid w:val="00E15E75"/>
     <w:rsid w:val="00E16174"/>
     <w:rsid w:val="00E1633A"/>
     <w:rsid w:val="00E16447"/>
     <w:rsid w:val="00E16614"/>
     <w:rsid w:val="00E1702E"/>
     <w:rsid w:val="00E174EC"/>
     <w:rsid w:val="00E17639"/>
     <w:rsid w:val="00E17B97"/>
     <w:rsid w:val="00E17FD4"/>
     <w:rsid w:val="00E20557"/>
     <w:rsid w:val="00E20651"/>
     <w:rsid w:val="00E2088C"/>
     <w:rsid w:val="00E20F2A"/>
@@ -13502,81 +13627,83 @@
     <w:rsid w:val="00E8658E"/>
     <w:rsid w:val="00E8672A"/>
     <w:rsid w:val="00E86A7B"/>
     <w:rsid w:val="00E86BBA"/>
     <w:rsid w:val="00E87688"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E90694"/>
     <w:rsid w:val="00E90CB3"/>
     <w:rsid w:val="00E90D75"/>
     <w:rsid w:val="00E90F70"/>
     <w:rsid w:val="00E91CDD"/>
     <w:rsid w:val="00E91E09"/>
     <w:rsid w:val="00E92983"/>
     <w:rsid w:val="00E93114"/>
     <w:rsid w:val="00E93250"/>
     <w:rsid w:val="00E93492"/>
     <w:rsid w:val="00E93A8D"/>
     <w:rsid w:val="00E93B29"/>
     <w:rsid w:val="00E94418"/>
     <w:rsid w:val="00E94B35"/>
     <w:rsid w:val="00E953DC"/>
     <w:rsid w:val="00E956BA"/>
     <w:rsid w:val="00E957EB"/>
     <w:rsid w:val="00E95F8D"/>
     <w:rsid w:val="00E96105"/>
+    <w:rsid w:val="00E963DD"/>
     <w:rsid w:val="00E9784B"/>
     <w:rsid w:val="00E97989"/>
     <w:rsid w:val="00E97AE6"/>
     <w:rsid w:val="00E97D12"/>
     <w:rsid w:val="00E97E5F"/>
     <w:rsid w:val="00EA0B58"/>
     <w:rsid w:val="00EA0C8F"/>
     <w:rsid w:val="00EA13A6"/>
     <w:rsid w:val="00EA1B3E"/>
     <w:rsid w:val="00EA1C73"/>
     <w:rsid w:val="00EA2115"/>
     <w:rsid w:val="00EA214D"/>
     <w:rsid w:val="00EA2323"/>
     <w:rsid w:val="00EA237C"/>
     <w:rsid w:val="00EA2530"/>
     <w:rsid w:val="00EA2539"/>
     <w:rsid w:val="00EA2F2A"/>
     <w:rsid w:val="00EA3923"/>
     <w:rsid w:val="00EA3DD0"/>
     <w:rsid w:val="00EA418F"/>
     <w:rsid w:val="00EA4593"/>
     <w:rsid w:val="00EA48FC"/>
     <w:rsid w:val="00EA4F50"/>
     <w:rsid w:val="00EA5019"/>
     <w:rsid w:val="00EA57D7"/>
     <w:rsid w:val="00EA5823"/>
     <w:rsid w:val="00EA62DA"/>
     <w:rsid w:val="00EA6894"/>
     <w:rsid w:val="00EA7251"/>
     <w:rsid w:val="00EA7297"/>
     <w:rsid w:val="00EA7AA7"/>
+    <w:rsid w:val="00EA7BA2"/>
     <w:rsid w:val="00EA7C85"/>
     <w:rsid w:val="00EA7CA9"/>
     <w:rsid w:val="00EA7CC8"/>
     <w:rsid w:val="00EB02B9"/>
     <w:rsid w:val="00EB0668"/>
     <w:rsid w:val="00EB28D3"/>
     <w:rsid w:val="00EB29D4"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB2EA1"/>
     <w:rsid w:val="00EB3751"/>
     <w:rsid w:val="00EB48C9"/>
     <w:rsid w:val="00EB4A54"/>
     <w:rsid w:val="00EB5109"/>
     <w:rsid w:val="00EB5972"/>
     <w:rsid w:val="00EB5C7E"/>
     <w:rsid w:val="00EB626F"/>
     <w:rsid w:val="00EB650E"/>
     <w:rsid w:val="00EB69AF"/>
     <w:rsid w:val="00EB6B45"/>
     <w:rsid w:val="00EB6C68"/>
     <w:rsid w:val="00EB7004"/>
     <w:rsid w:val="00EB7B77"/>
     <w:rsid w:val="00EC054F"/>
     <w:rsid w:val="00EC0A38"/>
     <w:rsid w:val="00EC13E4"/>
@@ -13616,91 +13743,93 @@
     <w:rsid w:val="00ED6293"/>
     <w:rsid w:val="00ED6579"/>
     <w:rsid w:val="00ED6716"/>
     <w:rsid w:val="00ED6D6B"/>
     <w:rsid w:val="00ED6EEB"/>
     <w:rsid w:val="00ED7457"/>
     <w:rsid w:val="00EE0DCB"/>
     <w:rsid w:val="00EE104B"/>
     <w:rsid w:val="00EE10D3"/>
     <w:rsid w:val="00EE244C"/>
     <w:rsid w:val="00EE2807"/>
     <w:rsid w:val="00EE3586"/>
     <w:rsid w:val="00EE3615"/>
     <w:rsid w:val="00EE3E11"/>
     <w:rsid w:val="00EE44A6"/>
     <w:rsid w:val="00EE48F0"/>
     <w:rsid w:val="00EE4919"/>
     <w:rsid w:val="00EE6885"/>
     <w:rsid w:val="00EE73A9"/>
     <w:rsid w:val="00EE75D5"/>
     <w:rsid w:val="00EF01E2"/>
     <w:rsid w:val="00EF0CE1"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF147B"/>
     <w:rsid w:val="00EF156F"/>
+    <w:rsid w:val="00EF1DF9"/>
     <w:rsid w:val="00EF2624"/>
     <w:rsid w:val="00EF2627"/>
     <w:rsid w:val="00EF299A"/>
     <w:rsid w:val="00EF3191"/>
     <w:rsid w:val="00EF32BD"/>
     <w:rsid w:val="00EF3372"/>
     <w:rsid w:val="00EF3436"/>
     <w:rsid w:val="00EF3623"/>
     <w:rsid w:val="00EF3ED1"/>
     <w:rsid w:val="00EF41DC"/>
     <w:rsid w:val="00EF4241"/>
     <w:rsid w:val="00EF45D0"/>
     <w:rsid w:val="00EF461E"/>
     <w:rsid w:val="00EF56DE"/>
     <w:rsid w:val="00EF580F"/>
     <w:rsid w:val="00EF6392"/>
     <w:rsid w:val="00EF6AA1"/>
     <w:rsid w:val="00EF6D3D"/>
     <w:rsid w:val="00EF72EA"/>
     <w:rsid w:val="00EF7607"/>
     <w:rsid w:val="00EF785F"/>
     <w:rsid w:val="00F00563"/>
     <w:rsid w:val="00F01A8F"/>
     <w:rsid w:val="00F023EA"/>
     <w:rsid w:val="00F02A42"/>
     <w:rsid w:val="00F03149"/>
     <w:rsid w:val="00F03401"/>
     <w:rsid w:val="00F03864"/>
     <w:rsid w:val="00F03B05"/>
     <w:rsid w:val="00F03C80"/>
     <w:rsid w:val="00F04A44"/>
     <w:rsid w:val="00F053C9"/>
     <w:rsid w:val="00F05671"/>
     <w:rsid w:val="00F0593A"/>
     <w:rsid w:val="00F05D2C"/>
     <w:rsid w:val="00F05D7B"/>
     <w:rsid w:val="00F06829"/>
     <w:rsid w:val="00F06E9D"/>
     <w:rsid w:val="00F073EA"/>
     <w:rsid w:val="00F076EC"/>
     <w:rsid w:val="00F07CB8"/>
+    <w:rsid w:val="00F10184"/>
     <w:rsid w:val="00F10A2D"/>
     <w:rsid w:val="00F10B8D"/>
     <w:rsid w:val="00F10CE6"/>
     <w:rsid w:val="00F10E02"/>
     <w:rsid w:val="00F10EA8"/>
     <w:rsid w:val="00F10FC7"/>
     <w:rsid w:val="00F11181"/>
     <w:rsid w:val="00F11297"/>
     <w:rsid w:val="00F113D6"/>
     <w:rsid w:val="00F114D3"/>
     <w:rsid w:val="00F11967"/>
     <w:rsid w:val="00F119E9"/>
     <w:rsid w:val="00F11A11"/>
     <w:rsid w:val="00F11DE5"/>
     <w:rsid w:val="00F12512"/>
     <w:rsid w:val="00F12CB8"/>
     <w:rsid w:val="00F13079"/>
     <w:rsid w:val="00F1344E"/>
     <w:rsid w:val="00F145BF"/>
     <w:rsid w:val="00F146D5"/>
     <w:rsid w:val="00F1540C"/>
     <w:rsid w:val="00F15452"/>
     <w:rsid w:val="00F156C9"/>
     <w:rsid w:val="00F16D9B"/>
     <w:rsid w:val="00F16E24"/>
@@ -13734,93 +13863,96 @@
     <w:rsid w:val="00F33C00"/>
     <w:rsid w:val="00F33E7E"/>
     <w:rsid w:val="00F34292"/>
     <w:rsid w:val="00F34B7F"/>
     <w:rsid w:val="00F34E62"/>
     <w:rsid w:val="00F35B57"/>
     <w:rsid w:val="00F361C4"/>
     <w:rsid w:val="00F3641F"/>
     <w:rsid w:val="00F3647A"/>
     <w:rsid w:val="00F3657E"/>
     <w:rsid w:val="00F3714E"/>
     <w:rsid w:val="00F378D1"/>
     <w:rsid w:val="00F37B15"/>
     <w:rsid w:val="00F402E0"/>
     <w:rsid w:val="00F408EC"/>
     <w:rsid w:val="00F40957"/>
     <w:rsid w:val="00F425F3"/>
     <w:rsid w:val="00F42D60"/>
     <w:rsid w:val="00F43066"/>
     <w:rsid w:val="00F437DD"/>
     <w:rsid w:val="00F43D38"/>
     <w:rsid w:val="00F44134"/>
     <w:rsid w:val="00F446D5"/>
     <w:rsid w:val="00F44744"/>
     <w:rsid w:val="00F44D0A"/>
+    <w:rsid w:val="00F453F0"/>
     <w:rsid w:val="00F45ADF"/>
     <w:rsid w:val="00F461C0"/>
     <w:rsid w:val="00F466C4"/>
     <w:rsid w:val="00F467F5"/>
     <w:rsid w:val="00F46DF9"/>
     <w:rsid w:val="00F46FA8"/>
     <w:rsid w:val="00F470F8"/>
     <w:rsid w:val="00F4771C"/>
     <w:rsid w:val="00F47CC0"/>
     <w:rsid w:val="00F506A8"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F50A35"/>
     <w:rsid w:val="00F5183D"/>
     <w:rsid w:val="00F51AD9"/>
     <w:rsid w:val="00F51B4E"/>
     <w:rsid w:val="00F51E26"/>
     <w:rsid w:val="00F5236A"/>
     <w:rsid w:val="00F52451"/>
     <w:rsid w:val="00F524C9"/>
     <w:rsid w:val="00F525DB"/>
     <w:rsid w:val="00F528A7"/>
     <w:rsid w:val="00F52D99"/>
     <w:rsid w:val="00F5331C"/>
     <w:rsid w:val="00F53613"/>
     <w:rsid w:val="00F53630"/>
     <w:rsid w:val="00F537F8"/>
     <w:rsid w:val="00F5422D"/>
     <w:rsid w:val="00F5479C"/>
     <w:rsid w:val="00F54E22"/>
     <w:rsid w:val="00F55CC7"/>
     <w:rsid w:val="00F55D2D"/>
     <w:rsid w:val="00F576DF"/>
     <w:rsid w:val="00F57D23"/>
     <w:rsid w:val="00F60104"/>
     <w:rsid w:val="00F60263"/>
     <w:rsid w:val="00F60704"/>
+    <w:rsid w:val="00F61179"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F61B8E"/>
     <w:rsid w:val="00F61F42"/>
     <w:rsid w:val="00F62098"/>
     <w:rsid w:val="00F62798"/>
     <w:rsid w:val="00F62A1E"/>
     <w:rsid w:val="00F6303F"/>
+    <w:rsid w:val="00F64320"/>
     <w:rsid w:val="00F6438A"/>
     <w:rsid w:val="00F64549"/>
     <w:rsid w:val="00F6469C"/>
     <w:rsid w:val="00F64902"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F65666"/>
     <w:rsid w:val="00F65706"/>
     <w:rsid w:val="00F658AB"/>
     <w:rsid w:val="00F65973"/>
     <w:rsid w:val="00F65C70"/>
     <w:rsid w:val="00F65CE1"/>
     <w:rsid w:val="00F6688F"/>
     <w:rsid w:val="00F675F1"/>
     <w:rsid w:val="00F677B4"/>
     <w:rsid w:val="00F6782A"/>
     <w:rsid w:val="00F70219"/>
     <w:rsid w:val="00F70695"/>
     <w:rsid w:val="00F71258"/>
     <w:rsid w:val="00F71A2D"/>
     <w:rsid w:val="00F71A32"/>
     <w:rsid w:val="00F736F6"/>
     <w:rsid w:val="00F737D0"/>
     <w:rsid w:val="00F73CB6"/>
     <w:rsid w:val="00F74140"/>
     <w:rsid w:val="00F7418C"/>
@@ -13909,50 +14041,51 @@
     <w:rsid w:val="00FA7878"/>
     <w:rsid w:val="00FA7993"/>
     <w:rsid w:val="00FA7DAC"/>
     <w:rsid w:val="00FB063E"/>
     <w:rsid w:val="00FB0C00"/>
     <w:rsid w:val="00FB0F27"/>
     <w:rsid w:val="00FB0FA2"/>
     <w:rsid w:val="00FB12F5"/>
     <w:rsid w:val="00FB1574"/>
     <w:rsid w:val="00FB170E"/>
     <w:rsid w:val="00FB1CFC"/>
     <w:rsid w:val="00FB1F01"/>
     <w:rsid w:val="00FB31A4"/>
     <w:rsid w:val="00FB3784"/>
     <w:rsid w:val="00FB411E"/>
     <w:rsid w:val="00FB45E9"/>
     <w:rsid w:val="00FB4778"/>
     <w:rsid w:val="00FB4BE8"/>
     <w:rsid w:val="00FB4C7F"/>
     <w:rsid w:val="00FB4F48"/>
     <w:rsid w:val="00FB6450"/>
     <w:rsid w:val="00FB667F"/>
     <w:rsid w:val="00FB6B1F"/>
     <w:rsid w:val="00FB74AC"/>
     <w:rsid w:val="00FB7821"/>
+    <w:rsid w:val="00FB7981"/>
     <w:rsid w:val="00FC06EE"/>
     <w:rsid w:val="00FC0A9C"/>
     <w:rsid w:val="00FC0C97"/>
     <w:rsid w:val="00FC110E"/>
     <w:rsid w:val="00FC16BA"/>
     <w:rsid w:val="00FC1A6D"/>
     <w:rsid w:val="00FC1DCC"/>
     <w:rsid w:val="00FC1DD8"/>
     <w:rsid w:val="00FC2265"/>
     <w:rsid w:val="00FC33E4"/>
     <w:rsid w:val="00FC35AB"/>
     <w:rsid w:val="00FC36E9"/>
     <w:rsid w:val="00FC3767"/>
     <w:rsid w:val="00FC3A4D"/>
     <w:rsid w:val="00FC3B0F"/>
     <w:rsid w:val="00FC4734"/>
     <w:rsid w:val="00FC4DB4"/>
     <w:rsid w:val="00FC5588"/>
     <w:rsid w:val="00FC55C0"/>
     <w:rsid w:val="00FC5CEA"/>
     <w:rsid w:val="00FC5E0B"/>
     <w:rsid w:val="00FC751D"/>
     <w:rsid w:val="00FC7929"/>
     <w:rsid w:val="00FC7C68"/>
     <w:rsid w:val="00FD0170"/>
@@ -14627,51 +14760,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004E0488"/>
+    <w:rsid w:val="005A2068"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -15424,51 +15557,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1183057694">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/provider-responsibilities/what-conflict-interest" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fcontact&amp;data=05%7C01%7CCourtney.Trimboli%40ndis.gov.au%7C1fee522290c84bdbc93108dae3e1d89f%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638072856398547108%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=fQGFr%2BluMmsmy5z0ugUgNPu7hb68ByttY5APk87nURc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/guide-early-childhood-approach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23reasonable-and-necessary&amp;data=05%7C02%7CSamantha.Lyne%40ndis.gov.au%7C4f388292214c42950d0708defcbed4a0%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639226093724465492%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=C9Dy7hTqMOxuxpG3w4JQve3h83rJURCyC5fKf40HiZ8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/provider-responsibilities/what-conflict-interest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/guide-early-childhood-approach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fcontact&amp;data=05%7C01%7CCourtney.Trimboli%40ndis.gov.au%7C1fee522290c84bdbc93108dae3e1d89f%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638072856398547108%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=fQGFr%2BluMmsmy5z0ugUgNPu7hb68ByttY5APk87nURc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -15739,228 +15872,233 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...18 lines deleted...]
-    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
+    <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...8 lines deleted...]
-    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -16018,111 +16156,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{681E25F9-B4A1-4509-977A-B44C08A5DA6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64DD0274-AC06-432D-8586-8837151CF133}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94E8A6DC-0045-4D9E-9D31-CA7DB8305498}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C767F8A-3DF8-4D5F-B3FE-28B10AA62146}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B028D22F-3500-430C-A980-FF67FB446FE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>6510</Words>
-  <Characters>37108</Characters>
+  <Words>6539</Words>
+  <Characters>37277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>309</Lines>
+  <Lines>310</Lines>
   <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43531</CharactersWithSpaces>
+  <CharactersWithSpaces>43729</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="348" baseType="variant">
       <vt:variant>
         <vt:i4>655438</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>171</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>655438</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -17148,90 +17327,90 @@
       <vt:variant>
         <vt:lpwstr>plan-variations</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
+    <vt:r8>1381800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
+    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Created">
+    <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2026-08-26T05:51:57Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
+    <vt:lpwstr>2026-10-02T02:37:01Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>f2d3c9bb-0493-44b5-82ad-77e1aec7322a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
+    <vt:lpwstr>153107e0-9c4e-495d-979f-ebbbbc8bcd02</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
-  </property>
-[...37 lines deleted...]
-    <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>