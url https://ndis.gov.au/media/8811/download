--- v0 (2026-10-01)
+++ v1 (2026-10-22)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D1419B7" w14:textId="7F517A15" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="00DA4580" w:rsidP="001C6734">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
       <w:r>
         <w:t xml:space="preserve">Plan </w:t>
       </w:r>
       <w:r w:rsidR="00080C48">
         <w:t>variation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> request form</w:t>
       </w:r>
     </w:p>
@@ -98,82 +98,74 @@
           <w:bCs/>
         </w:rPr>
         <w:t>plan variation</w:t>
       </w:r>
       <w:r w:rsidRPr="00272F25">
         <w:t xml:space="preserve"> is when we make changes to your current plan. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C441F3">
         <w:t xml:space="preserve">We can vary your current plan for minor changes that don’t impact your ongoing </w:t>
       </w:r>
       <w:r w:rsidR="00A1178B">
         <w:t xml:space="preserve">disability </w:t>
       </w:r>
       <w:r w:rsidRPr="00C441F3">
         <w:t>support needs. For example, to change your funding periods or how your funding is managed. We can also vary your plan if you need urgent</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB13E3">
         <w:t xml:space="preserve">, short-term </w:t>
       </w:r>
       <w:r w:rsidRPr="00C441F3">
         <w:t>funding or once-off support, like to replace your assistive technology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B302FE5" w14:textId="19BDABD6" w:rsidR="008E6CA5" w:rsidRDefault="008E6CA5" w:rsidP="00065C39">
       <w:r w:rsidRPr="009D2E0A">
-        <w:t xml:space="preserve">To help us </w:t>
-[...7 lines deleted...]
-        <w:t>, you can give us information or evidence</w:t>
+        <w:t>To help us make a decision, you can give us information or evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2E0A">
         <w:t>to support your plan variation request</w:t>
       </w:r>
       <w:r w:rsidRPr="00086BE6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329D010C" w14:textId="7C50B680" w:rsidR="00065C39" w:rsidRDefault="00065C39" w:rsidP="001C6734">
       <w:r w:rsidRPr="009D2E0A">
         <w:t xml:space="preserve">Learn more about plan variations </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42B9D">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:anchor="plan-variations" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor="plan-variations" w:history="1">
         <w:r w:rsidRPr="008D5494">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Plan variations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00684553">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108A898F" w14:textId="5B2D8F68" w:rsidR="00A77EE7" w:rsidRDefault="00B0520B" w:rsidP="001C6734">
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="009B519E">
         <w:t>plan variation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005959EB">
         <w:t>i</w:t>
       </w:r>
       <w:r>
@@ -188,200 +180,203 @@
       <w:r w:rsidR="00E31EDD" w:rsidRPr="00272F25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>plan reassessment</w:t>
       </w:r>
       <w:r w:rsidR="00E31EDD" w:rsidRPr="00272F25">
         <w:t xml:space="preserve"> is when you need a new plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0807FED1" w14:textId="77300792" w:rsidR="00A77EE7" w:rsidRDefault="00E31EDD" w:rsidP="001C6734">
       <w:r w:rsidRPr="00272F25">
         <w:t>We can reassess your plan if your current plan doesn’t meet your disability support needs because of a significant and ongoing change</w:t>
       </w:r>
       <w:r w:rsidR="00EA693E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002635C0">
         <w:t>This could be because of a change to</w:t>
       </w:r>
       <w:r w:rsidR="005F4E87">
         <w:t xml:space="preserve"> your functional capacity or a change to your personal situation or environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0AE841" w14:textId="25F74A62" w:rsidR="0063763E" w:rsidRPr="001C6734" w:rsidRDefault="00691C46" w:rsidP="001C6734">
+    <w:p w14:paraId="0E0AE841" w14:textId="18359C45" w:rsidR="0063763E" w:rsidRPr="001C6734" w:rsidRDefault="00691C46" w:rsidP="001C6734">
       <w:r>
         <w:t xml:space="preserve">If you need to ask for </w:t>
       </w:r>
       <w:r w:rsidRPr="005D59AB">
         <w:t xml:space="preserve">a plan reassessment, you need to use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:anchor="what-a-plan-reassessment-is-like" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="what-asking-for-a-plan-reassessment-is-like" w:history="1">
         <w:r w:rsidRPr="008D5494">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Plan reassessment request form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D5494">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A77EE7" w:rsidRPr="005D59AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E31EDD" w:rsidRPr="005D59AB">
         <w:t>Learn</w:t>
       </w:r>
       <w:r w:rsidR="00E31EDD" w:rsidRPr="009D2E0A">
         <w:t xml:space="preserve"> more about </w:t>
       </w:r>
       <w:r w:rsidR="00653C0B">
         <w:t>asking for a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> plan</w:t>
       </w:r>
       <w:r w:rsidR="00B90721">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00653C0B">
         <w:t>reass</w:t>
       </w:r>
       <w:r w:rsidR="00653C0B" w:rsidRPr="00D119AC">
         <w:t xml:space="preserve">essment </w:t>
       </w:r>
       <w:r w:rsidR="00E31EDD" w:rsidRPr="00D119AC">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:anchor="plan-reassessments" w:history="1">
+      <w:hyperlink r:id="rId13" w:anchor="plan-reassessments" w:history="1">
         <w:r w:rsidR="00E31EDD" w:rsidRPr="008D5494">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Plan reassessments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E31EDD" w:rsidRPr="00D119AC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59307627" w14:textId="5E457B3C" w:rsidR="00A77EE7" w:rsidRDefault="00A61762" w:rsidP="001C6734">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>You don’t need to complete this form to</w:t>
       </w:r>
       <w:r w:rsidR="0022120D">
         <w:t xml:space="preserve"> change your </w:t>
       </w:r>
       <w:r w:rsidR="00566911">
         <w:t xml:space="preserve">personal information, like your contact details or address. You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00C42629" w:rsidRPr="122B3ADE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C42629">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00566911">
         <w:t>to do this.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5501C86F" w14:textId="209C88C3" w:rsidR="001606B1" w:rsidRDefault="009A4FA2" w:rsidP="001C6734">
       <w:r>
         <w:t xml:space="preserve">If you don’t agree with </w:t>
       </w:r>
       <w:r w:rsidR="00D66961">
         <w:t xml:space="preserve">a decision we’ve made about your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">plan, </w:t>
       </w:r>
       <w:r w:rsidR="00D66961">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="107DB39F">
         <w:t xml:space="preserve"> don’t need to complete this form</w:t>
       </w:r>
       <w:r w:rsidR="0049277C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="107DB39F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0049277C">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="107DB39F">
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidR="00D66961">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D66961" w:rsidRPr="00B42B9D">
         <w:t xml:space="preserve">can ask us to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00D66961" w:rsidRPr="008D5494">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>review</w:t>
         </w:r>
         <w:r w:rsidR="00974595" w:rsidRPr="008D5494">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> our decision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00974595" w:rsidRPr="00B42B9D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3024E900" w14:textId="30376986" w:rsidR="00AD0CD2" w:rsidRDefault="00FC301F" w:rsidP="001C6734">
+    <w:p w14:paraId="3024E900" w14:textId="1AA43B85" w:rsidR="00AD0CD2" w:rsidRDefault="00FC301F" w:rsidP="001C6734">
       <w:r w:rsidRPr="009D2E0A">
         <w:t>If you</w:t>
       </w:r>
       <w:r w:rsidR="00204644">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00412943">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> don’t know which type of plan change </w:t>
+        <w:t xml:space="preserve">don’t know which type of plan change </w:t>
       </w:r>
       <w:r w:rsidR="00E275AF">
-        <w:t>to ask for, you can contact us</w:t>
+        <w:t>to ask for</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36CAF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E275AF">
+        <w:t xml:space="preserve"> you can contact us</w:t>
       </w:r>
       <w:r w:rsidR="00DF0BDB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E275AF">
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidR="00FB5835">
         <w:t xml:space="preserve"> can</w:t>
       </w:r>
       <w:r w:rsidR="00E275AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0065683D">
         <w:t>support you to</w:t>
       </w:r>
       <w:r w:rsidR="00AD0CD2">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177CBFAD" w14:textId="77777777" w:rsidR="00411516" w:rsidRDefault="00E81540" w:rsidP="00411516">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
@@ -393,89 +388,118 @@
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
         <w:t>make an informed decision about the right plan change request for your situation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C4003F" w14:textId="37761F33" w:rsidR="00AE13EE" w:rsidRDefault="005A49B3" w:rsidP="009D2E0A">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
         <w:t>complete this form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B684F0" w14:textId="5EDAD153" w:rsidR="001C6734" w:rsidRPr="000D279A" w:rsidRDefault="00074497" w:rsidP="009D2E0A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="480"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Contact_us:"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="009D2E0A">
         <w:t>Contact us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6632BFC8" w14:textId="76CC405B" w:rsidR="00074497" w:rsidRPr="00074497" w:rsidRDefault="00DF0BDB" w:rsidP="009D2E0A">
+    <w:p w14:paraId="6632BFC8" w14:textId="6F56ABA0" w:rsidR="00074497" w:rsidRPr="00074497" w:rsidRDefault="00DF0BDB" w:rsidP="009D2E0A">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
-        <w:t>If you need support to complete this form, contact us in any of the ways listed below:</w:t>
+        <w:t>If you need support to complete this form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3C8E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00143D43" w:rsidRPr="003C3C8E">
+        <w:t>or prefe</w:t>
+      </w:r>
+      <w:r w:rsidR="001257F1" w:rsidRPr="003C3C8E">
+        <w:t xml:space="preserve">r to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3C8E">
+        <w:t>contact us</w:t>
+      </w:r>
+      <w:r w:rsidR="001257F1" w:rsidRPr="003C3C8E">
+        <w:t xml:space="preserve"> to ask for a plan variation, you can do this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3C8E">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C18A2">
+        <w:t>any of the ways listed below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7573DD74" w14:textId="77777777" w:rsidR="00074497" w:rsidRDefault="00074497" w:rsidP="00074497">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">call us on </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1532">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1800 800 110</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79039F47" w14:textId="678D5D07" w:rsidR="00074497" w:rsidRDefault="00074497" w:rsidP="00074497">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
-        <w:t>talk to your my NDIS contact or visit your local office in person</w:t>
+        <w:t xml:space="preserve">talk to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>your my</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS contact or visit your local office in person</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDA0076" w14:textId="085C9471" w:rsidR="00074497" w:rsidRPr="003A4168" w:rsidRDefault="00565469" w:rsidP="009D2E0A">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">submit an enquiry through our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F0551A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A4168">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D70AF6" w14:textId="258DA1CE" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="00CC08A8" w:rsidP="001C6734">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_How_to_use"/>
       <w:bookmarkStart w:id="3" w:name="_Who_can_use"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>Who</w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:t xml:space="preserve"> can</w:t>
       </w:r>
@@ -528,51 +552,51 @@
       <w:r w:rsidRPr="009D2E0A">
         <w:t xml:space="preserve">you’re the plan </w:t>
       </w:r>
       <w:r w:rsidR="0003743F">
         <w:t>nominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A05B9F" w14:textId="20D2978F" w:rsidR="00AB745D" w:rsidRDefault="00AB745D" w:rsidP="00AB745D">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2E0A">
         <w:t>the participant is a child and you’re the child representative</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78095E9A" w14:textId="156AFA0F" w:rsidR="00E67EF4" w:rsidRPr="009D2E0A" w:rsidRDefault="00074D7E" w:rsidP="00E67EF4">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">you’ve been given consent to ask for a plan variation on behalf of the participant. </w:t>
       </w:r>
       <w:r w:rsidR="00E67EF4">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00F452BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how to give consent</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E67EF4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDB4983" w14:textId="08F39EA6" w:rsidR="0097684B" w:rsidRPr="0097684B" w:rsidRDefault="004064E2" w:rsidP="001C6734">
       <w:r w:rsidRPr="00D55C06">
         <w:lastRenderedPageBreak/>
         <w:t>If</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r w:rsidR="009326DD">
         <w:t xml:space="preserve"> don’t have consent</w:t>
       </w:r>
       <w:r w:rsidR="006E5BAE">
         <w:t xml:space="preserve"> to request a plan </w:t>
       </w:r>
@@ -592,130 +616,130 @@
         <w:t>o let us know</w:t>
       </w:r>
       <w:r w:rsidR="005947B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6156FC7E" w14:textId="1466C4D7" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="00BA3F67" w:rsidP="001C6734">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How to return </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6121685B" w14:textId="77777777" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="001C6734" w:rsidP="001C6734">
       <w:r w:rsidRPr="001C6734">
         <w:t>You can return this form to us by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AD4B31" w14:textId="49601B7C" w:rsidR="001C6734" w:rsidRPr="00F9390B" w:rsidRDefault="00F9390B" w:rsidP="009D2E0A">
+    <w:p w14:paraId="59AD4B31" w14:textId="6EAE4396" w:rsidR="001C6734" w:rsidRPr="00F9390B" w:rsidRDefault="00F9390B" w:rsidP="009D2E0A">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
         <w:t>submit</w:t>
       </w:r>
       <w:r w:rsidR="009A7957">
         <w:t>ting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="009A7957">
         <w:t xml:space="preserve"> new </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">enquiry through our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00F0551A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009A7957">
         <w:t>. Make sure you</w:t>
       </w:r>
       <w:r w:rsidR="00252EB5">
         <w:t xml:space="preserve"> upload this form</w:t>
       </w:r>
       <w:r w:rsidR="009A7957">
-        <w:t xml:space="preserve"> to the enquiry.</w:t>
+        <w:t xml:space="preserve"> to the enquiry</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682A725C" w14:textId="070B2FBA" w:rsidR="001C6734" w:rsidRPr="00486BB0" w:rsidRDefault="007C212F" w:rsidP="009D2E0A">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="009D2E0A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>ail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="009D2E0A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="00486BB0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIA, GPO Box 700, Canberra ACT 2601</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F723247" w14:textId="5BB98DC5" w:rsidR="001C6734" w:rsidRDefault="007C212F" w:rsidP="009D2E0A">
+    <w:p w14:paraId="3F723247" w14:textId="0D247342" w:rsidR="001C6734" w:rsidRDefault="007C212F" w:rsidP="009D2E0A">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="009D2E0A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>n person:</w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="00486BB0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -725,58 +749,60 @@
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="00486BB0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>isit</w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="001C6734">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="00486BB0">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="009D2E0A">
         <w:t>local area coordinator</w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="00486BB0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="009D2E0A">
         <w:t>early childhood partner</w:t>
       </w:r>
       <w:r w:rsidR="001C6734" w:rsidRPr="00486BB0">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="001C6734" w:rsidRPr="009D2E0A">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="001C6734" w:rsidRPr="00DE3B78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS office in your area</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="001C6734" w:rsidRPr="001C6734">
-        <w:t>your area.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A06ECAD" w14:textId="77777777" w:rsidR="00A50157" w:rsidRDefault="00A50157" w:rsidP="009D2E0A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F42953" w14:textId="54B32343" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="001C6734" w:rsidP="002E2577">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="001C6734">
         <w:lastRenderedPageBreak/>
         <w:t>Part A: P</w:t>
       </w:r>
       <w:r w:rsidR="000F0DBF">
@@ -962,136 +988,139 @@
       <w:tr w:rsidR="005D4747" w:rsidRPr="00B70CB6" w14:paraId="585AE88C" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B09ACA7" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="00B70CB6" w:rsidRDefault="005D4747" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-868831880"/>
             <w:placeholder>
               <w:docPart w:val="10178DE71E7644C4AB618E4B81CBD1B6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2D315371" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="00B70CB6" w:rsidRDefault="005D4747" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="005D4747" w:rsidRPr="00B70CB6" w14:paraId="4113572F" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32981C2D" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="00B70CB6" w:rsidRDefault="005D4747" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="901869984"/>
             <w:placeholder>
               <w:docPart w:val="F9633FF417E24D63BF80B8DE333319F1"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="107DB19C" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="00B70CB6" w:rsidRDefault="005D4747" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>DD/MM/YYYY</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="005D4747" w:rsidRPr="00B70CB6" w14:paraId="6320265F" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E0471AE" w14:textId="38EC795B" w:rsidR="005D4747" w:rsidRPr="00B70CB6" w:rsidRDefault="00F36000" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NDIS </w:t>
             </w:r>
             <w:r w:rsidR="005D4747">
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1626351380"/>
             <w:placeholder>
               <w:docPart w:val="EAD33C704CDC4DDA87BA949CBABCF0FF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2B89DE41" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="00B70CB6" w:rsidRDefault="005D4747" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="005D4747" w:rsidRPr="00B70CB6" w14:paraId="149C906B" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
@@ -1110,50 +1139,51 @@
             <w:r>
               <w:t xml:space="preserve">This could be a </w:t>
             </w:r>
             <w:r w:rsidR="00F36000" w:rsidRPr="001C6734">
               <w:t>phone number</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidR="00F36000" w:rsidRPr="001C6734">
               <w:t>email address</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1949037702"/>
             <w:placeholder>
               <w:docPart w:val="A292FF0B4E3C488E83B3D5BE027E94E6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="68580AA0" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="00B70CB6" w:rsidRDefault="005D4747" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EAD6EB0" w14:textId="3058AFDC" w:rsidR="001C6734" w:rsidRPr="009D2E0A" w:rsidRDefault="001C6734" w:rsidP="001C6734">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -1222,205 +1252,209 @@
       <w:tr w:rsidR="00F36000" w:rsidRPr="00B70CB6" w14:paraId="542FD0A1" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C79CF8F" w14:textId="001E4640" w:rsidR="00F36000" w:rsidRPr="00B70CB6" w:rsidRDefault="009C1C01" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Street name and number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2025506169"/>
             <w:placeholder>
               <w:docPart w:val="CFF7C49028234446BF2FECAC12897615"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="581C63DC" w14:textId="77777777" w:rsidR="00F36000" w:rsidRPr="00B70CB6" w:rsidRDefault="00F36000" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F36000" w:rsidRPr="00B70CB6" w14:paraId="46FA64B3" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="496384EF" w14:textId="65549525" w:rsidR="00F36000" w:rsidRPr="00B70CB6" w:rsidRDefault="009C1C01" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>City / town</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="715863632"/>
             <w:placeholder>
               <w:docPart w:val="AA09710271B1472DA29F13F8CF0D685F"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="383295403"/>
                 <w:placeholder>
                   <w:docPart w:val="67840886425A40F8AF1BA27A8024B8A6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4888" w:type="dxa"/>
                   </w:tcPr>
                   <w:p w14:paraId="09EF9381" w14:textId="61740B47" w:rsidR="00F36000" w:rsidRPr="00B70CB6" w:rsidRDefault="00F36000" w:rsidP="00292C46">
                     <w:pPr>
                       <w:pStyle w:val="TableBody0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="001C6734">
                       <w:t>Click or tap here to enter text.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F36000" w:rsidRPr="00B70CB6" w14:paraId="646DE381" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EF600A5" w14:textId="3F530B38" w:rsidR="00F36000" w:rsidRPr="00B70CB6" w:rsidRDefault="009C1C01" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-589772839"/>
             <w:placeholder>
               <w:docPart w:val="1CE3E2E023664B0B9364C6B69B9752F0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0E8376B6" w14:textId="77777777" w:rsidR="00F36000" w:rsidRPr="00B70CB6" w:rsidRDefault="00F36000" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F36000" w:rsidRPr="00B70CB6" w14:paraId="7B6F01CE" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66BDBF53" w14:textId="40C4E144" w:rsidR="00F36000" w:rsidRPr="00B70CB6" w:rsidRDefault="009C1C01" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="770739603"/>
             <w:placeholder>
               <w:docPart w:val="F6167BDFB4644ADB8943D9E8055A27CB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1861CFD6" w14:textId="77777777" w:rsidR="00F36000" w:rsidRPr="00B70CB6" w:rsidRDefault="00F36000" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F94C6A2" w14:textId="44867317" w:rsidR="00AA5779" w:rsidRDefault="00AA5779"/>
     <w:p w14:paraId="74FA0CD3" w14:textId="77777777" w:rsidR="00AA5779" w:rsidRDefault="00AA5779">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="679E2FC4" w14:textId="2568B511" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="001C6734" w:rsidP="00AF3997">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="001C6734">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part B: </w:t>
       </w:r>
       <w:r w:rsidR="00D86C38">
         <w:t>Third party</w:t>
       </w:r>
       <w:r w:rsidR="005F1353">
         <w:t xml:space="preserve"> details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9B545C" w14:textId="48F03DF0" w:rsidR="001C6734" w:rsidRPr="00665C6D" w:rsidRDefault="005A4A4F" w:rsidP="001C6734">
       <w:r w:rsidRPr="009D2E0A">
@@ -1543,353 +1577,374 @@
       <w:tr w:rsidR="00E12FF1" w:rsidRPr="00B70CB6" w14:paraId="1449E36D" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E3D5108" w14:textId="64ABE455" w:rsidR="00E12FF1" w:rsidRPr="00B70CB6" w:rsidRDefault="00BA48E3" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1929693707"/>
             <w:placeholder>
               <w:docPart w:val="28F778E8F9D14EEF8B045A4EC6A6C6C4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="315A636B" w14:textId="3E88C634" w:rsidR="00E12FF1" w:rsidRPr="00B70CB6" w:rsidRDefault="00BA48E3" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00E12FF1" w:rsidRPr="00B70CB6" w14:paraId="31F97DD1" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71A677FA" w14:textId="68E9B933" w:rsidR="00E12FF1" w:rsidRPr="00B70CB6" w:rsidRDefault="00BA48E3" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-773707026"/>
             <w:placeholder>
               <w:docPart w:val="B780F52FAF5349B6817DB6C77C04C2B2"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1A55B88B" w14:textId="1F01345A" w:rsidR="00E12FF1" w:rsidRPr="00B70CB6" w:rsidRDefault="00BA48E3" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>DD/MM/YYYY</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00E12FF1" w:rsidRPr="00B70CB6" w14:paraId="08CE1E16" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B5C7B24" w14:textId="5CCB3F0C" w:rsidR="00E12FF1" w:rsidRPr="00B70CB6" w:rsidRDefault="00BA48E3" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Contact phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1699073419"/>
             <w:placeholder>
               <w:docPart w:val="E5AC4F8E02A24EE8BFE6604D21105EBE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="35ECE11B" w14:textId="08358DD1" w:rsidR="00E12FF1" w:rsidRPr="00B70CB6" w:rsidRDefault="00BA48E3" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006229C0" w:rsidRPr="00B70CB6" w14:paraId="70C4A833" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AA8D6C7" w14:textId="26BDA395" w:rsidR="006229C0" w:rsidRDefault="00E76B29" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BA24B4">
               <w:t>Relationship to participant</w:t>
             </w:r>
             <w:r w:rsidR="005A75CD" w:rsidRPr="009D2E0A">
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:r w:rsidR="00205113" w:rsidRPr="009D2E0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Part A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3162BE7F" w14:textId="076CBA80" w:rsidR="00DD3E8F" w:rsidRDefault="00000000" w:rsidP="00292C46">
+          <w:p w14:paraId="3162BE7F" w14:textId="076CBA80" w:rsidR="00DD3E8F" w:rsidRDefault="00515EE0" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="24754933"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB274A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B90480">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B75BB">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="002B33F0">
               <w:t xml:space="preserve">’m </w:t>
             </w:r>
             <w:r w:rsidR="00DD3E8F">
               <w:t>the plan nominee</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1401C420" w14:textId="77777777" w:rsidR="007B75BB" w:rsidRDefault="00000000" w:rsidP="00292C46">
+          <w:p w14:paraId="1401C420" w14:textId="77777777" w:rsidR="007B75BB" w:rsidRDefault="00515EE0" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1070470569"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB274A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EB274A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD3E8F">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="002B33F0">
               <w:t>’m</w:t>
             </w:r>
             <w:r w:rsidR="007B75BB">
               <w:t xml:space="preserve"> the child representative</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A447EE3" w14:textId="7206DD87" w:rsidR="008A7F6D" w:rsidRDefault="00000000" w:rsidP="00292C46">
+          <w:p w14:paraId="3A447EE3" w14:textId="7206DD87" w:rsidR="008A7F6D" w:rsidRDefault="00515EE0" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1816558622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D162A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A7F6D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D5B91">
               <w:t>The participant has given consent for me to ask for a plan variation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E4E23CE" w14:textId="36D9BC5C" w:rsidR="00DF6D05" w:rsidRDefault="00DF6D05" w:rsidP="00023BF3"/>
     <w:p w14:paraId="5A1BF1F5" w14:textId="77777777" w:rsidR="00DF6D05" w:rsidRDefault="00DF6D05">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD9E2EE" w14:textId="423A73CC" w:rsidR="00524DC0" w:rsidRPr="001C6734" w:rsidRDefault="00524DC0" w:rsidP="00524DC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="001C6734">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="00C40874">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6734">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Plan variation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA90F71" w14:textId="7CC0D19C" w:rsidR="007603B3" w:rsidRDefault="00511AE6">
+    <w:p w14:paraId="6BA90F71" w14:textId="42D8DD19" w:rsidR="007603B3" w:rsidRDefault="00511AE6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please complete </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="0008037C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> to </w:t>
-[...2 lines deleted...]
-        <w:t>ask for a plan variation.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3C8E">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0D04" w:rsidRPr="003C3C8E">
+        <w:t>give us information about your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3C8E">
+        <w:t xml:space="preserve"> plan variation</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0D04" w:rsidRPr="003C3C8E">
+        <w:t xml:space="preserve"> request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C18A2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71A55" w:rsidRPr="003C3C8E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB126A" w:rsidRPr="003C3C8E">
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB126A" w:rsidRPr="00B42B9D">
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71A55" w:rsidRPr="00B42B9D">
+        <w:t>earn</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40924" w:rsidRPr="00B42B9D">
+        <w:t xml:space="preserve"> about plan variations, go to</w:t>
       </w:r>
       <w:r w:rsidR="00E71A55" w:rsidRPr="00B42B9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB126A" w:rsidRPr="00B42B9D">
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId16" w:anchor="plan-variations" w:history="1">
+      <w:hyperlink r:id="rId20" w:anchor="plan-variations" w:history="1">
         <w:r w:rsidR="00D92306">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Plan variations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EB126A" w:rsidRPr="00B42B9D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50742271" w14:textId="40B4132B" w:rsidR="008E6E5B" w:rsidRDefault="007603B3" w:rsidP="009D2E0A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007B3396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The two questions below are optional.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If your request is not urgent, continue to </w:t>
       </w:r>
@@ -1964,259 +2019,234 @@
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A4F060C" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="008E6E5B" w:rsidP="00B465D5">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F43ADB">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00B465D5">
               <w:t>f this is an urgent</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43ADB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B465D5">
               <w:t>request, please tell us why:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6094" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34A7B3FB" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00000000" w:rsidP="00B465D5">
+          <w:p w14:paraId="34A7B3FB" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00515EE0" w:rsidP="00B465D5">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-904911326"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E6E5B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008E6E5B">
               <w:t xml:space="preserve"> My health and wellbeing </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008E6E5B">
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008E6E5B">
               <w:t xml:space="preserve"> at risk</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20B071D0" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00000000" w:rsidP="00B465D5">
+          <w:p w14:paraId="20B071D0" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00515EE0" w:rsidP="00B465D5">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="816076105"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E6E5B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008E6E5B">
               <w:t xml:space="preserve"> My living arrangements are at risk</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C0AF2EF" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00000000" w:rsidP="00B465D5">
+          <w:p w14:paraId="2C0AF2EF" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00515EE0" w:rsidP="00B465D5">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="475344811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E6E5B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008E6E5B">
               <w:t xml:space="preserve"> My informal supports are at risk or can’t support me</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B168168" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00000000" w:rsidP="00B465D5">
+          <w:p w14:paraId="3B168168" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00515EE0" w:rsidP="00B465D5">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-222751094"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E6E5B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008E6E5B">
               <w:t xml:space="preserve"> I am at risk of harm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E6E5B" w:rsidRPr="00B70CB6" w14:paraId="265BDDBB" w14:textId="77777777" w:rsidTr="00B465D5">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E767A73" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRPr="003D205B" w:rsidRDefault="008E6E5B" w:rsidP="00B465D5">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B465D5">
               <w:t>Please tell us more about the urgent request:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6094" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52446ECF" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00000000" w:rsidP="00B465D5">
+          <w:p w14:paraId="52446ECF" w14:textId="77777777" w:rsidR="008E6E5B" w:rsidRDefault="00515EE0" w:rsidP="00B465D5">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-273949000"/>
                 <w:placeholder>
                   <w:docPart w:val="B0FE4CCCCF8643FA92F26099C4758644"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E6E5B" w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71CE644C" w14:textId="54D51C2E" w:rsidR="001C6734" w:rsidRDefault="001C6734" w:rsidP="009D2E0A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="2505A70D" w14:textId="5CA838E0" w:rsidR="001433B2" w:rsidRPr="00693AB7" w:rsidRDefault="001433B2" w:rsidP="00185D3D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Part_D:_Your_1"/>
+      <w:bookmarkStart w:id="5" w:name="_Part_E:_My_1"/>
       <w:bookmarkEnd w:id="4"/>
-    </w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Part_E:_My_1"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="009D2E0A">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00185D3D">
         <w:t xml:space="preserve">Reason for your </w:t>
       </w:r>
-      <w:r w:rsidR="007603B3">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007603B3" w:rsidRPr="00185D3D">
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D2E0A">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00185D3D">
         <w:t>variation</w:t>
       </w:r>
-      <w:r w:rsidR="007603B3">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007603B3" w:rsidRPr="00185D3D">
         <w:t xml:space="preserve"> request</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6386D742" w14:textId="462A9D57" w:rsidR="00554AE8" w:rsidRPr="000D165A" w:rsidRDefault="00554AE8" w:rsidP="009D2E0A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Select all changes to your plan</w:t>
       </w:r>
       <w:r w:rsidR="00A038E5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Then</w:t>
       </w:r>
       <w:r w:rsidR="004E0DA1">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> complete </w:t>
       </w:r>
       <w:r w:rsidR="00D62C85">
         <w:t>all</w:t>
       </w:r>
@@ -2298,470 +2328,595 @@
             </w:pPr>
             <w:r w:rsidRPr="009D2E0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>What change or changes to your plan are you asking for?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46A8F84F" w14:textId="7F3EBA05" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00733B87" w:rsidP="00733B87">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D46573">
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidR="000D165A" w:rsidRPr="00D46573">
               <w:t>all that apply.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3378CCCC" w14:textId="66D8578D" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00000000" w:rsidP="00733B87">
+          <w:p w14:paraId="3378CCCC" w14:textId="76F84E21" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00515EE0" w:rsidP="00733B87">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1282328380"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00DD4BC6">
               <w:t>fix a</w:t>
             </w:r>
             <w:r w:rsidR="00BD760C" w:rsidRPr="00DD4BC6">
               <w:t xml:space="preserve"> small or technical</w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00DD4BC6">
-              <w:t xml:space="preserve"> error in my </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> error in my plan</w:t>
             </w:r>
             <w:r w:rsidR="00DD4BC6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
-              <w:t>–</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> complete </w:t>
+              <w:t xml:space="preserve">– complete </w:t>
             </w:r>
             <w:hyperlink w:anchor="_1:_Fix_an" w:history="1">
               <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>section 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3C556A5A" w14:textId="0C0F15D1" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00000000" w:rsidP="00733B87">
+          <w:p w14:paraId="3C556A5A" w14:textId="0C0F15D1" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00515EE0" w:rsidP="00733B87">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2058202517"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> change my </w:t>
             </w:r>
             <w:r w:rsidR="006779ED" w:rsidRPr="00D46573">
               <w:t>reassessment</w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> date – complete </w:t>
             </w:r>
             <w:hyperlink w:anchor="_2:_Change_my" w:history="1">
               <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>section 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="33DDDA09" w14:textId="02E988C3" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00000000" w:rsidP="00733B87">
+          <w:p w14:paraId="33DDDA09" w14:textId="02E988C3" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00515EE0" w:rsidP="00733B87">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="512413732"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> change how my funding is managed – complete </w:t>
             </w:r>
             <w:hyperlink w:anchor="_3:_Change_how" w:history="1">
               <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>section 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5964AC71" w14:textId="77777777" w:rsidR="004308EC" w:rsidRDefault="00000000" w:rsidP="00733B87">
+          <w:p w14:paraId="5964AC71" w14:textId="2EDA3AA1" w:rsidR="004308EC" w:rsidRDefault="00515EE0" w:rsidP="00733B87">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1063452914"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> change the funding periods or funding components in my plan – complete </w:t>
             </w:r>
-            <w:hyperlink w:anchor="_4:_Change_my" w:history="1">
+            <w:hyperlink w:anchor="_4:_Change_my_1" w:history="1">
               <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>section 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3097FB41" w14:textId="65E9E78B" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00000000" w:rsidP="00733B87">
+          <w:p w14:paraId="3097FB41" w14:textId="65E9E78B" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00515EE0" w:rsidP="00733B87">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1008105073"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> update who needs to provide a support or how it needs to be provided – complete </w:t>
             </w:r>
             <w:hyperlink w:anchor="_5:_Update_who" w:history="1">
               <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>section 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="518EC255" w14:textId="20275956" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="518EC255" w14:textId="20275956" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-260219855"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00680FA9" w:rsidRPr="009D2E0A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00680FA9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00090002">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>change the total funding amount</w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00090002">
               <w:t xml:space="preserve"> in my plan</w:t>
             </w:r>
             <w:r w:rsidR="002857EE" w:rsidRPr="00090002">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00680FA9" w:rsidRPr="00090002">
               <w:t xml:space="preserve"> If you select this option,</w:t>
             </w:r>
             <w:r w:rsidR="00C1281C" w:rsidRPr="00090002">
               <w:t xml:space="preserve"> please </w:t>
             </w:r>
             <w:r w:rsidR="00403965" w:rsidRPr="00090002">
               <w:t>tell us why</w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00090002">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CC208EC" w14:textId="53577AB4" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="6CC208EC" w14:textId="2EA8C59F" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="599758483"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> I need urgent</w:t>
             </w:r>
             <w:r w:rsidR="00605661" w:rsidRPr="00D46573">
               <w:t xml:space="preserve">, temporary </w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t>funding</w:t>
             </w:r>
             <w:r w:rsidR="00605661" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve">– complete </w:t>
             </w:r>
-            <w:hyperlink w:anchor="_6:_I_need" w:history="1">
+            <w:hyperlink w:anchor="_6:_I_need_1" w:history="1">
               <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>section 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6ADD41F7" w14:textId="28D3EAC4" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="6ADD41F7" w14:textId="05080909" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="0432FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:id w:val="2118946105"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
             <w:r w:rsidR="00B423F8" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> need an increase in my existing Assistive Technology (AT), Home Modifications or Vehicle Modifications funding</w:t>
             </w:r>
             <w:r w:rsidR="004D384A" w:rsidRPr="00D46573">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve">– complete </w:t>
             </w:r>
-            <w:hyperlink w:anchor="_7:_I’ve_provided" w:history="1">
+            <w:hyperlink w:anchor="_7:_I_need" w:history="1">
               <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>section 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="59CCAD50" w14:textId="2215338C" w:rsidR="00733B87" w:rsidRPr="00D46573" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="0074513C" w14:textId="77777777" w:rsidR="00031771" w:rsidRDefault="00515EE0" w:rsidP="00054223">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-70356799"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00733B87" w:rsidRPr="00BA24B4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00733B87" w:rsidRPr="00BA24B4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D384A" w:rsidRPr="00BA24B4">
               <w:t>I’</w:t>
             </w:r>
             <w:r w:rsidR="00CF038E" w:rsidRPr="00BA24B4">
               <w:t>m giving</w:t>
             </w:r>
             <w:r w:rsidR="002B5D0C" w:rsidRPr="00BA24B4">
               <w:t xml:space="preserve"> the NDIA</w:t>
             </w:r>
             <w:r w:rsidR="004D384A" w:rsidRPr="00BA24B4">
               <w:t xml:space="preserve"> the information</w:t>
             </w:r>
             <w:r w:rsidR="002B5D0C" w:rsidRPr="00BA24B4">
               <w:t>, quotes</w:t>
             </w:r>
             <w:r w:rsidR="004D384A" w:rsidRPr="00BA24B4">
               <w:t xml:space="preserve"> or reports requested</w:t>
             </w:r>
             <w:r w:rsidR="002B5D0C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
               <w:t xml:space="preserve">– complete </w:t>
             </w:r>
             <w:hyperlink w:anchor="_8:_I’ve_provided" w:history="1">
               <w:r w:rsidR="00733B87" w:rsidRPr="00D46573">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>section 8</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1A163EBD" w14:textId="63B375A7" w:rsidR="00F96D2F" w:rsidRDefault="00515EE0" w:rsidP="003C18A2">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-625848144"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00132F65">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00132F65">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00132F65" w:rsidRPr="00185D3D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>high support needs plan variation</w:t>
+            </w:r>
+            <w:r w:rsidR="00132F65" w:rsidRPr="00185D3D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> after a support determination</w:t>
+            </w:r>
+            <w:r w:rsidR="003C18A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB15F2" w:rsidRPr="00185D3D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00132F65" w:rsidRPr="003C3C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f you meet the high support needs criteria, we don’t need any other information or evidence. Continue to </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Part_D:_Your" w:history="1">
+              <w:r w:rsidR="00132F65" w:rsidRPr="00185D3D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Part D – Your declaration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00132F65" w:rsidRPr="003C3C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CCAD50" w14:textId="703E1E1D" w:rsidR="006A7F96" w:rsidRPr="00031771" w:rsidRDefault="006A7F96" w:rsidP="00185D3D">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00185D3D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learn about the high support needs criteria in section </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00185D3D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>When can we vary your plan after a support determination?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00185D3D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:anchor="plan-variations" w:history="1">
+              <w:r w:rsidRPr="00185D3D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                </w:rPr>
+                <w:t>Our Guideline – Plan variations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00185D3D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="447DE411" w14:textId="33A43615" w:rsidR="00356D27" w:rsidRDefault="00ED513E" w:rsidP="00356D27">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_1:_Fix_an"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>1: Fix a</w:t>
       </w:r>
       <w:r w:rsidR="00DC3C89">
         <w:t xml:space="preserve"> small or technical</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> error in m</w:t>
       </w:r>
       <w:r w:rsidR="004E3A8A">
         <w:t>y plan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2826,75 +2981,77 @@
             <w:r>
               <w:t xml:space="preserve">Please describe the </w:t>
             </w:r>
             <w:r w:rsidR="00A7578D">
               <w:t xml:space="preserve">small or technical </w:t>
             </w:r>
             <w:r>
               <w:t>error in your plan:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20A7432B" w14:textId="47F15D43" w:rsidR="00207A2A" w:rsidRPr="00B70CB6" w:rsidRDefault="00207A2A" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-957874978"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6236" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6A2764E2" w14:textId="1B439A79" w:rsidR="00F17E7C" w:rsidRPr="00B70CB6" w:rsidRDefault="009B775F" w:rsidP="00F17E7C">
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BF2BB29" w14:textId="2C7FB53A" w:rsidR="004E3A8A" w:rsidRDefault="00815E1E" w:rsidP="009D2E0A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_2:_Change_my"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2: </w:t>
       </w:r>
       <w:r w:rsidR="004E3A8A">
         <w:t xml:space="preserve">Change my plan </w:t>
       </w:r>
       <w:r w:rsidR="00D06EAA">
         <w:t>reassessment</w:t>
       </w:r>
       <w:r w:rsidR="004E3A8A">
         <w:t xml:space="preserve"> date</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NDISTable1"/>
         <w:tblW w:w="5421" w:type="pct"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="6236"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B303D" w:rsidRPr="00B70CB6" w14:paraId="12FEE35C" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -2969,50 +3126,51 @@
               <w:t>reassessment</w:t>
             </w:r>
             <w:r w:rsidRPr="002E04EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:t xml:space="preserve"> date changed</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6734">
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-831915227"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6236" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="457F7131" w14:textId="0C2F1B89" w:rsidR="004B303D" w:rsidRPr="00B70CB6" w:rsidRDefault="00FC24BF" w:rsidP="009D2E0A">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004B303D" w:rsidRPr="00B70CB6" w14:paraId="48E682FF" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
@@ -3042,79 +3200,79 @@
               <w:t xml:space="preserve"> reassessment </w:t>
             </w:r>
             <w:r w:rsidR="004B303D" w:rsidRPr="002E04EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1074196793"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6236" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="74B7C3FC" w14:textId="13B204D4" w:rsidR="004B303D" w:rsidRPr="00B70CB6" w:rsidRDefault="00AF797C" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3914843B" w14:textId="2ABA3F4E" w:rsidR="00A571B8" w:rsidRPr="00A571B8" w:rsidRDefault="00815E1E" w:rsidP="00C13FE6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_3:_Change_how"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3: </w:t>
       </w:r>
       <w:r w:rsidR="002E5EF3">
         <w:t>Change how my funding is managed</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NDISTable1"/>
         <w:tblW w:w="5421" w:type="pct"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="6236"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D2AAC" w:rsidRPr="00B70CB6" w14:paraId="25BC94EA" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="606093FC" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="007F4017" w:rsidRDefault="005D2AAC" w:rsidP="00292C46">
@@ -3197,234 +3355,240 @@
             </w:r>
             <w:r w:rsidR="005D2AAC" w:rsidRPr="001C6734">
               <w:t xml:space="preserve"> a copy of</w:t>
             </w:r>
             <w:r w:rsidR="00521D97">
               <w:t xml:space="preserve"> some or all </w:t>
             </w:r>
             <w:r w:rsidR="005D2AAC" w:rsidRPr="001C6734">
               <w:t>your plan</w:t>
             </w:r>
             <w:r w:rsidR="00521D97">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE4113">
               <w:t>so they can support you</w:t>
             </w:r>
             <w:r w:rsidR="005D2AAC" w:rsidRPr="001C6734">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E52F032" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="4E52F032" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2122723767"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D2AAC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D2AAC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D2AAC" w:rsidRPr="001C6734">
               <w:t>All supports</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ED59CAF" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="5ED59CAF" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1712800358"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D2AAC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D2AAC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D2AAC" w:rsidRPr="001C6734">
               <w:t>Specific supports - please list supports below:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-593320585"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="43E8BC57" w14:textId="12290456" w:rsidR="005D2AAC" w:rsidRPr="00B70CB6" w:rsidRDefault="00C13FE6" w:rsidP="00292C46">
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D2AAC" w:rsidRPr="00B70CB6" w14:paraId="1CD31344" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35B32396" w14:textId="470A9EB7" w:rsidR="005D2AAC" w:rsidRPr="00B70CB6" w:rsidRDefault="005D2AAC" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="001C6734">
               <w:t xml:space="preserve">I would like to </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6734">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t>self-manage</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6734">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B8505C">
               <w:t>my</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6734">
               <w:t xml:space="preserve"> supports:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3468F05C" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="3468F05C" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1326041647"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D2AAC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D2AAC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D2AAC" w:rsidRPr="001C6734">
               <w:t>All supports</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="400E341D" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="400E341D" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-258986511"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D2AAC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D2AAC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D2AAC" w:rsidRPr="001C6734">
               <w:t>Specific supports - please list supports below:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="6643569"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="14124AFA" w14:textId="6C22D55B" w:rsidR="00C13FE6" w:rsidRPr="00B70CB6" w:rsidRDefault="00C13FE6" w:rsidP="009D2E0A">
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D2AAC" w:rsidRPr="00B70CB6" w14:paraId="7E975588" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6896E540" w14:textId="099A1E56" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="005D2AAC" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
@@ -3444,223 +3608,210 @@
               </w:rPr>
               <w:t xml:space="preserve">Agency </w:t>
             </w:r>
             <w:r w:rsidRPr="006A7D6F">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>to manage</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6734">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B8505C">
               <w:t>my</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6734">
               <w:t xml:space="preserve"> supports:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE5C860" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="7FE5C860" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="593747271"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D2AAC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D2AAC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D2AAC" w:rsidRPr="001C6734">
               <w:t>All supports</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D44FBF1" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="2D44FBF1" w14:textId="77777777" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1613784530"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D2AAC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D2AAC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D2AAC" w:rsidRPr="001C6734">
               <w:t>Specific supports - please list supports below:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="1997917368"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4A822A23" w14:textId="04956EB6" w:rsidR="005D2AAC" w:rsidRPr="001C6734" w:rsidRDefault="00C13FE6" w:rsidP="00292C46">
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F11969" w:rsidRPr="00B70CB6" w14:paraId="5053BDC4" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F495D27" w14:textId="4DB8853D" w:rsidR="00F11969" w:rsidRPr="001C6734" w:rsidRDefault="00367F31" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Please</w:t>
             </w:r>
             <w:r w:rsidR="00FB19E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:t xml:space="preserve"> tell us</w:t>
             </w:r>
             <w:r w:rsidR="00F11969">
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:t xml:space="preserve"> why you’d like to change how your funding is managed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-745962201"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6236" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5C875EFB" w14:textId="449C1B49" w:rsidR="00F11969" w:rsidRDefault="00F11969" w:rsidP="00292C46">
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46036EF5" w14:textId="77777777" w:rsidR="00CA5BAE" w:rsidRDefault="00CA5BAE">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5029D95B" w14:textId="6C1524D2" w:rsidR="00055B10" w:rsidRPr="00055B10" w:rsidRDefault="00055B10" w:rsidP="00867E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_4:_Change_my"/>
+      <w:bookmarkStart w:id="10" w:name="_4:_Change_my_1"/>
       <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
-        <w:br w:type="page"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> or funding components</w:t>
+        <w:t>4:</w:t>
+      </w:r>
+      <w:r w:rsidR="00711777" w:rsidRPr="00711777">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00711777">
+        <w:t>Change my funding periods or funding components</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NDISTable1"/>
         <w:tblW w:w="5421" w:type="pct"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="6236"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B2C32" w:rsidRPr="00B70CB6" w14:paraId="20D695A3" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C2E585B" w14:textId="77777777" w:rsidR="004B2C32" w:rsidRPr="007F4017" w:rsidRDefault="004B2C32" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
@@ -3702,177 +3853,181 @@
             </w:pPr>
             <w:r>
               <w:t>I’d like to change:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="633740A4" w14:textId="0100A6B0" w:rsidR="00A7578D" w:rsidRPr="00B70CB6" w:rsidRDefault="00A7578D" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="0031274E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> select all that apply.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59B7B6C8" w14:textId="3995F1C8" w:rsidR="004B2C32" w:rsidRPr="001C6734" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="59B7B6C8" w14:textId="3995F1C8" w:rsidR="004B2C32" w:rsidRPr="001C6734" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1950768690"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004B2C32">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004B2C32">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF4AEA">
               <w:t>the length of my funding periods</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D671A6E" w14:textId="7F0227C6" w:rsidR="004B2C32" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="7D671A6E" w14:textId="7F0227C6" w:rsidR="004B2C32" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-929896139"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004B2C32">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004B2C32">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00130BE3">
               <w:t>how my</w:t>
             </w:r>
             <w:r w:rsidR="006906FA">
               <w:t xml:space="preserve"> funding i</w:t>
             </w:r>
             <w:r w:rsidR="00130BE3">
               <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r w:rsidR="00641A32">
               <w:t>spread across</w:t>
             </w:r>
             <w:r w:rsidR="006906FA">
               <w:t xml:space="preserve"> my funding periods</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77EC0360" w14:textId="5B1400C7" w:rsidR="006906FA" w:rsidRPr="00B70CB6" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="77EC0360" w14:textId="5B1400C7" w:rsidR="006906FA" w:rsidRPr="00B70CB6" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1968541587"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006906FA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006906FA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006906FA" w:rsidRPr="004365F0">
               <w:t>the funding components in my plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B2C32" w:rsidRPr="00B70CB6" w14:paraId="0FF79427" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25B36030" w14:textId="429A2125" w:rsidR="004B2C32" w:rsidRPr="00B70CB6" w:rsidRDefault="00A74C98" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Please describe the change you’re asking for:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-150218045"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6236" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6D7DD8EB" w14:textId="6386A913" w:rsidR="004B2C32" w:rsidRPr="00B70CB6" w:rsidRDefault="003614E3" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="003614E3" w:rsidRPr="00B70CB6" w14:paraId="4CEE3B89" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
@@ -3889,77 +4044,78 @@
             <w:r w:rsidR="00436C9F">
               <w:t xml:space="preserve"> you need</w:t>
             </w:r>
             <w:r w:rsidR="000E3741">
               <w:t xml:space="preserve"> this change</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02A673E8" w14:textId="7D8AC58B" w:rsidR="00EC1F8E" w:rsidRDefault="00EC1F8E" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2071807355"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6236" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="46B94739" w14:textId="784DEAA5" w:rsidR="003614E3" w:rsidRDefault="000E3741" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23F1C354" w14:textId="1FE29213" w:rsidR="009A2A52" w:rsidRDefault="00D44E28" w:rsidP="00971330">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_5:_Update_who"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="11" w:name="_5:_Update_who"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t>5:</w:t>
       </w:r>
       <w:r w:rsidR="000034DA" w:rsidRPr="000034DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003447FB">
         <w:t xml:space="preserve">Update who </w:t>
       </w:r>
       <w:r w:rsidR="00D60B66">
         <w:t xml:space="preserve">needs to </w:t>
       </w:r>
       <w:r w:rsidR="003447FB">
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
       <w:r w:rsidR="00D60B66">
         <w:t>a support</w:t>
       </w:r>
       <w:r w:rsidR="003447FB">
         <w:t xml:space="preserve"> or how</w:t>
       </w:r>
       <w:r w:rsidR="002313D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003408FE">
@@ -4020,142 +4176,146 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD2CD94" w14:textId="08048DF7" w:rsidR="009A2A52" w:rsidRPr="00B70CB6" w:rsidRDefault="00395AFE" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which NDIS support </w:t>
             </w:r>
             <w:r w:rsidR="00FA2593">
               <w:t>is this about?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1157115714"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6236" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7D10236D" w14:textId="28C0921A" w:rsidR="009A2A52" w:rsidRPr="00B70CB6" w:rsidRDefault="00FA2593" w:rsidP="00292C46">
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="009A2A52" w:rsidRPr="00B70CB6" w14:paraId="7D943372" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065E9888" w14:textId="79D6C545" w:rsidR="009A2A52" w:rsidRPr="00B70CB6" w:rsidRDefault="00FA2593" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Please describe the change you</w:t>
             </w:r>
             <w:r w:rsidR="00933F4E">
               <w:t>’re asking for:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="FSMePro"/>
             </w:rPr>
             <w:id w:val="1913883914"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6236" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="13213FAB" w14:textId="0AA2CE57" w:rsidR="009A2A52" w:rsidRDefault="00933F4E" w:rsidP="00FA2593">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="FSMePro"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14C61D17" w14:textId="77777777" w:rsidR="00C03E83" w:rsidRDefault="00C03E83">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_6:_I_need"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="12" w:name="_6:_I_need"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DB424C" w14:textId="328E364E" w:rsidR="002E5EF3" w:rsidRPr="00717114" w:rsidRDefault="003E5E09" w:rsidP="00971330">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_6:_I_need_1"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00717114">
         <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D44E28" w:rsidRPr="00717114">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00364DDC" w:rsidRPr="00717114">
         <w:t xml:space="preserve">I need </w:t>
       </w:r>
       <w:r w:rsidR="00A63433" w:rsidRPr="00717114">
         <w:t>urgent, temporary funding</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NDISTable1"/>
         <w:tblW w:w="5421" w:type="pct"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="6236"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA0BEF" w:rsidRPr="00B70CB6" w14:paraId="5016A476" w14:textId="77777777" w:rsidTr="009D2E0A">
@@ -4259,228 +4419,240 @@
             <w:r w:rsidR="000E2E21">
               <w:t xml:space="preserve"> significant</w:t>
             </w:r>
             <w:r>
               <w:t>ly</w:t>
             </w:r>
             <w:r w:rsidR="00FB099C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00936924">
               <w:t>because</w:t>
             </w:r>
             <w:r w:rsidR="00936924" w:rsidRPr="00936924">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00936924">
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidR="00FB099C">
               <w:t xml:space="preserve"> a cha</w:t>
             </w:r>
             <w:r w:rsidR="000E2E21">
               <w:t>nge to my:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728634CE" w14:textId="52004452" w:rsidR="00DE5465" w:rsidRPr="00DE5465" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="728634CE" w14:textId="52004452" w:rsidR="00DE5465" w:rsidRPr="00DE5465" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1901357566"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B535C8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DE5465" w:rsidRPr="00DE5465">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DE5465" w:rsidRPr="009D2E0A">
               <w:t>functional capacity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="090E7899" w14:textId="72E5F47E" w:rsidR="00DE5465" w:rsidRPr="00DE5465" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="090E7899" w14:textId="72E5F47E" w:rsidR="00DE5465" w:rsidRPr="00DE5465" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="418831232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B535C8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DE5465" w:rsidRPr="00DE5465">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DE5465" w:rsidRPr="009D2E0A">
               <w:t>living arrangements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A70D6E" w14:textId="15396975" w:rsidR="00A67879" w:rsidRDefault="00000000">
+          <w:p w14:paraId="08A70D6E" w14:textId="15396975" w:rsidR="00A67879" w:rsidRDefault="00515EE0">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1293743610"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B535C8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DE5465" w:rsidRPr="00DE5465">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DE5465" w:rsidRPr="009D2E0A">
               <w:t>informal supports</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3F53A2" w14:textId="0B51986C" w:rsidR="00A67879" w:rsidRPr="009D2E0A" w:rsidRDefault="00BE5BDB">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="009D2E0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="00D7403A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F89FEB8" w14:textId="76F97BF6" w:rsidR="008C01D2" w:rsidRPr="00D7403A" w:rsidRDefault="00BE5BDB" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D7403A">
               <w:t>I have a short-term need for more or different supports in one or more of these specific areas</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA24B4">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1924F02F" w14:textId="17E92E5A" w:rsidR="001C77DF" w:rsidRPr="00D7403A" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="1924F02F" w14:textId="17E92E5A" w:rsidR="001C77DF" w:rsidRPr="00D7403A" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-565874850"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C77DF" w:rsidRPr="00D7403A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C77DF" w:rsidRPr="00D7403A">
               <w:t xml:space="preserve"> work or study</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391EF166" w14:textId="497BF25E" w:rsidR="001C77DF" w:rsidRPr="00D7403A" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="391EF166" w14:textId="02326F59" w:rsidR="001C77DF" w:rsidRPr="00D7403A" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="44342175"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C77DF" w:rsidRPr="00D7403A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C77DF" w:rsidRPr="00D7403A">
-              <w:t xml:space="preserve"> capacity building</w:t>
+              <w:t xml:space="preserve"> capacity</w:t>
+            </w:r>
+            <w:r w:rsidR="00103EFA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C77DF" w:rsidRPr="00D7403A">
+              <w:t>building</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03161F95" w14:textId="341BBE79" w:rsidR="004671EF" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="03161F95" w14:textId="341BBE79" w:rsidR="004671EF" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1486460768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C77DF" w:rsidRPr="00D7403A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C77DF" w:rsidRPr="00D7403A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00522702" w:rsidRPr="00D7403A">
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="001C77DF" w:rsidRPr="00D7403A">
               <w:t xml:space="preserve"> life transitio</w:t>
             </w:r>
             <w:r w:rsidR="001D19C9" w:rsidRPr="00D7403A">
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00753CCF" w:rsidRPr="00B70CB6" w14:paraId="015E4D39" w14:textId="77777777" w:rsidTr="122B3ADE">
@@ -4499,50 +4671,51 @@
               <w:t xml:space="preserve">Please tell us about </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">the change to </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB3A5C">
               <w:t>your situation and how it impacts your need</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> for NDIS supports</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB3A5C">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="552360610"/>
             <w:placeholder>
               <w:docPart w:val="DC06EED571644E3CA1FF8A15352C3737"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6236" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2FC3B0B1" w14:textId="187B8056" w:rsidR="00753CCF" w:rsidRDefault="00753CCF" w:rsidP="00753CCF">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="009E5B13" w:rsidRPr="00B70CB6" w14:paraId="3B837C09" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
@@ -4557,130 +4730,123 @@
               <w:t>The</w:t>
             </w:r>
             <w:r w:rsidR="00E56077">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>urgent</w:t>
             </w:r>
             <w:r w:rsidR="00A64303">
               <w:t xml:space="preserve"> funding </w:t>
             </w:r>
             <w:r>
               <w:t>is for:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5299F825" w14:textId="0804D8E5" w:rsidR="009E5B13" w:rsidRDefault="009E5B13" w:rsidP="00CF3FF5">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4821D3A3" w14:textId="05DA0460" w:rsidR="0052300E" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="4821D3A3" w14:textId="05DA0460" w:rsidR="0052300E" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-736084706"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="7989FA53" w:rsidRPr="122B3ADE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="7989FA53">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="347D34DD" w:rsidRPr="009D2E0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">supports for </w:t>
             </w:r>
             <w:r w:rsidR="68C95FBF" w:rsidRPr="009D2E0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">a specific </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>a specific period of time</w:t>
+            </w:r>
             <w:r w:rsidR="68C95FBF">
               <w:t xml:space="preserve">. For example, a family member who supports you every day </w:t>
             </w:r>
             <w:r w:rsidR="7989FA53">
               <w:t>has suddenly gone into</w:t>
             </w:r>
             <w:r w:rsidR="68C95FBF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="7EEBB6DA">
               <w:t>hospital,</w:t>
             </w:r>
             <w:r w:rsidR="1860AEB2">
               <w:t xml:space="preserve"> and you need more NDIS supports </w:t>
             </w:r>
             <w:r w:rsidR="1F877856">
               <w:t>while they can’t support you.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D1825F" w14:textId="1A4A2229" w:rsidR="00CF3FF5" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="77D1825F" w14:textId="1A4A2229" w:rsidR="00CF3FF5" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1081205575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0052300E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0052300E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF3FF5" w:rsidRPr="009D2E0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>a once-off support.</w:t>
             </w:r>
             <w:r w:rsidR="00CF3FF5" w:rsidRPr="00D10825">
               <w:t xml:space="preserve"> For example, if a sudden change in your mobility means you urgently need a </w:t>
             </w:r>
             <w:r w:rsidR="009A1F1C" w:rsidRPr="00D10825">
               <w:t>wheelchair.</w:t>
             </w:r>
@@ -4717,312 +4883,317 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3941D249" w14:textId="32D6A65B" w:rsidR="00360D35" w:rsidRPr="00B70CB6" w:rsidRDefault="00423927" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="009D2E0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> f</w:t>
             </w:r>
             <w:r w:rsidR="00360D35">
               <w:t>or a once-off support, you don’t need to complete this question.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD6F7C0" w14:textId="2674F2AD" w:rsidR="001B6C96" w:rsidRPr="00D70FD5" w:rsidRDefault="00000000" w:rsidP="001B6C96">
+          <w:p w14:paraId="7AD6F7C0" w14:textId="2674F2AD" w:rsidR="001B6C96" w:rsidRPr="00D70FD5" w:rsidRDefault="00515EE0" w:rsidP="001B6C96">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-571196323"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001B6C96" w:rsidRPr="00D70FD5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001B6C96" w:rsidRPr="00D70FD5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD0468" w:rsidRPr="00D70FD5">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E79A2B4" w14:textId="17E67CCB" w:rsidR="001B6C96" w:rsidRDefault="00000000" w:rsidP="00BA0BEF">
+          <w:p w14:paraId="1E79A2B4" w14:textId="17E67CCB" w:rsidR="001B6C96" w:rsidRDefault="00515EE0" w:rsidP="00BA0BEF">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1925649696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001B6C96" w:rsidRPr="00D70FD5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001B6C96" w:rsidRPr="00D70FD5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F03D7" w:rsidRPr="00D70FD5">
               <w:t xml:space="preserve">Yes. </w:t>
             </w:r>
             <w:r w:rsidR="007C4ADA" w:rsidRPr="00D70FD5">
               <w:t>Please tell us how long you</w:t>
             </w:r>
             <w:r w:rsidR="005727AD" w:rsidRPr="00D70FD5">
               <w:t xml:space="preserve"> expect </w:t>
             </w:r>
             <w:r w:rsidR="005F03D7" w:rsidRPr="00D70FD5">
               <w:t xml:space="preserve">your support needs </w:t>
             </w:r>
             <w:r w:rsidR="001966FE" w:rsidRPr="00D70FD5">
               <w:t>will be impacted</w:t>
             </w:r>
             <w:r w:rsidR="001B6C96" w:rsidRPr="00D70FD5">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:id w:val="2136903531"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2D2D06A6" w14:textId="1DF790A4" w:rsidR="00547923" w:rsidRPr="009D2E0A" w:rsidRDefault="001B6C96" w:rsidP="00BA0BEF">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E001FF" w:rsidRPr="00B70CB6" w14:paraId="5524EB83" w14:textId="77777777" w:rsidTr="009D2E0A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="108FC7DA" w14:textId="47E95FC3" w:rsidR="00E001FF" w:rsidRDefault="002E4937" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="002E4937">
               <w:t>Have you attached evidence</w:t>
             </w:r>
             <w:r w:rsidR="00AB1D5F">
               <w:t xml:space="preserve"> to help us understand why you need this change to your plan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7921E0AE" w14:textId="77777777" w:rsidR="00E001FF" w:rsidRDefault="00000000" w:rsidP="00E001FF">
+          <w:p w14:paraId="7921E0AE" w14:textId="77777777" w:rsidR="00E001FF" w:rsidRDefault="00515EE0" w:rsidP="00E001FF">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1817173251"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E001FF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E001FF">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B5627B" w14:textId="77777777" w:rsidR="00E001FF" w:rsidRDefault="00000000" w:rsidP="00E001FF">
+          <w:p w14:paraId="23B5627B" w14:textId="77777777" w:rsidR="00E001FF" w:rsidRDefault="00515EE0" w:rsidP="00E001FF">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1915853760"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E001FF" w:rsidRPr="00D70FD5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E001FF" w:rsidRPr="00D70FD5">
               <w:t xml:space="preserve"> No - Please tell us why you haven’t given us evidence:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-809716387"/>
               <w:placeholder>
                 <w:docPart w:val="00923EB3721A4028AE5E7E444DD12266"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="76F2A15A" w14:textId="008FD87D" w:rsidR="00E001FF" w:rsidRDefault="00E001FF" w:rsidP="00E001FF">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11EF8058" w14:textId="75CB8E4A" w:rsidR="00506279" w:rsidRDefault="000B58BB" w:rsidP="00C56051">
+    <w:p w14:paraId="11EF8058" w14:textId="75CB8E4A" w:rsidR="00506279" w:rsidRPr="006B7B49" w:rsidRDefault="000B58BB" w:rsidP="006B7B49">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="14" w:name="_7:_I_need"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="006B7B49">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00D35D21">
+      <w:r w:rsidR="00D35D21" w:rsidRPr="006B7B49">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="0040445B">
+      <w:r w:rsidR="0040445B" w:rsidRPr="006B7B49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C56051" w:rsidRPr="00C56051">
+      <w:r w:rsidR="00C56051" w:rsidRPr="006B7B49">
         <w:t>I n</w:t>
       </w:r>
-      <w:r w:rsidR="00B2708D">
+      <w:r w:rsidR="00B2708D" w:rsidRPr="006B7B49">
         <w:t>eed</w:t>
       </w:r>
-      <w:r w:rsidR="007251C4">
+      <w:r w:rsidR="007251C4" w:rsidRPr="006B7B49">
+        <w:t xml:space="preserve"> an increase </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0BCE" w:rsidRPr="006B7B49">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="002F782C" w:rsidRPr="006B7B49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007251C4" w:rsidRPr="00C56051">
-[...5 lines deleted...]
-      <w:r w:rsidR="002F782C">
+      <w:r w:rsidR="004A4920" w:rsidRPr="006B7B49">
+        <w:t>my</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56051" w:rsidRPr="006B7B49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A4920">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C56051" w:rsidRPr="00C56051">
+      <w:r w:rsidR="002C4E6C" w:rsidRPr="006B7B49">
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56051" w:rsidRPr="006B7B49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C4E6C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D14C75">
+      <w:r w:rsidR="00D14C75" w:rsidRPr="006B7B49">
         <w:t>Assistive Technology (AT)</w:t>
       </w:r>
-      <w:r w:rsidR="003C6B23">
+      <w:r w:rsidR="003C6B23" w:rsidRPr="006B7B49">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D14C75">
+      <w:r w:rsidR="00D14C75" w:rsidRPr="006B7B49">
         <w:t xml:space="preserve">Home Modifications </w:t>
       </w:r>
-      <w:r w:rsidR="003C6B23">
+      <w:r w:rsidR="003C6B23" w:rsidRPr="006B7B49">
         <w:t xml:space="preserve">or Vehicle Modifications </w:t>
       </w:r>
-      <w:r w:rsidR="00D14C75">
+      <w:r w:rsidR="00D14C75" w:rsidRPr="006B7B49">
         <w:t>funding</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NDISTable1"/>
         <w:tblW w:w="5421" w:type="pct"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
       <w:tr w:rsidR="00551703" w:rsidRPr="00B70CB6" w14:paraId="09C97359" w14:textId="77777777" w:rsidTr="00D15FA8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72E823F3" w14:textId="77777777" w:rsidR="00551703" w:rsidRPr="007F4017" w:rsidRDefault="00551703" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
@@ -5061,145 +5232,148 @@
           </w:tcPr>
           <w:p w14:paraId="105AC8CB" w14:textId="21C6C603" w:rsidR="00551703" w:rsidRPr="00B70CB6" w:rsidRDefault="00670484" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Please tell us </w:t>
             </w:r>
             <w:r w:rsidR="0018203D">
               <w:t>about your situation</w:t>
             </w:r>
             <w:r w:rsidR="00395E2F">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-843234941"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5811" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="05D5D4B6" w14:textId="4084F6A0" w:rsidR="00551703" w:rsidRPr="00B70CB6" w:rsidRDefault="00160B12" w:rsidP="00292C46">
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="005F1170" w:rsidRPr="00B70CB6" w14:paraId="76CA4DF3" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ABD481B" w14:textId="4B8A30E4" w:rsidR="005F1170" w:rsidRDefault="0008693E" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Why do you need more funding?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BCB74C3" w14:textId="16DEDC1C" w:rsidR="0008693E" w:rsidRPr="000F7219" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="5BCB74C3" w14:textId="6C5D75F8" w:rsidR="0008693E" w:rsidRPr="000F7219" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1428627924"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0008693E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0008693E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00220A61">
               <w:t xml:space="preserve">I need </w:t>
             </w:r>
             <w:r w:rsidR="00914E22">
               <w:t>funding for replacement,</w:t>
             </w:r>
             <w:r w:rsidR="00C31035">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0008693E" w:rsidRPr="000F7219">
               <w:t>repair</w:t>
             </w:r>
             <w:r w:rsidR="00C31035">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0008693E" w:rsidRPr="000F7219">
-              <w:t>or maintenance of my assistive technology (AT).</w:t>
+              <w:t>or maintenance of my AT.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A840BED" w14:textId="561268E4" w:rsidR="005F1170" w:rsidRDefault="00000000" w:rsidP="009D2E0A">
+          <w:p w14:paraId="3A840BED" w14:textId="561268E4" w:rsidR="005F1170" w:rsidRDefault="00515EE0" w:rsidP="009D2E0A">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1155909924"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0008693E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0008693E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00220A61">
               <w:t xml:space="preserve">I need </w:t>
             </w:r>
             <w:r w:rsidR="0008693E">
               <w:t xml:space="preserve">an adjustment to my </w:t>
             </w:r>
             <w:r w:rsidR="0008693E" w:rsidRPr="000F7219">
               <w:t>funding</w:t>
             </w:r>
             <w:r w:rsidR="00C31035">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0008693E" w:rsidRPr="000F7219">
@@ -5261,219 +5435,229 @@
             </w:r>
             <w:r w:rsidR="004F14ED">
               <w:t>es this impact</w:t>
             </w:r>
             <w:r w:rsidR="00160B12">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:id w:val="334200198"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="10821EBE" w14:textId="702B5E40" w:rsidR="009B219A" w:rsidRDefault="009B219A" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="FSMePro"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="28A20C4A" w14:textId="7E46BDCB" w:rsidR="00551703" w:rsidRDefault="00551703" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00160B12" w:rsidRPr="00B70CB6" w14:paraId="793021C4" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD07401" w14:textId="64D4E2E0" w:rsidR="00160B12" w:rsidRDefault="00160B12" w:rsidP="00292C46">
+          <w:p w14:paraId="6BD07401" w14:textId="07B47121" w:rsidR="00160B12" w:rsidRDefault="00160B12" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r w:rsidRPr="002E4937">
               <w:lastRenderedPageBreak/>
               <w:t>Have you attached evidence</w:t>
             </w:r>
             <w:r w:rsidR="000F4147">
-              <w:t xml:space="preserve"> help us understand why you need this change to your plan</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00625B6E">
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidR="000F4147">
+              <w:t>help us understand why you need this change to your plan</w:t>
             </w:r>
             <w:r w:rsidRPr="002E4937">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35267A7C" w14:textId="23406EBB" w:rsidR="00160B12" w:rsidRDefault="00000000" w:rsidP="00292C46">
+          <w:p w14:paraId="35267A7C" w14:textId="23406EBB" w:rsidR="00160B12" w:rsidRDefault="00515EE0" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="FSMePro"/>
                 </w:rPr>
                 <w:id w:val="-2136397754"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00021758">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00021758">
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17AC378C" w14:textId="4A80CA2B" w:rsidR="00021758" w:rsidRDefault="00000000" w:rsidP="00292C46">
+          <w:p w14:paraId="17AC378C" w14:textId="4A80CA2B" w:rsidR="00021758" w:rsidRDefault="00515EE0" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="FSMePro"/>
                 </w:rPr>
                 <w:id w:val="-690380653"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00021758">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00021758">
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:t xml:space="preserve"> No - </w:t>
             </w:r>
             <w:r w:rsidR="00021758" w:rsidRPr="002E4937">
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:t>Please tell us why you haven’t given us evidence:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:id w:val="1410188060"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="36FF3F67" w14:textId="409AFA5D" w:rsidR="00021758" w:rsidRDefault="00021758" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="FSMePro"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BCA2BDB" w14:textId="54FD8AA8" w:rsidR="003E5E09" w:rsidRDefault="00CE0794" w:rsidP="0045158D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_8:_I’ve_provided"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="15" w:name="_8:_I’ve_provided"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00D7403A">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003E5E09" w:rsidRPr="00D7403A">
         <w:t>: I’</w:t>
       </w:r>
       <w:r w:rsidR="00C87B8B" w:rsidRPr="00D7403A">
         <w:t xml:space="preserve">m giving the NDIA </w:t>
       </w:r>
       <w:r w:rsidR="003E5E09" w:rsidRPr="00D7403A">
         <w:t>the information</w:t>
       </w:r>
       <w:r w:rsidR="00C87B8B" w:rsidRPr="00D7403A">
         <w:t xml:space="preserve">, quotes or </w:t>
       </w:r>
       <w:r w:rsidR="003E5E09" w:rsidRPr="00D7403A">
         <w:t>reports requested</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NDISTable1"/>
         <w:tblW w:w="5421" w:type="pct"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -5531,50 +5715,51 @@
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>What information</w:t>
             </w:r>
             <w:r w:rsidR="005D7F4A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D2079">
               <w:t>are you giving</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> us?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-210966170"/>
             <w:placeholder>
               <w:docPart w:val="0632C558080E4CD28E60ACDD86D4D90F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5811" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="13AC7028" w14:textId="77777777" w:rsidR="003E5E09" w:rsidRPr="00B70CB6" w:rsidRDefault="003E5E09">
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="003E5E09" w:rsidRPr="00B70CB6" w14:paraId="69D621C1" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
@@ -5639,110 +5824,116 @@
             <w:r w:rsidR="00AE535E" w:rsidRPr="00AE535E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D2E0A">
               <w:t xml:space="preserve">- Please tell us </w:t>
             </w:r>
             <w:r w:rsidR="00AE535E">
               <w:t xml:space="preserve">about your other </w:t>
             </w:r>
             <w:r w:rsidRPr="009D2E0A">
               <w:t>evidence:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="FSMePro"/>
               </w:rPr>
               <w:id w:val="1099750517"/>
               <w:placeholder>
                 <w:docPart w:val="9C4E332C0A434D08AFC7A004D8120594"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2043F336" w14:textId="77777777" w:rsidR="003E5E09" w:rsidRDefault="003E5E09">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="FSMePro"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007034D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C6B8290" w14:textId="77777777" w:rsidR="002B4E28" w:rsidRDefault="002B4E28">
+    <w:p w14:paraId="17730081" w14:textId="77777777" w:rsidR="005771C1" w:rsidRDefault="005771C1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="16" w:name="_Part_G:_I"/>
+      <w:bookmarkStart w:id="17" w:name="_Part_E:_You"/>
+      <w:bookmarkStart w:id="18" w:name="_Part_F:_I"/>
+      <w:bookmarkStart w:id="19" w:name="_Your_plan_management"/>
+      <w:bookmarkStart w:id="20" w:name="_Part_F:_Your"/>
+      <w:bookmarkStart w:id="21" w:name="_Part_H:_I"/>
+      <w:bookmarkStart w:id="22" w:name="_Part_D:_Your"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69103965" w14:textId="74D7D77E" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="001C6734" w:rsidP="000B6172">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r w:rsidRPr="002C5CFB">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="00332080">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="002C5CFB">
-        <w:t>: Your declaration</w:t>
+        <w:t xml:space="preserve">: Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6172">
+        <w:t>declaration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E76D3C6" w14:textId="77777777" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="001C6734" w:rsidP="00B63119">
       <w:r w:rsidRPr="001C6734">
         <w:t>I confirm that the information provided in this form is complete and correct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA724FA" w14:textId="77777777" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="001C6734" w:rsidP="00B63119">
       <w:r w:rsidRPr="001C6734">
         <w:t>I understand that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4260B0" w14:textId="77777777" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="001C6734" w:rsidP="006810BA">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r w:rsidRPr="001C6734">
         <w:t>giving false or misleading information is a serious offence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F841FED" w14:textId="261F4DDD" w:rsidR="001C6734" w:rsidRPr="001C6734" w:rsidRDefault="001C6734" w:rsidP="006810BA">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r w:rsidRPr="001C6734">
@@ -5809,174 +6000,177 @@
       <w:tr w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w14:paraId="56951043" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C2AABDD" w14:textId="77777777" w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w:rsidRDefault="00A5776F" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1941595599"/>
             <w:placeholder>
               <w:docPart w:val="45C294E3CE2942FBA8B8DBEB6AB988E5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3C1040DC" w14:textId="77777777" w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w:rsidRDefault="00A5776F" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w14:paraId="02B9A85C" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F9DBA19" w14:textId="0971A66C" w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w:rsidRDefault="00A5776F" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1567379669"/>
             <w:placeholder>
               <w:docPart w:val="4D57EAAC3AA841A5BBF2AA252A7CACBE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4888" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="50F9302A" w14:textId="25FCE274" w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w:rsidRDefault="00A5776F" w:rsidP="00292C46">
                 <w:pPr>
                   <w:pStyle w:val="TableBody0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001C6734">
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w14:paraId="3F804834" w14:textId="77777777" w:rsidTr="00292C46">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="277C7085" w14:textId="6CCEBACA" w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w:rsidRDefault="00A5776F" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF56067" w14:textId="5FDFDB1D" w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w:rsidRDefault="00000000" w:rsidP="00292C46">
+          <w:p w14:paraId="6BF56067" w14:textId="5FDFDB1D" w:rsidR="00A5776F" w:rsidRPr="00B70CB6" w:rsidRDefault="00515EE0" w:rsidP="00292C46">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="341046777"/>
                 <w:placeholder>
                   <w:docPart w:val="00ADA41F362144FC8FBEB26E643C5F62"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="d/MM/yyyy"/>
                   <w:lid w:val="en-AU"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A5776F" w:rsidRPr="001C6734">
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1123D170" w14:textId="3F23606B" w:rsidR="00B93085" w:rsidRDefault="00B93085" w:rsidP="009D2E0A">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D2E0A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Learn about how we protect your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="009D2E0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:t>privacy and information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D2E0A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> on our website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EC7645" w14:textId="24267E4E" w:rsidR="002002A9" w:rsidRPr="001C6734" w:rsidRDefault="002002A9" w:rsidP="009D2E0A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C6734">
         <w:t>Next Steps</w:t>
       </w:r>
@@ -6017,281 +6211,263 @@
         <w:t>ll:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7686208C" w14:textId="53D805DC" w:rsidR="00943FFC" w:rsidRDefault="002002A9" w:rsidP="006810BA">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
         <w:t>check we have the information we need to make our decision. If we don’t have enough information, we’ll contact you to let you know.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDA6869" w14:textId="0DB35EFC" w:rsidR="002002A9" w:rsidRPr="001C6734" w:rsidRDefault="002002A9" w:rsidP="006810BA">
       <w:pPr>
         <w:pStyle w:val="Bullet10"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if we agree to your </w:t>
       </w:r>
       <w:r w:rsidR="009E37F6">
         <w:t xml:space="preserve">variation </w:t>
       </w:r>
       <w:r>
         <w:t>request, we’ll work with you to complete a plan variation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1B669B" w14:textId="23BA0C35" w:rsidR="00A5391A" w:rsidRPr="00E02297" w:rsidRDefault="009E37F6" w:rsidP="009D2E0A">
+    <w:p w14:paraId="5A1B669B" w14:textId="23BA0C35" w:rsidR="00A5391A" w:rsidRDefault="009E37F6" w:rsidP="009D2E0A">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>When</w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="0031274E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> you ask for a </w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="0031274E">
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>plan variation</w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="0031274E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, we need </w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="003414CD">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">to make a decision </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17593">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">or let you know we need more time </w:t>
+      </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="003414CD">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>make a decision</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r w:rsidR="002002A9" w:rsidRPr="003414CD">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>21 days</w:t>
+      </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="003414CD">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D17593">
-[...26 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="003414CD">
         <w:t xml:space="preserve">of receiving your </w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="00D7403A">
         <w:t>request.</w:t>
       </w:r>
       <w:r w:rsidR="00D1615E" w:rsidRPr="00D7403A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D17593" w:rsidRPr="009D2E0A">
         <w:t xml:space="preserve">If we </w:t>
       </w:r>
       <w:r w:rsidR="008A639E" w:rsidRPr="00D7403A">
         <w:t>need more time</w:t>
       </w:r>
       <w:r w:rsidR="0008640A" w:rsidRPr="009D2E0A">
         <w:t xml:space="preserve">, we may ask you for </w:t>
       </w:r>
       <w:r w:rsidR="00B561A7" w:rsidRPr="00D7403A">
         <w:t xml:space="preserve">more information to help us </w:t>
       </w:r>
       <w:r w:rsidR="00BC4FFF" w:rsidRPr="009D2E0A">
         <w:t>make our decision</w:t>
       </w:r>
       <w:r w:rsidR="005032A1" w:rsidRPr="00D7403A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00987702" w:rsidRPr="00D7403A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="00D7403A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>When</w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="001C6734">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> we </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002002A9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>make a d</w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="001C6734">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>ecision</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002002A9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="001C6734">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r w:rsidR="002002A9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="002002A9" w:rsidRPr="001C6734">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> let you know in writing.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00A5391A" w:rsidRPr="00E02297" w:rsidSect="000003AB">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:sectPr w:rsidR="00A5391A" w:rsidSect="000003AB">
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1701" w:left="1440" w:header="567" w:footer="369" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="671A166F" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115" w:rsidP="005C7C78">
+    <w:p w14:paraId="41C68FD1" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDB8F71" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115" w:rsidP="005C7C78"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="35772C68" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115"/>
+    <w:p w14:paraId="7988140C" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="7476095E" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="6F524279" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="41CD0861" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="71C744C8" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="04A69ACE" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="068D84EA" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="7E30C1B2" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="2F83CED0" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="6EA1D2DB" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="731DF12D" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115" w:rsidP="005C7C78">
+    <w:p w14:paraId="4B62B435" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBA518B" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115" w:rsidP="005C7C78"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2A190C8F" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115"/>
+    <w:p w14:paraId="24A84580" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="667EF6B8" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="2FCBEC07" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="3D2A93B2" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="2570F4A0" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="7965533F" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="3F378FC6" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="51936A62" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="1F650812" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="01F3658C" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A2B6B07" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115">
+    <w:p w14:paraId="09CFA3B0" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6329,50 +6505,51 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -6383,117 +6560,127 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-401223638"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6A6E529D" w14:textId="77777777" w:rsidR="002B27DE" w:rsidRDefault="002B27DE" w:rsidP="0008609C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="256437C4" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRDefault="008D4B76" w:rsidP="0008609C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="10BC0ECE" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="005C7C78"/>
   <w:p w14:paraId="1990BBF2" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="005C7C78"/>
   <w:p w14:paraId="6086F4D9" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
   <w:p w14:paraId="346C230B" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
   <w:p w14:paraId="33891A4A" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
   <w:p w14:paraId="2DC252B0" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
   <w:p w14:paraId="12EB008F" w14:textId="77777777" w:rsidR="00F163E0" w:rsidRDefault="00F163E0"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32EB4DC5" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="0008609C" w:rsidRDefault="00000000" w:rsidP="006503AE">
+  <w:p w14:paraId="32EB4DC5" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="0008609C" w:rsidRDefault="00515EE0" w:rsidP="006503AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="center" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:after="200"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
         <w:id w:val="526686530"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00E517CA" w:rsidRPr="0008609C">
           <w:t>ndis.gov.a</w:t>
         </w:r>
         <w:r w:rsidR="00C22A9B">
           <w:t>u</w:t>
         </w:r>
         <w:r w:rsidR="00CE7C64" w:rsidRPr="00CE7C64">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00CE7C64" w:rsidRPr="00965145">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00E517CA" w:rsidRPr="0008609C">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00E517CA" w:rsidRPr="0008609C">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00E517CA" w:rsidRPr="0008609C">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -6515,50 +6702,55 @@
         <w:r w:rsidR="00E517CA" w:rsidRPr="0008609C">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="2118095445"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="709C7344" w14:textId="281DFD78" w:rsidR="00FB6E6D" w:rsidRPr="0008609C" w:rsidRDefault="00E517CA" w:rsidP="00E517CA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4513"/>
           </w:tabs>
           <w:spacing w:after="200"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0008609C">
           <w:t>ndis.gov.a</w:t>
         </w:r>
         <w:r w:rsidR="004A0C19">
           <w:t>u</w:t>
         </w:r>
         <w:r w:rsidRPr="0008609C">
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="0008609C">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -6575,131 +6767,131 @@
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="0008609C">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E1937DB" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115" w:rsidP="005C7C78">
+    <w:p w14:paraId="0148297B" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39A4D26D" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115" w:rsidP="005C7C78">
+    <w:p w14:paraId="73082551" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03297B2A" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115" w:rsidP="005C7C78"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6E8BC615" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115"/>
+    <w:p w14:paraId="1A8C7DB4" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="1ABF1DD0" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="30E7699D" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="38CB7697" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="70914E6D" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="117AA80F" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="298DEFB0" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="4530FB2B" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="03207E5C" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="109C4BD1" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B2A12ED" w14:textId="77777777" w:rsidR="00AD2115" w:rsidRDefault="00AD2115">
+    <w:p w14:paraId="683E3173" w14:textId="77777777" w:rsidR="00515EE0" w:rsidRDefault="00515EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D962ACD" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRDefault="008D4B76" w:rsidP="005C7C78">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="14F4D344" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="005C7C78"/>
   <w:p w14:paraId="0F59948C" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="005C7C78"/>
   <w:p w14:paraId="7AA48537" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
   <w:p w14:paraId="14977E54" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
   <w:p w14:paraId="12D60CFF" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
   <w:p w14:paraId="38BD5A1E" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
   <w:p w14:paraId="533715AD" w14:textId="77777777" w:rsidR="00F163E0" w:rsidRDefault="00F163E0"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DF0D6E7" w14:textId="77777777" w:rsidR="00F163E0" w:rsidRPr="006503AE" w:rsidRDefault="00F163E0" w:rsidP="006503AE">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66C95B42" w14:textId="4DEF384E" w:rsidR="00B476C2" w:rsidRPr="0025303C" w:rsidRDefault="002B27DE" w:rsidP="008F5F81">
+  <w:p w14:paraId="66C95B42" w14:textId="0A9B922A" w:rsidR="00B476C2" w:rsidRPr="0025303C" w:rsidRDefault="002B27DE" w:rsidP="003C3C8E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="3400"/>
     </w:pPr>
     <w:r w:rsidRPr="005C7C78">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="F9FAF9" w:themeColor="background2"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="16F10A14" wp14:editId="73788B80">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="16F10A14" wp14:editId="030098AB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="7559675" cy="10688320"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Rectangle 7">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
@@ -6742,51 +6934,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="14A8583B" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/Uf7D8&#10;XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiKjw9G&#10;nCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn/AE4&#10;ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZmSif&#10;UbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto8v8v&#10;rLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo5OTr&#10;JBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhNg8qI&#10;QB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R0c7Y&#10;e6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0dFVp&#10;XgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40yLRy&#10;wi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL1xq7&#10;6i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR1TgG&#10;j9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//AwBQ&#10;SwMECgAAAAAAAAAhADoXkxaPRAAAj0QAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAATYAAAG2ggGAAAAF+HKXgAAAAlwSFlzAAAXEQAAFxEByibzPwAAIABJREFUeNrs&#10;3X9wnXW94PGPWopprFICJYZQbIHUwAVDleD2ioJwu9UqP6546ToscndbuRfGWezecRzhMsrVGeI6&#10;hbsE/EHdQbzDrS5cKIJ0ulSKsFGiWwLcJja1TQshhkJoS00KbcH9o7YW6K/kc5JzTvJ6/cOQnvM8&#10;3+f7nHSm7/k+5/u2/3H5//xjAAAAAECZe7V/++ZrfvLfJ430ed9u6gEAAABg6AQ2AAAAAEgQ2AAA&#10;AAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgA&#10;AAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDY&#10;AAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ&#10;2AAAAAAgQWADAAAAgIRx215+xSwAAAAAUPZ2bt/ZX4zzjnu+40WzDwAAAMBo8LtinNQjogAAAACQ&#10;ILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAA&#10;kCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAA&#10;AJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAA&#10;AACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwA&#10;AAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhs&#10;AAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQI&#10;bAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAk&#10;CGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAA&#10;JAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAA&#10;ACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAA&#10;AAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsA&#10;AAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIb&#10;AAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkC&#10;GwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJ&#10;AhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAA&#10;CeNMAYw+4yeMi3Ov+Ficft5pUTO1+pDf19HaGase64iWO1tj+8DOQZ/38NO2xbtOfykqTtkYbz/y&#10;je/vf7QmBjqOiG2tlW4QAAAAo4rABqPQEbXviTnzZw36ffWNdVHfWBftv1gdGzv7Dvl9hx23PY78&#10;mw1xeP3m/b6m8qyeqDyrJ3b+x8p44ccnxI7Ow90oAAAARgWPiAIpFY39ccwXVx0wru1t3PH98d4v&#10;PxUVjf0mDwAAgFFBYAOG7LC6V+PoL7S/5XHQQ3H0F9pFNgAAAEYFgQ0Y2l8eE16PY+a1p45RdXFn&#10;vOOonSYTAACA8v43sikAhmLCR14e0sq1N/wFdOTOmPjxPpMJAABAWRPYgCE54ryughzn3bOeibdP&#10;eN2EAgAAULYENmDQDqt7Nb16bW+H/8U2kwoAAEDZEtiAQTusentBj/eOI3aYVAAAAMqWwAYM/i+O&#10;d75W0OONO+JVkwoAAED5/jvZFAAAAADA0AlswKC9/so7Cnq8nZsPN6kAAACULYENGLQdXYUNYjt6&#10;BTYAAADKl8AGDNqOZ8fHzg2VhTve7wQ2AAAAypfABgzJy4/XFOY4y6bE6wP+KgIAAKB8+VctMCQD&#10;j707vYrt9ZfGxcv3H20yAQAAKGsCGzAkrw+8PV64/cR4/aVxQz7GC//yfqvXAAAAKHv+ZQsM2Y5n&#10;x8fzN58y6Mj2+kvj4oXvnxyvPlVhEgEAACh7AhuQsuPZ8fH7b50a235zaI96bvvN0fH8zafEttZK&#10;kwcAAMCoMM4UAFmvvTguXvju++Kw42qi4vStUXHSS3F4/eY9f75zQ2UMrK6K/rYjYkenHUMBAAAY&#10;XQQ2oGB2PDs+djxbFS9HlckAAABgzPCIKAAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACTY5oGxN&#10;qp0Y1dOr432nTYmjjzsqGmfP2OfrOlo7o3fd87G2rStefKYvNna+GNsHdpbktRwz9eioqjkyzpl7&#10;1n6vZd2T6+P3a3tjw8pnYlP3Vh+ENxk/YVxMrjsqjppSFSc0TI2I2O98RkT0dPXG6sfXxMDWbfH7&#10;tb3R89ve2Ny9peQ+IwAAAJQugY1hMb7ysJjx6VPj2LqaqDyicr/xK+LPAayv56V4cunTB4xGlVUV&#10;cepf1ccHZ58e9Y11hzSW+sa6qG+se0NkeeC2ZbH68d/FupYNRZujyqqKOOkvp8Vf/vWHB30te8/d&#10;z3/0i1j7y66iBaFpM4+P6WeeGBMmVhz0Xu+OWRERz3X2xMr7nirIuCurKmJKQ22cMWfGAc+/LzVT&#10;q6NmavVbft66dGU8teLfY83/XRf9fdv8UgMAALBfAhvDYsrpx8al111ySK/dOxqd8pH6uOXyH7zl&#10;NZVVFXHGRafHxQsuKMj45syfFXPmz4qO1s548PsPjWhoK+S17J67nq7euGfh/dGxfM2I3+sFi648&#10;5Ne+OWa9MvBqtN23asjnnlxXFR+c0xBz5s8q+HU1zv5zrGtdujIeu+tXRQ2yAAAAlC6BjWHxjsPe&#10;MaT31TfWxaTaiW9YxdZw/ikx74bLhmWcuwPVw4sfjaW3LB/2lUr1554UFy341D5XTGXUTK2Oq26e&#10;F61LV8ZPF/5s1H++Kqsq4qOXzRyWsLYvu2NbMYIsAAAApU9gY1i8/MLQvxus8qjK2NS9NcZPGBdz&#10;v/GZQT/yNxTnzD0rpp95UnznikXD8r1m4yeMi0//w+wDfhdYITTOnhG102ui5Z7HR+1na9rM42Pu&#10;NX9d8Eh5KEY6yAIAAFAe7CJKyTlqSlVMqp0Y//C/vzgicW23mqnV8U/Lro3ahsKGm0m1E2P+rZ8f&#10;9ri293UU6lHaUnP2vJmxYNGVRYlreztn7lnx3+74u5g283i/sAAAAAhslJ4TGqbG339vXtEiymXf&#10;/E8xqXZiQY41qXZi/P335h3yJgbs39nzZpZUOKyZWh0LFl0Z4ydYCAwAADDWCWyUnHPmnlXUFUo1&#10;U6vjc9/4m3Q4qayqKGooHE1KLa7trVi7twIAAFA6BDaGxbZN5f3dVPWNdTHj/NOG/P7xE8bFZ645&#10;X1wrxL0496SSjWt3LVziBgEAACCwMTxe2/Fa2V/DpdddEpPrqob03hnnnzai3x83WlVWVcRVN88r&#10;2fH9+p4n3CQAAAAENjiQD85pGPR7JtdVxaXXXWLyCmD2VeeW7NjuWrjELqIAAABEhMAGBzRn/qyo&#10;rKoY1Hs++9ULTVwBTKqdOGI7rw5WT1dvtNzZ6iYBAAAQERG2v4ODmNJQGx3L1xzSaxvOP8WOoQXy&#10;gdmnFvR4rUtXRv/m/niusydeGXg1jpj8nqiqOTKqpx0z6Hu2+Jv/ZnMDAAAA9hDY4CDOmDPjkALb&#10;+Anj4pNXzCr4+TtaO2Pdk+vj92t79/zsvSdUx7QPvG9Ux7yZF52ZPsYDty2Lpx9eFd1tvQe9d5Pr&#10;jooTPzQtZl505gE3p3h48aOxrmWDXwwAAAD2ENgYFgObXhmW4z5w27JY/9Qz0ffsS7G5e8tbVhFN&#10;rquKquOOjDPmzCjYJgONs2fE4mvvPuiKpdqGYwu6a+hdC5fEk0ufjk3dW9/yZ22xKiJ2PUb5gdmn&#10;luwum0M1ua4qNZc9Xb2x6Et3xMbOvkN6/faBndHd1hvdbbse/axtODY+8YXz9hkwf/6/HvELDgAA&#10;wBsIbAyL13a8XtDj3bVwSfz6nicO+qXyGzv7YmNnX3QsXxNLv/tQfParFxZkldfkuqMOugrqIxd/&#10;uCDXOpg4tKl7a6xY1BK/vueJmH3VuSX7nWWDVfP+XKi845p/PeS49mbbB3bGupYNcUvLD6L+3JPi&#10;ogWf2hP7Fs67dZ/BEwAAgLFNYKOkDXYl0t42dvbFbVf+MObf+vl0ZDtqStUBA9uk2okFWTHXunTl&#10;Ia2We7P+vm1x9/X3x9q2rph3w2Vlf9+PmPye1BweLIYeqo7la2LtL2+Ok8+bHi8+01ew4wIAADC6&#10;2EWUkpZZiRSxazXSndf+JD2O955w4BVV0z9yUvocPV298dOFP0t9eX7bfati4bxby/6+V9UcOeT3&#10;drauKehYtg/sjLb7VolrAAAA7JfARsl6ePGjBYkam7q3xl0Ll6SOMWFixQH//IOzT0+P856F9xfk&#10;8cN1LRviX67/8Zj93NQ1nuSXBwAAgBElsFGynnjo6YId63e/WZd6f/W0Y/b7Z5VVFelHUDtaOw9p&#10;p9JDtW7l2N3lsnH2jJhcV+UXCAAAgBEjsFGy/vDiHwp2rE3Pbkm9/0AB7Zjpk9Pje/D7D7nhBTTv&#10;xsuitqHaRAAAADAiBDZKVua7197sYLuPZkw5+dj0MbrbnnPD9zKwNXe/aqZWx1fu/FJ84kvnxqTa&#10;iSYUAACAYSWwMWa0Ll05LMedcvJxqfc/cNuy1MYGo9Hv1xZmQ4E582fFPy27Ni5beEnUn3tSjJ9g&#10;42QAAAAKz782GTP6N/cPy3EbZ89IvX/9U8+4OW/ycgEfD959j3bfp9alK+PXD6yMZ9q6h3VlIwAA&#10;AGOHwAYJlVUV6WP0PfuSiXyT51dvHLZj7x3bOlo74/8tfSJWP7amIDu4AgAAMDYJbJSkjtbOshhn&#10;ZdWE9DEK+V1zo0V/37ZoXboyvTrwYOob6/ZsYCG2AQAAMFQCGyWpd93zZTHOdx31rtT7yyUkFsNj&#10;d/1q2APb3vaOba1LV8Zjd/0q1rVscCMAAAA4KJscQMK7k4GtXEJiMaxr2VC0ANk4e0YsWHRlXHX7&#10;f41pM493MwAAADgggQ0oWUtueqCo569vrNsT2ibXVbkhAAAA7JPABkX0XGePSTiA7rbeuGvhkqKP&#10;o76xLq6798vRcP4pbgoAAABvIbBBEb0y8KpJOIgVi1ri4cWPlsRY5t1wWZw9b2aMn+DrKwEAAPgz&#10;gQ0oeT/99tJ44LZlJTGWixdcEOde8TE3BQAAgD0ENqDkbR/YGQ/euDwWfeWOkhjPnPmz4sNzZ7gx&#10;AAAARITABpSRtvtWxfUXfital64s+lguve4SGx8AAAAQEQIbFNV7T6g2CYO0sbMv7ljw41g479bo&#10;aO0s6lg++9UL3RAAAADCN3VDEU2YWGEShmhdy4a4peUHUdtQHaeec0rMmT9rxMdQ31gXtQ3V0d3W&#10;64YAAACMYQIbFFH1tGNMQlJ3W290t/XGL+5oiSkNtXHGnBnROHvkvh/t1HNOEdgAAADGOIENEnp+&#10;mwsr9Y11JrFA+vu2RcfyNdGxfE3c/c374pjpk2P6mScO+8q20887LR68cbkbAAAAMIYJbFBkk+uq&#10;YmNnn4kooP6+bbGuZUOsa9kQD964PGobqqP2/TXxwdmnFzxq1kytjor3HB7btrxq4gEAAMYogQ0S&#10;NndvSR+j6rgjBbZhtvsx0l8tXhmTaifGB2afGjMvOjNqphZmk4nDKsYJbAAAAGOYXUQhYfvAzujp&#10;yj0mesacwn9f2PgJh7k5+7Gpe2usWNQS3/7szbHoK3cU5JjvfPc7TSwAAMAYJrBB0urH16Te3zh7&#10;RlRWFXY30aOmVLkxB7F9YGe03bcq/nHWN9KRFAAAgLFNYIOktW1d6WOccdHpJrJINnVvjcXf/DcT&#10;AQAAwJAJbJCU3Uk0IuLiBRcUdBXbaWf/hRszCOtaNpgEAAAAhkxgg6SNnX0FecRw9lXnFmQ8lVUV&#10;0Th7xqiZ3w/PnRFffeBL8eG5M2L8hNLcl+WVl1/xiwAAADCGCWxQAE889FT6GOfMPSvOnjczdYzx&#10;E8bFZ645f9TMa8P5p8Sl110SNVOr49LrLon5t34+ps08vuDnmVyX+86613a87pcAAABgDBPYoACe&#10;fnhVQY5z8YIL4ux5M4e0UmtS7cSY+43PFGT1Ws37q4s+p5NqJ8a8Gy57w8/qG+tiwaIr4zPXfSpq&#10;GwozxvETxsXsvzsvdYz+vm1+CQAAAMawcaYA8rrbeqOnqzdqpuajz8ULLoiZF50Z9yy8P9b+siu2&#10;D+w84OtrG6rjxA9Ni4sXXFCw6zmhYWq03beqqHP68f/ysf3+2Tlzz4pz5p4VHa2d8fMf/SKeaese&#10;UuSaVDsxPr3gk6ko+cBty/wCAAAAjHECGxTIz7637C0rroaqZmp1XHXzvIiIaF26Mjpb18QrA6++&#10;4TUnNEyN6WeeVJCo92bnzD0rIiKeeOjp+MOLf4j+voERXaVV21C9ZwwHUt9YF/WNdXvm6akV/x49&#10;v+2NjZ19+31PZVVFHDN9ckw/88SYM39WeqyrH/+dDz8AAMAYJ7BBgbQ/tLpgq9j21jh7RlE2Ldi9&#10;SiwioqO1M265/Acjdu4Lrp6Tnqeert5Y/fiat1xTIfV09UZ323M+/AAAAGOcwAYFsn1gZ0FXsZWS&#10;3avERsK0mccX5Hw1U6uHZXXf3lruefygj/ACAAAw+tnkAApo9yo2hu4TXzivLMbZ09UbLXe2umEA&#10;AAAIbFBI2wd2xh3X/KuJGKJCrV4bCfcsvN/qNQAAACJCYIOC627rjbsWLjERQzD9zBPLYpwPL340&#10;OpavccMAAACICIENhsWKRS3RunSliRikbVu3lfwYO1o746ffXupmAQAAsIfABsNk8bV3i2yD1HJn&#10;azy8+NGSHV9PV2/cee1PPBoKAADAGwhsMEy2D+wsamRbOO/Wko5V+5uzu6+/PxZ95Y6SG1vr0pXx&#10;nSsWxaburT7cAAAAvIHABsNod2R74LZlI3bOnq7euP7Cb8W6lg2x9JblZbmradt9q+IfZ32jZALh&#10;A7cti8XX3i2uAQAAsE8CGwyz7QM748Ebl8ctX1w07LHrgduWxbc/e3Ns7OyLiIj+vm3xnSvy5y1G&#10;pNvUvTXuvv7+uOFzNxYttHW0dsYNn7sxHrxxucdCAQAA2K9xpoDh0tHaGfWNdSUznoEif4F+x/I1&#10;sfaXN8fMzzXGxQsuKOixW5eujKXffWhPWNvbpu6t8Z0rFsWnF3wyGmfPGNLxf/6jR4o2b91tvdHd&#10;dn88uviXcfJHpxd87vb32X3w+w/FupYNfpEBAAA4qLddVf/lP5oGhsPkuqo4+aPTo6rmyD0/O2fu&#10;Wft87d4rlJ7r7Imn/09H9PcVNohVVlXEqX9VH8fW1ez52fQzT4qaqdVveW3r0pXRv7k/IiL6el6K&#10;9l+s3me8GqrxE8bFCf9hanz8P390yBGyp6s3Wu55fFBjmzbz+Jh+5okxZ/6sg7724cWPxtq2rtiw&#10;8pkDPhpZ21AdJ35o2p77XHlE5T5DXk9Xb6x+fM2e/1/b1hXtD60e9Mqw8RPGRW3DsTHl5GPjlI/U&#10;FyzidrR2xqrHOgp+rwEAABhRjzS3N5090icV2KDIKqsqYkpDbRwz9eioqjnyoNFvbVtX9Py2Nx2B&#10;JtdV7fPn/X0DBY+bwz1/k457Txw1pSree0J1TJhYsd85jHhj6Fvb1hUvv/iHeH71xrK6ZgAAAPar&#10;KIHNI6JQZP1926Jj+ZroiDUjet7Rskqrv29b9Pdti+623miLVT5QAAAAjDibHAAAAABAgsAGAAAA&#10;AAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAA&#10;AAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAjBabi3FSgQ0AAACA&#10;0aKtGCcV2AAAAAAgQWADAAAAgASBDQAAAIDRwnewAQAAAECC72ADAAAAgHIjsAEAAAAwWqwvxkkF&#10;NgAAAABGheb2pvXFOK/ABgAAAMBosKVYJxbYAAAAABgN2op1YoENAAAAgNFgfbFOLLABAAAAMBqs&#10;L9aJBTYAAAAARgOPiAIAAABAwvpinVhgAwAAAKDsNbc3WcEGAAAAAEP0ZDFPLrABAAAAUO7ainly&#10;gQ0AAACAciewAQAAAECCwAYAAAAAQ9Xc3rSimOcX2AAAAAAoZ08WewACGwAAAADlbEWxByCwAQAA&#10;AFDOVhR7AAIbAAAAAOVsRbEHILABAAAAUK6ebG5v2lzsQQhsAAAAAJSrFaUwCIENAAAAgHK1ohQG&#10;IbABAAAAUI62NLc33VsKAxHYAAAAAChHK0plIAIbAAAAAOXo3lIZiMAGAAAAQDkS2AAAAABgiJY0&#10;tzdtLpXBCGwAAAAAlJt7S2kwAhsAAAAA5UZgAwAAAIAhKqnHQyMENgAAAADKy+2lNiCBDQAAAIBy&#10;saW5veneUhuUwAYAAABAubi9FAclsAEAAABQLm4qxUEJbAAAAACUg0ea25vWl+LABDYAAAAAysFN&#10;pTowgQ0AAACAUrehFDc32E1gAwAAAKDU3VTKgxPYAAAAAChlW6JEdw/dTWADAAAAoJTd1NzetLmU&#10;ByiwAQAAAFCqtkSJPx4aIbABAAAAULpKfvVahMAGAAAAQGkqi9VrEQIbAAAAAKWpLFavRQhsAAAA&#10;AJSeslm9FiGwAQAAAFB6ymb1WoTABgAAAEBp2RBltHotQmADAAAAoLR8rZxWr0UIbAAAAACUjkea&#10;25tuL7dBC2wAAAAAlIqry3HQAhsAAAAApeCfm9ub2spx4AIbAAAAAMW2JSK+Vq6DF9gAAAAAKLbL&#10;y21jg70JbAAAAAAU05Lm9qZ7y/kCBDYAAAAAimVLlOnGBnsT2AAAAAAolqub25vWl/tFCGwAAAAA&#10;FMOS5vam20fDhQhsAAAAAIy0LRFx+Wi5GIENAAAAgJF2YTnvGvpmAhsAAAAAI+nrze1NK0bTBQls&#10;AAAAAIyUJ5vbm7422i5KYAMAAABgJGyJiLNH44UJbAAAAACMhFH1vWt7E9gAAAAAGG5/O9q+d21v&#10;AhsAAAAAw+mHze1Nt4/mCxTYAAAAABgujzS3N10+2i9SYAMAAABgODwZEReOhQsV2AAAAAAotC0x&#10;ijc1eDOBDQAAAIBC2hIRZze3N60fKxcssAEAAABQKLvjWttYumiBDQAAAIBCuXqsxbUIgQ0AAACA&#10;wvjb5vam28fihQtsAAAAAGSN2bgWIbABAAAAkDOm41qEwAYAAADA0I35uBYRMc7nAAAAAIBB2hIR&#10;Fza3N60wFQIbAAAAAIOzJSLOHou7he6PR0QBAAAAOFQbQlx7CyvYAAAAADgUT8auuLbZVLyRFWwA&#10;AAAAHMySENf2ywo2AAAAAA7k683tTV8zDfsnsAEAAACwL1si4urm9qbbTcWBCWwAAAAAvNmTEXG5&#10;zQwOje9gAwAAAGBvu79vTVw7RFawAQAAABCx65HQrzW3N91kKgZHYAMAAADAI6EJAhsAAADA2GaX&#10;0CSBDQAAAGBs2hC7Vq2tMBU5NjkAAAAAGHu+HhEN4lphWMEGAAAAMHY8EhFX+661whLYAAAAAEY/&#10;O4QOI4+IAgAAAIxu/xwR7xPXho8VbAAAAACj0yOxaxOD9aZieAlsAAAAAKPLI7HrcdAVpmJkCGwA&#10;AAAAo4OwViQCGwAAAEB5E9aKTGADAAAAKE/CWokQ2AAAAADKyw9jV1hbbypKg8AGAAAAUPo2RMRN&#10;EXF7c3vTZtNRWgQ2AAAAgNK0JSLujV1RbYXpKF0CGwAAAEBpWRK7wtq9VquVB4ENAAAAoPhEtTIm&#10;sAEAAACMvN2Pf64IUa3sCWwAAAAAw29L7IppKyJiRXN7U5spGT0ENgAAAIDC2xC7YlpbCGqjnsAG&#10;AAAAMHRbYldEW/+n/7ZFRJtHPscWgQ0AAABg/56MiN2xbMWf/tv2p58JaUTErsB2jmkAAAAAiIiI&#10;9c3tTetNA4Pxtj/+8Y9mAQAAAACG6O2mAAAAAACGTmADAAAAgASBDQAAAAASBDYAAAAASBDYAAAA&#10;ACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAA&#10;AAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgA&#10;AAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDY&#10;AAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ&#10;2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABI&#10;ENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAA&#10;SBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEHHNOXEAAAgAElEQVRgAwAAAIAE&#10;gQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACA&#10;BIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAA&#10;gASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAA&#10;AIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMA&#10;AACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWAD&#10;AAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFg&#10;AwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBB&#10;YAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAg&#10;QWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAA&#10;IEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAA&#10;ACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAA&#10;AAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgA&#10;AAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDY&#10;AAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ&#10;2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABI&#10;ENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAA&#10;SBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAA&#10;AEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAA&#10;AABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYA&#10;AAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2&#10;AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIE&#10;NgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAAS&#10;BDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAA&#10;EgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAA&#10;ABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAA&#10;AAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0A&#10;AAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIEN&#10;AAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASB&#10;DQAAAAASBDYAAAAASPj/7NixAAAAAMAgf+tB7C2MBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACA&#10;QbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGw&#10;AQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEA&#10;AADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAA&#10;wCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg&#10;2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgA&#10;AAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAA&#10;AGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABg&#10;EGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBs&#10;AAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAA&#10;AAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAA&#10;MAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAI&#10;NgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYA&#10;AAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAA&#10;ABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAY&#10;BBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQb&#10;AAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAA&#10;AAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAA&#10;DIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyC&#10;DQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0A&#10;AAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAA&#10;AAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAG&#10;wQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEG&#10;AAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAA&#10;AACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAA&#10;g2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINg&#10;AwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMA&#10;AACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAA&#10;gEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBB&#10;sAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbAB&#10;AAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAA&#10;AMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADA&#10;INgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDY&#10;AAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAA&#10;AABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAA&#10;YBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQ&#10;bAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgE&#10;GwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsA&#10;AAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAA&#10;AAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAM&#10;gg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIIN&#10;AAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAA&#10;AAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAA&#10;BsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbB&#10;BgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYA&#10;AAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAA&#10;AINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACD&#10;YAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2AD&#10;AAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAA&#10;AIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACA&#10;QbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGw&#10;AQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEA&#10;AADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAA&#10;wCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg&#10;2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgA&#10;AAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAA&#10;AGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABg&#10;EGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBs&#10;AAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAA&#10;AAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAA&#10;MAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAI&#10;NgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYA&#10;AAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAA&#10;ABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAY&#10;BBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQb&#10;AAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAA&#10;AAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAA&#10;DIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyC&#10;DQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0A&#10;AAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAA&#10;AAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAG&#10;wQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEG&#10;AAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAA&#10;AACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAA&#10;g2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINg&#10;AwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMA&#10;AACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAA&#10;gEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBB&#10;sAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbAB&#10;AAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAA&#10;AMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADA&#10;INgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDY&#10;AAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAA&#10;AABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAA&#10;YBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQ&#10;bAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgE&#10;GwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsA&#10;AAAADIINAAAAAAbBBgAAAACDYIPasWMBAAAAgEH+1oPYWxgBAAAADIINAAAAAAbBBgAAAACDYAMA&#10;AACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAA&#10;gEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBB&#10;sAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbAB&#10;AAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAA&#10;AMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADA&#10;INgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDY&#10;AAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAA&#10;AABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAA&#10;YBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQ&#10;bAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAALeBUNsAAAQpSURBVMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgE&#10;GwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsA&#10;AAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAA&#10;AAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAM&#10;gg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIIN&#10;AAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAA&#10;AAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAA&#10;BsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbB&#10;BgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYA&#10;AAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAA&#10;AINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACD&#10;YAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2AD&#10;AAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAA&#10;AIBBsAEAAADAINgAAAAAYBBsAAAAADAE2l9P9F6AIbYAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAh&#10;AFisgOreAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxu22xxJhNkYLS&#10;Qy9GBY+T7JgNzc6G7LaN/96tF70Mb3jDe98Um8n14kRj6DxrWMwVCOLGm45bDe9vz3cZiBCRDfae&#10;ScM3BdiU11cF5saf+ZVOVWxFCuGQowYb45BLGRpLDsPcD8TJ+/Kjw5jWsZVmxHMKd71cKrWWDjtO&#10;DRYH2lpqDtXRacCd/azql3a2zdRhttoN+7r52Gt9ezM9PYKINMW/Y7jgJ3QoE1Ptj2yC6DWkR+Lv&#10;vHiLB3UPok5qna2WIMtC/ucvfwAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQA6F5MWj0QAAI9EAAAUAAAAAAAAAAAAAAAAAB4FAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQBYrIDq3gAAAAcBAAAPAAAAAAAAAAAAAAAAAN9JAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAADqSgAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADdSwAAAAA=&#10;" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="485D2739" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/Uf7D8&#10;XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiKjw9G&#10;nCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn/AE4&#10;ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZmSif&#10;UbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto8v8v&#10;rLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo5OTr&#10;JBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhNg8qI&#10;QB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R0c7Y&#10;e6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0dFVp&#10;XgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40yLRy&#10;wi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL1xq7&#10;6i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR1TgG&#10;j9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//AwBQ&#10;SwMECgAAAAAAAAAhADoXkxaPRAAAj0QAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAATYAAAG2ggGAAAAF+HKXgAAAAlwSFlzAAAXEQAAFxEByibzPwAAIABJREFUeNrs&#10;3X9wnXW94PGPWopprFICJYZQbIHUwAVDleD2ioJwu9UqP6546ToscndbuRfGWezecRzhMsrVGeI6&#10;hbsE/EHdQbzDrS5cKIJ0ulSKsFGiWwLcJja1TQshhkJoS00KbcH9o7YW6K/kc5JzTvJ6/cOQnvM8&#10;3+f7nHSm7/k+5/u2/3H5//xjAAAAAECZe7V/++ZrfvLfJ430ed9u6gEAAABg6AQ2AAAAAEgQ2AAA&#10;AAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgA&#10;AAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDY&#10;AAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ&#10;2AAAAAAgQWADAAAAgIRx215+xSwAAAAAUPZ2bt/ZX4zzjnu+40WzDwAAAMBo8LtinNQjogAAAACQ&#10;ILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAA&#10;kCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAA&#10;AJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAA&#10;AACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwA&#10;AAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhs&#10;AAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQI&#10;bAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAk&#10;CGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAA&#10;JAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAA&#10;ACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAA&#10;AAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsA&#10;AAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIb&#10;AAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkC&#10;GwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJ&#10;AhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAA&#10;CeNMAYw+4yeMi3Ov+Ficft5pUTO1+pDf19HaGase64iWO1tj+8DOQZ/38NO2xbtOfykqTtkYbz/y&#10;je/vf7QmBjqOiG2tlW4QAAAAo4rABqPQEbXviTnzZw36ffWNdVHfWBftv1gdGzv7Dvl9hx23PY78&#10;mw1xeP3m/b6m8qyeqDyrJ3b+x8p44ccnxI7Ow90oAAAARgWPiAIpFY39ccwXVx0wru1t3PH98d4v&#10;PxUVjf0mDwAAgFFBYAOG7LC6V+PoL7S/5XHQQ3H0F9pFNgAAAEYFgQ0Y2l8eE16PY+a1p45RdXFn&#10;vOOonSYTAACA8v43sikAhmLCR14e0sq1N/wFdOTOmPjxPpMJAABAWRPYgCE54ryughzn3bOeibdP&#10;eN2EAgAAULYENmDQDqt7Nb16bW+H/8U2kwoAAEDZEtiAQTusentBj/eOI3aYVAAAAMqWwAYM/i+O&#10;d75W0OONO+JVkwoAAED5/jvZFAAAAADA0AlswKC9/so7Cnq8nZsPN6kAAACULYENGLQdXYUNYjt6&#10;BTYAAADKl8AGDNqOZ8fHzg2VhTve7wQ2AAAAypfABgzJy4/XFOY4y6bE6wP+KgIAAKB8+VctMCQD&#10;j707vYrt9ZfGxcv3H20yAQAAKGsCGzAkrw+8PV64/cR4/aVxQz7GC//yfqvXAAAAKHv+ZQsM2Y5n&#10;x8fzN58y6Mj2+kvj4oXvnxyvPlVhEgEAACh7AhuQsuPZ8fH7b50a235zaI96bvvN0fH8zafEttZK&#10;kwcAAMCoMM4UAFmvvTguXvju++Kw42qi4vStUXHSS3F4/eY9f75zQ2UMrK6K/rYjYkenHUMBAAAY&#10;XQQ2oGB2PDs+djxbFS9HlckAAABgzPCIKAAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACTY5oGxN&#10;qp0Y1dOr432nTYmjjzsqGmfP2OfrOlo7o3fd87G2rStefKYvNna+GNsHdpbktRwz9eioqjkyzpl7&#10;1n6vZd2T6+P3a3tjw8pnYlP3Vh+ENxk/YVxMrjsqjppSFSc0TI2I2O98RkT0dPXG6sfXxMDWbfH7&#10;tb3R89ve2Ny9peQ+IwAAAJQugY1hMb7ysJjx6VPj2LqaqDyicr/xK+LPAayv56V4cunTB4xGlVUV&#10;cepf1ccHZ58e9Y11hzSW+sa6qG+se0NkeeC2ZbH68d/FupYNRZujyqqKOOkvp8Vf/vWHB30te8/d&#10;z3/0i1j7y66iBaFpM4+P6WeeGBMmVhz0Xu+OWRERz3X2xMr7nirIuCurKmJKQ22cMWfGAc+/LzVT&#10;q6NmavVbft66dGU8teLfY83/XRf9fdv8UgMAALBfAhvDYsrpx8al111ySK/dOxqd8pH6uOXyH7zl&#10;NZVVFXHGRafHxQsuKMj45syfFXPmz4qO1s548PsPjWhoK+S17J67nq7euGfh/dGxfM2I3+sFi648&#10;5Ne+OWa9MvBqtN23asjnnlxXFR+c0xBz5s8q+HU1zv5zrGtdujIeu+tXRQ2yAAAAlC6BjWHxjsPe&#10;MaT31TfWxaTaiW9YxdZw/ikx74bLhmWcuwPVw4sfjaW3LB/2lUr1554UFy341D5XTGXUTK2Oq26e&#10;F61LV8ZPF/5s1H++Kqsq4qOXzRyWsLYvu2NbMYIsAAAApU9gY1i8/MLQvxus8qjK2NS9NcZPGBdz&#10;v/GZQT/yNxTnzD0rpp95UnznikXD8r1m4yeMi0//w+wDfhdYITTOnhG102ui5Z7HR+1na9rM42Pu&#10;NX9d8Eh5KEY6yAIAAFAe7CJKyTlqSlVMqp0Y//C/vzgicW23mqnV8U/Lro3ahsKGm0m1E2P+rZ8f&#10;9ri293UU6lHaUnP2vJmxYNGVRYlreztn7lnx3+74u5g283i/sAAAAAhslJ4TGqbG339vXtEiymXf&#10;/E8xqXZiQY41qXZi/P335h3yJgbs39nzZpZUOKyZWh0LFl0Z4ydYCAwAADDWCWyUnHPmnlXUFUo1&#10;U6vjc9/4m3Q4qayqKGooHE1KLa7trVi7twIAAFA6BDaGxbZN5f3dVPWNdTHj/NOG/P7xE8bFZ645&#10;X1wrxL0496SSjWt3LVziBgEAACCwMTxe2/Fa2V/DpdddEpPrqob03hnnnzai3x83WlVWVcRVN88r&#10;2fH9+p4n3CQAAAAENjiQD85pGPR7JtdVxaXXXWLyCmD2VeeW7NjuWrjELqIAAABEhMAGBzRn/qyo&#10;rKoY1Hs++9ULTVwBTKqdOGI7rw5WT1dvtNzZ6iYBAAAQERG2v4ODmNJQGx3L1xzSaxvOP8WOoQXy&#10;gdmnFvR4rUtXRv/m/niusydeGXg1jpj8nqiqOTKqpx0z6Hu2+Jv/ZnMDAAAA9hDY4CDOmDPjkALb&#10;+Anj4pNXzCr4+TtaO2Pdk+vj92t79/zsvSdUx7QPvG9Ux7yZF52ZPsYDty2Lpx9eFd1tvQe9d5Pr&#10;jooTPzQtZl505gE3p3h48aOxrmWDXwwAAAD2ENgYFgObXhmW4z5w27JY/9Qz0ffsS7G5e8tbVhFN&#10;rquKquOOjDPmzCjYJgONs2fE4mvvPuiKpdqGYwu6a+hdC5fEk0ufjk3dW9/yZ22xKiJ2PUb5gdmn&#10;luwum0M1ua4qNZc9Xb2x6Et3xMbOvkN6/faBndHd1hvdbbse/axtODY+8YXz9hkwf/6/HvELDgAA&#10;wBsIbAyL13a8XtDj3bVwSfz6nicO+qXyGzv7YmNnX3QsXxNLv/tQfParFxZkldfkuqMOugrqIxd/&#10;uCDXOpg4tKl7a6xY1BK/vueJmH3VuSX7nWWDVfP+XKi845p/PeS49mbbB3bGupYNcUvLD6L+3JPi&#10;ogWf2hP7Fs67dZ/BEwAAgLFNYKOkDXYl0t42dvbFbVf+MObf+vl0ZDtqStUBA9uk2okFWTHXunTl&#10;Ia2We7P+vm1x9/X3x9q2rph3w2Vlf9+PmPye1BweLIYeqo7la2LtL2+Ok8+bHi8+01ew4wIAADC6&#10;2EWUkpZZiRSxazXSndf+JD2O955w4BVV0z9yUvocPV298dOFP0t9eX7bfati4bxby/6+V9UcOeT3&#10;drauKehYtg/sjLb7VolrAAAA7JfARsl6ePGjBYkam7q3xl0Ll6SOMWFixQH//IOzT0+P856F9xfk&#10;8cN1LRviX67/8Zj93NQ1nuSXBwAAgBElsFGynnjo6YId63e/WZd6f/W0Y/b7Z5VVFelHUDtaOw9p&#10;p9JDtW7l2N3lsnH2jJhcV+UXCAAAgBEjsFGy/vDiHwp2rE3Pbkm9/0AB7Zjpk9Pje/D7D7nhBTTv&#10;xsuitqHaRAAAADAiBDZKVua7197sYLuPZkw5+dj0MbrbnnPD9zKwNXe/aqZWx1fu/FJ84kvnxqTa&#10;iSYUAACAYSWwMWa0Ll05LMedcvJxqfc/cNuy1MYGo9Hv1xZmQ4E582fFPy27Ni5beEnUn3tSjJ9g&#10;42QAAAAKz782GTP6N/cPy3EbZ89IvX/9U8+4OW/ycgEfD959j3bfp9alK+PXD6yMZ9q6h3VlIwAA&#10;AGOHwAYJlVUV6WP0PfuSiXyT51dvHLZj7x3bOlo74/8tfSJWP7amIDu4AgAAMDYJbJSkjtbOshhn&#10;ZdWE9DEK+V1zo0V/37ZoXboyvTrwYOob6/ZsYCG2AQAAMFQCGyWpd93zZTHOdx31rtT7yyUkFsNj&#10;d/1q2APb3vaOba1LV8Zjd/0q1rVscCMAAAA4KJscQMK7k4GtXEJiMaxr2VC0ANk4e0YsWHRlXHX7&#10;f41pM493MwAAADgggQ0oWUtueqCo569vrNsT2ibXVbkhAAAA7JPABkX0XGePSTiA7rbeuGvhkqKP&#10;o76xLq6798vRcP4pbgoAAABvIbBBEb0y8KpJOIgVi1ri4cWPlsRY5t1wWZw9b2aMn+DrKwEAAPgz&#10;gQ0oeT/99tJ44LZlJTGWixdcEOde8TE3BQAAgD0ENqDkbR/YGQ/euDwWfeWOkhjPnPmz4sNzZ7gx&#10;AAAARITABpSRtvtWxfUXfital64s+lguve4SGx8AAAAQEQIbFNV7T6g2CYO0sbMv7ljw41g479bo&#10;aO0s6lg++9UL3RAAAADCN3VDEU2YWGEShmhdy4a4peUHUdtQHaeec0rMmT9rxMdQ31gXtQ3V0d3W&#10;64YAAACMYQIbFFH1tGNMQlJ3W290t/XGL+5oiSkNtXHGnBnROHvkvh/t1HNOEdgAAADGOIENEnp+&#10;mwsr9Y11JrFA+vu2RcfyNdGxfE3c/c374pjpk2P6mScO+8q20887LR68cbkbAAAAMIYJbFBkk+uq&#10;YmNnn4kooP6+bbGuZUOsa9kQD964PGobqqP2/TXxwdmnFzxq1kytjor3HB7btrxq4gEAAMYogQ0S&#10;NndvSR+j6rgjBbZhtvsx0l8tXhmTaifGB2afGjMvOjNqphZmk4nDKsYJbAAAAGOYXUQhYfvAzujp&#10;yj0mesacwn9f2PgJh7k5+7Gpe2usWNQS3/7szbHoK3cU5JjvfPc7TSwAAMAYJrBB0urH16Te3zh7&#10;RlRWFXY30aOmVLkxB7F9YGe03bcq/nHWN9KRFAAAgLFNYIOktW1d6WOccdHpJrJINnVvjcXf/DcT&#10;AQAAwJAJbJCU3Uk0IuLiBRcUdBXbaWf/hRszCOtaNpgEAAAAhkxgg6SNnX0FecRw9lXnFmQ8lVUV&#10;0Th7xqiZ3w/PnRFffeBL8eG5M2L8hNLcl+WVl1/xiwAAADCGCWxQAE889FT6GOfMPSvOnjczdYzx&#10;E8bFZ645f9TMa8P5p8Sl110SNVOr49LrLon5t34+ps08vuDnmVyX+86613a87pcAAABgDBPYoACe&#10;fnhVQY5z8YIL4ux5M4e0UmtS7cSY+43PFGT1Ws37q4s+p5NqJ8a8Gy57w8/qG+tiwaIr4zPXfSpq&#10;GwozxvETxsXsvzsvdYz+vm1+CQAAAMawcaYA8rrbeqOnqzdqpuajz8ULLoiZF50Z9yy8P9b+siu2&#10;D+w84OtrG6rjxA9Ni4sXXFCw6zmhYWq03beqqHP68f/ysf3+2Tlzz4pz5p4VHa2d8fMf/SKeaese&#10;UuSaVDsxPr3gk6ko+cBty/wCAAAAjHECGxTIz7637C0rroaqZmp1XHXzvIiIaF26Mjpb18QrA6++&#10;4TUnNEyN6WeeVJCo92bnzD0rIiKeeOjp+MOLf4j+voERXaVV21C9ZwwHUt9YF/WNdXvm6akV/x49&#10;v+2NjZ19+31PZVVFHDN9ckw/88SYM39WeqyrH/+dDz8AAMAYJ7BBgbQ/tLpgq9j21jh7RlE2Ldi9&#10;SiwioqO1M265/Acjdu4Lrp6Tnqeert5Y/fiat1xTIfV09UZ323M+/AAAAGOcwAYFsn1gZ0FXsZWS&#10;3avERsK0mccX5Hw1U6uHZXXf3lruefygj/ACAAAw+tnkAApo9yo2hu4TXzivLMbZ09UbLXe2umEA&#10;AAAIbFBI2wd2xh3X/KuJGKJCrV4bCfcsvN/qNQAAACJCYIOC627rjbsWLjERQzD9zBPLYpwPL340&#10;OpavccMAAACICIENhsWKRS3RunSliRikbVu3lfwYO1o746ffXupmAQAAsIfABsNk8bV3i2yD1HJn&#10;azy8+NGSHV9PV2/cee1PPBoKAADAGwhsMEy2D+wsamRbOO/Wko5V+5uzu6+/PxZ95Y6SG1vr0pXx&#10;nSsWxaburT7cAAAAvIHABsNod2R74LZlI3bOnq7euP7Cb8W6lg2x9JblZbmradt9q+IfZ32jZALh&#10;A7cti8XX3i2uAQAAsE8CGwyz7QM748Ebl8ctX1w07LHrgduWxbc/e3Ns7OyLiIj+vm3xnSvy5y1G&#10;pNvUvTXuvv7+uOFzNxYttHW0dsYNn7sxHrxxucdCAQAA2K9xpoDh0tHaGfWNdSUznoEif4F+x/I1&#10;sfaXN8fMzzXGxQsuKOixW5eujKXffWhPWNvbpu6t8Z0rFsWnF3wyGmfPGNLxf/6jR4o2b91tvdHd&#10;dn88uviXcfJHpxd87vb32X3w+w/FupYNfpEBAAA4qLddVf/lP5oGhsPkuqo4+aPTo6rmyD0/O2fu&#10;Wft87d4rlJ7r7Imn/09H9PcVNohVVlXEqX9VH8fW1ez52fQzT4qaqdVveW3r0pXRv7k/IiL6el6K&#10;9l+s3me8GqrxE8bFCf9hanz8P390yBGyp6s3Wu55fFBjmzbz+Jh+5okxZ/6sg7724cWPxtq2rtiw&#10;8pkDPhpZ21AdJ35o2p77XHlE5T5DXk9Xb6x+fM2e/1/b1hXtD60e9Mqw8RPGRW3DsTHl5GPjlI/U&#10;FyzidrR2xqrHOgp+rwEAABhRjzS3N5090icV2KDIKqsqYkpDbRwz9eioqjnyoNFvbVtX9Py2Nx2B&#10;JtdV7fPn/X0DBY+bwz1/k457Txw1pSree0J1TJhYsd85jHhj6Fvb1hUvv/iHeH71xrK6ZgAAAPar&#10;KIHNI6JQZP1926Jj+ZroiDUjet7Rskqrv29b9Pdti+623miLVT5QAAAAjDibHAAAAABAgsAGAAAA&#10;AAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAA&#10;AAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAjBabi3FSgQ0AAACA&#10;0aKtGCcV2AAAAAAgQWADAAAAgASBDQAAAIDRwnewAQAAAECC72ADAAAAgHIjsAEAAAAwWqwvxkkF&#10;NgAAAABGheb2pvXFOK/ABgAAAMBosKVYJxbYAAAAABgN2op1YoENAAAAgNFgfbFOLLABAAAAMBqs&#10;L9aJBTYAAAAARgOPiAIAAABAwvpinVhgAwAAAKDsNbc3WcEGAAAAAEP0ZDFPLrABAAAAUO7ainly&#10;gQ0AAACAciewAQAAAECCwAYAAAAAQ9Xc3rSimOcX2AAAAAAoZ08WewACGwAAAADlbEWxByCwAQAA&#10;AFDOVhR7AAIbAAAAAOVsRbEHILABAAAAUK6ebG5v2lzsQQhsAAAAAJSrFaUwCIENAAAAgHK1ohQG&#10;IbABAAAAUI62NLc33VsKAxHYAAAAAChHK0plIAIbAAAAAOXo3lIZiMAGAAAAQDkS2AAAAABgiJY0&#10;tzdtLpXBCGwAAAAAlJt7S2kwAhsAAAAA5UZgAwAAAIAhKqnHQyMENgAAAADKy+2lNiCBDQAAAIBy&#10;saW5veneUhuUwAYAAABAubi9FAclsAEAAABQLm4qxUEJbAAAAACUg0ea25vWl+LABDYAAAAAysFN&#10;pTowgQ0AAACAUrehFDc32E1gAwAAAKDU3VTKgxPYAAAAAChlW6JEdw/dTWADAAAAoJTd1NzetLmU&#10;ByiwAQAAAFCqtkSJPx4aIbABAAAAULpKfvVahMAGAAAAQGkqi9VrEQIbAAAAAKWpLFavRQhsAAAA&#10;AJSeslm9FiGwAQAAAFB6ymb1WoTABgAAAEBp2RBltHotQmADAAAAoLR8rZxWr0UIbAAAAACUjkea&#10;25tuL7dBC2wAAAAAlIqry3HQAhsAAAAApeCfm9ub2spx4AIbAAAAAMW2JSK+Vq6DF9gAAAAAKLbL&#10;y21jg70JbAAAAAAU05Lm9qZ7y/kCBDYAAAAAimVLlOnGBnsT2AAAAAAolqub25vWl/tFCGwAAAAA&#10;FMOS5vam20fDhQhsAAAAAIy0LRFx+Wi5GIENAAAAgJF2YTnvGvpmAhsAAAAAI+nrze1NK0bTBQls&#10;AAAAAIyUJ5vbm7422i5KYAMAAABgJGyJiLNH44UJbAAAAACMhFH1vWt7E9gAAAAAGG5/O9q+d21v&#10;AhsAAAAAw+mHze1Nt4/mCxTYAAAAABgujzS3N10+2i9SYAMAAABgODwZEReOhQsV2AAAAAAotC0x&#10;ijc1eDOBDQAAAIBC2hIRZze3N60fKxcssAEAAABQKLvjWttYumiBDQAAAIBCuXqsxbUIgQ0AAACA&#10;wvjb5vam28fihQtsAAAAAGSN2bgWIbABAAAAkDOm41qEwAYAAADA0I35uBYRMc7nAAAAAIBB2hIR&#10;Fza3N60wFQIbAAAAAIOzJSLOHou7he6PR0QBAAAAOFQbQlx7CyvYAAAAADgUT8auuLbZVLyRFWwA&#10;AAAAHMySENf2ywo2AAAAAA7k683tTV8zDfsnsAEAAACwL1si4urm9qbbTcWBCWwAAAAAvNmTEXG5&#10;zQwOje9gAwAAAGBvu79vTVw7RFawAQAAABCx65HQrzW3N91kKgZHYAMAAADAI6EJAhsAAADA2GaX&#10;0CSBDQAAAGBs2hC7Vq2tMBU5NjkAAAAAGHu+HhEN4lphWMEGAAAAMHY8EhFX+661whLYAAAAAEY/&#10;O4QOI4+IAgAAAIxu/xwR7xPXho8VbAAAAACj0yOxaxOD9aZieAlsAAAAAKPLI7HrcdAVpmJkCGwA&#10;AAAAo4OwViQCGwAAAEB5E9aKTGADAAAAKE/CWokQ2AAAAADKyw9jV1hbbypKg8AGAAAAUPo2RMRN&#10;EXF7c3vTZtNRWgQ2AAAAgNK0JSLujV1RbYXpKF0CGwAAAEBpWRK7wtq9VquVB4ENAAAAoPhEtTIm&#10;sAEAAACMvN2Pf64IUa3sCWwAAAAAw29L7IppKyJiRXN7U5spGT0ENgAAAIDC2xC7YlpbCGqjnsAG&#10;AAAAMHRbYldEW/+n/7ZFRJtHPscWgQ0AAABg/56MiN2xbMWf/tv2p58JaUTErsB2jmkAAAAAiIiI&#10;9c3tTetNA4Pxtj/+8Y9mAQAAAACG6O2mAAAAAACGTmADAAAAgASBDQAAAAASBDYAAAAASBDYAAAA&#10;ACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAA&#10;AAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgA&#10;AAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDY&#10;AAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ&#10;2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABI&#10;ENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAA&#10;SBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEHHNOXEAAAgAElEQVRgAwAAAIAE&#10;gQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACA&#10;BIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAA&#10;gASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAA&#10;AIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMA&#10;AACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWAD&#10;AAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFg&#10;AwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBB&#10;YAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAg&#10;QWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAA&#10;IEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAA&#10;ACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAA&#10;AAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgA&#10;AAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDY&#10;AAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ&#10;2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABI&#10;ENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAA&#10;SBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAA&#10;AEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAA&#10;AABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYA&#10;AAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2&#10;AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIE&#10;NgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAAS&#10;BDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAA&#10;EgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAA&#10;ABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAA&#10;AAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0A&#10;AAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIEN&#10;AAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASB&#10;DQAAAAASBDYAAAAASPj/7NixAAAAAMAgf+tB7C2MBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACA&#10;QbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGw&#10;AQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEA&#10;AADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAA&#10;wCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg&#10;2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgA&#10;AAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAA&#10;AGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABg&#10;EGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBs&#10;AAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAA&#10;AAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAA&#10;MAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAI&#10;NgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYA&#10;AAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAA&#10;ABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAY&#10;BBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQb&#10;AAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAA&#10;AAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAA&#10;DIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyC&#10;DQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0A&#10;AAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAA&#10;AAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAG&#10;wQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEG&#10;AAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAA&#10;AACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAA&#10;g2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINg&#10;AwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMA&#10;AACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAA&#10;gEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBB&#10;sAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbAB&#10;AAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAA&#10;AMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADA&#10;INgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDY&#10;AAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAA&#10;AABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAA&#10;YBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQ&#10;bAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgE&#10;GwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsA&#10;AAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAA&#10;AAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAM&#10;gg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIIN&#10;AAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAA&#10;AAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAA&#10;BsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbB&#10;BgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYA&#10;AAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAA&#10;AINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACD&#10;YAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2AD&#10;AAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAA&#10;AIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACA&#10;QbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGw&#10;AQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEA&#10;AADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAA&#10;wCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg&#10;2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgA&#10;AAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAA&#10;AGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABg&#10;EGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBs&#10;AAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAA&#10;AAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAA&#10;MAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAI&#10;NgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYA&#10;AAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAA&#10;ABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAY&#10;BBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQb&#10;AAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAA&#10;AAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAA&#10;DIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyC&#10;DQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0A&#10;AAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAA&#10;AAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAG&#10;wQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEG&#10;AAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAA&#10;AACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAA&#10;g2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINg&#10;AwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMA&#10;AACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAA&#10;gEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBB&#10;sAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbAB&#10;AAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAA&#10;AMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADA&#10;INgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDY&#10;AAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAA&#10;AABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAA&#10;YBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQ&#10;bAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgE&#10;GwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsA&#10;AAAADIINAAAAAAbBBgAAAACDYIPasWMBAAAAgEH+1oPYWxgBAAAADIINAAAAAAbBBgAAAACDYAMA&#10;AACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAA&#10;gEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBB&#10;sAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbAB&#10;AAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAA&#10;AMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADA&#10;INgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDY&#10;AAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAA&#10;AABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAA&#10;YBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQ&#10;bAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAALeBUNsAAAQpSURBVMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgE&#10;GwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsA&#10;AAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAA&#10;AAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAM&#10;gg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIIN&#10;AAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAA&#10;AAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAA&#10;BsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbB&#10;BgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYA&#10;AAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAA&#10;AINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACD&#10;YAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2AD&#10;AAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAA&#10;AIBBsAEAAADAINgAAAAAYBBsAAAAADAE2l9P9F6AIbYAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAh&#10;AFisgOreAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxu22xxJhNkYLS&#10;Qy9GBY+T7JgNzc6G7LaN/96tF70Mb3jDe98Um8n14kRj6DxrWMwVCOLGm45bDe9vz3cZiBCRDfae&#10;ScM3BdiU11cF5saf+ZVOVWxFCuGQowYb45BLGRpLDsPcD8TJ+/Kjw5jWsZVmxHMKd71cKrWWDjtO&#10;DRYH2lpqDtXRacCd/azql3a2zdRhttoN+7r52Gt9ezM9PYKINMW/Y7jgJ3QoE1Ptj2yC6DWkR+Lv&#10;vHiLB3UPok5qna2WIMtC/ucvfwAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQA6F5MWj0QAAI9EAAAUAAAAAAAAAAAAAAAAAB4FAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQBYrIDq3gAAAAcBAAAPAAAAAAAAAAAAAAAAAN9JAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAADqSgAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADdSwAAAAA=&#10;" stroked="f" strokeweight="1pt">
               <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AC72B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ED4A886"/>
     <w:lvl w:ilvl="0" w:tplc="CA6E9A60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11392,374 +11584,403 @@
   </w:num>
   <w:num w:numId="38" w16cid:durableId="974264112">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2022703286">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1501045827">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="714895181">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2110199574">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1487747289">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="7824" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E252F"/>
     <w:rsid w:val="000003AB"/>
     <w:rsid w:val="0000092B"/>
     <w:rsid w:val="00001F13"/>
     <w:rsid w:val="000021FA"/>
     <w:rsid w:val="000026F7"/>
     <w:rsid w:val="00002A69"/>
     <w:rsid w:val="000034DA"/>
     <w:rsid w:val="00004F7D"/>
     <w:rsid w:val="000072CF"/>
     <w:rsid w:val="00012972"/>
     <w:rsid w:val="00015C6C"/>
+    <w:rsid w:val="00015FCC"/>
     <w:rsid w:val="00016B05"/>
     <w:rsid w:val="00016BA5"/>
     <w:rsid w:val="00016F2E"/>
     <w:rsid w:val="00017664"/>
     <w:rsid w:val="00021758"/>
     <w:rsid w:val="00021EF1"/>
     <w:rsid w:val="00022CBA"/>
     <w:rsid w:val="000235B8"/>
     <w:rsid w:val="00023BF3"/>
+    <w:rsid w:val="00024270"/>
     <w:rsid w:val="000243D8"/>
     <w:rsid w:val="00025E12"/>
     <w:rsid w:val="00027B30"/>
+    <w:rsid w:val="00031771"/>
     <w:rsid w:val="00032363"/>
     <w:rsid w:val="0003383A"/>
     <w:rsid w:val="00033F73"/>
     <w:rsid w:val="0003471B"/>
     <w:rsid w:val="00034762"/>
     <w:rsid w:val="00034B46"/>
     <w:rsid w:val="00035330"/>
     <w:rsid w:val="0003743F"/>
+    <w:rsid w:val="000404F0"/>
     <w:rsid w:val="00041FCB"/>
     <w:rsid w:val="00042093"/>
     <w:rsid w:val="0004213A"/>
     <w:rsid w:val="000422A1"/>
     <w:rsid w:val="00043ADB"/>
     <w:rsid w:val="00043C99"/>
     <w:rsid w:val="00044A20"/>
+    <w:rsid w:val="000454BF"/>
     <w:rsid w:val="00047905"/>
     <w:rsid w:val="00047FBD"/>
     <w:rsid w:val="00050919"/>
     <w:rsid w:val="00053636"/>
+    <w:rsid w:val="00054223"/>
     <w:rsid w:val="000543F9"/>
     <w:rsid w:val="000556D1"/>
+    <w:rsid w:val="00055B10"/>
     <w:rsid w:val="00056B7F"/>
+    <w:rsid w:val="00057151"/>
     <w:rsid w:val="00057160"/>
     <w:rsid w:val="00061765"/>
     <w:rsid w:val="00062FCF"/>
     <w:rsid w:val="00063747"/>
     <w:rsid w:val="000638C0"/>
     <w:rsid w:val="00064B56"/>
+    <w:rsid w:val="0006508B"/>
     <w:rsid w:val="0006563A"/>
     <w:rsid w:val="00065701"/>
     <w:rsid w:val="000658D5"/>
     <w:rsid w:val="00065C39"/>
     <w:rsid w:val="000661F2"/>
     <w:rsid w:val="00066632"/>
+    <w:rsid w:val="0006666F"/>
     <w:rsid w:val="00066BB2"/>
     <w:rsid w:val="0006741D"/>
     <w:rsid w:val="00070850"/>
     <w:rsid w:val="000708B3"/>
     <w:rsid w:val="000708D6"/>
     <w:rsid w:val="000714F5"/>
     <w:rsid w:val="0007288E"/>
     <w:rsid w:val="00072DAA"/>
     <w:rsid w:val="00074497"/>
     <w:rsid w:val="00074D7E"/>
     <w:rsid w:val="000763BC"/>
     <w:rsid w:val="000766E9"/>
     <w:rsid w:val="00077145"/>
     <w:rsid w:val="00077790"/>
     <w:rsid w:val="0008037C"/>
     <w:rsid w:val="000803FC"/>
     <w:rsid w:val="00080C48"/>
     <w:rsid w:val="00081B18"/>
+    <w:rsid w:val="00082A3F"/>
     <w:rsid w:val="00082D14"/>
     <w:rsid w:val="00082F86"/>
+    <w:rsid w:val="000831F0"/>
     <w:rsid w:val="0008332A"/>
     <w:rsid w:val="000837EF"/>
     <w:rsid w:val="00083F3D"/>
     <w:rsid w:val="00085D11"/>
     <w:rsid w:val="0008609C"/>
     <w:rsid w:val="0008640A"/>
     <w:rsid w:val="0008693E"/>
     <w:rsid w:val="00086A50"/>
     <w:rsid w:val="00086B29"/>
     <w:rsid w:val="00086BE6"/>
     <w:rsid w:val="0008723D"/>
     <w:rsid w:val="00087E79"/>
     <w:rsid w:val="00090002"/>
     <w:rsid w:val="0009285E"/>
     <w:rsid w:val="000947EF"/>
     <w:rsid w:val="00097EC4"/>
     <w:rsid w:val="000A1DF2"/>
     <w:rsid w:val="000A2597"/>
     <w:rsid w:val="000A25AA"/>
     <w:rsid w:val="000A3F19"/>
     <w:rsid w:val="000A44C9"/>
+    <w:rsid w:val="000A4BD6"/>
     <w:rsid w:val="000A6089"/>
     <w:rsid w:val="000B0C33"/>
     <w:rsid w:val="000B260F"/>
+    <w:rsid w:val="000B35F0"/>
     <w:rsid w:val="000B4432"/>
     <w:rsid w:val="000B4548"/>
     <w:rsid w:val="000B51A3"/>
     <w:rsid w:val="000B58BB"/>
     <w:rsid w:val="000B5C3B"/>
+    <w:rsid w:val="000B6172"/>
     <w:rsid w:val="000B66FC"/>
     <w:rsid w:val="000B716E"/>
     <w:rsid w:val="000B7682"/>
     <w:rsid w:val="000C1DC7"/>
     <w:rsid w:val="000C29A0"/>
     <w:rsid w:val="000C2F50"/>
     <w:rsid w:val="000C33FE"/>
     <w:rsid w:val="000C72E3"/>
     <w:rsid w:val="000C73DA"/>
     <w:rsid w:val="000D014A"/>
     <w:rsid w:val="000D041D"/>
     <w:rsid w:val="000D06FD"/>
     <w:rsid w:val="000D1486"/>
     <w:rsid w:val="000D165A"/>
     <w:rsid w:val="000D279A"/>
     <w:rsid w:val="000D2EF0"/>
     <w:rsid w:val="000D3286"/>
+    <w:rsid w:val="000D3B78"/>
     <w:rsid w:val="000D3B97"/>
     <w:rsid w:val="000D42C4"/>
+    <w:rsid w:val="000D4742"/>
     <w:rsid w:val="000D541B"/>
     <w:rsid w:val="000D5A66"/>
     <w:rsid w:val="000D5B4E"/>
     <w:rsid w:val="000D5C59"/>
     <w:rsid w:val="000D6C90"/>
     <w:rsid w:val="000D758E"/>
     <w:rsid w:val="000D7D5F"/>
     <w:rsid w:val="000E07B5"/>
     <w:rsid w:val="000E19D6"/>
     <w:rsid w:val="000E2E21"/>
     <w:rsid w:val="000E3050"/>
     <w:rsid w:val="000E36E0"/>
     <w:rsid w:val="000E3741"/>
     <w:rsid w:val="000E3DBB"/>
     <w:rsid w:val="000E579E"/>
     <w:rsid w:val="000E6116"/>
     <w:rsid w:val="000E7E12"/>
     <w:rsid w:val="000F039E"/>
     <w:rsid w:val="000F0C93"/>
     <w:rsid w:val="000F0CAD"/>
     <w:rsid w:val="000F0DBF"/>
     <w:rsid w:val="000F1275"/>
     <w:rsid w:val="000F1CFA"/>
+    <w:rsid w:val="000F1E6C"/>
     <w:rsid w:val="000F3DAF"/>
+    <w:rsid w:val="000F3FFE"/>
     <w:rsid w:val="000F4147"/>
     <w:rsid w:val="000F4FF6"/>
     <w:rsid w:val="000F560A"/>
     <w:rsid w:val="000F5C60"/>
     <w:rsid w:val="000F7219"/>
     <w:rsid w:val="00100340"/>
     <w:rsid w:val="00100477"/>
     <w:rsid w:val="00101871"/>
     <w:rsid w:val="001019BC"/>
     <w:rsid w:val="00102787"/>
     <w:rsid w:val="00102A1D"/>
+    <w:rsid w:val="001035EA"/>
+    <w:rsid w:val="00103EFA"/>
     <w:rsid w:val="00104B69"/>
     <w:rsid w:val="00105DB8"/>
     <w:rsid w:val="001060F0"/>
     <w:rsid w:val="00107818"/>
     <w:rsid w:val="0011019D"/>
     <w:rsid w:val="00110F4B"/>
     <w:rsid w:val="001116EE"/>
     <w:rsid w:val="0011216D"/>
     <w:rsid w:val="00112F1C"/>
     <w:rsid w:val="00113A11"/>
     <w:rsid w:val="00114192"/>
     <w:rsid w:val="0011472D"/>
     <w:rsid w:val="00114D80"/>
     <w:rsid w:val="00114DE1"/>
     <w:rsid w:val="00115D74"/>
+    <w:rsid w:val="001162C6"/>
     <w:rsid w:val="001170D4"/>
     <w:rsid w:val="00117C91"/>
     <w:rsid w:val="001226DC"/>
     <w:rsid w:val="001231EF"/>
     <w:rsid w:val="0012379F"/>
+    <w:rsid w:val="001257F1"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="001258FE"/>
     <w:rsid w:val="001260FF"/>
     <w:rsid w:val="00126FC1"/>
     <w:rsid w:val="0012715B"/>
     <w:rsid w:val="001271B0"/>
     <w:rsid w:val="001301EE"/>
     <w:rsid w:val="00130533"/>
     <w:rsid w:val="00130BE3"/>
     <w:rsid w:val="00130DB9"/>
+    <w:rsid w:val="00132F65"/>
     <w:rsid w:val="0013312B"/>
     <w:rsid w:val="00133600"/>
     <w:rsid w:val="00134AC3"/>
     <w:rsid w:val="00134AC5"/>
     <w:rsid w:val="001359C1"/>
     <w:rsid w:val="00135A6C"/>
     <w:rsid w:val="001363C3"/>
     <w:rsid w:val="00137425"/>
     <w:rsid w:val="001375CA"/>
     <w:rsid w:val="0014207A"/>
     <w:rsid w:val="00142089"/>
     <w:rsid w:val="00142C84"/>
+    <w:rsid w:val="00142FA6"/>
     <w:rsid w:val="0014323F"/>
     <w:rsid w:val="001433B2"/>
     <w:rsid w:val="00143780"/>
     <w:rsid w:val="001439BE"/>
+    <w:rsid w:val="00143D43"/>
     <w:rsid w:val="00143E4B"/>
     <w:rsid w:val="00144398"/>
     <w:rsid w:val="00144871"/>
     <w:rsid w:val="0014513C"/>
     <w:rsid w:val="00145939"/>
     <w:rsid w:val="00145BAE"/>
     <w:rsid w:val="00146B05"/>
     <w:rsid w:val="00147198"/>
     <w:rsid w:val="001473F0"/>
+    <w:rsid w:val="0014770D"/>
     <w:rsid w:val="001516D8"/>
     <w:rsid w:val="0015216D"/>
     <w:rsid w:val="001529A0"/>
     <w:rsid w:val="00154E78"/>
     <w:rsid w:val="0015553C"/>
     <w:rsid w:val="0015606D"/>
     <w:rsid w:val="0015647D"/>
     <w:rsid w:val="001573DB"/>
     <w:rsid w:val="001579FC"/>
     <w:rsid w:val="001606B1"/>
     <w:rsid w:val="001606FE"/>
     <w:rsid w:val="00160B12"/>
+    <w:rsid w:val="00162507"/>
     <w:rsid w:val="00165EA0"/>
     <w:rsid w:val="001665A1"/>
     <w:rsid w:val="001678A5"/>
     <w:rsid w:val="00170090"/>
     <w:rsid w:val="001706DF"/>
     <w:rsid w:val="00173E04"/>
     <w:rsid w:val="00173EAA"/>
     <w:rsid w:val="001744B1"/>
     <w:rsid w:val="00174B96"/>
     <w:rsid w:val="0017535E"/>
     <w:rsid w:val="001759A1"/>
     <w:rsid w:val="00176D9E"/>
     <w:rsid w:val="001809B3"/>
     <w:rsid w:val="00180D51"/>
     <w:rsid w:val="00181AE0"/>
     <w:rsid w:val="0018203D"/>
     <w:rsid w:val="00182F19"/>
     <w:rsid w:val="00183879"/>
     <w:rsid w:val="001848FB"/>
     <w:rsid w:val="00184DA4"/>
     <w:rsid w:val="00185808"/>
+    <w:rsid w:val="00185D3D"/>
     <w:rsid w:val="00185E50"/>
     <w:rsid w:val="00186111"/>
     <w:rsid w:val="0018632D"/>
     <w:rsid w:val="001863BB"/>
     <w:rsid w:val="00186C74"/>
     <w:rsid w:val="00187DC1"/>
     <w:rsid w:val="00187EA6"/>
+    <w:rsid w:val="001905EB"/>
     <w:rsid w:val="001906E8"/>
     <w:rsid w:val="00191FFA"/>
     <w:rsid w:val="001928A1"/>
     <w:rsid w:val="001928F1"/>
     <w:rsid w:val="00192F7E"/>
     <w:rsid w:val="001931E3"/>
     <w:rsid w:val="00194AB6"/>
     <w:rsid w:val="001952CE"/>
     <w:rsid w:val="00195319"/>
     <w:rsid w:val="001954EC"/>
     <w:rsid w:val="00195FE3"/>
     <w:rsid w:val="001966FE"/>
     <w:rsid w:val="001972D9"/>
     <w:rsid w:val="001972EA"/>
     <w:rsid w:val="001A0621"/>
     <w:rsid w:val="001A15AB"/>
     <w:rsid w:val="001A1DAE"/>
     <w:rsid w:val="001A23A6"/>
     <w:rsid w:val="001A341E"/>
     <w:rsid w:val="001A3637"/>
     <w:rsid w:val="001A490D"/>
     <w:rsid w:val="001A4E0A"/>
     <w:rsid w:val="001A72A6"/>
     <w:rsid w:val="001B01FF"/>
     <w:rsid w:val="001B1AD9"/>
     <w:rsid w:val="001B2B5A"/>
     <w:rsid w:val="001B487E"/>
     <w:rsid w:val="001B53F5"/>
     <w:rsid w:val="001B5691"/>
     <w:rsid w:val="001B5A5B"/>
     <w:rsid w:val="001B5BAF"/>
     <w:rsid w:val="001B5D7F"/>
     <w:rsid w:val="001B5EC7"/>
     <w:rsid w:val="001B5F2C"/>
     <w:rsid w:val="001B6212"/>
     <w:rsid w:val="001B6629"/>
     <w:rsid w:val="001B6C96"/>
     <w:rsid w:val="001C0091"/>
     <w:rsid w:val="001C0173"/>
+    <w:rsid w:val="001C0E98"/>
     <w:rsid w:val="001C139B"/>
     <w:rsid w:val="001C38BB"/>
     <w:rsid w:val="001C42E2"/>
     <w:rsid w:val="001C45E4"/>
     <w:rsid w:val="001C609B"/>
     <w:rsid w:val="001C6601"/>
     <w:rsid w:val="001C6734"/>
     <w:rsid w:val="001C6CB0"/>
     <w:rsid w:val="001C77DF"/>
     <w:rsid w:val="001C7DDF"/>
     <w:rsid w:val="001D19C9"/>
     <w:rsid w:val="001D1C59"/>
     <w:rsid w:val="001D2CFD"/>
     <w:rsid w:val="001D321C"/>
     <w:rsid w:val="001D4335"/>
     <w:rsid w:val="001D4E9D"/>
     <w:rsid w:val="001D583F"/>
     <w:rsid w:val="001D6708"/>
     <w:rsid w:val="001D6D60"/>
     <w:rsid w:val="001D6EA0"/>
     <w:rsid w:val="001E06C0"/>
     <w:rsid w:val="001E0939"/>
     <w:rsid w:val="001E199A"/>
     <w:rsid w:val="001E1A4F"/>
     <w:rsid w:val="001E267E"/>
@@ -11782,82 +12003,85 @@
     <w:rsid w:val="001F5FAC"/>
     <w:rsid w:val="001F5FCA"/>
     <w:rsid w:val="002002A9"/>
     <w:rsid w:val="00201935"/>
     <w:rsid w:val="00201D68"/>
     <w:rsid w:val="00201EE6"/>
     <w:rsid w:val="002022A1"/>
     <w:rsid w:val="00202E37"/>
     <w:rsid w:val="00204309"/>
     <w:rsid w:val="00204644"/>
     <w:rsid w:val="00205113"/>
     <w:rsid w:val="00207A2A"/>
     <w:rsid w:val="00210B37"/>
     <w:rsid w:val="00211101"/>
     <w:rsid w:val="002111C1"/>
     <w:rsid w:val="0021165F"/>
     <w:rsid w:val="00212229"/>
     <w:rsid w:val="0021227F"/>
     <w:rsid w:val="002128E8"/>
     <w:rsid w:val="002129DB"/>
     <w:rsid w:val="00214AAD"/>
     <w:rsid w:val="00214C78"/>
     <w:rsid w:val="002175D9"/>
     <w:rsid w:val="00220A61"/>
     <w:rsid w:val="0022120D"/>
+    <w:rsid w:val="00221B9C"/>
     <w:rsid w:val="00222213"/>
     <w:rsid w:val="00222542"/>
     <w:rsid w:val="0022287B"/>
     <w:rsid w:val="002228EF"/>
     <w:rsid w:val="00223DBB"/>
     <w:rsid w:val="00223EA1"/>
     <w:rsid w:val="0022447A"/>
     <w:rsid w:val="00224638"/>
     <w:rsid w:val="002259BF"/>
     <w:rsid w:val="00226254"/>
     <w:rsid w:val="00226373"/>
     <w:rsid w:val="0022670C"/>
     <w:rsid w:val="00226DAC"/>
     <w:rsid w:val="00227488"/>
     <w:rsid w:val="00230462"/>
     <w:rsid w:val="002307FC"/>
     <w:rsid w:val="00231289"/>
     <w:rsid w:val="002313D6"/>
     <w:rsid w:val="002321EA"/>
     <w:rsid w:val="00232572"/>
     <w:rsid w:val="00232E02"/>
     <w:rsid w:val="0023423F"/>
     <w:rsid w:val="002353DC"/>
     <w:rsid w:val="00235560"/>
     <w:rsid w:val="00235819"/>
     <w:rsid w:val="00235BFB"/>
     <w:rsid w:val="0023603F"/>
     <w:rsid w:val="00236404"/>
     <w:rsid w:val="00241A23"/>
     <w:rsid w:val="00242B9D"/>
     <w:rsid w:val="00243C34"/>
+    <w:rsid w:val="002453D6"/>
     <w:rsid w:val="0024548F"/>
+    <w:rsid w:val="00246F2D"/>
     <w:rsid w:val="0024778F"/>
     <w:rsid w:val="00251AEA"/>
     <w:rsid w:val="002526B7"/>
     <w:rsid w:val="00252710"/>
     <w:rsid w:val="0025288A"/>
     <w:rsid w:val="00252EB5"/>
     <w:rsid w:val="00252FCF"/>
     <w:rsid w:val="0025303C"/>
     <w:rsid w:val="00253B86"/>
     <w:rsid w:val="002542FF"/>
     <w:rsid w:val="0025446F"/>
     <w:rsid w:val="00255E95"/>
     <w:rsid w:val="00256760"/>
     <w:rsid w:val="002612EC"/>
     <w:rsid w:val="002625E6"/>
     <w:rsid w:val="00263280"/>
     <w:rsid w:val="002635C0"/>
     <w:rsid w:val="00263CAD"/>
     <w:rsid w:val="0026492C"/>
     <w:rsid w:val="00264D9D"/>
     <w:rsid w:val="002651D7"/>
     <w:rsid w:val="00267F1F"/>
     <w:rsid w:val="00270D96"/>
     <w:rsid w:val="00270F1C"/>
     <w:rsid w:val="00272506"/>
@@ -11877,74 +12101,77 @@
     <w:rsid w:val="00280955"/>
     <w:rsid w:val="00281A8E"/>
     <w:rsid w:val="00282132"/>
     <w:rsid w:val="00282133"/>
     <w:rsid w:val="00282ADB"/>
     <w:rsid w:val="00283422"/>
     <w:rsid w:val="00283A49"/>
     <w:rsid w:val="00283F91"/>
     <w:rsid w:val="00284EA0"/>
     <w:rsid w:val="002857EE"/>
     <w:rsid w:val="00285DEE"/>
     <w:rsid w:val="002870B2"/>
     <w:rsid w:val="00287A45"/>
     <w:rsid w:val="00287CD5"/>
     <w:rsid w:val="00287DD5"/>
     <w:rsid w:val="00290403"/>
     <w:rsid w:val="00291D93"/>
     <w:rsid w:val="00292609"/>
     <w:rsid w:val="002929CE"/>
     <w:rsid w:val="00292C46"/>
     <w:rsid w:val="00292EBB"/>
     <w:rsid w:val="00293208"/>
     <w:rsid w:val="0029344B"/>
     <w:rsid w:val="002957A6"/>
     <w:rsid w:val="0029661F"/>
+    <w:rsid w:val="002976D9"/>
     <w:rsid w:val="002A01B7"/>
     <w:rsid w:val="002A04C9"/>
     <w:rsid w:val="002A099A"/>
     <w:rsid w:val="002A0FB8"/>
     <w:rsid w:val="002A1177"/>
     <w:rsid w:val="002A2CDF"/>
     <w:rsid w:val="002A301C"/>
     <w:rsid w:val="002A30E0"/>
     <w:rsid w:val="002A42AF"/>
     <w:rsid w:val="002A490D"/>
     <w:rsid w:val="002A4B31"/>
     <w:rsid w:val="002A569D"/>
     <w:rsid w:val="002A6491"/>
     <w:rsid w:val="002A670E"/>
     <w:rsid w:val="002A67D2"/>
     <w:rsid w:val="002A6CC8"/>
     <w:rsid w:val="002A712B"/>
     <w:rsid w:val="002B0638"/>
     <w:rsid w:val="002B0FC4"/>
     <w:rsid w:val="002B225D"/>
     <w:rsid w:val="002B26F5"/>
     <w:rsid w:val="002B27DE"/>
+    <w:rsid w:val="002B2C5D"/>
     <w:rsid w:val="002B33F0"/>
     <w:rsid w:val="002B3A90"/>
+    <w:rsid w:val="002B4BD1"/>
     <w:rsid w:val="002B4E28"/>
     <w:rsid w:val="002B5685"/>
     <w:rsid w:val="002B5D0C"/>
     <w:rsid w:val="002B62A4"/>
     <w:rsid w:val="002B6BF4"/>
     <w:rsid w:val="002B711F"/>
     <w:rsid w:val="002C08B7"/>
     <w:rsid w:val="002C0C07"/>
     <w:rsid w:val="002C1B5D"/>
     <w:rsid w:val="002C2730"/>
     <w:rsid w:val="002C2A52"/>
     <w:rsid w:val="002C3520"/>
     <w:rsid w:val="002C38DD"/>
     <w:rsid w:val="002C3CC5"/>
     <w:rsid w:val="002C3DD2"/>
     <w:rsid w:val="002C3EC9"/>
     <w:rsid w:val="002C48D2"/>
     <w:rsid w:val="002C4D80"/>
     <w:rsid w:val="002C4E6C"/>
     <w:rsid w:val="002C5CFB"/>
     <w:rsid w:val="002C6574"/>
     <w:rsid w:val="002C6B71"/>
     <w:rsid w:val="002C6D1F"/>
     <w:rsid w:val="002C7712"/>
     <w:rsid w:val="002D0CC4"/>
@@ -11952,50 +12179,51 @@
     <w:rsid w:val="002D2D06"/>
     <w:rsid w:val="002D2D58"/>
     <w:rsid w:val="002D37FE"/>
     <w:rsid w:val="002D423E"/>
     <w:rsid w:val="002D433D"/>
     <w:rsid w:val="002D4645"/>
     <w:rsid w:val="002D5777"/>
     <w:rsid w:val="002D580C"/>
     <w:rsid w:val="002D583C"/>
     <w:rsid w:val="002D58F8"/>
     <w:rsid w:val="002D5ABF"/>
     <w:rsid w:val="002D7108"/>
     <w:rsid w:val="002D72FC"/>
     <w:rsid w:val="002D77E5"/>
     <w:rsid w:val="002E04EC"/>
     <w:rsid w:val="002E0A76"/>
     <w:rsid w:val="002E2577"/>
     <w:rsid w:val="002E4937"/>
     <w:rsid w:val="002E590D"/>
     <w:rsid w:val="002E59F0"/>
     <w:rsid w:val="002E5EF3"/>
     <w:rsid w:val="002E66BB"/>
     <w:rsid w:val="002F00B5"/>
     <w:rsid w:val="002F0A72"/>
     <w:rsid w:val="002F16B3"/>
+    <w:rsid w:val="002F41B8"/>
     <w:rsid w:val="002F45DB"/>
     <w:rsid w:val="002F4BE2"/>
     <w:rsid w:val="002F5837"/>
     <w:rsid w:val="002F5A41"/>
     <w:rsid w:val="002F782C"/>
     <w:rsid w:val="002F798B"/>
     <w:rsid w:val="002F7C36"/>
     <w:rsid w:val="003017FB"/>
     <w:rsid w:val="00301B41"/>
     <w:rsid w:val="00302621"/>
     <w:rsid w:val="003042C0"/>
     <w:rsid w:val="00304C4D"/>
     <w:rsid w:val="00306D75"/>
     <w:rsid w:val="0030727A"/>
     <w:rsid w:val="00307D9D"/>
     <w:rsid w:val="00312807"/>
     <w:rsid w:val="00312A62"/>
     <w:rsid w:val="00313880"/>
     <w:rsid w:val="00314687"/>
     <w:rsid w:val="00314B8C"/>
     <w:rsid w:val="003155F4"/>
     <w:rsid w:val="00315B3A"/>
     <w:rsid w:val="003165A2"/>
     <w:rsid w:val="00317C68"/>
     <w:rsid w:val="0032099C"/>
@@ -12003,219 +12231,231 @@
     <w:rsid w:val="00322942"/>
     <w:rsid w:val="00323BB7"/>
     <w:rsid w:val="003248C7"/>
     <w:rsid w:val="003265B5"/>
     <w:rsid w:val="00327C04"/>
     <w:rsid w:val="00327CA8"/>
     <w:rsid w:val="00327D20"/>
     <w:rsid w:val="003313CD"/>
     <w:rsid w:val="00331A38"/>
     <w:rsid w:val="00331ADB"/>
     <w:rsid w:val="00332080"/>
     <w:rsid w:val="0033426D"/>
     <w:rsid w:val="003356A1"/>
     <w:rsid w:val="003366EF"/>
     <w:rsid w:val="00336BC6"/>
     <w:rsid w:val="003371EA"/>
     <w:rsid w:val="00337459"/>
     <w:rsid w:val="00337805"/>
     <w:rsid w:val="003408FE"/>
     <w:rsid w:val="00341106"/>
     <w:rsid w:val="003414CD"/>
     <w:rsid w:val="0034221E"/>
     <w:rsid w:val="003423D0"/>
     <w:rsid w:val="0034251C"/>
     <w:rsid w:val="00344611"/>
+    <w:rsid w:val="003447F4"/>
     <w:rsid w:val="003447FB"/>
     <w:rsid w:val="003450F7"/>
     <w:rsid w:val="003468FE"/>
     <w:rsid w:val="003470F2"/>
     <w:rsid w:val="003502FC"/>
     <w:rsid w:val="003525AE"/>
     <w:rsid w:val="003533A6"/>
     <w:rsid w:val="00354394"/>
     <w:rsid w:val="003556C6"/>
     <w:rsid w:val="00356121"/>
     <w:rsid w:val="00356D27"/>
     <w:rsid w:val="00356D2E"/>
     <w:rsid w:val="00357015"/>
     <w:rsid w:val="00360511"/>
     <w:rsid w:val="0036071C"/>
     <w:rsid w:val="0036078B"/>
     <w:rsid w:val="00360D35"/>
     <w:rsid w:val="00360F21"/>
     <w:rsid w:val="003614E3"/>
     <w:rsid w:val="003615D7"/>
     <w:rsid w:val="003616A3"/>
     <w:rsid w:val="003622D9"/>
     <w:rsid w:val="003628DE"/>
     <w:rsid w:val="00362B7A"/>
     <w:rsid w:val="00363513"/>
     <w:rsid w:val="00363B61"/>
     <w:rsid w:val="00364DDC"/>
     <w:rsid w:val="00364FCB"/>
     <w:rsid w:val="00367110"/>
     <w:rsid w:val="00367F31"/>
     <w:rsid w:val="00370339"/>
     <w:rsid w:val="003706CC"/>
     <w:rsid w:val="003711BE"/>
     <w:rsid w:val="00371BC5"/>
     <w:rsid w:val="0037225A"/>
     <w:rsid w:val="0037297B"/>
     <w:rsid w:val="00373E0B"/>
     <w:rsid w:val="00373E74"/>
     <w:rsid w:val="00375005"/>
     <w:rsid w:val="0037620E"/>
     <w:rsid w:val="003769F5"/>
     <w:rsid w:val="00377653"/>
     <w:rsid w:val="00381189"/>
     <w:rsid w:val="003820BE"/>
     <w:rsid w:val="003820DF"/>
+    <w:rsid w:val="0038389D"/>
     <w:rsid w:val="00383F1D"/>
     <w:rsid w:val="003853D6"/>
     <w:rsid w:val="00385E16"/>
     <w:rsid w:val="00386611"/>
     <w:rsid w:val="00386650"/>
     <w:rsid w:val="00386810"/>
     <w:rsid w:val="00386FCD"/>
     <w:rsid w:val="00390799"/>
     <w:rsid w:val="003925D2"/>
     <w:rsid w:val="00392877"/>
     <w:rsid w:val="003928EE"/>
+    <w:rsid w:val="00392EA1"/>
     <w:rsid w:val="003932EF"/>
     <w:rsid w:val="00393E05"/>
     <w:rsid w:val="00394643"/>
     <w:rsid w:val="0039481E"/>
     <w:rsid w:val="00394B2F"/>
     <w:rsid w:val="00395AFE"/>
     <w:rsid w:val="00395E2F"/>
     <w:rsid w:val="00395F3C"/>
     <w:rsid w:val="00397371"/>
     <w:rsid w:val="003A080A"/>
+    <w:rsid w:val="003A17EB"/>
     <w:rsid w:val="003A18B9"/>
     <w:rsid w:val="003A3F31"/>
     <w:rsid w:val="003A3FCC"/>
     <w:rsid w:val="003A4168"/>
     <w:rsid w:val="003A4588"/>
     <w:rsid w:val="003A4F24"/>
     <w:rsid w:val="003A530B"/>
     <w:rsid w:val="003A557F"/>
     <w:rsid w:val="003A60EF"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B35FD"/>
     <w:rsid w:val="003B3AE6"/>
     <w:rsid w:val="003B3F1F"/>
     <w:rsid w:val="003B438E"/>
+    <w:rsid w:val="003B6E8E"/>
     <w:rsid w:val="003C0125"/>
     <w:rsid w:val="003C0259"/>
     <w:rsid w:val="003C02B7"/>
+    <w:rsid w:val="003C18A2"/>
     <w:rsid w:val="003C2BFE"/>
+    <w:rsid w:val="003C3C8E"/>
     <w:rsid w:val="003C4F88"/>
     <w:rsid w:val="003C5082"/>
     <w:rsid w:val="003C5540"/>
     <w:rsid w:val="003C6B23"/>
     <w:rsid w:val="003D0A56"/>
     <w:rsid w:val="003D0F1D"/>
     <w:rsid w:val="003D11BB"/>
     <w:rsid w:val="003D205B"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003D696D"/>
     <w:rsid w:val="003D75C9"/>
     <w:rsid w:val="003D76AC"/>
     <w:rsid w:val="003E05B4"/>
+    <w:rsid w:val="003E24AF"/>
     <w:rsid w:val="003E2BB4"/>
     <w:rsid w:val="003E3CFE"/>
     <w:rsid w:val="003E524F"/>
     <w:rsid w:val="003E5E09"/>
     <w:rsid w:val="003E6ED3"/>
+    <w:rsid w:val="003E7814"/>
     <w:rsid w:val="003E78C3"/>
     <w:rsid w:val="003E7A79"/>
+    <w:rsid w:val="003E7C53"/>
     <w:rsid w:val="003E7D38"/>
     <w:rsid w:val="003F060A"/>
     <w:rsid w:val="003F0E53"/>
     <w:rsid w:val="003F213C"/>
     <w:rsid w:val="003F2DA2"/>
     <w:rsid w:val="003F39EF"/>
     <w:rsid w:val="003F3F12"/>
     <w:rsid w:val="003F5CF5"/>
     <w:rsid w:val="003F6ED7"/>
     <w:rsid w:val="003F6EEF"/>
     <w:rsid w:val="003F700F"/>
     <w:rsid w:val="003F7533"/>
     <w:rsid w:val="0040062A"/>
     <w:rsid w:val="004014A2"/>
     <w:rsid w:val="00403965"/>
     <w:rsid w:val="0040445B"/>
     <w:rsid w:val="00405215"/>
     <w:rsid w:val="00405876"/>
     <w:rsid w:val="00405899"/>
     <w:rsid w:val="00406420"/>
     <w:rsid w:val="004064E2"/>
     <w:rsid w:val="00406597"/>
     <w:rsid w:val="00407024"/>
     <w:rsid w:val="004074CC"/>
     <w:rsid w:val="00407CE9"/>
     <w:rsid w:val="00411516"/>
     <w:rsid w:val="00412943"/>
     <w:rsid w:val="00413660"/>
     <w:rsid w:val="00413C6C"/>
     <w:rsid w:val="0041436F"/>
     <w:rsid w:val="00415035"/>
     <w:rsid w:val="0041572A"/>
     <w:rsid w:val="004159CE"/>
     <w:rsid w:val="00415ACA"/>
     <w:rsid w:val="00416336"/>
     <w:rsid w:val="004171A6"/>
     <w:rsid w:val="004214B0"/>
     <w:rsid w:val="004215C4"/>
     <w:rsid w:val="00421F32"/>
     <w:rsid w:val="00421F52"/>
     <w:rsid w:val="0042201A"/>
     <w:rsid w:val="004221EB"/>
     <w:rsid w:val="00423927"/>
     <w:rsid w:val="00423A1C"/>
     <w:rsid w:val="00425D52"/>
+    <w:rsid w:val="0042625A"/>
     <w:rsid w:val="004274B4"/>
     <w:rsid w:val="00427B8F"/>
     <w:rsid w:val="004308EC"/>
     <w:rsid w:val="004312D9"/>
     <w:rsid w:val="00432691"/>
     <w:rsid w:val="0043425A"/>
     <w:rsid w:val="00434557"/>
     <w:rsid w:val="00434CAB"/>
     <w:rsid w:val="004365F0"/>
     <w:rsid w:val="00436C9F"/>
     <w:rsid w:val="00437CBF"/>
     <w:rsid w:val="00441256"/>
     <w:rsid w:val="00441824"/>
     <w:rsid w:val="00442E37"/>
     <w:rsid w:val="0044317D"/>
     <w:rsid w:val="0044330B"/>
     <w:rsid w:val="00450160"/>
     <w:rsid w:val="00450331"/>
     <w:rsid w:val="0045158D"/>
     <w:rsid w:val="00452597"/>
+    <w:rsid w:val="00454D54"/>
     <w:rsid w:val="00455912"/>
     <w:rsid w:val="00455E00"/>
     <w:rsid w:val="00456827"/>
     <w:rsid w:val="0045694B"/>
     <w:rsid w:val="00456D77"/>
     <w:rsid w:val="0045753D"/>
     <w:rsid w:val="00457EF1"/>
     <w:rsid w:val="00460985"/>
     <w:rsid w:val="00460E1D"/>
     <w:rsid w:val="00460F9B"/>
     <w:rsid w:val="00460FE4"/>
     <w:rsid w:val="004612B2"/>
     <w:rsid w:val="004620B1"/>
     <w:rsid w:val="00462126"/>
     <w:rsid w:val="0046251E"/>
     <w:rsid w:val="00462784"/>
     <w:rsid w:val="0046493F"/>
     <w:rsid w:val="00464EBF"/>
     <w:rsid w:val="00464FF7"/>
     <w:rsid w:val="0046679F"/>
     <w:rsid w:val="004671EF"/>
     <w:rsid w:val="00470831"/>
     <w:rsid w:val="00471A19"/>
     <w:rsid w:val="0047244C"/>
     <w:rsid w:val="0047274E"/>
@@ -12235,158 +12475,164 @@
     <w:rsid w:val="00483D17"/>
     <w:rsid w:val="004841FB"/>
     <w:rsid w:val="0048478F"/>
     <w:rsid w:val="00485019"/>
     <w:rsid w:val="004856A4"/>
     <w:rsid w:val="004858D7"/>
     <w:rsid w:val="004861C3"/>
     <w:rsid w:val="00486BB0"/>
     <w:rsid w:val="004876FD"/>
     <w:rsid w:val="0049005F"/>
     <w:rsid w:val="00490CFA"/>
     <w:rsid w:val="00490EB2"/>
     <w:rsid w:val="00490F06"/>
     <w:rsid w:val="0049104C"/>
     <w:rsid w:val="00491922"/>
     <w:rsid w:val="00491C4C"/>
     <w:rsid w:val="0049277C"/>
     <w:rsid w:val="00492CA8"/>
     <w:rsid w:val="00493B88"/>
     <w:rsid w:val="00493FB2"/>
     <w:rsid w:val="004959A0"/>
     <w:rsid w:val="00496362"/>
     <w:rsid w:val="00497C9F"/>
     <w:rsid w:val="004A0C19"/>
     <w:rsid w:val="004A0C80"/>
+    <w:rsid w:val="004A0FFE"/>
+    <w:rsid w:val="004A31A4"/>
     <w:rsid w:val="004A367A"/>
     <w:rsid w:val="004A4920"/>
     <w:rsid w:val="004A4D49"/>
     <w:rsid w:val="004A61DD"/>
     <w:rsid w:val="004A7CA4"/>
     <w:rsid w:val="004B0295"/>
     <w:rsid w:val="004B0E95"/>
     <w:rsid w:val="004B1132"/>
     <w:rsid w:val="004B1263"/>
     <w:rsid w:val="004B1725"/>
     <w:rsid w:val="004B292A"/>
     <w:rsid w:val="004B2C32"/>
     <w:rsid w:val="004B2ED8"/>
     <w:rsid w:val="004B303D"/>
     <w:rsid w:val="004B3341"/>
     <w:rsid w:val="004B49B3"/>
     <w:rsid w:val="004B52AF"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004B7133"/>
     <w:rsid w:val="004C1DDF"/>
     <w:rsid w:val="004C1E4D"/>
+    <w:rsid w:val="004C1F4D"/>
     <w:rsid w:val="004C2855"/>
     <w:rsid w:val="004C2D9C"/>
     <w:rsid w:val="004C3AE5"/>
     <w:rsid w:val="004C41D4"/>
     <w:rsid w:val="004C56B6"/>
     <w:rsid w:val="004C7A1A"/>
     <w:rsid w:val="004C7A47"/>
     <w:rsid w:val="004C7D29"/>
     <w:rsid w:val="004D112C"/>
     <w:rsid w:val="004D32B5"/>
     <w:rsid w:val="004D384A"/>
     <w:rsid w:val="004D3BFD"/>
     <w:rsid w:val="004D41CA"/>
     <w:rsid w:val="004D42DA"/>
     <w:rsid w:val="004D4A3F"/>
     <w:rsid w:val="004D53B5"/>
     <w:rsid w:val="004D6A51"/>
     <w:rsid w:val="004D7781"/>
     <w:rsid w:val="004D7BCA"/>
     <w:rsid w:val="004E0BCE"/>
     <w:rsid w:val="004E0DA1"/>
     <w:rsid w:val="004E116E"/>
     <w:rsid w:val="004E1C58"/>
     <w:rsid w:val="004E263A"/>
     <w:rsid w:val="004E2B10"/>
     <w:rsid w:val="004E30CF"/>
     <w:rsid w:val="004E3652"/>
     <w:rsid w:val="004E39FA"/>
     <w:rsid w:val="004E3A71"/>
     <w:rsid w:val="004E3A8A"/>
     <w:rsid w:val="004E461E"/>
     <w:rsid w:val="004E484A"/>
     <w:rsid w:val="004E5091"/>
     <w:rsid w:val="004E58B2"/>
     <w:rsid w:val="004E5A0C"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="004E7CFE"/>
     <w:rsid w:val="004F0B83"/>
+    <w:rsid w:val="004F0D04"/>
     <w:rsid w:val="004F14ED"/>
     <w:rsid w:val="004F1982"/>
     <w:rsid w:val="004F2490"/>
     <w:rsid w:val="004F2FE6"/>
     <w:rsid w:val="004F33B8"/>
     <w:rsid w:val="004F3CB3"/>
     <w:rsid w:val="004F3DBB"/>
     <w:rsid w:val="004F4938"/>
     <w:rsid w:val="004F5086"/>
     <w:rsid w:val="004F58A7"/>
     <w:rsid w:val="004F6250"/>
     <w:rsid w:val="004F67D3"/>
     <w:rsid w:val="004F71E8"/>
     <w:rsid w:val="00501E30"/>
     <w:rsid w:val="00502366"/>
     <w:rsid w:val="005023E3"/>
     <w:rsid w:val="005032A1"/>
     <w:rsid w:val="00504262"/>
     <w:rsid w:val="005052FF"/>
     <w:rsid w:val="00505D73"/>
     <w:rsid w:val="00506279"/>
     <w:rsid w:val="00506925"/>
     <w:rsid w:val="005103B9"/>
     <w:rsid w:val="005110DB"/>
     <w:rsid w:val="00511793"/>
     <w:rsid w:val="00511AE6"/>
     <w:rsid w:val="00512240"/>
     <w:rsid w:val="00513320"/>
     <w:rsid w:val="0051351E"/>
     <w:rsid w:val="0051399C"/>
     <w:rsid w:val="00513CAF"/>
     <w:rsid w:val="0051453C"/>
     <w:rsid w:val="00514D87"/>
     <w:rsid w:val="00514EF6"/>
     <w:rsid w:val="0051503D"/>
     <w:rsid w:val="00515AAD"/>
     <w:rsid w:val="00515AB6"/>
+    <w:rsid w:val="00515EE0"/>
     <w:rsid w:val="0051632B"/>
     <w:rsid w:val="005168D4"/>
     <w:rsid w:val="00516E57"/>
     <w:rsid w:val="00516F57"/>
     <w:rsid w:val="0051761B"/>
     <w:rsid w:val="00520DD9"/>
     <w:rsid w:val="00520E8E"/>
     <w:rsid w:val="005214AC"/>
     <w:rsid w:val="005215C0"/>
     <w:rsid w:val="00521BC7"/>
     <w:rsid w:val="00521D97"/>
     <w:rsid w:val="00521F34"/>
+    <w:rsid w:val="00521F47"/>
     <w:rsid w:val="00522702"/>
     <w:rsid w:val="00522DFF"/>
     <w:rsid w:val="0052300E"/>
     <w:rsid w:val="005249DB"/>
     <w:rsid w:val="00524A21"/>
     <w:rsid w:val="00524DC0"/>
     <w:rsid w:val="00525540"/>
     <w:rsid w:val="00525DB6"/>
     <w:rsid w:val="0052629E"/>
     <w:rsid w:val="005267C4"/>
     <w:rsid w:val="005267EC"/>
     <w:rsid w:val="0052798D"/>
     <w:rsid w:val="005304DD"/>
     <w:rsid w:val="00531A3E"/>
     <w:rsid w:val="00531A6C"/>
     <w:rsid w:val="00531E4B"/>
     <w:rsid w:val="00531F52"/>
     <w:rsid w:val="00532B90"/>
     <w:rsid w:val="00533340"/>
     <w:rsid w:val="00535418"/>
     <w:rsid w:val="00536B91"/>
     <w:rsid w:val="005400AE"/>
     <w:rsid w:val="00540551"/>
     <w:rsid w:val="00543240"/>
     <w:rsid w:val="0054466C"/>
@@ -12412,318 +12658,339 @@
     <w:rsid w:val="00563BEC"/>
     <w:rsid w:val="005648FD"/>
     <w:rsid w:val="00565469"/>
     <w:rsid w:val="005660B0"/>
     <w:rsid w:val="005663DF"/>
     <w:rsid w:val="00566911"/>
     <w:rsid w:val="0056766D"/>
     <w:rsid w:val="00567EF4"/>
     <w:rsid w:val="00570781"/>
     <w:rsid w:val="00570797"/>
     <w:rsid w:val="00570892"/>
     <w:rsid w:val="00570D1D"/>
     <w:rsid w:val="00571722"/>
     <w:rsid w:val="00572315"/>
     <w:rsid w:val="00572657"/>
     <w:rsid w:val="005726CC"/>
     <w:rsid w:val="005727AD"/>
     <w:rsid w:val="005735CD"/>
     <w:rsid w:val="00574058"/>
     <w:rsid w:val="00574D04"/>
     <w:rsid w:val="00575144"/>
     <w:rsid w:val="0057584A"/>
     <w:rsid w:val="00576162"/>
     <w:rsid w:val="005761A4"/>
     <w:rsid w:val="0057695A"/>
+    <w:rsid w:val="005771C1"/>
     <w:rsid w:val="00581662"/>
     <w:rsid w:val="00581680"/>
     <w:rsid w:val="00581C69"/>
     <w:rsid w:val="0058227D"/>
     <w:rsid w:val="005823CA"/>
+    <w:rsid w:val="00583A3C"/>
     <w:rsid w:val="00583EFE"/>
     <w:rsid w:val="00584FA4"/>
     <w:rsid w:val="005858FC"/>
     <w:rsid w:val="00586129"/>
     <w:rsid w:val="00586C79"/>
     <w:rsid w:val="00590228"/>
     <w:rsid w:val="00591454"/>
     <w:rsid w:val="00591A22"/>
     <w:rsid w:val="00591EEA"/>
     <w:rsid w:val="00592769"/>
     <w:rsid w:val="005928D0"/>
     <w:rsid w:val="00593565"/>
     <w:rsid w:val="005938B8"/>
     <w:rsid w:val="00593C73"/>
     <w:rsid w:val="005947B6"/>
     <w:rsid w:val="00594EBE"/>
     <w:rsid w:val="005959EB"/>
     <w:rsid w:val="00595FBE"/>
     <w:rsid w:val="005A14FE"/>
     <w:rsid w:val="005A1743"/>
     <w:rsid w:val="005A212F"/>
+    <w:rsid w:val="005A46F9"/>
     <w:rsid w:val="005A49B3"/>
     <w:rsid w:val="005A4A4F"/>
     <w:rsid w:val="005A55EC"/>
+    <w:rsid w:val="005A56FF"/>
     <w:rsid w:val="005A6312"/>
+    <w:rsid w:val="005A726D"/>
     <w:rsid w:val="005A75CD"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005A7AFE"/>
     <w:rsid w:val="005B08F1"/>
     <w:rsid w:val="005B3761"/>
     <w:rsid w:val="005B3D33"/>
     <w:rsid w:val="005B4AA9"/>
     <w:rsid w:val="005B6370"/>
     <w:rsid w:val="005B6CF1"/>
     <w:rsid w:val="005B70AE"/>
     <w:rsid w:val="005B73BE"/>
     <w:rsid w:val="005B7F74"/>
     <w:rsid w:val="005C2687"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005C4240"/>
     <w:rsid w:val="005C5179"/>
     <w:rsid w:val="005C5596"/>
     <w:rsid w:val="005C591E"/>
     <w:rsid w:val="005C6F27"/>
     <w:rsid w:val="005C7079"/>
     <w:rsid w:val="005C76A7"/>
     <w:rsid w:val="005C772E"/>
     <w:rsid w:val="005C7C78"/>
     <w:rsid w:val="005D09AE"/>
     <w:rsid w:val="005D18E8"/>
     <w:rsid w:val="005D1BE0"/>
     <w:rsid w:val="005D2079"/>
     <w:rsid w:val="005D27C1"/>
     <w:rsid w:val="005D2AAC"/>
     <w:rsid w:val="005D2FC0"/>
     <w:rsid w:val="005D309A"/>
     <w:rsid w:val="005D31FB"/>
     <w:rsid w:val="005D330A"/>
     <w:rsid w:val="005D3376"/>
     <w:rsid w:val="005D337D"/>
     <w:rsid w:val="005D42C9"/>
     <w:rsid w:val="005D4747"/>
     <w:rsid w:val="005D59AB"/>
     <w:rsid w:val="005D5B91"/>
     <w:rsid w:val="005D5DBA"/>
     <w:rsid w:val="005D5F3B"/>
     <w:rsid w:val="005D62E6"/>
     <w:rsid w:val="005D7F4A"/>
     <w:rsid w:val="005E1667"/>
     <w:rsid w:val="005E27DE"/>
     <w:rsid w:val="005E3A7C"/>
+    <w:rsid w:val="005E4A25"/>
     <w:rsid w:val="005E5C62"/>
     <w:rsid w:val="005E643D"/>
     <w:rsid w:val="005F03D7"/>
     <w:rsid w:val="005F09F6"/>
     <w:rsid w:val="005F1170"/>
     <w:rsid w:val="005F1353"/>
     <w:rsid w:val="005F1E12"/>
     <w:rsid w:val="005F241A"/>
     <w:rsid w:val="005F2880"/>
     <w:rsid w:val="005F300D"/>
     <w:rsid w:val="005F36BC"/>
     <w:rsid w:val="005F4394"/>
     <w:rsid w:val="005F4E87"/>
     <w:rsid w:val="005F51EC"/>
     <w:rsid w:val="005F72E9"/>
     <w:rsid w:val="005F78E7"/>
     <w:rsid w:val="00600F26"/>
     <w:rsid w:val="006012C2"/>
     <w:rsid w:val="00601BFC"/>
     <w:rsid w:val="0060285B"/>
     <w:rsid w:val="00602B94"/>
     <w:rsid w:val="00604D78"/>
     <w:rsid w:val="0060509D"/>
     <w:rsid w:val="00605661"/>
     <w:rsid w:val="00605E68"/>
     <w:rsid w:val="006064BF"/>
     <w:rsid w:val="00606977"/>
     <w:rsid w:val="0060797B"/>
     <w:rsid w:val="006102D1"/>
     <w:rsid w:val="006112AE"/>
     <w:rsid w:val="00613690"/>
+    <w:rsid w:val="00614127"/>
     <w:rsid w:val="00616C46"/>
     <w:rsid w:val="006170E5"/>
     <w:rsid w:val="0061717F"/>
     <w:rsid w:val="006171E2"/>
     <w:rsid w:val="00617666"/>
     <w:rsid w:val="006178EE"/>
     <w:rsid w:val="006206EE"/>
     <w:rsid w:val="00620ABB"/>
     <w:rsid w:val="00620F76"/>
     <w:rsid w:val="0062119A"/>
     <w:rsid w:val="006216EA"/>
     <w:rsid w:val="00621842"/>
     <w:rsid w:val="00622342"/>
     <w:rsid w:val="00622572"/>
     <w:rsid w:val="006228CA"/>
     <w:rsid w:val="006229C0"/>
     <w:rsid w:val="00622BCE"/>
     <w:rsid w:val="00622DAA"/>
     <w:rsid w:val="0062432B"/>
     <w:rsid w:val="00624AD6"/>
     <w:rsid w:val="00625713"/>
+    <w:rsid w:val="00625B6E"/>
     <w:rsid w:val="006275C6"/>
     <w:rsid w:val="00627DFF"/>
     <w:rsid w:val="00630E55"/>
     <w:rsid w:val="00634F93"/>
     <w:rsid w:val="00636023"/>
     <w:rsid w:val="0063721F"/>
     <w:rsid w:val="0063763E"/>
     <w:rsid w:val="006402CD"/>
+    <w:rsid w:val="00640757"/>
     <w:rsid w:val="00640A3F"/>
     <w:rsid w:val="00641A32"/>
     <w:rsid w:val="00642016"/>
     <w:rsid w:val="006438B9"/>
     <w:rsid w:val="00643E42"/>
     <w:rsid w:val="00644AFE"/>
     <w:rsid w:val="00645007"/>
     <w:rsid w:val="0064551B"/>
     <w:rsid w:val="0064609B"/>
     <w:rsid w:val="0064635E"/>
     <w:rsid w:val="006466BC"/>
     <w:rsid w:val="00647166"/>
     <w:rsid w:val="0064751F"/>
     <w:rsid w:val="00647C15"/>
     <w:rsid w:val="006503AE"/>
     <w:rsid w:val="00650DE3"/>
     <w:rsid w:val="00651848"/>
     <w:rsid w:val="00651C89"/>
     <w:rsid w:val="00652991"/>
     <w:rsid w:val="00653B5B"/>
     <w:rsid w:val="00653C0B"/>
     <w:rsid w:val="00654B0B"/>
     <w:rsid w:val="00654CDE"/>
     <w:rsid w:val="00656237"/>
     <w:rsid w:val="0065683D"/>
     <w:rsid w:val="00656F66"/>
     <w:rsid w:val="006571E6"/>
     <w:rsid w:val="00664E61"/>
     <w:rsid w:val="00665A54"/>
     <w:rsid w:val="00665C21"/>
     <w:rsid w:val="00665C6D"/>
     <w:rsid w:val="00670484"/>
     <w:rsid w:val="0067052A"/>
     <w:rsid w:val="00671915"/>
     <w:rsid w:val="00672698"/>
     <w:rsid w:val="006729D5"/>
     <w:rsid w:val="00673B39"/>
+    <w:rsid w:val="00674970"/>
     <w:rsid w:val="00674DE6"/>
     <w:rsid w:val="00675006"/>
     <w:rsid w:val="006759F3"/>
     <w:rsid w:val="006765FF"/>
     <w:rsid w:val="006779ED"/>
     <w:rsid w:val="00680C11"/>
     <w:rsid w:val="00680FA9"/>
     <w:rsid w:val="006810BA"/>
     <w:rsid w:val="00681A75"/>
     <w:rsid w:val="00683831"/>
     <w:rsid w:val="00683992"/>
     <w:rsid w:val="00684553"/>
     <w:rsid w:val="00684FC6"/>
     <w:rsid w:val="00687B8C"/>
     <w:rsid w:val="006906FA"/>
     <w:rsid w:val="0069143E"/>
     <w:rsid w:val="00691C46"/>
     <w:rsid w:val="00691F83"/>
     <w:rsid w:val="006926C4"/>
     <w:rsid w:val="0069343F"/>
     <w:rsid w:val="00693797"/>
+    <w:rsid w:val="00693AB7"/>
     <w:rsid w:val="00693E48"/>
     <w:rsid w:val="006946B0"/>
     <w:rsid w:val="00694BC3"/>
     <w:rsid w:val="00696450"/>
     <w:rsid w:val="00697C5E"/>
     <w:rsid w:val="006A0E4A"/>
     <w:rsid w:val="006A19D5"/>
+    <w:rsid w:val="006A2427"/>
     <w:rsid w:val="006A3497"/>
+    <w:rsid w:val="006A4191"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006A7D6F"/>
+    <w:rsid w:val="006A7F96"/>
     <w:rsid w:val="006B16E3"/>
     <w:rsid w:val="006B1B85"/>
     <w:rsid w:val="006B2022"/>
     <w:rsid w:val="006B23F1"/>
     <w:rsid w:val="006B3ED0"/>
     <w:rsid w:val="006B40A8"/>
     <w:rsid w:val="006B4289"/>
     <w:rsid w:val="006B46BC"/>
     <w:rsid w:val="006B6216"/>
     <w:rsid w:val="006B796B"/>
+    <w:rsid w:val="006B7A09"/>
+    <w:rsid w:val="006B7B49"/>
+    <w:rsid w:val="006C0483"/>
     <w:rsid w:val="006C0A2C"/>
     <w:rsid w:val="006C18BF"/>
     <w:rsid w:val="006C2145"/>
     <w:rsid w:val="006C2BB7"/>
     <w:rsid w:val="006C3AF5"/>
     <w:rsid w:val="006C6095"/>
     <w:rsid w:val="006C6C48"/>
     <w:rsid w:val="006C7115"/>
     <w:rsid w:val="006C731D"/>
+    <w:rsid w:val="006D24A0"/>
     <w:rsid w:val="006D2DF6"/>
     <w:rsid w:val="006D3B97"/>
     <w:rsid w:val="006D4BD1"/>
     <w:rsid w:val="006D4EDE"/>
     <w:rsid w:val="006D5608"/>
     <w:rsid w:val="006D57A9"/>
     <w:rsid w:val="006D785A"/>
     <w:rsid w:val="006D7AA0"/>
     <w:rsid w:val="006E1038"/>
     <w:rsid w:val="006E10DD"/>
     <w:rsid w:val="006E252F"/>
     <w:rsid w:val="006E25B2"/>
     <w:rsid w:val="006E3C49"/>
     <w:rsid w:val="006E3D14"/>
     <w:rsid w:val="006E4C9B"/>
     <w:rsid w:val="006E51EE"/>
     <w:rsid w:val="006E5BAE"/>
     <w:rsid w:val="006E5D45"/>
     <w:rsid w:val="006E6618"/>
     <w:rsid w:val="006E7815"/>
     <w:rsid w:val="006F01F9"/>
     <w:rsid w:val="006F0A03"/>
     <w:rsid w:val="006F11A0"/>
     <w:rsid w:val="006F1736"/>
     <w:rsid w:val="006F188E"/>
     <w:rsid w:val="006F1FF4"/>
     <w:rsid w:val="006F2383"/>
+    <w:rsid w:val="006F2F40"/>
     <w:rsid w:val="006F32D6"/>
     <w:rsid w:val="006F45BE"/>
     <w:rsid w:val="006F71D6"/>
     <w:rsid w:val="006F7DD1"/>
     <w:rsid w:val="006F7DF6"/>
     <w:rsid w:val="0070017B"/>
     <w:rsid w:val="0070088A"/>
     <w:rsid w:val="0070135F"/>
     <w:rsid w:val="007013EC"/>
     <w:rsid w:val="00702188"/>
     <w:rsid w:val="00702608"/>
     <w:rsid w:val="00702D2A"/>
     <w:rsid w:val="007041F5"/>
     <w:rsid w:val="00704E08"/>
     <w:rsid w:val="007050F8"/>
     <w:rsid w:val="00705B9E"/>
+    <w:rsid w:val="007064E7"/>
     <w:rsid w:val="007068DC"/>
     <w:rsid w:val="00710F14"/>
+    <w:rsid w:val="00711777"/>
     <w:rsid w:val="00711C3A"/>
     <w:rsid w:val="007128E1"/>
     <w:rsid w:val="00713C39"/>
     <w:rsid w:val="00714500"/>
     <w:rsid w:val="007147C8"/>
     <w:rsid w:val="00714A0C"/>
     <w:rsid w:val="00714FB0"/>
     <w:rsid w:val="00715486"/>
     <w:rsid w:val="00715944"/>
     <w:rsid w:val="00716A4B"/>
     <w:rsid w:val="00717114"/>
     <w:rsid w:val="00721201"/>
     <w:rsid w:val="007219F1"/>
     <w:rsid w:val="0072202A"/>
     <w:rsid w:val="0072290F"/>
     <w:rsid w:val="007229AB"/>
     <w:rsid w:val="00723B8A"/>
     <w:rsid w:val="007251C4"/>
     <w:rsid w:val="007252D0"/>
     <w:rsid w:val="007279D6"/>
     <w:rsid w:val="0073072E"/>
     <w:rsid w:val="00730AD5"/>
     <w:rsid w:val="00733B74"/>
     <w:rsid w:val="00733B87"/>
     <w:rsid w:val="00733BEB"/>
@@ -12754,80 +13021,84 @@
     <w:rsid w:val="007543B4"/>
     <w:rsid w:val="007553A1"/>
     <w:rsid w:val="00755AA3"/>
     <w:rsid w:val="00756475"/>
     <w:rsid w:val="007603B3"/>
     <w:rsid w:val="00761725"/>
     <w:rsid w:val="00761E08"/>
     <w:rsid w:val="00762A74"/>
     <w:rsid w:val="00762C0B"/>
     <w:rsid w:val="00762E0E"/>
     <w:rsid w:val="007630DA"/>
     <w:rsid w:val="00763331"/>
     <w:rsid w:val="00763C30"/>
     <w:rsid w:val="00763E1D"/>
     <w:rsid w:val="0076459C"/>
     <w:rsid w:val="0076471D"/>
     <w:rsid w:val="00764764"/>
     <w:rsid w:val="00765787"/>
     <w:rsid w:val="00765977"/>
     <w:rsid w:val="00765AEF"/>
     <w:rsid w:val="007660DA"/>
     <w:rsid w:val="0076649C"/>
     <w:rsid w:val="00770F94"/>
     <w:rsid w:val="007720E7"/>
     <w:rsid w:val="00772C53"/>
+    <w:rsid w:val="00772F7B"/>
     <w:rsid w:val="007734CB"/>
     <w:rsid w:val="00774C36"/>
     <w:rsid w:val="00775756"/>
     <w:rsid w:val="0077590B"/>
     <w:rsid w:val="00776651"/>
+    <w:rsid w:val="00776750"/>
     <w:rsid w:val="00777842"/>
     <w:rsid w:val="0078007F"/>
     <w:rsid w:val="00780925"/>
     <w:rsid w:val="00781235"/>
     <w:rsid w:val="00781296"/>
     <w:rsid w:val="00782C63"/>
     <w:rsid w:val="00782DF0"/>
     <w:rsid w:val="0078303F"/>
     <w:rsid w:val="0078356F"/>
     <w:rsid w:val="0078363C"/>
     <w:rsid w:val="0078428E"/>
     <w:rsid w:val="007846BF"/>
     <w:rsid w:val="00784C2F"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="00785632"/>
     <w:rsid w:val="0078672B"/>
     <w:rsid w:val="00787B29"/>
     <w:rsid w:val="00787C15"/>
     <w:rsid w:val="007904FF"/>
     <w:rsid w:val="00791639"/>
     <w:rsid w:val="00791B31"/>
     <w:rsid w:val="00792FEC"/>
+    <w:rsid w:val="00794C58"/>
     <w:rsid w:val="0079641A"/>
     <w:rsid w:val="00797CA2"/>
     <w:rsid w:val="007A161E"/>
+    <w:rsid w:val="007A1775"/>
     <w:rsid w:val="007A1CD3"/>
     <w:rsid w:val="007A2767"/>
     <w:rsid w:val="007A47B3"/>
     <w:rsid w:val="007A4DF9"/>
     <w:rsid w:val="007A50D7"/>
     <w:rsid w:val="007A53D7"/>
     <w:rsid w:val="007A5633"/>
     <w:rsid w:val="007A59B2"/>
     <w:rsid w:val="007A5D7E"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0DC4"/>
     <w:rsid w:val="007B2627"/>
     <w:rsid w:val="007B351D"/>
     <w:rsid w:val="007B3716"/>
     <w:rsid w:val="007B504B"/>
     <w:rsid w:val="007B5814"/>
     <w:rsid w:val="007B5E07"/>
     <w:rsid w:val="007B6F45"/>
     <w:rsid w:val="007B75BB"/>
     <w:rsid w:val="007B78C9"/>
     <w:rsid w:val="007C045F"/>
     <w:rsid w:val="007C0634"/>
     <w:rsid w:val="007C15DB"/>
     <w:rsid w:val="007C212F"/>
     <w:rsid w:val="007C3CE5"/>
@@ -12857,140 +13128,148 @@
     <w:rsid w:val="007E7116"/>
     <w:rsid w:val="007F1E2A"/>
     <w:rsid w:val="007F2CFF"/>
     <w:rsid w:val="007F2EED"/>
     <w:rsid w:val="007F3870"/>
     <w:rsid w:val="007F4D9A"/>
     <w:rsid w:val="007F5413"/>
     <w:rsid w:val="007F6C84"/>
     <w:rsid w:val="0080169C"/>
     <w:rsid w:val="0080234C"/>
     <w:rsid w:val="00802825"/>
     <w:rsid w:val="00802A4F"/>
     <w:rsid w:val="0080393B"/>
     <w:rsid w:val="00804736"/>
     <w:rsid w:val="008068C8"/>
     <w:rsid w:val="00811760"/>
     <w:rsid w:val="00814341"/>
     <w:rsid w:val="00814952"/>
     <w:rsid w:val="00814986"/>
     <w:rsid w:val="00814C0C"/>
     <w:rsid w:val="00815E1E"/>
     <w:rsid w:val="00816034"/>
     <w:rsid w:val="00817171"/>
     <w:rsid w:val="0081739F"/>
     <w:rsid w:val="008173F2"/>
+    <w:rsid w:val="00821476"/>
     <w:rsid w:val="00822BAD"/>
+    <w:rsid w:val="00823A35"/>
     <w:rsid w:val="00823D11"/>
     <w:rsid w:val="008240C6"/>
     <w:rsid w:val="0082499A"/>
     <w:rsid w:val="0082676F"/>
     <w:rsid w:val="00827311"/>
     <w:rsid w:val="008275E5"/>
     <w:rsid w:val="008276BB"/>
     <w:rsid w:val="008306F6"/>
     <w:rsid w:val="00830705"/>
     <w:rsid w:val="008308B5"/>
     <w:rsid w:val="00830A50"/>
     <w:rsid w:val="00830CDD"/>
     <w:rsid w:val="008311F5"/>
     <w:rsid w:val="0083152E"/>
     <w:rsid w:val="008318F0"/>
     <w:rsid w:val="00831B53"/>
     <w:rsid w:val="008326A7"/>
     <w:rsid w:val="00832A27"/>
     <w:rsid w:val="008334DA"/>
     <w:rsid w:val="00833A11"/>
     <w:rsid w:val="00833A48"/>
     <w:rsid w:val="00835526"/>
     <w:rsid w:val="0083743F"/>
     <w:rsid w:val="00837DC6"/>
     <w:rsid w:val="00841ACE"/>
     <w:rsid w:val="00842282"/>
     <w:rsid w:val="00843273"/>
     <w:rsid w:val="008436A4"/>
     <w:rsid w:val="00844817"/>
     <w:rsid w:val="00844B22"/>
     <w:rsid w:val="00844BDA"/>
     <w:rsid w:val="00844E17"/>
     <w:rsid w:val="00844EE6"/>
     <w:rsid w:val="008451DB"/>
     <w:rsid w:val="008452CA"/>
     <w:rsid w:val="00846F70"/>
     <w:rsid w:val="008477D6"/>
     <w:rsid w:val="0085048C"/>
     <w:rsid w:val="00851861"/>
     <w:rsid w:val="0085193E"/>
     <w:rsid w:val="00852ADC"/>
     <w:rsid w:val="00854A53"/>
     <w:rsid w:val="00854D8A"/>
     <w:rsid w:val="00855048"/>
+    <w:rsid w:val="00855717"/>
     <w:rsid w:val="00855DB6"/>
     <w:rsid w:val="0085690E"/>
     <w:rsid w:val="00856A3A"/>
+    <w:rsid w:val="008570CD"/>
     <w:rsid w:val="00857C48"/>
     <w:rsid w:val="00860F7B"/>
     <w:rsid w:val="00861A5A"/>
     <w:rsid w:val="00861AFA"/>
     <w:rsid w:val="008627C3"/>
     <w:rsid w:val="00863BAA"/>
     <w:rsid w:val="00863C7F"/>
     <w:rsid w:val="00865207"/>
     <w:rsid w:val="0086592E"/>
     <w:rsid w:val="00865C2E"/>
     <w:rsid w:val="00866283"/>
     <w:rsid w:val="00866DFA"/>
     <w:rsid w:val="00866F15"/>
     <w:rsid w:val="00866F7A"/>
     <w:rsid w:val="0086758B"/>
     <w:rsid w:val="008678C2"/>
+    <w:rsid w:val="00867E97"/>
     <w:rsid w:val="00871DD7"/>
     <w:rsid w:val="00875165"/>
     <w:rsid w:val="00875822"/>
     <w:rsid w:val="00875CE4"/>
+    <w:rsid w:val="00876675"/>
     <w:rsid w:val="0087704A"/>
     <w:rsid w:val="00880153"/>
     <w:rsid w:val="00880373"/>
     <w:rsid w:val="00880582"/>
     <w:rsid w:val="008809E2"/>
     <w:rsid w:val="008817B5"/>
     <w:rsid w:val="00881AB3"/>
     <w:rsid w:val="00881C4C"/>
     <w:rsid w:val="00881CA3"/>
     <w:rsid w:val="008847DF"/>
     <w:rsid w:val="00884F33"/>
     <w:rsid w:val="0088562B"/>
     <w:rsid w:val="00885965"/>
     <w:rsid w:val="00885CFB"/>
     <w:rsid w:val="00886732"/>
+    <w:rsid w:val="00886908"/>
     <w:rsid w:val="008877C4"/>
     <w:rsid w:val="00887867"/>
     <w:rsid w:val="008904D1"/>
     <w:rsid w:val="00890620"/>
     <w:rsid w:val="00893232"/>
     <w:rsid w:val="0089390E"/>
     <w:rsid w:val="0089397A"/>
+    <w:rsid w:val="008951D8"/>
     <w:rsid w:val="00895ACB"/>
     <w:rsid w:val="008965E9"/>
     <w:rsid w:val="008968D5"/>
     <w:rsid w:val="00896906"/>
     <w:rsid w:val="00896F7F"/>
     <w:rsid w:val="008976E1"/>
     <w:rsid w:val="008A16FE"/>
     <w:rsid w:val="008A207B"/>
     <w:rsid w:val="008A28E2"/>
     <w:rsid w:val="008A357E"/>
     <w:rsid w:val="008A3C7E"/>
     <w:rsid w:val="008A4479"/>
     <w:rsid w:val="008A48BA"/>
     <w:rsid w:val="008A52B3"/>
     <w:rsid w:val="008A5A27"/>
     <w:rsid w:val="008A639E"/>
     <w:rsid w:val="008A73AA"/>
     <w:rsid w:val="008A7CBB"/>
     <w:rsid w:val="008A7F6D"/>
     <w:rsid w:val="008B0DFC"/>
     <w:rsid w:val="008B20D9"/>
     <w:rsid w:val="008B2722"/>
     <w:rsid w:val="008B37D3"/>
     <w:rsid w:val="008B3A58"/>
     <w:rsid w:val="008B3AFC"/>
@@ -13024,235 +13303,245 @@
     <w:rsid w:val="008D7AA8"/>
     <w:rsid w:val="008E0562"/>
     <w:rsid w:val="008E066F"/>
     <w:rsid w:val="008E23FE"/>
     <w:rsid w:val="008E38B0"/>
     <w:rsid w:val="008E4288"/>
     <w:rsid w:val="008E642A"/>
     <w:rsid w:val="008E6CA5"/>
     <w:rsid w:val="008E6E5B"/>
     <w:rsid w:val="008F16E0"/>
     <w:rsid w:val="008F1FAF"/>
     <w:rsid w:val="008F3EA3"/>
     <w:rsid w:val="008F5F81"/>
     <w:rsid w:val="008F63B4"/>
     <w:rsid w:val="008F6500"/>
     <w:rsid w:val="008F6794"/>
     <w:rsid w:val="008F6F13"/>
     <w:rsid w:val="00900338"/>
     <w:rsid w:val="009018DC"/>
     <w:rsid w:val="00901C76"/>
     <w:rsid w:val="00902FE3"/>
     <w:rsid w:val="00903E26"/>
     <w:rsid w:val="00903FD8"/>
     <w:rsid w:val="00905783"/>
     <w:rsid w:val="009058AB"/>
+    <w:rsid w:val="009068BE"/>
     <w:rsid w:val="00906B1B"/>
     <w:rsid w:val="009077EC"/>
     <w:rsid w:val="00910D27"/>
+    <w:rsid w:val="009115D4"/>
     <w:rsid w:val="009120D1"/>
     <w:rsid w:val="00912C09"/>
     <w:rsid w:val="0091436F"/>
     <w:rsid w:val="00914DC8"/>
     <w:rsid w:val="00914E22"/>
     <w:rsid w:val="00915760"/>
     <w:rsid w:val="00916075"/>
     <w:rsid w:val="009162F8"/>
     <w:rsid w:val="00917ACB"/>
     <w:rsid w:val="00917B82"/>
     <w:rsid w:val="00917C38"/>
+    <w:rsid w:val="0092087C"/>
     <w:rsid w:val="00921517"/>
     <w:rsid w:val="009219B2"/>
     <w:rsid w:val="00921F95"/>
     <w:rsid w:val="0092233F"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="009239D7"/>
     <w:rsid w:val="00923E21"/>
     <w:rsid w:val="00923ED2"/>
     <w:rsid w:val="00927E43"/>
     <w:rsid w:val="009312DE"/>
     <w:rsid w:val="009317E0"/>
+    <w:rsid w:val="00931980"/>
     <w:rsid w:val="00931D7B"/>
     <w:rsid w:val="0093201F"/>
     <w:rsid w:val="009326DD"/>
     <w:rsid w:val="009328CB"/>
     <w:rsid w:val="00932DC2"/>
     <w:rsid w:val="00933F4E"/>
     <w:rsid w:val="00934B01"/>
     <w:rsid w:val="00935A23"/>
     <w:rsid w:val="0093671D"/>
     <w:rsid w:val="00936924"/>
     <w:rsid w:val="0093773B"/>
     <w:rsid w:val="0094000F"/>
     <w:rsid w:val="00940AC8"/>
     <w:rsid w:val="009412E4"/>
     <w:rsid w:val="00941C20"/>
     <w:rsid w:val="009424FA"/>
     <w:rsid w:val="00942729"/>
     <w:rsid w:val="00943B88"/>
     <w:rsid w:val="00943DA7"/>
     <w:rsid w:val="00943FFC"/>
     <w:rsid w:val="009447D8"/>
     <w:rsid w:val="00944DB9"/>
     <w:rsid w:val="0094707E"/>
     <w:rsid w:val="00947553"/>
     <w:rsid w:val="00950F57"/>
     <w:rsid w:val="00951E58"/>
     <w:rsid w:val="009542C6"/>
     <w:rsid w:val="00954C8D"/>
     <w:rsid w:val="00956FF5"/>
     <w:rsid w:val="009579FF"/>
     <w:rsid w:val="00957D42"/>
     <w:rsid w:val="00960642"/>
     <w:rsid w:val="00960AEA"/>
     <w:rsid w:val="009610B3"/>
     <w:rsid w:val="0096280D"/>
     <w:rsid w:val="00962BDE"/>
     <w:rsid w:val="00963797"/>
     <w:rsid w:val="00963A57"/>
     <w:rsid w:val="00965190"/>
     <w:rsid w:val="009676C3"/>
     <w:rsid w:val="00970210"/>
     <w:rsid w:val="0097094D"/>
+    <w:rsid w:val="00970BD6"/>
     <w:rsid w:val="00971330"/>
     <w:rsid w:val="00972BDC"/>
     <w:rsid w:val="009744B1"/>
     <w:rsid w:val="00974595"/>
     <w:rsid w:val="00974A1D"/>
     <w:rsid w:val="0097549E"/>
+    <w:rsid w:val="00975BD6"/>
     <w:rsid w:val="0097684B"/>
     <w:rsid w:val="00977134"/>
     <w:rsid w:val="009773AF"/>
     <w:rsid w:val="009778A2"/>
+    <w:rsid w:val="00980D2C"/>
     <w:rsid w:val="00981A62"/>
     <w:rsid w:val="009828F7"/>
     <w:rsid w:val="00984982"/>
     <w:rsid w:val="00984B4D"/>
     <w:rsid w:val="0098513A"/>
     <w:rsid w:val="00986183"/>
     <w:rsid w:val="00987702"/>
     <w:rsid w:val="0099018C"/>
     <w:rsid w:val="0099023B"/>
     <w:rsid w:val="009921BA"/>
     <w:rsid w:val="00993106"/>
     <w:rsid w:val="00993D4E"/>
     <w:rsid w:val="00994F30"/>
     <w:rsid w:val="009953CA"/>
     <w:rsid w:val="00995F63"/>
     <w:rsid w:val="00996550"/>
     <w:rsid w:val="00996840"/>
     <w:rsid w:val="009968A5"/>
     <w:rsid w:val="009A009C"/>
     <w:rsid w:val="009A0396"/>
     <w:rsid w:val="009A1D02"/>
     <w:rsid w:val="009A1F1C"/>
     <w:rsid w:val="009A2380"/>
     <w:rsid w:val="009A2A52"/>
     <w:rsid w:val="009A30A6"/>
     <w:rsid w:val="009A43F9"/>
     <w:rsid w:val="009A4FA2"/>
     <w:rsid w:val="009A509E"/>
+    <w:rsid w:val="009A5B1F"/>
     <w:rsid w:val="009A6BBF"/>
     <w:rsid w:val="009A7957"/>
     <w:rsid w:val="009A7965"/>
     <w:rsid w:val="009B0E1B"/>
     <w:rsid w:val="009B0FE0"/>
     <w:rsid w:val="009B219A"/>
     <w:rsid w:val="009B2BE3"/>
     <w:rsid w:val="009B34E9"/>
     <w:rsid w:val="009B3532"/>
     <w:rsid w:val="009B37EB"/>
     <w:rsid w:val="009B453D"/>
     <w:rsid w:val="009B519E"/>
     <w:rsid w:val="009B5CE7"/>
     <w:rsid w:val="009B6C97"/>
     <w:rsid w:val="009B775F"/>
     <w:rsid w:val="009C0C27"/>
     <w:rsid w:val="009C0F1E"/>
     <w:rsid w:val="009C10A3"/>
     <w:rsid w:val="009C1201"/>
     <w:rsid w:val="009C1C01"/>
     <w:rsid w:val="009C44B2"/>
     <w:rsid w:val="009C5C77"/>
     <w:rsid w:val="009D00FD"/>
     <w:rsid w:val="009D0CD4"/>
     <w:rsid w:val="009D2E0A"/>
     <w:rsid w:val="009D4673"/>
     <w:rsid w:val="009D47E3"/>
     <w:rsid w:val="009D621D"/>
     <w:rsid w:val="009D676C"/>
     <w:rsid w:val="009D6AF0"/>
     <w:rsid w:val="009E37F6"/>
     <w:rsid w:val="009E3E9E"/>
     <w:rsid w:val="009E40A7"/>
     <w:rsid w:val="009E4126"/>
     <w:rsid w:val="009E5B13"/>
     <w:rsid w:val="009E5EDE"/>
     <w:rsid w:val="009E6D43"/>
     <w:rsid w:val="009E6D50"/>
     <w:rsid w:val="009E73C4"/>
     <w:rsid w:val="009F088E"/>
     <w:rsid w:val="009F1390"/>
     <w:rsid w:val="009F1D85"/>
     <w:rsid w:val="009F2A2A"/>
     <w:rsid w:val="009F2C71"/>
+    <w:rsid w:val="009F3CD9"/>
     <w:rsid w:val="009F43EB"/>
     <w:rsid w:val="009F4833"/>
     <w:rsid w:val="009F5BDF"/>
     <w:rsid w:val="009F79C5"/>
     <w:rsid w:val="00A033EC"/>
     <w:rsid w:val="00A038E5"/>
     <w:rsid w:val="00A0431B"/>
     <w:rsid w:val="00A059EA"/>
     <w:rsid w:val="00A0604C"/>
     <w:rsid w:val="00A06958"/>
     <w:rsid w:val="00A071B4"/>
     <w:rsid w:val="00A07861"/>
     <w:rsid w:val="00A103F4"/>
     <w:rsid w:val="00A108A6"/>
     <w:rsid w:val="00A10A74"/>
     <w:rsid w:val="00A10D0E"/>
     <w:rsid w:val="00A112AF"/>
     <w:rsid w:val="00A1178B"/>
     <w:rsid w:val="00A13712"/>
     <w:rsid w:val="00A13860"/>
     <w:rsid w:val="00A14C9C"/>
     <w:rsid w:val="00A153B3"/>
     <w:rsid w:val="00A15C3A"/>
     <w:rsid w:val="00A15DDC"/>
     <w:rsid w:val="00A15EB3"/>
     <w:rsid w:val="00A162D5"/>
     <w:rsid w:val="00A16DF2"/>
     <w:rsid w:val="00A20127"/>
     <w:rsid w:val="00A205CE"/>
     <w:rsid w:val="00A206D9"/>
     <w:rsid w:val="00A20ACF"/>
     <w:rsid w:val="00A21351"/>
     <w:rsid w:val="00A22BC3"/>
     <w:rsid w:val="00A2376C"/>
     <w:rsid w:val="00A25435"/>
     <w:rsid w:val="00A254FF"/>
+    <w:rsid w:val="00A26096"/>
     <w:rsid w:val="00A27A7C"/>
     <w:rsid w:val="00A27FB4"/>
     <w:rsid w:val="00A30787"/>
     <w:rsid w:val="00A32008"/>
     <w:rsid w:val="00A3255E"/>
     <w:rsid w:val="00A32E26"/>
     <w:rsid w:val="00A342EB"/>
     <w:rsid w:val="00A344AE"/>
     <w:rsid w:val="00A345E1"/>
     <w:rsid w:val="00A34CFE"/>
     <w:rsid w:val="00A35BD6"/>
     <w:rsid w:val="00A36614"/>
     <w:rsid w:val="00A366F0"/>
     <w:rsid w:val="00A36CA0"/>
     <w:rsid w:val="00A37C70"/>
     <w:rsid w:val="00A40FF3"/>
     <w:rsid w:val="00A41550"/>
     <w:rsid w:val="00A41723"/>
     <w:rsid w:val="00A4261D"/>
     <w:rsid w:val="00A42A51"/>
     <w:rsid w:val="00A42AF8"/>
     <w:rsid w:val="00A42B73"/>
     <w:rsid w:val="00A42FD7"/>
     <w:rsid w:val="00A4302C"/>
     <w:rsid w:val="00A43837"/>
@@ -13318,79 +13607,82 @@
     <w:rsid w:val="00A855D6"/>
     <w:rsid w:val="00A8595C"/>
     <w:rsid w:val="00A86069"/>
     <w:rsid w:val="00A91725"/>
     <w:rsid w:val="00A917B2"/>
     <w:rsid w:val="00A932B8"/>
     <w:rsid w:val="00A95077"/>
     <w:rsid w:val="00A950A2"/>
     <w:rsid w:val="00A955DD"/>
     <w:rsid w:val="00A95728"/>
     <w:rsid w:val="00A96D98"/>
     <w:rsid w:val="00AA05A7"/>
     <w:rsid w:val="00AA0E0F"/>
     <w:rsid w:val="00AA1C94"/>
     <w:rsid w:val="00AA1E11"/>
     <w:rsid w:val="00AA2C8C"/>
     <w:rsid w:val="00AA3026"/>
     <w:rsid w:val="00AA41CB"/>
     <w:rsid w:val="00AA4E68"/>
     <w:rsid w:val="00AA5779"/>
     <w:rsid w:val="00AA6762"/>
     <w:rsid w:val="00AA6AA0"/>
     <w:rsid w:val="00AA7AE5"/>
     <w:rsid w:val="00AB099C"/>
     <w:rsid w:val="00AB0ED2"/>
+    <w:rsid w:val="00AB15F2"/>
     <w:rsid w:val="00AB1D5F"/>
     <w:rsid w:val="00AB3303"/>
     <w:rsid w:val="00AB3A5C"/>
     <w:rsid w:val="00AB41F3"/>
     <w:rsid w:val="00AB4B5B"/>
     <w:rsid w:val="00AB4B6E"/>
     <w:rsid w:val="00AB52D6"/>
     <w:rsid w:val="00AB5DE9"/>
     <w:rsid w:val="00AB5E7D"/>
     <w:rsid w:val="00AB5EF4"/>
     <w:rsid w:val="00AB61D8"/>
     <w:rsid w:val="00AB745D"/>
     <w:rsid w:val="00AB7F2B"/>
     <w:rsid w:val="00AC0958"/>
     <w:rsid w:val="00AC0B4B"/>
     <w:rsid w:val="00AC18E3"/>
     <w:rsid w:val="00AC1D85"/>
     <w:rsid w:val="00AC1FDE"/>
     <w:rsid w:val="00AC3987"/>
     <w:rsid w:val="00AC3D66"/>
+    <w:rsid w:val="00AC3EEE"/>
     <w:rsid w:val="00AC6930"/>
     <w:rsid w:val="00AC76A3"/>
     <w:rsid w:val="00AC7A56"/>
     <w:rsid w:val="00AD01F2"/>
     <w:rsid w:val="00AD0CD2"/>
     <w:rsid w:val="00AD2115"/>
     <w:rsid w:val="00AD270B"/>
     <w:rsid w:val="00AD2DEE"/>
     <w:rsid w:val="00AD3A5C"/>
+    <w:rsid w:val="00AD3D68"/>
     <w:rsid w:val="00AD6646"/>
     <w:rsid w:val="00AD6957"/>
     <w:rsid w:val="00AD6A10"/>
     <w:rsid w:val="00AD7835"/>
     <w:rsid w:val="00AE0AB1"/>
     <w:rsid w:val="00AE13EE"/>
     <w:rsid w:val="00AE1E3D"/>
     <w:rsid w:val="00AE1EE8"/>
     <w:rsid w:val="00AE1F17"/>
     <w:rsid w:val="00AE2091"/>
     <w:rsid w:val="00AE23A3"/>
     <w:rsid w:val="00AE327A"/>
     <w:rsid w:val="00AE535E"/>
     <w:rsid w:val="00AE5433"/>
     <w:rsid w:val="00AE5DDE"/>
     <w:rsid w:val="00AE63EB"/>
     <w:rsid w:val="00AE6E8C"/>
     <w:rsid w:val="00AE6FA1"/>
     <w:rsid w:val="00AF003F"/>
     <w:rsid w:val="00AF04C2"/>
     <w:rsid w:val="00AF0810"/>
     <w:rsid w:val="00AF2566"/>
     <w:rsid w:val="00AF3997"/>
     <w:rsid w:val="00AF3B40"/>
     <w:rsid w:val="00AF4099"/>
@@ -13430,178 +13722,185 @@
     <w:rsid w:val="00B16496"/>
     <w:rsid w:val="00B202DC"/>
     <w:rsid w:val="00B21848"/>
     <w:rsid w:val="00B22759"/>
     <w:rsid w:val="00B23106"/>
     <w:rsid w:val="00B23F18"/>
     <w:rsid w:val="00B23F72"/>
     <w:rsid w:val="00B24899"/>
     <w:rsid w:val="00B24A57"/>
     <w:rsid w:val="00B24F66"/>
     <w:rsid w:val="00B258E2"/>
     <w:rsid w:val="00B2708D"/>
     <w:rsid w:val="00B27179"/>
     <w:rsid w:val="00B27510"/>
     <w:rsid w:val="00B30102"/>
     <w:rsid w:val="00B30BE6"/>
     <w:rsid w:val="00B3129A"/>
     <w:rsid w:val="00B31DB2"/>
     <w:rsid w:val="00B31EED"/>
     <w:rsid w:val="00B32723"/>
     <w:rsid w:val="00B3346A"/>
     <w:rsid w:val="00B33C2E"/>
     <w:rsid w:val="00B33CE7"/>
     <w:rsid w:val="00B33D32"/>
     <w:rsid w:val="00B342E2"/>
+    <w:rsid w:val="00B34569"/>
     <w:rsid w:val="00B34645"/>
     <w:rsid w:val="00B348CB"/>
     <w:rsid w:val="00B34C95"/>
     <w:rsid w:val="00B356C3"/>
     <w:rsid w:val="00B371F9"/>
     <w:rsid w:val="00B37B89"/>
     <w:rsid w:val="00B40AAC"/>
     <w:rsid w:val="00B41DD6"/>
     <w:rsid w:val="00B41F42"/>
     <w:rsid w:val="00B423F8"/>
     <w:rsid w:val="00B42B9D"/>
     <w:rsid w:val="00B42C4A"/>
     <w:rsid w:val="00B42E25"/>
     <w:rsid w:val="00B465D4"/>
     <w:rsid w:val="00B46828"/>
     <w:rsid w:val="00B476C2"/>
     <w:rsid w:val="00B532DE"/>
     <w:rsid w:val="00B535C8"/>
     <w:rsid w:val="00B540CE"/>
     <w:rsid w:val="00B54DB6"/>
     <w:rsid w:val="00B5528F"/>
     <w:rsid w:val="00B561A7"/>
     <w:rsid w:val="00B56419"/>
     <w:rsid w:val="00B575BF"/>
     <w:rsid w:val="00B57876"/>
+    <w:rsid w:val="00B609CA"/>
     <w:rsid w:val="00B60F6F"/>
     <w:rsid w:val="00B61658"/>
     <w:rsid w:val="00B6255D"/>
     <w:rsid w:val="00B63119"/>
     <w:rsid w:val="00B63CA0"/>
+    <w:rsid w:val="00B6459D"/>
     <w:rsid w:val="00B6477A"/>
     <w:rsid w:val="00B6482A"/>
     <w:rsid w:val="00B66BAD"/>
     <w:rsid w:val="00B6737C"/>
     <w:rsid w:val="00B67C4D"/>
     <w:rsid w:val="00B70BAE"/>
     <w:rsid w:val="00B710F9"/>
     <w:rsid w:val="00B712CA"/>
     <w:rsid w:val="00B71332"/>
     <w:rsid w:val="00B71FAF"/>
     <w:rsid w:val="00B71FB3"/>
     <w:rsid w:val="00B721C1"/>
     <w:rsid w:val="00B728C9"/>
     <w:rsid w:val="00B728EF"/>
     <w:rsid w:val="00B72AE9"/>
     <w:rsid w:val="00B73062"/>
     <w:rsid w:val="00B73150"/>
     <w:rsid w:val="00B73DA2"/>
     <w:rsid w:val="00B74047"/>
     <w:rsid w:val="00B7477A"/>
     <w:rsid w:val="00B76D18"/>
     <w:rsid w:val="00B776AB"/>
     <w:rsid w:val="00B77820"/>
     <w:rsid w:val="00B77A22"/>
     <w:rsid w:val="00B77C43"/>
     <w:rsid w:val="00B80A62"/>
     <w:rsid w:val="00B811DE"/>
     <w:rsid w:val="00B81487"/>
     <w:rsid w:val="00B82C81"/>
     <w:rsid w:val="00B835BC"/>
     <w:rsid w:val="00B83FCB"/>
     <w:rsid w:val="00B8426F"/>
     <w:rsid w:val="00B84BA0"/>
     <w:rsid w:val="00B84FF1"/>
     <w:rsid w:val="00B8505C"/>
     <w:rsid w:val="00B90480"/>
     <w:rsid w:val="00B90721"/>
     <w:rsid w:val="00B93085"/>
     <w:rsid w:val="00B97A26"/>
     <w:rsid w:val="00BA02DD"/>
     <w:rsid w:val="00BA0BEF"/>
     <w:rsid w:val="00BA24B4"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BA2EC1"/>
     <w:rsid w:val="00BA3ADA"/>
     <w:rsid w:val="00BA3F67"/>
+    <w:rsid w:val="00BA4786"/>
     <w:rsid w:val="00BA48E3"/>
     <w:rsid w:val="00BA56FB"/>
     <w:rsid w:val="00BA5714"/>
     <w:rsid w:val="00BA5D01"/>
     <w:rsid w:val="00BA6E16"/>
     <w:rsid w:val="00BA6F76"/>
     <w:rsid w:val="00BA70E2"/>
     <w:rsid w:val="00BA73EA"/>
     <w:rsid w:val="00BB19FE"/>
     <w:rsid w:val="00BB2C6C"/>
     <w:rsid w:val="00BB444D"/>
     <w:rsid w:val="00BB5280"/>
     <w:rsid w:val="00BB55F5"/>
     <w:rsid w:val="00BB6830"/>
     <w:rsid w:val="00BB784A"/>
     <w:rsid w:val="00BB7B52"/>
     <w:rsid w:val="00BC00C1"/>
     <w:rsid w:val="00BC0AFC"/>
+    <w:rsid w:val="00BC0F89"/>
     <w:rsid w:val="00BC38EB"/>
     <w:rsid w:val="00BC4725"/>
     <w:rsid w:val="00BC4FFF"/>
     <w:rsid w:val="00BC625A"/>
     <w:rsid w:val="00BC7E4F"/>
     <w:rsid w:val="00BD048E"/>
     <w:rsid w:val="00BD38EE"/>
     <w:rsid w:val="00BD3940"/>
     <w:rsid w:val="00BD3B68"/>
     <w:rsid w:val="00BD4654"/>
     <w:rsid w:val="00BD5136"/>
     <w:rsid w:val="00BD542E"/>
     <w:rsid w:val="00BD5642"/>
     <w:rsid w:val="00BD5E4C"/>
     <w:rsid w:val="00BD5EAA"/>
     <w:rsid w:val="00BD64BC"/>
     <w:rsid w:val="00BD64E2"/>
     <w:rsid w:val="00BD6CC5"/>
     <w:rsid w:val="00BD6D0C"/>
     <w:rsid w:val="00BD760C"/>
     <w:rsid w:val="00BD7AF5"/>
     <w:rsid w:val="00BE06EB"/>
+    <w:rsid w:val="00BE07DD"/>
     <w:rsid w:val="00BE11EC"/>
     <w:rsid w:val="00BE23C6"/>
     <w:rsid w:val="00BE35D7"/>
     <w:rsid w:val="00BE370F"/>
     <w:rsid w:val="00BE43E1"/>
     <w:rsid w:val="00BE5BBC"/>
     <w:rsid w:val="00BE5BDB"/>
     <w:rsid w:val="00BE632A"/>
     <w:rsid w:val="00BE6D54"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BF0277"/>
     <w:rsid w:val="00BF0913"/>
+    <w:rsid w:val="00BF0BAF"/>
     <w:rsid w:val="00BF1AB2"/>
     <w:rsid w:val="00BF1BA8"/>
     <w:rsid w:val="00BF1D35"/>
     <w:rsid w:val="00BF2168"/>
     <w:rsid w:val="00BF263A"/>
     <w:rsid w:val="00BF2C6D"/>
     <w:rsid w:val="00BF3D89"/>
     <w:rsid w:val="00BF4AEA"/>
     <w:rsid w:val="00BF642B"/>
     <w:rsid w:val="00BF66BD"/>
     <w:rsid w:val="00BF6AEA"/>
     <w:rsid w:val="00BF6EC9"/>
     <w:rsid w:val="00C00A33"/>
     <w:rsid w:val="00C0385A"/>
     <w:rsid w:val="00C03938"/>
     <w:rsid w:val="00C03E83"/>
     <w:rsid w:val="00C05179"/>
     <w:rsid w:val="00C051B6"/>
     <w:rsid w:val="00C0560D"/>
     <w:rsid w:val="00C06811"/>
     <w:rsid w:val="00C07318"/>
     <w:rsid w:val="00C07BF1"/>
     <w:rsid w:val="00C07D01"/>
     <w:rsid w:val="00C07F91"/>
     <w:rsid w:val="00C107E1"/>
@@ -13624,90 +13923,99 @@
     <w:rsid w:val="00C20014"/>
     <w:rsid w:val="00C21689"/>
     <w:rsid w:val="00C22142"/>
     <w:rsid w:val="00C22A9B"/>
     <w:rsid w:val="00C23138"/>
     <w:rsid w:val="00C24080"/>
     <w:rsid w:val="00C26622"/>
     <w:rsid w:val="00C26AD8"/>
     <w:rsid w:val="00C27005"/>
     <w:rsid w:val="00C27827"/>
     <w:rsid w:val="00C30ABF"/>
     <w:rsid w:val="00C31035"/>
     <w:rsid w:val="00C318AD"/>
     <w:rsid w:val="00C3223C"/>
     <w:rsid w:val="00C32BBB"/>
     <w:rsid w:val="00C34909"/>
     <w:rsid w:val="00C349E4"/>
     <w:rsid w:val="00C34C77"/>
     <w:rsid w:val="00C374C0"/>
     <w:rsid w:val="00C3752D"/>
     <w:rsid w:val="00C37CD8"/>
     <w:rsid w:val="00C401AF"/>
     <w:rsid w:val="00C402AC"/>
     <w:rsid w:val="00C40874"/>
     <w:rsid w:val="00C40A9C"/>
+    <w:rsid w:val="00C41353"/>
     <w:rsid w:val="00C418BC"/>
     <w:rsid w:val="00C421B2"/>
     <w:rsid w:val="00C42629"/>
     <w:rsid w:val="00C43F1B"/>
     <w:rsid w:val="00C441F3"/>
     <w:rsid w:val="00C44EF1"/>
     <w:rsid w:val="00C4517A"/>
     <w:rsid w:val="00C451DE"/>
     <w:rsid w:val="00C45930"/>
     <w:rsid w:val="00C46EDA"/>
     <w:rsid w:val="00C50E73"/>
     <w:rsid w:val="00C5297F"/>
     <w:rsid w:val="00C5350A"/>
+    <w:rsid w:val="00C535BE"/>
+    <w:rsid w:val="00C544AC"/>
     <w:rsid w:val="00C5480B"/>
     <w:rsid w:val="00C54B33"/>
     <w:rsid w:val="00C54D64"/>
     <w:rsid w:val="00C56051"/>
     <w:rsid w:val="00C57D96"/>
+    <w:rsid w:val="00C605D9"/>
     <w:rsid w:val="00C6103B"/>
+    <w:rsid w:val="00C613C4"/>
+    <w:rsid w:val="00C624A7"/>
     <w:rsid w:val="00C62F32"/>
     <w:rsid w:val="00C63BA8"/>
+    <w:rsid w:val="00C65170"/>
     <w:rsid w:val="00C6562A"/>
     <w:rsid w:val="00C677CE"/>
     <w:rsid w:val="00C67889"/>
     <w:rsid w:val="00C714B0"/>
     <w:rsid w:val="00C732B7"/>
     <w:rsid w:val="00C742F8"/>
     <w:rsid w:val="00C75214"/>
     <w:rsid w:val="00C756E3"/>
     <w:rsid w:val="00C7599A"/>
     <w:rsid w:val="00C75C51"/>
     <w:rsid w:val="00C76085"/>
+    <w:rsid w:val="00C77030"/>
     <w:rsid w:val="00C77784"/>
     <w:rsid w:val="00C819B9"/>
     <w:rsid w:val="00C822C1"/>
     <w:rsid w:val="00C82614"/>
     <w:rsid w:val="00C82763"/>
     <w:rsid w:val="00C83B6E"/>
     <w:rsid w:val="00C8410C"/>
     <w:rsid w:val="00C844AF"/>
+    <w:rsid w:val="00C849DB"/>
     <w:rsid w:val="00C8573D"/>
     <w:rsid w:val="00C857EB"/>
     <w:rsid w:val="00C85F2B"/>
     <w:rsid w:val="00C86E71"/>
     <w:rsid w:val="00C87B8B"/>
     <w:rsid w:val="00C90CA9"/>
     <w:rsid w:val="00C91B1B"/>
     <w:rsid w:val="00C9258A"/>
     <w:rsid w:val="00C92781"/>
     <w:rsid w:val="00C93678"/>
     <w:rsid w:val="00C94068"/>
     <w:rsid w:val="00C945B0"/>
     <w:rsid w:val="00C95B8F"/>
     <w:rsid w:val="00C95EC6"/>
     <w:rsid w:val="00C961AF"/>
     <w:rsid w:val="00C9651C"/>
     <w:rsid w:val="00C96C20"/>
     <w:rsid w:val="00CA0529"/>
     <w:rsid w:val="00CA1B95"/>
     <w:rsid w:val="00CA2A54"/>
     <w:rsid w:val="00CA39D9"/>
     <w:rsid w:val="00CA44DF"/>
     <w:rsid w:val="00CA45E4"/>
     <w:rsid w:val="00CA489C"/>
     <w:rsid w:val="00CA5BAE"/>
@@ -13790,354 +14098,374 @@
     <w:rsid w:val="00D0799B"/>
     <w:rsid w:val="00D103E3"/>
     <w:rsid w:val="00D10772"/>
     <w:rsid w:val="00D10D9C"/>
     <w:rsid w:val="00D119AC"/>
     <w:rsid w:val="00D11A62"/>
     <w:rsid w:val="00D11EBB"/>
     <w:rsid w:val="00D12054"/>
     <w:rsid w:val="00D12E3B"/>
     <w:rsid w:val="00D13626"/>
     <w:rsid w:val="00D13B63"/>
     <w:rsid w:val="00D13CE7"/>
     <w:rsid w:val="00D13E35"/>
     <w:rsid w:val="00D14C75"/>
     <w:rsid w:val="00D15059"/>
     <w:rsid w:val="00D15624"/>
     <w:rsid w:val="00D15FA8"/>
     <w:rsid w:val="00D1615E"/>
     <w:rsid w:val="00D16FAC"/>
     <w:rsid w:val="00D17593"/>
     <w:rsid w:val="00D17AC9"/>
     <w:rsid w:val="00D21059"/>
     <w:rsid w:val="00D21355"/>
     <w:rsid w:val="00D2405D"/>
     <w:rsid w:val="00D24F6B"/>
+    <w:rsid w:val="00D26856"/>
     <w:rsid w:val="00D26C67"/>
     <w:rsid w:val="00D27FCD"/>
     <w:rsid w:val="00D30223"/>
     <w:rsid w:val="00D30319"/>
     <w:rsid w:val="00D32127"/>
     <w:rsid w:val="00D33B96"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D340A1"/>
     <w:rsid w:val="00D3530B"/>
     <w:rsid w:val="00D35A7F"/>
     <w:rsid w:val="00D35D21"/>
     <w:rsid w:val="00D35FF8"/>
     <w:rsid w:val="00D36648"/>
     <w:rsid w:val="00D4033B"/>
     <w:rsid w:val="00D40924"/>
     <w:rsid w:val="00D426EB"/>
     <w:rsid w:val="00D44050"/>
     <w:rsid w:val="00D445F5"/>
     <w:rsid w:val="00D44E28"/>
     <w:rsid w:val="00D45554"/>
     <w:rsid w:val="00D456D8"/>
     <w:rsid w:val="00D46229"/>
     <w:rsid w:val="00D46573"/>
     <w:rsid w:val="00D47521"/>
     <w:rsid w:val="00D50150"/>
     <w:rsid w:val="00D50A5E"/>
     <w:rsid w:val="00D541D4"/>
     <w:rsid w:val="00D54A80"/>
     <w:rsid w:val="00D54E2A"/>
     <w:rsid w:val="00D55C06"/>
     <w:rsid w:val="00D5611F"/>
+    <w:rsid w:val="00D56B83"/>
     <w:rsid w:val="00D5733D"/>
     <w:rsid w:val="00D57B6A"/>
     <w:rsid w:val="00D60B66"/>
     <w:rsid w:val="00D61482"/>
     <w:rsid w:val="00D61634"/>
     <w:rsid w:val="00D61929"/>
     <w:rsid w:val="00D61F23"/>
     <w:rsid w:val="00D62C85"/>
     <w:rsid w:val="00D62CB8"/>
     <w:rsid w:val="00D64827"/>
     <w:rsid w:val="00D6545C"/>
     <w:rsid w:val="00D657AF"/>
     <w:rsid w:val="00D65D21"/>
     <w:rsid w:val="00D66665"/>
     <w:rsid w:val="00D66961"/>
     <w:rsid w:val="00D7076C"/>
     <w:rsid w:val="00D70FD5"/>
     <w:rsid w:val="00D71563"/>
     <w:rsid w:val="00D71C1C"/>
     <w:rsid w:val="00D737DD"/>
     <w:rsid w:val="00D7403A"/>
     <w:rsid w:val="00D74C6E"/>
     <w:rsid w:val="00D75A7A"/>
     <w:rsid w:val="00D75E78"/>
     <w:rsid w:val="00D770CA"/>
     <w:rsid w:val="00D7717F"/>
     <w:rsid w:val="00D80B67"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D81A35"/>
     <w:rsid w:val="00D81A53"/>
     <w:rsid w:val="00D846FC"/>
     <w:rsid w:val="00D85301"/>
     <w:rsid w:val="00D86C38"/>
     <w:rsid w:val="00D87A0F"/>
+    <w:rsid w:val="00D90061"/>
     <w:rsid w:val="00D90070"/>
     <w:rsid w:val="00D90DFA"/>
     <w:rsid w:val="00D9167C"/>
     <w:rsid w:val="00D91F2A"/>
     <w:rsid w:val="00D92306"/>
     <w:rsid w:val="00D926E3"/>
     <w:rsid w:val="00D92752"/>
     <w:rsid w:val="00D92EA6"/>
     <w:rsid w:val="00D93D31"/>
+    <w:rsid w:val="00D93FC9"/>
     <w:rsid w:val="00D94656"/>
     <w:rsid w:val="00D95379"/>
     <w:rsid w:val="00D95E27"/>
     <w:rsid w:val="00D964FD"/>
     <w:rsid w:val="00D9788B"/>
     <w:rsid w:val="00D97CE0"/>
     <w:rsid w:val="00DA0A85"/>
     <w:rsid w:val="00DA0DBA"/>
     <w:rsid w:val="00DA36D7"/>
+    <w:rsid w:val="00DA3BD9"/>
     <w:rsid w:val="00DA3D5A"/>
     <w:rsid w:val="00DA4580"/>
     <w:rsid w:val="00DA5A0F"/>
     <w:rsid w:val="00DA67E4"/>
     <w:rsid w:val="00DA68FD"/>
+    <w:rsid w:val="00DA6E2C"/>
     <w:rsid w:val="00DA75B0"/>
     <w:rsid w:val="00DA75D1"/>
     <w:rsid w:val="00DB06A2"/>
     <w:rsid w:val="00DB1B2F"/>
     <w:rsid w:val="00DB1C00"/>
     <w:rsid w:val="00DB25FB"/>
     <w:rsid w:val="00DB27CA"/>
     <w:rsid w:val="00DB39DE"/>
     <w:rsid w:val="00DB51D3"/>
     <w:rsid w:val="00DB5287"/>
     <w:rsid w:val="00DB5769"/>
     <w:rsid w:val="00DB5935"/>
     <w:rsid w:val="00DB66D3"/>
     <w:rsid w:val="00DB7880"/>
     <w:rsid w:val="00DB7EC6"/>
     <w:rsid w:val="00DC25A4"/>
     <w:rsid w:val="00DC279A"/>
     <w:rsid w:val="00DC322B"/>
     <w:rsid w:val="00DC3635"/>
     <w:rsid w:val="00DC3C89"/>
     <w:rsid w:val="00DC40F8"/>
     <w:rsid w:val="00DC45E0"/>
     <w:rsid w:val="00DC5202"/>
     <w:rsid w:val="00DC579D"/>
     <w:rsid w:val="00DC6144"/>
     <w:rsid w:val="00DC7390"/>
     <w:rsid w:val="00DC7460"/>
     <w:rsid w:val="00DC755F"/>
     <w:rsid w:val="00DC7E46"/>
     <w:rsid w:val="00DD01F3"/>
     <w:rsid w:val="00DD0468"/>
     <w:rsid w:val="00DD090E"/>
     <w:rsid w:val="00DD0D09"/>
     <w:rsid w:val="00DD1B51"/>
     <w:rsid w:val="00DD267A"/>
     <w:rsid w:val="00DD2F9C"/>
     <w:rsid w:val="00DD3853"/>
     <w:rsid w:val="00DD3B08"/>
     <w:rsid w:val="00DD3D47"/>
     <w:rsid w:val="00DD3E8F"/>
     <w:rsid w:val="00DD4297"/>
     <w:rsid w:val="00DD4BC6"/>
     <w:rsid w:val="00DD55A2"/>
     <w:rsid w:val="00DD60EB"/>
     <w:rsid w:val="00DE10BC"/>
     <w:rsid w:val="00DE1130"/>
     <w:rsid w:val="00DE19E2"/>
     <w:rsid w:val="00DE3193"/>
     <w:rsid w:val="00DE371D"/>
+    <w:rsid w:val="00DE3B78"/>
     <w:rsid w:val="00DE3E12"/>
     <w:rsid w:val="00DE479E"/>
     <w:rsid w:val="00DE5465"/>
     <w:rsid w:val="00DE64A9"/>
     <w:rsid w:val="00DE6E91"/>
     <w:rsid w:val="00DE7DBA"/>
     <w:rsid w:val="00DF032D"/>
     <w:rsid w:val="00DF0BDB"/>
     <w:rsid w:val="00DF0FFA"/>
     <w:rsid w:val="00DF3F86"/>
     <w:rsid w:val="00DF4A50"/>
     <w:rsid w:val="00DF4A8F"/>
     <w:rsid w:val="00DF52D1"/>
     <w:rsid w:val="00DF6D05"/>
     <w:rsid w:val="00DF6D10"/>
     <w:rsid w:val="00DF7946"/>
     <w:rsid w:val="00E001FF"/>
     <w:rsid w:val="00E01791"/>
     <w:rsid w:val="00E01A39"/>
     <w:rsid w:val="00E01E45"/>
     <w:rsid w:val="00E02297"/>
     <w:rsid w:val="00E023CA"/>
     <w:rsid w:val="00E0257E"/>
+    <w:rsid w:val="00E02CE1"/>
     <w:rsid w:val="00E04C88"/>
     <w:rsid w:val="00E0582A"/>
     <w:rsid w:val="00E05ED6"/>
     <w:rsid w:val="00E06F8F"/>
     <w:rsid w:val="00E0726D"/>
     <w:rsid w:val="00E073E6"/>
     <w:rsid w:val="00E07408"/>
     <w:rsid w:val="00E0775D"/>
     <w:rsid w:val="00E10259"/>
     <w:rsid w:val="00E1029A"/>
     <w:rsid w:val="00E1031C"/>
     <w:rsid w:val="00E10BB1"/>
     <w:rsid w:val="00E10F04"/>
     <w:rsid w:val="00E1159B"/>
     <w:rsid w:val="00E12FF1"/>
     <w:rsid w:val="00E1408A"/>
     <w:rsid w:val="00E1629E"/>
     <w:rsid w:val="00E200CF"/>
     <w:rsid w:val="00E20A84"/>
     <w:rsid w:val="00E221BD"/>
     <w:rsid w:val="00E231D1"/>
     <w:rsid w:val="00E24827"/>
     <w:rsid w:val="00E248B4"/>
     <w:rsid w:val="00E25005"/>
+    <w:rsid w:val="00E25E3C"/>
+    <w:rsid w:val="00E26933"/>
     <w:rsid w:val="00E275AF"/>
     <w:rsid w:val="00E27D73"/>
     <w:rsid w:val="00E30E56"/>
     <w:rsid w:val="00E314DE"/>
     <w:rsid w:val="00E31EDD"/>
     <w:rsid w:val="00E32022"/>
     <w:rsid w:val="00E33702"/>
     <w:rsid w:val="00E33834"/>
     <w:rsid w:val="00E33B5C"/>
     <w:rsid w:val="00E33C5D"/>
     <w:rsid w:val="00E33F0D"/>
     <w:rsid w:val="00E3678F"/>
     <w:rsid w:val="00E36A41"/>
+    <w:rsid w:val="00E36CAF"/>
     <w:rsid w:val="00E37D06"/>
+    <w:rsid w:val="00E4151B"/>
     <w:rsid w:val="00E4196D"/>
     <w:rsid w:val="00E4292E"/>
     <w:rsid w:val="00E43423"/>
     <w:rsid w:val="00E437E7"/>
     <w:rsid w:val="00E43E7E"/>
     <w:rsid w:val="00E43F17"/>
     <w:rsid w:val="00E446C4"/>
     <w:rsid w:val="00E4656D"/>
     <w:rsid w:val="00E47C32"/>
     <w:rsid w:val="00E507C4"/>
     <w:rsid w:val="00E50CF4"/>
     <w:rsid w:val="00E51220"/>
     <w:rsid w:val="00E51566"/>
     <w:rsid w:val="00E517CA"/>
     <w:rsid w:val="00E52C73"/>
+    <w:rsid w:val="00E52EF1"/>
     <w:rsid w:val="00E54BA9"/>
     <w:rsid w:val="00E54EC0"/>
     <w:rsid w:val="00E558B7"/>
     <w:rsid w:val="00E56077"/>
     <w:rsid w:val="00E56BAC"/>
     <w:rsid w:val="00E56D2F"/>
     <w:rsid w:val="00E57425"/>
     <w:rsid w:val="00E60CA4"/>
     <w:rsid w:val="00E60EF8"/>
     <w:rsid w:val="00E610A2"/>
     <w:rsid w:val="00E61D03"/>
     <w:rsid w:val="00E61E44"/>
     <w:rsid w:val="00E620C9"/>
     <w:rsid w:val="00E625D6"/>
     <w:rsid w:val="00E62D30"/>
     <w:rsid w:val="00E63826"/>
     <w:rsid w:val="00E63AB8"/>
     <w:rsid w:val="00E64380"/>
+    <w:rsid w:val="00E64ACA"/>
     <w:rsid w:val="00E64C18"/>
     <w:rsid w:val="00E657AA"/>
     <w:rsid w:val="00E6597C"/>
     <w:rsid w:val="00E66EA8"/>
     <w:rsid w:val="00E6729D"/>
+    <w:rsid w:val="00E673FE"/>
+    <w:rsid w:val="00E6759F"/>
     <w:rsid w:val="00E67850"/>
     <w:rsid w:val="00E67EF4"/>
     <w:rsid w:val="00E702AC"/>
     <w:rsid w:val="00E71A27"/>
     <w:rsid w:val="00E71A55"/>
     <w:rsid w:val="00E748DA"/>
     <w:rsid w:val="00E759B2"/>
     <w:rsid w:val="00E75ABD"/>
     <w:rsid w:val="00E75DDF"/>
     <w:rsid w:val="00E760B2"/>
     <w:rsid w:val="00E7683F"/>
     <w:rsid w:val="00E76B29"/>
     <w:rsid w:val="00E77038"/>
     <w:rsid w:val="00E8008B"/>
     <w:rsid w:val="00E801B4"/>
     <w:rsid w:val="00E80E23"/>
     <w:rsid w:val="00E81540"/>
     <w:rsid w:val="00E81986"/>
     <w:rsid w:val="00E8230F"/>
     <w:rsid w:val="00E823C7"/>
     <w:rsid w:val="00E8285A"/>
     <w:rsid w:val="00E83AEC"/>
     <w:rsid w:val="00E8476A"/>
     <w:rsid w:val="00E84B1C"/>
+    <w:rsid w:val="00E86374"/>
     <w:rsid w:val="00E8772D"/>
     <w:rsid w:val="00E90003"/>
     <w:rsid w:val="00E9181D"/>
     <w:rsid w:val="00E934BF"/>
     <w:rsid w:val="00E94B15"/>
     <w:rsid w:val="00E94DC5"/>
     <w:rsid w:val="00E97575"/>
     <w:rsid w:val="00E975D4"/>
     <w:rsid w:val="00EA02B4"/>
     <w:rsid w:val="00EA0950"/>
+    <w:rsid w:val="00EA129E"/>
     <w:rsid w:val="00EA34E2"/>
     <w:rsid w:val="00EA3B3E"/>
     <w:rsid w:val="00EA3EFD"/>
     <w:rsid w:val="00EA46FD"/>
     <w:rsid w:val="00EA4AAD"/>
     <w:rsid w:val="00EA55C7"/>
     <w:rsid w:val="00EA693E"/>
     <w:rsid w:val="00EA6D70"/>
     <w:rsid w:val="00EA6E30"/>
     <w:rsid w:val="00EA6FD3"/>
     <w:rsid w:val="00EA71A3"/>
     <w:rsid w:val="00EA72AF"/>
     <w:rsid w:val="00EA75E4"/>
     <w:rsid w:val="00EB10FB"/>
     <w:rsid w:val="00EB126A"/>
     <w:rsid w:val="00EB14D4"/>
     <w:rsid w:val="00EB1EC6"/>
     <w:rsid w:val="00EB274A"/>
     <w:rsid w:val="00EB3ADA"/>
     <w:rsid w:val="00EC080B"/>
     <w:rsid w:val="00EC11E9"/>
     <w:rsid w:val="00EC1F8E"/>
     <w:rsid w:val="00EC3690"/>
     <w:rsid w:val="00EC4364"/>
     <w:rsid w:val="00EC44FC"/>
     <w:rsid w:val="00EC45F9"/>
     <w:rsid w:val="00EC5967"/>
     <w:rsid w:val="00EC5C49"/>
     <w:rsid w:val="00EC6789"/>
     <w:rsid w:val="00EC7FF0"/>
     <w:rsid w:val="00ED02E5"/>
     <w:rsid w:val="00ED0C36"/>
     <w:rsid w:val="00ED12C3"/>
     <w:rsid w:val="00ED2398"/>
+    <w:rsid w:val="00ED2D2D"/>
+    <w:rsid w:val="00ED33E1"/>
     <w:rsid w:val="00ED372F"/>
     <w:rsid w:val="00ED37EB"/>
     <w:rsid w:val="00ED4C37"/>
     <w:rsid w:val="00ED513E"/>
     <w:rsid w:val="00ED55EB"/>
     <w:rsid w:val="00ED5758"/>
     <w:rsid w:val="00ED5945"/>
     <w:rsid w:val="00ED5D82"/>
     <w:rsid w:val="00ED669D"/>
     <w:rsid w:val="00ED6F12"/>
     <w:rsid w:val="00ED6F86"/>
     <w:rsid w:val="00ED7BC5"/>
     <w:rsid w:val="00EE0B63"/>
     <w:rsid w:val="00EE180C"/>
     <w:rsid w:val="00EE2437"/>
     <w:rsid w:val="00EE2BF3"/>
     <w:rsid w:val="00EE3428"/>
     <w:rsid w:val="00EE368A"/>
     <w:rsid w:val="00EE401A"/>
     <w:rsid w:val="00EE4A33"/>
     <w:rsid w:val="00EE54E1"/>
     <w:rsid w:val="00EE6C3E"/>
     <w:rsid w:val="00EF1BBD"/>
     <w:rsid w:val="00EF201F"/>
     <w:rsid w:val="00EF3D28"/>
@@ -14148,59 +14476,61 @@
     <w:rsid w:val="00F017AB"/>
     <w:rsid w:val="00F021AD"/>
     <w:rsid w:val="00F021D2"/>
     <w:rsid w:val="00F03EB1"/>
     <w:rsid w:val="00F0463D"/>
     <w:rsid w:val="00F0551A"/>
     <w:rsid w:val="00F05851"/>
     <w:rsid w:val="00F05F75"/>
     <w:rsid w:val="00F077EF"/>
     <w:rsid w:val="00F10509"/>
     <w:rsid w:val="00F10993"/>
     <w:rsid w:val="00F10A38"/>
     <w:rsid w:val="00F10BBD"/>
     <w:rsid w:val="00F11650"/>
     <w:rsid w:val="00F11969"/>
     <w:rsid w:val="00F11B2B"/>
     <w:rsid w:val="00F163E0"/>
     <w:rsid w:val="00F164E9"/>
     <w:rsid w:val="00F173CC"/>
     <w:rsid w:val="00F17E7C"/>
     <w:rsid w:val="00F2038B"/>
     <w:rsid w:val="00F20BA8"/>
     <w:rsid w:val="00F20CBA"/>
     <w:rsid w:val="00F22A4E"/>
     <w:rsid w:val="00F22B8C"/>
+    <w:rsid w:val="00F22C73"/>
     <w:rsid w:val="00F24830"/>
     <w:rsid w:val="00F25D27"/>
     <w:rsid w:val="00F268A9"/>
     <w:rsid w:val="00F3073D"/>
     <w:rsid w:val="00F3154A"/>
     <w:rsid w:val="00F317F7"/>
     <w:rsid w:val="00F32A24"/>
     <w:rsid w:val="00F33591"/>
     <w:rsid w:val="00F34053"/>
+    <w:rsid w:val="00F34172"/>
     <w:rsid w:val="00F34F32"/>
     <w:rsid w:val="00F35725"/>
     <w:rsid w:val="00F36000"/>
     <w:rsid w:val="00F40EF8"/>
     <w:rsid w:val="00F411F2"/>
     <w:rsid w:val="00F41347"/>
     <w:rsid w:val="00F41B79"/>
     <w:rsid w:val="00F41C33"/>
     <w:rsid w:val="00F42ABB"/>
     <w:rsid w:val="00F439F6"/>
     <w:rsid w:val="00F43ADB"/>
     <w:rsid w:val="00F452BC"/>
     <w:rsid w:val="00F455CB"/>
     <w:rsid w:val="00F4604D"/>
     <w:rsid w:val="00F47D00"/>
     <w:rsid w:val="00F50436"/>
     <w:rsid w:val="00F50546"/>
     <w:rsid w:val="00F51415"/>
     <w:rsid w:val="00F52463"/>
     <w:rsid w:val="00F52F1C"/>
     <w:rsid w:val="00F52FEE"/>
     <w:rsid w:val="00F54D85"/>
     <w:rsid w:val="00F55EB0"/>
     <w:rsid w:val="00F56A8D"/>
     <w:rsid w:val="00F56B26"/>
@@ -14212,122 +14542,126 @@
     <w:rsid w:val="00F62FA1"/>
     <w:rsid w:val="00F65473"/>
     <w:rsid w:val="00F6598E"/>
     <w:rsid w:val="00F65F8B"/>
     <w:rsid w:val="00F660FA"/>
     <w:rsid w:val="00F6677C"/>
     <w:rsid w:val="00F67B66"/>
     <w:rsid w:val="00F67F01"/>
     <w:rsid w:val="00F709B8"/>
     <w:rsid w:val="00F72A4D"/>
     <w:rsid w:val="00F736BB"/>
     <w:rsid w:val="00F738A9"/>
     <w:rsid w:val="00F74870"/>
     <w:rsid w:val="00F773F4"/>
     <w:rsid w:val="00F77838"/>
     <w:rsid w:val="00F77DDB"/>
     <w:rsid w:val="00F807AA"/>
     <w:rsid w:val="00F80C7B"/>
     <w:rsid w:val="00F82027"/>
     <w:rsid w:val="00F833C5"/>
     <w:rsid w:val="00F83634"/>
     <w:rsid w:val="00F839D5"/>
     <w:rsid w:val="00F84A8D"/>
     <w:rsid w:val="00F85CC0"/>
     <w:rsid w:val="00F869EC"/>
+    <w:rsid w:val="00F87203"/>
     <w:rsid w:val="00F873BC"/>
     <w:rsid w:val="00F9060F"/>
     <w:rsid w:val="00F90A5D"/>
     <w:rsid w:val="00F92EB2"/>
     <w:rsid w:val="00F93829"/>
     <w:rsid w:val="00F9390B"/>
     <w:rsid w:val="00F93DD0"/>
     <w:rsid w:val="00F94664"/>
     <w:rsid w:val="00F95234"/>
     <w:rsid w:val="00F9585A"/>
+    <w:rsid w:val="00F96D2F"/>
     <w:rsid w:val="00F96FDB"/>
     <w:rsid w:val="00F97C19"/>
     <w:rsid w:val="00FA164C"/>
     <w:rsid w:val="00FA2042"/>
     <w:rsid w:val="00FA2593"/>
     <w:rsid w:val="00FA2DE9"/>
     <w:rsid w:val="00FA334F"/>
     <w:rsid w:val="00FA37C2"/>
     <w:rsid w:val="00FA3B23"/>
     <w:rsid w:val="00FA44DD"/>
     <w:rsid w:val="00FA486A"/>
     <w:rsid w:val="00FA6AFD"/>
     <w:rsid w:val="00FA6CD9"/>
     <w:rsid w:val="00FA7A14"/>
     <w:rsid w:val="00FB099C"/>
     <w:rsid w:val="00FB0B97"/>
     <w:rsid w:val="00FB19E8"/>
     <w:rsid w:val="00FB2415"/>
     <w:rsid w:val="00FB2844"/>
     <w:rsid w:val="00FB2DE8"/>
     <w:rsid w:val="00FB3AA0"/>
     <w:rsid w:val="00FB5514"/>
     <w:rsid w:val="00FB5835"/>
     <w:rsid w:val="00FB6E6D"/>
     <w:rsid w:val="00FB7599"/>
     <w:rsid w:val="00FC0786"/>
     <w:rsid w:val="00FC08A3"/>
     <w:rsid w:val="00FC09A9"/>
     <w:rsid w:val="00FC0DD3"/>
     <w:rsid w:val="00FC1269"/>
     <w:rsid w:val="00FC1735"/>
     <w:rsid w:val="00FC2074"/>
     <w:rsid w:val="00FC24BF"/>
     <w:rsid w:val="00FC301F"/>
     <w:rsid w:val="00FC3339"/>
     <w:rsid w:val="00FC433B"/>
     <w:rsid w:val="00FC4D23"/>
     <w:rsid w:val="00FC5442"/>
     <w:rsid w:val="00FC67C2"/>
     <w:rsid w:val="00FD0535"/>
     <w:rsid w:val="00FD1A2F"/>
     <w:rsid w:val="00FD1AA7"/>
+    <w:rsid w:val="00FD2334"/>
     <w:rsid w:val="00FD293C"/>
     <w:rsid w:val="00FD2B38"/>
     <w:rsid w:val="00FD2C9A"/>
     <w:rsid w:val="00FD432D"/>
     <w:rsid w:val="00FD51C1"/>
     <w:rsid w:val="00FD599F"/>
     <w:rsid w:val="00FD64FF"/>
     <w:rsid w:val="00FD7B1E"/>
     <w:rsid w:val="00FE051F"/>
     <w:rsid w:val="00FE1DD1"/>
     <w:rsid w:val="00FE1E6C"/>
     <w:rsid w:val="00FE2006"/>
     <w:rsid w:val="00FE2835"/>
     <w:rsid w:val="00FE31A1"/>
     <w:rsid w:val="00FE326D"/>
     <w:rsid w:val="00FE3582"/>
     <w:rsid w:val="00FE414C"/>
     <w:rsid w:val="00FE4763"/>
     <w:rsid w:val="00FE76D9"/>
     <w:rsid w:val="00FE7BA0"/>
+    <w:rsid w:val="00FF0539"/>
     <w:rsid w:val="00FF14A7"/>
     <w:rsid w:val="00FF1CD0"/>
     <w:rsid w:val="00FF226B"/>
     <w:rsid w:val="00FF24DF"/>
     <w:rsid w:val="00FF2F35"/>
     <w:rsid w:val="00FF3A75"/>
     <w:rsid w:val="00FF4B62"/>
     <w:rsid w:val="00FF5211"/>
     <w:rsid w:val="00FF6333"/>
     <w:rsid w:val="00FF6753"/>
     <w:rsid w:val="00FF759F"/>
     <w:rsid w:val="00FF792D"/>
     <w:rsid w:val="0588B2ED"/>
     <w:rsid w:val="061E7DE1"/>
     <w:rsid w:val="06AE8E29"/>
     <w:rsid w:val="0DDF999E"/>
     <w:rsid w:val="0E05A9ED"/>
     <w:rsid w:val="107DB39F"/>
     <w:rsid w:val="122B3ADE"/>
     <w:rsid w:val="1860AEB2"/>
     <w:rsid w:val="1BA6F5BA"/>
     <w:rsid w:val="1F877856"/>
     <w:rsid w:val="260955A1"/>
     <w:rsid w:val="2AC45C20"/>
     <w:rsid w:val="2F65A0E0"/>
@@ -14355,50 +14689,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7334C70F"/>
+  <w15:docId w15:val="{3834122C-EDCC-4540-819F-9789BB46F849}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="FSMePro" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14756,51 +15091,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00592769"/>
+    <w:rsid w:val="00C613C4"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00FB2844"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="6B2876" w:themeColor="text2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -17016,51 +17351,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1971324590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myndisportal.ndis.gov.au/s/guest-service-hub?_gl=1*1kvx2p6*_gcl_au*MzQwMTY2OTM5LjE3NzQ0MDc5MzI." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/decision-reviews/guide-decision-reviews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/using-our-websites-and-social-media/privacy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myndisportal.ndis.gov.au/s/guest-service-hub?_gl=1*1kvx2p6*_gcl_au*MzQwMTY2OTM5LjE3NzQ0MDc5MzI." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myndisportal.ndis.gov.au/s/guest-service-hub?_gl=1*1kvx2p6*_gcl_au*MzQwMTY2OTM5LjE3NzQ0MDc5MzI." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myndisportal.ndis.gov.au/s/guest-service-hub?_gl=1*1kvx2p6*_gcl_au*MzQwMTY2OTM5LjE3NzQ0MDc5MzI." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/decision-reviews/guide-decision-reviews" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/using-our-websites-and-social-media/privacy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="28F778E8F9D14EEF8B045A4EC6A6C6C4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -17677,50 +18012,51 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -17760,160 +18096,184 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD4C43"/>
+    <w:rsid w:val="000226B2"/>
     <w:rsid w:val="00025EA3"/>
     <w:rsid w:val="00032632"/>
     <w:rsid w:val="00042093"/>
+    <w:rsid w:val="00081149"/>
     <w:rsid w:val="000B74BE"/>
+    <w:rsid w:val="000C6BCB"/>
     <w:rsid w:val="000D5A66"/>
+    <w:rsid w:val="000F1E6C"/>
+    <w:rsid w:val="0010492C"/>
     <w:rsid w:val="00107677"/>
     <w:rsid w:val="00144398"/>
     <w:rsid w:val="00183A87"/>
     <w:rsid w:val="001A38FE"/>
     <w:rsid w:val="001B5D7F"/>
     <w:rsid w:val="001C7A61"/>
     <w:rsid w:val="001E10FB"/>
+    <w:rsid w:val="00221B9C"/>
     <w:rsid w:val="0024408A"/>
     <w:rsid w:val="0025094C"/>
     <w:rsid w:val="002651D7"/>
     <w:rsid w:val="00277446"/>
+    <w:rsid w:val="002976D9"/>
     <w:rsid w:val="002A6CC8"/>
     <w:rsid w:val="002C21EF"/>
     <w:rsid w:val="002D2076"/>
+    <w:rsid w:val="002F04AD"/>
     <w:rsid w:val="00304CFA"/>
     <w:rsid w:val="00315B3A"/>
     <w:rsid w:val="00330B4D"/>
     <w:rsid w:val="0036078B"/>
     <w:rsid w:val="003769F5"/>
     <w:rsid w:val="0039388F"/>
     <w:rsid w:val="003C02B7"/>
     <w:rsid w:val="003D11BB"/>
+    <w:rsid w:val="00450415"/>
     <w:rsid w:val="00466F3A"/>
     <w:rsid w:val="004A4D49"/>
     <w:rsid w:val="004A6FA0"/>
+    <w:rsid w:val="004F10D8"/>
     <w:rsid w:val="0053291A"/>
     <w:rsid w:val="0054370E"/>
     <w:rsid w:val="00547137"/>
     <w:rsid w:val="00556C82"/>
     <w:rsid w:val="00557F81"/>
     <w:rsid w:val="005663DF"/>
     <w:rsid w:val="0059144A"/>
     <w:rsid w:val="005C591E"/>
     <w:rsid w:val="005D7E63"/>
+    <w:rsid w:val="006121A6"/>
     <w:rsid w:val="006144D7"/>
     <w:rsid w:val="0062432B"/>
     <w:rsid w:val="006402CD"/>
     <w:rsid w:val="0064551B"/>
     <w:rsid w:val="00687B8C"/>
     <w:rsid w:val="006B17D9"/>
+    <w:rsid w:val="006C0483"/>
     <w:rsid w:val="006C484F"/>
     <w:rsid w:val="007064C2"/>
     <w:rsid w:val="007075C0"/>
     <w:rsid w:val="00711068"/>
     <w:rsid w:val="00725099"/>
     <w:rsid w:val="00731D5D"/>
     <w:rsid w:val="00736A00"/>
+    <w:rsid w:val="00741E16"/>
     <w:rsid w:val="00743E64"/>
     <w:rsid w:val="00754C99"/>
     <w:rsid w:val="00756F29"/>
+    <w:rsid w:val="00776972"/>
     <w:rsid w:val="00785392"/>
     <w:rsid w:val="007B0DC4"/>
+    <w:rsid w:val="007E14FF"/>
     <w:rsid w:val="007E4319"/>
     <w:rsid w:val="007E48BF"/>
     <w:rsid w:val="007F4952"/>
     <w:rsid w:val="00862882"/>
     <w:rsid w:val="008C502B"/>
     <w:rsid w:val="008D730A"/>
     <w:rsid w:val="008F729C"/>
     <w:rsid w:val="00905666"/>
+    <w:rsid w:val="009115D4"/>
     <w:rsid w:val="00927344"/>
     <w:rsid w:val="00930995"/>
+    <w:rsid w:val="009A62E5"/>
     <w:rsid w:val="00A033EC"/>
     <w:rsid w:val="00A264AD"/>
+    <w:rsid w:val="00A52687"/>
     <w:rsid w:val="00A534B1"/>
     <w:rsid w:val="00AA0DB1"/>
     <w:rsid w:val="00AB0ED2"/>
     <w:rsid w:val="00AC1D85"/>
     <w:rsid w:val="00AF003F"/>
     <w:rsid w:val="00B126BD"/>
     <w:rsid w:val="00B164B0"/>
     <w:rsid w:val="00B24A57"/>
     <w:rsid w:val="00B30BE6"/>
     <w:rsid w:val="00B34C95"/>
+    <w:rsid w:val="00B34D92"/>
     <w:rsid w:val="00B80C65"/>
     <w:rsid w:val="00BA7BE3"/>
     <w:rsid w:val="00BD5136"/>
     <w:rsid w:val="00BE734E"/>
     <w:rsid w:val="00BF3D89"/>
     <w:rsid w:val="00C30ABF"/>
     <w:rsid w:val="00C318AD"/>
     <w:rsid w:val="00C46EDA"/>
     <w:rsid w:val="00C85BFE"/>
     <w:rsid w:val="00CC06E8"/>
     <w:rsid w:val="00CC590A"/>
     <w:rsid w:val="00CC6FB5"/>
     <w:rsid w:val="00CD4C43"/>
     <w:rsid w:val="00CE4A18"/>
     <w:rsid w:val="00CF566E"/>
     <w:rsid w:val="00D36648"/>
     <w:rsid w:val="00D82F29"/>
     <w:rsid w:val="00D84E01"/>
     <w:rsid w:val="00D90070"/>
     <w:rsid w:val="00D92EA6"/>
     <w:rsid w:val="00DA1B48"/>
     <w:rsid w:val="00DC755F"/>
     <w:rsid w:val="00E0582A"/>
     <w:rsid w:val="00E11184"/>
+    <w:rsid w:val="00E42F6D"/>
+    <w:rsid w:val="00E52EF1"/>
     <w:rsid w:val="00E75B33"/>
     <w:rsid w:val="00EA650B"/>
     <w:rsid w:val="00ED4C37"/>
+    <w:rsid w:val="00EF5956"/>
+    <w:rsid w:val="00F22C73"/>
     <w:rsid w:val="00F24830"/>
     <w:rsid w:val="00F376B8"/>
     <w:rsid w:val="00F4604D"/>
     <w:rsid w:val="00F53F94"/>
+    <w:rsid w:val="00FB01CF"/>
     <w:rsid w:val="00FC719D"/>
     <w:rsid w:val="00FE2835"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18327,51 +18687,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FE2835"/>
+    <w:rsid w:val="0010492C"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="28F778E8F9D14EEF8B045A4EC6A6C6C4">
     <w:name w:val="28F778E8F9D14EEF8B045A4EC6A6C6C4"/>
     <w:rsid w:val="00CD4C43"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5AC4F8E02A24EE8BFE6604D21105EBE">
     <w:name w:val="E5AC4F8E02A24EE8BFE6604D21105EBE"/>
     <w:rsid w:val="00CD4C43"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B780F52FAF5349B6817DB6C77C04C2B2">
     <w:name w:val="B780F52FAF5349B6817DB6C77C04C2B2"/>
     <w:rsid w:val="00CD4C43"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10178DE71E7644C4AB618E4B81CBD1B6">
     <w:name w:val="10178DE71E7644C4AB618E4B81CBD1B6"/>
     <w:rsid w:val="00CD4C43"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9633FF417E24D63BF80B8DE333319F1">
     <w:name w:val="F9633FF417E24D63BF80B8DE333319F1"/>
     <w:rsid w:val="00CD4C43"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EAD33C704CDC4DDA87BA949CBABCF0FF">
@@ -18644,203 +19004,92 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
-[...2 lines deleted...]
-    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010071C6C5F9916F644BAEC48948C50ABA98" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1ee6889b578850a5af1c58d231ebf618">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91d46518-3d20-4e50-87c6-145bc21bb787" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="265aa7e636809bfdd97730c2b15bfb66" ns2:_="">
+    <xsd:import namespace="91d46518-3d20-4e50-87c6-145bc21bb787"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91d46518-3d20-4e50-87c6-145bc21bb787" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
-    </xsd:element>
-[...100 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -18898,201 +19147,212 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...10 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9C6940A-B4D2-4C4C-BBB4-64F19A339287}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BF49E0D-1F97-4533-A362-EE1B9303FE85}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43957CF3-3FD0-401B-8BE6-90B515E82FBD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27F34151-E942-4D47-9CFF-6E63CA90F317}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91d46518-3d20-4e50-87c6-145bc21bb787"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BF49E0D-1F97-4533-A362-EE1B9303FE85}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43957CF3-3FD0-401B-8BE6-90B515E82FBD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1814</Words>
-  <Characters>10345</Characters>
+  <Words>2290</Words>
+  <Characters>10445</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>386</Lines>
+  <Paragraphs>303</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12135</CharactersWithSpaces>
+  <CharactersWithSpaces>12432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Behaettin, Filiz</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DocumentID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="NDIAAudience">
+    <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Subject matter">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DocumentType_1">
+    <vt:lpwstr>Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x01010071C6C5F9916F644BAEC48948C50ABA98</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ApprovedDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TaxKeywordTaxHTField">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="NDIALocation">
+    <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EffectiveDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="NDIAAudience_1">
+    <vt:lpwstr>All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DocumentStatus">
+    <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DocumentStatus_1">
+    <vt:lpwstr>Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ReviewDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="NDIALocation_1">
+    <vt:lpwstr>Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ResponsibleTeam">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DocumentType">
+    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2026-08-26T05:19:21Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_SetDate">
+    <vt:lpwstr>2026-10-13T00:27:27Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Name">
+    <vt:lpwstr>UNOFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>1f419ae0-26c4-4d88-84e8-5aa008788bf3</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_ActionId">
+    <vt:lpwstr>8db96990-ba00-486e-9b36-a5e3aeaa6da0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
-  </property>
-[...55 lines deleted...]
-    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
 </Properties>
 </file>