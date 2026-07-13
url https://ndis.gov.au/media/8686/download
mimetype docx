--- v0 (2026-06-23)
+++ v1 (2026-07-13)
@@ -11,23710 +11,22165 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E80657" w:rsidP="00E80657" w:rsidRDefault="009447DF" w14:paraId="683780BD" w14:textId="22CA4AA8">
+    <w:p w14:paraId="683780BD" w14:textId="22CA4AA8" w:rsidR="00E80657" w:rsidRDefault="009447DF" w:rsidP="00E80657">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E80657" w:rsidR="00770568">
+      <w:r w:rsidR="00770568" w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">ontinence </w:t>
       </w:r>
       <w:r w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E80657" w:rsidR="00770568">
+      <w:r w:rsidR="00770568" w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>rovider</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E80657" w:rsidR="00E80657">
+      <w:r w:rsidR="00E80657" w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E80657" w:rsidR="00770568">
+      <w:r w:rsidR="00770568" w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>ist</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E80657" w:rsidR="00E80657">
+      <w:r w:rsidR="00E80657" w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80657" w:rsidR="00E80657" w:rsidP="00E80657" w:rsidRDefault="002E1715" w14:paraId="77C97930" w14:textId="1623FD34">
+    <w:p w14:paraId="77C97930" w14:textId="1623FD34" w:rsidR="00E80657" w:rsidRPr="00E80657" w:rsidRDefault="002E1715" w:rsidP="00E80657">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">October </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E80657" w:rsidR="00E80657">
+      <w:r w:rsidR="00E80657" w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>-2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80657" w:rsidR="00E80657" w:rsidP="00E80657" w:rsidRDefault="00E80657" w14:paraId="7F931F09" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00593E4E" w:rsidP="00F0471E" w:rsidRDefault="00593E4E" w14:paraId="27A17E19" w14:textId="2AF429DA">
+    <w:p w14:paraId="7F931F09" w14:textId="77777777" w:rsidR="00E80657" w:rsidRPr="00E80657" w:rsidRDefault="00E80657" w:rsidP="00E80657"/>
+    <w:p w14:paraId="4826DC1A" w14:textId="77777777" w:rsidR="000C2761" w:rsidRPr="000C2761" w:rsidRDefault="000C2761" w:rsidP="000C2761"/>
+    <w:p w14:paraId="2DBD24A0" w14:textId="77777777" w:rsidR="009447DF" w:rsidRDefault="009447DF" w:rsidP="009447DF"/>
+    <w:p w14:paraId="27A17E19" w14:textId="2AF429DA" w:rsidR="00593E4E" w:rsidRPr="0010233B" w:rsidRDefault="00593E4E" w:rsidP="00F0471E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">My </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00591236">
+      <w:r w:rsidR="00591236" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">nline </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00591236">
+      <w:r w:rsidR="00591236" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>edical Supplies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00593E4E" w:rsidRDefault="00E45021" w14:paraId="297BB926" w14:textId="47346A3F">
+    <w:p w14:paraId="297BB926" w14:textId="47346A3F" w:rsidR="00593E4E" w:rsidRPr="008B45D4" w:rsidRDefault="00E45021">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId10">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>My Online Medical Supplies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00593E4E" w:rsidRDefault="00593E4E" w14:paraId="4A406736" w14:textId="5CDFBCBC">
+    <w:p w14:paraId="4A406736" w14:textId="5CDFBCBC" w:rsidR="00593E4E" w:rsidRPr="008B45D4" w:rsidRDefault="00593E4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 4050090057</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00115C48" w:rsidR="00593E4E" w:rsidRDefault="00593E4E" w14:paraId="71F1453B" w14:textId="56064133">
+    <w:p w14:paraId="71F1453B" w14:textId="56064133" w:rsidR="00593E4E" w:rsidRPr="00115C48" w:rsidRDefault="00593E4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABN: 80646138383</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE7EE0" w:rsidR="00593E4E" w:rsidP="00D32B41" w:rsidRDefault="00593E4E" w14:paraId="24A53122" w14:textId="77777777">
+    <w:p w14:paraId="24A53122" w14:textId="77777777" w:rsidR="00593E4E" w:rsidRPr="00CE7EE0" w:rsidRDefault="00593E4E" w:rsidP="00D32B41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00593E4E" w:rsidP="00CF5813" w:rsidRDefault="00593E4E" w14:paraId="6026FD5B" w14:textId="0854CF97">
+    <w:p w14:paraId="6026FD5B" w14:textId="0854CF97" w:rsidR="00593E4E" w:rsidRPr="0010233B" w:rsidRDefault="00593E4E" w:rsidP="00CF5813">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00593E4E" w:rsidP="009251BE" w:rsidRDefault="00EE00AF" w14:paraId="50B7A81F" w14:textId="6E905FF5">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="50B7A81F" w14:textId="6E905FF5" w:rsidR="00593E4E" w:rsidRPr="008B45D4" w:rsidRDefault="00EE00AF" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00EE00AF" w:rsidP="009251BE" w:rsidRDefault="00EE00AF" w14:paraId="1FC9A33F" w14:textId="0C9ADEBC">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1FC9A33F" w14:textId="0C9ADEBC" w:rsidR="00EE00AF" w:rsidRPr="008B45D4" w:rsidRDefault="00EE00AF" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00EE00AF" w:rsidP="009251BE" w:rsidRDefault="00EE00AF" w14:paraId="67231408" w14:textId="604FEB6D">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="67231408" w14:textId="604FEB6D" w:rsidR="00EE00AF" w:rsidRPr="008B45D4" w:rsidRDefault="00EE00AF" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00EE00AF" w:rsidP="009251BE" w:rsidRDefault="00EE00AF" w14:paraId="40CA4F83" w14:textId="6DEB1E5C">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="40CA4F83" w14:textId="6DEB1E5C" w:rsidR="00EE00AF" w:rsidRPr="008B45D4" w:rsidRDefault="00EE00AF" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00EE00AF" w:rsidP="009251BE" w:rsidRDefault="00EE00AF" w14:paraId="326ADF64" w14:textId="06D28EAD">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="326ADF64" w14:textId="06D28EAD" w:rsidR="00EE00AF" w:rsidRPr="008B45D4" w:rsidRDefault="00EE00AF" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00EE00AF" w:rsidP="009251BE" w:rsidRDefault="00EE00AF" w14:paraId="71E6B865" w14:textId="684A9371">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="71E6B865" w14:textId="684A9371" w:rsidR="00EE00AF" w:rsidRPr="008B45D4" w:rsidRDefault="00EE00AF" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="0091535B" w:rsidP="009251BE" w:rsidRDefault="0091535B" w14:paraId="3EA32189" w14:textId="54E25327">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3EA32189" w14:textId="54E25327" w:rsidR="0091535B" w:rsidRPr="008B45D4" w:rsidRDefault="0091535B" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="0091535B" w:rsidP="009251BE" w:rsidRDefault="0091535B" w14:paraId="609FDA82" w14:textId="13D83F00">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="609FDA82" w14:textId="13D83F00" w:rsidR="0091535B" w:rsidRPr="008B45D4" w:rsidRDefault="0091535B" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00401F9D">
+      <w:r w:rsidR="00401F9D" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE7EE0" w:rsidR="00EE00AF" w:rsidP="00CE7EE0" w:rsidRDefault="00EE00AF" w14:paraId="0285244F" w14:textId="77777777">
+    <w:p w14:paraId="0285244F" w14:textId="77777777" w:rsidR="00EE00AF" w:rsidRPr="00CE7EE0" w:rsidRDefault="00EE00AF" w:rsidP="00CE7EE0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EE00AF" w:rsidP="009251BE" w:rsidRDefault="00EE00AF" w14:paraId="1F45F9F1" w14:textId="5C63DE18">
+    <w:p w14:paraId="1F45F9F1" w14:textId="5C63DE18" w:rsidR="00EE00AF" w:rsidRPr="0010233B" w:rsidRDefault="00EE00AF" w:rsidP="009251BE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00401F9D">
+      <w:r w:rsidR="00401F9D" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="000D1526" w:rsidP="009251BE" w:rsidRDefault="00EE00AF" w14:paraId="676DD521" w14:textId="649C08FF">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="676DD521" w14:textId="649C08FF" w:rsidR="000D1526" w:rsidRPr="008B45D4" w:rsidRDefault="00EE00AF" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="000D1526">
+      <w:r w:rsidR="000D1526" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nline</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="000D1526" w:rsidP="009251BE" w:rsidRDefault="000D1526" w14:paraId="554C6DCE" w14:textId="602DE285">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="554C6DCE" w14:textId="602DE285" w:rsidR="000D1526" w:rsidRPr="008B45D4" w:rsidRDefault="000D1526" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="000D1526" w:rsidP="009251BE" w:rsidRDefault="000D1526" w14:paraId="60A5ADBF" w14:textId="209C6B40">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="60A5ADBF" w14:textId="209C6B40" w:rsidR="000D1526" w:rsidRPr="008B45D4" w:rsidRDefault="000D1526" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE7EE0" w:rsidP="009251BE" w:rsidRDefault="00CD3DBE" w14:paraId="52AB7B62" w14:textId="0ADDD3CE">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="52AB7B62" w14:textId="0ADDD3CE" w:rsidR="00CE7EE0" w:rsidRDefault="00CD3DBE" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE7EE0" w:rsidR="00CE7EE0" w:rsidP="00CE7EE0" w:rsidRDefault="00CE7EE0" w14:paraId="2C7BF8DF" w14:textId="77777777">
+    <w:p w14:paraId="2C7BF8DF" w14:textId="77777777" w:rsidR="00CE7EE0" w:rsidRPr="00CE7EE0" w:rsidRDefault="00CE7EE0" w:rsidP="00CE7EE0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EE00AF" w:rsidP="005D3E2C" w:rsidRDefault="00EE00AF" w14:paraId="1397CB28" w14:textId="2FF12F2C">
+    <w:p w14:paraId="1397CB28" w14:textId="2FF12F2C" w:rsidR="00EE00AF" w:rsidRPr="0010233B" w:rsidRDefault="00EE00AF" w:rsidP="005D3E2C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="000A1F63" w:rsidP="00EE00AF" w:rsidRDefault="00EE00AF" w14:paraId="71653D12" w14:textId="393C4F18">
+    <w:p w14:paraId="71653D12" w14:textId="393C4F18" w:rsidR="000A1F63" w:rsidRPr="008B45D4" w:rsidRDefault="00EE00AF" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="000A1F63" w:rsidP="009251BE" w:rsidRDefault="000A1F63" w14:paraId="0D16E20D" w14:textId="3321FE68">
-[...4 lines deleted...]
-          <w:numId w:val="10"/>
+    <w:p w14:paraId="0D16E20D" w14:textId="3321FE68" w:rsidR="000A1F63" w:rsidRPr="008B45D4" w:rsidRDefault="000A1F63" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metro: 1</w:t>
       </w:r>
       <w:r w:rsidR="00E337AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="000A1F63" w:rsidP="009251BE" w:rsidRDefault="00334A3E" w14:paraId="23571556" w14:textId="190AA5F3">
-[...4 lines deleted...]
-          <w:numId w:val="10"/>
+    <w:p w14:paraId="23571556" w14:textId="190AA5F3" w:rsidR="000A1F63" w:rsidRPr="008B45D4" w:rsidRDefault="00334A3E" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional: 3</w:t>
       </w:r>
       <w:r w:rsidR="00E337AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00334A3E" w:rsidP="009251BE" w:rsidRDefault="00334A3E" w14:paraId="7A3F86B8" w14:textId="2657B937">
-[...4 lines deleted...]
-          <w:numId w:val="10"/>
+    <w:p w14:paraId="7A3F86B8" w14:textId="2657B937" w:rsidR="00334A3E" w:rsidRPr="008B45D4" w:rsidRDefault="00334A3E" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remote: 5</w:t>
       </w:r>
       <w:r w:rsidR="00E337AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00EE00AF" w:rsidP="00EE00AF" w:rsidRDefault="00EE00AF" w14:paraId="2E9E768C" w14:textId="66D1ADA1">
+    <w:p w14:paraId="2E9E768C" w14:textId="66D1ADA1" w:rsidR="00EE00AF" w:rsidRPr="008B45D4" w:rsidRDefault="00EE00AF" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00C50C77">
+      <w:r w:rsidR="00C50C77" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE7EE0" w:rsidR="00EE00AF" w:rsidP="005A1813" w:rsidRDefault="00EE00AF" w14:paraId="00DE9AEE" w14:textId="77777777">
+    <w:p w14:paraId="00DE9AEE" w14:textId="77777777" w:rsidR="00EE00AF" w:rsidRPr="00CE7EE0" w:rsidRDefault="00EE00AF" w:rsidP="005A1813">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00FD7ABC" w:rsidP="005D3E2C" w:rsidRDefault="00FD7ABC" w14:paraId="5F7484EE" w14:textId="77777777">
+    <w:p w14:paraId="5F7484EE" w14:textId="77777777" w:rsidR="00FD7ABC" w:rsidRPr="0010233B" w:rsidRDefault="00FD7ABC" w:rsidP="005D3E2C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="000D1526" w:rsidP="00EE00AF" w:rsidRDefault="00224749" w14:paraId="30ACE0F6" w14:textId="066EE19B">
+    <w:p w14:paraId="30ACE0F6" w14:textId="066EE19B" w:rsidR="000D1526" w:rsidRPr="008B45D4" w:rsidRDefault="00224749" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Premium Continence Management products</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00231E68" w:rsidP="005B3A0B" w:rsidRDefault="00231E68" w14:paraId="775017C9" w14:textId="4A4D20D5">
+    <w:p w14:paraId="775017C9" w14:textId="4A4D20D5" w:rsidR="00231E68" w:rsidRPr="0010233B" w:rsidRDefault="00231E68" w:rsidP="005B3A0B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00B739B4">
+      <w:r w:rsidR="00B739B4" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>leva</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00C81C9B">
+      <w:r w:rsidR="00C81C9B" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Continence &amp; Health </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00FA298E">
+      <w:r w:rsidR="00FA298E" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Care Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="00231E68" w:rsidRDefault="00567247" w14:paraId="56AD67CA" w14:textId="7BC6B3D9">
+    <w:p w14:paraId="56AD67CA" w14:textId="7BC6B3D9" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00567247" w:rsidP="00231E68">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId11">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>aleva</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="00231E68" w:rsidRDefault="00231E68" w14:paraId="4D25B765" w14:textId="3ED097A9">
+    <w:p w14:paraId="4D25B765" w14:textId="3ED097A9" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="00231E68">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00077D18">
+      <w:r w:rsidR="00077D18" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00E50DA2">
+      <w:r w:rsidR="00E50DA2" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>06497</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="00231E68" w:rsidRDefault="00231E68" w14:paraId="3AF97EB9" w14:textId="65ADDD46">
+    <w:p w14:paraId="3AF97EB9" w14:textId="65ADDD46" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="00231E68">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00E50DA2">
+      <w:r w:rsidR="00E50DA2" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>82105367342</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00231E68" w:rsidP="00231E68" w:rsidRDefault="00231E68" w14:paraId="107F61AB" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00231E68" w:rsidP="005B3A0B" w:rsidRDefault="00231E68" w14:paraId="01D2842A" w14:textId="77777777">
+    <w:p w14:paraId="107F61AB" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="0010233B" w:rsidRDefault="00231E68" w:rsidP="00231E68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D2842A" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="0010233B" w:rsidRDefault="00231E68" w:rsidP="005B3A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="0424E4BA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0424E4BA" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="16676028" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="16676028" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="16E0ABED" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="16E0ABED" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="44305FAD" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="44305FAD" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="0ED3575D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0ED3575D" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="5CCB4EF8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5CCB4EF8" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="7EA1652B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7EA1652B" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="10B3241A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="10B3241A" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="437CA820" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="437CA820" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00231E68" w:rsidP="00231E68" w:rsidRDefault="00231E68" w14:paraId="204AB3AF" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00231E68" w:rsidP="005B3A0B" w:rsidRDefault="00231E68" w14:paraId="6CDC152A" w14:textId="77777777">
+    <w:p w14:paraId="204AB3AF" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="0010233B" w:rsidRDefault="00231E68" w:rsidP="00231E68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDC152A" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="0010233B" w:rsidRDefault="00231E68" w:rsidP="005B3A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="5224EF3B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5224EF3B" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="6DFA97C0" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="6DFA97C0" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="419CA17A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="419CA17A" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00231E68" w14:paraId="30EBA18F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="30EBA18F" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00231E68" w:rsidP="00231E68" w:rsidRDefault="00231E68" w14:paraId="5AA1B56D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00231E68" w:rsidP="005B3A0B" w:rsidRDefault="00231E68" w14:paraId="08BA0592" w14:textId="77777777">
+    <w:p w14:paraId="5AA1B56D" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="0010233B" w:rsidRDefault="00231E68" w:rsidP="00231E68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08BA0592" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="0010233B" w:rsidRDefault="00231E68" w:rsidP="005B3A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="00231E68" w:rsidRDefault="00231E68" w14:paraId="637465E3" w14:textId="2154CB61">
+    <w:p w14:paraId="637465E3" w14:textId="2154CB61" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="00231E68">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="009960CC" w14:paraId="0375A9FB" w14:textId="62D58586">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="0375A9FB" w14:textId="62D58586" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="009960CC" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ACT &amp; NSW 3</w:t>
       </w:r>
       <w:r w:rsidR="00567247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="009960CC" w14:paraId="5406C6F8" w14:textId="7E3E3B9C">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="5406C6F8" w14:textId="7E3E3B9C" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="009960CC" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VIC &amp; QLD 3</w:t>
       </w:r>
       <w:r w:rsidR="00567247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="009251BE" w:rsidRDefault="00311ACD" w14:paraId="230BE832" w14:textId="15CA07B8">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="230BE832" w14:textId="15CA07B8" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00311ACD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SA &amp; TAS 4</w:t>
       </w:r>
       <w:r w:rsidR="00567247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00311ACD" w:rsidP="009251BE" w:rsidRDefault="00311ACD" w14:paraId="70C3E716" w14:textId="1B3AC9E6">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="70C3E716" w14:textId="1B3AC9E6" w:rsidR="00311ACD" w:rsidRPr="008B45D4" w:rsidRDefault="00311ACD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NT 5-7 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00311ACD" w:rsidP="009251BE" w:rsidRDefault="00311ACD" w14:paraId="3307652B" w14:textId="39603F3E">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="3307652B" w14:textId="39603F3E" w:rsidR="00311ACD" w:rsidRPr="008B45D4" w:rsidRDefault="00311ACD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WA 6-7 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00231E68" w:rsidP="00231E68" w:rsidRDefault="00231E68" w14:paraId="1AD78050" w14:textId="3BF4D4FC">
+    <w:p w14:paraId="1AD78050" w14:textId="3BF4D4FC" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="00231E68">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00231E68" w:rsidP="00231E68" w:rsidRDefault="00231E68" w14:paraId="58622EBD" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00231E68" w:rsidP="005B3A0B" w:rsidRDefault="00231E68" w14:paraId="49A7F2E9" w14:textId="77777777">
+    <w:p w14:paraId="58622EBD" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="0010233B" w:rsidRDefault="00231E68" w:rsidP="00231E68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A7F2E9" w14:textId="77777777" w:rsidR="00231E68" w:rsidRPr="0010233B" w:rsidRDefault="00231E68" w:rsidP="005B3A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="000D1526" w:rsidP="00EE00AF" w:rsidRDefault="009C6510" w14:paraId="756F0A98" w14:textId="45AA9CC3">
+    <w:p w14:paraId="756F0A98" w14:textId="45AA9CC3" w:rsidR="000D1526" w:rsidRPr="008B45D4" w:rsidRDefault="009C6510" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aleva offers a comprehensive range of technically advanced continence and related products</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00FA0289">
+      <w:r w:rsidR="00FA0289" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, together with personalised product guidance to meet individual needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C59BD" w:rsidP="005B3A0B" w:rsidRDefault="003C59BD" w14:paraId="0008F56E" w14:textId="7D8D358D">
+    <w:p w14:paraId="0008F56E" w14:textId="7D8D358D" w:rsidR="003C59BD" w:rsidRPr="0010233B" w:rsidRDefault="003C59BD" w:rsidP="005B3A0B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Alpha Medical Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00764493" w:rsidP="003C59BD" w:rsidRDefault="00E45021" w14:paraId="317F0EC8" w14:textId="357F6546">
+    <w:p w14:paraId="317F0EC8" w14:textId="357F6546" w:rsidR="00764493" w:rsidRPr="008B45D4" w:rsidRDefault="00E45021" w:rsidP="003C59BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId12">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Aalpha</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Medical Solutions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="003C59BD" w:rsidRDefault="003C59BD" w14:paraId="377017D0" w14:textId="27895C4F">
+    <w:p w14:paraId="377017D0" w14:textId="27895C4F" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="003C59BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 4050</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="003C57F3">
+      <w:r w:rsidR="003C57F3" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>086066</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="003C59BD" w:rsidRDefault="003C59BD" w14:paraId="624E4DF8" w14:textId="5FDE0401">
+    <w:p w14:paraId="624E4DF8" w14:textId="5FDE0401" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="003C59BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="003C57F3">
+      <w:r w:rsidR="003C57F3" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>57643006366</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C59BD" w:rsidP="003C59BD" w:rsidRDefault="003C59BD" w14:paraId="711200E7" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C59BD" w:rsidP="00EE5543" w:rsidRDefault="003C59BD" w14:paraId="5AB987A4" w14:textId="77777777">
+    <w:p w14:paraId="711200E7" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="0010233B" w:rsidRDefault="003C59BD" w:rsidP="003C59BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB987A4" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="0010233B" w:rsidRDefault="003C59BD" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="1A9583CF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1A9583CF" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="74EE5EE2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="74EE5EE2" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="77BAF743" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="77BAF743" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="5AACCC96" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5AACCC96" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="32316B16" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="32316B16" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="2CE6079B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2CE6079B" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="0FBE8C45" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0FBE8C45" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="1C17E712" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1C17E712" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="5C085343" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5C085343" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C59BD" w:rsidP="003C59BD" w:rsidRDefault="003C59BD" w14:paraId="466F143F" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C59BD" w:rsidP="00EE5543" w:rsidRDefault="003C59BD" w14:paraId="2E6885BC" w14:textId="77777777">
+    <w:p w14:paraId="466F143F" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="0010233B" w:rsidRDefault="003C59BD" w:rsidP="003C59BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6885BC" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="0010233B" w:rsidRDefault="003C59BD" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="7ADF56C2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7ADF56C2" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="65104C08" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="65104C08" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="1DFB9625" w14:textId="5C98E5C8">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="1DFB9625" w14:textId="5C98E5C8" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C59BD" w:rsidP="003C59BD" w:rsidRDefault="003C59BD" w14:paraId="57BBBC51" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C59BD" w:rsidP="00EE5543" w:rsidRDefault="003C59BD" w14:paraId="58345614" w14:textId="77777777">
+    <w:p w14:paraId="57BBBC51" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="0010233B" w:rsidRDefault="003C59BD" w:rsidP="003C59BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58345614" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="0010233B" w:rsidRDefault="003C59BD" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="003C59BD" w:rsidRDefault="003C59BD" w14:paraId="6AD71142" w14:textId="3C2CE4DD">
+    <w:p w14:paraId="6AD71142" w14:textId="3C2CE4DD" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="003C59BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="57BE0291" w14:textId="5150E16C">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="57BE0291" w14:textId="5150E16C" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00411B8F">
+      <w:r w:rsidR="00411B8F" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00764493">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00411B8F">
+      <w:r w:rsidR="00411B8F" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 business days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="2F755C9A" w14:textId="4AE08F22">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="2F755C9A" w14:textId="4AE08F22" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00411B8F">
+      <w:r w:rsidR="00411B8F" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00764493">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00411B8F">
+      <w:r w:rsidR="00411B8F" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 business</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="009251BE" w:rsidRDefault="003C59BD" w14:paraId="446E5750" w14:textId="23D08BFB">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="446E5750" w14:textId="23D08BFB" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="009251BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remote: 3</w:t>
       </w:r>
       <w:r w:rsidR="00764493">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00411B8F">
+      <w:r w:rsidR="00411B8F" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 business</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C59BD" w:rsidP="003C59BD" w:rsidRDefault="003C59BD" w14:paraId="581869F5" w14:textId="2AB6A56B">
+    <w:p w14:paraId="581869F5" w14:textId="2AB6A56B" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="003C59BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C59BD" w:rsidP="003C59BD" w:rsidRDefault="003C59BD" w14:paraId="3BA5CA4D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00CD5312" w:rsidP="00EE5543" w:rsidRDefault="003C59BD" w14:paraId="68907A3F" w14:textId="256FECFB">
+    <w:p w14:paraId="3BA5CA4D" w14:textId="77777777" w:rsidR="003C59BD" w:rsidRPr="0010233B" w:rsidRDefault="003C59BD" w:rsidP="003C59BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68907A3F" w14:textId="256FECFB" w:rsidR="00CD5312" w:rsidRPr="0010233B" w:rsidRDefault="003C59BD" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005F772E" w:rsidP="005B513D" w:rsidRDefault="005F772E" w14:paraId="0F273889" w14:textId="101F6961">
+    <w:p w14:paraId="0F273889" w14:textId="101F6961" w:rsidR="005F772E" w:rsidRPr="008B45D4" w:rsidRDefault="005F772E" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NDIS consumables</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00A32210">
+      <w:r w:rsidR="00A32210" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; assistive technology products including incontinence aids. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00342BEF" w:rsidP="00EE5543" w:rsidRDefault="005B513D" w14:paraId="291B1D5E" w14:textId="77777777">
+    <w:p w14:paraId="291B1D5E" w14:textId="77777777" w:rsidR="00342BEF" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="008927B1">
+      <w:r w:rsidR="008927B1" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>tlas McNeil Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="00E45021" w14:paraId="6D7013D4" w14:textId="47F35A5E">
+    <w:p w14:paraId="6D7013D4" w14:textId="47F35A5E" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="00E45021" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId13">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Atlas McNeil Healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="7FB5913D" w14:textId="62E4E2DF">
+    <w:p w14:paraId="7FB5913D" w14:textId="62E4E2DF" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 40500</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00026E79">
+      <w:r w:rsidR="00026E79" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>07260</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="7391E0A5" w14:textId="0295B426">
+    <w:p w14:paraId="7391E0A5" w14:textId="0295B426" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00FB63E0">
+      <w:r w:rsidR="00FB63E0" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>70097973290</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="3E641426" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="00EE5543" w:rsidRDefault="005B513D" w14:paraId="2065D989" w14:textId="77777777">
+    <w:p w14:paraId="3E641426" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2065D989" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="7E572D8A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7E572D8A" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="717AFFFD" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="717AFFFD" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="16BB8CAA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="16BB8CAA" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="3410240F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3410240F" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="6A44262B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6A44262B" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="53792DD7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="53792DD7" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="6AE0725C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6AE0725C" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="3F902AC8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3F902AC8" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="18C62223" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="18C62223" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="04184646" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="00EE5543" w:rsidRDefault="005B513D" w14:paraId="324CAFB1" w14:textId="77777777">
+    <w:p w14:paraId="04184646" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="324CAFB1" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="42FCDEFC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="42FCDEFC" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="7A034089" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7A034089" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="69CFC38D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="69CFC38D" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="628DD4C2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="628DD4C2" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="7627FCD3" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="00EE5543" w:rsidRDefault="005B513D" w14:paraId="771B2F7F" w14:textId="77777777">
+    <w:p w14:paraId="7627FCD3" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771B2F7F" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="68FA1D49" w14:textId="7582F639">
+    <w:p w14:paraId="68FA1D49" w14:textId="7582F639" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Australia wide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="6386D185" w14:textId="49F72E43">
+    <w:p w14:paraId="6386D185" w14:textId="49F72E43" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00EE6252">
+      <w:r w:rsidR="00EE6252" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; timeframes</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="4620CB7C" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="00EE5543" w:rsidRDefault="005B513D" w14:paraId="732B2AA9" w14:textId="77777777">
+    <w:p w14:paraId="4620CB7C" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732B2AA9" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="0035016B" w:rsidP="005B513D" w:rsidRDefault="006F69C8" w14:paraId="5D4360E1" w14:textId="17198B06">
+    <w:p w14:paraId="5D4360E1" w14:textId="17198B06" w:rsidR="0035016B" w:rsidRPr="008B45D4" w:rsidRDefault="006F69C8" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence, Urology</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00D9508E">
+      <w:r w:rsidR="00D9508E" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, skincare, bedding protection, washables, odour &amp; stain removal, bed wetting alarms, continence support &amp; product support</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0035016B" w:rsidP="005B513D" w:rsidRDefault="0035016B" w14:paraId="014963A4" w14:textId="77777777">
+    <w:p w14:paraId="014963A4" w14:textId="77777777" w:rsidR="0035016B" w:rsidRPr="0010233B" w:rsidRDefault="0035016B" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00D9508E" w:rsidP="005B513D" w:rsidRDefault="00D9508E" w14:paraId="3D5903FD" w14:textId="77777777">
+    <w:p w14:paraId="3D5903FD" w14:textId="77777777" w:rsidR="00D9508E" w:rsidRPr="0010233B" w:rsidRDefault="00D9508E" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00D9508E" w:rsidP="005B513D" w:rsidRDefault="00D9508E" w14:paraId="22EEFD36" w14:textId="77777777">
+    <w:p w14:paraId="22EEFD36" w14:textId="77777777" w:rsidR="00D9508E" w:rsidRPr="0010233B" w:rsidRDefault="00D9508E" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="00EE5543" w:rsidRDefault="005B513D" w14:paraId="213CB686" w14:textId="3F3C78E7">
+    <w:p w14:paraId="213CB686" w14:textId="3F3C78E7" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00017E6A">
+      <w:r w:rsidR="00017E6A" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>usmed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00017E6A">
+      <w:r w:rsidR="00017E6A" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="00E45021" w14:paraId="3132EB7A" w14:textId="1AABC0CE">
+    <w:p w14:paraId="3132EB7A" w14:textId="1AABC0CE" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="00E45021" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId14">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Ausmed</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Health</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="09807506" w14:textId="48336BBA">
+    <w:p w14:paraId="09807506" w14:textId="48336BBA" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00613EB4">
+      <w:r w:rsidR="00613EB4" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0117044</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="20162885" w14:textId="7C0273DA">
+    <w:p w14:paraId="20162885" w14:textId="7C0273DA" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00613EB4">
+      <w:r w:rsidR="00613EB4" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>71643436177</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="0D1D38C8" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="0010233B" w:rsidRDefault="005B513D" w14:paraId="3518088E" w14:textId="77777777">
+    <w:p w14:paraId="0D1D38C8" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3518088E" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="6A554D1E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6A554D1E" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="657C5C3A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="657C5C3A" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="6EEAFF39" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6EEAFF39" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="484E2BF6" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="484E2BF6" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="79F958C0" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="79F958C0" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="6DCEBC87" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6DCEBC87" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="41127D62" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="0010233B" w:rsidRDefault="005B513D" w14:paraId="7D60FCED" w14:textId="77777777">
+    <w:p w14:paraId="41127D62" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D60FCED" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="0CD4189F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="0CD4189F" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="3FC13D71" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="3FC13D71" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="735EDBEF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="735EDBEF" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="00C12EE1" w14:paraId="19284F65" w14:textId="29EBA914">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="19284F65" w14:textId="29EBA914" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="00C12EE1" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="3A7A9B00" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="0010233B" w:rsidRDefault="005B513D" w14:paraId="0C992984" w14:textId="77777777">
+    <w:p w14:paraId="3A7A9B00" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C992984" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="6ADA709C" w14:textId="0AF99331">
+    <w:p w14:paraId="6ADA709C" w14:textId="0AF99331" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="591F11B2" w14:textId="08522E2E">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="591F11B2" w14:textId="08522E2E" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="007C7236">
+      <w:r w:rsidR="007C7236" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00694FDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="17F6D1C7" w14:textId="5AE58853">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="17F6D1C7" w14:textId="5AE58853" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="007C7236">
+      <w:r w:rsidR="007C7236" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00694FDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="0077251F" w:rsidRDefault="005B513D" w14:paraId="72DA7949" w14:textId="7A1BA4B8">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="72DA7949" w14:textId="7A1BA4B8" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="007C7236">
+      <w:r w:rsidR="007C7236" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00694FDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="426BD5FD" w14:textId="05C2A3FB">
+    <w:p w14:paraId="426BD5FD" w14:textId="05C2A3FB" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="005B513D" w14:paraId="3DFD171D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="005B513D" w:rsidP="0010233B" w:rsidRDefault="005B513D" w14:paraId="316C82F6" w14:textId="77777777">
+    <w:p w14:paraId="3DFD171D" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316C82F6" w14:textId="77777777" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="005B513D" w:rsidP="005B513D" w:rsidRDefault="00CE2411" w14:paraId="2AE8DF86" w14:textId="36C165A7">
+    <w:p w14:paraId="2AE8DF86" w14:textId="36C165A7" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="00CE2411" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Absorbent pads, mats and liners, urinary catheters, care and urinary continence</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="008E79DA">
+      <w:r w:rsidR="008E79DA" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> management, wound care and related products.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="005B513D" w:rsidRDefault="00DA28C2" w14:paraId="5C35F678" w14:textId="77777777">
-[...35 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="0010233B" w:rsidRDefault="004375BE" w14:paraId="1B1111AB" w14:textId="7F5D7EE5">
+    <w:p w14:paraId="5C35F678" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544C088F" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574D23D9" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6E9B19" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1111AB" w14:textId="7F5D7EE5" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="004375BE" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>First Aid Distributions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00E45021" w14:paraId="78DF89BC" w14:textId="76EDBE47">
+    <w:p w14:paraId="78DF89BC" w14:textId="76EDBE47" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00E45021" w:rsidP="00DA28C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId15">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>First Aid Distributions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00DA28C2" w14:paraId="32B3EF7A" w14:textId="4C40386B">
+    <w:p w14:paraId="32B3EF7A" w14:textId="4C40386B" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="00DA28C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="003C6D23">
+      <w:r w:rsidR="003C6D23" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0081670</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00DA28C2" w14:paraId="3BF6F0AA" w14:textId="3AFBADED">
+    <w:p w14:paraId="3BF6F0AA" w14:textId="3AFBADED" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="00DA28C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="004418C2">
+      <w:r w:rsidR="004418C2" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>54153377185</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00DA28C2" w14:paraId="0B7B7F54" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="0010233B" w:rsidRDefault="00DA28C2" w14:paraId="1BD07DA1" w14:textId="77777777">
+    <w:p w14:paraId="0B7B7F54" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="00DA28C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD07DA1" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="2870413D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2870413D" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="75837A07" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="75837A07" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="4FED5993" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4FED5993" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="5F924021" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5F924021" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="08B32921" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="08B32921" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="5C3D831F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5C3D831F" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="3EDC1594" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3EDC1594" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="1C349606" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1C349606" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="286C340E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="286C340E" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00DA28C2" w14:paraId="5A15C8B0" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="0010233B" w:rsidRDefault="00DA28C2" w14:paraId="10C0EC58" w14:textId="77777777">
+    <w:p w14:paraId="5A15C8B0" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="00DA28C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C0EC58" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="5437AEBB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5437AEBB" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="77370FB3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="77370FB3" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="16624914" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="16624914" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00630362" w14:paraId="539A5244" w14:textId="2ED125F3">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="539A5244" w14:textId="2ED125F3" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00630362" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00DA28C2" w14:paraId="6252D7EA" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="0010233B" w:rsidRDefault="00DA28C2" w14:paraId="1F32045A" w14:textId="77777777">
+    <w:p w14:paraId="6252D7EA" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="00DA28C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F32045A" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00DA28C2" w14:paraId="5CDDAA17" w14:textId="07CE28A2">
+    <w:p w14:paraId="5CDDAA17" w14:textId="07CE28A2" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="00DA28C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="3ED31371" w14:textId="11AC8488">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="3ED31371" w14:textId="11AC8488" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metro: 2</w:t>
       </w:r>
       <w:r w:rsidR="004E0915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="004418C2">
+      <w:r w:rsidR="004418C2" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="429D9CC9" w14:textId="16B76E3D">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="429D9CC9" w14:textId="16B76E3D" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional: 2</w:t>
       </w:r>
       <w:r w:rsidR="004E0915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="004418C2">
+      <w:r w:rsidR="004418C2" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="0077251F" w:rsidRDefault="00DA28C2" w14:paraId="3394907B" w14:textId="7AAC783E">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="3394907B" w14:textId="7AAC783E" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00985955">
+      <w:r w:rsidR="00985955" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004E0915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00985955">
+      <w:r w:rsidR="00985955" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00DA28C2" w14:paraId="657780C5" w14:textId="0D2CABAC">
+    <w:p w14:paraId="657780C5" w14:textId="0D2CABAC" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00DA28C2" w:rsidP="00DA28C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00DA28C2" w14:paraId="3493E759" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="0010233B" w:rsidRDefault="00DA28C2" w14:paraId="291F1CBF" w14:textId="77777777">
+    <w:p w14:paraId="3493E759" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="00DA28C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291F1CBF" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="00DA28C2" w:rsidP="00DA28C2" w:rsidRDefault="00985955" w14:paraId="299E95F1" w14:textId="798EFBD4">
+    <w:p w14:paraId="299E95F1" w14:textId="798EFBD4" w:rsidR="00DA28C2" w:rsidRPr="008B45D4" w:rsidRDefault="00985955" w:rsidP="00DA28C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Absorbent pads, mats, liners</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00630362">
+      <w:r w:rsidR="00630362" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, urinary catheters, urinary care and continence </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00F77D0A">
+      <w:r w:rsidR="00F77D0A" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>management. Phone, email and live chat available.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00DA28C2" w:rsidP="005B513D" w:rsidRDefault="00DA28C2" w14:paraId="5C85FB93" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C6D23" w:rsidP="0010233B" w:rsidRDefault="00D12225" w14:paraId="7786B7AC" w14:textId="07D07473">
+    <w:p w14:paraId="5C85FB93" w14:textId="77777777" w:rsidR="00DA28C2" w:rsidRPr="0010233B" w:rsidRDefault="00DA28C2" w:rsidP="005B513D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD87DFC" w14:textId="77777777" w:rsidR="00FA0289" w:rsidRPr="0010233B" w:rsidRDefault="00FA0289" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7786B7AC" w14:textId="07D07473" w:rsidR="003C6D23" w:rsidRPr="0010233B" w:rsidRDefault="00D12225" w:rsidP="0010233B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bedding for All</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="003C6D23" w:rsidRDefault="00BD1A36" w14:paraId="064128F7" w14:textId="76B8C12C">
+    <w:p w14:paraId="064128F7" w14:textId="76B8C12C" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="00BD1A36" w:rsidP="003C6D23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId16">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Bedding for All</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="003C6D23" w:rsidRDefault="003C6D23" w14:paraId="0CCD395E" w14:textId="77BC5AA2">
+    <w:p w14:paraId="0CCD395E" w14:textId="77BC5AA2" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="003C6D23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00250432">
+      <w:r w:rsidR="00250432" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0102147</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="003C6D23" w:rsidRDefault="003C6D23" w14:paraId="381E7004" w14:textId="68851C6A">
+    <w:p w14:paraId="381E7004" w14:textId="68851C6A" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="003C6D23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00250432">
+      <w:r w:rsidR="00250432" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20274511313</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C6D23" w:rsidP="003C6D23" w:rsidRDefault="003C6D23" w14:paraId="02BC0B05" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="008B45D4" w:rsidRDefault="003C6D23" w14:paraId="02FF6FD3" w14:textId="77777777">
+    <w:p w14:paraId="02BC0B05" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="0010233B" w:rsidRDefault="003C6D23" w:rsidP="003C6D23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FF6FD3" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="008B45D4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="1C719D31" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1C719D31" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="4DA8195E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4DA8195E" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="18356DE9" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="18356DE9" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="7AD84520" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7AD84520" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="55E0D02A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="55E0D02A" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C6D23" w:rsidP="003C6D23" w:rsidRDefault="003C6D23" w14:paraId="2C9EB8B2" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="008B45D4" w:rsidRDefault="003C6D23" w14:paraId="60204B8B" w14:textId="77777777">
+    <w:p w14:paraId="2C9EB8B2" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="0010233B" w:rsidRDefault="003C6D23" w:rsidP="003C6D23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60204B8B" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="008B45D4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="40AC56D2" w14:textId="15B3DE97">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="40AC56D2" w14:textId="15B3DE97" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="2E8B98D2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="2E8B98D2" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C6D23" w:rsidP="0018676E" w:rsidRDefault="003C6D23" w14:paraId="3C7284A9" w14:textId="640BF3ED">
+    <w:p w14:paraId="3C7284A9" w14:textId="640BF3ED" w:rsidR="003C6D23" w:rsidRPr="0010233B" w:rsidRDefault="003C6D23" w:rsidP="0018676E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C6D23" w:rsidP="003C6D23" w:rsidRDefault="003C6D23" w14:paraId="10580F1B" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="008B45D4" w:rsidRDefault="003C6D23" w14:paraId="1D482BC5" w14:textId="77777777">
+    <w:p w14:paraId="10580F1B" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="0010233B" w:rsidRDefault="003C6D23" w:rsidP="003C6D23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D482BC5" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="008B45D4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="003C6D23" w:rsidRDefault="003C6D23" w14:paraId="74C3D771" w14:textId="1447211E">
+    <w:p w14:paraId="74C3D771" w14:textId="1447211E" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="003C6D23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Australia wide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="182CF0B5" w14:textId="3641B4DB">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="182CF0B5" w14:textId="3641B4DB" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00F34DF4">
+      <w:r w:rsidR="00F34DF4" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00BB2590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00F34DF4">
+      <w:r w:rsidR="00F34DF4" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="0F1AFD8A" w14:textId="2A069687">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="0F1AFD8A" w14:textId="2A069687" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00F34DF4">
+      <w:r w:rsidR="00F34DF4" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00BB2590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00F34DF4">
+      <w:r w:rsidR="00F34DF4" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="0077251F" w:rsidRDefault="003C6D23" w14:paraId="197D49F0" w14:textId="3ED5B58A">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="197D49F0" w14:textId="3ED5B58A" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00F34DF4">
+      <w:r w:rsidR="00F34DF4" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00BB2590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00F34DF4">
+      <w:r w:rsidR="00F34DF4" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="003C6D23" w:rsidRDefault="003C6D23" w14:paraId="768A3581" w14:textId="01DCC2E0">
+    <w:p w14:paraId="768A3581" w14:textId="01DCC2E0" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="003C6D23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="003C6D23" w:rsidP="003C6D23" w:rsidRDefault="003C6D23" w14:paraId="2F339458" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="008B45D4" w:rsidRDefault="003C6D23" w14:paraId="68CEBED2" w14:textId="77777777">
+    <w:p w14:paraId="2F339458" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="0010233B" w:rsidRDefault="003C6D23" w:rsidP="003C6D23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CEBED2" w14:textId="77777777" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="003C6D23" w:rsidP="008B45D4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B45D4" w:rsidR="003C6D23" w:rsidP="00EE00AF" w:rsidRDefault="00EF6E93" w14:paraId="35040D80" w14:textId="52698C07">
+    <w:p w14:paraId="35040D80" w14:textId="52698C07" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="00EF6E93" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disposable and washable mats, waterproof bedding and </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="0079794F">
+      <w:r w:rsidR="0079794F" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contingency products. Support via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="0079794F">
+      <w:r w:rsidR="0079794F" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Whatspp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="0079794F">
+      <w:r w:rsidR="0079794F" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; email</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B45D4" w:rsidR="00550C81">
+      <w:r w:rsidR="00550C81" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00EE00AF" w:rsidRDefault="00550C81" w14:paraId="14A0DA1D" w14:textId="77777777">
+    <w:p w14:paraId="14A0DA1D" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00EE00AF" w:rsidRDefault="00550C81" w14:paraId="7B25CF18" w14:textId="77777777">
+    <w:p w14:paraId="7B25CF18" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00EE00AF" w:rsidRDefault="00550C81" w14:paraId="70CB9FC1" w14:textId="77777777">
+    <w:p w14:paraId="70CB9FC1" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00EE00AF" w:rsidRDefault="00550C81" w14:paraId="358D9FF8" w14:textId="77777777">
+    <w:p w14:paraId="358D9FF8" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00EE00AF" w:rsidRDefault="00550C81" w14:paraId="2403B4C4" w14:textId="77777777">
+    <w:p w14:paraId="2403B4C4" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00EE00AF" w:rsidRDefault="00550C81" w14:paraId="09F87F95" w14:textId="77777777">
+    <w:p w14:paraId="09F87F95" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="001B01B5" w:rsidRDefault="005B5216" w14:paraId="387CE968" w14:textId="51319D5A">
+    <w:p w14:paraId="387CE968" w14:textId="51319D5A" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="005B5216" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BedGuard</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="00550C81" w:rsidRDefault="00BD1A36" w14:paraId="2B1303B0" w14:textId="59DBD4FB">
+    <w:p w14:paraId="2B1303B0" w14:textId="59DBD4FB" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00BD1A36" w:rsidP="00550C81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId17">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Bed Guard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="00550C81" w:rsidRDefault="00550C81" w14:paraId="138146AA" w14:textId="4A9CF921">
+    <w:p w14:paraId="138146AA" w14:textId="4A9CF921" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="00550C81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 40500</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="000E68A4">
+      <w:r w:rsidR="000E68A4" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11906</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="00550C81" w:rsidRDefault="00550C81" w14:paraId="6180A56C" w14:textId="614CAB2F">
+    <w:p w14:paraId="6180A56C" w14:textId="614CAB2F" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="00550C81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="000E68A4">
+      <w:r w:rsidR="000E68A4" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>38124024620</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00550C81" w:rsidRDefault="00550C81" w14:paraId="1F570CE2" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="001B01B5" w:rsidRDefault="00550C81" w14:paraId="6995FC1C" w14:textId="77777777">
+    <w:p w14:paraId="1F570CE2" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00550C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6995FC1C" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="00F4569F" w:rsidRDefault="00550C81" w14:paraId="4655E9EA" w14:textId="1EEACD35">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4655E9EA" w14:textId="1EEACD35" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="00F4569F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00550C81" w:rsidRDefault="00550C81" w14:paraId="68FB7F83" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="001B01B5" w:rsidRDefault="00550C81" w14:paraId="1357A5B3" w14:textId="77777777">
+    <w:p w14:paraId="68FB7F83" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00550C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1357A5B3" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="0077251F" w:rsidRDefault="00550C81" w14:paraId="247C8717" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="247C8717" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="0077251F" w:rsidRDefault="00550C81" w14:paraId="585746A2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="585746A2" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="0077251F" w:rsidRDefault="00550C81" w14:paraId="034C834D" w14:textId="5997D9CA">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="034C834D" w14:textId="5997D9CA" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00550C81" w:rsidRDefault="00550C81" w14:paraId="2955C2C4" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="001B01B5" w:rsidRDefault="00550C81" w14:paraId="5A1DAFF9" w14:textId="77777777">
+    <w:p w14:paraId="2955C2C4" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00550C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1DAFF9" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="00550C81" w:rsidRDefault="00550C81" w14:paraId="3FF4BAF9" w14:textId="4F4937DA">
+    <w:p w14:paraId="3FF4BAF9" w14:textId="4F4937DA" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="00550C81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Australia wide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="0077251F" w:rsidRDefault="00550C81" w14:paraId="2AB5C24B" w14:textId="0C9B2BCF">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="2AB5C24B" w14:textId="0C9B2BCF" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="00892B96">
+      <w:r w:rsidR="00892B96" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 business</w:t>
       </w:r>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="0077251F" w:rsidRDefault="00550C81" w14:paraId="19EB76F0" w14:textId="296F0DE8">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="19EB76F0" w14:textId="296F0DE8" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: 7 </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="00892B96">
+      <w:r w:rsidR="00892B96" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">business </w:t>
       </w:r>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="0077251F" w:rsidRDefault="00550C81" w14:paraId="793E97CC" w14:textId="396107F7">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="793E97CC" w14:textId="396107F7" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remote: 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="00892B96">
+      <w:r w:rsidR="00892B96" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> business</w:t>
       </w:r>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="00550C81" w:rsidRDefault="00550C81" w14:paraId="7152594E" w14:textId="74EEA27E">
+    <w:p w14:paraId="7152594E" w14:textId="74EEA27E" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="00550C81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00550C81" w:rsidP="00550C81" w:rsidRDefault="00550C81" w14:paraId="7F38EA43" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="001B01B5" w:rsidRDefault="00550C81" w14:paraId="457FFFF4" w14:textId="77777777">
+    <w:p w14:paraId="7F38EA43" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00550C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457FFFF4" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00550C81" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00550C81" w:rsidP="00EE00AF" w:rsidRDefault="00B5621A" w14:paraId="08F4F58D" w14:textId="5EE43C6A">
+    <w:p w14:paraId="08F4F58D" w14:textId="5EE43C6A" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Selection per participant weight</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00B5621A" w:rsidP="00EE00AF" w:rsidRDefault="00B5621A" w14:paraId="5B638526" w14:textId="77777777">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00B5621A" w:rsidP="001B01B5" w:rsidRDefault="0043273C" w14:paraId="612DCA32" w14:textId="06D4D9F8">
+    <w:p w14:paraId="5B638526" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292E5CB7" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24659D00" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1018C24D" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3698B1F3" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F942C20" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A3B843" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A93A95A" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F501EB" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124DFBDE" w14:textId="297C75AC" w:rsidR="0060511D" w:rsidRPr="001B01B5" w:rsidRDefault="00151F8A" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Independently You by Brolly Sheets</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00B5621A" w:rsidP="00B5621A" w:rsidRDefault="00BD1A36" w14:paraId="34B2C4CB" w14:textId="3E756AF9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Confidence Club</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C41E22" w14:textId="7579271D" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="00BD1A36" w:rsidP="0060511D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId18">
-[...652 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId19">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Confidence Club</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0060511D" w:rsidRDefault="0060511D" w14:paraId="02C4D7D2" w14:textId="56302EC3">
+    <w:p w14:paraId="02C4D7D2" w14:textId="56302EC3" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0060511D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 40500</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00151F8A">
+      <w:r w:rsidR="00151F8A" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>32704</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0060511D" w:rsidP="0060511D" w:rsidRDefault="0060511D" w14:paraId="5498421E" w14:textId="64D4126D">
+    <w:p w14:paraId="5498421E" w14:textId="64D4126D" w:rsidR="0060511D" w:rsidRPr="0010233B" w:rsidRDefault="0060511D" w:rsidP="0060511D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00220A55">
+      <w:r w:rsidR="00220A55" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45622222959</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0060511D" w:rsidP="0060511D" w:rsidRDefault="0060511D" w14:paraId="702D66E5" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="006A4530" w:rsidRDefault="0060511D" w14:paraId="18D1428D" w14:textId="77777777">
+    <w:p w14:paraId="702D66E5" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="0010233B" w:rsidRDefault="0060511D" w:rsidP="0060511D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D1428D" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="2EF2C94E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2EF2C94E" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="33218403" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="33218403" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="405C8144" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="405C8144" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="728707D9" w14:textId="36F6AD0B">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="728707D9" w14:textId="36F6AD0B" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="006D7339" w:rsidP="006D7339" w:rsidRDefault="006D7339" w14:paraId="6BAC9E33" w14:textId="77777777">
+    <w:p w14:paraId="6BAC9E33" w14:textId="77777777" w:rsidR="006D7339" w:rsidRPr="0010233B" w:rsidRDefault="006D7339" w:rsidP="006D7339">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="006A4530" w:rsidRDefault="0060511D" w14:paraId="4144F2D1" w14:textId="77777777">
+    <w:p w14:paraId="4144F2D1" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="0D240463" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="0D240463" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="39C8EFE1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="39C8EFE1" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="6CA76121" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="6CA76121" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="006D7339" w14:paraId="6C461962" w14:textId="1F13BFCA">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="6C461962" w14:textId="1F13BFCA" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="006D7339" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0060511D" w:rsidP="0060511D" w:rsidRDefault="0060511D" w14:paraId="5848C21B" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="006A4530" w:rsidRDefault="0060511D" w14:paraId="7A4B693C" w14:textId="77777777">
+    <w:p w14:paraId="5848C21B" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="0010233B" w:rsidRDefault="0060511D" w:rsidP="0060511D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4B693C" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0060511D" w:rsidRDefault="0060511D" w14:paraId="3A11246C" w14:textId="60E96AE2">
+    <w:p w14:paraId="3A11246C" w14:textId="60E96AE2" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0060511D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Australia wide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="3EAF265D" w14:textId="15EC879C">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="3EAF265D" w14:textId="15EC879C" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="006D7339">
+      <w:r w:rsidR="006D7339" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C94FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="006D7339">
+      <w:r w:rsidR="006D7339" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 business</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="605FA389" w14:textId="686A26FE">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="605FA389" w14:textId="686A26FE" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional: 2</w:t>
       </w:r>
       <w:r w:rsidR="00C94FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="006D7339">
+      <w:r w:rsidR="006D7339" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 business</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="0077251F" w:rsidRDefault="0060511D" w14:paraId="5011B23C" w14:textId="3F33E151">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="5011B23C" w14:textId="3F33E151" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="003244A4">
+      <w:r w:rsidR="003244A4" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C94FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="003244A4">
+      <w:r w:rsidR="003244A4" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12 business</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0060511D" w:rsidP="0060511D" w:rsidRDefault="0060511D" w14:paraId="51EF7E1D" w14:textId="5C3FB101">
+    <w:p w14:paraId="51EF7E1D" w14:textId="5C3FB101" w:rsidR="0060511D" w:rsidRPr="0010233B" w:rsidRDefault="0060511D" w:rsidP="0060511D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0060511D" w:rsidP="0060511D" w:rsidRDefault="0060511D" w14:paraId="6BC601F6" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="006A4530" w:rsidRDefault="0060511D" w14:paraId="26463BFF" w14:textId="77777777">
+    <w:p w14:paraId="6BC601F6" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="0010233B" w:rsidRDefault="0060511D" w:rsidP="0060511D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26463BFF" w14:textId="77777777" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0060511D" w:rsidP="00EE00AF" w:rsidRDefault="003244A4" w14:paraId="322D637A" w14:textId="2FAB723D">
+    <w:p w14:paraId="322D637A" w14:textId="2FAB723D" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="003244A4" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comprehensive advice from Product Specialists and AI to</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00117AD8">
+      <w:r w:rsidR="00117AD8" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ls to assist in product selection and returns (if applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0055423E" w:rsidP="00EE00AF" w:rsidRDefault="0055423E" w14:paraId="25A7C154" w14:textId="77777777">
-[...53 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="0055423E" w:rsidP="001B01B5" w:rsidRDefault="00435C10" w14:paraId="4F1C9D94" w14:textId="52CD827F">
+    <w:p w14:paraId="25A7C154" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8B6304" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3F02D7" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E3F8CC" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32508E8E" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FAD4E3D" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="00EE00AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1C9D94" w14:textId="52CD827F" w:rsidR="0055423E" w:rsidRPr="001B01B5" w:rsidRDefault="00435C10" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Staydry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="00BD1A36" w14:paraId="17D609DD" w14:textId="1A436E8D">
+    <w:p w14:paraId="17D609DD" w14:textId="1A436E8D" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="00BD1A36" w:rsidP="0055423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId20">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Staydry</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="0055423E" w14:paraId="094527A0" w14:textId="3A96A6DC">
+    <w:p w14:paraId="094527A0" w14:textId="3A96A6DC" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0055423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00D438BE">
+      <w:r w:rsidR="00D438BE" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0008527</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="0055423E" w14:paraId="3D0DCB6A" w14:textId="6051A928">
+    <w:p w14:paraId="3D0DCB6A" w14:textId="6051A928" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0055423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00D438BE">
+      <w:r w:rsidR="00D438BE" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>67167519039</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="0055423E" w14:paraId="55417461" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="006A4530" w:rsidRDefault="0055423E" w14:paraId="4B1A8308" w14:textId="77777777">
+    <w:p w14:paraId="55417461" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="0055423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1A8308" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="0055423E" w14:paraId="5321A2EC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5321A2EC" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="0055423E" w14:paraId="7E239592" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7E239592" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="0055423E" w14:paraId="4A10FECA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4A10FECA" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="0055423E" w14:paraId="171437EA" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="006A4530" w:rsidRDefault="0055423E" w14:paraId="7DB1C579" w14:textId="77777777">
+    <w:p w14:paraId="171437EA" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="0055423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB1C579" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="0055423E" w14:paraId="27F1BF60" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="27F1BF60" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="0055423E" w14:paraId="004788A4" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="004788A4" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="0055423E" w14:paraId="5351A8FC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5351A8FC" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="004058D0" w14:paraId="7ECCA83B" w14:textId="647945E0">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7ECCA83B" w14:textId="647945E0" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="004058D0" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="004058D0" w:rsidP="0077251F" w:rsidRDefault="004058D0" w14:paraId="48BF1054" w14:textId="7DEB36CA">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="48BF1054" w14:textId="7DEB36CA" w:rsidR="004058D0" w:rsidRPr="006A4530" w:rsidRDefault="004058D0" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="0055423E" w14:paraId="0C5EE21D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="006A4530" w:rsidRDefault="0055423E" w14:paraId="2F151D9F" w14:textId="77777777">
+    <w:p w14:paraId="0C5EE21D" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="0055423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F151D9F" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="0055423E" w14:paraId="581E213F" w14:textId="36AAE1F9">
+    <w:p w14:paraId="581E213F" w14:textId="36AAE1F9" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0055423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="0055423E" w14:paraId="16EE487A" w14:textId="62713B82">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="16EE487A" w14:textId="62713B82" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="004058D0">
+      <w:r w:rsidR="004058D0" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009076ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="004058D0">
+      <w:r w:rsidR="004058D0" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="0055423E" w14:paraId="4E5F3AF3" w14:textId="41A7B633">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="4E5F3AF3" w14:textId="41A7B633" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="004058D0">
+      <w:r w:rsidR="004058D0" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009076ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="004058D0">
+      <w:r w:rsidR="004058D0" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0077251F" w:rsidRDefault="0055423E" w14:paraId="366552D2" w14:textId="31FB3B1C">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="366552D2" w14:textId="31FB3B1C" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="004058D0">
+      <w:r w:rsidR="004058D0" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009076ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="004058D0">
+      <w:r w:rsidR="004058D0" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="0055423E" w14:paraId="68271442" w14:textId="347DE179">
+    <w:p w14:paraId="68271442" w14:textId="347DE179" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0055423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="0055423E" w14:paraId="3E411D3D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="006A4530" w:rsidRDefault="0055423E" w14:paraId="630B9143" w14:textId="77777777">
+    <w:p w14:paraId="3E411D3D" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="0055423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630B9143" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="0055423E" w:rsidP="0055423E" w:rsidRDefault="006B7320" w14:paraId="4DD0AAF4" w14:textId="58CDC764">
+    <w:p w14:paraId="4DD0AAF4" w14:textId="58CDC764" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="006B7320" w:rsidP="0055423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Staydry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> offer a premium range of bedding protection and washable continence underwear for kids, teen</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="008C1B13">
+      <w:r w:rsidR="008C1B13" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s and adults in a wide range of styles, colours &amp; sizes. We offer customer support</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="000844D7">
+      <w:r w:rsidR="000844D7" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> via phone, email, website chat and an exclusive NDIS checkout for a smooth ordering process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0055423E" w:rsidP="00EE00AF" w:rsidRDefault="0055423E" w14:paraId="5B4A5E9D" w14:textId="77777777">
+    <w:p w14:paraId="5B4A5E9D" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00EE00AF" w:rsidRDefault="00660973" w14:paraId="7FE4E6F5" w14:textId="77777777">
+    <w:p w14:paraId="7FE4E6F5" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00EE00AF" w:rsidRDefault="00660973" w14:paraId="61FCBB2B" w14:textId="77777777">
+    <w:p w14:paraId="61FCBB2B" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00EE00AF" w:rsidRDefault="00660973" w14:paraId="5BE28E75" w14:textId="77777777">
+    <w:p w14:paraId="5BE28E75" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00660973" w:rsidP="001B01B5" w:rsidRDefault="000356CD" w14:paraId="5BC93AFB" w14:textId="17168C65">
+    <w:p w14:paraId="5BC93AFB" w14:textId="17168C65" w:rsidR="00660973" w:rsidRPr="001B01B5" w:rsidRDefault="000356CD" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Caremmunity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00BD1A36" w14:paraId="51E8A725" w14:textId="2BACB243">
+    <w:p w14:paraId="51E8A725" w14:textId="2BACB243" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00BD1A36" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId21">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Caremmunity</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="656108DC" w14:textId="2A4E8640">
+    <w:p w14:paraId="656108DC" w14:textId="2A4E8640" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="002B5F4C">
+      <w:r w:rsidR="002B5F4C" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0000418</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="569DD8A1" w14:textId="79F577BE">
+    <w:p w14:paraId="569DD8A1" w14:textId="79F577BE" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="002B5F4C">
+      <w:r w:rsidR="002B5F4C" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>35947860028</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="008C8A3C" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="006A4530" w:rsidRDefault="00660973" w14:paraId="2A9FC8EF" w14:textId="77777777">
+    <w:p w14:paraId="008C8A3C" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A9FC8EF" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="4EEC47F3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4EEC47F3" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="5991136C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5991136C" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="2DA30C2C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2DA30C2C" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="6316CA13" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6316CA13" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="7C532FCA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7C532FCA" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="1E5D4003" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1E5D4003" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="7A6D6EA8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7A6D6EA8" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="533B0C61" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="533B0C61" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="6C2C1A12" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="006A4530" w:rsidRDefault="00660973" w14:paraId="72F111B5" w14:textId="77777777">
+    <w:p w14:paraId="6C2C1A12" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F111B5" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="25413F9F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="25413F9F" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="53327BC5" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="53327BC5" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="52C31992" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="52C31992" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="21B8CA30" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="21B8CA30" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="009F19ED" w:rsidP="0077251F" w:rsidRDefault="009F19ED" w14:paraId="38555812" w14:textId="6D229B63">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="38555812" w14:textId="6D229B63" w:rsidR="009F19ED" w:rsidRPr="006A4530" w:rsidRDefault="009F19ED" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="4931463D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="006A4530" w:rsidRDefault="00660973" w14:paraId="026071D9" w14:textId="77777777">
+    <w:p w14:paraId="4931463D" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026071D9" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="48FC4396" w14:textId="3C918BBF">
+    <w:p w14:paraId="48FC4396" w14:textId="3C918BBF" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Australia wide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="10B99C5A" w14:textId="601FA195">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="10B99C5A" w14:textId="601FA195" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="009F19ED">
+      <w:r w:rsidR="009F19ED" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009076ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="009F19ED">
+      <w:r w:rsidR="009F19ED" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="3BAFDE6B" w14:textId="5DADB4A0">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="3BAFDE6B" w14:textId="5DADB4A0" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="009F19ED">
+      <w:r w:rsidR="009F19ED" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009076ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="009F19ED">
+      <w:r w:rsidR="009F19ED" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="64F491C6" w14:textId="5C4FDA3F">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="64F491C6" w14:textId="5C4FDA3F" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="009F19ED">
+      <w:r w:rsidR="009F19ED" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009076ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="009F19ED">
+      <w:r w:rsidR="009F19ED" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="15895025" w14:textId="57F6DCB5">
+    <w:p w14:paraId="15895025" w14:textId="57F6DCB5" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="4FD44E8B" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="006A4530" w:rsidRDefault="00660973" w14:paraId="1ED5FFB1" w14:textId="77777777">
+    <w:p w14:paraId="4FD44E8B" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED5FFB1" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="009F19ED" w14:paraId="12BEF0EF" w14:textId="2CEF4CF2">
+    <w:p w14:paraId="12BEF0EF" w14:textId="2CEF4CF2" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="009F19ED" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Supply and delivery </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00B927DA">
+      <w:r w:rsidR="00B927DA" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of Continence Aids, Nutrition, Skincare to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00B927DA">
+      <w:r w:rsidR="00B927DA" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>clients</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00B927DA">
+      <w:r w:rsidR="00B927DA" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> homes. Backed by a national team of Nurse Continence Specialists conducting Continence Assessments in-home and by telehealth</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="007B7FF2">
+      <w:r w:rsidR="007B7FF2" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00EE00AF" w:rsidRDefault="00660973" w14:paraId="5180F87A" w14:textId="77777777">
+    <w:p w14:paraId="5180F87A" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00660973" w:rsidP="001B01B5" w:rsidRDefault="001F2C89" w14:paraId="6B729CA0" w14:textId="7E64ABFA">
+    <w:p w14:paraId="6B729CA0" w14:textId="7E64ABFA" w:rsidR="00660973" w:rsidRPr="001B01B5" w:rsidRDefault="001F2C89" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conni Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00BD1A36" w14:paraId="26EF983E" w14:textId="49709ABE">
+    <w:p w14:paraId="26EF983E" w14:textId="49709ABE" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00BD1A36" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId22">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>shop Conni</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="50B04E93" w14:textId="37445656">
+    <w:p w14:paraId="50B04E93" w14:textId="37445656" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00F117CF">
+      <w:r w:rsidR="00F117CF" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0005135</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="16C34541" w14:textId="35E9BF17">
+    <w:p w14:paraId="16C34541" w14:textId="35E9BF17" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00F117CF">
+      <w:r w:rsidR="00F117CF" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>27078006569</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="5C449F03" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="006A4530" w:rsidRDefault="00660973" w14:paraId="4F950C1B" w14:textId="77777777">
+    <w:p w14:paraId="5C449F03" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F950C1B" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="23FE55BB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="23FE55BB" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="6F2BAC51" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6F2BAC51" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="5776080E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5776080E" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="4B63F8FC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4B63F8FC" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="0A7BC4F2" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="006A4530" w:rsidRDefault="00660973" w14:paraId="493F386D" w14:textId="77777777">
+    <w:p w14:paraId="0A7BC4F2" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493F386D" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="19649680" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="19649680" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="42EE6B5D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="42EE6B5D" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="282E0A4E" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="006A4530" w:rsidRDefault="00660973" w14:paraId="094E1FE4" w14:textId="77777777">
+    <w:p w14:paraId="282E0A4E" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094E1FE4" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="152A213B" w14:textId="7EB793D0">
+    <w:p w14:paraId="152A213B" w14:textId="7EB793D0" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Australia wide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="0C499F24" w14:textId="7D764822">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="0C499F24" w14:textId="7D764822" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00CC7028">
+      <w:r w:rsidR="00CC7028" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Orders processed withing 1 business day of receipt of order</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="7F6ADF39" w14:textId="44724EB2">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="7F6ADF39" w14:textId="44724EB2" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00CC7028">
+      <w:r w:rsidR="00CC7028" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Orders processed withing 1 business day of receipt of order</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="0077251F" w:rsidRDefault="00660973" w14:paraId="420281EC" w14:textId="4D5027C9">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="420281EC" w14:textId="4D5027C9" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00CC7028">
+      <w:r w:rsidR="00CC7028" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Orders processed withing 1 business day of receipt of order</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="753F0A15" w14:textId="12F4C18A">
+    <w:p w14:paraId="753F0A15" w14:textId="12F4C18A" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00660973" w14:paraId="0E72AF2F" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="006A4530" w:rsidRDefault="00660973" w14:paraId="60B752BF" w14:textId="77777777">
+    <w:p w14:paraId="0E72AF2F" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B752BF" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00660973" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00660973" w:rsidP="00660973" w:rsidRDefault="00CC7028" w14:paraId="73EE5DD3" w14:textId="14FEEDC8">
+    <w:p w14:paraId="73EE5DD3" w14:textId="14FEEDC8" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="00CC7028" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Providing </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="00A20C68">
+      <w:r w:rsidR="00A20C68" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>continence support products for NDIS participants</w:t>
       </w:r>
       <w:r w:rsidR="008D0AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00660973" w:rsidP="00EE00AF" w:rsidRDefault="00660973" w14:paraId="7EFA82A3" w14:textId="77777777">
+    <w:p w14:paraId="7EFA82A3" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="0C7DC745" w14:textId="77777777">
+    <w:p w14:paraId="0C7DC745" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="028E7CD3" w14:textId="77777777">
+    <w:p w14:paraId="028E7CD3" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="48078F8A" w14:textId="77777777">
+    <w:p w14:paraId="48078F8A" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00CC7028" w:rsidP="00EE00AF" w:rsidRDefault="00CC7028" w14:paraId="526AD694" w14:textId="77777777">
+    <w:p w14:paraId="526AD694" w14:textId="77777777" w:rsidR="00CC7028" w:rsidRPr="0010233B" w:rsidRDefault="00CC7028" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00CC7028" w:rsidP="00EE00AF" w:rsidRDefault="00CC7028" w14:paraId="6B378C6D" w14:textId="77777777">
+    <w:p w14:paraId="6B378C6D" w14:textId="77777777" w:rsidR="00CC7028" w:rsidRPr="0010233B" w:rsidRDefault="00CC7028" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00E2655A" w:rsidP="001B01B5" w:rsidRDefault="00A20C68" w14:paraId="53825B9C" w14:textId="5382F996">
+    <w:p w14:paraId="53825B9C" w14:textId="5382F996" w:rsidR="00E2655A" w:rsidRPr="001B01B5" w:rsidRDefault="00A20C68" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>HECSA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00BD1A36" w14:paraId="4B014EE8" w14:textId="1A073355">
+    <w:p w14:paraId="4B014EE8" w14:textId="1A073355" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00BD1A36" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId23">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>HECSA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="0C3CEEF4" w14:textId="2E29894C">
+    <w:p w14:paraId="0C3CEEF4" w14:textId="2E29894C" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00A603CC">
+      <w:r w:rsidR="00A603CC" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0092429</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="18A7C3DC" w14:textId="7860C9B6">
+    <w:p w14:paraId="18A7C3DC" w14:textId="7860C9B6" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00A603CC">
+      <w:r w:rsidR="00A603CC" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16632755670</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="771191C1" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="006A4530" w:rsidRDefault="00E2655A" w14:paraId="78119A36" w14:textId="77777777">
+    <w:p w14:paraId="771191C1" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78119A36" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="5656089F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5656089F" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="3D95911B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3D95911B" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="2DEC8E61" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2DEC8E61" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="671EE359" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="671EE359" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="2704AB72" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2704AB72" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="7931ED48" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7931ED48" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="0B68DE31" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0B68DE31" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="5120BB2B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5120BB2B" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="6FB93164" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6FB93164" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="2EA8C230" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="006A4530" w:rsidRDefault="00E2655A" w14:paraId="1B2E84D4" w14:textId="77777777">
+    <w:p w14:paraId="2EA8C230" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2E84D4" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="62AA873D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="62AA873D" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="43132147" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="43132147" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="5589A273" w14:textId="2F67F05F">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5589A273" w14:textId="2F67F05F" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="1C29EA4D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="006A4530" w:rsidRDefault="00E2655A" w14:paraId="0F0E3B41" w14:textId="77777777">
+    <w:p w14:paraId="1C29EA4D" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0E3B41" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="3003F7B1" w14:textId="4F9B44C8">
+    <w:p w14:paraId="3003F7B1" w14:textId="4F9B44C8" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="23421B4B" w14:textId="16917BF8">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="23421B4B" w14:textId="16917BF8" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metro: 2</w:t>
       </w:r>
       <w:r w:rsidR="00D53668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="003E7032">
+      <w:r w:rsidR="003E7032" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 business</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="3A1DC57E" w14:textId="28CB3D93">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="3A1DC57E" w14:textId="28CB3D93" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="007C4880">
+      <w:r w:rsidR="007C4880" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D53668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="007C4880">
+      <w:r w:rsidR="007C4880" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 business</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="232E43EC" w14:textId="5902A5EF">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="232E43EC" w14:textId="5902A5EF" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="007C4880">
+      <w:r w:rsidR="007C4880" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D53668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="007C4880">
+      <w:r w:rsidR="007C4880" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> business</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="40F083B6" w14:textId="22982AA8">
+    <w:p w14:paraId="40F083B6" w14:textId="22982AA8" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="0063356F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="65F9A1D3" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="006A4530" w:rsidRDefault="00E2655A" w14:paraId="34C20B26" w14:textId="77777777">
+    <w:p w14:paraId="65F9A1D3" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C20B26" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="00E2655A" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A4530" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="002A3E4B" w14:paraId="13326F13" w14:textId="3FD8D1F4">
+    <w:p w14:paraId="13326F13" w14:textId="3FD8D1F4" w:rsidR="00E2655A" w:rsidRPr="006A4530" w:rsidRDefault="002A3E4B" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We offer a large range of brands and </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A4530" w:rsidR="0052628A">
+      <w:r w:rsidR="0052628A" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>products complimented by a team offering amazing customer service</w:t>
       </w:r>
       <w:r w:rsidR="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="43489B80" w14:textId="77777777">
+    <w:p w14:paraId="43489B80" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="66909BA8" w14:textId="77777777">
+    <w:p w14:paraId="66909BA8" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00E2655A" w:rsidP="001B01B5" w:rsidRDefault="000B5D4E" w14:paraId="3F891065" w14:textId="4A17E3F8">
+    <w:p w14:paraId="3F891065" w14:textId="4A17E3F8" w:rsidR="00E2655A" w:rsidRPr="001B01B5" w:rsidRDefault="000B5D4E" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Health N Home</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00BD1A36" w14:paraId="0846C81D" w14:textId="53C5A107">
+    <w:p w14:paraId="0846C81D" w14:textId="53C5A107" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00BD1A36" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId24">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Health n Home</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="1E77C22D" w14:textId="7815CE26">
+    <w:p w14:paraId="1E77C22D" w14:textId="7815CE26" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00676993">
+      <w:r w:rsidR="00676993" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0072995</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="7360F051" w14:textId="6C12F4CD">
+    <w:p w14:paraId="7360F051" w14:textId="6C12F4CD" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00676993">
+      <w:r w:rsidR="00676993" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23140988549</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="68F04790" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="001857FB" w:rsidRDefault="00E2655A" w14:paraId="64F64E21" w14:textId="77777777">
+    <w:p w14:paraId="68F04790" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F64E21" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="001857FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="58203AA1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="58203AA1" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="677608E1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="677608E1" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="363F8A23" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="363F8A23" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="3EA337DB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3EA337DB" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="16A2AFEB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="16A2AFEB" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="7A43784D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7A43784D" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="096B0914" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="096B0914" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="6A47F557" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6A47F557" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="659C09D5" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="659C09D5" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="2E321A8E" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="001857FB" w:rsidRDefault="00E2655A" w14:paraId="53317BD2" w14:textId="77777777">
+    <w:p w14:paraId="2E321A8E" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53317BD2" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="001857FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="2C681702" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="2C681702" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="30477AE6" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="30477AE6" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="414294DC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="414294DC" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00DC3861" w14:paraId="32558474" w14:textId="60027064">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="32558474" w14:textId="60027064" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00DC3861" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="15C72964" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="001857FB" w:rsidRDefault="00E2655A" w14:paraId="148B8D3D" w14:textId="77777777">
+    <w:p w14:paraId="15C72964" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148B8D3D" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="001857FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="48B62192" w14:textId="6CD233C6">
+    <w:p w14:paraId="48B62192" w14:textId="6CD233C6" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="0E32B1AA" w14:textId="0FEF5F28">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="0E32B1AA" w14:textId="0FEF5F28" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001857FB" w:rsidR="00DC3861">
+      <w:r w:rsidR="00DC3861" w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 week</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="49D66F25" w14:textId="199F3A9F">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="49D66F25" w14:textId="199F3A9F" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001857FB" w:rsidR="00DC3861">
+      <w:r w:rsidR="00DC3861" w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00DE1D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="001857FB" w:rsidR="00DC3861">
+      <w:r w:rsidR="00DC3861" w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 weeks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="4272B49C" w14:textId="37B9AAFE">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="4272B49C" w14:textId="37B9AAFE" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001857FB" w:rsidR="00DC3861">
+      <w:r w:rsidR="00DC3861" w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 weeks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="45879A2A" w14:textId="5719171C">
+    <w:p w14:paraId="45879A2A" w14:textId="5719171C" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="0063356F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="7E3220C2" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="001857FB" w:rsidRDefault="00E2655A" w14:paraId="641FBB12" w14:textId="77777777">
+    <w:p w14:paraId="7E3220C2" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641FBB12" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="001857FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001857FB" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="30588079" w14:textId="16546CA6">
+    <w:p w14:paraId="30588079" w14:textId="16546CA6" w:rsidR="00E2655A" w:rsidRPr="001857FB" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="001857FB" w:rsidR="00DC3861">
+      <w:r w:rsidR="00DC3861" w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ll continence, cathe</w:t>
       </w:r>
-      <w:r w:rsidRPr="001857FB" w:rsidR="0099072A">
+      <w:r w:rsidR="0099072A" w:rsidRPr="001857FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ter and wound care related products. Continence Nurse to help with suitability of the products</w:t>
       </w:r>
       <w:r w:rsidR="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="00F7DA94" w14:textId="77777777">
+    <w:p w14:paraId="00F7DA94" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="627E2C6B" w14:textId="77777777">
+    <w:p w14:paraId="627E2C6B" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00E2655A" w:rsidP="001B01B5" w:rsidRDefault="008E3D12" w14:paraId="41687F09" w14:textId="5175827E">
+    <w:p w14:paraId="41687F09" w14:textId="5175827E" w:rsidR="00E2655A" w:rsidRPr="001B01B5" w:rsidRDefault="008E3D12" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Homehealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="004751FB">
+      <w:r w:rsidR="004751FB" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>&amp; Medical Supplies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00BD1A36" w14:paraId="60DE41E0" w14:textId="0CF9C9C8">
+    <w:p w14:paraId="60DE41E0" w14:textId="0CF9C9C8" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00BD1A36" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId25">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BD1A36">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Homehealth</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BD1A36">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> &amp; Medical Supplies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="499224C3" w14:textId="5755B546">
+    <w:p w14:paraId="499224C3" w14:textId="5755B546" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="004751FB">
+      <w:r w:rsidR="004751FB" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0149140</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="06992662" w14:textId="6770DCEB">
+    <w:p w14:paraId="06992662" w14:textId="6770DCEB" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="004751FB">
+      <w:r w:rsidR="004751FB" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9163981</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00225362">
+      <w:r w:rsidR="00225362" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0281</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="3C623367" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00164119" w:rsidRDefault="00E2655A" w14:paraId="1E5AB9EE" w14:textId="77777777">
+    <w:p w14:paraId="3C623367" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5AB9EE" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="00164119">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="199BAC31" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="199BAC31" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="04298748" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="04298748" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="48378077" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="48378077" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="14482E9F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="14482E9F" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="303157FD" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="303157FD" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="700950A9" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="700950A9" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="306855BD" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="306855BD" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="2DADEE55" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2DADEE55" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="049CEEFA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="049CEEFA" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="138893DC" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00164119" w:rsidRDefault="00E2655A" w14:paraId="799D2ABF" w14:textId="77777777">
+    <w:p w14:paraId="138893DC" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799D2ABF" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="00164119">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="1D7DDAB3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="1D7DDAB3" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00A2321A" w14:paraId="003BBB81" w14:textId="1DA30A9D">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="003BBB81" w14:textId="1DA30A9D" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00A2321A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="0E94F95E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="0E94F95E" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="042F32CA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="042F32CA" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="21BC349A" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00164119" w:rsidRDefault="00E2655A" w14:paraId="4C3AACFA" w14:textId="77777777">
+    <w:p w14:paraId="21BC349A" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3AACFA" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="00164119">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="020AC53F" w14:textId="25945BD8">
+    <w:p w14:paraId="020AC53F" w14:textId="25945BD8" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="723DADDE" w14:textId="6C412F45">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="723DADDE" w14:textId="6C412F45" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="00A2321A">
+      <w:r w:rsidR="00A2321A" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Next day</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="43440F64" w14:textId="001711C3">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="43440F64" w14:textId="001711C3" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional: 2</w:t>
       </w:r>
       <w:r w:rsidR="00052BD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="250F55E8" w14:textId="32F9C75E">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="250F55E8" w14:textId="32F9C75E" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00164119" w:rsidR="00D64C71">
+      <w:r w:rsidR="00D64C71" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00052BD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00052BD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="00D64C71">
+      <w:r w:rsidR="00D64C71" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="585F724E" w14:textId="47942FB5">
+    <w:p w14:paraId="585F724E" w14:textId="47942FB5" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="0063356F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="60B1100C" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00164119" w:rsidRDefault="00E2655A" w14:paraId="03C183EA" w14:textId="77777777">
+    <w:p w14:paraId="60B1100C" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C183EA" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="00164119">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00D64C71" w14:paraId="31EE5C89" w14:textId="0AE535FA">
+    <w:p w14:paraId="31EE5C89" w14:textId="0AE535FA" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00D64C71" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We offer an expansive range of continence products from all leading brands. Product support is available </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="00030461">
+      <w:r w:rsidR="00030461" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>online, over the phone or in person at our retail store</w:t>
       </w:r>
       <w:r w:rsidR="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="1CE2BC8F" w14:textId="77777777">
+    <w:p w14:paraId="1CE2BC8F" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="7869A8D7" w14:textId="77777777">
+    <w:p w14:paraId="7869A8D7" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00E2655A" w:rsidP="001B01B5" w:rsidRDefault="00FA253B" w14:paraId="6B5E5523" w14:textId="5647ED2F">
+    <w:p w14:paraId="6B5E5523" w14:textId="5647ED2F" w:rsidR="00E2655A" w:rsidRPr="001B01B5" w:rsidRDefault="00FA253B" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Indepe</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="007E6748">
+      <w:r w:rsidR="007E6748" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ndence Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00BD1A36" w14:paraId="1CF51488" w14:textId="0D211284">
+    <w:p w14:paraId="1CF51488" w14:textId="0D211284" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00BD1A36" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId26">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Independence Australia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="01215FC8" w14:textId="072040D7">
+    <w:p w14:paraId="01215FC8" w14:textId="072040D7" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="007E6748">
+      <w:r w:rsidR="007E6748" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00E9089A">
+      <w:r w:rsidR="00E9089A" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00274</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="78641BDF" w14:textId="0B86620F">
+    <w:p w14:paraId="78641BDF" w14:textId="0B86620F" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00E9089A">
+      <w:r w:rsidR="00E9089A" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>80973805243</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="338E3E43" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="72F76648" w14:textId="77777777">
+    <w:p w14:paraId="338E3E43" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F76648" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="181BBF1C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="181BBF1C" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="7B7F5ED3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7B7F5ED3" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="6065B3B2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6065B3B2" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="38AB94FF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="38AB94FF" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="297FD29B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="297FD29B" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="27BF413A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="27BF413A" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="6F361B65" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6F361B65" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="09C5DCEB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="09C5DCEB" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="06B8D427" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="06B8D427" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="7BAF9928" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="1A938E31" w14:textId="77777777">
+    <w:p w14:paraId="7BAF9928" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A938E31" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="29C2AE9E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="29C2AE9E" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="17534A59" w14:textId="484EF829">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="17534A59" w14:textId="484EF829" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00053A5A" w:rsidP="00053A5A" w:rsidRDefault="00053A5A" w14:paraId="60C75A58" w14:textId="77777777">
+    <w:p w14:paraId="60C75A58" w14:textId="77777777" w:rsidR="00053A5A" w:rsidRPr="0010233B" w:rsidRDefault="00053A5A" w:rsidP="00053A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="7157ED14" w14:textId="77777777">
+    <w:p w14:paraId="7157ED14" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="552F13AC" w14:textId="76DDA99C">
+    <w:p w14:paraId="552F13AC" w14:textId="76DDA99C" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="0A128D9F" w14:textId="18C6CD64">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="0A128D9F" w14:textId="18C6CD64" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="00CE077B">
+      <w:r w:rsidR="00CE077B" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Orders placed on a business day with be dispatched withing 24</w:t>
       </w:r>
       <w:r w:rsidR="00C65A21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="00CE077B">
+      <w:r w:rsidR="00CE077B" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36 hours. Order</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="009E005B">
+      <w:r w:rsidR="009E005B" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s placed on a weekend or public holiday with be processed the next business day</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="04CFC1F7" w14:textId="6D51A142">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="04CFC1F7" w14:textId="6D51A142" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="005A3DCA">
+      <w:r w:rsidR="005A3DCA" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> All orders will be processed within 3 business days if processed by 2pm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="3150D2DC" w14:textId="30C0BE4F">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="3150D2DC" w14:textId="30C0BE4F" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="005A3DCA">
+      <w:r w:rsidR="005A3DCA" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivery to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="00C74831">
+      <w:r w:rsidR="00C74831" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>very remote areas may take a little longer due to services being limited to 1 delivery per week</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="04B60942" w14:textId="54781320">
+    <w:p w14:paraId="04B60942" w14:textId="54781320" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="568DD974" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="1ADC24FD" w14:textId="77777777">
+    <w:p w14:paraId="568DD974" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADC24FD" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00164119" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00F31553" w14:paraId="7FE4109D" w14:textId="69A13F8F">
+    <w:p w14:paraId="7FE4109D" w14:textId="69A13F8F" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00F31553" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Product details and informative reference material is available on our website to assist NDIS participants with the selection and ordering of products as well as managing funding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="00C74AA9">
+      <w:r w:rsidR="00C74AA9" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, whether Agency, plan or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="00C65A21">
+      <w:r w:rsidR="00C65A21" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>self-managed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164119" w:rsidR="00C74AA9">
+      <w:r w:rsidR="00C74AA9" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00E2655A" w:rsidP="001B01B5" w:rsidRDefault="003C0B9A" w14:paraId="081B1AF1" w14:textId="7C34E289">
+    <w:p w14:paraId="081B1AF1" w14:textId="7C34E289" w:rsidR="00E2655A" w:rsidRPr="001B01B5" w:rsidRDefault="003C0B9A" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Livingstone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="002D7C59" w14:paraId="12E55443" w14:textId="163C1520">
+    <w:p w14:paraId="12E55443" w14:textId="163C1520" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="002D7C59" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId27">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Livingstone</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="02DE5779" w14:textId="7ED26FDB">
+    <w:p w14:paraId="02DE5779" w14:textId="7ED26FDB" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 40500</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00EF4D86">
+      <w:r w:rsidR="00EF4D86" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>34589</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="26CE7B39" w14:textId="41851785">
+    <w:p w14:paraId="26CE7B39" w14:textId="41851785" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00EF4D86">
+      <w:r w:rsidR="00EF4D86" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6605201144</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="5A5A1160" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="4C596E49" w14:textId="77777777">
+    <w:p w14:paraId="5A5A1160" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C596E49" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="1DE8BB44" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1DE8BB44" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="0464E3E4" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0464E3E4" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="2D87608B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2D87608B" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="3D8F8F9C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3D8F8F9C" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="478528B7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="478528B7" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="5A77D48A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5A77D48A" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="422186BA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="422186BA" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="1B3A6A2F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1B3A6A2F" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="2B085408" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2B085408" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="798C9144" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="20ADE028" w14:textId="77777777">
+    <w:p w14:paraId="798C9144" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20ADE028" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="497D1B26" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="497D1B26" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="5F87589E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5F87589E" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="665FA11A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="665FA11A" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="7DB45E60" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7DB45E60" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00EF4D86" w:rsidP="0077251F" w:rsidRDefault="00EF4D86" w14:paraId="2FD801B3" w14:textId="6884CFF6">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="2FD801B3" w14:textId="6884CFF6" w:rsidR="00EF4D86" w:rsidRPr="00461F01" w:rsidRDefault="00EF4D86" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00EF4D86" w:rsidP="0077251F" w:rsidRDefault="00EF4D86" w14:paraId="6E366497" w14:textId="412651EE">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="6E366497" w14:textId="412651EE" w:rsidR="00EF4D86" w:rsidRPr="00461F01" w:rsidRDefault="00EF4D86" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="0B95735A" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="7F76FB83" w14:textId="77777777">
+    <w:p w14:paraId="0B95735A" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F76FB83" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="129BDD29" w14:textId="1058CECD">
+    <w:p w14:paraId="129BDD29" w14:textId="1058CECD" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="00801815" w14:textId="2720893C">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="00801815" w14:textId="2720893C" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00EF4D86">
+      <w:r w:rsidR="00EF4D86" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00116538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00EF4D86">
+      <w:r w:rsidR="00EF4D86" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="4D289B38" w14:textId="07798EB2">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="4D289B38" w14:textId="07798EB2" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00EB5D24">
+      <w:r w:rsidR="00EB5D24" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00116538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00EB5D24">
+      <w:r w:rsidR="00EB5D24" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="29D79906" w14:textId="1CB60023">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="29D79906" w14:textId="1CB60023" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00EB5D24">
+      <w:r w:rsidR="00EB5D24" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00116538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00EB5D24">
+      <w:r w:rsidR="00EB5D24" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="4F164CC7" w14:textId="62710670">
+    <w:p w14:paraId="4F164CC7" w14:textId="62710670" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="258C40B7" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="109B7ED4" w14:textId="77777777">
+    <w:p w14:paraId="258C40B7" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109B7ED4" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00EB5D24" w14:paraId="385D5665" w14:textId="2510EB21">
+    <w:p w14:paraId="385D5665" w14:textId="2510EB21" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00EB5D24" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your pro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00F779D2">
+      <w:r w:rsidR="00F779D2" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vider</w:t>
       </w:r>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for incontinence, SIL and home care needs</w:t>
       </w:r>
       <w:r w:rsidR="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00E2655A" w14:paraId="0F59EE64" w14:textId="77777777">
+    <w:p w14:paraId="0F59EE64" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00E2655A" w:rsidP="001B01B5" w:rsidRDefault="000959F4" w14:paraId="7DBBAA97" w14:textId="5887AF16">
+    <w:p w14:paraId="7DBBAA97" w14:textId="5887AF16" w:rsidR="00E2655A" w:rsidRPr="001B01B5" w:rsidRDefault="000959F4" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Medical Store</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="002D7C59" w14:paraId="238C593F" w14:textId="3DB546B4">
+    <w:p w14:paraId="238C593F" w14:textId="3DB546B4" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="002D7C59" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId28">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Medical Store</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="5A487910" w14:textId="37CD7384">
+    <w:p w14:paraId="5A487910" w14:textId="37CD7384" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="005F701B">
+      <w:r w:rsidR="005F701B" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0102286</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="295936FA" w14:textId="61D245E7">
+    <w:p w14:paraId="295936FA" w14:textId="61D245E7" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="005F701B">
+      <w:r w:rsidR="005F701B" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>63095196562</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="5E9ED854" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="0EDE019C" w14:textId="77777777">
+    <w:p w14:paraId="5E9ED854" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDE019C" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="75F07125" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="75F07125" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="2431907B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2431907B" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="1C8071DD" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1C8071DD" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="069CE116" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="069CE116" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="4B73CC81" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4B73CC81" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="34793D97" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="34793D97" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="2A3CA3B2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2A3CA3B2" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="7360B555" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7360B555" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="60197DA1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="60197DA1" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="4CF57E27" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="00F570E5" w14:textId="77777777">
+    <w:p w14:paraId="4CF57E27" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F570E5" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="62F8A2AF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="62F8A2AF" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="7785F4D4" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7785F4D4" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="690E6BD7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="690E6BD7" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="002869CC" w14:paraId="694BF6A3" w14:textId="6656DDB4">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="694BF6A3" w14:textId="6656DDB4" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="002869CC" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="002869CC" w:rsidP="0077251F" w:rsidRDefault="002869CC" w14:paraId="43581148" w14:textId="2B00652D">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="43581148" w14:textId="2B00652D" w:rsidR="002869CC" w:rsidRPr="00461F01" w:rsidRDefault="002869CC" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="2241BBC2" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="4ECCD492" w14:textId="77777777">
+    <w:p w14:paraId="2241BBC2" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECCD492" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="2303CFBD" w14:textId="5631A90B">
+    <w:p w14:paraId="2303CFBD" w14:textId="5631A90B" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="6445524F" w14:textId="5D27D654">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="6445524F" w14:textId="5D27D654" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00E92BA3">
+      <w:r w:rsidR="00E92BA3" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00116538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="527399EF" w14:textId="30CB846A">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="527399EF" w14:textId="30CB846A" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional: 2</w:t>
       </w:r>
       <w:r w:rsidR="00116538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="37E53B9E" w14:textId="6873F247">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="37E53B9E" w14:textId="6873F247" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00E92BA3">
+      <w:r w:rsidR="00E92BA3" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00116538">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="702CF569" w14:textId="0ACFA897">
+    <w:p w14:paraId="702CF569" w14:textId="0ACFA897" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="07CFB542" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00461F01" w:rsidRDefault="00E2655A" w14:paraId="46695F0C" w14:textId="77777777">
+    <w:p w14:paraId="07CFB542" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46695F0C" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00E2655A" w:rsidP="00461F01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00461F01" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00CE6F7A" w14:paraId="5370206E" w14:textId="0DBC45D5">
+    <w:p w14:paraId="5370206E" w14:textId="0DBC45D5" w:rsidR="00E2655A" w:rsidRPr="00461F01" w:rsidRDefault="00CE6F7A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Medical Store provides phone, online and in person (by appt) support with produ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00076F70">
+      <w:r w:rsidR="00076F70" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t advice and technical support, as well as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00461F01" w:rsidR="00076F70">
+      <w:r w:rsidR="00076F70" w:rsidRPr="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing samples and images to assist with your selection</w:t>
       </w:r>
       <w:r w:rsidR="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00E2655A" w:rsidP="001B01B5" w:rsidRDefault="0022185F" w14:paraId="7148DED7" w14:textId="070B0D32">
+    <w:p w14:paraId="7148DED7" w14:textId="070B0D32" w:rsidR="00E2655A" w:rsidRPr="001B01B5" w:rsidRDefault="0022185F" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Medisa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="002D7C59" w14:paraId="1399D77E" w14:textId="28CE975D">
+    <w:p w14:paraId="1399D77E" w14:textId="28CE975D" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="002D7C59" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId29">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Medisa</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="0FECBA25" w14:textId="34849909">
+    <w:p w14:paraId="0FECBA25" w14:textId="34849909" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="0093108A">
+      <w:r w:rsidR="0093108A" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0086102</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="07ADC7DB" w14:textId="48F2F3FF">
+    <w:p w14:paraId="07ADC7DB" w14:textId="48F2F3FF" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABN:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="0093108A">
+      <w:r w:rsidR="0093108A" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 64169434</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00B1500D">
+      <w:r w:rsidR="00B1500D" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>244</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="30D8C8B1" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="00E15E2F" w:rsidRDefault="00E2655A" w14:paraId="0798079E" w14:textId="77777777">
+    <w:p w14:paraId="30D8C8B1" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0798079E" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="00E15E2F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="6E68FFA7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6E68FFA7" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="4D249FE8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4D249FE8" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="11175309" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="11175309" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="46D94C3F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="46D94C3F" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="194EEDC6" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="194EEDC6" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="04047317" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="04047317" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="39BFE8A3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="39BFE8A3" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="124C804C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="124C804C" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="1BE2973D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1BE2973D" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="5ED0B867" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="00E15E2F" w:rsidRDefault="00E2655A" w14:paraId="083F3EEF" w14:textId="77777777">
+    <w:p w14:paraId="5ED0B867" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083F3EEF" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="00E15E2F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="7D5DFF6F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7D5DFF6F" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="1A1D3066" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="1A1D3066" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="6CD68242" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="6CD68242" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="7C500992" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7C500992" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00145516" w:rsidP="0077251F" w:rsidRDefault="00145516" w14:paraId="5DA3BACA" w14:textId="15B0DE56">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5DA3BACA" w14:textId="15B0DE56" w:rsidR="00145516" w:rsidRPr="00E15E2F" w:rsidRDefault="00145516" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00145516" w:rsidP="0077251F" w:rsidRDefault="00145516" w14:paraId="7FE634B5" w14:textId="502C44EF">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7FE634B5" w14:textId="502C44EF" w:rsidR="00145516" w:rsidRPr="00E15E2F" w:rsidRDefault="00145516" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="258C1FF3" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="00E15E2F" w:rsidRDefault="00E2655A" w14:paraId="0BB27523" w14:textId="77777777">
+    <w:p w14:paraId="258C1FF3" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB27523" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="00E15E2F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="58447A9B" w14:textId="5850D4CC">
+    <w:p w14:paraId="58447A9B" w14:textId="5850D4CC" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="562083AB" w14:textId="235C6D27">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="562083AB" w14:textId="235C6D27" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15E2F" w:rsidR="008C0123">
+      <w:r w:rsidR="008C0123" w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B001B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15E2F" w:rsidR="008C0123">
+      <w:r w:rsidR="008C0123" w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="38681E86" w14:textId="0245F363">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="38681E86" w14:textId="0245F363" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15E2F" w:rsidR="008C0123">
+      <w:r w:rsidR="008C0123" w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B001B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15E2F" w:rsidR="008C0123">
+      <w:r w:rsidR="008C0123" w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="0077251F" w:rsidRDefault="00E2655A" w14:paraId="0D67C7A2" w14:textId="6959A559">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="0D67C7A2" w14:textId="6959A559" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15E2F" w:rsidR="008C0123">
+      <w:r w:rsidR="008C0123" w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B001B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15E2F" w:rsidR="008C0123">
+      <w:r w:rsidR="008C0123" w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="61625A3B" w14:textId="465F7D25">
+    <w:p w14:paraId="61625A3B" w14:textId="465F7D25" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00E2655A" w:rsidRDefault="00E2655A" w14:paraId="152C751C" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00E2655A" w:rsidP="00E15E2F" w:rsidRDefault="00E2655A" w14:paraId="65956752" w14:textId="77777777">
+    <w:p w14:paraId="152C751C" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65956752" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="00E15E2F" w:rsidRDefault="00E2655A" w:rsidP="00E15E2F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E15E2F" w:rsidR="00573043" w:rsidP="00C21107" w:rsidRDefault="00C21107" w14:paraId="5AD98105" w14:textId="29E9C1F2">
-[...4 lines deleted...]
-          <w:numId w:val="7"/>
+    <w:p w14:paraId="5AD98105" w14:textId="29E9C1F2" w:rsidR="00573043" w:rsidRPr="00E15E2F" w:rsidRDefault="00C21107" w:rsidP="00C21107">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00E2655A" w:rsidRDefault="00573043" w14:paraId="1C6835DA" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00E13B90" w:rsidP="001B01B5" w:rsidRDefault="00C86843" w14:paraId="0C715C4C" w14:textId="6D018941">
+    <w:p w14:paraId="1C6835DA" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C715C4C" w14:textId="6D018941" w:rsidR="00E13B90" w:rsidRPr="001B01B5" w:rsidRDefault="00C86843" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Incontinence</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="00507995">
+      <w:r w:rsidR="00507995" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products.com.au</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="001E2851" w14:paraId="73EE80C2" w14:textId="0D3E93B9">
+    <w:p w14:paraId="73EE80C2" w14:textId="0D3E93B9" w:rsidR="00E13B90" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00E13B90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId30">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Incontinence Products</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="00E13B90" w14:paraId="1FCE98AD" w14:textId="692943E1">
+    <w:p w14:paraId="1FCE98AD" w14:textId="692943E1" w:rsidR="00E13B90" w:rsidRPr="0010233B" w:rsidRDefault="00E13B90" w:rsidP="00E13B90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00507995">
+      <w:r w:rsidR="00507995" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0000940</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="00E13B90" w14:paraId="53C3E49C" w14:textId="07B24C11">
+    <w:p w14:paraId="53C3E49C" w14:textId="07B24C11" w:rsidR="00E13B90" w:rsidRPr="0010233B" w:rsidRDefault="00E13B90" w:rsidP="00E13B90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00507995">
+      <w:r w:rsidR="00507995" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>98050042772</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="00E13B90" w14:paraId="1D26249E" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="00F43860" w:rsidRDefault="00E13B90" w14:paraId="5B57831C" w14:textId="77777777">
+    <w:p w14:paraId="1D26249E" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="0010233B" w:rsidRDefault="00E13B90" w:rsidP="00E13B90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B57831C" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="00F43860">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="474DAE7A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="474DAE7A" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="0A2B47FA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0A2B47FA" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="39750A80" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="39750A80" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="5A20B1AE" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5A20B1AE" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="334D509B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="334D509B" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="381A0F78" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="381A0F78" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="5AD03B2B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5AD03B2B" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="017AD2E4" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="017AD2E4" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="5FF92861" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5FF92861" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="00E13B90" w14:paraId="748EE9E0" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="00F43860" w:rsidRDefault="00E13B90" w14:paraId="29AF3D79" w14:textId="77777777">
+    <w:p w14:paraId="748EE9E0" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="0010233B" w:rsidRDefault="00E13B90" w:rsidP="00E13B90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29AF3D79" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="00F43860">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="42D6119D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="42D6119D" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="296E98E4" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="296E98E4" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="12EC290A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="12EC290A" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="08EF1FAE" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="08EF1FAE" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="009B08CA" w:rsidP="0077251F" w:rsidRDefault="009B08CA" w14:paraId="419F7DA2" w14:textId="4BCA9FC5">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="419F7DA2" w14:textId="4BCA9FC5" w:rsidR="009B08CA" w:rsidRPr="00F43860" w:rsidRDefault="009B08CA" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="009B08CA" w:rsidP="0077251F" w:rsidRDefault="009B08CA" w14:paraId="7BD5DB51" w14:textId="3451E288">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7BD5DB51" w14:textId="3451E288" w:rsidR="009B08CA" w:rsidRPr="00F43860" w:rsidRDefault="009B08CA" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="00E13B90" w14:paraId="589F0EC8" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="00F43860" w:rsidRDefault="00E13B90" w14:paraId="6906EDD0" w14:textId="77777777">
+    <w:p w14:paraId="589F0EC8" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="0010233B" w:rsidRDefault="00E13B90" w:rsidP="00E13B90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6906EDD0" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="00F43860">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="00E13B90" w14:paraId="49DE38A0" w14:textId="1BACFBBE">
+    <w:p w14:paraId="49DE38A0" w14:textId="1BACFBBE" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="00E13B90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="6D2F39D3" w14:textId="73CABED0">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="6D2F39D3" w14:textId="73CABED0" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43860" w:rsidR="009B08CA">
+      <w:r w:rsidR="009B08CA" w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B001B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43860" w:rsidR="009B08CA">
+      <w:r w:rsidR="009B08CA" w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="47CA3C7A" w14:textId="0E426822">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="47CA3C7A" w14:textId="0E426822" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43860" w:rsidR="009B08CA">
+      <w:r w:rsidR="009B08CA" w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B001B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43860" w:rsidR="009B08CA">
+      <w:r w:rsidR="009B08CA" w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="0077251F" w:rsidRDefault="00E13B90" w14:paraId="347EF2A8" w14:textId="6D1B142F">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="347EF2A8" w14:textId="6D1B142F" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43860" w:rsidR="009B08CA">
+      <w:r w:rsidR="009B08CA" w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B001B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43860" w:rsidR="009B08CA">
+      <w:r w:rsidR="009B08CA" w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="00E13B90" w14:paraId="052FE4D0" w14:textId="1ECBF34A">
+    <w:p w14:paraId="052FE4D0" w14:textId="1ECBF34A" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="00E13B90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="00E13B90" w14:paraId="1969A182" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="00F43860" w:rsidRDefault="00E13B90" w14:paraId="0465B692" w14:textId="77777777">
+    <w:p w14:paraId="1969A182" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="0010233B" w:rsidRDefault="00E13B90" w:rsidP="00E13B90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0465B692" w14:textId="77777777" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="00F43860">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43860" w:rsidR="00E13B90" w:rsidP="00E13B90" w:rsidRDefault="00E13B90" w14:paraId="4D19B74F" w14:textId="7B143FBD">
+    <w:p w14:paraId="4D19B74F" w14:textId="7B143FBD" w:rsidR="00E13B90" w:rsidRPr="00F43860" w:rsidRDefault="00E13B90" w:rsidP="00E13B90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Absorbent pads, mats, liners, urinary catheters</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43860" w:rsidR="00517460">
+      <w:r w:rsidR="00517460" w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related products</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F43860" w:rsidR="00CC5253">
+      <w:r w:rsidR="00CC5253" w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and services like urinary care and continence management; technical support</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00573043" w:rsidP="001B01B5" w:rsidRDefault="00910459" w14:paraId="1F39F53A" w14:textId="35169A1D">
+    <w:p w14:paraId="54860795" w14:textId="39B67900" w:rsidR="00573043" w:rsidRPr="001B01B5" w:rsidRDefault="000B4605" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Molmike</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>mySupply</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Medical</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="001E2851" w14:paraId="0D817549" w14:textId="571C42F9">
+        <w:t xml:space="preserve"> Store</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DDBDC4" w14:textId="56F09F76" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId31">
-[...782 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId32">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>mySupply</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Store</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="39C5CB7D" w14:textId="03DDB0FC">
+    <w:p w14:paraId="39C5CB7D" w14:textId="03DDB0FC" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00C0319B">
+      <w:r w:rsidR="00C0319B" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0005463</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="741C5898" w14:textId="4326A363">
+    <w:p w14:paraId="741C5898" w14:textId="4326A363" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00C0319B">
+      <w:r w:rsidR="00C0319B" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>27130845224</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="7E7FA56B" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="00C74E2F" w:rsidRDefault="00573043" w14:paraId="01F9F0C9" w14:textId="77777777">
+    <w:p w14:paraId="7E7FA56B" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F9F0C9" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="00C74E2F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="6C970CAF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6C970CAF" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="79CE8238" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="79CE8238" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="02669DCD" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="02669DCD" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="35C073E6" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="35C073E6" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="332B21C3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="332B21C3" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="18BB1334" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="18BB1334" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="3306C35A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3306C35A" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="25813388" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="25813388" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="68A2A818" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="00C74E2F" w:rsidRDefault="00573043" w14:paraId="431789B2" w14:textId="77777777">
+    <w:p w14:paraId="68A2A818" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431789B2" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="00C74E2F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="790A377E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="790A377E" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="17FFE811" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="17FFE811" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="4F76A16D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="4F76A16D" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="6342A462" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="00C74E2F" w:rsidRDefault="00573043" w14:paraId="0EA91F9E" w14:textId="77777777">
+    <w:p w14:paraId="6342A462" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA91F9E" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="00C74E2F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="092EA5FA" w14:textId="1969E94A">
+    <w:p w14:paraId="092EA5FA" w14:textId="1969E94A" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="5DA2166D" w14:textId="069A1EF1">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="5DA2166D" w14:textId="069A1EF1" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74E2F" w:rsidR="000D3A86">
+      <w:r w:rsidR="000D3A86" w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003951F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74E2F" w:rsidR="000D3A86">
+      <w:r w:rsidR="000D3A86" w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="2E432CB0" w14:textId="4EB9882D">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="2E432CB0" w14:textId="4EB9882D" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74E2F" w:rsidR="000D3A86">
+      <w:r w:rsidR="000D3A86" w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003951F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74E2F" w:rsidR="000D3A86">
+      <w:r w:rsidR="000D3A86" w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="621634A7" w14:textId="6686B640">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="621634A7" w14:textId="6686B640" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74E2F" w:rsidR="000D3A86">
+      <w:r w:rsidR="000D3A86" w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003951F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74E2F" w:rsidR="000D3A86">
+      <w:r w:rsidR="000D3A86" w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="08EEC6E9" w14:textId="7B125E1C">
+    <w:p w14:paraId="08EEC6E9" w14:textId="7B125E1C" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="0063356F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="4B517CC2" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="00C74E2F" w:rsidRDefault="00573043" w14:paraId="102C0D73" w14:textId="77777777">
+    <w:p w14:paraId="4B517CC2" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102C0D73" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00573043" w:rsidP="00C74E2F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C74E2F" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00633494" w14:paraId="050CA8A2" w14:textId="0F278B29">
+    <w:p w14:paraId="050CA8A2" w14:textId="0F278B29" w:rsidR="00573043" w:rsidRPr="00C74E2F" w:rsidRDefault="00633494" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Extensive product range, superior customer service</w:t>
       </w:r>
       <w:r w:rsidR="0063356F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00633494" w:rsidP="00573043" w:rsidRDefault="00633494" w14:paraId="0C0EA2E7" w14:textId="77777777">
-[...35 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00573043" w:rsidP="001B01B5" w:rsidRDefault="00A366CD" w14:paraId="5CB89C31" w14:textId="0ABEBC58">
+    <w:p w14:paraId="0C0EA2E7" w14:textId="77777777" w:rsidR="00633494" w:rsidRPr="0010233B" w:rsidRDefault="00633494" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CB2375" w14:textId="77777777" w:rsidR="00633494" w:rsidRPr="0010233B" w:rsidRDefault="00633494" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ECB9E56" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2131C240" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB89C31" w14:textId="0ABEBC58" w:rsidR="00573043" w:rsidRPr="001B01B5" w:rsidRDefault="00A366CD" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prime 1 Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="001E2851" w14:paraId="314CE7E8" w14:textId="2083F2D3">
+    <w:p w14:paraId="314CE7E8" w14:textId="2083F2D3" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId33">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Prime 1 Care</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="6E697C88" w14:textId="360E3283">
+    <w:p w14:paraId="6E697C88" w14:textId="360E3283" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provider Registration Number: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00A84731">
+      <w:r w:rsidR="00A84731" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4050096236</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="5FDB51A9" w14:textId="2416335B">
+    <w:p w14:paraId="5FDB51A9" w14:textId="2416335B" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00A84731">
+      <w:r w:rsidR="00A84731" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>93642687474</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="7BD89BBB" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="003E7069" w:rsidRDefault="00573043" w14:paraId="3FDB3EE2" w14:textId="77777777">
+    <w:p w14:paraId="7BD89BBB" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDB3EE2" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="003E7069">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="590837F2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="590837F2" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="2B572292" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2B572292" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="48D604D8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="48D604D8" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="5584A916" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5584A916" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="5D5789EE" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5D5789EE" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="0253609B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0253609B" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="53ADD86C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="53ADD86C" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="4F549754" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4F549754" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="7B3E582A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7B3E582A" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="21C93D9E" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="003E7069" w:rsidRDefault="00573043" w14:paraId="404DA1B4" w14:textId="77777777">
+    <w:p w14:paraId="21C93D9E" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404DA1B4" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="003E7069">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="7D413EEB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7D413EEB" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="4B17B6FB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="4B17B6FB" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="39E965C9" w14:textId="0881023A">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="39E965C9" w14:textId="0881023A" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="49F29F85" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="003E7069" w:rsidRDefault="00573043" w14:paraId="21F241B3" w14:textId="64791FAA">
+    <w:p w14:paraId="49F29F85" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F241B3" w14:textId="64791FAA" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="003E7069">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="009A79C1" w14:paraId="65CF30FD" w14:textId="79E118B4">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="65CF30FD" w14:textId="79E118B4" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="009A79C1" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NSW Metro</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="009A79C1" w14:paraId="3E6F1E7B" w14:textId="3B553C5F">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="3E6F1E7B" w14:textId="3B553C5F" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="009A79C1" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vic Metro</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="47F1199E" w14:textId="3B062189">
+    <w:p w14:paraId="47F1199E" w14:textId="3B062189" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="0063356F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="0770A070" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="003E7069" w:rsidRDefault="00573043" w14:paraId="06C79A98" w14:textId="77777777">
+    <w:p w14:paraId="0770A070" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C79A98" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="00573043" w:rsidP="003E7069">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7069" w:rsidR="00573043" w:rsidP="004C6426" w:rsidRDefault="004C6426" w14:paraId="699037C6" w14:textId="3463AF32">
-[...4 lines deleted...]
-          <w:numId w:val="7"/>
+    <w:p w14:paraId="699037C6" w14:textId="3463AF32" w:rsidR="00573043" w:rsidRPr="003E7069" w:rsidRDefault="004C6426" w:rsidP="004C6426">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="004C6426" w:rsidP="004C6426" w:rsidRDefault="004C6426" w14:paraId="0B81E9E3" w14:textId="77777777">
+    <w:p w14:paraId="0B81E9E3" w14:textId="77777777" w:rsidR="004C6426" w:rsidRPr="0010233B" w:rsidRDefault="004C6426" w:rsidP="004C6426">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="009A79C1" w:rsidP="00E2655A" w:rsidRDefault="009A79C1" w14:paraId="7444382B" w14:textId="77777777">
-[...35 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00573043" w:rsidP="001B01B5" w:rsidRDefault="009D600D" w14:paraId="57702E83" w14:textId="0155DB27">
+    <w:p w14:paraId="7444382B" w14:textId="77777777" w:rsidR="009A79C1" w:rsidRPr="0010233B" w:rsidRDefault="009A79C1" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB1A607" w14:textId="77777777" w:rsidR="009A79C1" w:rsidRPr="0010233B" w:rsidRDefault="009A79C1" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D1823E" w14:textId="77777777" w:rsidR="009A79C1" w:rsidRPr="0010233B" w:rsidRDefault="009A79C1" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A41A418" w14:textId="77777777" w:rsidR="009A79C1" w:rsidRPr="0010233B" w:rsidRDefault="009A79C1" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57702E83" w14:textId="0155DB27" w:rsidR="00573043" w:rsidRPr="001B01B5" w:rsidRDefault="009D600D" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Chooze Shop</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00FD75E2" w:rsidP="00573043" w:rsidRDefault="001E2851" w14:paraId="4744C8EE" w14:textId="56C0F886">
+    <w:p w14:paraId="4744C8EE" w14:textId="56C0F886" w:rsidR="00FD75E2" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId34">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>The Chooze Shop</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="134A39BB" w14:textId="31849B41">
+    <w:p w14:paraId="134A39BB" w14:textId="31849B41" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provider Registration Number: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00AC0F54">
+      <w:r w:rsidR="00AC0F54" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4050125273</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="2195777A" w14:textId="71FE4B87">
+    <w:p w14:paraId="2195777A" w14:textId="71FE4B87" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00AC0F54">
+      <w:r w:rsidR="00AC0F54" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>76643602617</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="7E15542A" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00FE6635" w:rsidRDefault="00573043" w14:paraId="134ACF17" w14:textId="77777777">
+    <w:p w14:paraId="7E15542A" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134ACF17" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="37F75456" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="37F75456" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="266B3CD0" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="266B3CD0" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="7B08BBAB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7B08BBAB" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="19149399" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="19149399" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="456F0D74" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="456F0D74" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="5063EFCF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5063EFCF" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="24F3BBC8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="24F3BBC8" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="3577AA7E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3577AA7E" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="4AD47E83" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4AD47E83" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="55064027" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00FE6635" w:rsidRDefault="00573043" w14:paraId="6BD80CD4" w14:textId="77777777">
+    <w:p w14:paraId="55064027" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD80CD4" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="5A711A19" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5A711A19" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="40031F4D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="40031F4D" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="52D4AE3B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="52D4AE3B" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="008F176F" w14:paraId="442CDE6E" w14:textId="1A02E54D">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="442CDE6E" w14:textId="1A02E54D" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="008F176F" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="008F176F" w:rsidP="0077251F" w:rsidRDefault="008F176F" w14:paraId="760C068D" w14:textId="39C9796B">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="760C068D" w14:textId="39C9796B" w:rsidR="008F176F" w:rsidRPr="0010233B" w:rsidRDefault="008F176F" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="085E095E" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00FE6635" w:rsidRDefault="00573043" w14:paraId="1A9A01BD" w14:textId="77777777">
+    <w:p w14:paraId="085E095E" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A9A01BD" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="2141780B" w14:textId="66DF92DA">
+    <w:p w14:paraId="2141780B" w14:textId="66DF92DA" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="67A7034D" w14:textId="0C3FB594">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="67A7034D" w14:textId="0C3FB594" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metro: 2</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00B114E1">
+      <w:r w:rsidR="00B114E1" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="0D36A1DA" w14:textId="53FE047D">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="0D36A1DA" w14:textId="53FE047D" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00B114E1">
+      <w:r w:rsidR="00B114E1" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00B114E1">
+      <w:r w:rsidR="00B114E1" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="0077251F" w:rsidRDefault="00573043" w14:paraId="03EBEBDC" w14:textId="12ADAC8D">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="03EBEBDC" w14:textId="12ADAC8D" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00B114E1">
+      <w:r w:rsidR="00B114E1" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00B114E1">
+      <w:r w:rsidR="00B114E1" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="0CC40B3A" w14:textId="3214F8DC">
+    <w:p w14:paraId="0CC40B3A" w14:textId="3214F8DC" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="57EF5B4E" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00FE6635" w:rsidRDefault="00573043" w14:paraId="148E91C3" w14:textId="77777777">
+    <w:p w14:paraId="57EF5B4E" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148E91C3" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="008F176F" w14:paraId="3C7A91D3" w14:textId="699BDB4C">
+    <w:p w14:paraId="3C7A91D3" w14:textId="699BDB4C" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="008F176F" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Customer success team can support directly or obtain relevant info</w:t>
       </w:r>
       <w:r w:rsidR="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00E2655A" w:rsidRDefault="00573043" w14:paraId="2955B0E6" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00573043" w:rsidP="001B01B5" w:rsidRDefault="00DF1188" w14:paraId="1E51248D" w14:textId="29BA43C6">
+    <w:p w14:paraId="2955B0E6" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C31D9F" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E51248D" w14:textId="29BA43C6" w:rsidR="00573043" w:rsidRPr="001B01B5" w:rsidRDefault="00DF1188" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="003B4521">
+      <w:r w:rsidR="003B4521" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>urgical House</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="001E2851" w14:paraId="29F4028D" w14:textId="1CAC1595">
+    <w:p w14:paraId="29F4028D" w14:textId="1CAC1595" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId35">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Surgica</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> House</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="1112A016" w14:textId="09EEC69D">
+    <w:p w14:paraId="1112A016" w14:textId="09EEC69D" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 40</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="003B4521">
+      <w:r w:rsidR="003B4521" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>50002615</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="12941CB3" w14:textId="1EE2FD63">
+    <w:p w14:paraId="12941CB3" w14:textId="1EE2FD63" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="009E5C08">
+      <w:r w:rsidR="009E5C08" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23149499614</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="571DB50D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00FE6635" w:rsidRDefault="00573043" w14:paraId="29B78C24" w14:textId="77777777">
+    <w:p w14:paraId="571DB50D" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B78C24" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="01880172" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="01880172" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="59AC2703" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="59AC2703" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="3C618B90" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3C618B90" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="0533E0B8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0533E0B8" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="3240984F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3240984F" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="731FE1A4" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="731FE1A4" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="292053B4" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="292053B4" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="5837F56F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5837F56F" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="75CF8361" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="75CF8361" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="34F01B32" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00FE6635" w:rsidRDefault="00573043" w14:paraId="7A5029D9" w14:textId="77777777">
+    <w:p w14:paraId="34F01B32" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5029D9" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="70625E1E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="70625E1E" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="08C1A182" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="08C1A182" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="2FF86568" w14:textId="63AE90CB">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="2FF86568" w14:textId="63AE90CB" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="67572544" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00FE6635" w:rsidRDefault="00573043" w14:paraId="153D7D6B" w14:textId="77777777">
+    <w:p w14:paraId="67572544" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153D7D6B" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="730131EF" w14:textId="13465052">
+    <w:p w14:paraId="730131EF" w14:textId="13465052" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="0FE58348" w14:textId="03AAC84F">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="0FE58348" w14:textId="03AAC84F" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="0054797A">
+      <w:r w:rsidR="0054797A" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="0054797A">
+      <w:r w:rsidR="0054797A" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="72EA1288" w14:textId="4229AD76">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="72EA1288" w14:textId="4229AD76" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00E33BD1">
+      <w:r w:rsidR="00E33BD1" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00E33BD1">
+      <w:r w:rsidR="00E33BD1" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="008B72FC" w:rsidRDefault="00573043" w14:paraId="18D5E026" w14:textId="7A4D3267">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="18D5E026" w14:textId="7A4D3267" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00E33BD1">
+      <w:r w:rsidR="00E33BD1" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00E33BD1">
+      <w:r w:rsidR="00E33BD1" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="6004C547" w14:textId="5CE29117">
+    <w:p w14:paraId="6004C547" w14:textId="5CE29117" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00573043" w14:paraId="32112CD4" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00FE6635" w:rsidRDefault="00573043" w14:paraId="57F19A67" w14:textId="77777777">
+    <w:p w14:paraId="32112CD4" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F19A67" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6635" w:rsidR="00573043" w:rsidP="00573043" w:rsidRDefault="00E33BD1" w14:paraId="6ABD5601" w14:textId="7DCFCDA5">
+    <w:p w14:paraId="6ABD5601" w14:textId="7DCFCDA5" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00E33BD1" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>View our complete range of continence products</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00FB1E83">
+      <w:r w:rsidR="00FB1E83" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, including pricing or call one of our </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="005D1537">
+      <w:r w:rsidR="005D1537" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>well-trained</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6635" w:rsidR="00FB1E83">
+      <w:r w:rsidR="00FB1E83" w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> customer service team.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00573043" w:rsidP="00E2655A" w:rsidRDefault="00573043" w14:paraId="49500809" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00EC3338" w:rsidP="001B01B5" w:rsidRDefault="00517CDF" w14:paraId="67A4F5D9" w14:textId="76B931C8">
+    <w:p w14:paraId="49500809" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749CF456" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A4F5D9" w14:textId="76B931C8" w:rsidR="00EC3338" w:rsidRPr="001B01B5" w:rsidRDefault="00517CDF" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Country Care Group</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="001E2851" w14:paraId="3E787E18" w14:textId="563059A7">
+    <w:p w14:paraId="3E787E18" w14:textId="563059A7" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId36">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Country Care Group</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="2F8A26A7" w14:textId="2337BF90">
+    <w:p w14:paraId="2F8A26A7" w14:textId="2337BF90" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="006811B0">
+      <w:r w:rsidR="006811B0" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0002686</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="61F99687" w14:textId="028010D2">
+    <w:p w14:paraId="61F99687" w14:textId="028010D2" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="006811B0">
+      <w:r w:rsidR="006811B0" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26088222226</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="3F10AC48" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="00365599" w:rsidRDefault="00EC3338" w14:paraId="7DAE2DEE" w14:textId="77777777">
+    <w:p w14:paraId="3F10AC48" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAE2DEE" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="00365599">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="1E24F342" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1E24F342" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="0A94DEC1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0A94DEC1" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="0C32594C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0C32594C" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="02988185" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="02988185" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="2FAD74AE" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2FAD74AE" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="2C61F4E1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2C61F4E1" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="1B247A7E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1B247A7E" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="69A850D1" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="00365599" w:rsidRDefault="00EC3338" w14:paraId="79314B7F" w14:textId="77777777">
+    <w:p w14:paraId="69A850D1" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79314B7F" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="00365599">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="732A44B7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="732A44B7" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="379B0ACE" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="379B0ACE" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="51FA5115" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="51FA5115" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="0B058114" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="0B058114" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="6D3585B3" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="00365599" w:rsidRDefault="00EC3338" w14:paraId="39570F07" w14:textId="77777777">
+    <w:p w14:paraId="6D3585B3" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39570F07" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="00365599">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="5BE841B4" w14:textId="741A8A9E">
+    <w:p w14:paraId="5BE841B4" w14:textId="741A8A9E" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="782D7F23" w14:textId="7EEB8085">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="782D7F23" w14:textId="7EEB8085" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00365599" w:rsidR="001121E2">
+      <w:r w:rsidR="001121E2" w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>next</w:t>
       </w:r>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> day</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="04735F60" w14:textId="18503A47">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="04735F60" w14:textId="18503A47" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00365599" w:rsidR="001121E2">
+      <w:r w:rsidR="001121E2" w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00365599" w:rsidR="001121E2">
+      <w:r w:rsidR="001121E2" w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="591E8A84" w14:textId="25F538F0">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="591E8A84" w14:textId="25F538F0" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00365599" w:rsidR="001121E2">
+      <w:r w:rsidR="001121E2" w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="03B4BCFA" w14:textId="3E4399DC">
+    <w:p w14:paraId="03B4BCFA" w14:textId="3E4399DC" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="47C28030" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="00365599" w:rsidRDefault="00EC3338" w14:paraId="0BBC8237" w14:textId="77777777">
+    <w:p w14:paraId="47C28030" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BBC8237" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="00EC3338" w:rsidP="00365599">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00365599" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="001121E2" w14:paraId="1EE238AD" w14:textId="57657EC6">
+    <w:p w14:paraId="1EE238AD" w14:textId="57657EC6" w:rsidR="00EC3338" w:rsidRPr="00365599" w:rsidRDefault="001121E2" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We offer a comprehensive range of adult continence products available from any o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00365599" w:rsidR="00EB481A">
+      <w:r w:rsidR="00EB481A" w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e of our 44 showroom locations across Australia and via our expansive personalised home delivery service.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="6E1E8373" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00EC3338" w:rsidP="001B01B5" w:rsidRDefault="00423048" w14:paraId="2B0DB5A7" w14:textId="6EF355D1">
+    <w:p w14:paraId="6E1E8373" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A204A01" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0DB5A7" w14:textId="6EF355D1" w:rsidR="00EC3338" w:rsidRPr="001B01B5" w:rsidRDefault="00423048" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Brightsky</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="001E2851" w14:paraId="47FE925F" w14:textId="699F12F5">
+    <w:p w14:paraId="47FE925F" w14:textId="699F12F5" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId37">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Brightsky</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Australia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="0C422407" w14:textId="0C54E1A0">
+    <w:p w14:paraId="0C422407" w14:textId="0C54E1A0" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00075942">
+      <w:r w:rsidR="00075942" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0001090</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="606CC807" w14:textId="550C9D0C">
+    <w:p w14:paraId="606CC807" w14:textId="550C9D0C" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00075942">
+      <w:r w:rsidR="00075942" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>42000355948</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="4842AA2E" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="00067A8C" w:rsidRDefault="00CF6027" w14:paraId="4087874B" w14:textId="1553C897">
+    <w:p w14:paraId="4842AA2E" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4087874B" w14:textId="1553C897" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00CF6027" w:rsidP="00067A8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="2A5E2742" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2A5E2742" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="7914CEBD" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7914CEBD" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="2E4C189B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2E4C189B" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="3858B42C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3858B42C" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="3E04C8DC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3E04C8DC" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="589A87B2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="589A87B2" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="3B54A775" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3B54A775" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="502BA688" w14:textId="13C6D7D5">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="502BA688" w14:textId="13C6D7D5" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00344599" w:rsidP="00344599" w:rsidRDefault="00344599" w14:paraId="57B66C76" w14:textId="77777777">
+    <w:p w14:paraId="57B66C76" w14:textId="77777777" w:rsidR="00344599" w:rsidRPr="0010233B" w:rsidRDefault="00344599" w:rsidP="00344599">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="00067A8C" w:rsidRDefault="00EC3338" w14:paraId="35A07F22" w14:textId="77777777">
+    <w:p w14:paraId="35A07F22" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="00067A8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="6939F904" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="6939F904" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="7012FB19" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="7012FB19" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="2337D676" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="2337D676" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="302B2165" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="302B2165" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00344599" w:rsidP="008B72FC" w:rsidRDefault="00344599" w14:paraId="1E9F7755" w14:textId="36A003EC">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="1E9F7755" w14:textId="36A003EC" w:rsidR="00344599" w:rsidRPr="00067A8C" w:rsidRDefault="00344599" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00344599" w:rsidP="008B72FC" w:rsidRDefault="00344599" w14:paraId="62E17AA8" w14:textId="08C21126">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="62E17AA8" w14:textId="08C21126" w:rsidR="00344599" w:rsidRPr="0010233B" w:rsidRDefault="00344599" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="01ACDFD6" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="00067A8C" w:rsidRDefault="00EC3338" w14:paraId="6013B46F" w14:textId="77777777">
+    <w:p w14:paraId="01ACDFD6" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6013B46F" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="00067A8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="6EFE0028" w14:textId="6140662F">
+    <w:p w14:paraId="6EFE0028" w14:textId="6140662F" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="2158FCB6" w14:textId="749E0F56">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="2158FCB6" w14:textId="749E0F56" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metro: 2</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00067A8C" w:rsidR="00344599">
+      <w:r w:rsidR="00344599" w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="6DE3A775" w14:textId="4A563FD1">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="6DE3A775" w14:textId="4A563FD1" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional: 2</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00067A8C" w:rsidR="00344599">
+      <w:r w:rsidR="00344599" w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="519C2F6F" w14:textId="1E27EFED">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="519C2F6F" w14:textId="1E27EFED" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00067A8C" w:rsidR="00344599">
+      <w:r w:rsidR="00344599" w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005D1537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00067A8C" w:rsidR="00344599">
+      <w:r w:rsidR="00344599" w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">business </w:t>
       </w:r>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="6FD49FF2" w14:textId="7E9D1022">
+    <w:p w14:paraId="6FD49FF2" w14:textId="7E9D1022" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="0063356F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="4B08F2F6" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="00067A8C" w:rsidRDefault="00EC3338" w14:paraId="315D9E83" w14:textId="77777777">
+    <w:p w14:paraId="4B08F2F6" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315D9E83" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="00067A8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067A8C" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00344599" w14:paraId="6A28673E" w14:textId="6A80DA3E">
+    <w:p w14:paraId="6A28673E" w14:textId="6A80DA3E" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00344599" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Over 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00067A8C" w:rsidR="000D25AB">
+      <w:r w:rsidR="000D25AB" w:rsidRPr="00067A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,500 consumable items available in small and bulk quantities</w:t>
       </w:r>
       <w:r w:rsidR="0063356F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="56E68269" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00EC3338" w:rsidP="001B01B5" w:rsidRDefault="00956A9B" w14:paraId="7213B351" w14:textId="3E60859A">
+    <w:p w14:paraId="56E68269" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A582055" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7213B351" w14:textId="3E60859A" w:rsidR="00EC3338" w:rsidRPr="001B01B5" w:rsidRDefault="00956A9B" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Down Under Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="001E2851" w14:paraId="78D30FA7" w14:textId="7E3E9010">
+    <w:p w14:paraId="78D30FA7" w14:textId="7E3E9010" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId38">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Down Under Care</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="540C62CB" w14:textId="111B78F0">
+    <w:p w14:paraId="540C62CB" w14:textId="111B78F0" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 40500</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00956A9B">
+      <w:r w:rsidR="00956A9B" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14983</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="7A36D996" w14:textId="2C61871B">
+    <w:p w14:paraId="7A36D996" w14:textId="2C61871B" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00956A9B">
+      <w:r w:rsidR="00956A9B" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>37982177550</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="25465983" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00B00AEA" w:rsidRDefault="00EC3338" w14:paraId="16E4C08C" w14:textId="77777777">
+    <w:p w14:paraId="25465983" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E4C08C" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00B00AEA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="60BB790C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="60BB790C" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="131FB86C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="131FB86C" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="42F2D2C3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="42F2D2C3" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="3C564AAD" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3C564AAD" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="6C614264" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00B00AEA" w:rsidRDefault="00EC3338" w14:paraId="6A3CE419" w14:textId="77777777">
+    <w:p w14:paraId="6C614264" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3CE419" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00B00AEA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="3D0770F8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="3D0770F8" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="6185A46C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="6185A46C" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="5F01A444" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5F01A444" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00DB3BE0" w14:paraId="5D07A728" w14:textId="1C152AF9">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5D07A728" w14:textId="1C152AF9" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00DB3BE0" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00DB3BE0" w:rsidP="008B72FC" w:rsidRDefault="00DB3BE0" w14:paraId="6C0EAC40" w14:textId="723A36FF">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="6C0EAC40" w14:textId="723A36FF" w:rsidR="00DB3BE0" w:rsidRPr="00B00AEA" w:rsidRDefault="00DB3BE0" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="09A49D4D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00B00AEA" w:rsidRDefault="00EC3338" w14:paraId="0B333871" w14:textId="77777777">
+    <w:p w14:paraId="09A49D4D" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B333871" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00B00AEA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="4708F3A2" w14:textId="7F7ADFCB">
+    <w:p w14:paraId="4708F3A2" w14:textId="7F7ADFCB" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="3D776A9D" w14:textId="51D5E788">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="3D776A9D" w14:textId="51D5E788" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B00AEA" w:rsidR="003833AB">
+      <w:r w:rsidR="003833AB" w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="2941DDEE" w14:textId="247AB155">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="2941DDEE" w14:textId="247AB155" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B00AEA" w:rsidR="003833AB">
+      <w:r w:rsidR="003833AB" w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="008B72FC" w:rsidRDefault="00EC3338" w14:paraId="5EEBC595" w14:textId="242B73F9">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="5EEBC595" w14:textId="242B73F9" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B00AEA" w:rsidR="003833AB">
+      <w:r w:rsidR="003833AB" w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 business</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="1607C1F8" w14:textId="239E98EE">
+    <w:p w14:paraId="1607C1F8" w14:textId="239E98EE" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="42A8FC98" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00B00AEA" w:rsidRDefault="00EC3338" w14:paraId="67EF2138" w14:textId="77777777">
+    <w:p w14:paraId="42A8FC98" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67EF2138" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00B00AEA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00C119D7" w14:paraId="78F53589" w14:textId="389ABF03">
+    <w:p w14:paraId="78F53589" w14:textId="389ABF03" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00C119D7" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Huge selections of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>high capacity</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nappies in either white or fun designs</w:t>
       </w:r>
       <w:r w:rsidR="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0016243F" w:rsidP="00EC3338" w:rsidRDefault="0016243F" w14:paraId="04EB0BAB" w14:textId="77777777">
-[...44 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00EC3338" w:rsidP="001B01B5" w:rsidRDefault="002B1D21" w14:paraId="50BDBC54" w14:textId="165E914F">
+    <w:p w14:paraId="04EB0BAB" w14:textId="77777777" w:rsidR="0016243F" w:rsidRPr="0010233B" w:rsidRDefault="0016243F" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42851850" w14:textId="77777777" w:rsidR="0016243F" w:rsidRPr="0010233B" w:rsidRDefault="0016243F" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B56B28" w14:textId="77777777" w:rsidR="0016243F" w:rsidRPr="0010233B" w:rsidRDefault="0016243F" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075054DC" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF464AC" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BDBC54" w14:textId="165E914F" w:rsidR="00EC3338" w:rsidRPr="001B01B5" w:rsidRDefault="002B1D21" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Day &amp; Night Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="009B3F43">
+      <w:r w:rsidR="009B3F43" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="00F22E2C">
+      <w:r w:rsidR="00F22E2C" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pty Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="001E2851" w14:paraId="19EEB2EB" w14:textId="7371CCCE">
+    <w:p w14:paraId="19EEB2EB" w14:textId="7371CCCE" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId39">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Day &amp; Night Healthcare </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="75529106" w14:textId="27B77CAF">
+    <w:p w14:paraId="75529106" w14:textId="27B77CAF" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provider Registration Number: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00902181">
+      <w:r w:rsidR="00902181" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4050015080</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="7B928119" w14:textId="6C7B39B5">
+    <w:p w14:paraId="7B928119" w14:textId="6C7B39B5" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="00902181">
+      <w:r w:rsidR="00902181" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>59763173024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="3E6F87E7" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="57BD9171" w14:textId="77777777">
+    <w:p w14:paraId="3E6F87E7" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BD9171" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="1E8184CE" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1E8184CE" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="69D083C3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="69D083C3" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="7F5BC121" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7F5BC121" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="7E0D0166" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7E0D0166" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="53FBB458" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="53FBB458" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="7A426B68" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="7A426B68" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="611F7402" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="611F7402" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="0EB25B0E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="0EB25B0E" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="6B5BD1E5" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="6B5BD1E5" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="3C9025AB" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="0101E51F" w14:textId="77777777">
+    <w:p w14:paraId="3C9025AB" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0101E51F" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="40BF7B20" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="40BF7B20" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="0CE3628E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="0CE3628E" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="0A489E0F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="0A489E0F" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="1EE448F8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="1EE448F8" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="36D00951" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="66023D3E" w14:textId="77777777">
+    <w:p w14:paraId="36D00951" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66023D3E" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="7EF46509" w14:textId="4C639143">
+    <w:p w14:paraId="7EF46509" w14:textId="4C639143" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Australia wide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="00D51198" w14:textId="2D57821F">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="00D51198" w14:textId="2D57821F" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B00AEA" w:rsidR="00EE3224">
+      <w:r w:rsidR="00EE3224" w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> day</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="0910A97F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="0910A97F" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional: 2-7 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="5F43263B" w14:textId="5B4EE705">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="5F43263B" w14:textId="5B4EE705" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B00AEA" w:rsidR="009B3F43">
+      <w:r w:rsidR="009B3F43" w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3-7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="2E1E9A83" w14:textId="22C888A4">
+    <w:p w14:paraId="2E1E9A83" w14:textId="22C888A4" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="0063356F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="671A5321" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="77F3F406" w14:textId="77777777">
+    <w:p w14:paraId="671A5321" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F3F406" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B00AEA" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="009B3F43" w14:paraId="56E2AAC2" w14:textId="17942A13">
+    <w:p w14:paraId="56E2AAC2" w14:textId="17942A13" w:rsidR="00EC3338" w:rsidRPr="00B00AEA" w:rsidRDefault="009B3F43" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Day &amp; Night Healthcare works with all major continence brands to provide exceptional service, support and product offerings. Support is available online, over the phone or in person.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="0D2D5CBB" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001B01B5" w:rsidR="00EC3338" w:rsidP="001B01B5" w:rsidRDefault="003154EE" w14:paraId="32F6A6FE" w14:textId="40C058B2">
+    <w:p w14:paraId="0D2D5CBB" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F6A6FE" w14:textId="40C058B2" w:rsidR="00EC3338" w:rsidRPr="001B01B5" w:rsidRDefault="003154EE" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Topcat Healthcare</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B01B5" w:rsidR="004A3B92">
+      <w:r w:rsidR="004A3B92" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pty Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="001E2851" w14:paraId="3B712FA5" w14:textId="3C5CFCFA">
+    <w:p w14:paraId="3B712FA5" w14:textId="3C5CFCFA" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId40">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Topcat Healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="003DB0D3" w14:textId="48647045">
+    <w:p w14:paraId="003DB0D3" w14:textId="48647045" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provider Registration Number: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="003154EE">
+      <w:r w:rsidR="003154EE" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4050041185</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="59B546FF" w14:textId="1A559F91">
+    <w:p w14:paraId="59B546FF" w14:textId="1A559F91" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010233B" w:rsidR="003154EE">
+      <w:r w:rsidR="003154EE" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>40627423910</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="1A719542" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00F2067C" w:rsidRDefault="00EC3338" w14:paraId="1277C711" w14:textId="77777777">
+    <w:p w14:paraId="1A719542" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1277C711" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00F2067C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="181C9299" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="181C9299" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="1B30ACA2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1B30ACA2" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="355B8D68" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="355B8D68" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="144C9E5C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="144C9E5C" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="5A63DF26" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5A63DF26" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="4474A9B1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4474A9B1" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="4A9ED2ED" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4A9ED2ED" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="4A0EAFF4" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4A0EAFF4" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="30810606" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="30810606" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="60D0DA9C" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00F2067C" w:rsidRDefault="00EC3338" w14:paraId="475F88FC" w14:textId="77777777">
+    <w:p w14:paraId="60D0DA9C" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475F88FC" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00F2067C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="3716FE1E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="3716FE1E" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="081FA52F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="081FA52F" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="4110BF36" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="4110BF36" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="3A844ADE" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="3A844ADE" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="0051062D" w:rsidP="00115C48" w:rsidRDefault="0051062D" w14:paraId="481BECA1" w14:textId="1976A6D6">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="481BECA1" w14:textId="1976A6D6" w:rsidR="0051062D" w:rsidRPr="0010233B" w:rsidRDefault="0051062D" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="0038EEBC" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00F2067C" w:rsidRDefault="00EC3338" w14:paraId="232B4BBC" w14:textId="77777777">
+    <w:p w14:paraId="0038EEBC" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232B4BBC" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00F2067C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="4F052FEF" w14:textId="0E724A64">
+    <w:p w14:paraId="4F052FEF" w14:textId="0E724A64" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="150CB460" w14:textId="34EE4594">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="150CB460" w14:textId="34EE4594" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metro: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2067C" w:rsidR="00C54245">
+      <w:r w:rsidR="00C54245" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001E2851">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2067C" w:rsidR="00C54245">
+      <w:r w:rsidR="00C54245" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="23708478" w14:textId="64DA857E">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="23708478" w14:textId="64DA857E" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2067C" w:rsidR="00C54245">
+      <w:r w:rsidR="00C54245" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="001E2851">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2067C" w:rsidR="00C54245">
+      <w:r w:rsidR="00C54245" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00115C48" w:rsidRDefault="00EC3338" w14:paraId="2E96AEE9" w14:textId="069AFEF5">
-[...4 lines deleted...]
-          <w:numId w:val="6"/>
+    <w:p w14:paraId="2E96AEE9" w14:textId="069AFEF5" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00115C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2067C" w:rsidR="00C54245">
+      <w:r w:rsidR="00C54245" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="001E2851">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2067C" w:rsidR="00C54245">
+      <w:r w:rsidR="00C54245" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="65C0E6C7" w14:textId="397DCC73">
+    <w:p w14:paraId="65C0E6C7" w14:textId="397DCC73" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
       <w:r w:rsidR="00413374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="34623ABC" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00F2067C" w:rsidRDefault="00EC3338" w14:paraId="3773FAFD" w14:textId="77777777">
+    <w:p w14:paraId="34623ABC" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3773FAFD" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00EC3338" w:rsidP="00F2067C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2067C" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00C54245" w14:paraId="207B3D98" w14:textId="68B795DF">
+    <w:p w14:paraId="207B3D98" w14:textId="68B795DF" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00C54245" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact Us page – can advise of technical issues</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2067C" w:rsidR="00C01867">
+      <w:r w:rsidR="00C01867" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and or discuss product choice – no current online chat function. Products display with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F2067C" w:rsidR="00C01867">
+      <w:r w:rsidR="00C01867" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>line item</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F2067C" w:rsidR="0051062D">
+      <w:r w:rsidR="0051062D" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> numbers they represent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00EC3338" w:rsidP="00EC3338" w:rsidRDefault="00EC3338" w14:paraId="24302D69" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="75292D11" w14:textId="77777777">
+    <w:p w14:paraId="24302D69" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75292D11" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Joya Medical Australia Pty Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="47B2CD07" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId41">
+    <w:p w14:paraId="47B2CD07" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00216924">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://joyamedicalsupplies.com.au/our-products/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="31705618" w14:textId="77777777">
+    <w:p w14:paraId="31705618" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 4050087251</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="3DA3944F" w14:textId="77777777">
+    <w:p w14:paraId="3DA3944F" w14:textId="77777777" w:rsidR="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABN: 65637602914</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="232E38B0" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="477D8060" w14:textId="77777777">
+    <w:p w14:paraId="232E38B0" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477D8060" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00BE0386" w:rsidRDefault="00216924" w14:paraId="34B2CF5F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="34B2CF5F" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00BE0386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00BE0386" w:rsidRDefault="00216924" w14:paraId="4ACA49F3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4ACA49F3" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00BE0386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00BE0386" w:rsidRDefault="00216924" w14:paraId="4D83D255" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="4D83D255" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00BE0386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00BE0386" w:rsidRDefault="00216924" w14:paraId="5528E5AA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="5528E5AA" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00BE0386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00BE0386" w:rsidRDefault="00216924" w14:paraId="1CFF7BFC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="1CFF7BFC" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00BE0386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence – consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00BE0386" w:rsidRDefault="00216924" w14:paraId="10442221" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="10442221" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00BE0386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00BE0386" w:rsidRDefault="00216924" w14:paraId="20DE0C94" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="20DE0C94" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00BE0386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00BE0386" w:rsidRDefault="00216924" w14:paraId="01955346" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="01955346" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00BE0386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00BE0386" w:rsidRDefault="00216924" w14:paraId="58A85F2C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="58A85F2C" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00BE0386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="4D7D3F43" w14:textId="77777777">
+    <w:p w14:paraId="4D7D3F43" w14:textId="77777777" w:rsidR="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="4E580469" w14:textId="3F4176F4">
+    <w:p w14:paraId="4E580469" w14:textId="3F4176F4" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00D1728D" w:rsidRDefault="00216924" w14:paraId="21AE04E4" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="21AE04E4" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00D1728D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00D1728D" w:rsidRDefault="00216924" w14:paraId="2BFE6304" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2BFE6304" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00D1728D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00D1728D" w:rsidRDefault="00216924" w14:paraId="59294F2B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="59294F2B" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00D1728D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00D1728D" w:rsidRDefault="00216924" w14:paraId="20CEFFBC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="20CEFFBC" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00D1728D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="2AA563E6" w14:textId="77777777">
+    <w:p w14:paraId="2AA563E6" w14:textId="77777777" w:rsidR="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="4035A457" w14:textId="58F0D843">
+    <w:p w14:paraId="4035A457" w14:textId="58F0D843" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Delivery:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="64EE7DA9" w14:textId="77777777">
+    <w:p w14:paraId="64EE7DA9" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Australia-wide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00D1728D" w:rsidRDefault="00216924" w14:paraId="2C57B75A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="2C57B75A" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00D1728D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metro: 1-2 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00D1728D" w:rsidRDefault="00216924" w14:paraId="3C21D44F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="3C21D44F" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00D1728D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional: 3-5 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00D1728D" w:rsidRDefault="00216924" w14:paraId="78DAA1A7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:numId w:val="1"/>
+    <w:p w14:paraId="78DAA1A7" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00D1728D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remote: 5-10 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="715E7DBA" w14:textId="77777777">
+    <w:p w14:paraId="715E7DBA" w14:textId="77777777" w:rsidR="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00216924" w:rsidR="00216924" w:rsidP="00216924" w:rsidRDefault="00216924" w14:paraId="76788464" w14:textId="25F63510">
+    <w:p w14:paraId="76788464" w14:textId="25F63510" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidP="00EE00AF" w:rsidRDefault="00216924" w14:paraId="099697C4" w14:textId="510A3D62">
+    <w:p w14:paraId="099697C4" w14:textId="510A3D62" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00216924" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="40C2FCE4" w:rsidR="00216924">
+      <w:r w:rsidRPr="40C2FCE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>24/7 customer service support via email live chat. Customer service phone line Mon – Fri: 08:30am – 04:30pm. Nurse available to answer any product related query within the scope.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="40C2FCE4" w:rsidP="40C2FCE4" w:rsidRDefault="40C2FCE4" w14:paraId="6D07E3D3" w14:textId="212E122F">
-[...25 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="6D07E3D3" w14:textId="212E122F" w:rsidR="40C2FCE4" w:rsidRDefault="40C2FCE4" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4093CBE1" w14:textId="62D0E0A1" w:rsidR="40C2FCE4" w:rsidRDefault="40C2FCE4" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6659A102" w14:textId="2D44965A" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="en-AU"/>
-[...7 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="en-AU"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Noble Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="6D4661F6" w14:textId="3D0734E2">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="40C2FCE4" w:rsidR="52FCF65B">
+    <w:p w14:paraId="6D4661F6" w14:textId="3D0734E2" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidRPr="40C2FCE4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-            <w:noProof w:val="0"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>https://noblehealthcare.com.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="40C2FCE4" w:rsidR="52FCF65B">
-[...5 lines deleted...]
-          <w:lang w:val="en-AU"/>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="5A02EAA0" w14:textId="2D223361">
-[...10 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="5A02EAA0" w14:textId="2D223361" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 4050009725</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="711A027E" w14:textId="1159D964">
-[...9 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="711A027E" w14:textId="1159D964" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABN: 88269329399</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="31C9B3C1" w14:textId="66DB407F">
-[...16 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="31C9B3C1" w14:textId="66DB407F" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="56EB1BDF" w14:textId="7931CA07">
-[...13 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="56EB1BDF" w14:textId="7931CA07" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="1E02CD07" w14:textId="5C1A3DCC">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="1E02CD07" w14:textId="5C1A3DCC" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="27F9CBAA" w14:textId="5164D4CE">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="27F9CBAA" w14:textId="5164D4CE" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="00826885" w14:textId="0AD61BC9">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="00826885" w14:textId="0AD61BC9" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="04CB4EA1" w14:textId="14373955">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="04CB4EA1" w14:textId="14373955" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="1953A8CE" w14:textId="44C24411">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="1953A8CE" w14:textId="44C24411" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="4F1A8ADE" w14:textId="318680B6">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="4F1A8ADE" w14:textId="318680B6" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="4068A59D" w14:textId="3BBCE5BF">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="4068A59D" w14:textId="3BBCE5BF" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="5C56CBFB" w14:textId="1586BBA6">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="5C56CBFB" w14:textId="1586BBA6" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="09B45BED" w14:textId="3DFE93FD">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="09B45BED" w14:textId="3DFE93FD" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="7820517C" w14:textId="29BEAD5D">
-[...16 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="7820517C" w14:textId="29BEAD5D" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="0F79AD42" w14:textId="37F1FFDA">
-[...4 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="0F79AD42" w14:textId="37F1FFDA" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-AU"/>
-[...5 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="2B11079B" w14:textId="758E4CAE">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="2B11079B" w14:textId="758E4CAE" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="6253126F" w14:textId="4EFEA524">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="6253126F" w14:textId="4EFEA524" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="5430EE9C" w14:textId="6C2D1620">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="5430EE9C" w14:textId="6C2D1620" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="68A15F8C" w14:textId="7B05B021">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="68A15F8C" w14:textId="7B05B021" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subscription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="1F1CB9E6" w14:textId="37359873">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="1F1CB9E6" w14:textId="37359873" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="718A1255" w14:textId="0347A180">
-[...21 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="718A1255" w14:textId="0347A180" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="1C0D8D49" w14:textId="31BBC16B">
-[...16 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="1C0D8D49" w14:textId="31BBC16B" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="72015749" w14:textId="670EED52">
-[...4 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="72015749" w14:textId="670EED52" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-AU"/>
-[...5 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="74048A0A" w14:textId="09A11A73">
-[...16 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="74048A0A" w14:textId="09A11A73" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia wide. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="7DEE1CFA" w14:textId="027356DF">
-[...22 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="7DEE1CFA" w14:textId="027356DF" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metro: 1-3 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="149C02CB" w14:textId="29ACF05C">
-[...22 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="149C02CB" w14:textId="29ACF05C" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regional: 2-4 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="4FB0DA53" w14:textId="75A9473E">
-[...22 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="4FB0DA53" w14:textId="75A9473E" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remote: 1-14 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="424C2554" w14:textId="4B727AA6">
-[...16 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="424C2554" w14:textId="4B727AA6" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See website for further delivery information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="6486AF17" w14:textId="3A114B80">
-[...16 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="6486AF17" w14:textId="3A114B80" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="7B0620DD" w14:textId="266828CF">
-[...13 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="7B0620DD" w14:textId="266828CF" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Additional Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="52FCF65B" w:rsidP="40C2FCE4" w:rsidRDefault="52FCF65B" w14:paraId="27FC9329" w14:textId="67383BC5">
-[...16 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="27FC9329" w14:textId="67383BC5" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Highly personalised service and high quality to NDIS participants needing continence, nutritional and medical consumables, backed by an </w:t>
       </w:r>
-      <w:r w:rsidRPr="40C2FCE4" w:rsidR="52FCF65B">
-[...5 lines deleted...]
-          <w:lang w:val="en-AU"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ever reliable</w:t>
       </w:r>
-      <w:r w:rsidRPr="40C2FCE4" w:rsidR="52FCF65B">
-[...5 lines deleted...]
-          <w:lang w:val="en-AU"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="40C2FCE4" w:rsidR="52FCF65B">
-[...5 lines deleted...]
-          <w:lang w:val="en-AU"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pre</w:t>
       </w:r>
-      <w:r w:rsidRPr="40C2FCE4" w:rsidR="52FCF65B">
-[...5 lines deleted...]
-          <w:lang w:val="en-AU"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="40C2FCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and post-sale customer experience team.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0010233B" w:rsidR="00E2655A" w:rsidSect="001569F4">
-[...3 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="52FCF65B" w:rsidSect="001569F4">
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId43"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00524AC9" w:rsidP="00BA2D34" w:rsidRDefault="00524AC9" w14:paraId="4EF0F4ED" w14:textId="77777777">
+    <w:p w14:paraId="4134DFAC" w14:textId="77777777" w:rsidR="00A41D8D" w:rsidRDefault="00A41D8D" w:rsidP="00BA2D34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00524AC9" w:rsidP="00BA2D34" w:rsidRDefault="00524AC9" w14:paraId="14DB8640" w14:textId="77777777">
+    <w:p w14:paraId="4E0AAFB7" w14:textId="77777777" w:rsidR="00A41D8D" w:rsidRDefault="00A41D8D" w:rsidP="00BA2D34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -23739,168 +22194,156 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00BA2D34" w:rsidRDefault="001F287C" w14:paraId="1A2B539D" w14:textId="40133304">
+  <w:p w14:paraId="1A2B539D" w14:textId="1220F2D5" w:rsidR="00BA2D34" w:rsidRDefault="001F287C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>19/02/2025</w:t>
     </w:r>
     <w:r w:rsidR="00BA4391">
-      <w:ptab w:alignment="center" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-[...16 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr="FILENAME \* MERGEFORMAT">
+      <w:r w:rsidR="00BD476A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>PB List of Continence Providers_Update June 2026.docx</w:t>
+      </w:r>
+    </w:fldSimple>
     <w:r w:rsidR="00BA4391">
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00524AC9" w:rsidP="00BA2D34" w:rsidRDefault="00524AC9" w14:paraId="4EB03814" w14:textId="77777777">
+    <w:p w14:paraId="68C995ED" w14:textId="77777777" w:rsidR="00A41D8D" w:rsidRDefault="00A41D8D" w:rsidP="00BA2D34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00524AC9" w:rsidP="00BA2D34" w:rsidRDefault="00524AC9" w14:paraId="729D3769" w14:textId="77777777">
+    <w:p w14:paraId="71050A42" w14:textId="77777777" w:rsidR="00A41D8D" w:rsidRDefault="00A41D8D" w:rsidP="00BA2D34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="004D0A4B" w:rsidP="00CE7EE0" w:rsidRDefault="00CF6513" w14:paraId="6E1D84EC" w14:textId="423CB95B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E1D84EC" w14:textId="423CB95B" w:rsidR="004D0A4B" w:rsidRDefault="00CF6513" w:rsidP="00CE7EE0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1539"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00CF6513">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:kern w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E9FB831" wp14:editId="735283FA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-449952</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Rectangle 1">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -23927,68 +22370,68 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="5A87EC90">
-            <v:rect id="Rectangle 1" style="position:absolute;margin-left:544.1pt;margin-top:-35.45pt;width:595.3pt;height:14.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#6b2876" stroked="f" strokeweight="1pt" w14:anchorId="2B9E5C5E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1yKNKUAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxYQgXTFEtFEqSpF&#10;SaSkynnw2qwlvzo2LOmv79gLIU17qsrBzHjG8/jmm11c7q1hO4lRe9fw8dmIM+mEb7XbNPz7082n&#10;C85iAteC8U42/EVGfrn8+GHRh1pOfOdNK5FREBfrPjS8SynUVRVFJy3EMx+kI6PyaCGRipuqRegp&#10;ujXVZDSaVb3HNqAXMka6vR6MfFniKyVFulcqysRMw6m2VE4s5zqf1XIB9QYhdFocyoB/qMKCdpT0&#10;NdQ1JGBb1H+Eslqgj16lM+Ft5ZXSQpYeqJvx6F03jx0EWXohcGJ4hSn+v7DibvcYHpBg6EOsI4m5&#10;i71Cm/+pPrYvYL28giX3iQm6nJ/PRvTjTJBtfFFkClOdXgeM6av0lmWh4UjDKBjB7jamwfXokpNF&#10;b3R7o40pCm7WVwbZDmhwsy+Ti/ksz4qi/+ZmHOsp+2ReCgEikDKQqCYb2oZHt+EMzIaYKRKW3M7n&#10;DBQJ6pz7GmI35ChhBzpYnYiTRtuGl7YKSyizcfmZLKw6dHACLUtr3748IEM/0CwGcaMpyS3E9ABI&#10;vCK0aFfSPR3KeKrcHyTOOo8//3af/WncZOWsJ55SVz+2gJIz880RET6Pp9NM7KJMz+cTUvCtZf3W&#10;4rb2yhOiY9rKIIqY/ZM5igq9faaVWuWsZAInKPeA30G5SsP+0FIKuVoVNyJzgHTrHoPIwY/wPu2f&#10;AcNh/omYc+ePnIb6HQ0G3/zS+dU2eaULR0640vSzQotQeHBY2rxpb/Xidfq0LH8BAAD//wMAUEsD&#10;BBQABgAIAAAAIQA59BrL3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvlfgHa5G4&#10;tXbaKtAQp6JIiF4bEOdNvCSh8TrEbhv+HvcEx9lZzbzJt5PtxZlG3znWkCwUCOLamY4bDe9vL/MH&#10;ED4gG+wdk4Yf8rAtbmY5ZsZd+EDnMjQihrDPUEMbwpBJ6euWLPqFG4ij9+lGiyHKsZFmxEsMt71c&#10;KpVKix3HhhYHem6pPpYnq2E1pM2xXIfvHX6t6o/dvq9eD4nWd7fT0yOIQFP4e4YrfkSHIjJV7sTG&#10;i15DHBI0zO/VBsTVTjYqBVHF03qZgixy+X9B8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD1yKNKUAIAAKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA59BrL3QAAAAkBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;">
+          <w:pict>
+            <v:rect w14:anchorId="30187336" id="Rectangle 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:544.1pt;margin-top:-35.45pt;width:595.3pt;height:14.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1yKNKUAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxYQgXTFEtFEqSpF&#10;SaSkynnw2qwlvzo2LOmv79gLIU17qsrBzHjG8/jmm11c7q1hO4lRe9fw8dmIM+mEb7XbNPz7082n&#10;C85iAteC8U42/EVGfrn8+GHRh1pOfOdNK5FREBfrPjS8SynUVRVFJy3EMx+kI6PyaCGRipuqRegp&#10;ujXVZDSaVb3HNqAXMka6vR6MfFniKyVFulcqysRMw6m2VE4s5zqf1XIB9QYhdFocyoB/qMKCdpT0&#10;NdQ1JGBb1H+Eslqgj16lM+Ft5ZXSQpYeqJvx6F03jx0EWXohcGJ4hSn+v7DibvcYHpBg6EOsI4m5&#10;i71Cm/+pPrYvYL28giX3iQm6nJ/PRvTjTJBtfFFkClOdXgeM6av0lmWh4UjDKBjB7jamwfXokpNF&#10;b3R7o40pCm7WVwbZDmhwsy+Ti/ksz4qi/+ZmHOsp+2ReCgEikDKQqCYb2oZHt+EMzIaYKRKW3M7n&#10;DBQJ6pz7GmI35ChhBzpYnYiTRtuGl7YKSyizcfmZLKw6dHACLUtr3748IEM/0CwGcaMpyS3E9ABI&#10;vCK0aFfSPR3KeKrcHyTOOo8//3af/WncZOWsJ55SVz+2gJIz880RET6Pp9NM7KJMz+cTUvCtZf3W&#10;4rb2yhOiY9rKIIqY/ZM5igq9faaVWuWsZAInKPeA30G5SsP+0FIKuVoVNyJzgHTrHoPIwY/wPu2f&#10;AcNh/omYc+ePnIb6HQ0G3/zS+dU2eaULR0640vSzQotQeHBY2rxpb/Xidfq0LH8BAAD//wMAUEsD&#10;BBQABgAIAAAAIQA59BrL3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvlfgHa5G4&#10;tXbaKtAQp6JIiF4bEOdNvCSh8TrEbhv+HvcEx9lZzbzJt5PtxZlG3znWkCwUCOLamY4bDe9vL/MH&#10;ED4gG+wdk4Yf8rAtbmY5ZsZd+EDnMjQihrDPUEMbwpBJ6euWLPqFG4ij9+lGiyHKsZFmxEsMt71c&#10;KpVKix3HhhYHem6pPpYnq2E1pM2xXIfvHX6t6o/dvq9eD4nWd7fT0yOIQFP4e4YrfkSHIjJV7sTG&#10;i15DHBI0zO/VBsTVTjYqBVHF03qZgixy+X9B8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD1yKNKUAIAAKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA59BrL3QAAAAkBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="#6b2876" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CE7EE0">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00D32B41" w:rsidRDefault="00D32B41" w14:paraId="0CA436D8" w14:textId="40C46C2A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CA436D8" w14:textId="40C46C2A" w:rsidR="00D32B41" w:rsidRDefault="00D32B41">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="003A3FCC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A766238" wp14:editId="3B6DD1F9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-906889</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="10688320"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Rectangle 7">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -24041,1526 +22484,1529 @@
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="67DC420F">
-[...1 lines deleted...]
-              <v:fill type="frame" o:title="" recolor="t" rotate="t" r:id="rId2"/>
+          <w:pict>
+            <v:rect w14:anchorId="79F6FDD4" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:-71.4pt;width:595.25pt;height:841.6pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAlMwE9OMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74Lv&#10;sIzgpbSb1LSYmE0RQSxIBdsi9bbNjkkwOxuy2zS+vdOT3mb4h3++L1+NthUD9r5xpCCeRSCQSmca&#10;qhTsd8/TexA+aDK6dYQKftDDqri+ynVm3JnecdiGSnAJ+UwrqEPoMil9WaPVfuY6JM6+XG914LWv&#10;pOn1mcttK+dRtJRWN8Qfat3hU43l9/ZkFaQ4mEN6WH9+rCfeLt8md6+b6kWp25vx8QFEwDH8HcMF&#10;n9GhYKajO5HxolXAIkHBNE7mbHDJ4zRagDjytEiiBGSRy/8OxS8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv&#10;07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxl&#10;dAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB&#10;3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTwruVfj3UvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQMym64AgAA6QUAAA4AAAAAAAAAAAAAAAAAPQIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAAAAAAAAAAAAAAAAIQUA&#10;AGRycy9tZWRpYS9pbWFnZTEuanBnUEsBAi0AFAAGAAgAAAAhAJTMBPTjAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAc48BAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAA&#10;AAAAAAAAAAAAAIOQAQBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAHSR&#10;AQAAAA==&#10;" stroked="f" strokeweight="1pt">
+              <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="15">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06F9D3FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E140332"/>
+    <w:lvl w:ilvl="0" w:tplc="D3723CA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DECE091E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1018C1C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5BFE7F12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6FE04832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2DEC3010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="45425210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="86EA5736">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="39689BB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13146C6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95242D5E"/>
+    <w:lvl w:ilvl="0" w:tplc="D368E45E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="76E8106C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="6452F996">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="AC26A99A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="03A4E8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="C1CE70A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="006C9E5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="9C48FFF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="35CE9DA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="14">
-[...223 lines deleted...]
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="132F2826"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FDD0AD44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C88418A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78725370"/>
     <w:lvl w:ilvl="0" w:tplc="80FCC23E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F5808AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23E6B85E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F7C5257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="345AD5C8"/>
     <w:lvl w:ilvl="0" w:tplc="80FCC23E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="304F0572"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="337215BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31FB1490"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C341952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="398E34E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A740C62C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48BA628B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82D83DF6"/>
+    <w:lvl w:ilvl="0" w:tplc="9B1E3CF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E13EB7AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C8494AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CBBED538">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="873EE0AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2EBE7E14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="23DAEE72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="302683EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4BB610CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E49662D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="061A81A6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60560558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64D0EBC6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64B25602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A367612"/>
     <w:lvl w:ilvl="0" w:tplc="F684F17E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -25605,445 +24051,444 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="732864BE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759810E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A90CE500"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE140CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2068B5F4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="16">
+  <w:num w:numId="1" w16cid:durableId="658769282">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1378627834">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1165586113">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1162769957">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="344409082">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="6" w16cid:durableId="908467834">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1696809476">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="642926756">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="9" w16cid:durableId="890312113">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="1162769957">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="10" w16cid:durableId="832449917">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="344409082">
+  <w:num w:numId="11" w16cid:durableId="324670680">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="908467834">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="12" w16cid:durableId="653685485">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1696809476">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="13" w16cid:durableId="2039813725">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="642926756">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="890312113">
+  <w:num w:numId="14" w16cid:durableId="1859809688">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="832449917">
-[...8 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="2039813725">
+  <w:num w:numId="15" w16cid:durableId="972910530">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1859809688">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="16" w16cid:durableId="539979146">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00593E4E"/>
     <w:rsid w:val="00017E6A"/>
@@ -26088,50 +24533,51 @@
     <w:rsid w:val="0014608F"/>
     <w:rsid w:val="00151F8A"/>
     <w:rsid w:val="001569F4"/>
     <w:rsid w:val="00160F86"/>
     <w:rsid w:val="0016243F"/>
     <w:rsid w:val="00164119"/>
     <w:rsid w:val="00181014"/>
     <w:rsid w:val="001857FB"/>
     <w:rsid w:val="00186141"/>
     <w:rsid w:val="0018676E"/>
     <w:rsid w:val="001A0D05"/>
     <w:rsid w:val="001B01B5"/>
     <w:rsid w:val="001E2851"/>
     <w:rsid w:val="001F287C"/>
     <w:rsid w:val="001F2C89"/>
     <w:rsid w:val="001F2F31"/>
     <w:rsid w:val="00205F87"/>
     <w:rsid w:val="002127BD"/>
     <w:rsid w:val="00216924"/>
     <w:rsid w:val="00220A55"/>
     <w:rsid w:val="0022185F"/>
     <w:rsid w:val="00224749"/>
     <w:rsid w:val="00225362"/>
     <w:rsid w:val="00231E68"/>
     <w:rsid w:val="00250432"/>
+    <w:rsid w:val="00262152"/>
     <w:rsid w:val="00272489"/>
     <w:rsid w:val="002869CC"/>
     <w:rsid w:val="00296219"/>
     <w:rsid w:val="002A3E4B"/>
     <w:rsid w:val="002A4CC7"/>
     <w:rsid w:val="002A74B5"/>
     <w:rsid w:val="002B1D21"/>
     <w:rsid w:val="002B5F4C"/>
     <w:rsid w:val="002B7F01"/>
     <w:rsid w:val="002D4714"/>
     <w:rsid w:val="002D603C"/>
     <w:rsid w:val="002D7510"/>
     <w:rsid w:val="002D7C59"/>
     <w:rsid w:val="002E1715"/>
     <w:rsid w:val="00311ACD"/>
     <w:rsid w:val="00312DF5"/>
     <w:rsid w:val="00313DE0"/>
     <w:rsid w:val="003154EE"/>
     <w:rsid w:val="003244A4"/>
     <w:rsid w:val="00330BAF"/>
     <w:rsid w:val="00334A3E"/>
     <w:rsid w:val="00336D35"/>
     <w:rsid w:val="003374F8"/>
     <w:rsid w:val="00342BEF"/>
     <w:rsid w:val="00344599"/>
@@ -26183,50 +24629,51 @@
     <w:rsid w:val="00517460"/>
     <w:rsid w:val="00517CDF"/>
     <w:rsid w:val="00524AC9"/>
     <w:rsid w:val="00525133"/>
     <w:rsid w:val="00526219"/>
     <w:rsid w:val="0052628A"/>
     <w:rsid w:val="00527CBC"/>
     <w:rsid w:val="0054797A"/>
     <w:rsid w:val="00550C81"/>
     <w:rsid w:val="0055423E"/>
     <w:rsid w:val="005571AE"/>
     <w:rsid w:val="00567247"/>
     <w:rsid w:val="00573043"/>
     <w:rsid w:val="00573611"/>
     <w:rsid w:val="00591236"/>
     <w:rsid w:val="00593DB3"/>
     <w:rsid w:val="00593E4E"/>
     <w:rsid w:val="00594A77"/>
     <w:rsid w:val="005A1813"/>
     <w:rsid w:val="005A3DCA"/>
     <w:rsid w:val="005B3A0B"/>
     <w:rsid w:val="005B513D"/>
     <w:rsid w:val="005B5216"/>
     <w:rsid w:val="005B7759"/>
     <w:rsid w:val="005D1537"/>
+    <w:rsid w:val="005D2654"/>
     <w:rsid w:val="005D2828"/>
     <w:rsid w:val="005D3E2C"/>
     <w:rsid w:val="005F1796"/>
     <w:rsid w:val="005F701B"/>
     <w:rsid w:val="005F772E"/>
     <w:rsid w:val="0060511D"/>
     <w:rsid w:val="006070A0"/>
     <w:rsid w:val="00613EB4"/>
     <w:rsid w:val="00630362"/>
     <w:rsid w:val="00633494"/>
     <w:rsid w:val="0063356F"/>
     <w:rsid w:val="00660973"/>
     <w:rsid w:val="006664B6"/>
     <w:rsid w:val="00666FBB"/>
     <w:rsid w:val="00676993"/>
     <w:rsid w:val="006811B0"/>
     <w:rsid w:val="00694FDC"/>
     <w:rsid w:val="006A4530"/>
     <w:rsid w:val="006B02AF"/>
     <w:rsid w:val="006B7320"/>
     <w:rsid w:val="006D6AF8"/>
     <w:rsid w:val="006D7339"/>
     <w:rsid w:val="006F69C8"/>
     <w:rsid w:val="00723C0F"/>
     <w:rsid w:val="00764493"/>
@@ -26278,75 +24725,77 @@
     <w:rsid w:val="0099072A"/>
     <w:rsid w:val="009920AC"/>
     <w:rsid w:val="009960CC"/>
     <w:rsid w:val="009A0071"/>
     <w:rsid w:val="009A25C5"/>
     <w:rsid w:val="009A7110"/>
     <w:rsid w:val="009A7385"/>
     <w:rsid w:val="009A79C1"/>
     <w:rsid w:val="009B08CA"/>
     <w:rsid w:val="009B3F43"/>
     <w:rsid w:val="009C6510"/>
     <w:rsid w:val="009D600D"/>
     <w:rsid w:val="009E005B"/>
     <w:rsid w:val="009E008A"/>
     <w:rsid w:val="009E5C08"/>
     <w:rsid w:val="009E5C84"/>
     <w:rsid w:val="009E7024"/>
     <w:rsid w:val="009F19ED"/>
     <w:rsid w:val="00A12D27"/>
     <w:rsid w:val="00A15BE3"/>
     <w:rsid w:val="00A17B9F"/>
     <w:rsid w:val="00A20C68"/>
     <w:rsid w:val="00A2321A"/>
     <w:rsid w:val="00A32210"/>
     <w:rsid w:val="00A366CD"/>
+    <w:rsid w:val="00A41D8D"/>
     <w:rsid w:val="00A42463"/>
     <w:rsid w:val="00A603CC"/>
     <w:rsid w:val="00A84731"/>
     <w:rsid w:val="00A9428B"/>
     <w:rsid w:val="00AC0F54"/>
     <w:rsid w:val="00AE36C3"/>
     <w:rsid w:val="00B001B8"/>
     <w:rsid w:val="00B00AEA"/>
     <w:rsid w:val="00B114E1"/>
     <w:rsid w:val="00B14988"/>
     <w:rsid w:val="00B1500D"/>
     <w:rsid w:val="00B41C9C"/>
     <w:rsid w:val="00B5621A"/>
     <w:rsid w:val="00B56798"/>
     <w:rsid w:val="00B5768F"/>
     <w:rsid w:val="00B6094A"/>
     <w:rsid w:val="00B725D5"/>
     <w:rsid w:val="00B739B4"/>
     <w:rsid w:val="00B927DA"/>
     <w:rsid w:val="00BA2D34"/>
     <w:rsid w:val="00BA4391"/>
     <w:rsid w:val="00BB2590"/>
     <w:rsid w:val="00BD1A36"/>
     <w:rsid w:val="00BD3E9A"/>
     <w:rsid w:val="00BD433A"/>
+    <w:rsid w:val="00BD476A"/>
     <w:rsid w:val="00BE0386"/>
     <w:rsid w:val="00BE03C5"/>
     <w:rsid w:val="00BE4795"/>
     <w:rsid w:val="00BF29E7"/>
     <w:rsid w:val="00BF4589"/>
     <w:rsid w:val="00BF6C08"/>
     <w:rsid w:val="00C01867"/>
     <w:rsid w:val="00C0319B"/>
     <w:rsid w:val="00C119D7"/>
     <w:rsid w:val="00C12EE1"/>
     <w:rsid w:val="00C15D10"/>
     <w:rsid w:val="00C21107"/>
     <w:rsid w:val="00C22261"/>
     <w:rsid w:val="00C22926"/>
     <w:rsid w:val="00C24DCB"/>
     <w:rsid w:val="00C26ADA"/>
     <w:rsid w:val="00C45064"/>
     <w:rsid w:val="00C46259"/>
     <w:rsid w:val="00C50C77"/>
     <w:rsid w:val="00C54245"/>
     <w:rsid w:val="00C60C8C"/>
     <w:rsid w:val="00C65A21"/>
     <w:rsid w:val="00C74705"/>
     <w:rsid w:val="00C74831"/>
     <w:rsid w:val="00C74AA9"/>
@@ -26464,135 +24913,135 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1414A74B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FAA352FF-2D7B-47CB-94E5-273C7415CF01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="th-TH"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26748,52 +25197,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -26860,92 +25309,92 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="50"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -27062,340 +25511,341 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="50"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="35"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="71"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="71"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="35"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="35"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00593E4E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
@@ -27415,73 +25865,73 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD3E9A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA2D34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA2D34"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA2D34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA2D34"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F287C"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00567247"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
@@ -27504,59 +25954,60 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="536239398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amhcommunity.com.au/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/NGK346/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/RNHPK5SN/1-to1%20Preparation%20for%20Staff%20-%20Template%20(004).dotx" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independenceaustralia.com.au/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dnhc.com.au/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caremmunity.com.au/shop/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chooze.com.au/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/NGK346/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/RNHPK5SN/1-to1%20Preparation%20for%20Staff%20-%20Template%20(003).dotx" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medisa.com.au/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aleva.com.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthnhome.com.au/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mysupplystore.com.au/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brightsky.com.au/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.topcathealthcare.com.au/collections/all" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.firstaiddistributions.com.au/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hecsa.com.au/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medicalstore.com.au/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.countrycaregroup.com.au/products/continence" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myonlinemedicalsupplies.com.au/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.confidenceclub.com.au/ndis-continence-provider" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.molmike.com.au/shop/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ausmedhealth.com.au/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shop.conni.com.au/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livingstone.com.au/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.incontinenceproducts.com.au/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surgicalhouse.com.au/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alphamedicalsolutions.com.au/ndis-registered-provider" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bedguard.com.au/shop/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hhmedicalsupplies.com.au" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prime1care.com.au/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.downundercare.com.au/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staydry.com.au/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://joyamedicalsupplies.com.au/our-products/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noblehealthcare.com.au" TargetMode="External" Id="R584c6ac7dd114d3d" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amhcommunity.com.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.confidenceclub.com.au/ndis-continence-provider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livingstone.com.au/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://joyamedicalsupplies.com.au/our-products/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shop.conni.com.au/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.countrycaregroup.com.au/products/continence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/NGK346/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/RNHPK5SN/1-to1%20Preparation%20for%20Staff%20-%20Template%20(003).dotx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.incontinenceproducts.com.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aleva.com.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hhmedicalsupplies.com.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chooze.com.au/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dnhc.com.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noblehealthcare.com.au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.firstaiddistributions.com.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthnhome.com.au/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medisa.com.au/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.downundercare.com.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myonlinemedicalsupplies.com.au/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staydry.com.au/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prime1care.com.au/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ausmedhealth.com.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hecsa.com.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medicalstore.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mysupplystore.com.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brightsky.com.au/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alphamedicalsolutions.com.au/ndis-registered-provider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bedguard.com.au/shop/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independenceaustralia.com.au/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surgicalhouse.com.au/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.topcathealthcare.com.au/collections/all" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caremmunity.com.au/shop/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -27819,154 +26270,219 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="487f9708-8d23-4360-9986-cba190c7cafb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b6eefc04-8574-4f07-a12c-33f14a628ebe">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <RestrictedAccess xmlns="b6eefc04-8574-4f07-a12c-33f14a628ebe">true</RestrictedAccess>
+    <HPE xmlns="b6eefc04-8574-4f07-a12c-33f14a628ebe" xsi:nil="true"/>
+    <FinalVersion xmlns="b6eefc04-8574-4f07-a12c-33f14a628ebe" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007EBB463BE3D0684F97A1455A66C6391D" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59919440ff360280e7fec9d7818c8c47">
-[...2 lines deleted...]
-    <xsd:import namespace="457853c6-c3ec-4a89-835e-76814e3e6f1a"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BCE9F97E389EEB41A4CA57BE739A1A7E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ae63dccb89700b8b73f00573061b9436">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b6eefc04-8574-4f07-a12c-33f14a628ebe" xmlns:ns3="487f9708-8d23-4360-9986-cba190c7cafb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9e2d93b90dd4181af3e40952a86c3c1f" ns2:_="" ns3:_="">
+    <xsd:import namespace="b6eefc04-8574-4f07-a12c-33f14a628ebe"/>
+    <xsd:import namespace="487f9708-8d23-4360-9986-cba190c7cafb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:HPE" minOccurs="0"/>
+                <xsd:element ref="ns2:FinalVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:RestrictedAccess" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="75791659-3f7a-43a6-8edd-6997c4e15e1d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b6eefc04-8574-4f07-a12c-33f14a628ebe" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="HPE" ma:index="14" nillable="true" ma:displayName="HPE Yes/No" ma:format="Dropdown" ma:internalName="HPE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FinalVersion" ma:index="15" nillable="true" ma:displayName="Final Version Yes/No" ma:format="Dropdown" ma:internalName="FinalVersion">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RestrictedAccess" ma:index="16" nillable="true" ma:displayName="Restricted Access" ma:default="1" ma:format="Dropdown" ma:internalName="RestrictedAccess">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="22" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="23" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="457853c6-c3ec-4a89-835e-76814e3e6f1a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="487f9708-8d23-4360-9986-cba190c7cafb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8ad8ca5a-2e18-42ff-9032-415ca7886b4a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="457853c6-c3ec-4a89-835e-76814e3e6f1a">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df502eb5-1cd3-4952-b9ea-cb7f6feed422}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="487f9708-8d23-4360-9986-cba190c7cafb">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -28034,107 +26550,150 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA2420BC-C059-4BA8-9BC5-CCC5310088A5}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42B60BCB-F8A5-4595-8192-DEDA3033F716}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA2420BC-C059-4BA8-9BC5-CCC5310088A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="487f9708-8d23-4360-9986-cba190c7cafb"/>
+    <ds:schemaRef ds:uri="b6eefc04-8574-4f07-a12c-33f14a628ebe"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D4A1BD1-4723-4011-B13D-EB6973C031BD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66238717-B481-45A9-BDE0-FF9E6534708D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b6eefc04-8574-4f07-a12c-33f14a628ebe"/>
+    <ds:schemaRef ds:uri="487f9708-8d23-4360-9986-cba190c7cafb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>31</Pages>
+  <Words>3315</Words>
+  <Characters>18901</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>157</Lines>
+  <Paragraphs>44</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>22172</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PB List of Continence Providers_Update Mar 2026</dc:title>
   <dc:subject/>
   <dc:creator>Nelson.Guevara@ndis.gov.au</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
     <vt:lpwstr>2024-09-05T06:29:36Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
     <vt:lpwstr>c6cf3591-51f2-434e-aae0-6048c2351a36</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x0101007EBB463BE3D0684F97A1455A66C6391D</vt:lpwstr>
+    <vt:lpwstr>0x010100BCE9F97E389EEB41A4CA57BE739A1A7E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
+    <vt:r8>179000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>