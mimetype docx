--- v0 (2026-06-08)
+++ v1 (2026-07-20)
@@ -134,115 +134,107 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CC2D35" w:rsidRPr="0069038C">
         <w:rPr>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>NDIS provider portal</w:t>
       </w:r>
       <w:r w:rsidR="005E6BCB">
         <w:rPr>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46753289" w14:textId="7EE22881" w:rsidR="00EE7CE4" w:rsidRDefault="0043385B" w:rsidP="00EE7CE4">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043385B">
+      <w:r w:rsidRPr="7B4C787A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>Provider access and portal error message self-help guide</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="56DD8284" w14:textId="77777777" w:rsidR="002E280D" w:rsidRDefault="002E280D" w:rsidP="00EE7CE4">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19207FC6" w14:textId="5CBA8659" w:rsidR="00DC0DE0" w:rsidRPr="00EE7CE4" w:rsidRDefault="00A819D8" w:rsidP="00EE7CE4">
+    <w:p w14:paraId="19207FC6" w14:textId="1886DE92" w:rsidR="00DC0DE0" w:rsidRPr="00EE7CE4" w:rsidRDefault="5BDF1369" w:rsidP="00EE7CE4">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="16312299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>September</w:t>
+        <w:t>March</w:t>
       </w:r>
-      <w:r w:rsidRPr="737057FC">
+      <w:r w:rsidR="01F37D0B" w:rsidRPr="16312299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>2025</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED285C8" w14:textId="77777777" w:rsidR="00DC0DE0" w:rsidRDefault="00DC0DE0" w:rsidP="00DC0DE0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="13" w:name="_30j0zll" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
     <w:bookmarkEnd w:id="13" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:id w:val="1572161884"/>
@@ -261,2248 +253,2260 @@
       <w:sdtContent>
         <w:p w14:paraId="3D62FBA2" w14:textId="77777777" w:rsidR="00296267" w:rsidRPr="002E280D" w:rsidRDefault="00296267">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="6A2875"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002E280D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="6A2875"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="29FA9042" w14:textId="2637A81C" w:rsidR="00511E26" w:rsidRDefault="00341184">
+        <w:p w14:paraId="4152251F" w14:textId="5F6F7261" w:rsidR="004A5038" w:rsidRDefault="00341184">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc207874959" w:history="1">
-            <w:r w:rsidR="00511E26" w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124650" w:history="1">
+            <w:r w:rsidR="004A5038" w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Changes from the last version</w:t>
             </w:r>
-            <w:r w:rsidR="00511E26">
+            <w:r w:rsidR="004A5038">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00511E26">
+            <w:r w:rsidR="004A5038">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00511E26">
+            <w:r w:rsidR="004A5038">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874959 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00511E26">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124650 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004A5038">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00511E26">
+            <w:r w:rsidR="004A5038">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00511E26">
+            <w:r w:rsidR="004A5038">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C7D056D" w14:textId="233392D2" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="0766E7CA" w14:textId="4D240549" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874960" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124651" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874960 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124651 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3345EB15" w14:textId="2F7A53DF" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="11D6D57A" w14:textId="610CAF10" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874961" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124652" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to contact NDIS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874961 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124652 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C585F38" w14:textId="5CC81778" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="79C8596C" w14:textId="574B7EA5" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874962" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124653" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Login process error codes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874962 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124653 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0549B1FA" w14:textId="45F264C1" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="161B759B" w14:textId="55E348D3" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874963" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124654" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>myplace provider portal error codes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874963 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124654 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="773D73FF" w14:textId="2955DC15" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="367B680B" w14:textId="0967BFCB" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874964" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124655" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Profile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874964 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124655 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B97F5FA" w14:textId="495F4621" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="37533255" w14:textId="59DD6CE1" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874965" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124656" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Edit Contact Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874965 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124656 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FC42081" w14:textId="43F8EC64" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="0DBEB389" w14:textId="0411CB70" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874966" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124657" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Edit Organisation Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874966 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124657 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="021FE6E9" w14:textId="4E95CDCF" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="67FA3B46" w14:textId="1CC3E60E" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874967" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124658" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874967 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124658 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1CEA174B" w14:textId="3E766DA1" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="05C0E897" w14:textId="765BEA75" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874968" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124659" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inbox</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874968 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124659 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B8C56E3" w14:textId="4118CF30" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="54A79B82" w14:textId="5E5EC7DC" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874969" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124660" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Add Service Booking</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874969 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124660 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="31EE2D9D" w14:textId="493DBC3E" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="3D059BF9" w14:textId="550CF546" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874970" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124661" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>View Service Booking Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874970 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124661 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1958B023" w14:textId="12A609C6" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="1B3D7FD1" w14:textId="0EBC8765" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874971" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124662" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>End a service booking</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874971 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124662 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A69E8DB" w14:textId="34AB2F4C" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="215D3F08" w14:textId="1049046F" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874972" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124663" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Delete a service booking</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874972 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124663 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C1717F6" w14:textId="587424B1" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="1147E209" w14:textId="7F31F2B0" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874973" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124664" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Payment Request</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874973 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124664 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2CFF22B1" w14:textId="5E6A1A7D" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="0DB73BBB" w14:textId="1E8C414A" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874974" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124665" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Create Payment Request</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874974 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124665 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52E2B079" w14:textId="06A040B6" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="497B1AD9" w14:textId="05663D1A" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874975" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124666" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874975 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124666 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>34</w:t>
+              <w:t>36</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D98F96E" w14:textId="2D467026" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="12C1CD3A" w14:textId="21B770AD" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874976" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124667" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Payment Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874976 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124667 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>39</w:t>
+              <w:t>41</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50A5EB3E" w14:textId="4A602A34" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="2FEAEE1B" w14:textId="2DA90E85" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874977" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124668" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quotations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874977 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124668 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>43</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="083E9426" w14:textId="3F801A35" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="62BD58F3" w14:textId="6CCC2C93" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874978" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124669" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>View Quotation Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874978 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124669 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>43</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63C63B7C" w14:textId="5D8C279F" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="150A45A3" w14:textId="243C9F4E" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874979" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124670" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Messages</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874979 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124670 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>44</w:t>
+              <w:t>46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46E50167" w14:textId="6F33AF85" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="461E2C25" w14:textId="6AACA917" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874980" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124671" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Document Upload / Upload Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874980 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124671 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A73A1D6" w14:textId="5E0DECDC" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="0E906E8C" w14:textId="303B3332" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874981" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124672" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Provider Finder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874981 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124672 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>50</w:t>
+              <w:t>51</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21146B48" w14:textId="7BF0E428" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="55EDA1F0" w14:textId="132DA2DF" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874982" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124673" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Provider Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874982 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124673 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>50</w:t>
+              <w:t>51</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27646926" w14:textId="047FC766" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="186A4D0E" w14:textId="712FE02A" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874983" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124674" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Participant Search</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874983 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124674 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>52</w:t>
+              <w:t>53</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52228EED" w14:textId="737917FF" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="411AD5E5" w14:textId="24AFA5D3" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874984" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124675" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Participant Lookup</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874984 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124675 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>52</w:t>
+              <w:t>53</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="12D1F5D0" w14:textId="4F809AC9" w:rsidR="00511E26" w:rsidRDefault="00511E26">
+        <w:p w14:paraId="3D8C9ACB" w14:textId="25F12511" w:rsidR="004A5038" w:rsidRDefault="004A5038">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207874985" w:history="1">
-            <w:r w:rsidRPr="00CD615A">
+          <w:hyperlink w:anchor="_Toc215124676" w:history="1">
+            <w:r w:rsidRPr="000A1FB1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Downloads</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207874985 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215124676 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00594DD2">
+            <w:r w:rsidR="00044DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>54</w:t>
+              <w:t>55</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="243A60A4" w14:textId="1BCFECA1" w:rsidR="00014A03" w:rsidRDefault="00341184" w:rsidP="0069038C">
+        <w:p w14:paraId="243A60A4" w14:textId="561B271A" w:rsidR="00014A03" w:rsidRDefault="00341184" w:rsidP="0069038C">
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="22B047EE" w14:textId="10CE910E" w:rsidR="006F7CA6" w:rsidRPr="006D547E" w:rsidRDefault="00014A03" w:rsidP="006F7CA6">
       <w:r w:rsidRPr="006D547E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9A3A88" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00014A03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D547E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC47422" w14:textId="7B219875" w:rsidR="00D6650A" w:rsidRPr="002E280D" w:rsidRDefault="00D6650A" w:rsidP="00CD4C74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc31627273"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc536780085"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc207874959"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc215124650"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc536780085"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Changes from the last version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="64A81896" w14:textId="462F4E56" w:rsidR="00D6650A" w:rsidRPr="004C6472" w:rsidRDefault="00D6650A" w:rsidP="3E70A4DB">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E70A4DB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The following updates have been made to the last published version of the </w:t>
       </w:r>
       <w:r w:rsidR="007C7755" w:rsidRPr="3E70A4DB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">myplace </w:t>
       </w:r>
       <w:r w:rsidRPr="3E70A4DB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">provider portal system and error </w:t>
       </w:r>
       <w:r w:rsidR="00482117" w:rsidRPr="3E70A4DB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">messages </w:t>
       </w:r>
       <w:r w:rsidRPr="3E70A4DB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>guide:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A2308F" w14:textId="19A64AAD" w:rsidR="4E9D8A11" w:rsidRDefault="4E9D8A11" w:rsidP="3E1B5C32">
+    <w:p w14:paraId="39A2308F" w14:textId="2D92477D" w:rsidR="4E9D8A11" w:rsidRDefault="4E9D8A11" w:rsidP="3E1B5C32">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4A2BA540">
+      <w:r w:rsidRPr="16312299">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>As of</w:t>
       </w:r>
-      <w:r w:rsidR="0B469FB1" w:rsidRPr="4A2BA540">
+      <w:r w:rsidR="0B469FB1" w:rsidRPr="16312299">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6D7BCD4F" w:rsidRPr="4A2BA540">
+      <w:r w:rsidR="093E2D1B" w:rsidRPr="16312299">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>March</w:t>
       </w:r>
-      <w:r w:rsidR="00EA2743">
+      <w:r w:rsidR="273053CC" w:rsidRPr="16312299">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>September</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00EA2743" w:rsidRPr="4A2BA540">
-[...15 lines deleted...]
-      <w:r w:rsidR="0B469FB1" w:rsidRPr="4A2BA540">
+      <w:r w:rsidR="0B469FB1" w:rsidRPr="16312299">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F32AF0" w14:textId="04583D1A" w:rsidR="00B85973" w:rsidRDefault="00EA2743" w:rsidP="00D44BF8">
+    <w:p w14:paraId="5C4D6C43" w14:textId="4DE91C8C" w:rsidR="00E030E4" w:rsidRPr="004E7F83" w:rsidRDefault="502BFCBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EA2743">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guidance on </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00511E26">
+      </w:pPr>
+      <w:r w:rsidRPr="1461EB3B">
         <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>cancel payment confirmation message updated under View Payment Requests (Pages 37 &amp; 38)</w:t>
+        <w:t>NDIS contact number updated</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="1B092FFC" w:rsidRPr="1461EB3B">
         <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5931" w:rsidRPr="1461EB3B">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="1B092FFC" w:rsidRPr="1461EB3B">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Page </w:t>
+      </w:r>
+      <w:r w:rsidR="435C8535" w:rsidRPr="1461EB3B">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7F83" w:rsidRPr="1461EB3B">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6AA567BE" w14:textId="48C2DDD3" w:rsidR="006E7A8E" w:rsidRDefault="006E7A8E">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="428C62D9" w14:textId="55CFB663" w:rsidR="00925E7C" w:rsidRPr="002E280D" w:rsidRDefault="00925E7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc207874960"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc215124651"/>
       <w:r w:rsidRPr="002E280D">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="002E280D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067519F5" w14:textId="270B40AD" w:rsidR="00251496" w:rsidRPr="00D44BF8" w:rsidRDefault="00925E7C" w:rsidP="00D44BF8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00464D52" w:rsidRPr="00077B8D">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Provider access and portal error message self-help guide</w:t>
       </w:r>
       <w:r w:rsidR="00464D52" w:rsidRPr="165D1A8E" w:rsidDel="007C7755">
         <w:rPr>
           <w:i/>
@@ -2545,303 +2549,340 @@
       </w:r>
       <w:r w:rsidR="00FD588E" w:rsidRPr="165D1A8E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">that can occur </w:t>
       </w:r>
       <w:r w:rsidR="00896F96" w:rsidRPr="00D44BF8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>and what steps you can take if you encounter an error message while</w:t>
       </w:r>
       <w:r w:rsidR="00251496" w:rsidRPr="00D44BF8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011790CA" w14:textId="6C3C09E4" w:rsidR="006A54FF" w:rsidRPr="00D44BF8" w:rsidRDefault="006A54FF" w:rsidP="00D44BF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>logging in to the NDIS provider portals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105AD961" w14:textId="32D2D7E0" w:rsidR="00925E7C" w:rsidRPr="006D547E" w:rsidRDefault="00251496" w:rsidP="00D44BF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>working in the myplace provider portal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085207FA" w14:textId="7F4F638E" w:rsidR="00925E7C" w:rsidRDefault="00925E7C" w:rsidP="00341184">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23AB2FA8" w14:textId="236347C3" w:rsidR="009B4F06" w:rsidRPr="0069038C" w:rsidRDefault="009B4F06" w:rsidP="0069038C">
-      <w:r w:rsidRPr="006D547E">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>myplace provider portal</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, please refer to </w:t>
+        <w:t xml:space="preserve">For more detailed guidance on using the myplace provider portal, please refer to </w:t>
       </w:r>
       <w:r w:rsidR="00B1238A">
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="00B1238A">
+        <w:r w:rsidR="00B1238A" w:rsidRPr="260CDCF5">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Complete version - Using the myplace provider portal step by step guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D547E">
+      <w:r>
         <w:t xml:space="preserve"> available in the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="260CDCF5">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00557E95">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="260CDCF5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D547E">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AFC6B7" w14:textId="228549A6" w:rsidR="5EAE0F08" w:rsidRDefault="5EAE0F08" w:rsidP="260CDCF5">
+      <w:r w:rsidRPr="260CDCF5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more detailed guidance on using the my NDIS provider portal, please refer to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="260CDCF5">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r w:rsidRPr="260CDCF5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NDIS provider portal step by step guide available in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="260CDCF5">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="my-ndis-provider-portal-step-by-step-guide" w:history="1">
+        <w:r w:rsidRPr="260CDCF5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>NDIS website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="260CDCF5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E08BBF7" w14:textId="46B19966" w:rsidR="00925E7C" w:rsidRPr="006D547E" w:rsidRDefault="00925E7C" w:rsidP="00341184">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006D547E">
         <w:t xml:space="preserve">The tables below describe the </w:t>
       </w:r>
       <w:r w:rsidR="00B121BA">
         <w:t xml:space="preserve">possible </w:t>
       </w:r>
       <w:r w:rsidRPr="006D547E">
         <w:t xml:space="preserve">error messages </w:t>
       </w:r>
       <w:r w:rsidR="00762786">
         <w:t>that can occur, including detail on</w:t>
       </w:r>
       <w:r w:rsidRPr="006D547E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B558255" w14:textId="34BA4180" w:rsidR="004F76F3" w:rsidRDefault="004F76F3" w:rsidP="00341184">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Message appearance </w:t>
       </w:r>
       <w:r w:rsidR="00361ED8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00361ED8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an example image of the message</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401FCAC6" w14:textId="117407A2" w:rsidR="00925E7C" w:rsidRPr="00377C5C" w:rsidRDefault="00925E7C" w:rsidP="00341184">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377C5C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Screen </w:t>
       </w:r>
       <w:r w:rsidR="009B4F06">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00377C5C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ame – the heading at the top of the screen on which the message appears</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB2D1D1" w14:textId="56786252" w:rsidR="00925E7C" w:rsidRPr="00377C5C" w:rsidRDefault="00925E7C" w:rsidP="00341184">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377C5C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Message </w:t>
       </w:r>
       <w:r w:rsidR="009B4F06">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00377C5C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>isplayed – the wording of the message itself, which may be in a pop-up box, at the top of the screen, or near the field in error</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D280821" w14:textId="6360C0B3" w:rsidR="00925E7C" w:rsidRPr="00377C5C" w:rsidRDefault="00925E7C" w:rsidP="00341184">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377C5C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Type of </w:t>
       </w:r>
       <w:r w:rsidR="009B4F06">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>m</w:t>
@@ -2850,78 +2891,78 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">essage – whether the message is for an error which prevents </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00377C5C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00377C5C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> progressing, for confirmation to warn you of the consequences, or for information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CCC597" w14:textId="77777777" w:rsidR="00925E7C" w:rsidRPr="00377C5C" w:rsidRDefault="00925E7C" w:rsidP="00341184">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377C5C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>What does it mean? – an explanation of why you got the message</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C4DF0A" w14:textId="11CD75DC" w:rsidR="00925E7C" w:rsidRPr="00377C5C" w:rsidRDefault="001E06C9" w:rsidP="00341184">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>What should you do?</w:t>
       </w:r>
       <w:r w:rsidR="00925E7C" w:rsidRPr="00377C5C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> – describes suggested response(s) to the message</w:t>
@@ -2946,165 +2987,160 @@
     <w:p w14:paraId="5B0C9ECC" w14:textId="77777777" w:rsidR="00925E7C" w:rsidRPr="006D547E" w:rsidRDefault="00925E7C" w:rsidP="00341184">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006D547E">
         <w:t>If you need further information on how to manage a particular message, search the ‘Message Displayed’ column for a few words from the message, or search the ‘Screen Name’ column for the screen. Once you have located the message, check the last two columns for more detail of what occurred, and how to proceed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58377AD6" w14:textId="716D4548" w:rsidR="00700C3B" w:rsidRDefault="00925E7C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006D547E">
         <w:t>NOTE:  Some errors do not display a consistent message, these are shown in italics in the Message Displayed column. If you can’t find the message by searching for the message text, try scrolling through the messages for the Screen Name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6737CB2B" w14:textId="3C0A0307" w:rsidR="006B4901" w:rsidRDefault="00293CCE" w:rsidP="00F0324D">
+    <w:p w14:paraId="0C77784F" w14:textId="552773A9" w:rsidR="007D5AA3" w:rsidRPr="006D547E" w:rsidRDefault="00293CCE" w:rsidP="00CD4C74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc207874961"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc215124652"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>How to contact NDIS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="0C77784F" w14:textId="49A35B57" w:rsidR="007D5AA3" w:rsidRPr="006D547E" w:rsidRDefault="007D5AA3" w:rsidP="00CD4C74">
-[...4 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2324"/>
         <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3792"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="3885"/>
+        <w:gridCol w:w="2494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D5AA3" w:rsidRPr="00CA10F2" w14:paraId="6E343572" w14:textId="77777777" w:rsidTr="165D1A8E">
+      <w:tr w:rsidR="007D5AA3" w:rsidRPr="00CA10F2" w14:paraId="6E343572" w14:textId="77777777" w:rsidTr="007A7CA9">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="402BDFC4" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:before="240" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact the NDIS by </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5AA3" w:rsidRPr="00CA10F2" w14:paraId="77D5954F" w14:textId="77777777" w:rsidTr="165D1A8E">
+      <w:tr w:rsidR="007D5AA3" w:rsidRPr="00CA10F2" w14:paraId="77D5954F" w14:textId="77777777" w:rsidTr="007A7CA9">
         <w:trPr>
           <w:trHeight w:val="5508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3792" w:type="dxa"/>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63F34F0C" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B4DE78" wp14:editId="2A7D3F28">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B4DE78" wp14:editId="22C015E7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>816224</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>65681</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="632129" cy="608949"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:wrapNone/>
                   <wp:docPr id="26" name="Picture 26" descr="Person on the web chat " title="Webchat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14" cstate="print">
+                          <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="632129" cy="608949"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -3136,308 +3172,338 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41448BFD" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DBB3FD3" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0000FF" w:themeColor="hyperlink"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00CB6C58">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NDIS Webchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="138C7678" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EA993F7" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can live chat with us about:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A9E3151" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+          <w:p w14:paraId="1A9E3151" w14:textId="780BE64D" w:rsidR="007D5AA3" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="260CDCF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">myplace </w:t>
+            </w:r>
+            <w:r w:rsidR="63E8DE2A" w:rsidRPr="260CDCF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>provider portal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685C5DFF" w14:textId="278DB0FC" w:rsidR="009347A5" w:rsidRPr="00CB6C58" w:rsidRDefault="009347A5" w:rsidP="007D5AA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>my NDS provider portal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D6A7F3" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>myplace provider portal</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="41D6A7F3" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>Service bookings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62F5DF9B" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Service bookings</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="62F5DF9B" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>Payment requests</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D901E58" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Payment requests</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D901E58" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>Quotes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE8D20F" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Quotes</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6CE8D20F" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>Referrals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACF7D37" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Referrals</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3ACF7D37" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+            </w:pPr>
+            <w:r w:rsidRPr="00CB6C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Request for service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="450372E2" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Request for service</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>Searching for a register provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
+            <w:tcW w:w="3885" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="305B2204" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02EE78FC" wp14:editId="791B4945">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>797947</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>61512</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="557991" cy="508884"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="25" name="Picture 25" descr="Person with a telephone" title="Telephone"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16" cstate="print">
+                          <a:blip r:embed="rId17" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="557991" cy="508884"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -3528,327 +3594,358 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can call us about:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63930E57" w14:textId="6A96FE4E" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="2A03AF88" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="165D1A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Log in issues</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D730219" w14:textId="3186C3B6" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="66697071" w:rsidP="007D5AA3">
+          <w:p w14:paraId="2668A3D4" w14:textId="77777777" w:rsidR="00521E76" w:rsidRDefault="66697071" w:rsidP="007D5AA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="260CDCF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">myplace provider </w:t>
+            </w:r>
+            <w:r w:rsidR="6C091A2D" w:rsidRPr="260CDCF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>portal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D730219" w14:textId="6C44052D" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="00521E76" w:rsidP="007D5AA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>my NDS provider portal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50245ACA" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="165D1A8E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00CB6C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>myplace provider portal</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="50245ACA" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>Service bookings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DBBCBD4" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Service bookings</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DBBCBD4" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>Payment requests</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="488752B1" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Payment requests</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="488752B1" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>Quotes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7C1F81" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Quotes</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A7C1F81" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>Referrals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D14B1D" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Referrals</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="56D14B1D" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+            </w:pPr>
+            <w:r w:rsidRPr="00CB6C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Request for service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="363B7AAB" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Request for service</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="363B7AAB" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>Searching for a register provider</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DDB183" w14:textId="3DA6EDFF" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Searching for a register provider</w:t>
-[...9 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t xml:space="preserve">Submitting a general enquiry, </w:t>
+            </w:r>
+            <w:r w:rsidR="006C123C" w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>feedback, c</w:t>
+            </w:r>
+            <w:r w:rsidR="006C123C" w:rsidRPr="00CB6C58">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Submitting a general enquiry, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C123C" w:rsidRPr="00CB6C58">
+              <w:t>ompliment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>feedback, c</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> or a complaint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DEFBBB1" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F511A4C" wp14:editId="1C709DB9">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>659461</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>109635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="528762" cy="549294"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
                   <wp:wrapNone/>
                   <wp:docPr id="30" name="Picture 30" descr="Picture of the provider portal" title="Provider portal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17">
+                          <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="538580" cy="559493"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -3878,233 +3975,254 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6361CFD4" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A6ED347" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48AC2DC6" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+          <w:p w14:paraId="48AC2DC6" w14:textId="4FA153C0" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="008614F6" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Provider Portal</w:t>
+            </w:r>
+            <w:r w:rsidR="603C04DC" w:rsidRPr="27B1D014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1064DCC0" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="087560BC" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+          <w:p w14:paraId="087560BC" w14:textId="7B16CE27" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="63E1B44D" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB6C58">
+            <w:r w:rsidRPr="27B1D014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>You can use the provider portal to:</w:t>
+              <w:t>You can use the provider portal</w:t>
+            </w:r>
+            <w:r w:rsidR="559C29B0" w:rsidRPr="27B1D014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="27B1D014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A0CBB81" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Submit a payment enquiry</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="758207F8" w14:textId="48052C8C" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit a general enquiry, </w:t>
             </w:r>
             <w:r w:rsidR="006C123C" w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>feedback, compliment</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or a complaint</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1878B992" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Search for a provider</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A73CEE8" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Upload documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5AA3" w:rsidRPr="00CA10F2" w14:paraId="2D4E0224" w14:textId="77777777" w:rsidTr="165D1A8E">
+      <w:tr w:rsidR="007D5AA3" w:rsidRPr="00CA10F2" w14:paraId="2D4E0224" w14:textId="77777777" w:rsidTr="007A7CA9">
         <w:trPr>
           <w:trHeight w:val="5093"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3792" w:type="dxa"/>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57CE01A4" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DAAC8F8" wp14:editId="783A43E2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>816555</wp:posOffset>
                   </wp:positionH>
@@ -4208,189 +4326,214 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email us</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A8EB11" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+          <w:p w14:paraId="59A8EB11" w14:textId="34EFB377" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="79B5E7E7" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="260CDCF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="21FC0611" w:rsidRPr="260CDCF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rovider.support@ndis.gov.au</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00CB6C58">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>enquiries@ndis.gov.au</w:t>
+                <w:t>mailto:enquiries@ndis.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="404EC4CA" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28E05C84" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+          <w:p w14:paraId="28E05C84" w14:textId="6AC4BB76" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="42D4613A" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB6C58">
+            <w:r w:rsidRPr="260CDCF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">You can email us </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>You can email us about:</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4249F358" w14:textId="098AD9B2" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Submitting a general enquiry, </w:t>
             </w:r>
             <w:r w:rsidR="006C123C" w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>feedback, compliment</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or a complaint</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A094412" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+          <w:p w14:paraId="2A094412" w14:textId="185898E7" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="63E1B44D" w:rsidP="27B1D014">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB6C58">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="27B1D014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Emailing a document, form report or letter</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3574" w:type="dxa"/>
+              <w:t>Emailing a document, form</w:t>
+            </w:r>
+            <w:r w:rsidR="488C96B7" w:rsidRPr="27B1D014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C50A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="27B1D014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>report or letter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40853CDB" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10FFE7D6" wp14:editId="1CBD3751">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>650461</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>66372</wp:posOffset>
@@ -4555,133 +4698,133 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="355BA4FA" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can use the Online form to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D4E8EF" w14:textId="17B7676D" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit a general enquiry, feedback, </w:t>
             </w:r>
             <w:r w:rsidR="003B58FF" w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>compliment,</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or a complaint</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DF8D1B1" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Request a call back</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D916E56" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F429675" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4080F555" wp14:editId="3086714B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>595354</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>106128</wp:posOffset>
@@ -4780,199 +4923,198 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mailing address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CF776C2" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C93BF13" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+          <w:p w14:paraId="2B162A80" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B162A80" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="5B9F2C49" w14:textId="77777777" w:rsidR="6EAFA603" w:rsidRDefault="6EAFA603" w:rsidP="260CDCF5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="260CDCF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CB6C58">
+              <w:t>You can mail us:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B62A97" w14:textId="0A8C1914" w:rsidR="260CDCF5" w:rsidRDefault="260CDCF5" w:rsidP="260CDCF5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Disability </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="392B78C5" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C6927E0" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Insurance Agency</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:t xml:space="preserve">National Disability </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392B78C5" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>GPO Box 700</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t>Insurance Agency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C4E07A" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Canberra ACT  2601</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="549002FC" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
+              <w:t>GPO Box 700</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42E48A07" w14:textId="2ECE252E" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>You can mail us:</w:t>
+              <w:t>Canberra ACT  2601</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33CF7296" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="386BB3B1" w14:textId="77777777" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Compliment, complaint or provide feedback, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16D966EB" w14:textId="72076D07" w:rsidR="007D5AA3" w:rsidRPr="00CB6C58" w:rsidRDefault="007D5AA3" w:rsidP="007D5AA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Document, form, </w:t>
             </w:r>
             <w:r w:rsidR="003B58FF" w:rsidRPr="00CB6C58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>report,</w:t>
@@ -4999,291 +5141,291 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00216E9C" w:rsidRPr="006D547E" w:rsidSect="006B4901">
           <w:headerReference w:type="default" r:id="rId24"/>
           <w:footerReference w:type="default" r:id="rId25"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5614D9F8" w14:textId="63D77FD9" w:rsidR="00047804" w:rsidRPr="002E280D" w:rsidRDefault="00047804" w:rsidP="00047804">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc207874962"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc215124653"/>
       <w:r w:rsidRPr="165D1A8E">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Login process error codes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="165D1A8E">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766B7E83" w14:textId="716A347E" w:rsidR="3EE30A68" w:rsidRPr="00D44BF8" w:rsidRDefault="00F31DE0" w:rsidP="00D44BF8">
+    <w:p w14:paraId="766B7E83" w14:textId="45F1B73D" w:rsidR="3EE30A68" w:rsidRPr="00D44BF8" w:rsidRDefault="00F31DE0" w:rsidP="00D44BF8">
       <w:r>
         <w:t xml:space="preserve">The below table of errors </w:t>
       </w:r>
       <w:r w:rsidR="000A7BF6">
         <w:t xml:space="preserve">can occur </w:t>
       </w:r>
       <w:r w:rsidR="00CB2FD2">
         <w:t xml:space="preserve">when an issue is encountered </w:t>
       </w:r>
-      <w:r w:rsidR="002B0550" w:rsidRPr="00D44BF8">
+      <w:r w:rsidR="002B0550" w:rsidRPr="260CDCF5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidR="00B72985">
         <w:t xml:space="preserve"> you </w:t>
       </w:r>
       <w:r w:rsidR="00CE3FD1">
-        <w:t xml:space="preserve">successfully authenticate using PRODA or </w:t>
+        <w:t xml:space="preserve">successfully authenticate using </w:t>
       </w:r>
       <w:r w:rsidR="00532ADF">
         <w:t>your Digital ID</w:t>
       </w:r>
       <w:r w:rsidR="0088538A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00951779">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00951779" w:rsidRPr="00D44BF8">
+      <w:r w:rsidR="00951779" w:rsidRPr="260CDCF5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidR="00951779">
         <w:t xml:space="preserve"> the myplace or my NDIS provider portal </w:t>
       </w:r>
       <w:r w:rsidR="004B787F">
         <w:t>loads.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3756"/>
-        <w:gridCol w:w="2059"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4112"/>
+        <w:gridCol w:w="1612"/>
+        <w:gridCol w:w="2992"/>
+        <w:gridCol w:w="2031"/>
+        <w:gridCol w:w="4169"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF3D65" w:rsidRPr="00C85637" w14:paraId="1296E449" w14:textId="77777777" w:rsidTr="5D92D91E">
-[...2 lines deleted...]
-            <w:tcW w:w="1146" w:type="pct"/>
+      <w:tr w:rsidR="00CE66A9" w:rsidRPr="002A1A08" w14:paraId="1296E449" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1B029B" w14:textId="624EEBA4" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="005F041B">
+          <w:p w14:paraId="0D1B029B" w14:textId="624EEBA4" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MESSAGE DISPLAYED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
+            <w:tcW w:w="626" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
-          <w:p w14:paraId="1B665628" w14:textId="64240096" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="002A0910" w:rsidP="005F041B">
+          <w:p w14:paraId="1B665628" w14:textId="64240096" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="002A0910" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EEECE1" w:themeColor="background2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MESSAGE CODE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
+            <w:tcW w:w="1100" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
-          <w:p w14:paraId="400406DC" w14:textId="2690F4E0" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="005F041B">
+          <w:p w14:paraId="400406DC" w14:textId="2690F4E0" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EEECE1" w:themeColor="background2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TYPE OF MESSAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
+            <w:tcW w:w="770" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
-          <w:p w14:paraId="758806F3" w14:textId="316C6058" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="005F041B">
+          <w:p w14:paraId="758806F3" w14:textId="316C6058" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EEECE1" w:themeColor="background2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WHAT DOES IT MEAN?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
+            <w:tcW w:w="1214" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7FA118" w14:textId="21912AF1" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="005F041B">
+          <w:p w14:paraId="7E7FA118" w14:textId="21912AF1" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EEECE1" w:themeColor="background2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WHAT SHOULD YOU DO?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567CB9" w:rsidRPr="00C85637" w14:paraId="0E0E41C7" w14:textId="77777777" w:rsidTr="5D92D91E">
-[...4 lines deleted...]
-          <w:p w14:paraId="3868ABBA" w14:textId="71285E9F" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="00EA4761" w:rsidP="005F041B">
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="0E0E41C7" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3868ABBA" w14:textId="71285E9F" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="00EA4761" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="709A85B9" wp14:editId="1EF14F55">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="709A85B9" wp14:editId="7E79D3D2">
                   <wp:extent cx="2214000" cy="1789200"/>
                   <wp:effectExtent l="19050" t="19050" r="15240" b="20955"/>
                   <wp:docPr id="199231975" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -5293,3844 +5435,4243 @@
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2214000" cy="1789200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2447BC3F" w14:textId="7C3A1FD4" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="005F041B">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2447BC3F" w14:textId="7C3A1FD4" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Digital ID Login 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F0D795A" w14:textId="71BC39C2" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="00D44BF8">
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0D795A" w14:textId="71BC39C2" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="00D44BF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72F56D70" w14:textId="6A6B4F68" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="005F041B">
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F56D70" w14:textId="1B0124F0" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Your digital identity strength must be </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Strong</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to access the NDIS Provider Portals and it does not currently meet that criteria.</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> to access the NDIS </w:t>
+            </w:r>
+            <w:r w:rsidR="23876039" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Open the myID app and follow the instructions to increase your identity strength.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">rovider </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B342D2" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>ortals</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Once you have increased your identity strength to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+              <w:t xml:space="preserve"> and it does not currently meet that criteria.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C623BD" w14:textId="77777777" w:rsidR="003A0FE8" w:rsidRPr="00B47EF0" w:rsidRDefault="003A0FE8" w:rsidP="003A0FE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your digital identity strength must be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Strong</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, try logging in to the NDIS Provider Portals again.</w:t>
-[...10 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> to access the NDIS provider portals. To correct this error, you will need to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="00B47EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>upgrade your myID identity proofing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t xml:space="preserve"> and try again.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D55C154" w14:textId="77777777" w:rsidR="003A0FE8" w:rsidRPr="00B47EF0" w:rsidRDefault="003A0FE8" w:rsidP="003A0FE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DE6B226" w14:textId="77777777" w:rsidR="003A0FE8" w:rsidRPr="00B47EF0" w:rsidRDefault="003A0FE8" w:rsidP="003A0FE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You can follow the myID and RAM step-by-step guide (page 8-13) for assistance available on the NDIS website: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="00B47EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>myplace provider portal and resources | NDIS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664D0E61" w14:textId="77777777" w:rsidR="003A0FE8" w:rsidRPr="00B47EF0" w:rsidRDefault="003A0FE8" w:rsidP="003A0FE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="352D9062" w14:textId="083D898A" w:rsidR="003A0FE8" w:rsidRPr="00B47EF0" w:rsidRDefault="003A0FE8" w:rsidP="003A0FE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additionally, you can visit the myID website for support: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
+              <w:r w:rsidRPr="00B47EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>How to set up myID | myID</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3008BDB8" w14:textId="77777777" w:rsidR="003A0FE8" w:rsidRPr="00B47EF0" w:rsidRDefault="003A0FE8" w:rsidP="003A0FE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A630592" w14:textId="04E1D061" w:rsidR="003A0FE8" w:rsidRPr="00B47EF0" w:rsidRDefault="7962709A" w:rsidP="003A0FE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Once you have achieved a standard or strong identity strength, you can login to the NDIS portals using your Digital ID</w:t>
+            </w:r>
+            <w:r w:rsidR="7C7D4AC5" w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D9A80E" w14:textId="77777777" w:rsidR="003A0FE8" w:rsidRPr="00B47EF0" w:rsidRDefault="003A0FE8" w:rsidP="003A0FE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="316F95D8" w14:textId="1BC967ED" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="003A0FE8" w:rsidP="005F041B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you continue to experience this error message and your myID identity is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Standard</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Strong</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please contact us on 1300 311 675 and quote </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“Digital ID Log in 1”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="41494380" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F7A883" w14:textId="326D3EFC" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="00F9793F" w:rsidP="005F041B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72B8BB77" wp14:editId="192F976B">
                   <wp:extent cx="2217600" cy="1591200"/>
                   <wp:effectExtent l="19050" t="19050" r="11430" b="28575"/>
                   <wp:docPr id="574228127" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27" cstate="print">
+                          <a:blip r:embed="rId30" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2217600" cy="1591200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C7CA3B7" w14:textId="78111627" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="005F041B">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7CA3B7" w14:textId="78111627" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Digital ID Login 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A19B84" w14:textId="77777777" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="005F041B">
+          <w:p w14:paraId="54A19B84" w14:textId="77777777" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="56D7F07E" w14:textId="63E3AB88" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="005F041B" w:rsidP="005F041B">
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D7F07E" w14:textId="63E3AB88" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3531EDF0" w14:textId="3F2FC1F2" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="35349F1A" w:rsidP="005F041B">
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3531EDF0" w14:textId="0DE620B2" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="36988818" w:rsidP="005F041B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The A</w:t>
             </w:r>
-            <w:r w:rsidR="3341D371" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="53D67524" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ustralian </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="333832AE" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="26C5F756" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">usiness </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="6DE4864D" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="333A4215" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>umber (ABN)</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> you’re logging in to act on behalf of </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="7CE27905" w:rsidRPr="005F6D37">
+              <w:t xml:space="preserve"> you’re logging in to act on behalf of</w:t>
+            </w:r>
+            <w:r w:rsidR="0E7BA090" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>isn’t found</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in NDIS systems.</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="4334EE26" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>isn’t found</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">For registered providers, check that your </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="731FD6E2" w:rsidRPr="005F6D37">
+              <w:t xml:space="preserve"> in NDIS systems.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0213A5" w14:textId="1D414928" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NDIS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="43DFE2D6" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>There are a number of reasons why this error may occur and below are the steps to the most common reasons and the solutions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B86161" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="69F323B4" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">uality and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="117CA82C" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="54A54B61" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">afeguard </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005F6D37" w:rsidRPr="005F6D37">
+              <w:t>1. Check the correct ABN is selected for the business you are acting on behalf of.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="764C62F8" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Commission (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0DF86DD6" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NQSC)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B7DACC4" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> registration process is complete.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="54DE33F4" w14:textId="55111F94" w:rsidR="005F041B" w:rsidRPr="005F6D37" w:rsidRDefault="35349F1A" w:rsidP="005F041B">
+              <w:t>2.If you have selected the wrong ABN, please log out and log back in using your Digital ID and select the correct ABN. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F59D1F7" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">For unregistered providers (support coordinator or psychosocial recovery coach), </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="7E0EAF09" w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D8C6D3" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">contact </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidR="7E0EAF09" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you are a registered provider, please check that your NDIS Quality and Safeguard Commission (NQSC) registration is complete.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E505B2D" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC6B4FA" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If your registration is complete, please ask the NQSC to trigger the approval process again to ensure the NDIS has the data in our system. Please allow for 24 hours after the approval process has been sent before logging into the provider portal again. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31199664" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAB3D51" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You can contact the NQSC by calling 1800 035 544 or emailing them at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00B47EF0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>provider.support@ndis.gov.au</w:t>
+                <w:t>contactcentre@ndiscommission.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="7E0EAF09" w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="67332A16" w:rsidRPr="005F6D37">
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D5C0EBC" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">call the National Contact Centre on 1300 311 675 and inform them you are an unregistered provider and wish to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>complete the onboarding st</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="398D0872" w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FAE38FB" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>eps.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">If you are an unregistered provider, and have not previously connected to the NDIS provider portals, please follow the steps outlined in the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:anchor="unregistered-support-coordinators-and-psychosocial-recovery-coaches" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00B47EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Support </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B47EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>coordinators and our new computer system | NDIS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t xml:space="preserve"> resource. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CCEA98" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidR="004E680B" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/business</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2550BB56" w14:textId="6CA03B5A" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>If you have confirmed the above and are still receiving this error, there are detailed additional resolution steps you can take on page 1</w:t>
+            </w:r>
+            <w:r w:rsidR="009D61B4" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Check that the business you want to act on behalf of is set up in RAM and that you have a current authorisation in RAM for NDIS Provider Portal.</w:t>
-[...13 lines deleted...]
-                <w:noProof/>
+              <w:t xml:space="preserve"> of this document.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="402C0074" w14:textId="77777777" w:rsidR="00546D53" w:rsidRPr="007A7CA9" w:rsidRDefault="00546D53" w:rsidP="00546D53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+          </w:p>
+          <w:p w14:paraId="0BB27B75" w14:textId="0B9E836A" w:rsidR="005F041B" w:rsidRPr="00B47EF0" w:rsidRDefault="005F041B" w:rsidP="00D44BF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="33EC6AB9" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47970B5F" w14:textId="5B243633" w:rsidR="00C85637" w:rsidRPr="007A7CA9" w:rsidRDefault="416E2036" w:rsidP="00C85637">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="000A1214" wp14:editId="745B79EC">
-[...2 lines deleted...]
-                  <wp:docPr id="1654948330" name="Picture 3"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B869A1A" wp14:editId="2701387D">
+                  <wp:extent cx="1695450" cy="1962150"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="149368473" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="149368473" name=""/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29" cstate="print">
+                          <a:blip r:embed="rId33">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1656000" cy="1652400"/>
+                            <a:ext cx="1695450" cy="1962150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...4 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="089C1FD8" w14:textId="3AF98A7E" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="552C254F" w14:textId="3069EED7" w:rsidR="00546D53" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00546D53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Digital ID Login 4</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00546D53" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>/ Digital ID Login 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089C1FD8" w14:textId="19A029A2" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Information</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="47F3A333" w14:textId="56CD59E4" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="68AEC17B" w:rsidP="409FE9CC">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="687E5D42" w14:textId="1CF00420" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>An account will be created for n</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+              <w:t>Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="415D2E09" w14:textId="77777777" w:rsidR="00EE68A3" w:rsidRPr="007A7CA9" w:rsidRDefault="00EE68A3" w:rsidP="00EE68A3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ew users of the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4B7E3DDF" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">provider </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+              <w:t>An account will be created for new users of the provider portals when they log in for the first time using their Digital Identity.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBBE07E" w14:textId="77777777" w:rsidR="00EE68A3" w:rsidRPr="007A7CA9" w:rsidRDefault="00EE68A3" w:rsidP="00EE68A3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>portal</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="6B442451" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A017B7" w14:textId="77777777" w:rsidR="00EE68A3" w:rsidRPr="007A7CA9" w:rsidRDefault="00EE68A3" w:rsidP="00EE68A3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2AFD2286" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">when they </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+              <w:t>The process to create the accounts take time to complete. You won’t be able to access the relevant provider portal until the account creation has occurred. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CCAB3B" w14:textId="71788B09" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>log in f</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="01F053F6" w:rsidRPr="005F6D37">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C40EA29" w14:textId="3A6A184E" w:rsidR="002311F5" w:rsidRPr="007A7CA9" w:rsidRDefault="3BDD3924" w:rsidP="002311F5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>or</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the first time using their Digital Identity</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="229F44F3" w:rsidRPr="005F6D37">
+              <w:t>Digital ID Login 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Your</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t xml:space="preserve"> my NDIS provider portal account is being </w:t>
+            </w:r>
+            <w:r w:rsidR="002311F5" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The process to create the accounts take time to complete</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="7FE0F6D6" w:rsidRPr="005F6D37">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. You won’t be able to</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+              <w:t xml:space="preserve">set-up. Please wait 24 business hours for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> access the relevant provider portal until the account creation has </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="091D579E" w:rsidRPr="005F6D37">
+              <w:t>your my</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>occurred.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="33C3534D" w14:textId="751E50C9" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="099E0227">
+              <w:t xml:space="preserve"> NDIS provider portal account creation to be completed.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71640A2C" w14:textId="77777777" w:rsidR="002311F5" w:rsidRPr="007A7CA9" w:rsidRDefault="002311F5" w:rsidP="002311F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The my</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E72DAD" w14:textId="77777777" w:rsidR="002311F5" w:rsidRPr="007A7CA9" w:rsidRDefault="002311F5" w:rsidP="002311F5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NDIS provider portal account can take up to 24 hours to be cr</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="7648464E" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>eated. Wait at least this amount of time before trying to log in again.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>If you are still unable to log into your  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:br/>
+              <w:t xml:space="preserve">my NDIS provider portal after 24 business hours, please contact provider support on 1300 311 675 and quote </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>“Digital ID Login 4”.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The myplace provider portal can take up to an hour to be created. Wait at least this amount of time before trying to log in again.</w:t>
-            </w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D00AB5" w14:textId="77777777" w:rsidR="002311F5" w:rsidRPr="007A7CA9" w:rsidRDefault="002311F5" w:rsidP="002311F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="383798D2" w14:textId="77777777" w:rsidR="002311F5" w:rsidRPr="007A7CA9" w:rsidRDefault="002311F5" w:rsidP="002311F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital ID Login 5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>– Your myplace provider portal account is being set up. Please wait 1 business hour for your myplace provider portal account creation to be completed.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47EE8CAD" w14:textId="77777777" w:rsidR="002311F5" w:rsidRPr="007A7CA9" w:rsidRDefault="002311F5" w:rsidP="002311F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2597A144" w14:textId="77777777" w:rsidR="002311F5" w:rsidRPr="007A7CA9" w:rsidRDefault="002311F5" w:rsidP="002311F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you are still unable to login to the myplace provider portal after 1 business hour, please contact National Contact Centre on 1300 300 675 and quote “Digital ID login 5”. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130897A0" w14:textId="77777777" w:rsidR="002311F5" w:rsidRPr="007A7CA9" w:rsidRDefault="002311F5" w:rsidP="002311F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10D1D2C0" w14:textId="1A357372" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567CB9" w:rsidRPr="00C85637" w14:paraId="387A3539" w14:textId="77777777" w:rsidTr="5D92D91E">
-[...4 lines deleted...]
-          <w:p w14:paraId="0957F20D" w14:textId="36C37E2D" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00EF67D5" w:rsidP="00C85637">
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="610AE7BC" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0097096F" w14:textId="075DDA75" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="007F5C96" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:drawing>
-[...303 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:drawing>
-[...270 lines deleted...]
-              </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45B4CB46" wp14:editId="6A5A747E">
                   <wp:extent cx="1994400" cy="1346400"/>
                   <wp:effectExtent l="19050" t="19050" r="25400" b="25400"/>
                   <wp:docPr id="1257444031" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33" cstate="print">
+                          <a:blip r:embed="rId34" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1994400" cy="1346400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D518C90" w14:textId="118F7D5E" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="2BFEC6D8" w:rsidP="00C85637">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D518C90" w14:textId="118F7D5E" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="2BFEC6D8" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Digital ID Login 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C8A54B7" w14:textId="48C94CD9" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8A54B7" w14:textId="48C94CD9" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="61E0E511" w14:textId="5522C4C6" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="2E259C85" w:rsidP="00C85637">
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E0E511" w14:textId="5522C4C6" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="2E259C85" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The ABN you selected during log in</w:t>
             </w:r>
-            <w:r w:rsidR="249DAEBF" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="249DAEBF" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> has multiple NDIS numbers assigned</w:t>
             </w:r>
-            <w:r w:rsidR="3E85DE91" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="3E85DE91" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="005F6D37" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="005F6D37" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Therefor</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="1396C2B5" w:rsidRPr="005F6D37">
+              <w:t>Therefore,</w:t>
+            </w:r>
+            <w:r w:rsidR="1396C2B5" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> th</w:t>
             </w:r>
-            <w:r w:rsidR="3B0017E4" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="3B0017E4" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="249DAEBF" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="249DAEBF" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> automatic setup can’t be completed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0BC0AF4C" w14:textId="6DD9C741" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="627909F4">
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="186ECB79" w14:textId="1EA2444A" w:rsidR="00403ADC" w:rsidRPr="00B47EF0" w:rsidRDefault="7DBD6C5B" w:rsidP="00403ADC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Call the National Contact Centre on 1300 311 675 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0B67D58B" w:rsidRPr="005F6D37">
+              <w:t>Account setup requires manual action. We could not complete your account creation automatically</w:t>
+            </w:r>
+            <w:r w:rsidR="3FC7AAEA" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">and inform them that you have multiple NDIS </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2802F3FE" w:rsidRPr="005F6D37">
+              <w:t xml:space="preserve"> because </w:t>
+            </w:r>
+            <w:r w:rsidR="236C743C" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>numbers.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00755A53" w:rsidRPr="005F6D37">
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="3FC7AAEA" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> T</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4C0211C7" w:rsidRPr="005F6D37">
+              <w:t>our business has one ABN with multiple NDIS numbers assigned.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D6909B1" w14:textId="0FA118F3" w:rsidR="005E735E" w:rsidRPr="007A7CA9" w:rsidRDefault="005E735E" w:rsidP="005E735E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">he setup process </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="054D49B7" w:rsidRPr="005F6D37">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41A5B4A6" w14:textId="77777777" w:rsidR="005E735E" w:rsidRPr="007A7CA9" w:rsidRDefault="005E735E" w:rsidP="005E735E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>will need to occur via a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4C0211C7" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4AE3B7A0" w:rsidRPr="005F6D37">
+              <w:t>When contacting the NCC, please have your business ABN and provider numbers available.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D102D22" w14:textId="77777777" w:rsidR="005E735E" w:rsidRPr="007A7CA9" w:rsidRDefault="005E735E" w:rsidP="005E735E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>manual process.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC0AF4C" w14:textId="0A880A21" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="005E735E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please contact us on 1300 311 675 and quote </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“Digital ID Login 7”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567CB9" w:rsidRPr="00C85637" w14:paraId="3EB51279" w14:textId="77777777" w:rsidTr="5D92D91E">
-[...4 lines deleted...]
-          <w:p w14:paraId="4E0A0F1C" w14:textId="363DF240" w:rsidR="00C85637" w:rsidRPr="00D44BF8" w:rsidRDefault="005A5119" w:rsidP="00C85637">
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="18CAD694" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA9CA72" w14:textId="2507C5EE" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="000424A4" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EDCA140" wp14:editId="64E1467D">
-[...460 lines deleted...]
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6259D377" wp14:editId="2B9219B7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6259D377" wp14:editId="0978E870">
                   <wp:extent cx="2016000" cy="1339200"/>
                   <wp:effectExtent l="19050" t="19050" r="22860" b="13970"/>
                   <wp:docPr id="2008450013" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36" cstate="print">
+                          <a:blip r:embed="rId35" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2016000" cy="1339200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FC83D05" w14:textId="0E4AC32E" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC83D05" w14:textId="0E4AC32E" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Restricted Access 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FD9DF33" w14:textId="652E67B1" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD9DF33" w14:textId="652E67B1" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1454A76F" w14:textId="7416CF2B" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="2BFEC6D8" w:rsidP="00C85637">
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1454A76F" w14:textId="7416CF2B" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="2BFEC6D8" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The NDIS account you’re trying to access has been blocked</w:t>
             </w:r>
-            <w:r w:rsidR="7EA49A89" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="7EA49A89" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="569B3450" w14:textId="2A169A56" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="0D46AD51" w:rsidP="0460235A">
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="618E0678" w14:textId="77777777" w:rsidR="002256DC" w:rsidRPr="007A7CA9" w:rsidRDefault="002256DC" w:rsidP="002256DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">You are not authorised to access NDIS provider portals. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F9634C0" w14:textId="6238A365" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="0460235A">
+              <w:t>Access Denied </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="209B0F93" w14:textId="77777777" w:rsidR="002256DC" w:rsidRPr="007A7CA9" w:rsidRDefault="002256DC" w:rsidP="002256DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B1360B" w14:textId="77777777" w:rsidR="002256DC" w:rsidRPr="007A7CA9" w:rsidRDefault="002256DC" w:rsidP="002256DC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If you believe this is an error, call 1300 311 675 and quote ‘Restricted Access1’.</w:t>
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The NDIS account you are trying to access has been blocked and you are not authorised to access NDIS provider portals. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64733450" w14:textId="77777777" w:rsidR="002256DC" w:rsidRPr="007A7CA9" w:rsidRDefault="002256DC" w:rsidP="002256DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AAC5B1" w14:textId="77777777" w:rsidR="002256DC" w:rsidRPr="007A7CA9" w:rsidRDefault="002256DC" w:rsidP="002256DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you believe this is an error, please contact the National Contact Centre on 1300 311 675 and quote “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restricted Access 1” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>for further assistance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA80333" w14:textId="48A0F07D" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567CB9" w:rsidRPr="00C85637" w14:paraId="2F75164A" w14:textId="77777777" w:rsidTr="5D92D91E">
-[...4 lines deleted...]
-          <w:p w14:paraId="7C87FFC4" w14:textId="66F0E895" w:rsidR="00C85637" w:rsidRPr="00D44BF8" w:rsidRDefault="00FF3D65" w:rsidP="00C85637">
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="2F75164A" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C87FFC4" w14:textId="66F0E895" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00FF3D65" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3529F5DB" wp14:editId="19278B4B">
                   <wp:extent cx="1994400" cy="1530000"/>
                   <wp:effectExtent l="19050" t="19050" r="25400" b="13335"/>
                   <wp:docPr id="1749491423" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37" cstate="print">
+                          <a:blip r:embed="rId36" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1994400" cy="1530000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="086C0D0D" w14:textId="3787D47D" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="086C0D0D" w14:textId="3787D47D" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Restricted Access 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="343D4F2A" w14:textId="70EF9008" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="343D4F2A" w14:textId="70EF9008" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F12D4E0" w14:textId="53FD362A" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="2BFEC6D8" w:rsidP="00C85637">
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F12D4E0" w14:textId="53FD362A" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="2BFEC6D8" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The NDIS account you’re trying to access has been blocked</w:t>
             </w:r>
-            <w:r w:rsidR="2D3F1142" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="2D3F1142" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="20693786" w14:textId="3413DEAC" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="63EC4F99" w:rsidP="0460235A">
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C68CE7" w14:textId="77777777" w:rsidR="00F667B4" w:rsidRPr="007A7CA9" w:rsidRDefault="00F667B4" w:rsidP="00F667B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">You are not authorised to access NDIS provider portals. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="49BC99B3" w14:textId="6238A365" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="0460235A">
+              <w:t>Access Denied </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39181C76" w14:textId="77777777" w:rsidR="00F667B4" w:rsidRPr="007A7CA9" w:rsidRDefault="00F667B4" w:rsidP="00F667B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D08AA97" w14:textId="77777777" w:rsidR="00F667B4" w:rsidRPr="007A7CA9" w:rsidRDefault="00F667B4" w:rsidP="00F667B4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If you believe this is an error, call 1300 311 675 and quote ‘Restricted Access1’.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="6C38FE3D" w14:textId="1F8DFC87" w:rsidR="00C85637" w:rsidRPr="00D44BF8" w:rsidRDefault="00567CB9" w:rsidP="00C85637">
+              <w:t>The NDIS account you are trying to access has been blocked and you are not authorised to access NDIS provider portals. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00855DE4" w14:textId="77777777" w:rsidR="00F667B4" w:rsidRPr="007A7CA9" w:rsidRDefault="00F667B4" w:rsidP="00F667B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="176FB132" w14:textId="6136C59F" w:rsidR="00F667B4" w:rsidRPr="007A7CA9" w:rsidRDefault="787696F5" w:rsidP="00F667B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you believe this is an error, please contact the National Contact entre on 1300 311 675 and quote </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“Restricted Access 2”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for further assistance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D4D757" w14:textId="77777777" w:rsidR="00F667B4" w:rsidRPr="00B47EF0" w:rsidRDefault="00F667B4" w:rsidP="0460235A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="007D6E52" w14:textId="0B885A39" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00F667B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="0FA79DC8" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C38FE3D" w14:textId="1F8DFC87" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00567CB9" w:rsidP="00C85637">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B2535A1" wp14:editId="08CF693C">
                   <wp:extent cx="1969200" cy="1378800"/>
                   <wp:effectExtent l="19050" t="19050" r="12065" b="12065"/>
                   <wp:docPr id="1042819048" name="Picture 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 12"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38" cstate="print">
+                          <a:blip r:embed="rId37" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1969200" cy="1378800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76D393CA" w14:textId="5B6EFDED" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="31FABD1A" w:rsidP="00C85637">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D393CA" w14:textId="5B6EFDED" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="31FABD1A" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Message 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DD993DC" w14:textId="721D56E9" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD993DC" w14:textId="721D56E9" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Confirmation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36473797" w14:textId="3D5231E3" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="2BFEC6D8" w:rsidP="0460235A">
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36473797" w14:textId="3D5231E3" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="2BFEC6D8" w:rsidP="0460235A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">This message will appear the first time you use the “Log in with Digital Identity” option. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77118C57" w14:textId="0AF5D829" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="0460235A">
+          <w:p w14:paraId="77118C57" w14:textId="0AF5D829" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="0460235A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F0A32EB" w14:textId="31E3BE31" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="4DABDEBC">
+          <w:p w14:paraId="0F0A32EB" w14:textId="31E3BE31" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="4DABDEBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If you have</w:t>
             </w:r>
-            <w:r w:rsidR="2EE8D0AA" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="2EE8D0AA" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pre</w:t>
             </w:r>
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">viously accessed the NDIS provider portals using PRODA, the Digital Identity </w:t>
             </w:r>
-            <w:r w:rsidR="0BBC5742" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="0BBC5742" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>details will be</w:t>
             </w:r>
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> matched </w:t>
             </w:r>
-            <w:r w:rsidR="25ED2ABD" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="25ED2ABD" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>to your</w:t>
             </w:r>
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODA </w:t>
             </w:r>
-            <w:r w:rsidR="20B70ED5" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="20B70ED5" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>details.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="41617C1E" w14:textId="2932260D" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="2BFEC6D8">
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53313106" w14:textId="77777777" w:rsidR="001E089F" w:rsidRPr="007A7CA9" w:rsidRDefault="001E089F" w:rsidP="001E089F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If you </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4935851F" w:rsidRPr="005F6D37">
+              <w:t>If you have never used PRODA before, please select “No, create new account” to set up your account details. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21329BA2" w14:textId="77777777" w:rsidR="001E089F" w:rsidRPr="007A7CA9" w:rsidRDefault="001E089F" w:rsidP="001E089F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">have </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">previously used PRODA to access NDIS </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="62C3FFA4" w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D895145" w14:textId="77777777" w:rsidR="001E089F" w:rsidRPr="007A7CA9" w:rsidRDefault="001E089F" w:rsidP="001E089F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">provider </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">portals, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2965F6FE" w:rsidRPr="005F6D37">
+              <w:t>If you have previously used PRODA, please select “Yes, link your PRODA account” and your existing account details will be maintained. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07FF9F7C" w14:textId="77777777" w:rsidR="001E089F" w:rsidRPr="007A7CA9" w:rsidRDefault="001E089F" w:rsidP="001E089F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>select</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> “Yes, link your PRODA account” and your existing access will be maintained.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BD2D6C3" w14:textId="77777777" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7495FC3C" w14:textId="77777777" w:rsidR="001E089F" w:rsidRPr="007A7CA9" w:rsidRDefault="001E089F" w:rsidP="001E089F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>Yes, link your PRODA account</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If this is the first time you’ve logged in to the NDIS </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="13B0FC6C" w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38FA7FBC" w14:textId="04047D35" w:rsidR="001E089F" w:rsidRPr="007A7CA9" w:rsidRDefault="001E089F" w:rsidP="001E089F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">rovider </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="39B81291" w:rsidRPr="005F6D37">
+              <w:t>No, create new account</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6173002D" w14:textId="77777777" w:rsidR="001E089F" w:rsidRPr="007A7CA9" w:rsidRDefault="001E089F" w:rsidP="001E089F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ortals, click “No, create a new account” to set up your account</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0F40309F" w:rsidRPr="005F6D37">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53E352D4" w14:textId="43BC86A9" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> details</w:t>
-[...8 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567CB9" w:rsidRPr="00C85637" w14:paraId="595CEF4C" w14:textId="77777777" w:rsidTr="5D92D91E">
-[...4 lines deleted...]
-          <w:p w14:paraId="06439AC7" w14:textId="3836B186" w:rsidR="00C85637" w:rsidRPr="00D44BF8" w:rsidRDefault="0091656E" w:rsidP="00C85637">
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="595CEF4C" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06439AC7" w14:textId="3836B186" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="0091656E" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B63A1FA" wp14:editId="39B95D20">
                   <wp:extent cx="1951200" cy="1461600"/>
                   <wp:effectExtent l="19050" t="19050" r="11430" b="24765"/>
                   <wp:docPr id="269163887" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39" cstate="print">
+                          <a:blip r:embed="rId38" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1951200" cy="1461600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A956ABB" w14:textId="037E38D9" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="16138E4E" w:rsidP="00C85637">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A956ABB" w14:textId="037E38D9" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="16138E4E" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Message 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="012C743E" w14:textId="19FDB9E0" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="012C743E" w14:textId="19FDB9E0" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Confirmation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="325D6282" w14:textId="54B74069" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="71AEB2F6">
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="325D6282" w14:textId="54B74069" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="71AEB2F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Message 2</w:t>
             </w:r>
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> follows on from</w:t>
             </w:r>
-            <w:r w:rsidR="452C8521" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="452C8521" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> message 1 above, </w:t>
             </w:r>
-            <w:r w:rsidR="005F6D37" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="005F6D37" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">if </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="005F6D37">
+              <w:t>if “</w:t>
+            </w:r>
+            <w:r w:rsidR="2BFEC6D8" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No, create new account” i</w:t>
             </w:r>
-            <w:r w:rsidR="2EEF89C6" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="2EEF89C6" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s selected.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39FF3761" w14:textId="28A7B228" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="0460235A">
+          <w:p w14:paraId="39FF3761" w14:textId="28A7B228" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="0460235A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21741CC2" w14:textId="374C3CD4" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+          <w:p w14:paraId="21741CC2" w14:textId="374C3CD4" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36028EBB" w14:textId="53507D5F" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="2BFEC6D8" w:rsidP="00C85637">
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE65F33" w14:textId="77777777" w:rsidR="00733249" w:rsidRPr="007A7CA9" w:rsidRDefault="00733249" w:rsidP="00733249">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If you have never accessed the NDIS provider portals using PRODA, click “Create new account”</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="69CFC773" w:rsidRPr="005F6D37">
+              <w:t>This message will appear to confirm that you would like to progress with creating a new account to access the NDIS portals. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19DF1826" w14:textId="77777777" w:rsidR="00733249" w:rsidRPr="007A7CA9" w:rsidRDefault="00733249" w:rsidP="00733249">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="72513373" w14:textId="131D2C5E" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="2BFEC6D8">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAE1D82" w14:textId="77777777" w:rsidR="00733249" w:rsidRPr="007A7CA9" w:rsidRDefault="00733249" w:rsidP="00733249">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If you have accessed the NDIS provider portals using PRODA before, click “Back” to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="16CAF27D" w:rsidRPr="005F6D37">
+              <w:t>If you have never used PRODA please select “Create new account”. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AEC471" w14:textId="77777777" w:rsidR="00733249" w:rsidRPr="007A7CA9" w:rsidRDefault="00733249" w:rsidP="00733249">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>link</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> PRODA </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="48979788" w:rsidRPr="005F6D37">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B2F015" w14:textId="77777777" w:rsidR="00733249" w:rsidRPr="007A7CA9" w:rsidRDefault="00733249" w:rsidP="00733249">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">details </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="1502CF03" w:rsidRPr="005F6D37">
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>to your myID and RAM</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="69E7533A" w:rsidRPr="005F6D37">
+              <w:t>If you have used PRODA before, please select “Back” to link your PRODA account to your myID. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02B0FE9E" w14:textId="77777777" w:rsidR="00733249" w:rsidRPr="007A7CA9" w:rsidRDefault="00733249" w:rsidP="00733249">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Details.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E7FF4B9" w14:textId="03589624" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="391ADFB3">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B24B496" w14:textId="77777777" w:rsidR="00733249" w:rsidRPr="007A7CA9" w:rsidRDefault="00733249" w:rsidP="00733249">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>It's important to note, if you do have an existing PRODA account with NDIS, you will lose access to any transaction history on that account (if you create a new account here).</w:t>
-            </w:r>
+              <w:t>Important</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A30B962" w14:textId="77777777" w:rsidR="00733249" w:rsidRPr="007A7CA9" w:rsidRDefault="00733249" w:rsidP="00733249">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you do not have an existing PRODA account and select ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Create new account</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>”, you will lose access to any history on your previous account. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7FF4B9" w14:textId="3305AAF1" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567CB9" w:rsidRPr="00C85637" w14:paraId="469F9FEC" w14:textId="77777777" w:rsidTr="5D92D91E">
-[...4 lines deleted...]
-          <w:p w14:paraId="5B47B604" w14:textId="069E8C8B" w:rsidR="00C85637" w:rsidRPr="00D44BF8" w:rsidRDefault="00DF55DA" w:rsidP="00C85637">
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="469F9FEC" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B47B604" w14:textId="069E8C8B" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00DF55DA" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF55DA">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B82537E" wp14:editId="50F80FCE">
                   <wp:extent cx="2034000" cy="615600"/>
                   <wp:effectExtent l="19050" t="19050" r="23495" b="13335"/>
                   <wp:docPr id="65586053" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="65586053" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40"/>
+                          <a:blip r:embed="rId39"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2034000" cy="615600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="140A7E15" w14:textId="374CCF74" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="2BFEC6D8" w:rsidP="00C85637">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="140A7E15" w14:textId="374CCF74" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="2BFEC6D8" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t>myplace Provider Login 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38D5F28D" w14:textId="3D3B1304" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D5F28D" w14:textId="3D3B1304" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="02C6D99A" w14:textId="101381EE" w:rsidR="00C85637" w:rsidRPr="005F6D37" w:rsidRDefault="00D27290" w:rsidP="00C85637">
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C6D99A" w14:textId="101381EE" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00D27290" w:rsidP="00C85637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>There was a</w:t>
             </w:r>
-            <w:r w:rsidR="00DD2E87" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="00DD2E87" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> technical</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> issue </w:t>
             </w:r>
-            <w:r w:rsidR="000D6859" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="000D6859" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>that prevented your account setup being completed in NDIS systems</w:t>
             </w:r>
-            <w:r w:rsidR="00E94638" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="00E94638" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46529BC7" w14:textId="77777777" w:rsidR="0053659D" w:rsidRPr="007A7CA9" w:rsidRDefault="0053659D" w:rsidP="0053659D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Account not found. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A2EEB3F" w14:textId="77777777" w:rsidR="0053659D" w:rsidRPr="007A7CA9" w:rsidRDefault="0053659D" w:rsidP="0053659D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2503B471" w14:textId="77777777" w:rsidR="0053659D" w:rsidRPr="007A7CA9" w:rsidRDefault="0053659D" w:rsidP="0053659D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please ensure you are logging in with the correct details. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A2E23C0" w14:textId="77777777" w:rsidR="0053659D" w:rsidRPr="007A7CA9" w:rsidRDefault="0053659D" w:rsidP="0053659D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="771E4846" w14:textId="77777777" w:rsidR="0053659D" w:rsidRPr="007A7CA9" w:rsidRDefault="0053659D" w:rsidP="0053659D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you have confirmed you are logging in with the correct details and you are still experiencing this issue, please contact the National Contact Centre on 1300 311 675 and quote “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+              <w:t>myplace Provider Login 1”.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Unfortunately,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21969C46" w14:textId="2E32BF40" w:rsidR="00C85637" w:rsidRPr="00B47EF0" w:rsidRDefault="00C85637" w:rsidP="00C85637">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> there are no self-service steps to resolve this issue. Please contact </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4986554D" w:rsidRPr="005F6D37">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="2DCFAAA3" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1794E3CB" w14:textId="1E75A2CE" w:rsidR="00E02BFB" w:rsidRPr="00B47EF0" w:rsidRDefault="005D794C" w:rsidP="00E02BFB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>the NCC for support</w:t>
-[...41 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F26E5A7" wp14:editId="770590D4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F26E5A7" wp14:editId="3FB47853">
                   <wp:extent cx="2008800" cy="684000"/>
                   <wp:effectExtent l="19050" t="19050" r="10795" b="20955"/>
                   <wp:docPr id="1727739418" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41" cstate="print">
+                          <a:blip r:embed="rId40" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2008800" cy="684000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="209F552A" w14:textId="4056B087" w:rsidR="00E02BFB" w:rsidRPr="005F6D37" w:rsidRDefault="4986554D" w:rsidP="00E02BFB">
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="209F552A" w14:textId="4056B087" w:rsidR="00E02BFB" w:rsidRPr="00B47EF0" w:rsidRDefault="4986554D" w:rsidP="00E02BFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>my NDIS Provider Login 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="503" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71A2E728" w14:textId="47BB9FFE" w:rsidR="00E02BFB" w:rsidRPr="005F6D37" w:rsidRDefault="00E02BFB" w:rsidP="00E02BFB">
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A2E728" w14:textId="47BB9FFE" w:rsidR="00E02BFB" w:rsidRPr="00B47EF0" w:rsidRDefault="00E02BFB" w:rsidP="00E02BFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="118AE89D" w14:textId="42D5E573" w:rsidR="00E02BFB" w:rsidRPr="005F6D37" w:rsidRDefault="00E02BFB" w:rsidP="00E02BFB">
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="118AE89D" w14:textId="42D5E573" w:rsidR="00E02BFB" w:rsidRPr="00B47EF0" w:rsidRDefault="00E02BFB" w:rsidP="00E02BFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>There was a</w:t>
             </w:r>
-            <w:r w:rsidR="00DD2E87" w:rsidRPr="005F6D37">
+            <w:r w:rsidR="00DD2E87" w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> technical</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> issue that prevented your account setup being completed in NDIS systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="190A84E9" w14:textId="43098B51" w:rsidR="00E02BFB" w:rsidRPr="005F6D37" w:rsidRDefault="00572CC9" w:rsidP="00E02BFB">
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DF8A23" w14:textId="77777777" w:rsidR="00E9151A" w:rsidRPr="007A7CA9" w:rsidRDefault="00E9151A" w:rsidP="00E9151A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D37">
+            <w:r w:rsidRPr="00B47EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Unfortunately, there are no self-service steps to resolve this issue. Please contact the NCC for support, quoting the error “my NDIS Provider Login 1”.</w:t>
-            </w:r>
+              <w:t>Account not found. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74C3383A" w14:textId="77777777" w:rsidR="00E9151A" w:rsidRPr="007A7CA9" w:rsidRDefault="00E9151A" w:rsidP="00E9151A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00510F45" w14:textId="77777777" w:rsidR="00E9151A" w:rsidRPr="007A7CA9" w:rsidRDefault="00E9151A" w:rsidP="00E9151A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please ensure you are logging in with the correct details. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C389D5" w14:textId="77777777" w:rsidR="00E9151A" w:rsidRPr="007A7CA9" w:rsidRDefault="00E9151A" w:rsidP="00E9151A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288B79F6" w14:textId="77777777" w:rsidR="00E9151A" w:rsidRPr="007A7CA9" w:rsidRDefault="00E9151A" w:rsidP="00E9151A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Check if your organisation has been linked in RAM. This needs to be completed by the principal authority. If you are unsure, speak to your business administrator.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D2A278" w14:textId="77777777" w:rsidR="00E9151A" w:rsidRPr="007A7CA9" w:rsidRDefault="00E9151A" w:rsidP="00E9151A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70AF8FBC" w14:textId="77777777" w:rsidR="00E9151A" w:rsidRPr="007A7CA9" w:rsidRDefault="00E9151A" w:rsidP="00E9151A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you have confirmed you are logging in with the correct details, your organisation has been linked correctly, and you are still experiencing this issue, please contact the National Contact Centre 1300 311 675 and quote “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>my NDIS Provider Login 1”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="190A84E9" w14:textId="6BDFBC8F" w:rsidR="00E02BFB" w:rsidRPr="00B47EF0" w:rsidRDefault="00E02BFB" w:rsidP="00E02BFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1A08" w:rsidRPr="002A1A08" w14:paraId="1549E0D9" w14:textId="77777777" w:rsidTr="007A7CA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C575BE" w14:textId="1263BB06" w:rsidR="00720B5A" w:rsidRPr="007A7CA9" w:rsidRDefault="007F2EE5" w:rsidP="00E02BFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13EC9626" wp14:editId="2D2227F5">
+                  <wp:extent cx="2247900" cy="1638300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1629500846" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId41">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2247900" cy="1638300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4342DCDB" w14:textId="5D5366AC" w:rsidR="00720B5A" w:rsidRPr="007A7CA9" w:rsidRDefault="007F2EE5" w:rsidP="00E02BFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Digital ID Login 2 (continued) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="771F876F" w14:textId="231801A0" w:rsidR="00720B5A" w:rsidRPr="007A7CA9" w:rsidRDefault="00B75AFC" w:rsidP="00E02BFB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Error </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9BB147" w14:textId="1D36AD24" w:rsidR="00720B5A" w:rsidRPr="007A7CA9" w:rsidRDefault="00903E05" w:rsidP="00E02BFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The Australian Business Number (ABN) you’re logging in to act on behalf of, isn’t found in NDIS systems. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DE6B63" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Additional Resolution Steps for ABN error</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CA831D" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3214DAAF" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>First, confirm that the principal authority has linked their myID to the correct ABN in RAM.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65163BAC" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20FC15FF" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For registered providers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The ABN in RAM must match the one that is registered to the National Quality and Safeguards Commission</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. This can be checked via this link: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00B47EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>View or export authorisations | Relationship Authorisation Manager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01E48951" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3774AC50" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For unregistered providers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The ABN in RAM must match the one that is on your NDIS unregistered provider account.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> This can be checked via the confirmation email from the provider support team.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12034246" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22122D4E" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the business ABN is not authorised for the NDIS provider portals, the principal authority will need to link their myID to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">correct </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ABN in RAM to resolve this.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E60D3D1" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53AAC188" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The principal authority can then send an authorisation request (to the organisation’s staff) on behalf of the correct ABN for the organisation. Once staff accept the authorisation request, they can access the NDIS provider portals.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58CF589E" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="258799EA" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ensure that any authorisation request is sent with agency access with the “NDIS – provider portal” service is ticked. See the myID and RAM step-by-step guide for details and screenshot images.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E286ACA" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F95BDD8" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support for linking your myID to the business ABN is available by following the NDIS </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00B47EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>myID and RAM step-by-step guide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (page 11-16) or by visiting the RAM website: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00B47EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Link to a business in RAM | Relationship Authorisation Manager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA0E7FA" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF039DD" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you have completed all available resolution steps and are still receiving this error message, please contact the National Contact Centre on 1300 311 675 and quote “Digital ID Login 2.”  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E8972C" w14:textId="77777777" w:rsidR="001154A8" w:rsidRPr="007A7CA9" w:rsidRDefault="001154A8" w:rsidP="001154A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B47EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62EC9F52" w14:textId="77777777" w:rsidR="00720B5A" w:rsidRPr="007A7CA9" w:rsidRDefault="00720B5A" w:rsidP="00E9151A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E69DC68" w14:textId="77777777" w:rsidR="00464D52" w:rsidRPr="00D44BF8" w:rsidRDefault="00464D52" w:rsidP="00D44BF8"/>
     <w:p w14:paraId="0563F7CC" w14:textId="77777777" w:rsidR="005F6D37" w:rsidRDefault="005F6D37">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="6A2875"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63704FDD" w14:textId="763FB732" w:rsidR="00700C3B" w:rsidRPr="002E280D" w:rsidRDefault="00047804" w:rsidP="00296267">
+    <w:p w14:paraId="5B597B25" w14:textId="4CE8DB49" w:rsidR="00123928" w:rsidRDefault="00047804" w:rsidP="007A7CA9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc207874963"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc215124654"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>myplace p</w:t>
       </w:r>
       <w:r w:rsidR="007225CC" w:rsidRPr="002E280D">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">rovider </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002E280D">
         <w:rPr>
           <w:sz w:val="40"/>
@@ -9146,62 +9687,55 @@
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002E280D">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">rror </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="002E280D">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>odes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="5B597B25" w14:textId="20B60CFC" w:rsidR="00123928" w:rsidRDefault="00123928">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="12D63037" w14:textId="643A024B" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00296267">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc207874964"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc215124655"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Profile</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="4110"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="3544"/>
@@ -10096,51 +10630,51 @@
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57AE9486" w14:textId="3ACE6C28" w:rsidR="00EA2137" w:rsidRPr="006D547E" w:rsidRDefault="00432D79">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>No further action required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="044DC120" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="00700C3B"/>
     <w:p w14:paraId="35F69DC0" w14:textId="77777777" w:rsidR="00C81474" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00296267">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc207874965"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc215124656"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Edit Contact Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="3543"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="3544"/>
@@ -10495,51 +11029,51 @@
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Contact Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B1F4AC8" w14:textId="77777777" w:rsidR="00EA2137" w:rsidRPr="002746AC" w:rsidRDefault="00EA2137" w:rsidP="00C81474">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">You need to enter a valid email address (e.g. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42">
+            <w:hyperlink r:id="rId45">
               <w:r w:rsidRPr="002746AC">
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>your.name@organisation.com.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>) with fewer than 256 characters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A84ACB5" w14:textId="77777777" w:rsidR="00EA2137" w:rsidRPr="002746AC" w:rsidRDefault="00EA2137" w:rsidP="00C81474">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -10834,89 +11368,89 @@
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>), or</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> select ‘No’ to continue updating.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61F44A83" w14:textId="3D07BCA9" w:rsidR="00700C3B" w:rsidRDefault="00700C3B"/>
     <w:p w14:paraId="64CEE4E2" w14:textId="49AEDE95" w:rsidR="00F27CA2" w:rsidRPr="006D547E" w:rsidRDefault="00F27CA2" w:rsidP="00F27CA2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk144278404"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc207874966"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc215124657"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk144278404"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Edit Organisation Details</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="3543"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F27CA2" w:rsidRPr="00B97C8C" w14:paraId="44955AAE" w14:textId="77777777" w:rsidTr="00F0324D">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p w14:paraId="702F9155" w14:textId="77777777" w:rsidR="00F27CA2" w:rsidRPr="00F0324D" w:rsidRDefault="00F27CA2" w:rsidP="002358F7">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0324D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>SCREEN NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
@@ -11300,79 +11834,79 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ontact </w:t>
             </w:r>
             <w:r w:rsidR="00F648CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDIS </w:t>
             </w:r>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>to report the problem and have it investigated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CDD8705" w14:textId="1EF09DC6" w:rsidR="00F252F1" w:rsidRDefault="00F252F1"/>
     <w:p w14:paraId="73DB7F98" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00296267">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc207874967"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc215124658"/>
       <w:r w:rsidRPr="006D547E">
         <w:lastRenderedPageBreak/>
         <w:t>Edit Bank Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="00B97C8C" w14:paraId="34867D29" w14:textId="77777777" w:rsidTr="00F0324D">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="00B97C8C" w14:paraId="34867D29" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
           <w:p w14:paraId="46BADBA9" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="00F0324D" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0324D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
@@ -11459,51 +11993,51 @@
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
           <w:p w14:paraId="23920996" w14:textId="6C4EC2C2" w:rsidR="00B7192D" w:rsidRPr="00F0324D" w:rsidRDefault="001E06C9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0324D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>WHAT SHOULD YOU DO?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="483BD778" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="483BD778" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="267C542E" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AB62ABA" w14:textId="76A1E2F9" w:rsidR="00055830" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
             <w:pPr>
@@ -11569,51 +12103,51 @@
               </w:rPr>
               <w:t>You tried to update the Bank Details without supplying an Account name.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D260FE0" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter a valid account name, with no more than 40 characters. The account name must only have alphabetic characters (letters) and spaces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="5F7FDDB7" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="5F7FDDB7" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AC6014B" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="592C66E6" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
             <w:pPr>
@@ -11671,51 +12205,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40678C58" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter a valid account name, with no more than 40 characters. The account name must only have alphabetic characters (letters) and spaces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="55D298C7" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="55D298C7" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="476995D7" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38A62336" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
@@ -11768,495 +12302,495 @@
               </w:rPr>
               <w:t xml:space="preserve">The Account name you supplied contains characters other than letters and spaces. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A157FBE" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter a valid account name, with no more than 40 characters. The account name must only have alphabetic characters (letters) and spaces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="70BDC2AC" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="70BDC2AC" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B3BF4B2" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16270172" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="00E716C8">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="16270172" w14:textId="1D122061" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="4832305D" w:rsidP="00E716C8">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="260CDCF5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>You have not provided a BSB. You must provide a BSB that is valid and current. The BSB need to be 6 digits long, no spaces.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="716F2F67" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>You have not provided a BSB. You must provide a BSB that is valid and current. The BSB need to be 6 digits long, no spaces.</w:t>
+              <w:t>Error</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="517A7D13" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>You tried to update the Bank Details without supplying a BSB</w:t>
+            </w:r>
+            <w:r w:rsidR="00D744E1" w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="631D2914" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Enter the organisation bank account BSB as 6 digits, no spaces</w:t>
+            </w:r>
+            <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="7B6A29AB" w14:textId="77777777" w:rsidTr="260CDCF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE23B98" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D547E">
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Edit Bank Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1414FA7B" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>The BSB you provided is too long. You must provide a BSB that is just 6 digits long, no spaces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="716F2F67" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="03DA065F" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="517A7D13" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="5E331B23" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>You tried to update the Bank Details without supplying a BSB</w:t>
+              <w:t>The BSB you supplied is longer than six digits</w:t>
             </w:r>
             <w:r w:rsidR="00D744E1" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="631D2914" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="69A5097F" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter the organisation bank account BSB as 6 digits, no spaces</w:t>
             </w:r>
             <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="7B6A29AB" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="4CED8AD4" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE23B98" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="32CD91D6" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1414FA7B" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
+          <w:p w14:paraId="13609D61" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>The BSB you provided is too long. You must provide a BSB that is just 6 digits long, no spaces.</w:t>
+              <w:t>The BSB you provided is not numeric. You must provide a BSB that is 6 digits long, no spaces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03DA065F" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="7C825585" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E331B23" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="2F17D3DE" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>The BSB you supplied is longer than six digits</w:t>
+              <w:t>The BSB you supplied is contains characters other than digits</w:t>
             </w:r>
             <w:r w:rsidR="00D744E1" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69A5097F" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="4027AB90" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter the organisation bank account BSB as 6 digits, no spaces</w:t>
             </w:r>
             <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="4CED8AD4" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="33753C44" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32CD91D6" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="4FF3C6D9" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13609D61" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
+          <w:p w14:paraId="562058E2" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>The BSB you provided is not numeric. You must provide a BSB that is 6 digits long, no spaces.</w:t>
+              <w:t>The BSB you provided is not a valid BSB. You must provide a BSB that is valid and current. The BSB must be 6 digits long, no spaces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C825585" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="31FEBF14" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F17D3DE" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="14F5281A" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>The BSB you supplied is contains characters other than digits</w:t>
+              <w:t>The BSB you supplied is not valid and current</w:t>
             </w:r>
             <w:r w:rsidR="00D744E1" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4027AB90" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="1C102C03" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Enter the organisation bank account BSB as 6 digits, no spaces</w:t>
+              <w:t xml:space="preserve">Check the BSB for the account </w:t>
+            </w:r>
+            <w:r w:rsidR="0060736B" w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>is correct and enter the organisation bank account BSB as 6 digits, no spaces</w:t>
             </w:r>
             <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="33753C44" w14:textId="77777777" w:rsidTr="00640140">
-[...119 lines deleted...]
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="487BAD62" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="487BAD62" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3395D9FD" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16D89E39" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
@@ -12321,51 +12855,51 @@
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56C11627" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="4970774D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter the organisation account number as up to 12 digits, no spaces</w:t>
             </w:r>
             <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="741C9308" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="741C9308" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BB772ED" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57C0BE45" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="4970774D">
             <w:pPr>
@@ -12429,51 +12963,51 @@
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A803922" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="4970774D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter the organisation account number as up to 12 digits, no spaces</w:t>
             </w:r>
             <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="64BF19DA" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="64BF19DA" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07419744" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A54BAD4" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="4970774D">
             <w:pPr>
@@ -12537,51 +13071,51 @@
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AD0BBBC" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="4970774D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter the organisation account number as up to 12 digits, no spaces</w:t>
             </w:r>
             <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="69516AB0" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="69516AB0" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="124F9DA2" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="135F16BD" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
@@ -12705,51 +13239,51 @@
               <w:t>contact NDIS</w:t>
             </w:r>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to report the problem and have it investigated</w:t>
             </w:r>
             <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5476B6D8" w14:textId="269E2127" w:rsidR="0060736B" w:rsidRPr="002746AC" w:rsidRDefault="0060736B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="2D073557" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="2D073557" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7376C331" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D" w:rsidP="00DD2AC8">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="_Hlk144279356"/>
             <w:r w:rsidRPr="006D547E">
               <w:t>Edit Bank Details</w:t>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E2B262A" w14:textId="48D0EC86" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="00DD2AC8">
             <w:pPr>
               <w:spacing w:after="240"/>
@@ -12890,51 +13424,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE62B5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>contact NDIS</w:t>
             </w:r>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to report the problem and have it investigated</w:t>
             </w:r>
             <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="27FECAA5" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="27FECAA5" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08962007" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="025762B8" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
@@ -13051,378 +13585,369 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE62B5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>contact NDIS</w:t>
             </w:r>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to report the problem and have it investigated</w:t>
             </w:r>
             <w:r w:rsidR="00A94BD8" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="2DB683B6" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="2DB683B6" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74B0F64D" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43E5EA6C" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varied, but may be no text in an error box, technical system message </w:t>
+              <w:t>Varied, but may be no text in an error box, technical system message similar to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>‘PARSE APPLICATION DATA Error during XML =&gt;….’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="665F1436" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Error</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689759CB" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There was an internal system error which prevented it finding and/or displaying the bank details. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="115CBC75" w14:textId="4552116A" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="00BE62B5">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wait for a short time then try </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
-                <w:i/>
-[...2 lines deleted...]
-              <w:t>similar to</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>again, or</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00BE62B5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>contact NDIS</w:t>
+            </w:r>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
-                <w:i/>
-[...2 lines deleted...]
-              <w:t>‘PARSE APPLICATION DATA Error during XML =&gt;….’</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to report the problem and have it investigated</w:t>
+            </w:r>
+            <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="32F036C5" w14:textId="77777777" w:rsidTr="260CDCF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE7A13A" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D547E">
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Edit Bank Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A210C2E" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="5B389D8A">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Are you sure you want to exit the Update Bank Details process? You will lose any data you entered.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="665F1436" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="70DD1FF1" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Error</w:t>
+              <w:t>Confirmation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="689759CB" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
+          <w:p w14:paraId="6E1F5B95" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">There was an internal system error which prevented it finding and/or displaying the bank details. </w:t>
+              <w:t>You selected Cancel on the Edit Bank Details screen</w:t>
+            </w:r>
+            <w:r w:rsidR="00D744E1" w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="115CBC75" w14:textId="4552116A" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="00BE62B5">
+          <w:p w14:paraId="440946DC" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wait for a short time then try </w:t>
+              <w:t xml:space="preserve">Select </w:t>
+            </w:r>
+            <w:r w:rsidR="002B6926" w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="002B6926" w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to cancel the updates (you will lose all data you entered</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>again, or</w:t>
+              <w:t>), or</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>contact NDIS</w:t>
+              <w:t xml:space="preserve"> select </w:t>
+            </w:r>
+            <w:r w:rsidR="002B6926" w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to report the problem and have it investigated</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003D1A72" w:rsidRPr="002746AC">
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="002B6926" w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002746AC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to continue updating</w:t>
+            </w:r>
+            <w:r w:rsidR="00A94BD8" w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="32F036C5" w14:textId="77777777" w:rsidTr="00640140">
-[...175 lines deleted...]
-      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="2BAC9FC1" w14:textId="77777777" w:rsidTr="00640140">
+      <w:tr w:rsidR="00B7192D" w:rsidRPr="006D547E" w14:paraId="2BAC9FC1" w14:textId="77777777" w:rsidTr="260CDCF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4471FD08" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="006D547E" w:rsidRDefault="00B7192D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Edit Bank Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6404F119" w14:textId="77777777" w:rsidR="00B7192D" w:rsidRPr="002746AC" w:rsidRDefault="00B7192D" w:rsidP="00E716C8">
             <w:pPr>
@@ -13495,51 +14020,51 @@
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Contact, and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002746AC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> wait until the existing request has been processed before retrying.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D762343" w14:textId="77777777" w:rsidR="00B1238A" w:rsidRPr="003C4CAE" w:rsidRDefault="00B1238A" w:rsidP="003C4CAE"/>
     <w:p w14:paraId="2CAD3577" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="0069038C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc207874968"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc215124659"/>
       <w:r w:rsidRPr="006D547E">
         <w:lastRenderedPageBreak/>
         <w:t>Inbox</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3260"/>
@@ -14252,58 +14777,57 @@
               <w:t>All) and then search. Or</w:t>
             </w:r>
             <w:r w:rsidR="003C4CAE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">check </w:t>
             </w:r>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>whether there are any messages in Trash.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="402A3B0D" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="00700C3B"/>
     <w:p w14:paraId="64C644C4" w14:textId="4E3DF835" w:rsidR="00957F50" w:rsidRPr="006D547E" w:rsidRDefault="00957F50" w:rsidP="003C4CAE"/>
     <w:p w14:paraId="752ED40B" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="0069038C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc207874969"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc215124660"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Add Service Booking</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3544"/>
@@ -14608,127 +15132,128 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="733BD675" w14:textId="4CF712D7" w:rsidR="005B34E7" w:rsidRPr="0069038C" w:rsidRDefault="005B34E7" w:rsidP="005B34E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069038C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Plan managers can resolve this issue by completing these two tasks in order: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="599F486E" w14:textId="77777777" w:rsidR="005B34E7" w:rsidRPr="0069038C" w:rsidRDefault="005B34E7" w:rsidP="005B34E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069038C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating a Standard service booking with the financial </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0069038C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>intermediaries</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0069038C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> fees (monthly fees and setup cost fees) and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ECCA286" w14:textId="6E52174B" w:rsidR="005B34E7" w:rsidRPr="00D704FD" w:rsidRDefault="005B34E7" w:rsidP="0069038C">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D704FD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Creating a plan managed service booking for each of the participant funded supports.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A770ED2" w14:textId="77777777" w:rsidR="005B34E7" w:rsidRDefault="005B34E7" w:rsidP="001143A2">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E2F4E4E" w14:textId="7CD5A064" w:rsidR="001143A2" w:rsidRPr="00D704FD" w:rsidRDefault="005B34E7" w:rsidP="001143A2">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D704FD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Please refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="0069038C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part 4: Administering </w:t>
               </w:r>
               <w:r w:rsidRPr="00D704FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your </w:t>
               </w:r>
               <w:r w:rsidRPr="0069038C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D704FD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -14886,157 +15411,164 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> box.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0891DED8" w14:textId="77777777" w:rsidR="005B34E7" w:rsidRPr="0069038C" w:rsidRDefault="005B34E7" w:rsidP="005B34E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069038C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Plan managers can resolve this issue by completing these two tasks in order: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F1EB4F2" w14:textId="77777777" w:rsidR="005B34E7" w:rsidRPr="0069038C" w:rsidRDefault="005B34E7" w:rsidP="005B34E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069038C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating a Standard service booking with the financial </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0069038C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>intermediaries</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0069038C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> fees (monthly fees and setup cost fees) and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="381095C2" w14:textId="77777777" w:rsidR="005B34E7" w:rsidRPr="00D704FD" w:rsidRDefault="005B34E7" w:rsidP="005B34E7">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D704FD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Creating a plan managed service booking for each of the participant funded supports.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F4E1841" w14:textId="77777777" w:rsidR="005B34E7" w:rsidRPr="00D704FD" w:rsidRDefault="005B34E7" w:rsidP="005B34E7">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22055B38" w14:textId="77777777" w:rsidR="005B34E7" w:rsidRPr="00D704FD" w:rsidRDefault="005B34E7" w:rsidP="005B34E7">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D704FD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Please refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="0069038C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part 4: Administering </w:t>
               </w:r>
               <w:r w:rsidRPr="00D704FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your </w:t>
               </w:r>
               <w:r w:rsidRPr="0069038C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D704FD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for information regarding the plan managed booking process.</w:t>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D704FD">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>information regarding the plan managed booking process.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="797BDCBA" w14:textId="75C919C4" w:rsidR="005B34E7" w:rsidRPr="00EB6222" w:rsidRDefault="005B34E7" w:rsidP="0069038C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="4665A81B" w14:textId="77777777" w:rsidTr="00F0324D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="014AC25F" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
@@ -15280,80 +15812,87 @@
             <w:r w:rsidRPr="00302868">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> update either start date, end date or both to fit within the Participant’s Plan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="1D28D28E" w14:textId="77777777" w:rsidTr="00F0324D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BF4F049" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
+              <w:t>Add Service Booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB2F438" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="5B389D8A" w:rsidP="5B389D8A">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D547E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This service booking is retrospective. If you intended it to be retrospective, select Find Plan to continue, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D547E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Add Service Booking</w:t>
-[...18 lines deleted...]
-              <w:t>This service booking is retrospective. If you intended it to be retrospective, select Find Plan to continue, otherwise update the start and end dates.</w:t>
+              <w:t>otherwise update the start and end dates.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="024FB7B4" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="00302868">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47472013" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00302868" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302868">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The service booking type was selected after the dates were entered on a retrospective booking</w:t>
             </w:r>
             <w:r w:rsidR="00302868">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -15631,84 +16170,75 @@
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Add Service Booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33925947" w14:textId="42EE978A" w:rsidR="00B77A6F" w:rsidRPr="00942319" w:rsidRDefault="00B77A6F" w:rsidP="003949DD">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00942319">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Support Item &lt;Support Item&gt; is included in an existing service booking &lt;service booking number&gt; from &lt;service booking start date&gt; to &lt;service booking end date&gt; and </w:t>
-            </w:r>
+              <w:t>Support Item &lt;Support Item&gt; is included in an existing service booking &lt;service booking number&gt; from &lt;service booking start date&gt; to &lt;service booking end date&gt; and cannot be added to this service booking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1077BF9A" w14:textId="43A2816D" w:rsidR="00B77A6F" w:rsidRPr="00942319" w:rsidRDefault="00B77A6F" w:rsidP="00B77A6F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00942319">
               <w:rPr>
-                <w:noProof/>
-[...28 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E578450" w14:textId="16442430" w:rsidR="00530446" w:rsidRPr="0069038C" w:rsidRDefault="00411F0A" w:rsidP="00B77A6F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>You have created a payment request with the same details as another payment request</w:t>
             </w:r>
             <w:r>
@@ -15758,51 +16288,50 @@
           <w:p w14:paraId="162B04B6" w14:textId="0E1BD6CB" w:rsidR="00411F0A" w:rsidRDefault="00411F0A">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Or </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="216B77D8" w14:textId="3C27CD22" w:rsidR="00B77A6F" w:rsidRPr="00942319" w:rsidRDefault="00411F0A" w:rsidP="003949DD">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Contact NDIS for </w:t>
             </w:r>
             <w:r w:rsidR="0008000F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>help</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE702D" w:rsidRPr="006D547E" w14:paraId="0B8BC317" w14:textId="77777777" w:rsidTr="00F0324D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00AEEFB6" w14:textId="6C526615" w:rsidR="00CE702D" w:rsidRPr="006D547E" w:rsidRDefault="00CE702D" w:rsidP="00B77A6F">
@@ -16169,51 +16698,51 @@
             </w:r>
             <w:r w:rsidR="0008000F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>help</w:t>
             </w:r>
             <w:r w:rsidRPr="000A5F10">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71909A28" w14:textId="77777777" w:rsidR="001E06C9" w:rsidRPr="003C4CAE" w:rsidRDefault="001E06C9" w:rsidP="003C4CAE"/>
     <w:p w14:paraId="119E8AC0" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="0069038C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc207874970"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc215124661"/>
       <w:r w:rsidRPr="006D547E">
         <w:lastRenderedPageBreak/>
         <w:t>View Service Booking Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="3118"/>
@@ -16365,65 +16894,51 @@
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Service Booking Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="17CD4FD8" w14:textId="6B9064B6" w:rsidR="00700C3B" w:rsidRPr="00834A27" w:rsidRDefault="5B389D8A" w:rsidP="00F0324D">
             <w:pPr>
               <w:spacing w:after="240"/>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">This service booking is inactive, as its end date has already passed. You </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> change the end date now. Create a new service booking to cover the extended date range.</w:t>
+              <w:t>This service booking is inactive, as its end date has already passed. You are not able to change the end date now. Create a new service booking to cover the extended date range.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="76AE0D73" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:r w:rsidRPr="006D547E">
               <w:t>Warning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0E46DAE8" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00F46F68" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -16664,51 +17179,51 @@
               <w:t xml:space="preserve"> contact NDI</w:t>
             </w:r>
             <w:r w:rsidR="00BE62B5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00606F18">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52E21652" w14:textId="53FCACCB" w:rsidR="00511F39" w:rsidRDefault="00511F39"/>
     <w:p w14:paraId="002EA0B6" w14:textId="198000B1" w:rsidR="00511F39" w:rsidRDefault="00511F39"/>
     <w:p w14:paraId="17C95814" w14:textId="4DE9AC49" w:rsidR="00697CC7" w:rsidRDefault="00697CC7" w:rsidP="00697CC7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc207874971"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc215124662"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>End a service booking</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="3118"/>
@@ -17183,51 +17698,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D4E4E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Select ‘No’ if you do not want to continue with the Service Booking Update End Date</w:t>
             </w:r>
             <w:r w:rsidR="00606F18" w:rsidRPr="001D4E4E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="227FA6AC" w14:textId="77777777" w:rsidR="006E7A8E" w:rsidRDefault="006E7A8E" w:rsidP="00697CC7"/>
     <w:p w14:paraId="72922790" w14:textId="77777777" w:rsidR="006E7A8E" w:rsidRDefault="006E7A8E" w:rsidP="006E7A8E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc207874972"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc215124663"/>
       <w:r>
         <w:t>Delete a service booking</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3969"/>
@@ -17495,51 +18010,51 @@
               <w:t>Select ‘Yes’ if you would like to delete the service booking.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EECEBF3" w14:textId="77777777" w:rsidR="006E7A8E" w:rsidRPr="00EE05AF" w:rsidRDefault="006E7A8E" w:rsidP="00565C16">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Select ‘No’ if you do not want to delete the service booking   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37D40D1A" w14:textId="440D29B3" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="0069038C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc207874973"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc215124664"/>
       <w:r w:rsidRPr="006D547E">
         <w:lastRenderedPageBreak/>
         <w:t>Payment Request</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="3118"/>
@@ -17772,51 +18287,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC81BC8" w14:textId="1436E5A3" w:rsidR="00700C3B" w:rsidRPr="00EE05AF" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE05AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Go to Profile&gt;Bank Details&gt;Add Bank Detail to add the Account Name, BSB and Account Number.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="024357BC" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRDefault="00700C3B"/>
     <w:p w14:paraId="61CC764E" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="0069038C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc207874974"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc215124665"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Create Payment Request</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1701"/>
@@ -20619,65 +21134,51 @@
           </w:p>
           <w:p w14:paraId="1BA4F737" w14:textId="77777777" w:rsidR="005B1CB4" w:rsidRDefault="005B1CB4">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="748DB7CE" w14:textId="77777777" w:rsidR="005B1CB4" w:rsidRDefault="005B1CB4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">You </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> enter a valid ABN number</w:t>
+              <w:t>You have to enter a valid ABN number</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BD14A13" w14:textId="77777777" w:rsidR="005B1CB4" w:rsidRDefault="005B1CB4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22ACA6B0" w14:textId="2713BF01" w:rsidR="005B1CB4" w:rsidRDefault="005B1CB4">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -20882,86 +21383,88 @@
               <w:t xml:space="preserve">tried to create a single payment request for a PACE participant.    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30110936" w14:textId="4BE47087" w:rsidR="005F02DC" w:rsidRDefault="00BF610F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>You will need to use the Bulk Payment Upload functionality to make the payment request.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79104BAD" w14:textId="3C72B698" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="0056026F" w:rsidP="00CD4C74">
+    <w:p w14:paraId="157C9FB2" w14:textId="7394D384" w:rsidR="00CD29BC" w:rsidRDefault="00CD29BC" w:rsidP="007A7CA9">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79104BAD" w14:textId="077F936B" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00CD4C74">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      <w:r w:rsidR="007225CC" w:rsidRPr="006D547E">
+      <w:bookmarkStart w:id="44" w:name="_Toc215124666"/>
+      <w:r w:rsidRPr="006D547E">
         <w:t>View Payment Requests</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="00B97C8C" w14:paraId="5446217C" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="00B97C8C" w14:paraId="5446217C" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
           <w:p w14:paraId="01341FB1" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00F0324D" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0324D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
@@ -21048,51 +21551,51 @@
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
           </w:tcPr>
           <w:p w14:paraId="1C6B1D0C" w14:textId="234BFA5F" w:rsidR="00700C3B" w:rsidRPr="00F0324D" w:rsidRDefault="001E06C9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0324D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>WHAT SHOULD YOU DO?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="1AB0B7F7" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="1AB0B7F7" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="217F80DE" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="337F90ED" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="0069023C" w:rsidRDefault="5B389D8A" w:rsidP="5B389D8A">
             <w:pPr>
@@ -21151,176 +21654,184 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="338F4758" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="0069023C" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069023C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Try removing or expanding one or more of your search criteria. For example, remove the status criterion, or extend the date range for submitted date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="480A8AFF" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="480A8AFF" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088E2CAA" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00C90FA4" w:rsidRDefault="007225CC" w:rsidP="3E70A4DB">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3E70A4DB">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5154367F" w14:textId="257DD535" w:rsidR="00700C3B" w:rsidRPr="008C54FF" w:rsidRDefault="5B389D8A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54FF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>You have successfully cancelled your payment request. If the payment request had a status of ‘Paid’ you will either receive an invoice from the NDIA, or the amount will be offset against future payment requests.</w:t>
+              <w:t xml:space="preserve">You have successfully cancelled your payment request. If the payment request had a status of ‘Paid’ you will either receive an invoice from the NDIA, or the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C54FF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>amount will be offset against future payment requests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26BB7D94" w14:textId="5E77599C" w:rsidR="00700C3B" w:rsidRPr="00C90FA4" w:rsidRDefault="007225CC" w:rsidP="181059D0">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54FF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Confirmation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01CD6FA2" w14:textId="704E7733" w:rsidR="00700C3B" w:rsidRPr="008C54FF" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="442C0A5B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Payment request was successfully cancelled. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41405DA9" w14:textId="0D81D77F" w:rsidR="00700C3B" w:rsidRPr="00C90FA4" w:rsidRDefault="007225CC" w:rsidP="442C0A5B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="55F20357">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the payment request had status of ‘Paid’ you will either receive an invoice from the NDIA, or the amount will be offset </w:t>
+              <w:t xml:space="preserve">If the payment request had status of ‘Paid’ you will either receive an invoice from the NDIA, or the </w:t>
             </w:r>
             <w:r w:rsidRPr="55F20357">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>against future payment requests.</w:t>
+              <w:t>amount will be offset against future payment requests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D5604FF" w14:textId="19373601" w:rsidR="00700C3B" w:rsidRPr="008C54FF" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54FF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="5A00EEF5" w:rsidRPr="008C54FF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>No further action required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="1FF22557" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="1FF22557" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="578322BD" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CD89F26" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="0069023C" w:rsidRDefault="007225CC">
             <w:pPr>
@@ -21357,99 +21868,97 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2920BD67" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="0069023C" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069023C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">There was in internal system error. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680EEEF5" w14:textId="47A0793A" w:rsidR="00700C3B" w:rsidRPr="0069023C" w:rsidRDefault="007225CC" w:rsidP="001C5562">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0069023C">
+          <w:p w14:paraId="680EEEF5" w14:textId="6846EE8D" w:rsidR="00700C3B" w:rsidRPr="0069023C" w:rsidRDefault="007225CC" w:rsidP="001C5562">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="40A4D00B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wait for a short time then try </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0069023C">
+            <w:r w:rsidR="6AD885E6" w:rsidRPr="40A4D00B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>again or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="40A4D00B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001C5562">
+            <w:r w:rsidR="001C5562" w:rsidRPr="40A4D00B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>contact NDIS</w:t>
             </w:r>
-            <w:r w:rsidRPr="0069023C">
+            <w:r w:rsidRPr="40A4D00B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to report the problem and have it investigated</w:t>
             </w:r>
-            <w:r w:rsidR="0069023C">
+            <w:r w:rsidR="0069023C" w:rsidRPr="40A4D00B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="50879104" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="50879104" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="278F4982" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F03BDF8" w14:textId="0E64C31C" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="00280728" w:rsidP="00280728">
             <w:pPr>
@@ -21636,99 +22145,99 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C3AB234" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For search by bulk payment request:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02D350D5" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidR="008A0791" w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>File Name</w:t>
             </w:r>
             <w:r w:rsidR="008A0791" w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> in ‘Search by’ and enter the name of the bulk upload file; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FD0A9FB" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidR="008A0791" w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
@@ -21778,98 +22287,99 @@
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="031601A5" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For search by submitted payment request</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E49B9EE" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Select the criteria to ‘Search by’ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D6ED8FF" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Enter the value in ‘Search criteria’ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="4D3EBA90" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="4D3EBA90" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD33352" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7064CE11" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="5B389D8A" w:rsidP="5B389D8A">
@@ -22025,51 +22535,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>File Name</w:t>
             </w:r>
             <w:r w:rsidR="008A0791" w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> drop down. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="391EB67B" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="391EB67B" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A881714" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51EA4244" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
@@ -22140,51 +22650,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter the ‘From’ and ‘To’ dates in the format</w:t>
             </w:r>
             <w:r w:rsidR="003C4CAE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00520023" w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> or select them using the calendar tool.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="73190125" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="73190125" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A4B6B51" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A60EC13" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
@@ -22261,51 +22771,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter the ‘From’ and ‘To’ dates in the format</w:t>
             </w:r>
             <w:r w:rsidR="003C4CAE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00520023" w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>DD/MM/YYYY</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> or select them using the calendar tool.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="2B7AF9EB" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="2B7AF9EB" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214DD517" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41F49584" w14:textId="1BDD8F87" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="5B389D8A" w:rsidP="5B389D8A">
             <w:pPr>
@@ -22388,178 +22898,178 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Get File</w:t>
             </w:r>
             <w:r w:rsidR="00520023" w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> button to retrieve all files submitted during that period</w:t>
             </w:r>
             <w:r w:rsidR="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="5AB2EC67" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="5AB2EC67" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27D26DDC" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
-            <w:pPr>
-[...101 lines deleted...]
-          <w:p w14:paraId="1D241153" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
+          <w:p w14:paraId="4ECD6152" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="5B389D8A" w:rsidP="5B389D8A">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2EA1">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>The NDIS number you provided is not a valid NDIS number. It should be 9 digits long, with no spaces, and start with ‘43’.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="381B5CCF" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2EA1">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Error</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC438C2" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2EA1">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>The Participant’s NDIS number is not in the correct format.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC22FDC" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2EA1">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Check the NDIS number for the participant. Enter as 9 digits, no spaces, starting with ‘43’</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA2EA1">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="28BD5F0B" w14:textId="77777777" w:rsidTr="40A4D00B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D241153" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D547E">
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>View Payment Requests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="0BB951D5" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="5B389D8A" w:rsidP="5B389D8A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The Payment Request Number you provided is not a valid number. It should be 8 digits long, with no spaces, and start with ‘10’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F850017" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -22607,51 +23117,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Check the payment request number. Enter as 8 digits</w:t>
             </w:r>
             <w:r w:rsidR="00723EBA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> with no </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>spaces</w:t>
             </w:r>
             <w:r w:rsidR="00723EBA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="7CFBBFF7" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="7CFBBFF7" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03F40490" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="435FBA71" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="5B389D8A" w:rsidP="5B389D8A">
             <w:pPr>
@@ -22728,51 +23238,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Check that the support item number is no more than </w:t>
             </w:r>
             <w:r w:rsidR="00520023" w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>characters, and ensure it is the same as the support item number in the service booking</w:t>
             </w:r>
             <w:r w:rsidR="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="5182E6DA" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="5182E6DA" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="610072C5" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="693FDC23" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="5B389D8A" w:rsidP="5B389D8A">
             <w:pPr>
@@ -22855,194 +23365,160 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Check that the Invoice number is longer than </w:t>
             </w:r>
             <w:r w:rsidR="00520023" w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> characters</w:t>
             </w:r>
             <w:r w:rsidR="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="350B7DF1" w14:textId="77777777" w:rsidTr="20CAF093">
+      <w:tr w:rsidR="00700C3B" w:rsidRPr="006D547E" w14:paraId="350B7DF1" w14:textId="77777777" w:rsidTr="40A4D00B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25DF20E6" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D547E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>View Payment Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53FCDB0D" w14:textId="76527812" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="00B80BDD" w:rsidP="5B389D8A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B80BDD">
+          <w:p w14:paraId="53FCDB0D" w14:textId="043A8B11" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="7422BF09">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="075AAAFF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>“Are you sure you want to cancel this claim?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B80BDD">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00B80BDD">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00B80BDD">
+            <w:r w:rsidRPr="075AAAFF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the claim that you are cancelling has already been paid to your account, you will need to pay it </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B80BDD">
+              <w:t>If the claim that you are cancelling has already been paid to your account, you will need to pay it back to us. You can pay the cancelled claim back to us by agreeing to reduce future payments by the amount of the cancelled claim.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B80BDD">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="075AAAFF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>By clicking "Yes", you agree to enter into an arrangement to reduce your future payments by the amount of the cancelled claim.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B80BDD">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="075AAAFF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">By clicking “No”, your claim will not be cancelled. If you wish to cancel your claim but pay it back another way, you need to contact us or call </w:t>
+            </w:r>
+            <w:r w:rsidR="15CC4835" w:rsidRPr="075AAAFF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>You can pay the cancelled claim back to us by agreeing to reduce future payments by the amount of the cancelled claim.  </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B80BDD">
+              <w:t>1300 311 675</w:t>
+            </w:r>
+            <w:r w:rsidRPr="075AAAFF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">By clicking "Yes", you agree to </w:t>
-[...31 lines deleted...]
-              <w:t>By clicking “No”, your claim will not be cancelled. If you wish to cancel your claim but pay it back another way, you need to contact us or call 1800 800 110 for more information”</w:t>
+              <w:t xml:space="preserve"> for more information”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="266C5DD0" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Confirmation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2657B11B" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>You selected Cancel on the Payment Request Details screen</w:t>
             </w:r>
             <w:r w:rsidR="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -23073,58 +23549,51 @@
               </w:rPr>
               <w:t xml:space="preserve">If the Payment Request has not yet been paid, select </w:t>
             </w:r>
             <w:r w:rsidR="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> if you would like to stop the payment being made, </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">and submit a replacement payment request. </w:t>
+              <w:t xml:space="preserve"> if you would like to stop the payment being made, and submit a replacement payment request. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5874EB7F" w14:textId="54D54160" w:rsidR="00700C3B" w:rsidRPr="00DA2EA1" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">If the Payment Request was submitted in error, and has been paid, select </w:t>
             </w:r>
             <w:r w:rsidR="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2EA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -23189,51 +23658,51 @@
     <w:p w14:paraId="47EB660E" w14:textId="52057D44" w:rsidR="001E06C9" w:rsidRDefault="001E06C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="6A2875"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37A37604" w14:textId="77777777" w:rsidR="0099663E" w:rsidRDefault="0099663E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="6A2875"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A7CD85F" w14:textId="445FF5A2" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00CD4C74">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc207874976"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc215124667"/>
       <w:r w:rsidRPr="006D547E">
         <w:lastRenderedPageBreak/>
         <w:t>Payment Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2835"/>
@@ -23845,65 +24314,51 @@
               <w:t xml:space="preserve"> Date</w:t>
             </w:r>
             <w:r w:rsidR="00506448">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1877607F" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00506448" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00506448">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Either remove the ‘To’ date (it will default to 30 days after the ‘From’ date</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ensure both ‘From’ and ‘To’ dates are in the format DD/MM/YYYY, that </w:t>
+              <w:t xml:space="preserve">Either remove the ‘To’ date (it will default to 30 days after the ‘From’ date), or ensure both ‘From’ and ‘To’ dates are in the format DD/MM/YYYY, that </w:t>
             </w:r>
             <w:r w:rsidR="00F63C99" w:rsidRPr="00506448">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00506448">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘To’ date is no earlier than </w:t>
             </w:r>
             <w:r w:rsidR="00F63C99" w:rsidRPr="00506448">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00506448">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘From’ date, that ‘From’ date is not in the future, and that they span no more than 30 days.  </w:t>
             </w:r>
@@ -24571,51 +25026,51 @@
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>‘From’ date is not in the future, and that they span no more than 30 days</w:t>
             </w:r>
             <w:r w:rsidR="00506448">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70CD5D1F" w14:textId="77777777" w:rsidR="00A64398" w:rsidRDefault="00A64398" w:rsidP="00296267">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="117A5AB0" w14:textId="77777777" w:rsidR="00424BF5" w:rsidRPr="006D547E" w:rsidRDefault="00424BF5" w:rsidP="0069038C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc207874977"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc215124668"/>
       <w:r w:rsidRPr="006D547E">
         <w:lastRenderedPageBreak/>
         <w:t>Quotations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2835"/>
@@ -25075,51 +25530,51 @@
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A303319" w14:textId="62C04FA0" w:rsidR="00E77C7A" w:rsidRPr="00B7509A" w:rsidRDefault="00E77C7A" w:rsidP="00E77C7A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Check the Quote Id. Enter as 7 digits with no spaces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C876075" w14:textId="77777777" w:rsidR="00424BF5" w:rsidRPr="006D547E" w:rsidRDefault="00424BF5" w:rsidP="00424BF5"/>
     <w:p w14:paraId="608C2FAF" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00296267">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc207874978"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc215124669"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>View Quotation Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3700"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3969"/>
@@ -26806,51 +27261,51 @@
             <w:r w:rsidR="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="562B06C8" w14:textId="45B81528" w:rsidR="001E06C9" w:rsidRDefault="001E06C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="6A2875"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23783829" w14:textId="0400402A" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00403678">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc207874979"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc215124670"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Messages</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3559"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3969"/>
@@ -27276,62 +27731,56 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20448850" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00B55EFA" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enter both the NDIS number and the Last name to find the Participant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EE668FB" w14:textId="124C9B11" w:rsidR="00B613DD" w:rsidRDefault="00B613DD"/>
-    <w:p w14:paraId="1FE59732" w14:textId="77777777" w:rsidR="006E7A8E" w:rsidRDefault="006E7A8E"/>
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F52320C" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="0069038C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc207874980"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc215124671"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Document Upload / Upload Evidence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3559"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="4111"/>
@@ -27577,86 +28026,86 @@
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>extension, but</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> is a reference for name for you.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6126C119" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00B55EFA" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensure you can link this name to the file in future as you will need to access </w:t>
-[...6 lines deleted...]
-              <w:t>your own copy of the file, you will not be able to download it from the system.</w:t>
+              <w:t>Ensure you can link this name to the file in future as you will need to access your own copy of the file, you will not be able to download it from the system.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26CAD28C" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00B55EFA" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>example</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ‘Home mods floor plan &lt;Participant’s NDIS number&gt;’ for the Document Name and ‘HMFP nnnnnnnnn.pdf’ for the file name</w:t>
+              <w:t xml:space="preserve"> ‘Home mods floor plan &lt;Participant’s NDIS number&gt;’ for the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B55EFA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Document Name and ‘HMFP nnnnnnnnn.pdf’ for the file name</w:t>
             </w:r>
             <w:r w:rsidR="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A5364" w:rsidRPr="006D547E" w14:paraId="0AB1349F" w14:textId="77777777" w:rsidTr="00640140">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5772A167" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00B55EFA" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -28028,77 +28477,69 @@
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>pnt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>pntg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, xml, txt). If your file is not an allowed </w:t>
-            </w:r>
+              <w:t>, xml, txt). If your file is not an allowed type, open the file, save as type ‘PDF’ and retry.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="139FB9A9" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00B55EFA" w:rsidRDefault="007225CC">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71A23F04" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00B55EFA" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The uploaded file was empty</w:t>
             </w:r>
             <w:r w:rsidR="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -28225,51 +28666,50 @@
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>xml,txt</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> . All other values are prohibited.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7257915E" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00B55EFA" w:rsidRDefault="007225CC" w:rsidP="002C3A69">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">If you file is not an allowed type, open the file, save as type ‘PDF’ and retry. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A5364" w:rsidRPr="006D547E" w14:paraId="6D7581A0" w14:textId="77777777" w:rsidTr="00640140">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15A41E34" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00B55EFA" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Document Upload / Upload Evidence</w:t>
             </w:r>
           </w:p>
@@ -28602,77 +29042,69 @@
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>pnt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>pntg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, xml, txt). If your file is not an allowed type, open the file, save as type ‘PDF’ and retry. Do not simply rename the file with </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, xml, txt). If your file is not an allowed type, open the file, save as type ‘PDF’ and retry. Do not simply rename the file with a new type as this might cause system issues. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E532001" w14:textId="77777777" w:rsidR="008777B3" w:rsidRPr="00B55EFA" w:rsidRDefault="008777B3" w:rsidP="008777B3">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15FF90C5" w14:textId="77777777" w:rsidR="008777B3" w:rsidRPr="00B55EFA" w:rsidRDefault="008777B3" w:rsidP="008777B3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The file you tried to upload has no file extension (e.g. .doc or .xlsx). The file extension is used to identify the type of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -28833,51 +29265,50 @@
             </w:r>
             <w:r w:rsidR="00B25140">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>an approved application</w:t>
             </w:r>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CC772D8" w14:textId="3711CB93" w:rsidR="00A51A81" w:rsidRPr="00B55EFA" w:rsidRDefault="00A51A81" w:rsidP="00B25140">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Do not simply rename the file as this may cause system issues.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A5364" w:rsidRPr="006D547E" w14:paraId="156BEBC7" w14:textId="77777777" w:rsidTr="00640140">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49B79E6B" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="00B55EFA" w:rsidRDefault="007225CC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55EFA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Document Upload / Upload Evidence</w:t>
             </w:r>
           </w:p>
@@ -29376,59 +29807,58 @@
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>No further action required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="457149AF" w14:textId="0C6E506E" w:rsidR="007C12E4" w:rsidRDefault="007C12E4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="6A2875"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2FC74F" w14:textId="56744469" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00296267">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc207874981"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc215124672"/>
       <w:r w:rsidRPr="006D547E">
         <w:lastRenderedPageBreak/>
         <w:t>Provider Finder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3559"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2835"/>
@@ -29756,51 +30186,51 @@
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F6404DA" w14:textId="77777777" w:rsidR="008777B3" w:rsidRPr="000B2A24" w:rsidRDefault="008777B3" w:rsidP="008777B3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B2A24">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The address must be validated against the address list in the system. Please select the closest valid street address from the list to enable the search.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74F5FE42" w14:textId="77777777" w:rsidR="006B5A5E" w:rsidRPr="006D547E" w:rsidRDefault="006B5A5E"/>
     <w:p w14:paraId="10200C9E" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="0069038C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc207874982"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc215124673"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Provider Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3559"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="4253"/>
@@ -30548,59 +30978,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B2A24">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">A system error has occurred which has led to your request timing out. Please retry or </w:t>
             </w:r>
             <w:r w:rsidR="001C5562">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>contact NDIS</w:t>
             </w:r>
             <w:r w:rsidR="002C3A69" w:rsidRPr="000B2A24">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to report the problem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A278EDB" w14:textId="6FAF5617" w:rsidR="00374307" w:rsidRDefault="00374307" w:rsidP="0069038C"/>
-    <w:p w14:paraId="348695E2" w14:textId="77777777" w:rsidR="00374307" w:rsidRPr="00B307B6" w:rsidRDefault="00374307" w:rsidP="0069038C"/>
     <w:p w14:paraId="6632B985" w14:textId="77777777" w:rsidR="00374307" w:rsidRPr="00B307B6" w:rsidRDefault="00374307" w:rsidP="0069038C"/>
     <w:p w14:paraId="4D723158" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="0069038C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc207874983"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc215124674"/>
       <w:r w:rsidRPr="006D547E">
         <w:lastRenderedPageBreak/>
         <w:t>Participant Search</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3559"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2835"/>
@@ -30824,51 +31252,51 @@
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B2A24">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Check the NDIS number for the participant. Enter as 9 digits, no spaces, starting with ‘43’</w:t>
             </w:r>
             <w:r w:rsidR="000B2A24">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E506303" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="00700C3B"/>
     <w:p w14:paraId="6CF37215" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00296267">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc207874984"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc215124675"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Participant Lookup</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3559"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="4253"/>
@@ -31720,61 +32148,60 @@
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>the my</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> NDIS provider portal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="163BFFB9" w14:textId="6E9652A3" w:rsidR="00D23957" w:rsidRPr="00E35983" w:rsidRDefault="00D23957">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79B28473" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="00700C3B"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="50903586" w14:textId="77777777" w:rsidR="00B613DD" w:rsidRDefault="00B613DD" w:rsidP="007A7CA9">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4762385C" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC" w:rsidP="00296267">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc207874985"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc215124676"/>
       <w:r w:rsidRPr="006D547E">
         <w:t>Downloads</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="3559"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="4253"/>
@@ -32194,163 +32621,163 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7E6CD07A" w14:textId="77777777" w:rsidR="006D547E" w:rsidRPr="00E35983" w:rsidRDefault="006D547E" w:rsidP="002E280D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Select one of the 4 file format options shown.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F86E137" w14:textId="77777777" w:rsidR="00C13037" w:rsidRPr="00E35983" w:rsidRDefault="00C13037" w:rsidP="00FB4AA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
                 <w:bar w:val="nil"/>
               </w:pBdr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Print Friendly </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="647ACF6C" w14:textId="77777777" w:rsidR="00C13037" w:rsidRPr="00E35983" w:rsidRDefault="00C13037" w:rsidP="00C13037">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
                 <w:bar w:val="nil"/>
               </w:pBdr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSV (Comma Separated Values) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56745745" w14:textId="77777777" w:rsidR="00C13037" w:rsidRPr="00E35983" w:rsidRDefault="00C13037" w:rsidP="00C13037">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
                 <w:bar w:val="nil"/>
               </w:pBdr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>XML (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>eXtensible</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mark-up Language) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4844E7A1" w14:textId="77777777" w:rsidR="00C13037" w:rsidRPr="00E35983" w:rsidRDefault="00C13037" w:rsidP="0069038C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>JSON (JavaScript Object Notation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D547E" w:rsidRPr="006D547E" w14:paraId="1B296D10" w14:textId="77777777" w:rsidTr="00F0324D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A3FF993" w14:textId="77777777" w:rsidR="006D547E" w:rsidRPr="00E35983" w:rsidRDefault="006D547E" w:rsidP="001910A9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Downloads</w:t>
             </w:r>
           </w:p>
@@ -32708,171 +33135,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6C0589C2" w14:textId="68D6F8BD" w:rsidR="006D547E" w:rsidRPr="00E35983" w:rsidRDefault="006D547E" w:rsidP="002E280D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Select one of the 4 file format options shown.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B82D2BC" w14:textId="77777777" w:rsidR="00C13037" w:rsidRPr="00E35983" w:rsidRDefault="00C13037" w:rsidP="00FB4AA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
                 <w:bar w:val="nil"/>
               </w:pBdr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Print Friendly </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DB487E" w14:textId="77777777" w:rsidR="00C13037" w:rsidRPr="00E35983" w:rsidRDefault="00C13037" w:rsidP="00C13037">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
                 <w:bar w:val="nil"/>
               </w:pBdr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSV (Comma Separated Values) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B78ED93" w14:textId="77777777" w:rsidR="00C13037" w:rsidRPr="00E35983" w:rsidRDefault="00C13037" w:rsidP="00C13037">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
                 <w:bar w:val="nil"/>
               </w:pBdr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>XML (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>eXtensible</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mark-up Language) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="693F1E81" w14:textId="77777777" w:rsidR="00C13037" w:rsidRPr="00E35983" w:rsidRDefault="00C13037" w:rsidP="0069038C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
                 <w:bar w:val="nil"/>
               </w:pBdr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">JSON (JavaScript Object Notation) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D547E" w:rsidRPr="006D547E" w14:paraId="5D0B856D" w14:textId="77777777" w:rsidTr="00F0324D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E6BE081" w14:textId="77777777" w:rsidR="006D547E" w:rsidRPr="00E35983" w:rsidRDefault="006D547E" w:rsidP="001910A9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E35983">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Downloads</w:t>
             </w:r>
           </w:p>
@@ -33436,84 +33862,84 @@
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22B744A5" w14:textId="3310961C" w:rsidR="006D547E" w:rsidRPr="00E35983" w:rsidRDefault="003B0C06" w:rsidP="001910A9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>No further action required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52D06276" w14:textId="77777777" w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidRDefault="007225CC">
       <w:r w:rsidRPr="006D547E">
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00700C3B" w:rsidRPr="006D547E" w:rsidSect="00640140">
-      <w:headerReference w:type="default" r:id="rId45"/>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:headerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1134" w:bottom="1440" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B2B4F01" w14:textId="77777777" w:rsidR="00EC50D1" w:rsidRDefault="00EC50D1">
+    <w:p w14:paraId="6C9D9DA8" w14:textId="77777777" w:rsidR="00186D79" w:rsidRDefault="00186D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D8EB323" w14:textId="77777777" w:rsidR="00EC50D1" w:rsidRDefault="00EC50D1">
+    <w:p w14:paraId="68F27D10" w14:textId="77777777" w:rsidR="00186D79" w:rsidRDefault="00186D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E73255E" w14:textId="77777777" w:rsidR="00EC50D1" w:rsidRDefault="00EC50D1">
+    <w:p w14:paraId="6312DC33" w14:textId="77777777" w:rsidR="00186D79" w:rsidRDefault="00186D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -33535,402 +33961,352 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...5 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Angsana New">
-[...4 lines deleted...]
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cordia New">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36380AD2" w14:textId="1439DD04" w:rsidR="009472EA" w:rsidRDefault="009472EA">
+  <w:p w14:paraId="36380AD2" w14:textId="54F5B79B" w:rsidR="009472EA" w:rsidRDefault="16312299" w:rsidP="16312299">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="7030A0"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="left" w:pos="8222"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="16312299">
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
-      <w:t xml:space="preserve">www.ndis.gov.au | </w:t>
+      <w:t xml:space="preserve">www.ndis.gov.au | March 2026 | </w:t>
     </w:r>
-    <w:r w:rsidR="00A819D8">
-[...23 lines deleted...]
-    <w:r w:rsidR="00C1127C" w:rsidRPr="00D44BF8">
+    <w:r w:rsidRPr="16312299">
       <w:rPr>
         <w:color w:val="6B2976"/>
       </w:rPr>
       <w:t>Provider access and portal error message self-help guide</w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="009472EA">
       <w:tab/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="009472EA" w:rsidRPr="16312299">
+      <w:rPr>
+        <w:noProof/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009472EA" w:rsidRPr="16312299">
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009472EA" w:rsidRPr="16312299">
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CD4C74">
+    <w:r w:rsidRPr="16312299">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="009472EA" w:rsidRPr="16312299">
+      <w:rPr>
+        <w:noProof/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1F03D87C" w14:textId="77777777" w:rsidR="009472EA" w:rsidRDefault="009472EA">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53BEC45F" w14:textId="639FCBBF" w:rsidR="009472EA" w:rsidRDefault="34D4B049" w:rsidP="34D4B049">
+  <w:p w14:paraId="53BEC45F" w14:textId="7C46A745" w:rsidR="009472EA" w:rsidRDefault="0FD10C61" w:rsidP="0FD10C61">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="7030A0"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="left" w:pos="8222"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1">
-      <w:r w:rsidRPr="34D4B049">
+      <w:r w:rsidRPr="0FD10C61">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>www.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="009472EA">
+    <w:r w:rsidR="075AAAFF">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="34D4B049">
+    <w:r w:rsidRPr="0FD10C61">
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
-      <w:t xml:space="preserve"> | </w:t>
+      <w:t xml:space="preserve"> | March 2026 | </w:t>
     </w:r>
-    <w:r w:rsidR="001047B1">
-[...17 lines deleted...]
-    <w:r w:rsidR="00283398" w:rsidRPr="00D44BF8">
+    <w:r w:rsidRPr="0FD10C61">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:t>Provider access and portal error message self-help guide</w:t>
     </w:r>
-    <w:r w:rsidR="009472EA">
+    <w:r w:rsidR="075AAAFF">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009472EA">
+    <w:r w:rsidR="075AAAFF">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009472EA">
+    <w:r w:rsidR="075AAAFF">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009472EA" w:rsidRPr="34D4B049">
+    <w:r w:rsidR="075AAAFF" w:rsidRPr="0FD10C61">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="009472EA" w:rsidRPr="34D4B049">
+    <w:r w:rsidR="075AAAFF" w:rsidRPr="0FD10C61">
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="009472EA" w:rsidRPr="34D4B049">
+    <w:r w:rsidR="075AAAFF" w:rsidRPr="0FD10C61">
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="34D4B049">
+    <w:r w:rsidRPr="0FD10C61">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidR="009472EA" w:rsidRPr="34D4B049">
+    <w:r w:rsidR="075AAAFF" w:rsidRPr="0FD10C61">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="58804D1F" w14:textId="77777777" w:rsidR="009472EA" w:rsidRDefault="009472EA">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="331293FE" w14:textId="77777777" w:rsidR="00EC50D1" w:rsidRDefault="00EC50D1">
+    <w:p w14:paraId="00254957" w14:textId="77777777" w:rsidR="00186D79" w:rsidRDefault="00186D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0712869A" w14:textId="77777777" w:rsidR="00EC50D1" w:rsidRDefault="00EC50D1">
+    <w:p w14:paraId="6285DB93" w14:textId="77777777" w:rsidR="00186D79" w:rsidRDefault="00186D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79D210E8" w14:textId="77777777" w:rsidR="00EC50D1" w:rsidRDefault="00EC50D1">
+    <w:p w14:paraId="38C1773F" w14:textId="77777777" w:rsidR="00186D79" w:rsidRDefault="00186D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C7D5E8B" w14:textId="311D725F" w:rsidR="009472EA" w:rsidRDefault="009472EA" w:rsidP="00D44BF8">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D44BF8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="6B2976"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="054CD746" wp14:editId="6639471B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5088735</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-312828</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1" name="image1.jpg" descr="ndis logo"/>
+          <wp:docPr id="563130076" name="image1.jpg" descr="ndis logo"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.jpg" descr="ndis logo"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
@@ -35525,50 +35901,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16D85EED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6808510E"/>
+    <w:lvl w:ilvl="0" w:tplc="0B144234">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="30C2F53A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44222A26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="78DE3D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="347E123E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="579A0068">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E9D64D00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4A9E1236">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1F30FD8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C322C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5EE1E38"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -35613,51 +36102,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18CB5A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD7C8BB6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35726,51 +36215,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18DB3F4E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95EC03B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -35875,51 +36364,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197837C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20C0B3C2"/>
     <w:lvl w:ilvl="0" w:tplc="A386F8F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35988,51 +36477,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E880E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB4AB218"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36101,51 +36590,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21643581"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95EC03B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -36250,51 +36739,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="287F4BDB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95EC03B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -36399,51 +36888,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28A61202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A498053E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36512,51 +37001,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DAC9C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="092C5254"/>
     <w:lvl w:ilvl="0" w:tplc="CCE86994">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B30C4FA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -36625,51 +37114,51 @@
     <w:lvl w:ilvl="7" w:tplc="A0FC851E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="48123D84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32809EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="F33252EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F6E4BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -36738,57 +37227,57 @@
     <w:lvl w:ilvl="7" w:tplc="BEA2EB68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="73E22ADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A071CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84A69CA"/>
     <w:numStyleLink w:val="ImportedStyle35"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350C5327"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95EC03B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -36893,51 +37382,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="353E4E13"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6DA21EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -37006,51 +37495,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="382B1331"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCEAC78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:color w:val="54A0CF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -37120,51 +37609,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B4FE1BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B6C26B6"/>
     <w:lvl w:ilvl="0" w:tplc="7B3293B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9A0E829E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -37233,51 +37722,51 @@
     <w:lvl w:ilvl="7" w:tplc="47FE647C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7F38E8AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8E3B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5EE1E38"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -37322,51 +37811,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E174673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C37E607C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37435,51 +37924,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402C21FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="689CC9A0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37548,51 +38037,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42806984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="993CFEC6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37661,51 +38150,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45064D0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28EEA890"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37774,51 +38263,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46F31A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E40E9168"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -37860,51 +38349,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47856CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A8E7A46"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37973,51 +38462,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A5734A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="301CE784"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -38086,51 +38575,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ABC5AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84A69CA"/>
     <w:styleLink w:val="ImportedStyle35"/>
     <w:lvl w:ilvl="0" w:tplc="7BB081E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -38353,51 +38842,51 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E3A92BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65084FCC"/>
     <w:lvl w:ilvl="0" w:tplc="A52E672C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90381982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -38466,51 +38955,51 @@
     <w:lvl w:ilvl="7" w:tplc="3C02A9C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D872133A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5272334E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F94E0A2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38579,51 +39068,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D625353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B100C960"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38692,51 +39181,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B35A02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95EC03B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -38841,51 +39330,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="638B5EAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A0A37F4"/>
     <w:lvl w:ilvl="0" w:tplc="DE449BB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FE2A3F16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -38954,51 +39443,51 @@
     <w:lvl w:ilvl="7" w:tplc="9F6EDFE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E3AAA1F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A5B6CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD2EDE6A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39067,51 +39556,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BFC7DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52EED136"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2073" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39180,51 +39669,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6393" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7113" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBF0985"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95EC03B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -39329,51 +39818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F793872"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="563E18D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -39442,51 +39931,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71807BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F609FAA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39555,51 +40044,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771003CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="165C477C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39668,51 +40157,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77710DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D680FFA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39781,51 +40270,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79841C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C98EEAE8"/>
     <w:lvl w:ilvl="0" w:tplc="D5FCBDE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1193" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -39870,51 +40359,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4793" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6233" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A59715B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2320C00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -39983,51 +40472,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C256DB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="36E67272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="54A0CF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -40097,1630 +40586,2000 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECF292A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31AC153E"/>
     <w:numStyleLink w:val="ImportedStyle2"/>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1142772056">
+  <w:num w:numId="1" w16cid:durableId="1186751944">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1142772056">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="820344946">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="473107695">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1412586343">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="323439840">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="820344946">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="7" w16cid:durableId="1721973895">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="473107695">
+  <w:num w:numId="8" w16cid:durableId="1178498685">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1412586343">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="9" w16cid:durableId="1504586527">
+    <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="323439840">
+  <w:num w:numId="10" w16cid:durableId="1333294341">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="433980259">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="52701476">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1721973895">
-[...17 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1905600862">
+  <w:num w:numId="13" w16cid:durableId="1905600862">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1112014892">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="14" w16cid:durableId="1112014892">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="796146342">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="15" w16cid:durableId="796146342">
+    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="369382245">
+  <w:num w:numId="16" w16cid:durableId="369382245">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="832186859">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="17" w16cid:durableId="832186859">
+    <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="612515919">
+  <w:num w:numId="18" w16cid:durableId="612515919">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1425301132">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2108114349">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1917549601">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="127599308">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1875459009">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1200361311">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1946308205">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1743792173">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2119644212">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1664310458">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1425301132">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="29" w16cid:durableId="1563296268">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2108114349">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="30" w16cid:durableId="1942103611">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1917549601">
+  <w:num w:numId="31" w16cid:durableId="757558277">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="900753502">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1371342581">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1849325377">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="429667257">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="127599308">
+  <w:num w:numId="36" w16cid:durableId="1969507138">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="482745613">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="191378413">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="649869753">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="486022055">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="932009082">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1663318569">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1428577566">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="321586505">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="490293666">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="715392072">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1875459009">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="47" w16cid:durableId="1619411925">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1200361311">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="48" w16cid:durableId="1385253472">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1946308205">
+  <w:num w:numId="49" w16cid:durableId="1670136418">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1743792173">
-[...62 lines deleted...]
-  <w:num w:numId="46" w16cid:durableId="1619411925">
+  <w:num w:numId="50" w16cid:durableId="1606107978">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1385253472">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="51" w16cid:durableId="1864588309">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1670136418">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="52" w16cid:durableId="1425957570">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="1606107978">
-[...8 lines deleted...]
-  <w:num w:numId="52" w16cid:durableId="1981688924">
+  <w:num w:numId="53" w16cid:durableId="1981688924">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="1063137493">
+  <w:num w:numId="54" w16cid:durableId="1063137493">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="262C27F2"/>
     <w:rsid w:val="00002D6E"/>
+    <w:rsid w:val="00004728"/>
     <w:rsid w:val="000058B6"/>
     <w:rsid w:val="000074C9"/>
+    <w:rsid w:val="00012643"/>
     <w:rsid w:val="00014A03"/>
     <w:rsid w:val="00016AC1"/>
     <w:rsid w:val="0002486F"/>
+    <w:rsid w:val="0002509B"/>
     <w:rsid w:val="000258A1"/>
     <w:rsid w:val="00025DD6"/>
     <w:rsid w:val="000318BD"/>
     <w:rsid w:val="00032977"/>
+    <w:rsid w:val="00032E47"/>
     <w:rsid w:val="000334D8"/>
     <w:rsid w:val="00033F6C"/>
     <w:rsid w:val="00036D20"/>
     <w:rsid w:val="000378B9"/>
     <w:rsid w:val="00041204"/>
     <w:rsid w:val="000424A4"/>
     <w:rsid w:val="00044C15"/>
+    <w:rsid w:val="00044DC8"/>
+    <w:rsid w:val="00046222"/>
     <w:rsid w:val="00046D62"/>
     <w:rsid w:val="00047804"/>
+    <w:rsid w:val="0005064A"/>
     <w:rsid w:val="00054B85"/>
     <w:rsid w:val="00055830"/>
     <w:rsid w:val="00057059"/>
     <w:rsid w:val="00061E68"/>
     <w:rsid w:val="000661C2"/>
     <w:rsid w:val="00066CAD"/>
     <w:rsid w:val="00066E6D"/>
     <w:rsid w:val="00067830"/>
     <w:rsid w:val="000737AE"/>
     <w:rsid w:val="00076E9D"/>
     <w:rsid w:val="000772E9"/>
     <w:rsid w:val="00077506"/>
     <w:rsid w:val="0007756A"/>
     <w:rsid w:val="00077B8D"/>
     <w:rsid w:val="0008000F"/>
     <w:rsid w:val="00080106"/>
     <w:rsid w:val="00080D90"/>
     <w:rsid w:val="00084527"/>
     <w:rsid w:val="0008714E"/>
     <w:rsid w:val="0009135A"/>
     <w:rsid w:val="000913DB"/>
     <w:rsid w:val="00091534"/>
     <w:rsid w:val="0009679C"/>
+    <w:rsid w:val="000A1726"/>
+    <w:rsid w:val="000A22CF"/>
     <w:rsid w:val="000A2861"/>
     <w:rsid w:val="000A4622"/>
     <w:rsid w:val="000A5F10"/>
     <w:rsid w:val="000A7BF6"/>
+    <w:rsid w:val="000B010E"/>
     <w:rsid w:val="000B2A24"/>
     <w:rsid w:val="000B432C"/>
     <w:rsid w:val="000B4AE7"/>
     <w:rsid w:val="000B632D"/>
+    <w:rsid w:val="000B638A"/>
+    <w:rsid w:val="000B7647"/>
     <w:rsid w:val="000C0554"/>
     <w:rsid w:val="000C16D5"/>
+    <w:rsid w:val="000C4780"/>
     <w:rsid w:val="000C62C1"/>
+    <w:rsid w:val="000C7E35"/>
     <w:rsid w:val="000D217F"/>
     <w:rsid w:val="000D6859"/>
     <w:rsid w:val="000D6DE2"/>
     <w:rsid w:val="000E0D38"/>
     <w:rsid w:val="000E1441"/>
     <w:rsid w:val="000E1CF0"/>
+    <w:rsid w:val="000E38E8"/>
+    <w:rsid w:val="000E41C6"/>
+    <w:rsid w:val="000F1384"/>
     <w:rsid w:val="000F2C64"/>
     <w:rsid w:val="000F71CC"/>
     <w:rsid w:val="000F7FB9"/>
     <w:rsid w:val="00100EA0"/>
+    <w:rsid w:val="00101F4C"/>
     <w:rsid w:val="00102391"/>
+    <w:rsid w:val="001023C2"/>
     <w:rsid w:val="001027B8"/>
     <w:rsid w:val="001047B1"/>
+    <w:rsid w:val="0010752F"/>
     <w:rsid w:val="001143A2"/>
+    <w:rsid w:val="001154A8"/>
     <w:rsid w:val="0011626A"/>
     <w:rsid w:val="00123928"/>
     <w:rsid w:val="001240ED"/>
+    <w:rsid w:val="0012554E"/>
     <w:rsid w:val="00125D81"/>
+    <w:rsid w:val="001269F5"/>
     <w:rsid w:val="00130675"/>
     <w:rsid w:val="00134654"/>
     <w:rsid w:val="00144E34"/>
     <w:rsid w:val="001465A5"/>
     <w:rsid w:val="00147504"/>
     <w:rsid w:val="0015125A"/>
     <w:rsid w:val="00152A50"/>
     <w:rsid w:val="00152F72"/>
     <w:rsid w:val="00154939"/>
     <w:rsid w:val="00160F4A"/>
     <w:rsid w:val="00162613"/>
     <w:rsid w:val="001633BA"/>
     <w:rsid w:val="00163F72"/>
     <w:rsid w:val="00165143"/>
     <w:rsid w:val="0016781E"/>
+    <w:rsid w:val="00167E0C"/>
     <w:rsid w:val="001718B1"/>
+    <w:rsid w:val="001747A6"/>
     <w:rsid w:val="00182743"/>
     <w:rsid w:val="00182F5A"/>
     <w:rsid w:val="00184052"/>
     <w:rsid w:val="00185130"/>
+    <w:rsid w:val="00186D79"/>
     <w:rsid w:val="001910A9"/>
     <w:rsid w:val="001917A2"/>
     <w:rsid w:val="001972CA"/>
     <w:rsid w:val="00197C4E"/>
+    <w:rsid w:val="001A4E26"/>
     <w:rsid w:val="001B25A6"/>
     <w:rsid w:val="001B2D89"/>
     <w:rsid w:val="001B40DA"/>
+    <w:rsid w:val="001B5931"/>
     <w:rsid w:val="001B5A09"/>
     <w:rsid w:val="001B5B4A"/>
     <w:rsid w:val="001B5C2D"/>
     <w:rsid w:val="001B7B94"/>
     <w:rsid w:val="001C0D58"/>
     <w:rsid w:val="001C18C1"/>
     <w:rsid w:val="001C1E25"/>
     <w:rsid w:val="001C380E"/>
     <w:rsid w:val="001C4DE2"/>
     <w:rsid w:val="001C5562"/>
     <w:rsid w:val="001C56A1"/>
     <w:rsid w:val="001C6C36"/>
     <w:rsid w:val="001C73B2"/>
     <w:rsid w:val="001D043C"/>
     <w:rsid w:val="001D3CCF"/>
     <w:rsid w:val="001D51BD"/>
     <w:rsid w:val="001D67EB"/>
     <w:rsid w:val="001D7344"/>
     <w:rsid w:val="001D781E"/>
+    <w:rsid w:val="001E06B0"/>
     <w:rsid w:val="001E06C9"/>
+    <w:rsid w:val="001E089F"/>
     <w:rsid w:val="001E0F74"/>
     <w:rsid w:val="001E1F30"/>
     <w:rsid w:val="001E2AB5"/>
     <w:rsid w:val="001E45AD"/>
     <w:rsid w:val="001E49E8"/>
     <w:rsid w:val="001E6ECB"/>
     <w:rsid w:val="001E7439"/>
     <w:rsid w:val="001F2E2E"/>
     <w:rsid w:val="001F3182"/>
     <w:rsid w:val="001F445B"/>
     <w:rsid w:val="002037E9"/>
+    <w:rsid w:val="00206719"/>
     <w:rsid w:val="002067B3"/>
     <w:rsid w:val="002109ED"/>
     <w:rsid w:val="00214013"/>
     <w:rsid w:val="00214499"/>
     <w:rsid w:val="00216E9C"/>
     <w:rsid w:val="00221461"/>
     <w:rsid w:val="00222923"/>
+    <w:rsid w:val="002256DC"/>
     <w:rsid w:val="00227AB0"/>
     <w:rsid w:val="00227E37"/>
+    <w:rsid w:val="002311F5"/>
     <w:rsid w:val="00231E39"/>
     <w:rsid w:val="00232E3C"/>
     <w:rsid w:val="0023325A"/>
     <w:rsid w:val="002358F7"/>
     <w:rsid w:val="00240149"/>
+    <w:rsid w:val="00240A8A"/>
+    <w:rsid w:val="00240EC0"/>
     <w:rsid w:val="0024278F"/>
     <w:rsid w:val="002467B4"/>
     <w:rsid w:val="002470A4"/>
     <w:rsid w:val="00247238"/>
     <w:rsid w:val="00247D5F"/>
     <w:rsid w:val="002504C4"/>
     <w:rsid w:val="00250A67"/>
     <w:rsid w:val="00251496"/>
+    <w:rsid w:val="00252B6D"/>
     <w:rsid w:val="002565ED"/>
+    <w:rsid w:val="002600EF"/>
     <w:rsid w:val="00260666"/>
     <w:rsid w:val="00260BEB"/>
+    <w:rsid w:val="0026319A"/>
     <w:rsid w:val="00264457"/>
+    <w:rsid w:val="00264C2C"/>
     <w:rsid w:val="00267764"/>
     <w:rsid w:val="00270D0D"/>
     <w:rsid w:val="002746AC"/>
     <w:rsid w:val="00280728"/>
     <w:rsid w:val="00283398"/>
     <w:rsid w:val="00286D45"/>
     <w:rsid w:val="002870E7"/>
     <w:rsid w:val="00291C7B"/>
+    <w:rsid w:val="00293179"/>
     <w:rsid w:val="00293CCE"/>
     <w:rsid w:val="00293E99"/>
     <w:rsid w:val="00296267"/>
     <w:rsid w:val="0029731F"/>
     <w:rsid w:val="002A0910"/>
     <w:rsid w:val="002A0EB1"/>
+    <w:rsid w:val="002A1A08"/>
     <w:rsid w:val="002B0550"/>
     <w:rsid w:val="002B20CC"/>
     <w:rsid w:val="002B23A3"/>
     <w:rsid w:val="002B469C"/>
     <w:rsid w:val="002B47FF"/>
     <w:rsid w:val="002B4890"/>
     <w:rsid w:val="002B53EE"/>
     <w:rsid w:val="002B6926"/>
     <w:rsid w:val="002C0196"/>
     <w:rsid w:val="002C1774"/>
+    <w:rsid w:val="002C31FB"/>
     <w:rsid w:val="002C3A69"/>
     <w:rsid w:val="002C408F"/>
     <w:rsid w:val="002D0226"/>
     <w:rsid w:val="002D2BBC"/>
     <w:rsid w:val="002D3ACF"/>
+    <w:rsid w:val="002D473F"/>
+    <w:rsid w:val="002D52AB"/>
     <w:rsid w:val="002D60CF"/>
     <w:rsid w:val="002E280D"/>
     <w:rsid w:val="002E2C23"/>
     <w:rsid w:val="002E30AC"/>
     <w:rsid w:val="002E44FE"/>
     <w:rsid w:val="002E61DD"/>
     <w:rsid w:val="002E7E49"/>
     <w:rsid w:val="002F0433"/>
     <w:rsid w:val="002F194B"/>
     <w:rsid w:val="002F267E"/>
     <w:rsid w:val="00300196"/>
     <w:rsid w:val="00301D88"/>
     <w:rsid w:val="00302868"/>
     <w:rsid w:val="00302A39"/>
     <w:rsid w:val="00304BD6"/>
     <w:rsid w:val="00313BFF"/>
     <w:rsid w:val="0032025E"/>
     <w:rsid w:val="00321B52"/>
     <w:rsid w:val="00326004"/>
     <w:rsid w:val="00327EA7"/>
     <w:rsid w:val="00332EEF"/>
+    <w:rsid w:val="003331E0"/>
     <w:rsid w:val="0033340B"/>
     <w:rsid w:val="0033659C"/>
     <w:rsid w:val="0033744C"/>
     <w:rsid w:val="00341184"/>
+    <w:rsid w:val="00341E65"/>
     <w:rsid w:val="003435A4"/>
     <w:rsid w:val="003438C7"/>
     <w:rsid w:val="003451A5"/>
     <w:rsid w:val="00350E47"/>
     <w:rsid w:val="0035122F"/>
     <w:rsid w:val="00352B06"/>
     <w:rsid w:val="00352CBE"/>
+    <w:rsid w:val="00355E5D"/>
     <w:rsid w:val="00357D04"/>
+    <w:rsid w:val="00360211"/>
+    <w:rsid w:val="0036032F"/>
     <w:rsid w:val="00361ED8"/>
     <w:rsid w:val="003637AD"/>
+    <w:rsid w:val="00364FD8"/>
     <w:rsid w:val="003658E7"/>
     <w:rsid w:val="00367AB8"/>
     <w:rsid w:val="003708F1"/>
     <w:rsid w:val="00372EF1"/>
     <w:rsid w:val="00373F79"/>
     <w:rsid w:val="00374307"/>
     <w:rsid w:val="00374CE3"/>
     <w:rsid w:val="00375EB2"/>
     <w:rsid w:val="00377C5C"/>
+    <w:rsid w:val="00380037"/>
+    <w:rsid w:val="00384807"/>
     <w:rsid w:val="003873F3"/>
     <w:rsid w:val="00390D7F"/>
     <w:rsid w:val="00391BEB"/>
+    <w:rsid w:val="00391F34"/>
     <w:rsid w:val="003949DD"/>
     <w:rsid w:val="00395878"/>
     <w:rsid w:val="00395C39"/>
     <w:rsid w:val="00397D5F"/>
     <w:rsid w:val="00397D82"/>
+    <w:rsid w:val="003A0FE8"/>
+    <w:rsid w:val="003A375D"/>
+    <w:rsid w:val="003A4D3F"/>
     <w:rsid w:val="003A6E6D"/>
     <w:rsid w:val="003A7FE2"/>
     <w:rsid w:val="003B0629"/>
     <w:rsid w:val="003B0C06"/>
     <w:rsid w:val="003B48AA"/>
+    <w:rsid w:val="003B5603"/>
     <w:rsid w:val="003B58FF"/>
     <w:rsid w:val="003B6128"/>
+    <w:rsid w:val="003B618B"/>
+    <w:rsid w:val="003B7301"/>
     <w:rsid w:val="003C04F9"/>
     <w:rsid w:val="003C282E"/>
     <w:rsid w:val="003C4CAE"/>
     <w:rsid w:val="003C6C00"/>
     <w:rsid w:val="003D0316"/>
     <w:rsid w:val="003D03AC"/>
     <w:rsid w:val="003D1A72"/>
     <w:rsid w:val="003D3162"/>
+    <w:rsid w:val="003D34B1"/>
     <w:rsid w:val="003D36A3"/>
     <w:rsid w:val="003E09F7"/>
     <w:rsid w:val="003E5202"/>
     <w:rsid w:val="003E76B5"/>
     <w:rsid w:val="003F175A"/>
     <w:rsid w:val="003F3528"/>
     <w:rsid w:val="003F3C9E"/>
     <w:rsid w:val="003F5290"/>
     <w:rsid w:val="003F59EA"/>
     <w:rsid w:val="003F5E50"/>
     <w:rsid w:val="003F6346"/>
     <w:rsid w:val="00403678"/>
+    <w:rsid w:val="00403ADC"/>
+    <w:rsid w:val="00404ACA"/>
     <w:rsid w:val="004071DA"/>
     <w:rsid w:val="00410368"/>
     <w:rsid w:val="00411CD5"/>
     <w:rsid w:val="00411F0A"/>
     <w:rsid w:val="00412A44"/>
     <w:rsid w:val="00413230"/>
     <w:rsid w:val="0041443F"/>
+    <w:rsid w:val="00414816"/>
     <w:rsid w:val="004156A8"/>
     <w:rsid w:val="00423B7E"/>
     <w:rsid w:val="00424BF5"/>
+    <w:rsid w:val="0043074C"/>
     <w:rsid w:val="004314F6"/>
     <w:rsid w:val="00432C00"/>
     <w:rsid w:val="00432D79"/>
     <w:rsid w:val="0043385B"/>
+    <w:rsid w:val="004363F9"/>
     <w:rsid w:val="00440389"/>
     <w:rsid w:val="00440B5F"/>
+    <w:rsid w:val="00442444"/>
     <w:rsid w:val="00447A41"/>
     <w:rsid w:val="004527F7"/>
     <w:rsid w:val="00452981"/>
     <w:rsid w:val="00453B03"/>
     <w:rsid w:val="00457DC0"/>
     <w:rsid w:val="004603EB"/>
     <w:rsid w:val="00464D52"/>
     <w:rsid w:val="0046662E"/>
     <w:rsid w:val="00466F63"/>
     <w:rsid w:val="00467E75"/>
     <w:rsid w:val="004742F9"/>
     <w:rsid w:val="0047495F"/>
+    <w:rsid w:val="00480513"/>
     <w:rsid w:val="00482117"/>
     <w:rsid w:val="0048628E"/>
     <w:rsid w:val="00492CBA"/>
+    <w:rsid w:val="0049352D"/>
     <w:rsid w:val="0049375A"/>
     <w:rsid w:val="00493BA3"/>
     <w:rsid w:val="00495938"/>
     <w:rsid w:val="00496A5D"/>
     <w:rsid w:val="004A3131"/>
     <w:rsid w:val="004A3877"/>
     <w:rsid w:val="004A3CBC"/>
     <w:rsid w:val="004A40A5"/>
+    <w:rsid w:val="004A5038"/>
     <w:rsid w:val="004A5E28"/>
+    <w:rsid w:val="004A6ED4"/>
     <w:rsid w:val="004B1673"/>
     <w:rsid w:val="004B4004"/>
     <w:rsid w:val="004B4C07"/>
     <w:rsid w:val="004B7294"/>
     <w:rsid w:val="004B787F"/>
+    <w:rsid w:val="004C25B1"/>
     <w:rsid w:val="004C2D23"/>
     <w:rsid w:val="004C4277"/>
     <w:rsid w:val="004C42D7"/>
     <w:rsid w:val="004C4E05"/>
     <w:rsid w:val="004D050E"/>
     <w:rsid w:val="004D144A"/>
     <w:rsid w:val="004D2EDB"/>
     <w:rsid w:val="004D3356"/>
+    <w:rsid w:val="004D38B1"/>
     <w:rsid w:val="004D6FA4"/>
     <w:rsid w:val="004E0A24"/>
     <w:rsid w:val="004E0BEA"/>
     <w:rsid w:val="004E1EC7"/>
     <w:rsid w:val="004E251B"/>
     <w:rsid w:val="004E2823"/>
     <w:rsid w:val="004E4BD3"/>
     <w:rsid w:val="004E656B"/>
     <w:rsid w:val="004E680B"/>
     <w:rsid w:val="004E7061"/>
     <w:rsid w:val="004E7D9E"/>
+    <w:rsid w:val="004E7F83"/>
     <w:rsid w:val="004F2C17"/>
+    <w:rsid w:val="004F3E4E"/>
     <w:rsid w:val="004F3F7C"/>
     <w:rsid w:val="004F54CF"/>
     <w:rsid w:val="004F69AE"/>
     <w:rsid w:val="004F76F3"/>
     <w:rsid w:val="00504744"/>
     <w:rsid w:val="00504A0F"/>
     <w:rsid w:val="00504EFC"/>
+    <w:rsid w:val="005054CF"/>
     <w:rsid w:val="00506448"/>
     <w:rsid w:val="0050791D"/>
+    <w:rsid w:val="0051095E"/>
     <w:rsid w:val="00511E26"/>
     <w:rsid w:val="00511F39"/>
     <w:rsid w:val="005134A6"/>
     <w:rsid w:val="00514805"/>
     <w:rsid w:val="005157C5"/>
     <w:rsid w:val="00520023"/>
     <w:rsid w:val="00521CCC"/>
+    <w:rsid w:val="00521E76"/>
     <w:rsid w:val="00526B4B"/>
     <w:rsid w:val="00530446"/>
     <w:rsid w:val="0053086D"/>
     <w:rsid w:val="00531A4D"/>
+    <w:rsid w:val="00531E82"/>
     <w:rsid w:val="00532ADF"/>
     <w:rsid w:val="005352EE"/>
+    <w:rsid w:val="0053659D"/>
     <w:rsid w:val="0054102D"/>
     <w:rsid w:val="0054489A"/>
+    <w:rsid w:val="00544A08"/>
+    <w:rsid w:val="00546D53"/>
     <w:rsid w:val="00547FBD"/>
     <w:rsid w:val="00550CAD"/>
     <w:rsid w:val="00551A9F"/>
     <w:rsid w:val="00555498"/>
     <w:rsid w:val="00555B2A"/>
     <w:rsid w:val="00557E95"/>
     <w:rsid w:val="00557F14"/>
     <w:rsid w:val="0056026F"/>
+    <w:rsid w:val="005606B0"/>
     <w:rsid w:val="005607BD"/>
     <w:rsid w:val="00561900"/>
     <w:rsid w:val="005625D6"/>
     <w:rsid w:val="00565C16"/>
     <w:rsid w:val="00567CB9"/>
     <w:rsid w:val="00571452"/>
     <w:rsid w:val="00572CC9"/>
     <w:rsid w:val="00572DD1"/>
     <w:rsid w:val="00572E86"/>
     <w:rsid w:val="005756A2"/>
+    <w:rsid w:val="005763F6"/>
     <w:rsid w:val="00576B4F"/>
+    <w:rsid w:val="0057751C"/>
     <w:rsid w:val="00581B66"/>
+    <w:rsid w:val="00583333"/>
     <w:rsid w:val="00584802"/>
     <w:rsid w:val="0058626B"/>
     <w:rsid w:val="0059117E"/>
     <w:rsid w:val="00592862"/>
     <w:rsid w:val="00592899"/>
     <w:rsid w:val="005937B8"/>
     <w:rsid w:val="0059476A"/>
     <w:rsid w:val="00594DD2"/>
     <w:rsid w:val="00595474"/>
     <w:rsid w:val="005A0F84"/>
+    <w:rsid w:val="005A25D8"/>
     <w:rsid w:val="005A3118"/>
     <w:rsid w:val="005A342A"/>
     <w:rsid w:val="005A3759"/>
     <w:rsid w:val="005A5119"/>
     <w:rsid w:val="005A56AB"/>
+    <w:rsid w:val="005A7715"/>
     <w:rsid w:val="005B05F4"/>
     <w:rsid w:val="005B1CB4"/>
     <w:rsid w:val="005B2388"/>
     <w:rsid w:val="005B34E7"/>
     <w:rsid w:val="005B6BAD"/>
     <w:rsid w:val="005B6EBD"/>
     <w:rsid w:val="005C0C13"/>
     <w:rsid w:val="005C0DD7"/>
     <w:rsid w:val="005C1825"/>
     <w:rsid w:val="005C1F16"/>
     <w:rsid w:val="005C7453"/>
     <w:rsid w:val="005D1F91"/>
     <w:rsid w:val="005D7621"/>
     <w:rsid w:val="005D794C"/>
     <w:rsid w:val="005E151A"/>
+    <w:rsid w:val="005E240F"/>
+    <w:rsid w:val="005E2613"/>
     <w:rsid w:val="005E2D39"/>
     <w:rsid w:val="005E441A"/>
     <w:rsid w:val="005E6BCB"/>
+    <w:rsid w:val="005E735E"/>
     <w:rsid w:val="005F02DC"/>
     <w:rsid w:val="005F041B"/>
+    <w:rsid w:val="005F2D43"/>
     <w:rsid w:val="005F4E15"/>
     <w:rsid w:val="005F6D37"/>
     <w:rsid w:val="005F7CD3"/>
     <w:rsid w:val="006003DF"/>
     <w:rsid w:val="00602BE8"/>
     <w:rsid w:val="00602EFF"/>
+    <w:rsid w:val="00604405"/>
     <w:rsid w:val="00606F18"/>
     <w:rsid w:val="0060736B"/>
     <w:rsid w:val="00612185"/>
     <w:rsid w:val="00613179"/>
     <w:rsid w:val="0061361C"/>
     <w:rsid w:val="00614757"/>
     <w:rsid w:val="00617AD5"/>
     <w:rsid w:val="00620C41"/>
     <w:rsid w:val="00621F43"/>
     <w:rsid w:val="00624BB9"/>
     <w:rsid w:val="00626A8B"/>
     <w:rsid w:val="006270FC"/>
     <w:rsid w:val="00627344"/>
     <w:rsid w:val="006313C0"/>
     <w:rsid w:val="00635E5E"/>
+    <w:rsid w:val="006368E5"/>
     <w:rsid w:val="00640140"/>
     <w:rsid w:val="006424A7"/>
     <w:rsid w:val="00642D90"/>
     <w:rsid w:val="00644EFC"/>
     <w:rsid w:val="0064531C"/>
+    <w:rsid w:val="0064674C"/>
     <w:rsid w:val="0064748D"/>
+    <w:rsid w:val="006545E6"/>
     <w:rsid w:val="00654F77"/>
     <w:rsid w:val="006609F4"/>
     <w:rsid w:val="00660D0F"/>
+    <w:rsid w:val="00664382"/>
     <w:rsid w:val="00664BFE"/>
     <w:rsid w:val="00665890"/>
     <w:rsid w:val="00666F98"/>
     <w:rsid w:val="00667C48"/>
     <w:rsid w:val="00670AEC"/>
     <w:rsid w:val="00672994"/>
     <w:rsid w:val="00674170"/>
     <w:rsid w:val="00675C68"/>
     <w:rsid w:val="00676B8F"/>
     <w:rsid w:val="00677A45"/>
     <w:rsid w:val="0069023C"/>
     <w:rsid w:val="0069038C"/>
+    <w:rsid w:val="00691EC2"/>
     <w:rsid w:val="00692189"/>
     <w:rsid w:val="0069480E"/>
     <w:rsid w:val="00694FB3"/>
     <w:rsid w:val="0069607D"/>
     <w:rsid w:val="00696561"/>
     <w:rsid w:val="006973FC"/>
     <w:rsid w:val="00697CC7"/>
     <w:rsid w:val="006A0C96"/>
     <w:rsid w:val="006A54FF"/>
     <w:rsid w:val="006A5998"/>
+    <w:rsid w:val="006B00E7"/>
     <w:rsid w:val="006B30DA"/>
+    <w:rsid w:val="006B3458"/>
+    <w:rsid w:val="006B4163"/>
     <w:rsid w:val="006B4901"/>
     <w:rsid w:val="006B5A5E"/>
     <w:rsid w:val="006C123C"/>
     <w:rsid w:val="006C1360"/>
+    <w:rsid w:val="006C17BD"/>
     <w:rsid w:val="006C2CD0"/>
     <w:rsid w:val="006C4730"/>
+    <w:rsid w:val="006D0213"/>
     <w:rsid w:val="006D087D"/>
     <w:rsid w:val="006D24F9"/>
     <w:rsid w:val="006D547E"/>
     <w:rsid w:val="006E052A"/>
     <w:rsid w:val="006E13E9"/>
     <w:rsid w:val="006E201D"/>
     <w:rsid w:val="006E335D"/>
+    <w:rsid w:val="006E4279"/>
     <w:rsid w:val="006E7A8E"/>
     <w:rsid w:val="006F0363"/>
     <w:rsid w:val="006F1AAD"/>
     <w:rsid w:val="006F1C97"/>
     <w:rsid w:val="006F3851"/>
     <w:rsid w:val="006F4963"/>
     <w:rsid w:val="006F4DB9"/>
+    <w:rsid w:val="006F4F1D"/>
+    <w:rsid w:val="006F732D"/>
     <w:rsid w:val="006F7CA6"/>
     <w:rsid w:val="00700C3B"/>
     <w:rsid w:val="0070104D"/>
     <w:rsid w:val="00707D10"/>
     <w:rsid w:val="00711C18"/>
     <w:rsid w:val="00711EAB"/>
     <w:rsid w:val="00714BC0"/>
     <w:rsid w:val="00714FF3"/>
+    <w:rsid w:val="00720B5A"/>
     <w:rsid w:val="007225CC"/>
     <w:rsid w:val="00722ECB"/>
     <w:rsid w:val="00723EBA"/>
     <w:rsid w:val="00723EE4"/>
     <w:rsid w:val="00723F68"/>
     <w:rsid w:val="00724915"/>
     <w:rsid w:val="00725C0A"/>
     <w:rsid w:val="007312BB"/>
+    <w:rsid w:val="007323D6"/>
+    <w:rsid w:val="00733249"/>
     <w:rsid w:val="007357E1"/>
     <w:rsid w:val="00736A73"/>
     <w:rsid w:val="007400D2"/>
+    <w:rsid w:val="00743DBA"/>
+    <w:rsid w:val="00744712"/>
     <w:rsid w:val="007460D3"/>
     <w:rsid w:val="007475D3"/>
     <w:rsid w:val="0075362F"/>
     <w:rsid w:val="00755A53"/>
+    <w:rsid w:val="007568A5"/>
     <w:rsid w:val="007574A3"/>
     <w:rsid w:val="00762786"/>
     <w:rsid w:val="00766265"/>
+    <w:rsid w:val="00770C8C"/>
     <w:rsid w:val="00773D04"/>
     <w:rsid w:val="00776207"/>
     <w:rsid w:val="00780EBF"/>
     <w:rsid w:val="00781C6F"/>
     <w:rsid w:val="00782766"/>
+    <w:rsid w:val="0078612B"/>
+    <w:rsid w:val="00786BF3"/>
     <w:rsid w:val="0079032E"/>
+    <w:rsid w:val="00794E83"/>
     <w:rsid w:val="00794F36"/>
     <w:rsid w:val="00795265"/>
     <w:rsid w:val="00797183"/>
+    <w:rsid w:val="00797989"/>
     <w:rsid w:val="007A0C30"/>
     <w:rsid w:val="007A1F9C"/>
     <w:rsid w:val="007A3395"/>
+    <w:rsid w:val="007A3A60"/>
     <w:rsid w:val="007A4107"/>
+    <w:rsid w:val="007A4A1D"/>
     <w:rsid w:val="007A4C63"/>
     <w:rsid w:val="007A5364"/>
     <w:rsid w:val="007A7335"/>
     <w:rsid w:val="007A7AD6"/>
+    <w:rsid w:val="007A7CA9"/>
     <w:rsid w:val="007B0028"/>
     <w:rsid w:val="007B128A"/>
+    <w:rsid w:val="007B2CBD"/>
     <w:rsid w:val="007B3C78"/>
     <w:rsid w:val="007B5A10"/>
     <w:rsid w:val="007B7271"/>
     <w:rsid w:val="007C0FAA"/>
     <w:rsid w:val="007C12E4"/>
     <w:rsid w:val="007C21EA"/>
     <w:rsid w:val="007C22B4"/>
     <w:rsid w:val="007C29CF"/>
     <w:rsid w:val="007C2B7C"/>
     <w:rsid w:val="007C34C3"/>
     <w:rsid w:val="007C3E22"/>
     <w:rsid w:val="007C44B7"/>
     <w:rsid w:val="007C5DC0"/>
+    <w:rsid w:val="007C5E3D"/>
     <w:rsid w:val="007C7755"/>
     <w:rsid w:val="007D180D"/>
+    <w:rsid w:val="007D3656"/>
     <w:rsid w:val="007D5AA3"/>
     <w:rsid w:val="007D5E30"/>
     <w:rsid w:val="007D75F5"/>
     <w:rsid w:val="007D7D54"/>
     <w:rsid w:val="007E2A28"/>
     <w:rsid w:val="007E68D5"/>
     <w:rsid w:val="007F1219"/>
+    <w:rsid w:val="007F2EE5"/>
     <w:rsid w:val="007F3EBB"/>
+    <w:rsid w:val="007F545F"/>
+    <w:rsid w:val="007F56A8"/>
     <w:rsid w:val="007F5C96"/>
     <w:rsid w:val="008015E0"/>
     <w:rsid w:val="00802A63"/>
     <w:rsid w:val="00802C29"/>
+    <w:rsid w:val="008030F0"/>
+    <w:rsid w:val="008043B2"/>
+    <w:rsid w:val="00804CC6"/>
+    <w:rsid w:val="00806335"/>
+    <w:rsid w:val="0080681B"/>
     <w:rsid w:val="00807067"/>
+    <w:rsid w:val="00812854"/>
+    <w:rsid w:val="00812FEF"/>
     <w:rsid w:val="00813644"/>
     <w:rsid w:val="00814EA6"/>
     <w:rsid w:val="0081601F"/>
+    <w:rsid w:val="0081789B"/>
     <w:rsid w:val="0082088F"/>
     <w:rsid w:val="00822FB0"/>
     <w:rsid w:val="00822FD4"/>
     <w:rsid w:val="00825C64"/>
     <w:rsid w:val="00826FFE"/>
     <w:rsid w:val="008275D8"/>
+    <w:rsid w:val="00832542"/>
     <w:rsid w:val="00834A27"/>
     <w:rsid w:val="008360F6"/>
+    <w:rsid w:val="008377E4"/>
+    <w:rsid w:val="00841691"/>
+    <w:rsid w:val="0084222B"/>
     <w:rsid w:val="008442EF"/>
     <w:rsid w:val="008455C2"/>
     <w:rsid w:val="00845C72"/>
     <w:rsid w:val="00846173"/>
     <w:rsid w:val="00846F2D"/>
+    <w:rsid w:val="00847645"/>
     <w:rsid w:val="00847F43"/>
     <w:rsid w:val="0085117A"/>
     <w:rsid w:val="00851EDE"/>
+    <w:rsid w:val="008526E0"/>
     <w:rsid w:val="00852A8E"/>
     <w:rsid w:val="00853B90"/>
+    <w:rsid w:val="008563EC"/>
     <w:rsid w:val="00856A23"/>
+    <w:rsid w:val="008614F6"/>
     <w:rsid w:val="0086257C"/>
     <w:rsid w:val="008645CB"/>
     <w:rsid w:val="00864C10"/>
     <w:rsid w:val="00865049"/>
     <w:rsid w:val="0086537B"/>
     <w:rsid w:val="00877260"/>
     <w:rsid w:val="00877308"/>
     <w:rsid w:val="008777B3"/>
     <w:rsid w:val="00880752"/>
     <w:rsid w:val="00881172"/>
     <w:rsid w:val="0088538A"/>
+    <w:rsid w:val="008927D6"/>
     <w:rsid w:val="0089644C"/>
     <w:rsid w:val="00896F96"/>
     <w:rsid w:val="008A0791"/>
     <w:rsid w:val="008A3EBA"/>
     <w:rsid w:val="008A655E"/>
     <w:rsid w:val="008A73C6"/>
     <w:rsid w:val="008A7768"/>
     <w:rsid w:val="008B01A2"/>
     <w:rsid w:val="008B13B7"/>
     <w:rsid w:val="008B1E9A"/>
     <w:rsid w:val="008B2A49"/>
+    <w:rsid w:val="008B4CAD"/>
     <w:rsid w:val="008B5021"/>
+    <w:rsid w:val="008B5AB0"/>
     <w:rsid w:val="008B7F4E"/>
+    <w:rsid w:val="008C2390"/>
     <w:rsid w:val="008C3CAC"/>
     <w:rsid w:val="008C54FF"/>
+    <w:rsid w:val="008C5872"/>
     <w:rsid w:val="008C6534"/>
     <w:rsid w:val="008D1D77"/>
     <w:rsid w:val="008D2F86"/>
     <w:rsid w:val="008D3151"/>
     <w:rsid w:val="008D3C1E"/>
     <w:rsid w:val="008D4883"/>
+    <w:rsid w:val="008E12CF"/>
     <w:rsid w:val="008E3334"/>
     <w:rsid w:val="008E3E2D"/>
     <w:rsid w:val="008F156A"/>
     <w:rsid w:val="008F292E"/>
+    <w:rsid w:val="008F33AB"/>
     <w:rsid w:val="008F6449"/>
     <w:rsid w:val="0090120B"/>
+    <w:rsid w:val="00903E05"/>
     <w:rsid w:val="00905C87"/>
     <w:rsid w:val="009074C3"/>
     <w:rsid w:val="0091656E"/>
     <w:rsid w:val="00916C48"/>
     <w:rsid w:val="009179A9"/>
     <w:rsid w:val="009214C8"/>
     <w:rsid w:val="009215BF"/>
     <w:rsid w:val="00924777"/>
     <w:rsid w:val="00925E7C"/>
     <w:rsid w:val="00930338"/>
     <w:rsid w:val="00931BD6"/>
     <w:rsid w:val="00932905"/>
     <w:rsid w:val="00932A9C"/>
     <w:rsid w:val="009335D9"/>
+    <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942319"/>
     <w:rsid w:val="0094303C"/>
     <w:rsid w:val="00945DBB"/>
     <w:rsid w:val="0094621A"/>
     <w:rsid w:val="009467CA"/>
     <w:rsid w:val="009472EA"/>
     <w:rsid w:val="0095135C"/>
     <w:rsid w:val="00951779"/>
     <w:rsid w:val="00956B8A"/>
     <w:rsid w:val="00957F50"/>
+    <w:rsid w:val="00960970"/>
     <w:rsid w:val="00960DBC"/>
     <w:rsid w:val="00961B17"/>
     <w:rsid w:val="00965A0B"/>
     <w:rsid w:val="00974A9A"/>
     <w:rsid w:val="00977DE6"/>
     <w:rsid w:val="009804EB"/>
     <w:rsid w:val="0098151B"/>
+    <w:rsid w:val="00984EEA"/>
     <w:rsid w:val="00986020"/>
     <w:rsid w:val="00986C2F"/>
+    <w:rsid w:val="009917FF"/>
     <w:rsid w:val="00992B90"/>
     <w:rsid w:val="00992EBC"/>
     <w:rsid w:val="009934E3"/>
     <w:rsid w:val="009941B3"/>
     <w:rsid w:val="00994FA5"/>
     <w:rsid w:val="0099663E"/>
     <w:rsid w:val="009967CF"/>
     <w:rsid w:val="00997255"/>
+    <w:rsid w:val="00997ADF"/>
+    <w:rsid w:val="009A1847"/>
     <w:rsid w:val="009A6753"/>
     <w:rsid w:val="009B098A"/>
     <w:rsid w:val="009B0AA0"/>
     <w:rsid w:val="009B11FF"/>
     <w:rsid w:val="009B3B77"/>
     <w:rsid w:val="009B4F06"/>
     <w:rsid w:val="009B5FBF"/>
+    <w:rsid w:val="009C09AD"/>
+    <w:rsid w:val="009C4586"/>
     <w:rsid w:val="009C5D57"/>
     <w:rsid w:val="009D0AC7"/>
     <w:rsid w:val="009D1DA0"/>
+    <w:rsid w:val="009D61B4"/>
     <w:rsid w:val="009D6E0D"/>
     <w:rsid w:val="009E16BF"/>
+    <w:rsid w:val="009E1E22"/>
     <w:rsid w:val="009E2BBF"/>
     <w:rsid w:val="009F1C2E"/>
+    <w:rsid w:val="009F33CD"/>
     <w:rsid w:val="009F521B"/>
+    <w:rsid w:val="009F6E5F"/>
     <w:rsid w:val="009F7593"/>
     <w:rsid w:val="00A00FAC"/>
+    <w:rsid w:val="00A03D58"/>
     <w:rsid w:val="00A0406D"/>
     <w:rsid w:val="00A06A77"/>
+    <w:rsid w:val="00A11FC0"/>
     <w:rsid w:val="00A13440"/>
     <w:rsid w:val="00A14B31"/>
+    <w:rsid w:val="00A1500F"/>
+    <w:rsid w:val="00A1584C"/>
+    <w:rsid w:val="00A179A1"/>
     <w:rsid w:val="00A17CCE"/>
+    <w:rsid w:val="00A21729"/>
+    <w:rsid w:val="00A229EC"/>
     <w:rsid w:val="00A23800"/>
     <w:rsid w:val="00A25454"/>
     <w:rsid w:val="00A26D8D"/>
     <w:rsid w:val="00A32FED"/>
+    <w:rsid w:val="00A34493"/>
     <w:rsid w:val="00A4037E"/>
     <w:rsid w:val="00A41DAC"/>
+    <w:rsid w:val="00A442C4"/>
     <w:rsid w:val="00A46514"/>
     <w:rsid w:val="00A51A81"/>
     <w:rsid w:val="00A54047"/>
     <w:rsid w:val="00A632BC"/>
     <w:rsid w:val="00A64190"/>
     <w:rsid w:val="00A64398"/>
     <w:rsid w:val="00A65707"/>
     <w:rsid w:val="00A70AB3"/>
     <w:rsid w:val="00A716DE"/>
     <w:rsid w:val="00A72382"/>
     <w:rsid w:val="00A7259A"/>
     <w:rsid w:val="00A72F62"/>
+    <w:rsid w:val="00A73E08"/>
     <w:rsid w:val="00A76457"/>
     <w:rsid w:val="00A819D8"/>
     <w:rsid w:val="00A81A11"/>
+    <w:rsid w:val="00A8260C"/>
+    <w:rsid w:val="00A87004"/>
     <w:rsid w:val="00A90525"/>
     <w:rsid w:val="00A93E88"/>
     <w:rsid w:val="00A94BD8"/>
     <w:rsid w:val="00A9502E"/>
     <w:rsid w:val="00AA2CE1"/>
+    <w:rsid w:val="00AA3B37"/>
     <w:rsid w:val="00AB39E6"/>
     <w:rsid w:val="00AB4327"/>
     <w:rsid w:val="00AC062D"/>
     <w:rsid w:val="00AC121E"/>
     <w:rsid w:val="00AC30AB"/>
     <w:rsid w:val="00AC443E"/>
     <w:rsid w:val="00AC4EF7"/>
     <w:rsid w:val="00AD3933"/>
     <w:rsid w:val="00AD5DE5"/>
     <w:rsid w:val="00AE1C23"/>
+    <w:rsid w:val="00AE525D"/>
     <w:rsid w:val="00AE5513"/>
+    <w:rsid w:val="00AF0D55"/>
     <w:rsid w:val="00AF305E"/>
     <w:rsid w:val="00AF57DC"/>
     <w:rsid w:val="00AF6B2F"/>
     <w:rsid w:val="00AF74A2"/>
     <w:rsid w:val="00B01548"/>
     <w:rsid w:val="00B03BD7"/>
     <w:rsid w:val="00B0624D"/>
     <w:rsid w:val="00B121BA"/>
     <w:rsid w:val="00B1238A"/>
     <w:rsid w:val="00B136FA"/>
     <w:rsid w:val="00B22211"/>
     <w:rsid w:val="00B23A3A"/>
     <w:rsid w:val="00B25140"/>
     <w:rsid w:val="00B265A9"/>
     <w:rsid w:val="00B2739A"/>
     <w:rsid w:val="00B3007E"/>
     <w:rsid w:val="00B3026C"/>
     <w:rsid w:val="00B307B6"/>
+    <w:rsid w:val="00B30993"/>
+    <w:rsid w:val="00B309D9"/>
     <w:rsid w:val="00B3137C"/>
     <w:rsid w:val="00B31D62"/>
+    <w:rsid w:val="00B323BB"/>
+    <w:rsid w:val="00B342D2"/>
     <w:rsid w:val="00B34767"/>
     <w:rsid w:val="00B35C7F"/>
     <w:rsid w:val="00B37CA4"/>
     <w:rsid w:val="00B37D24"/>
+    <w:rsid w:val="00B4250F"/>
     <w:rsid w:val="00B4590E"/>
     <w:rsid w:val="00B4723A"/>
     <w:rsid w:val="00B4770B"/>
+    <w:rsid w:val="00B47EF0"/>
     <w:rsid w:val="00B50A94"/>
     <w:rsid w:val="00B51E04"/>
     <w:rsid w:val="00B541F4"/>
     <w:rsid w:val="00B55EFA"/>
     <w:rsid w:val="00B57082"/>
     <w:rsid w:val="00B60E3C"/>
     <w:rsid w:val="00B613DD"/>
+    <w:rsid w:val="00B65863"/>
     <w:rsid w:val="00B66F62"/>
     <w:rsid w:val="00B71274"/>
     <w:rsid w:val="00B7192D"/>
     <w:rsid w:val="00B72985"/>
     <w:rsid w:val="00B73D28"/>
     <w:rsid w:val="00B7509A"/>
+    <w:rsid w:val="00B75AFC"/>
     <w:rsid w:val="00B77A6F"/>
     <w:rsid w:val="00B80BDD"/>
     <w:rsid w:val="00B81204"/>
     <w:rsid w:val="00B82714"/>
     <w:rsid w:val="00B85973"/>
+    <w:rsid w:val="00B909E0"/>
     <w:rsid w:val="00B909F5"/>
     <w:rsid w:val="00B90C99"/>
     <w:rsid w:val="00B928AD"/>
+    <w:rsid w:val="00B92BA1"/>
     <w:rsid w:val="00B92C58"/>
     <w:rsid w:val="00B9590B"/>
     <w:rsid w:val="00B97C8C"/>
     <w:rsid w:val="00BA0978"/>
     <w:rsid w:val="00BA0B41"/>
     <w:rsid w:val="00BA2BA1"/>
     <w:rsid w:val="00BA2D41"/>
     <w:rsid w:val="00BA367C"/>
     <w:rsid w:val="00BA424C"/>
     <w:rsid w:val="00BA5A86"/>
     <w:rsid w:val="00BA7D30"/>
+    <w:rsid w:val="00BB5EE5"/>
+    <w:rsid w:val="00BB6B88"/>
     <w:rsid w:val="00BB6E77"/>
     <w:rsid w:val="00BC0835"/>
     <w:rsid w:val="00BC36AA"/>
     <w:rsid w:val="00BD0E3B"/>
     <w:rsid w:val="00BD12E0"/>
     <w:rsid w:val="00BD78CC"/>
     <w:rsid w:val="00BD7A24"/>
     <w:rsid w:val="00BE360F"/>
     <w:rsid w:val="00BE42C1"/>
     <w:rsid w:val="00BE584D"/>
     <w:rsid w:val="00BE62B5"/>
     <w:rsid w:val="00BE6F11"/>
     <w:rsid w:val="00BF04E9"/>
     <w:rsid w:val="00BF208B"/>
     <w:rsid w:val="00BF610F"/>
     <w:rsid w:val="00BF72C7"/>
     <w:rsid w:val="00C03546"/>
     <w:rsid w:val="00C04715"/>
     <w:rsid w:val="00C076FD"/>
+    <w:rsid w:val="00C10F4E"/>
     <w:rsid w:val="00C1127C"/>
     <w:rsid w:val="00C13037"/>
     <w:rsid w:val="00C1483D"/>
     <w:rsid w:val="00C14FCC"/>
+    <w:rsid w:val="00C17504"/>
     <w:rsid w:val="00C17EAE"/>
     <w:rsid w:val="00C23AB6"/>
     <w:rsid w:val="00C27971"/>
     <w:rsid w:val="00C27DBF"/>
+    <w:rsid w:val="00C32535"/>
     <w:rsid w:val="00C37BD3"/>
     <w:rsid w:val="00C41385"/>
+    <w:rsid w:val="00C41C1E"/>
     <w:rsid w:val="00C41D2F"/>
     <w:rsid w:val="00C47349"/>
     <w:rsid w:val="00C478FB"/>
     <w:rsid w:val="00C47F9E"/>
+    <w:rsid w:val="00C50A8F"/>
     <w:rsid w:val="00C51503"/>
     <w:rsid w:val="00C568A3"/>
     <w:rsid w:val="00C61FBD"/>
     <w:rsid w:val="00C62A74"/>
     <w:rsid w:val="00C63CD2"/>
     <w:rsid w:val="00C65171"/>
     <w:rsid w:val="00C7347A"/>
     <w:rsid w:val="00C739AA"/>
     <w:rsid w:val="00C768F3"/>
     <w:rsid w:val="00C76EF6"/>
     <w:rsid w:val="00C800DF"/>
     <w:rsid w:val="00C804CB"/>
     <w:rsid w:val="00C80D7A"/>
     <w:rsid w:val="00C81474"/>
+    <w:rsid w:val="00C84E29"/>
     <w:rsid w:val="00C85637"/>
     <w:rsid w:val="00C90261"/>
     <w:rsid w:val="00C90FA4"/>
     <w:rsid w:val="00C91F58"/>
+    <w:rsid w:val="00C92AC3"/>
     <w:rsid w:val="00C97369"/>
     <w:rsid w:val="00CA3071"/>
     <w:rsid w:val="00CA4AD8"/>
     <w:rsid w:val="00CA5C8B"/>
     <w:rsid w:val="00CB2E50"/>
     <w:rsid w:val="00CB2FD2"/>
     <w:rsid w:val="00CB3AB3"/>
     <w:rsid w:val="00CB409C"/>
     <w:rsid w:val="00CC2D35"/>
     <w:rsid w:val="00CC4569"/>
     <w:rsid w:val="00CD01CC"/>
     <w:rsid w:val="00CD0B07"/>
     <w:rsid w:val="00CD267A"/>
+    <w:rsid w:val="00CD29BC"/>
     <w:rsid w:val="00CD4C74"/>
     <w:rsid w:val="00CD5202"/>
     <w:rsid w:val="00CD5623"/>
     <w:rsid w:val="00CD6EC6"/>
     <w:rsid w:val="00CE06A5"/>
+    <w:rsid w:val="00CE0FA4"/>
     <w:rsid w:val="00CE3DF1"/>
     <w:rsid w:val="00CE3FD1"/>
+    <w:rsid w:val="00CE4782"/>
+    <w:rsid w:val="00CE47E6"/>
     <w:rsid w:val="00CE4980"/>
     <w:rsid w:val="00CE544C"/>
+    <w:rsid w:val="00CE66A9"/>
     <w:rsid w:val="00CE6773"/>
     <w:rsid w:val="00CE702D"/>
     <w:rsid w:val="00CF0996"/>
+    <w:rsid w:val="00CF09F5"/>
     <w:rsid w:val="00CF63CC"/>
     <w:rsid w:val="00D03478"/>
     <w:rsid w:val="00D07206"/>
     <w:rsid w:val="00D10451"/>
     <w:rsid w:val="00D10AC8"/>
     <w:rsid w:val="00D1378C"/>
     <w:rsid w:val="00D14B14"/>
     <w:rsid w:val="00D15C30"/>
     <w:rsid w:val="00D1726C"/>
     <w:rsid w:val="00D232E8"/>
     <w:rsid w:val="00D23957"/>
     <w:rsid w:val="00D27290"/>
     <w:rsid w:val="00D27793"/>
     <w:rsid w:val="00D34790"/>
     <w:rsid w:val="00D36D9E"/>
     <w:rsid w:val="00D40E73"/>
     <w:rsid w:val="00D41C0A"/>
     <w:rsid w:val="00D44669"/>
     <w:rsid w:val="00D44BF8"/>
     <w:rsid w:val="00D4509A"/>
+    <w:rsid w:val="00D47D37"/>
     <w:rsid w:val="00D513BA"/>
     <w:rsid w:val="00D5161E"/>
     <w:rsid w:val="00D525E5"/>
     <w:rsid w:val="00D534E1"/>
     <w:rsid w:val="00D56585"/>
     <w:rsid w:val="00D576F4"/>
+    <w:rsid w:val="00D61F78"/>
     <w:rsid w:val="00D64A00"/>
     <w:rsid w:val="00D64D52"/>
+    <w:rsid w:val="00D65480"/>
     <w:rsid w:val="00D6650A"/>
     <w:rsid w:val="00D6790D"/>
     <w:rsid w:val="00D704FD"/>
     <w:rsid w:val="00D7151A"/>
     <w:rsid w:val="00D744E1"/>
+    <w:rsid w:val="00D80713"/>
+    <w:rsid w:val="00D81772"/>
     <w:rsid w:val="00D84CA7"/>
     <w:rsid w:val="00D85167"/>
     <w:rsid w:val="00D867F1"/>
     <w:rsid w:val="00D87BC7"/>
     <w:rsid w:val="00D87DAF"/>
     <w:rsid w:val="00D90804"/>
     <w:rsid w:val="00D913AF"/>
     <w:rsid w:val="00D95744"/>
     <w:rsid w:val="00DA2EA1"/>
     <w:rsid w:val="00DA309D"/>
     <w:rsid w:val="00DA58A2"/>
     <w:rsid w:val="00DB225F"/>
     <w:rsid w:val="00DB4DA2"/>
     <w:rsid w:val="00DC0DE0"/>
     <w:rsid w:val="00DC139C"/>
     <w:rsid w:val="00DC2427"/>
     <w:rsid w:val="00DC265D"/>
     <w:rsid w:val="00DC3D12"/>
     <w:rsid w:val="00DC6DDB"/>
+    <w:rsid w:val="00DC6F51"/>
     <w:rsid w:val="00DD0D20"/>
     <w:rsid w:val="00DD11DE"/>
     <w:rsid w:val="00DD2AC8"/>
     <w:rsid w:val="00DD2E87"/>
     <w:rsid w:val="00DD40AF"/>
     <w:rsid w:val="00DD457F"/>
     <w:rsid w:val="00DD5924"/>
     <w:rsid w:val="00DD731B"/>
     <w:rsid w:val="00DE1BE5"/>
+    <w:rsid w:val="00DF146C"/>
     <w:rsid w:val="00DF2B40"/>
     <w:rsid w:val="00DF350E"/>
     <w:rsid w:val="00DF4331"/>
     <w:rsid w:val="00DF4DAA"/>
     <w:rsid w:val="00DF55DA"/>
     <w:rsid w:val="00DF7119"/>
     <w:rsid w:val="00E0055C"/>
     <w:rsid w:val="00E00A53"/>
     <w:rsid w:val="00E018D1"/>
     <w:rsid w:val="00E021FA"/>
     <w:rsid w:val="00E02483"/>
     <w:rsid w:val="00E02BFB"/>
     <w:rsid w:val="00E030E4"/>
     <w:rsid w:val="00E052C6"/>
     <w:rsid w:val="00E101FA"/>
+    <w:rsid w:val="00E105FE"/>
     <w:rsid w:val="00E10A6F"/>
     <w:rsid w:val="00E114CD"/>
     <w:rsid w:val="00E155A1"/>
     <w:rsid w:val="00E15787"/>
     <w:rsid w:val="00E15946"/>
     <w:rsid w:val="00E2245B"/>
     <w:rsid w:val="00E23DFB"/>
     <w:rsid w:val="00E242FF"/>
     <w:rsid w:val="00E30F83"/>
     <w:rsid w:val="00E31CDF"/>
     <w:rsid w:val="00E31E9E"/>
     <w:rsid w:val="00E3322F"/>
     <w:rsid w:val="00E34019"/>
     <w:rsid w:val="00E34054"/>
     <w:rsid w:val="00E345B7"/>
+    <w:rsid w:val="00E3491C"/>
     <w:rsid w:val="00E34C5A"/>
     <w:rsid w:val="00E35983"/>
     <w:rsid w:val="00E359D8"/>
     <w:rsid w:val="00E37F90"/>
     <w:rsid w:val="00E41EF3"/>
     <w:rsid w:val="00E44269"/>
     <w:rsid w:val="00E44D49"/>
     <w:rsid w:val="00E50E49"/>
     <w:rsid w:val="00E540AC"/>
     <w:rsid w:val="00E56A57"/>
     <w:rsid w:val="00E57E3D"/>
     <w:rsid w:val="00E6039F"/>
     <w:rsid w:val="00E61428"/>
     <w:rsid w:val="00E62E57"/>
     <w:rsid w:val="00E645C1"/>
     <w:rsid w:val="00E64EE5"/>
     <w:rsid w:val="00E64FEC"/>
+    <w:rsid w:val="00E6661C"/>
     <w:rsid w:val="00E67164"/>
     <w:rsid w:val="00E7001B"/>
     <w:rsid w:val="00E702CB"/>
     <w:rsid w:val="00E70AB0"/>
     <w:rsid w:val="00E71594"/>
     <w:rsid w:val="00E716C8"/>
+    <w:rsid w:val="00E72A94"/>
     <w:rsid w:val="00E77C0F"/>
     <w:rsid w:val="00E77C7A"/>
     <w:rsid w:val="00E827D8"/>
     <w:rsid w:val="00E8350A"/>
     <w:rsid w:val="00E83E37"/>
     <w:rsid w:val="00E84739"/>
+    <w:rsid w:val="00E9151A"/>
     <w:rsid w:val="00E93AD0"/>
     <w:rsid w:val="00E94638"/>
     <w:rsid w:val="00E977FA"/>
+    <w:rsid w:val="00EA05A4"/>
     <w:rsid w:val="00EA1C90"/>
     <w:rsid w:val="00EA1D10"/>
     <w:rsid w:val="00EA2137"/>
     <w:rsid w:val="00EA2743"/>
     <w:rsid w:val="00EA427D"/>
     <w:rsid w:val="00EA4761"/>
     <w:rsid w:val="00EA66BC"/>
+    <w:rsid w:val="00EB131D"/>
     <w:rsid w:val="00EB591D"/>
     <w:rsid w:val="00EB5AC4"/>
     <w:rsid w:val="00EB61BD"/>
     <w:rsid w:val="00EB6222"/>
+    <w:rsid w:val="00EB7579"/>
+    <w:rsid w:val="00EB7F62"/>
     <w:rsid w:val="00EC37A2"/>
     <w:rsid w:val="00EC4411"/>
     <w:rsid w:val="00EC4ED8"/>
     <w:rsid w:val="00EC50D1"/>
+    <w:rsid w:val="00EC5F17"/>
     <w:rsid w:val="00EC5F21"/>
     <w:rsid w:val="00EC7611"/>
     <w:rsid w:val="00ED4490"/>
     <w:rsid w:val="00ED50BF"/>
+    <w:rsid w:val="00ED5AC6"/>
+    <w:rsid w:val="00ED6A91"/>
     <w:rsid w:val="00ED7579"/>
     <w:rsid w:val="00EE05AF"/>
     <w:rsid w:val="00EE5C21"/>
+    <w:rsid w:val="00EE68A3"/>
     <w:rsid w:val="00EE76F6"/>
     <w:rsid w:val="00EE7CE4"/>
     <w:rsid w:val="00EF427D"/>
+    <w:rsid w:val="00EF4AA4"/>
     <w:rsid w:val="00EF67D5"/>
+    <w:rsid w:val="00F02A8A"/>
     <w:rsid w:val="00F0324D"/>
     <w:rsid w:val="00F05AD2"/>
     <w:rsid w:val="00F07725"/>
     <w:rsid w:val="00F11D15"/>
+    <w:rsid w:val="00F16B38"/>
     <w:rsid w:val="00F1770F"/>
     <w:rsid w:val="00F23956"/>
     <w:rsid w:val="00F23C92"/>
     <w:rsid w:val="00F252F1"/>
     <w:rsid w:val="00F27CA2"/>
     <w:rsid w:val="00F31DE0"/>
     <w:rsid w:val="00F358AC"/>
+    <w:rsid w:val="00F376A7"/>
+    <w:rsid w:val="00F41691"/>
     <w:rsid w:val="00F42B03"/>
     <w:rsid w:val="00F42BC8"/>
     <w:rsid w:val="00F43E2A"/>
+    <w:rsid w:val="00F45E97"/>
     <w:rsid w:val="00F46F68"/>
     <w:rsid w:val="00F500BC"/>
+    <w:rsid w:val="00F50702"/>
     <w:rsid w:val="00F51291"/>
     <w:rsid w:val="00F5137D"/>
+    <w:rsid w:val="00F5563F"/>
     <w:rsid w:val="00F55F6A"/>
+    <w:rsid w:val="00F574A3"/>
     <w:rsid w:val="00F57F5C"/>
     <w:rsid w:val="00F6360A"/>
     <w:rsid w:val="00F63C99"/>
     <w:rsid w:val="00F648CE"/>
+    <w:rsid w:val="00F667B4"/>
     <w:rsid w:val="00F67BE3"/>
     <w:rsid w:val="00F70894"/>
     <w:rsid w:val="00F70E73"/>
+    <w:rsid w:val="00F7109E"/>
     <w:rsid w:val="00F713A8"/>
     <w:rsid w:val="00F71F36"/>
     <w:rsid w:val="00F72F8C"/>
     <w:rsid w:val="00F742D1"/>
     <w:rsid w:val="00F75E6C"/>
     <w:rsid w:val="00F7627C"/>
+    <w:rsid w:val="00F83792"/>
+    <w:rsid w:val="00F84235"/>
     <w:rsid w:val="00F846A4"/>
     <w:rsid w:val="00F84F46"/>
     <w:rsid w:val="00F85064"/>
     <w:rsid w:val="00F861F0"/>
     <w:rsid w:val="00F87DB7"/>
+    <w:rsid w:val="00F9050A"/>
     <w:rsid w:val="00F90734"/>
     <w:rsid w:val="00F913F6"/>
     <w:rsid w:val="00F93004"/>
     <w:rsid w:val="00F944D3"/>
     <w:rsid w:val="00F95252"/>
+    <w:rsid w:val="00F97094"/>
     <w:rsid w:val="00F9793F"/>
+    <w:rsid w:val="00FA0536"/>
     <w:rsid w:val="00FA1DE3"/>
     <w:rsid w:val="00FA30BC"/>
     <w:rsid w:val="00FA3278"/>
     <w:rsid w:val="00FA51B8"/>
+    <w:rsid w:val="00FA6F77"/>
     <w:rsid w:val="00FB2602"/>
     <w:rsid w:val="00FB4AA5"/>
     <w:rsid w:val="00FB604E"/>
     <w:rsid w:val="00FC32D8"/>
     <w:rsid w:val="00FC6BEB"/>
     <w:rsid w:val="00FD1CF7"/>
     <w:rsid w:val="00FD2798"/>
     <w:rsid w:val="00FD588E"/>
+    <w:rsid w:val="00FD6E0A"/>
     <w:rsid w:val="00FE09F9"/>
+    <w:rsid w:val="00FE27CB"/>
     <w:rsid w:val="00FE29F4"/>
     <w:rsid w:val="00FE2A42"/>
     <w:rsid w:val="00FE51C9"/>
     <w:rsid w:val="00FE5F66"/>
     <w:rsid w:val="00FE6EDA"/>
+    <w:rsid w:val="00FF0EC8"/>
     <w:rsid w:val="00FF1E70"/>
     <w:rsid w:val="00FF3D65"/>
     <w:rsid w:val="00FF7BE7"/>
     <w:rsid w:val="0121F2F7"/>
+    <w:rsid w:val="01297C20"/>
     <w:rsid w:val="018CC099"/>
     <w:rsid w:val="01ABDD0F"/>
+    <w:rsid w:val="01AF2468"/>
     <w:rsid w:val="01F053F6"/>
+    <w:rsid w:val="01F37D0B"/>
+    <w:rsid w:val="033AA58E"/>
+    <w:rsid w:val="034729DF"/>
     <w:rsid w:val="035EB688"/>
+    <w:rsid w:val="038CAC80"/>
+    <w:rsid w:val="03977F2F"/>
     <w:rsid w:val="04077497"/>
     <w:rsid w:val="0460235A"/>
     <w:rsid w:val="04B9305A"/>
     <w:rsid w:val="04D23688"/>
     <w:rsid w:val="054D49B7"/>
     <w:rsid w:val="05A877E9"/>
     <w:rsid w:val="05CD198C"/>
+    <w:rsid w:val="061B5A63"/>
     <w:rsid w:val="075381E6"/>
+    <w:rsid w:val="075AAAFF"/>
     <w:rsid w:val="07E09C0A"/>
     <w:rsid w:val="091D579E"/>
+    <w:rsid w:val="091E81BA"/>
+    <w:rsid w:val="093E2D1B"/>
     <w:rsid w:val="0965A68E"/>
     <w:rsid w:val="099E0227"/>
     <w:rsid w:val="0A1DF9FD"/>
     <w:rsid w:val="0A4ABFCD"/>
     <w:rsid w:val="0AD2C3F6"/>
+    <w:rsid w:val="0ADB8596"/>
     <w:rsid w:val="0B26A35C"/>
+    <w:rsid w:val="0B34D3CA"/>
     <w:rsid w:val="0B457D7A"/>
     <w:rsid w:val="0B469FB1"/>
     <w:rsid w:val="0B67D58B"/>
     <w:rsid w:val="0B756BB4"/>
     <w:rsid w:val="0B81E8A7"/>
+    <w:rsid w:val="0B943716"/>
     <w:rsid w:val="0BBC5742"/>
+    <w:rsid w:val="0BCACA5D"/>
+    <w:rsid w:val="0CA6535E"/>
     <w:rsid w:val="0CD4E9C8"/>
     <w:rsid w:val="0D46AD51"/>
+    <w:rsid w:val="0D7CEFE0"/>
     <w:rsid w:val="0DF86DD6"/>
+    <w:rsid w:val="0E68CC59"/>
+    <w:rsid w:val="0E7BA090"/>
     <w:rsid w:val="0F40309F"/>
+    <w:rsid w:val="0F422F43"/>
     <w:rsid w:val="0FA075C0"/>
+    <w:rsid w:val="0FD10C61"/>
     <w:rsid w:val="1075DC26"/>
     <w:rsid w:val="10C7B54A"/>
+    <w:rsid w:val="11276B6D"/>
     <w:rsid w:val="118A6BB0"/>
     <w:rsid w:val="11D2C0D3"/>
     <w:rsid w:val="12302E2E"/>
     <w:rsid w:val="12BA79F4"/>
+    <w:rsid w:val="132BA93A"/>
+    <w:rsid w:val="132D8D0F"/>
+    <w:rsid w:val="137A6B3D"/>
     <w:rsid w:val="1396C2B5"/>
     <w:rsid w:val="13B0FC6C"/>
+    <w:rsid w:val="1461EB3B"/>
     <w:rsid w:val="14B3073B"/>
+    <w:rsid w:val="14D4530B"/>
     <w:rsid w:val="1502CF03"/>
+    <w:rsid w:val="15CC4835"/>
+    <w:rsid w:val="15D46757"/>
     <w:rsid w:val="16138E4E"/>
+    <w:rsid w:val="16312299"/>
     <w:rsid w:val="165D1A8E"/>
     <w:rsid w:val="16B186C9"/>
     <w:rsid w:val="16CAF27D"/>
+    <w:rsid w:val="16DCC849"/>
     <w:rsid w:val="176027FB"/>
+    <w:rsid w:val="17CBA1B3"/>
     <w:rsid w:val="181059D0"/>
+    <w:rsid w:val="18839550"/>
+    <w:rsid w:val="18D9F7BE"/>
+    <w:rsid w:val="194006B4"/>
     <w:rsid w:val="1A45E314"/>
     <w:rsid w:val="1AD2A76D"/>
+    <w:rsid w:val="1B092FFC"/>
     <w:rsid w:val="1B240621"/>
+    <w:rsid w:val="1D06F805"/>
     <w:rsid w:val="1D13D270"/>
     <w:rsid w:val="1D536E92"/>
     <w:rsid w:val="1E5E2E18"/>
     <w:rsid w:val="1E73D6E9"/>
+    <w:rsid w:val="1F361F7F"/>
     <w:rsid w:val="1F628BA7"/>
     <w:rsid w:val="1FF61B6E"/>
     <w:rsid w:val="206731A7"/>
     <w:rsid w:val="2069FF13"/>
     <w:rsid w:val="2071B730"/>
+    <w:rsid w:val="209B591A"/>
+    <w:rsid w:val="20B43847"/>
     <w:rsid w:val="20B70ED5"/>
     <w:rsid w:val="20CAF093"/>
     <w:rsid w:val="20F05FBA"/>
     <w:rsid w:val="210AF21B"/>
     <w:rsid w:val="2151ADB3"/>
+    <w:rsid w:val="21FC0611"/>
     <w:rsid w:val="2213B228"/>
+    <w:rsid w:val="222F7AE7"/>
     <w:rsid w:val="229F44F3"/>
     <w:rsid w:val="231D60C1"/>
+    <w:rsid w:val="236C743C"/>
+    <w:rsid w:val="23876039"/>
+    <w:rsid w:val="23EFA0EE"/>
+    <w:rsid w:val="24689B31"/>
     <w:rsid w:val="2499CEFE"/>
     <w:rsid w:val="249DAEBF"/>
     <w:rsid w:val="25384CDB"/>
+    <w:rsid w:val="254D824B"/>
     <w:rsid w:val="25823757"/>
     <w:rsid w:val="25ED2ABD"/>
+    <w:rsid w:val="260CDCF5"/>
     <w:rsid w:val="262C27F2"/>
     <w:rsid w:val="263EC331"/>
     <w:rsid w:val="26BD6C5B"/>
+    <w:rsid w:val="26C5F756"/>
+    <w:rsid w:val="273053CC"/>
+    <w:rsid w:val="27B1D014"/>
     <w:rsid w:val="27DDF69A"/>
     <w:rsid w:val="2802F3FE"/>
     <w:rsid w:val="2805C7F0"/>
+    <w:rsid w:val="2867367B"/>
+    <w:rsid w:val="28F90024"/>
     <w:rsid w:val="2965F6FE"/>
     <w:rsid w:val="2985483D"/>
     <w:rsid w:val="2A03AF88"/>
     <w:rsid w:val="2A7928D4"/>
     <w:rsid w:val="2A8B0132"/>
     <w:rsid w:val="2A8E00E0"/>
+    <w:rsid w:val="2AA196D4"/>
     <w:rsid w:val="2ABC9004"/>
     <w:rsid w:val="2AFD2286"/>
     <w:rsid w:val="2B07EFD1"/>
+    <w:rsid w:val="2B34D114"/>
+    <w:rsid w:val="2B68C9E0"/>
     <w:rsid w:val="2BA265EE"/>
     <w:rsid w:val="2BFEC6D8"/>
     <w:rsid w:val="2C6FB954"/>
+    <w:rsid w:val="2CE498A3"/>
     <w:rsid w:val="2D0F091D"/>
     <w:rsid w:val="2D3F1142"/>
     <w:rsid w:val="2D6C458C"/>
+    <w:rsid w:val="2D82C954"/>
     <w:rsid w:val="2D970E20"/>
+    <w:rsid w:val="2E19A320"/>
     <w:rsid w:val="2E259C85"/>
     <w:rsid w:val="2EE8D0AA"/>
     <w:rsid w:val="2EEF89C6"/>
     <w:rsid w:val="2F41D60F"/>
     <w:rsid w:val="2FB3B297"/>
     <w:rsid w:val="3003E0BD"/>
     <w:rsid w:val="30729638"/>
     <w:rsid w:val="307FA6A9"/>
     <w:rsid w:val="3093B3C1"/>
     <w:rsid w:val="31319986"/>
     <w:rsid w:val="31494579"/>
     <w:rsid w:val="31FABD1A"/>
     <w:rsid w:val="322436E8"/>
     <w:rsid w:val="3266C498"/>
     <w:rsid w:val="3302245F"/>
     <w:rsid w:val="333832AE"/>
+    <w:rsid w:val="333A4215"/>
     <w:rsid w:val="3341D371"/>
+    <w:rsid w:val="33DC506A"/>
     <w:rsid w:val="33E6F652"/>
     <w:rsid w:val="34ACC3F6"/>
     <w:rsid w:val="34D4B049"/>
     <w:rsid w:val="35045006"/>
     <w:rsid w:val="35349F1A"/>
     <w:rsid w:val="355C9346"/>
     <w:rsid w:val="35D66C9D"/>
     <w:rsid w:val="35F96842"/>
+    <w:rsid w:val="3680809D"/>
+    <w:rsid w:val="36988818"/>
     <w:rsid w:val="373552FD"/>
     <w:rsid w:val="37BAF1A6"/>
     <w:rsid w:val="37C1C5CD"/>
     <w:rsid w:val="37F82FC3"/>
     <w:rsid w:val="38BDD912"/>
     <w:rsid w:val="391ADFB3"/>
     <w:rsid w:val="398D0872"/>
     <w:rsid w:val="39B81291"/>
     <w:rsid w:val="3A67BAE5"/>
     <w:rsid w:val="3A88BB2E"/>
     <w:rsid w:val="3AFD57BC"/>
     <w:rsid w:val="3B0017E4"/>
     <w:rsid w:val="3B498A5A"/>
+    <w:rsid w:val="3BDD3924"/>
     <w:rsid w:val="3CF15155"/>
     <w:rsid w:val="3E1B5C32"/>
     <w:rsid w:val="3E6619A1"/>
     <w:rsid w:val="3E6D4008"/>
     <w:rsid w:val="3E70A4DB"/>
     <w:rsid w:val="3E85DE91"/>
     <w:rsid w:val="3EE30A68"/>
     <w:rsid w:val="3EFA755F"/>
+    <w:rsid w:val="3FC7AAEA"/>
     <w:rsid w:val="40218DA7"/>
     <w:rsid w:val="409FE9CC"/>
+    <w:rsid w:val="40A4D00B"/>
+    <w:rsid w:val="40C0D536"/>
     <w:rsid w:val="40E7C7E4"/>
+    <w:rsid w:val="416E2036"/>
     <w:rsid w:val="41BF4EA7"/>
     <w:rsid w:val="41C56819"/>
     <w:rsid w:val="42812D8A"/>
+    <w:rsid w:val="42D4613A"/>
     <w:rsid w:val="432EB63A"/>
+    <w:rsid w:val="4334EE26"/>
+    <w:rsid w:val="435C8535"/>
     <w:rsid w:val="43C9EFBA"/>
     <w:rsid w:val="43DFE2D6"/>
     <w:rsid w:val="43F0518F"/>
     <w:rsid w:val="442C0A5B"/>
+    <w:rsid w:val="448F25EC"/>
     <w:rsid w:val="44C32F85"/>
     <w:rsid w:val="44E0E0E0"/>
     <w:rsid w:val="452C8521"/>
     <w:rsid w:val="455EEE94"/>
     <w:rsid w:val="469B9CDF"/>
+    <w:rsid w:val="471AB21B"/>
     <w:rsid w:val="4732457B"/>
     <w:rsid w:val="47ADFCD0"/>
+    <w:rsid w:val="4832305D"/>
     <w:rsid w:val="48464B01"/>
+    <w:rsid w:val="4877F89F"/>
+    <w:rsid w:val="488C96B7"/>
     <w:rsid w:val="48979788"/>
+    <w:rsid w:val="48B1A83D"/>
     <w:rsid w:val="49230608"/>
     <w:rsid w:val="4935851F"/>
     <w:rsid w:val="4970774D"/>
     <w:rsid w:val="4986554D"/>
+    <w:rsid w:val="4991EE1D"/>
     <w:rsid w:val="49E87F8E"/>
     <w:rsid w:val="4A00692A"/>
+    <w:rsid w:val="4A0AD88E"/>
     <w:rsid w:val="4A2BA540"/>
     <w:rsid w:val="4AE3B7A0"/>
+    <w:rsid w:val="4B020B0F"/>
     <w:rsid w:val="4B5ADFFD"/>
     <w:rsid w:val="4B7E3DDF"/>
     <w:rsid w:val="4BA0D8FF"/>
     <w:rsid w:val="4C0211C7"/>
     <w:rsid w:val="4C80887B"/>
     <w:rsid w:val="4DABDEBC"/>
     <w:rsid w:val="4E9D8A11"/>
     <w:rsid w:val="4EA6B92B"/>
     <w:rsid w:val="4EF45348"/>
     <w:rsid w:val="4EF9713D"/>
+    <w:rsid w:val="4FBCC895"/>
+    <w:rsid w:val="502BFCBE"/>
     <w:rsid w:val="504F64C3"/>
     <w:rsid w:val="514AD971"/>
     <w:rsid w:val="51AB19F0"/>
+    <w:rsid w:val="523896D7"/>
     <w:rsid w:val="524AEB17"/>
+    <w:rsid w:val="53D67524"/>
+    <w:rsid w:val="541C8677"/>
     <w:rsid w:val="54A54B61"/>
     <w:rsid w:val="54C487E8"/>
+    <w:rsid w:val="559C29B0"/>
     <w:rsid w:val="559D0E71"/>
     <w:rsid w:val="55BBA0C2"/>
     <w:rsid w:val="55F20357"/>
     <w:rsid w:val="5626F4D7"/>
     <w:rsid w:val="568FE545"/>
+    <w:rsid w:val="56A7BEEB"/>
     <w:rsid w:val="56C9557E"/>
     <w:rsid w:val="5730FAFA"/>
     <w:rsid w:val="584DE429"/>
     <w:rsid w:val="585A4CCC"/>
     <w:rsid w:val="58BAAECF"/>
     <w:rsid w:val="59714D18"/>
     <w:rsid w:val="598FE246"/>
     <w:rsid w:val="59CD1A4C"/>
     <w:rsid w:val="5A00EEF5"/>
+    <w:rsid w:val="5A3682FA"/>
+    <w:rsid w:val="5AAE3661"/>
     <w:rsid w:val="5B1DA0EF"/>
     <w:rsid w:val="5B2F7104"/>
     <w:rsid w:val="5B389D8A"/>
     <w:rsid w:val="5B7555DB"/>
+    <w:rsid w:val="5BC24C9D"/>
     <w:rsid w:val="5BDE64CB"/>
+    <w:rsid w:val="5BDF1369"/>
     <w:rsid w:val="5CAE390D"/>
+    <w:rsid w:val="5CFFADA6"/>
     <w:rsid w:val="5D35FD8C"/>
     <w:rsid w:val="5D92D91E"/>
     <w:rsid w:val="5DF7BEDE"/>
+    <w:rsid w:val="5DFDFD3B"/>
+    <w:rsid w:val="5EAE0F08"/>
+    <w:rsid w:val="5EF86FA3"/>
+    <w:rsid w:val="603C04DC"/>
     <w:rsid w:val="606A0496"/>
+    <w:rsid w:val="60995A6C"/>
     <w:rsid w:val="620F7FEB"/>
     <w:rsid w:val="627909F4"/>
     <w:rsid w:val="62C3FFA4"/>
+    <w:rsid w:val="63E1B44D"/>
+    <w:rsid w:val="63E8DE2A"/>
     <w:rsid w:val="63EC4F99"/>
+    <w:rsid w:val="646E178B"/>
     <w:rsid w:val="64C98FF2"/>
     <w:rsid w:val="66477BF1"/>
     <w:rsid w:val="665ECA95"/>
     <w:rsid w:val="66697071"/>
     <w:rsid w:val="67209528"/>
     <w:rsid w:val="67332A16"/>
     <w:rsid w:val="67463017"/>
     <w:rsid w:val="67914B9B"/>
     <w:rsid w:val="68AEC17B"/>
     <w:rsid w:val="69CFC773"/>
     <w:rsid w:val="69E27029"/>
     <w:rsid w:val="69E7533A"/>
     <w:rsid w:val="69F323B4"/>
     <w:rsid w:val="6ABCBDCB"/>
     <w:rsid w:val="6AD327B9"/>
+    <w:rsid w:val="6AD885E6"/>
     <w:rsid w:val="6B442451"/>
     <w:rsid w:val="6B7E2FF0"/>
+    <w:rsid w:val="6C091A2D"/>
     <w:rsid w:val="6C928B97"/>
     <w:rsid w:val="6D7BCD4F"/>
     <w:rsid w:val="6DE4864D"/>
+    <w:rsid w:val="6E36B1EB"/>
     <w:rsid w:val="6E91C8DF"/>
     <w:rsid w:val="6E97EB51"/>
+    <w:rsid w:val="6EAFA603"/>
     <w:rsid w:val="6F6087A0"/>
+    <w:rsid w:val="7002547E"/>
+    <w:rsid w:val="703AB4F8"/>
+    <w:rsid w:val="708D2D21"/>
     <w:rsid w:val="711B97C5"/>
     <w:rsid w:val="717AA389"/>
     <w:rsid w:val="7189FF19"/>
+    <w:rsid w:val="71AA6442"/>
     <w:rsid w:val="71AEB2F6"/>
     <w:rsid w:val="71D97B6F"/>
     <w:rsid w:val="71F6C3AF"/>
+    <w:rsid w:val="72287443"/>
     <w:rsid w:val="729A7DDA"/>
+    <w:rsid w:val="72AFC4E8"/>
     <w:rsid w:val="731FD6E2"/>
+    <w:rsid w:val="734F11AD"/>
     <w:rsid w:val="7362956A"/>
     <w:rsid w:val="736FD26C"/>
     <w:rsid w:val="737057FC"/>
+    <w:rsid w:val="7422BF09"/>
+    <w:rsid w:val="7509B7BE"/>
     <w:rsid w:val="756881B9"/>
     <w:rsid w:val="760F3CC7"/>
     <w:rsid w:val="7648464E"/>
+    <w:rsid w:val="7656E86A"/>
+    <w:rsid w:val="76EF3517"/>
     <w:rsid w:val="76EFC02D"/>
     <w:rsid w:val="77647567"/>
+    <w:rsid w:val="7789B588"/>
+    <w:rsid w:val="77EE2A81"/>
+    <w:rsid w:val="787696F5"/>
     <w:rsid w:val="78C9FA08"/>
     <w:rsid w:val="78ED07AF"/>
     <w:rsid w:val="791B6AA2"/>
+    <w:rsid w:val="7962709A"/>
+    <w:rsid w:val="79B5E7E7"/>
     <w:rsid w:val="79D5F0AF"/>
     <w:rsid w:val="7AAD659E"/>
     <w:rsid w:val="7B273A92"/>
     <w:rsid w:val="7B461121"/>
+    <w:rsid w:val="7B4C787A"/>
+    <w:rsid w:val="7B86D562"/>
     <w:rsid w:val="7C1D006A"/>
+    <w:rsid w:val="7C7D4AC5"/>
     <w:rsid w:val="7CCCDD07"/>
     <w:rsid w:val="7CE27905"/>
     <w:rsid w:val="7D401E5F"/>
     <w:rsid w:val="7DB0BAB5"/>
+    <w:rsid w:val="7DBD6C5B"/>
+    <w:rsid w:val="7E09A125"/>
     <w:rsid w:val="7E0EAF09"/>
+    <w:rsid w:val="7E6D3A06"/>
     <w:rsid w:val="7EA49A89"/>
     <w:rsid w:val="7FE0F6D6"/>
     <w:rsid w:val="7FF8728C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2F8530C0"/>
-  <w15:docId w15:val="{D1C61A5A-7AB9-4E3D-83F2-F434385813EE}"/>
+  <w15:docId w15:val="{196FB947-B5FA-46B8-B73B-F8274C392288}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -44963,60 +45822,60 @@
     <w:name w:val="NDIA Bullet lvl1"/>
     <w:rsid w:val="00D6650A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
         <w:bar w:val="nil"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:rsid w:val="00D6650A"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle35">
     <w:name w:val="Imported Style 35"/>
     <w:rsid w:val="00C13037"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph1 Char,List Paragraph11 Char,Figure_name Char,Bullet- First level Char,Listenabsatz1 Char,Recommendation Char,List Paragraph2 Char,Bullet Point Char,L Char,Bullet points Char,Content descriptions Char,Bullet point Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="005B34E7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NDIANoteChar">
     <w:name w:val="NDIA Note Char"/>
     <w:rsid w:val="006E335D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
@@ -45086,50 +45945,62 @@
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F846A4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C27971"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F56A8"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="29380543">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="15541257">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -45356,114 +46227,2310 @@
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="129633586">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="141848957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="642587710">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1104963892">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1682121679">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="160396349">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="29036583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="496578682">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="660936984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="845705924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1165322865">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1913150513">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2007904937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="163057144">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="139930806">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="270211729">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="640841390">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="708262326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1194616859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1243376573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770660830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1783305542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="202719280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="288316309">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="331683198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315060252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1421441723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1756243412">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="333841861">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="686446296">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="766735704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="805124127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1301571424">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1576472465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2082865472">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112968295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="546456314">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="156851836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="289676418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="307514776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="463625997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="581961126">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728305015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1188106264">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1216742719">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1563131099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1564174539">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1569803086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1570119695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1873491649">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2091999727">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2142769291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="561016422">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="604654074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="627514391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="298195472">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="521553227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="872426526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1678342719">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1949895445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1974864961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="641470317">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="327560226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="657155146">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="738789805">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1219172611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1309439736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="709381166">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="20059465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="51587705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="362172051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="457261722">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="501624091">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="591402421">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="758452280">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="777605181">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1084885524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1308707306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1374035599">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1494565034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1772432514">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2031057697">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2058778800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="725837678">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="795372354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="95828425">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="154537850">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="275259597">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="331497419">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="358940875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="404454200">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="758789626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="847140520">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1028067363">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1424255633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1580555737">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1715807234">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1746954257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876459398">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1992054560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2021076342">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2067407228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2114395592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="917910892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118035242">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="504172227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="540048577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1382285604">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426611052">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1647781158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1803965700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="940604978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="13457902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="322708730">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="549339845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725565403">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="805319152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1406148905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1490248034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="961569206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="971398822">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="399715629">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="584848962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="629744480">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="843864808">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107071308">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1076896240">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="150559266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1406226010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1442647156">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1471098916">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652055933">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2020545152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2066563098">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1243100648">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="273174635">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="281113254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="799418154">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984040901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2001346527">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1243952287">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="9376771">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="129443274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253250633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="568661000">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="646127809">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="878008144">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="888497154">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="890266233">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="974214960">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1190291738">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1261571830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1281955570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1345127935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1572807504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1577393864">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1610503074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1843810552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2001763995">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1261140526">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="857155492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="877931694">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1309507567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1355695780">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="449671592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="678776566">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1297297652">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1606232238">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1607077144">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1366372097">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1430345323">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="483401516">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="545916830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1180777560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1593053134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1952593639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1511413553">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="228199995">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="342126770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="944650220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1323050720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1618758530">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1898008229">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2142769219">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1579098621">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1581210316">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -45615,136 +48682,682 @@
                                                     </w:div>
                                                   </w:divsChild>
                                                 </w:div>
                                               </w:divsChild>
                                             </w:div>
                                           </w:divsChild>
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1619557477">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721099203">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="836267564">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="885064692">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1106386117">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447044761">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1533881876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1712727980">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="78791668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="604964132">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1213735812">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1900893286">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2139638350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1715230516">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="609052274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="743800052">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="979067801">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1017195485">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1125738324">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1191797156">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2145274396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1716275753">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="414671871">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="469179429">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1310481460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1354572605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1362053873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1382317704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1891260129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2077392807">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1854344593">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="86771785">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="303389232">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="765421622">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1161045172">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2013099692">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1875117324">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1887175459">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1913351128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1989163262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="809787201">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="884833425">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1355495134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1521771913">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1685328406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1755011106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1916889101">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1991252948">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2081173731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125230793">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proda.humanservices.gov.au/prodalogin/pages/public/login.jsf?TAM_OP=login&amp;ERROR_CODE=0x00000000&amp;URL=%2Fmga%2Fsps%2Foauth%2Foauth20%2Fauthorize%3Fresponse_type%3Dcode%26client_id%3D2iI5uxAzRUvdGvID5AMm%26state%3D001589514300369yZjeRejNc%26redirect_uri%3Dhttps%253A%252F%252Fmyplace.ndis.gov.au%252Fsso%252Foidcclient%252Fredirect%252Famapp-runtime-prodandis%26scope%3Dopenid%2Blink&amp;OLDSESSION=" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:your.name@organisation.com.au" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.myid.gov.au/help/managing-your-myid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider.support@ndis.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/2026/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints/contact-and-feedback-form" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/2026/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providertoolkit.ndis.gov.au/sites/g/files/net3066/f/using_the_myplace_provider_portal_step_by_step_guide_v3.1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Finfo.authorisationmanager.gov.au%2Fmanage-authorisations%2Fview-or-export-authorisations%23ram-Viewyourauthorisation&amp;data=05%7C02%7CSarah.Reynolds2%40ndis.gov.au%7C0836fbd19f6e48a898eb08de1287165b%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638968568601650241%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FW2m9cav5zgwTWTE8BIDUrBJlPKQSWfRoRnsiKy%2F644%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/2026/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.myid.gov.au/how-to-set-up-myid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/support-coordinators-and-our-new-computer-system" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:your.name@organisation.com.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contactcentre@ndiscommission.gov.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.authorisationmanager.gov.au/link-to-a-business-in-ram" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints/contact-and-feedback-form" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.myid.gov.au/verifying-your-id-in-myid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providertoolkit.ndis.gov.au/sites/g/files/net3066/f/using_the_myplace_provider_portal_step_by_step_guide_v3.1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/2026/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndis.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -46056,224 +49669,134 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBC4629AD66BAC479D0EF300E7EF543F" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf3746b4e64833a21590515a91e3b786">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="68bd6a89-19f4-4dd6-9a90-127307b0b312" xmlns:ns3="11e0c06a-d393-4811-b7db-139eb5dbcc9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16c40b6542790a6efcdf61e7cb9e4150" ns2:_="" ns3:_="">
+    <xsd:import namespace="68bd6a89-19f4-4dd6-9a90-127307b0b312"/>
+    <xsd:import namespace="11e0c06a-d393-4811-b7db-139eb5dbcc9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="68bd6a89-19f4-4dd6-9a90-127307b0b312" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...11 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...31 lines deleted...]
-    <xsd:element name="Comments" ma:index="26" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="11e0c06a-d393-4811-b7db-139eb5dbcc9d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f82f12a5-410d-4e1e-9c1e-e02c7eaa7630}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{284fffe1-3b77-409e-8f88-32825f50c8aa}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="11e0c06a-d393-4811-b7db-139eb5dbcc9d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -46340,140 +49863,181 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="68bd6a89-19f4-4dd6-9a90-127307b0b312">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="11e0c06a-d393-4811-b7db-139eb5dbcc9d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AF418E4-9E95-4464-ACEA-63F0BADB6DB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F3CFE5C-55F6-4023-870C-746367183291}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4ED78D5-94F5-4566-8B4D-B8ACE19F995B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C901975-2963-4597-8AEB-FBD50A9D2E23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
-    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="68bd6a89-19f4-4dd6-9a90-127307b0b312"/>
+    <ds:schemaRef ds:uri="11e0c06a-d393-4811-b7db-139eb5dbcc9d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F3CFE5C-55F6-4023-870C-746367183291}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B342A77C-0F13-4CFB-ADAE-82E5B6DE5DE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="68bd6a89-19f4-4dd6-9a90-127307b0b312"/>
+    <ds:schemaRef ds:uri="11e0c06a-d393-4811-b7db-139eb5dbcc9d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>56</Pages>
-[...1 lines deleted...]
-  <Characters>57667</Characters>
+  <Pages>57</Pages>
+  <Words>10583</Words>
+  <Characters>60326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>480</Lines>
-  <Paragraphs>135</Paragraphs>
+  <Lines>502</Lines>
+  <Paragraphs>141</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Australian Government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>67649</CharactersWithSpaces>
+  <CharactersWithSpaces>70768</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gary Anson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
     <vt:lpwstr>2022-03-29T21:43:54Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
     <vt:lpwstr>6dc8dc8c-272e-467b-9532-de3e2d153b00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+    <vt:lpwstr>0x010100BBC4629AD66BAC479D0EF300E7EF543F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
     <vt:r8>2486200</vt:r8>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>