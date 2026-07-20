--- v0 (2026-06-29)
+++ v1 (2026-07-20)
@@ -166,144 +166,144 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2613C">
         <w:t>Part 3. Managing your correspondence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D384FCA" w14:textId="77777777" w:rsidR="00D2613C" w:rsidRDefault="00D2613C" w:rsidP="004900D6">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29460482" w14:textId="77777777" w:rsidR="00D2613C" w:rsidRDefault="00D2613C" w:rsidP="004900D6">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7845A686" w14:textId="5549CC4A" w:rsidR="00C34155" w:rsidRPr="00B045B4" w:rsidRDefault="00DB2D15" w:rsidP="004900D6">
+    <w:p w14:paraId="7845A686" w14:textId="1EECFDCE" w:rsidR="00C34155" w:rsidRPr="00B045B4" w:rsidRDefault="000C5C0B" w:rsidP="004900D6">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>August</w:t>
+        <w:t>Dec</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BE7ACD">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ember </w:t>
       </w:r>
       <w:r w:rsidR="000E1F12" w:rsidRPr="00B045B4">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DB2D15">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23126D99" w14:textId="77777777" w:rsidR="00C34155" w:rsidRPr="004C6472" w:rsidRDefault="001A412B">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
       </w:pPr>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_Toc27751706" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="1" w:name="_Toc34385033" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc34385033" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc27751706" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-955631786"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="42FAE844" w14:textId="4AC46FC0" w:rsidR="004A25FA" w:rsidRPr="004900D6" w:rsidRDefault="004A25FA">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004900D6">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1BA13104" w14:textId="779CDAF8" w:rsidR="00DB2D15" w:rsidRDefault="004A25FA">
+        <w:p w14:paraId="1BA13104" w14:textId="0CC84C86" w:rsidR="00DB2D15" w:rsidRDefault="004A25FA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc205571758" w:history="1">
             <w:r w:rsidR="00DB2D15" w:rsidRPr="0000242D">
@@ -326,67 +326,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00DB2D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205571758 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00DB2D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00DB2D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00675E98">
+            <w:r w:rsidR="00CE13DB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00DB2D15">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11E2186F" w14:textId="30E21AD4" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
+        <w:p w14:paraId="11E2186F" w14:textId="7E0202C4" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205571759" w:history="1">
             <w:r w:rsidRPr="0000242D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to contact NDIS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -400,67 +400,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205571759 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00675E98">
+            <w:r w:rsidR="00CE13DB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29D013B9" w14:textId="4A3CC505" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
+        <w:p w14:paraId="29D013B9" w14:textId="2E1E2BB8" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205571760" w:history="1">
             <w:r w:rsidRPr="0000242D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Managing correspondence and messages</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -473,67 +473,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205571760 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00675E98">
+            <w:r w:rsidR="00CE13DB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E9158EE" w14:textId="17F3E9B0" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
+        <w:p w14:paraId="2E9158EE" w14:textId="04BB1EE3" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205571761" w:history="1">
             <w:r w:rsidRPr="0000242D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inbox</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -546,67 +546,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205571761 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00675E98">
+            <w:r w:rsidR="00CE13DB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="190D6932" w14:textId="7CE414F8" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
+        <w:p w14:paraId="190D6932" w14:textId="26B7AB7E" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205571762" w:history="1">
             <w:r w:rsidRPr="0000242D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Messages</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -620,67 +620,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205571762 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00675E98">
+            <w:r w:rsidR="00CE13DB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="328968A0" w14:textId="4E1457F5" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
+        <w:p w14:paraId="328968A0" w14:textId="3FD8EB18" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205571763" w:history="1">
             <w:r w:rsidRPr="0000242D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Starting a new instant message</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -693,67 +693,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205571763 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00675E98">
+            <w:r w:rsidR="00CE13DB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C7F8436" w14:textId="13152B65" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
+        <w:p w14:paraId="5C7F8436" w14:textId="7EA317ED" w:rsidR="00DB2D15" w:rsidRDefault="00DB2D15">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc205571764" w:history="1">
             <w:r w:rsidRPr="0000242D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Continuing a previous conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -766,51 +766,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc205571764 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00675E98">
+            <w:r w:rsidR="00CE13DB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="2EAD5996" w14:textId="22FFED67" w:rsidR="004A25FA" w:rsidRDefault="004A25FA">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
@@ -818,109 +818,139 @@
     </w:sdt>
     <w:p w14:paraId="3C153C24" w14:textId="0AE121F9" w:rsidR="00257AC9" w:rsidRDefault="00257AC9">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAEDE8D" w14:textId="659E7497" w:rsidR="00AD63B5" w:rsidRPr="004C6472" w:rsidRDefault="00AD63B5" w:rsidP="00AD63B5">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc43901646"/>
       <w:bookmarkStart w:id="3" w:name="_Toc205571758"/>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Changes from the last version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7E9CBB6F" w14:textId="77777777" w:rsidR="00AD63B5" w:rsidRDefault="00AD63B5">
+    <w:p w14:paraId="7E9CBB6F" w14:textId="04D17792" w:rsidR="00AD63B5" w:rsidRDefault="007A4A57">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof w:val="0"/>
           <w:u w:color="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00746B1F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
-        <w:t>The following updates have been made to the last published version of the myplace provider portal step-by-step guide:</w:t>
+        <w:t xml:space="preserve">As of </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5C0B">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>Dec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>ember 2025 t</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD63B5" w:rsidRPr="00746B1F">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>he following updates have been made to the last published version of the myplace provider portal step-by-step guide:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2167E73C" w14:textId="7D0AE998" w:rsidR="00AD63B5" w:rsidRDefault="6BE8A51C" w:rsidP="64D211E8">
+    <w:p w14:paraId="2167E73C" w14:textId="1E8FFA6F" w:rsidR="00AD63B5" w:rsidRDefault="00BE7ACD" w:rsidP="64D211E8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="243"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="64D211E8">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">The phone number provided under the ‘How to contact NDIS’ section has been updated (Page 5) </w:t>
+        <w:t>Provider portal link removed and email address updated.</w:t>
       </w:r>
-      <w:r w:rsidR="00725FAA" w:rsidRPr="64D211E8">
+      <w:r w:rsidR="6BE8A51C" w:rsidRPr="64D211E8">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (Page </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="6BE8A51C" w:rsidRPr="64D211E8">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59748AD1" w14:textId="4777496E" w:rsidR="00530853" w:rsidRPr="004900D6" w:rsidRDefault="00257AC9" w:rsidP="004900D6">
       <w:bookmarkStart w:id="4" w:name="_Complaints"/>
       <w:bookmarkStart w:id="5" w:name="_Feedback_and_Compliments"/>
       <w:bookmarkStart w:id="6" w:name="_Feedback_and_Compliments_1"/>
       <w:bookmarkStart w:id="7" w:name="_Enquiries"/>
       <w:bookmarkStart w:id="8" w:name="_Enquiries_1"/>
       <w:bookmarkStart w:id="9" w:name="_How_Can_NDIA"/>
-      <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35976B65" w14:textId="77777777" w:rsidR="00530853" w:rsidRDefault="00530853" w:rsidP="00530853">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc43899649"/>
       <w:bookmarkStart w:id="11" w:name="_Toc205571759"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to contact NDIS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -940,103 +970,103 @@
       <w:bookmarkStart w:id="12" w:name="_Toc43901647"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3276"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3792"/>
         <w:gridCol w:w="3574"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D55ABD" w:rsidRPr="00CA10F2" w14:paraId="09408155" w14:textId="77777777" w:rsidTr="64D211E8">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B111431" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="00EE2C29" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="6B111431" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="00EE2C29" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:before="240" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact the NDIS by </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D55ABD" w:rsidRPr="00CA10F2" w14:paraId="78163F16" w14:textId="77777777" w:rsidTr="64D211E8">
         <w:trPr>
           <w:trHeight w:val="5508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3792" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AAE5227" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="0AAE5227" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="616FB5AA" wp14:editId="66DF78EB">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="616FB5AA" wp14:editId="2BDB6881">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>816224</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>65681</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="632129" cy="608949"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:wrapNone/>
                   <wp:docPr id="26" name="Picture 26"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1048,107 +1078,107 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="632129" cy="608949"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C926574" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="5C926574" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="774AF153" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="774AF153" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1118E35C" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="1118E35C" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02D6EA9C" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="02D6EA9C" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0000FF" w:themeColor="hyperlink"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="008F32B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NDIS Webchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4F299005" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="4F299005" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can live chat with us about:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0886ECF2" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00D55ABD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="271"/>
               </w:numPr>
               <w:contextualSpacing/>
@@ -1296,51 +1326,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="271"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Searching for a register provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="588D74F7" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="588D74F7" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3052B9BE" wp14:editId="70AC74E7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>797947</wp:posOffset>
                   </wp:positionH>
@@ -1373,117 +1403,117 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="557991" cy="508884"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45CD1294" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="45CD1294" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="674E925A" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="674E925A" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C5177B0" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="4C5177B0" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C69717A" w14:textId="68AD64E9" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="0EAC32C5" w:rsidP="64D211E8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64D211E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1300 311 675</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F36F514" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="5F36F514" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can call us about:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A64F24E" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00D55ABD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -1673,51 +1703,51 @@
               <w:t xml:space="preserve">Submitting a general enquiry, </w:t>
             </w:r>
             <w:r w:rsidR="00DB2D15" w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>feedback, compliment</w:t>
             </w:r>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or a complaint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3517A81B" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="3517A81B" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="230DBBAE" wp14:editId="60E5BC21">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>659461</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>109635</wp:posOffset>
                   </wp:positionV>
@@ -1755,106 +1785,95 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6798D991" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="6798D991" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DDF6DA2" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="6DDF6DA2" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F7DD783" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="2F7DD783" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09C19994" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="09C19994" w14:textId="07EE7300" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="64823EA6" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="64823EA6" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can use the provider portal to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73AA4443" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00D55ABD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="271"/>
               </w:numPr>
               <w:contextualSpacing/>
@@ -1962,238 +1981,227 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Upload documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D55ABD" w:rsidRPr="00CA10F2" w14:paraId="62473957" w14:textId="77777777" w:rsidTr="64D211E8">
         <w:trPr>
           <w:trHeight w:val="5093"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3792" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="087F3352" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="087F3352" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="686F277C" wp14:editId="0B4AB6A9">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>816555</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>106321</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="620202" cy="516835"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="15" name="Picture 24"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25" name="Picture 24"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17" cstate="print">
+                          <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="628899" cy="524082"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12E07BE0" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="12E07BE0" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48FD04DC" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="48FD04DC" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DB04683" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="2DB04683" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E8DDA38" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="5E8DDA38" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email us</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F96CE4" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="35D31270" w14:textId="624EC289" w:rsidR="00D55ABD" w:rsidRDefault="007A4A57" w:rsidP="000C5C0B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="000C5C0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>provider.support@ndis.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7D772196" w14:textId="0C2D3502" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="7D772196" w14:textId="0C2D3502" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">You can email us </w:t>
             </w:r>
             <w:r w:rsidR="00DB2D15" w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>about:</w:t>
             </w:r>
           </w:p>
@@ -2255,236 +2263,236 @@
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Emailing a document, form report or letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="487DB0F0" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="487DB0F0" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C4E397A" wp14:editId="6FFFCD1E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>650461</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>66372</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="779228" cy="659959"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="6985"/>
                   <wp:wrapNone/>
                   <wp:docPr id="16" name="Picture 25"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="Picture 25"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19">
+                          <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="779228" cy="659959"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18F9BE2F" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="18F9BE2F" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4001C021" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="4001C021" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E348E87" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="1E348E87" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="614C9108" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="614C9108" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact and Feedback form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5164BE64" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="5164BE64" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="008F32B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NDIS Online Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="20E8DE0B" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="20E8DE0B" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="209B0C10" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="209B0C10" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can use the Online form to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="772A80E6" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00D55ABD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="271"/>
               </w:numPr>
               <w:contextualSpacing/>
@@ -2516,325 +2524,325 @@
           <w:p w14:paraId="349FF583" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00D55ABD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="271"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Request a call back</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779A631A" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="779A631A" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78D8C557" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="78D8C557" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="436CE2E5" wp14:editId="434953B7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>595354</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>106128</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="616226" cy="554603"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="32" name="Picture 32"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21">
+                          <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="616226" cy="554603"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F17A633" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="2F17A633" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="394FB54A" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="394FB54A" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41EAABA7" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="41EAABA7" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mailing address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C8025A" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="62C8025A" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E0F2AFC" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="2E0F2AFC" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16F0DBCB" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="16F0DBCB" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="312CB0D8" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="312CB0D8" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">National Disability </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A892DDB" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="1A892DDB" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Insurance Agency</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BB0E6CE" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="1BB0E6CE" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>GPO Box 700</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C9321CF" w14:textId="03D37C1D" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00DB2D15" w:rsidP="00FF216D">
+          <w:p w14:paraId="6C9321CF" w14:textId="03D37C1D" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00DB2D15" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Canberra ACT</w:t>
             </w:r>
             <w:r w:rsidR="00D55ABD" w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  2601</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6384EC25" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="6384EC25" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can mail us:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D6441A5" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00FF216D">
+          <w:p w14:paraId="7D6441A5" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00BE7ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A3760F7" w14:textId="77777777" w:rsidR="00D55ABD" w:rsidRPr="008F32B3" w:rsidRDefault="00D55ABD" w:rsidP="00D55ABD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="271"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F32B3">
@@ -3050,51 +3058,51 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11093640" wp14:editId="2972F2D8">
             <wp:extent cx="1204913" cy="1085850"/>
             <wp:effectExtent l="19050" t="19050" r="14605" b="19050"/>
             <wp:docPr id="1073742007" name="officeArt object" descr="Screenshot of Inbox tile&#10;&#10;Screenshot of Inbox tile"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741904" name="Screenshot of Inbox tile&#10;&#10;Screenshot of Inbox tile" descr="Screenshot of Inbox tileScreenshot of Inbox tile"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId21"/>
                     <a:srcRect l="3537" t="2999" r="5421" b="5286"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1211689" cy="1091956"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -3135,51 +3143,51 @@
         <w:t xml:space="preserve"> displays messages and letters received from NDIA. </w:t>
       </w:r>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="009B7ED5" w:rsidRPr="009B7ED5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Part 2 – Maintaining your information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E11AC">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="001E11AC" w:rsidRPr="00F44F1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
         </w:rPr>
         <w:t>How Frequently Can NDIA Contact Me?</w:t>
       </w:r>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
@@ -3204,51 +3212,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CE68AC9" wp14:editId="6783641F">
             <wp:extent cx="5350826" cy="3279725"/>
             <wp:effectExtent l="19050" t="19050" r="21590" b="16510"/>
             <wp:docPr id="1073741905" name="officeArt object" descr="Screenshot of Inbox&#10;&#10;Screenshot of Inbox"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741905" name="Screenshot of Inbox&#10;&#10;Screenshot of Inbox" descr="Screenshot of InboxScreenshot of Inbox"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5357691" cy="3283933"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -3431,51 +3439,51 @@
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="457E3B98" wp14:editId="1D2B0E26">
             <wp:extent cx="5405633" cy="3276840"/>
             <wp:effectExtent l="19050" t="19050" r="24130" b="19050"/>
             <wp:docPr id="1073741906" name="officeArt object" descr="Screenshot of Inbox contents&#10;&#10;Screenshot of Inbox contents"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741906" name="Screenshot of Inbox contents&#10;&#10;Screenshot of Inbox contents" descr="Screenshot of Inbox contentsScreenshot of Inbox contents"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5412746" cy="3281152"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -3637,51 +3645,51 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03DB516D" wp14:editId="0FCF72C8">
             <wp:extent cx="1171575" cy="1243013"/>
             <wp:effectExtent l="19050" t="19050" r="9525" b="14605"/>
             <wp:docPr id="1073742009" name="officeArt object" descr="Screenshot of Messages  tile&#10;&#10;Screenshot of Messages  tile"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741907" name="Screenshot of Messages  tile&#10;&#10;Screenshot of Messages  tile" descr="Screenshot of Messages  tileScreenshot of Messages  tile"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId25"/>
                     <a:srcRect l="2739" t="4244" r="4190" b="4500"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1176248" cy="1247971"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -3749,51 +3757,51 @@
     </w:p>
     <w:p w14:paraId="4322E1ED" w14:textId="6A9CDF32" w:rsidR="00F4218C" w:rsidRDefault="00F4218C" w:rsidP="004900D6">
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5018F234" wp14:editId="681081EA">
             <wp:extent cx="5365249" cy="1880722"/>
             <wp:effectExtent l="19050" t="19050" r="26035" b="24765"/>
             <wp:docPr id="1073742012" name="officeArt object" descr="Screenshot of Messages content&#10;&#10;Screenshot of Messages content"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741908" name="Screenshot of Messages content&#10;&#10;Screenshot of Messages content" descr="Screenshot of Messages contentScreenshot of Messages content"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5376281" cy="1884589"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -3841,51 +3849,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2B633F" w14:textId="74ED96A9" w:rsidR="00F4218C" w:rsidRDefault="00F4218C" w:rsidP="004900D6">
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59B9D4D1" wp14:editId="492646D8">
             <wp:extent cx="5342173" cy="2613395"/>
             <wp:effectExtent l="19050" t="19050" r="11430" b="15875"/>
             <wp:docPr id="1073742039" name="officeArt object" descr="Screenshot of Messages content&#10;&#10;Screenshot of Messages content"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741909" name="Screenshot of Messages content&#10;&#10;Screenshot of Messages content" descr="Screenshot of Messages contentScreenshot of Messages content"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5355159" cy="2619748"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -3934,51 +3942,51 @@
         <w:t xml:space="preserve">Select the </w:t>
       </w:r>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31A641B8" wp14:editId="5234044A">
             <wp:extent cx="180975" cy="200025"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1073742040" name="officeArt object" descr="Paper aeroplane icon"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741910" name="Paper aeroplane icon" descr="Paper aeroplane icon"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="180975" cy="200025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700" cap="flat">
                       <a:noFill/>
                       <a:miter lim="400000"/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="004C6472">
@@ -4114,81 +4122,81 @@
         </w:rPr>
         <w:t>Conversations with</w:t>
       </w:r>
       <w:r w:rsidRPr="004C6472">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel on the right-hand side of the window, simply click on the participant and your conversation will be displayed.</w:t>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="_Service__Bookings"/>
       <w:bookmarkStart w:id="24" w:name="_Service_bookings"/>
       <w:bookmarkStart w:id="25" w:name="_View_Service_Bookings"/>
       <w:bookmarkStart w:id="26" w:name="_View_service_bookings_1"/>
       <w:bookmarkStart w:id="27" w:name="_Accept_or_reject"/>
       <w:bookmarkStart w:id="28" w:name="_Accept_or_reject_1"/>
       <w:bookmarkStart w:id="29" w:name="_Download_Service_Bookings"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:sectPr w:rsidR="00C34155" w:rsidRPr="004C6472" w:rsidSect="006F3478">
-      <w:headerReference w:type="default" r:id="rId30"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="680" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49008C52" w14:textId="77777777" w:rsidR="00620A88" w:rsidRDefault="00620A88">
+    <w:p w14:paraId="43DD4963" w14:textId="77777777" w:rsidR="002D7C63" w:rsidRDefault="002D7C63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A28E1D5" w14:textId="77777777" w:rsidR="00620A88" w:rsidRDefault="00620A88">
+    <w:p w14:paraId="2CE37966" w14:textId="77777777" w:rsidR="002D7C63" w:rsidRDefault="002D7C63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79C34DDF" w14:textId="77777777" w:rsidR="00620A88" w:rsidRDefault="00620A88"/>
+    <w:p w14:paraId="14D31B5A" w14:textId="77777777" w:rsidR="002D7C63" w:rsidRDefault="002D7C63"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4201,109 +4209,143 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A8EEAEC" w14:textId="5F051CAE" w:rsidR="008E3C9A" w:rsidRDefault="64D211E8" w:rsidP="64D211E8">
+  <w:p w14:paraId="1A8EEAEC" w14:textId="0446D163" w:rsidR="008E3C9A" w:rsidRDefault="64D211E8" w:rsidP="64D211E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="64D211E8">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>www.ndis.gov.au | August 2025 |</w:t>
+      <w:t xml:space="preserve">www.ndis.gov.au | </w:t>
+    </w:r>
+    <w:r w:rsidR="000C5C0B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="7030A0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Dec</w:t>
+    </w:r>
+    <w:r w:rsidR="00BE7ACD">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="7030A0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>ember</w:t>
+    </w:r>
+    <w:r w:rsidR="00BE7ACD" w:rsidRPr="64D211E8">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="7030A0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="64D211E8">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="7030A0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>2025 |</w:t>
     </w:r>
     <w:r w:rsidRPr="64D211E8">
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="64D211E8">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>NDIS myplace provider portal step-by-step guide</w:t>
     </w:r>
     <w:r w:rsidRPr="64D211E8">
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008E3C9A">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008E3C9A" w:rsidRPr="64D211E8">
@@ -4343,65 +4385,65 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12C93C1E" w14:textId="42644A1D" w:rsidR="008E3C9A" w:rsidRDefault="008E3C9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EB90B61" w14:textId="77777777" w:rsidR="00620A88" w:rsidRDefault="00620A88">
+    <w:p w14:paraId="32E26141" w14:textId="77777777" w:rsidR="002D7C63" w:rsidRDefault="002D7C63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="137FA913" w14:textId="77777777" w:rsidR="00620A88" w:rsidRDefault="00620A88">
+    <w:p w14:paraId="3D582302" w14:textId="77777777" w:rsidR="002D7C63" w:rsidRDefault="002D7C63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64A3C6BF" w14:textId="77777777" w:rsidR="00620A88" w:rsidRDefault="00620A88"/>
+    <w:p w14:paraId="3AD45E24" w14:textId="77777777" w:rsidR="002D7C63" w:rsidRDefault="002D7C63"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05D771D7" w14:textId="6274C121" w:rsidR="008E3C9A" w:rsidRDefault="008E3C9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:lang w:val="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D660D07" wp14:editId="7A25051D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -30712,3909 +30754,3909 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="204" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECF292A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31AC153E"/>
     <w:numStyleLink w:val="ImportedStyle2"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="859322058">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="221062444">
     <w:abstractNumId w:val="199"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1840196264">
     <w:abstractNumId w:val="92"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1336377264">
     <w:abstractNumId w:val="164"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2094084458">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1554728845">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="499" w:hanging="357"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="357" w:hanging="357"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="299" w:hanging="299"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="677" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1397" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2117" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2837" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3557" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4277" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="92241522">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="603267980">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="614941226">
     <w:abstractNumId w:val="100"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1249995583">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1059207501">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="302" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1913001872">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="3"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="302" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="677" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="1397" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2117" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2837" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="3557" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="4277" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1867330324">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="403"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="1463" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2183" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2903" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="3623" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="4343" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="458961282">
     <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1841045561">
     <w:abstractNumId w:val="103"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="922450054">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="673150788">
     <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="D4EE6D92">
+      <w:lvl w:ilvl="0" w:tplc="750A6094">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1566449308">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="196628943">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1888444162">
     <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="D4EE6D92">
+      <w:lvl w:ilvl="0" w:tplc="750A6094">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="862"/>
           </w:tabs>
           <w:ind w:left="502" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="892157461">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="644" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="647444766">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1272785465">
     <w:abstractNumId w:val="98"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1360085811">
     <w:abstractNumId w:val="149"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1618608617">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="147212889">
     <w:abstractNumId w:val="183"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1670674162">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1098600726">
     <w:abstractNumId w:val="198"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1376353348">
     <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1197113312">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="170805635">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="743" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1463" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2183" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2903" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3623" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4343" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1162089206">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="302" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="677" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="1397" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="2117" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="2837" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="3557" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="4277" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="457577368">
     <w:abstractNumId w:val="173"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="862283084">
     <w:abstractNumId w:val="101"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="123937618">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1374844853">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="377633405">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="302" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="340592880">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="567" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="567" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="509" w:hanging="509"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="884" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1604" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2324" w:hanging="509"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3044" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3764" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4484" w:hanging="509"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="744841682">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="226" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="601" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1321" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2041" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2761" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3481" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4201" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1573198278">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="472911919">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="295" w:hanging="295"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="677" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1397" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2117" w:hanging="295"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2837" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3557" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4277" w:hanging="295"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="592904996">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1046223499">
     <w:abstractNumId w:val="86"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="1A6CF6C2">
+      <w:lvl w:ilvl="0" w:tplc="EA229F46">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="24E0F3E8">
+      <w:lvl w:ilvl="1" w:tplc="DA50DC32">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="C784B512">
+      <w:lvl w:ilvl="2" w:tplc="284894CC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="055025E0">
+      <w:lvl w:ilvl="3" w:tplc="C5F03866">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="4404CB28">
+      <w:lvl w:ilvl="4" w:tplc="06123D0C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="73E45662">
+      <w:lvl w:ilvl="5" w:tplc="79DC64B6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="55C616E8">
+      <w:lvl w:ilvl="6" w:tplc="F594AFF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="1116F3DA">
+      <w:lvl w:ilvl="7" w:tplc="9086E4D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="AC28002C">
+      <w:lvl w:ilvl="8" w:tplc="96F4B92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
@@ -35312,1327 +35354,1327 @@
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="13"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="95" w16cid:durableId="1598753029">
     <w:abstractNumId w:val="108"/>
   </w:num>
   <w:num w:numId="96" w16cid:durableId="1111390482">
     <w:abstractNumId w:val="169"/>
   </w:num>
   <w:num w:numId="97" w16cid:durableId="858392358">
     <w:abstractNumId w:val="143"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="14"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="98" w16cid:durableId="738942451">
     <w:abstractNumId w:val="171"/>
   </w:num>
   <w:num w:numId="99" w16cid:durableId="1629436487">
     <w:abstractNumId w:val="96"/>
   </w:num>
   <w:num w:numId="100" w16cid:durableId="383675941">
     <w:abstractNumId w:val="96"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="23D06242">
+      <w:lvl w:ilvl="0" w:tplc="22A45E18">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="502" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="E8CECA50">
+      <w:lvl w:ilvl="1" w:tplc="36B4E964">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1157" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="01546C6A">
+      <w:lvl w:ilvl="2" w:tplc="60E006BA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1877" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="B10CBABC">
+      <w:lvl w:ilvl="3" w:tplc="897246DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2597" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="68D6645E">
+      <w:lvl w:ilvl="4" w:tplc="A79EE13C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3317" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="E1A04186">
+      <w:lvl w:ilvl="5" w:tplc="771E2D9C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4037" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="1E76D5FC">
+      <w:lvl w:ilvl="6" w:tplc="2988D200">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4757" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="9DAE91B8">
+      <w:lvl w:ilvl="7" w:tplc="CF36CEB0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5477" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="A792274A">
+      <w:lvl w:ilvl="8" w:tplc="F68620C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6197" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="101" w16cid:durableId="663825606">
     <w:abstractNumId w:val="75"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="D3A4E984">
+      <w:lvl w:ilvl="0" w:tplc="144AAF5A">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="1080" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="102" w16cid:durableId="1093018169">
     <w:abstractNumId w:val="182"/>
   </w:num>
   <w:num w:numId="103" w16cid:durableId="4407134">
     <w:abstractNumId w:val="139"/>
   </w:num>
   <w:num w:numId="104" w16cid:durableId="1037121769">
     <w:abstractNumId w:val="96"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
-      <w:lvl w:ilvl="0" w:tplc="23D06242">
+      <w:lvl w:ilvl="0" w:tplc="22A45E18">
         <w:start w:val="4"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="502" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="E8CECA50">
+      <w:lvl w:ilvl="1" w:tplc="36B4E964">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1157" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="01546C6A">
+      <w:lvl w:ilvl="2" w:tplc="60E006BA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1877" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="B10CBABC">
+      <w:lvl w:ilvl="3" w:tplc="897246DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2597" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="68D6645E">
+      <w:lvl w:ilvl="4" w:tplc="A79EE13C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3317" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="E1A04186">
+      <w:lvl w:ilvl="5" w:tplc="771E2D9C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4037" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="1E76D5FC">
+      <w:lvl w:ilvl="6" w:tplc="2988D200">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4757" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="9DAE91B8">
+      <w:lvl w:ilvl="7" w:tplc="CF36CEB0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5477" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="A792274A">
+      <w:lvl w:ilvl="8" w:tplc="F68620C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6197" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="105" w16cid:durableId="766002671">
     <w:abstractNumId w:val="158"/>
   </w:num>
   <w:num w:numId="106" w16cid:durableId="319504992">
     <w:abstractNumId w:val="96"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
-      <w:lvl w:ilvl="0" w:tplc="23D06242">
+      <w:lvl w:ilvl="0" w:tplc="22A45E18">
         <w:start w:val="5"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="567" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="E8CECA50">
+      <w:lvl w:ilvl="1" w:tplc="36B4E964">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1222" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="01546C6A">
+      <w:lvl w:ilvl="2" w:tplc="60E006BA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1942" w:hanging="367"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="B10CBABC">
+      <w:lvl w:ilvl="3" w:tplc="897246DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2662" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="68D6645E">
+      <w:lvl w:ilvl="4" w:tplc="A79EE13C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3382" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="E1A04186">
+      <w:lvl w:ilvl="5" w:tplc="771E2D9C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4102" w:hanging="367"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="1E76D5FC">
+      <w:lvl w:ilvl="6" w:tplc="2988D200">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4822" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="9DAE91B8">
+      <w:lvl w:ilvl="7" w:tplc="CF36CEB0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5542" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="A792274A">
+      <w:lvl w:ilvl="8" w:tplc="F68620C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6262" w:hanging="367"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="107" w16cid:durableId="738526754">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="108" w16cid:durableId="1694456751">
     <w:abstractNumId w:val="43"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="0C90340A">
+      <w:lvl w:ilvl="0" w:tplc="C6320FFA">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="ED2A151E">
+      <w:lvl w:ilvl="1" w:tplc="5466356A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1157" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="81E8159A">
+      <w:lvl w:ilvl="2" w:tplc="7DCC5EEC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1877" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="07640BF2">
+      <w:lvl w:ilvl="3" w:tplc="0868FA96">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2597" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="C0C857E4">
+      <w:lvl w:ilvl="4" w:tplc="040C7BB0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3317" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="49047D94">
+      <w:lvl w:ilvl="5" w:tplc="6BA2BFF8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4037" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="09CC19EE">
+      <w:lvl w:ilvl="6" w:tplc="09149EB4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4757" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1EEEF76A">
+      <w:lvl w:ilvl="7" w:tplc="09E4E0A0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5477" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="3C9A7432">
+      <w:lvl w:ilvl="8" w:tplc="EB605A86">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6197" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="109" w16cid:durableId="2002349755">
     <w:abstractNumId w:val="148"/>
   </w:num>
   <w:num w:numId="110" w16cid:durableId="524711347">
     <w:abstractNumId w:val="148"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="111" w16cid:durableId="916208585">
     <w:abstractNumId w:val="148"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="B756F4BC">
+      <w:lvl w:ilvl="0" w:tplc="5CFA496E">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="607ABECA">
+      <w:lvl w:ilvl="1" w:tplc="7B76E03C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1004" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="E8A0F610">
+      <w:lvl w:ilvl="2" w:tplc="0B7007F4">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1724" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="5EF09EC6">
+      <w:lvl w:ilvl="3" w:tplc="72BC3404">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2444" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="86E8EC04">
+      <w:lvl w:ilvl="4" w:tplc="0278224C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3164" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="E43C8882">
+      <w:lvl w:ilvl="5" w:tplc="189A1932">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3884" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="453ECE40">
+      <w:lvl w:ilvl="6" w:tplc="D1DEA98C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4604" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1100B376">
+      <w:lvl w:ilvl="7" w:tplc="CF70BBDE">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5324" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="48DC6DD6">
+      <w:lvl w:ilvl="8" w:tplc="B53EAED0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6044" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
@@ -36873,561 +36915,561 @@
   </w:num>
   <w:num w:numId="137" w16cid:durableId="429081671">
     <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="138" w16cid:durableId="519583542">
     <w:abstractNumId w:val="143"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="139" w16cid:durableId="1829863000">
     <w:abstractNumId w:val="190"/>
   </w:num>
   <w:num w:numId="140" w16cid:durableId="1789738027">
     <w:abstractNumId w:val="143"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="141" w16cid:durableId="203370205">
     <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="142" w16cid:durableId="1327510757">
     <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="EDC4F6FA">
+      <w:lvl w:ilvl="0" w:tplc="E68E96A0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="491" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7BF274C4">
+      <w:lvl w:ilvl="1" w:tplc="E63AD544">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1091" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="01068C60">
+      <w:lvl w:ilvl="2" w:tplc="15CEC874">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1691" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="A878A2F0">
+      <w:lvl w:ilvl="3" w:tplc="82242D22">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2291" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="5DFAA828">
+      <w:lvl w:ilvl="4" w:tplc="D688D5E2">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2891" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="7CFAEA0E">
+      <w:lvl w:ilvl="5" w:tplc="DED8C52E">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3491" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="9AD6B07A">
+      <w:lvl w:ilvl="6" w:tplc="25825D24">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4091" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="E07482FE">
+      <w:lvl w:ilvl="7" w:tplc="8786AE00">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4691" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="F2983D00">
+      <w:lvl w:ilvl="8" w:tplc="B6EE674E">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5291" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="143" w16cid:durableId="1183670067">
     <w:abstractNumId w:val="58"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="144" w16cid:durableId="736126036">
     <w:abstractNumId w:val="133"/>
   </w:num>
   <w:num w:numId="145" w16cid:durableId="1726638146">
     <w:abstractNumId w:val="129"/>
   </w:num>
   <w:num w:numId="146" w16cid:durableId="1059210918">
     <w:abstractNumId w:val="129"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="231EAD94">
+      <w:lvl w:ilvl="0" w:tplc="C84EE370">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="391" w:hanging="391"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="8F38C768">
+      <w:lvl w:ilvl="1" w:tplc="F0FA3432">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1188" w:hanging="391"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="7444DF68">
+      <w:lvl w:ilvl="2" w:tplc="B762D918">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1912" w:hanging="337"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="2FBE18DC">
+      <w:lvl w:ilvl="3" w:tplc="181069C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="2ADCC1AA">
+      <w:lvl w:ilvl="4" w:tplc="A34C3194">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="862" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="4BF0ADBA">
+      <w:lvl w:ilvl="5" w:tplc="403E05C0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1582" w:hanging="225"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="5FE660E8">
+      <w:lvl w:ilvl="6" w:tplc="DA326924">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2302" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="17EE73A8">
+      <w:lvl w:ilvl="7" w:tplc="236E83A4">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3022" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="6A2EC522">
+      <w:lvl w:ilvl="8" w:tplc="AB205880">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3742" w:hanging="225"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
@@ -37513,528 +37555,528 @@
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="152" w16cid:durableId="335570728">
     <w:abstractNumId w:val="113"/>
   </w:num>
   <w:num w:numId="153" w16cid:durableId="929387579">
     <w:abstractNumId w:val="143"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="154" w16cid:durableId="1468815520">
     <w:abstractNumId w:val="81"/>
   </w:num>
   <w:num w:numId="155" w16cid:durableId="1658536593">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="156" w16cid:durableId="652873238">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="401284F8">
+      <w:lvl w:ilvl="0" w:tplc="50762518">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="9594C47C">
+      <w:lvl w:ilvl="1" w:tplc="5F1C1D5A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="6E88B9CC">
+      <w:lvl w:ilvl="2" w:tplc="7EECAE0E">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="481AA442">
+      <w:lvl w:ilvl="3" w:tplc="BC26A8A8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="E190DC74">
+      <w:lvl w:ilvl="4" w:tplc="C03C6AC2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="0BB21056">
+      <w:lvl w:ilvl="5" w:tplc="11508E7C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="FD309DE4">
+      <w:lvl w:ilvl="6" w:tplc="CD40B032">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4746" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="B450EC54">
+      <w:lvl w:ilvl="7" w:tplc="0E7C1F94">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5466" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="E82A50A4">
+      <w:lvl w:ilvl="8" w:tplc="F96AFD04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6186" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="157" w16cid:durableId="807286017">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="158" w16cid:durableId="855507801">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="4258C01C">
+      <w:lvl w:ilvl="0" w:tplc="F3E8BCF4">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="330" w:hanging="330"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="86423852">
+      <w:lvl w:ilvl="1" w:tplc="7EF4E1F6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1127" w:hanging="330"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="2D5EDA32">
+      <w:lvl w:ilvl="2" w:tplc="3E862590">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1852" w:hanging="270"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="70E43B0E">
+      <w:lvl w:ilvl="3" w:tplc="7D606BAC">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="FFBEB77E">
+      <w:lvl w:ilvl="4" w:tplc="2ABCBE9C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3099" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="D670472E">
+      <w:lvl w:ilvl="5" w:tplc="F05C90D0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3819" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="3998049C">
+      <w:lvl w:ilvl="6" w:tplc="F4D06814">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4539" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="3F8C4536">
+      <w:lvl w:ilvl="7" w:tplc="47B8C9DC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5259" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="91166A2E">
+      <w:lvl w:ilvl="8" w:tplc="879AB448">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5979" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
@@ -38695,54 +38737,54 @@
   </w:num>
   <w:num w:numId="267" w16cid:durableId="1038353140">
     <w:abstractNumId w:val="162"/>
   </w:num>
   <w:num w:numId="268" w16cid:durableId="1543522108">
     <w:abstractNumId w:val="186"/>
   </w:num>
   <w:num w:numId="269" w16cid:durableId="1396589043">
     <w:abstractNumId w:val="99"/>
   </w:num>
   <w:num w:numId="270" w16cid:durableId="945505086">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="271" w16cid:durableId="1247421608">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="272" w16cid:durableId="517500590">
     <w:abstractNumId w:val="57"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="262"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:displayBackgroundShape/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -38751,50 +38793,51 @@
     <w:rsid w:val="0001254E"/>
     <w:rsid w:val="0001418F"/>
     <w:rsid w:val="00015FDB"/>
     <w:rsid w:val="0002216B"/>
     <w:rsid w:val="00024F78"/>
     <w:rsid w:val="00027D72"/>
     <w:rsid w:val="00046E19"/>
     <w:rsid w:val="00053A09"/>
     <w:rsid w:val="00062A46"/>
     <w:rsid w:val="00072227"/>
     <w:rsid w:val="000771B6"/>
     <w:rsid w:val="00082604"/>
     <w:rsid w:val="00082AB9"/>
     <w:rsid w:val="000A200F"/>
     <w:rsid w:val="000A34AB"/>
     <w:rsid w:val="000A3F25"/>
     <w:rsid w:val="000A5C10"/>
     <w:rsid w:val="000A6472"/>
     <w:rsid w:val="000A6DE9"/>
     <w:rsid w:val="000A6E84"/>
     <w:rsid w:val="000B3F48"/>
     <w:rsid w:val="000B4CAC"/>
     <w:rsid w:val="000C0224"/>
     <w:rsid w:val="000C09A2"/>
     <w:rsid w:val="000C4F95"/>
+    <w:rsid w:val="000C5C0B"/>
     <w:rsid w:val="000D755C"/>
     <w:rsid w:val="000E1F12"/>
     <w:rsid w:val="000E6E2D"/>
     <w:rsid w:val="000F0353"/>
     <w:rsid w:val="000F0923"/>
     <w:rsid w:val="000F1C16"/>
     <w:rsid w:val="000F1C70"/>
     <w:rsid w:val="000F75BC"/>
     <w:rsid w:val="001005F1"/>
     <w:rsid w:val="00112268"/>
     <w:rsid w:val="00122FE4"/>
     <w:rsid w:val="0012447E"/>
     <w:rsid w:val="00125B56"/>
     <w:rsid w:val="00130CAB"/>
     <w:rsid w:val="0013301C"/>
     <w:rsid w:val="001353D1"/>
     <w:rsid w:val="00144205"/>
     <w:rsid w:val="0014584F"/>
     <w:rsid w:val="00147D50"/>
     <w:rsid w:val="00147EBC"/>
     <w:rsid w:val="00167B18"/>
     <w:rsid w:val="00167C2B"/>
     <w:rsid w:val="00171AAF"/>
     <w:rsid w:val="00172A2E"/>
     <w:rsid w:val="00177368"/>
@@ -38825,50 +38868,51 @@
     <w:rsid w:val="00237158"/>
     <w:rsid w:val="00244C94"/>
     <w:rsid w:val="00245C00"/>
     <w:rsid w:val="00247B36"/>
     <w:rsid w:val="00250CA8"/>
     <w:rsid w:val="00252311"/>
     <w:rsid w:val="00254C26"/>
     <w:rsid w:val="00255AE4"/>
     <w:rsid w:val="00257AC9"/>
     <w:rsid w:val="0026087C"/>
     <w:rsid w:val="0026748A"/>
     <w:rsid w:val="0027017D"/>
     <w:rsid w:val="00273A7E"/>
     <w:rsid w:val="0027401A"/>
     <w:rsid w:val="0027446B"/>
     <w:rsid w:val="00295B8B"/>
     <w:rsid w:val="002979E3"/>
     <w:rsid w:val="002A4BDB"/>
     <w:rsid w:val="002B1434"/>
     <w:rsid w:val="002B3522"/>
     <w:rsid w:val="002B450F"/>
     <w:rsid w:val="002C072F"/>
     <w:rsid w:val="002C2C12"/>
     <w:rsid w:val="002C323F"/>
     <w:rsid w:val="002D5F01"/>
+    <w:rsid w:val="002D7C63"/>
     <w:rsid w:val="002D7EB8"/>
     <w:rsid w:val="002E147F"/>
     <w:rsid w:val="002E5F6F"/>
     <w:rsid w:val="002E6569"/>
     <w:rsid w:val="002F238F"/>
     <w:rsid w:val="002F2A7F"/>
     <w:rsid w:val="00302327"/>
     <w:rsid w:val="00302839"/>
     <w:rsid w:val="0030712C"/>
     <w:rsid w:val="00313897"/>
     <w:rsid w:val="00314B6E"/>
     <w:rsid w:val="00314C2B"/>
     <w:rsid w:val="00320537"/>
     <w:rsid w:val="00323E9E"/>
     <w:rsid w:val="00324FF9"/>
     <w:rsid w:val="00326225"/>
     <w:rsid w:val="00326470"/>
     <w:rsid w:val="00331DA4"/>
     <w:rsid w:val="0034182E"/>
     <w:rsid w:val="00341AA1"/>
     <w:rsid w:val="00342F54"/>
     <w:rsid w:val="00344C76"/>
     <w:rsid w:val="003453B4"/>
     <w:rsid w:val="00350592"/>
     <w:rsid w:val="00352358"/>
@@ -39030,76 +39074,79 @@
     <w:rsid w:val="006F4901"/>
     <w:rsid w:val="00703586"/>
     <w:rsid w:val="007045B8"/>
     <w:rsid w:val="00707DB5"/>
     <w:rsid w:val="007107F0"/>
     <w:rsid w:val="00710A3C"/>
     <w:rsid w:val="0071413A"/>
     <w:rsid w:val="00714773"/>
     <w:rsid w:val="00716F2A"/>
     <w:rsid w:val="007204D6"/>
     <w:rsid w:val="00721259"/>
     <w:rsid w:val="00722331"/>
     <w:rsid w:val="00724176"/>
     <w:rsid w:val="00724B5B"/>
     <w:rsid w:val="00725FAA"/>
     <w:rsid w:val="00732B84"/>
     <w:rsid w:val="00734E1D"/>
     <w:rsid w:val="00741643"/>
     <w:rsid w:val="00741D67"/>
     <w:rsid w:val="00741EB3"/>
     <w:rsid w:val="00743050"/>
     <w:rsid w:val="00746A07"/>
     <w:rsid w:val="00746B1F"/>
     <w:rsid w:val="00750DFC"/>
     <w:rsid w:val="00753A9F"/>
+    <w:rsid w:val="007544AD"/>
     <w:rsid w:val="00757379"/>
     <w:rsid w:val="00761821"/>
     <w:rsid w:val="007737D2"/>
     <w:rsid w:val="00783F48"/>
     <w:rsid w:val="0078495E"/>
     <w:rsid w:val="00785352"/>
     <w:rsid w:val="00790DE9"/>
     <w:rsid w:val="007916B1"/>
     <w:rsid w:val="00791E5B"/>
     <w:rsid w:val="00797CD3"/>
     <w:rsid w:val="007A06E7"/>
+    <w:rsid w:val="007A4A57"/>
     <w:rsid w:val="007B0E4D"/>
     <w:rsid w:val="007B7310"/>
     <w:rsid w:val="007C5408"/>
     <w:rsid w:val="007D4632"/>
     <w:rsid w:val="007D783E"/>
     <w:rsid w:val="007E01AB"/>
     <w:rsid w:val="007E174A"/>
     <w:rsid w:val="007E19FC"/>
     <w:rsid w:val="007E2465"/>
     <w:rsid w:val="007E4100"/>
     <w:rsid w:val="007E6177"/>
     <w:rsid w:val="007E6206"/>
     <w:rsid w:val="007F54D9"/>
     <w:rsid w:val="0080442A"/>
     <w:rsid w:val="00812F5B"/>
+    <w:rsid w:val="00817750"/>
     <w:rsid w:val="00832D4D"/>
     <w:rsid w:val="00845772"/>
     <w:rsid w:val="00847107"/>
     <w:rsid w:val="00852690"/>
     <w:rsid w:val="0085417D"/>
     <w:rsid w:val="008616C6"/>
     <w:rsid w:val="00865651"/>
     <w:rsid w:val="0086584F"/>
     <w:rsid w:val="008660B7"/>
     <w:rsid w:val="00875332"/>
     <w:rsid w:val="00881936"/>
     <w:rsid w:val="008A7A03"/>
     <w:rsid w:val="008B0E26"/>
     <w:rsid w:val="008B5C2E"/>
     <w:rsid w:val="008B72B6"/>
     <w:rsid w:val="008C0811"/>
     <w:rsid w:val="008C0B5D"/>
     <w:rsid w:val="008C172D"/>
     <w:rsid w:val="008D09FD"/>
     <w:rsid w:val="008D0FD6"/>
     <w:rsid w:val="008D314B"/>
     <w:rsid w:val="008D7BFC"/>
     <w:rsid w:val="008E24D3"/>
     <w:rsid w:val="008E2B92"/>
     <w:rsid w:val="008E2F26"/>
@@ -39193,107 +39240,114 @@
     <w:rsid w:val="00AC5A66"/>
     <w:rsid w:val="00AD63B5"/>
     <w:rsid w:val="00AD6F89"/>
     <w:rsid w:val="00AE27CD"/>
     <w:rsid w:val="00AF24C2"/>
     <w:rsid w:val="00B00081"/>
     <w:rsid w:val="00B017C5"/>
     <w:rsid w:val="00B02AAF"/>
     <w:rsid w:val="00B045B4"/>
     <w:rsid w:val="00B127E9"/>
     <w:rsid w:val="00B12917"/>
     <w:rsid w:val="00B222BC"/>
     <w:rsid w:val="00B22582"/>
     <w:rsid w:val="00B23300"/>
     <w:rsid w:val="00B27AC1"/>
     <w:rsid w:val="00B30E18"/>
     <w:rsid w:val="00B37C22"/>
     <w:rsid w:val="00B43A05"/>
     <w:rsid w:val="00B43A0D"/>
     <w:rsid w:val="00B447F5"/>
     <w:rsid w:val="00B452DF"/>
     <w:rsid w:val="00B45C88"/>
     <w:rsid w:val="00B4784D"/>
     <w:rsid w:val="00B506FD"/>
     <w:rsid w:val="00B52407"/>
+    <w:rsid w:val="00B52473"/>
     <w:rsid w:val="00B62F14"/>
     <w:rsid w:val="00B634A2"/>
     <w:rsid w:val="00B653ED"/>
     <w:rsid w:val="00B67381"/>
     <w:rsid w:val="00B73721"/>
     <w:rsid w:val="00B7581C"/>
     <w:rsid w:val="00B7693F"/>
     <w:rsid w:val="00B77099"/>
     <w:rsid w:val="00B7771F"/>
     <w:rsid w:val="00BA23C6"/>
     <w:rsid w:val="00BA4D42"/>
     <w:rsid w:val="00BB1432"/>
     <w:rsid w:val="00BB161F"/>
     <w:rsid w:val="00BB292D"/>
     <w:rsid w:val="00BB6EF7"/>
     <w:rsid w:val="00BB7CB5"/>
     <w:rsid w:val="00BC2CE7"/>
     <w:rsid w:val="00BC7A5B"/>
     <w:rsid w:val="00BD2370"/>
     <w:rsid w:val="00BD260A"/>
     <w:rsid w:val="00BD4FDA"/>
     <w:rsid w:val="00BE1D4A"/>
     <w:rsid w:val="00BE3BA6"/>
     <w:rsid w:val="00BE4789"/>
+    <w:rsid w:val="00BE7ACD"/>
     <w:rsid w:val="00BE7C8C"/>
     <w:rsid w:val="00BE7EAB"/>
     <w:rsid w:val="00BF216F"/>
     <w:rsid w:val="00BF5480"/>
     <w:rsid w:val="00C00062"/>
+    <w:rsid w:val="00C04645"/>
     <w:rsid w:val="00C07596"/>
     <w:rsid w:val="00C0786D"/>
     <w:rsid w:val="00C16AFD"/>
+    <w:rsid w:val="00C278C1"/>
     <w:rsid w:val="00C34155"/>
     <w:rsid w:val="00C35799"/>
     <w:rsid w:val="00C42866"/>
+    <w:rsid w:val="00C4472C"/>
     <w:rsid w:val="00C46362"/>
     <w:rsid w:val="00C46590"/>
     <w:rsid w:val="00C472FC"/>
     <w:rsid w:val="00C50FEA"/>
     <w:rsid w:val="00C607D5"/>
     <w:rsid w:val="00C663E8"/>
     <w:rsid w:val="00C70928"/>
     <w:rsid w:val="00C713C2"/>
     <w:rsid w:val="00C761A3"/>
     <w:rsid w:val="00C8422E"/>
     <w:rsid w:val="00C860F4"/>
     <w:rsid w:val="00C8767B"/>
     <w:rsid w:val="00C93BF6"/>
     <w:rsid w:val="00CA2DAA"/>
     <w:rsid w:val="00CA772C"/>
     <w:rsid w:val="00CA7FF2"/>
     <w:rsid w:val="00CB0B08"/>
     <w:rsid w:val="00CC09D6"/>
     <w:rsid w:val="00CC1B16"/>
     <w:rsid w:val="00CC1E3C"/>
     <w:rsid w:val="00CC5D7F"/>
     <w:rsid w:val="00CC6DC6"/>
+    <w:rsid w:val="00CD51D2"/>
+    <w:rsid w:val="00CE13DB"/>
     <w:rsid w:val="00CE7473"/>
     <w:rsid w:val="00CE7FD4"/>
     <w:rsid w:val="00CF1787"/>
     <w:rsid w:val="00CF704B"/>
     <w:rsid w:val="00D0101E"/>
     <w:rsid w:val="00D019B5"/>
     <w:rsid w:val="00D125B8"/>
     <w:rsid w:val="00D13767"/>
     <w:rsid w:val="00D17858"/>
     <w:rsid w:val="00D20D39"/>
     <w:rsid w:val="00D21B2C"/>
     <w:rsid w:val="00D23C1F"/>
     <w:rsid w:val="00D253F0"/>
     <w:rsid w:val="00D2613C"/>
     <w:rsid w:val="00D30DA7"/>
     <w:rsid w:val="00D355FB"/>
     <w:rsid w:val="00D37194"/>
     <w:rsid w:val="00D3784C"/>
     <w:rsid w:val="00D431E0"/>
     <w:rsid w:val="00D434CF"/>
     <w:rsid w:val="00D438E6"/>
     <w:rsid w:val="00D5000B"/>
     <w:rsid w:val="00D55ABD"/>
     <w:rsid w:val="00D574EC"/>
     <w:rsid w:val="00D57C47"/>
@@ -39303,50 +39357,51 @@
     <w:rsid w:val="00D75564"/>
     <w:rsid w:val="00D76825"/>
     <w:rsid w:val="00D90617"/>
     <w:rsid w:val="00D908C1"/>
     <w:rsid w:val="00DA1768"/>
     <w:rsid w:val="00DA394D"/>
     <w:rsid w:val="00DB0841"/>
     <w:rsid w:val="00DB2D15"/>
     <w:rsid w:val="00DB4734"/>
     <w:rsid w:val="00DC06CC"/>
     <w:rsid w:val="00DC6FD7"/>
     <w:rsid w:val="00DD5B1E"/>
     <w:rsid w:val="00DE3938"/>
     <w:rsid w:val="00DE3C43"/>
     <w:rsid w:val="00DE518B"/>
     <w:rsid w:val="00DF62D9"/>
     <w:rsid w:val="00DF6BEB"/>
     <w:rsid w:val="00E02BA6"/>
     <w:rsid w:val="00E0403C"/>
     <w:rsid w:val="00E07E3E"/>
     <w:rsid w:val="00E107A0"/>
     <w:rsid w:val="00E10E2D"/>
     <w:rsid w:val="00E1234F"/>
     <w:rsid w:val="00E124C5"/>
     <w:rsid w:val="00E12951"/>
+    <w:rsid w:val="00E12A2C"/>
     <w:rsid w:val="00E20FAC"/>
     <w:rsid w:val="00E25DE8"/>
     <w:rsid w:val="00E33F48"/>
     <w:rsid w:val="00E344D2"/>
     <w:rsid w:val="00E370DC"/>
     <w:rsid w:val="00E4187F"/>
     <w:rsid w:val="00E43940"/>
     <w:rsid w:val="00E4483F"/>
     <w:rsid w:val="00E455CD"/>
     <w:rsid w:val="00E55998"/>
     <w:rsid w:val="00E55BE6"/>
     <w:rsid w:val="00E57AFE"/>
     <w:rsid w:val="00E62C86"/>
     <w:rsid w:val="00E63FA8"/>
     <w:rsid w:val="00E74D42"/>
     <w:rsid w:val="00E74D72"/>
     <w:rsid w:val="00E800F8"/>
     <w:rsid w:val="00E91D5F"/>
     <w:rsid w:val="00E94709"/>
     <w:rsid w:val="00EA1DCA"/>
     <w:rsid w:val="00EA2EDB"/>
     <w:rsid w:val="00EA5B2F"/>
     <w:rsid w:val="00EA60E3"/>
     <w:rsid w:val="00EB3155"/>
     <w:rsid w:val="00EB5E28"/>
@@ -39381,81 +39436,82 @@
     <w:rsid w:val="00F5791A"/>
     <w:rsid w:val="00F65F84"/>
     <w:rsid w:val="00F85E12"/>
     <w:rsid w:val="00FA0F02"/>
     <w:rsid w:val="00FA1E84"/>
     <w:rsid w:val="00FA3BB7"/>
     <w:rsid w:val="00FA5A28"/>
     <w:rsid w:val="00FB3F7D"/>
     <w:rsid w:val="00FB5028"/>
     <w:rsid w:val="00FB708E"/>
     <w:rsid w:val="00FB7D4E"/>
     <w:rsid w:val="00FC0A19"/>
     <w:rsid w:val="00FC1904"/>
     <w:rsid w:val="00FC2BD1"/>
     <w:rsid w:val="00FC5F75"/>
     <w:rsid w:val="00FD04FB"/>
     <w:rsid w:val="00FD2C4A"/>
     <w:rsid w:val="00FE052B"/>
     <w:rsid w:val="00FE3104"/>
     <w:rsid w:val="00FE6A5C"/>
     <w:rsid w:val="00FE7BF4"/>
     <w:rsid w:val="00FF09B4"/>
     <w:rsid w:val="00FF44F7"/>
     <w:rsid w:val="00FF7EDD"/>
     <w:rsid w:val="0EAC32C5"/>
+    <w:rsid w:val="11DDAD6A"/>
     <w:rsid w:val="5690E9B2"/>
     <w:rsid w:val="64D211E8"/>
     <w:rsid w:val="6BE8A51C"/>
     <w:rsid w:val="78C1A0DE"/>
     <w:rsid w:val="7E764D80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D5D78F2"/>
-  <w15:docId w15:val="{321FD262-FEC0-45A8-90FF-9926306BB2ED}"/>
+  <w15:docId w15:val="{214A2A6C-7EBE-413B-A02E-CFF2617B8DAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
@@ -41683,50 +41739,62 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Title2Char">
     <w:name w:val="Title 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title2"/>
     <w:rsid w:val="00D2613C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:u w:color="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A4A57"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="257371192">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="309332861">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -41748,51 +41816,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1859347742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proda.humanservices.gov.au/prodalogin/pages/public/login.jsf?TAM_OP=login&amp;ERROR_CODE=0x00000000&amp;URL=%2Fmga%2Fsps%2Foauth%2Foauth20%2Fauthorize%3Fresponse_type%3Dcode%26client_id%3D2iI5uxAzRUvdGvID5AMm%26state%3D001589514300369yZjeRejNc%26redirect_uri%3Dhttps%253A%252F%252Fmyplace.ndis.gov.au%252Fsso%252Foidcclient%252Fredirect%252Famapp-runtime-prodandis%26scope%3Dopenid%2Blink&amp;OLDSESSION=" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints/contact-and-feedback-form" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider.support@ndis.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints/contact-and-feedback-form" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -42884,65 +42952,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16ca8922151f4ad17600b23e76a2aaff" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e84ec280b4ee61e5ef94a4773c0d1b3d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05799b049df1c8de1bd433c0287b3a8c" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0031_" minOccurs="0"/>
@@ -43159,125 +43214,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_x0031_ xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <Comments xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA05710F-2CA0-4D36-BECC-DFF6FBFAF92C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{389870E2-10D7-4D65-AA42-A84CB830E280}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4B56D2B-F1C6-4EBD-8860-034B22EABC27}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{279A42D3-05EA-43FE-BDB5-5F472B928E23}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3B67DB2-E9E4-4A51-ADF6-A4F4B15828A4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3B67DB2-E9E4-4A51-ADF6-A4F4B15828A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{389870E2-10D7-4D65-AA42-A84CB830E280}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>737</Words>
-  <Characters>4201</Characters>
+  <Words>671</Words>
+  <Characters>3828</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Australian Government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4929</CharactersWithSpaces>
+  <CharactersWithSpaces>4491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Fammartino, Toni</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
     <vt:lpwstr>2025-05-08T06:48:10Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>