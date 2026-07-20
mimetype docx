--- v0 (2026-06-29)
+++ v1 (2026-07-20)
@@ -172,804 +172,786 @@
     <w:p w14:paraId="5BD4CEF0" w14:textId="51CE10D6" w:rsidR="003C0555" w:rsidRPr="00631FF7" w:rsidRDefault="003C0555" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:t>Part 2. Maintaining your information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364D6CE0" w14:textId="77777777" w:rsidR="003C0555" w:rsidRPr="00631FF7" w:rsidRDefault="003C0555" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23126D99" w14:textId="53FD3E95" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="008A10E2" w:rsidP="006A2160">
+    <w:p w14:paraId="23126D99" w14:textId="34CC63D5" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="00133986" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>August</w:t>
-[...17 lines deleted...]
-        <w:t>2025</w:t>
+        <w:t>April 2026</w:t>
       </w:r>
       <w:r w:rsidR="002C6F6B" w:rsidRPr="2708EB2F">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A2160" w:rsidRPr="2708EB2F">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:id w:val="1165846175"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="45C2DC49" w14:textId="722DE5ED" w:rsidR="00225049" w:rsidRPr="00631FF7" w:rsidRDefault="00225049" w:rsidP="000E28F0">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3959F6AE" w14:textId="55E18FAE" w:rsidR="0087625D" w:rsidRDefault="00DC3476">
+        <w:p w14:paraId="45846E73" w14:textId="56F64C3E" w:rsidR="00B956F5" w:rsidRDefault="00DC3476">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00225049">
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc205571457" w:history="1">
-            <w:r w:rsidR="0087625D" w:rsidRPr="007705EC">
+          <w:hyperlink w:anchor="_Toc216090698" w:history="1">
+            <w:r w:rsidR="00B956F5" w:rsidRPr="00DA5D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Changes from the last version</w:t>
             </w:r>
-            <w:r w:rsidR="0087625D">
+            <w:r w:rsidR="00B956F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0087625D">
+            <w:r w:rsidR="00B956F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0087625D">
+            <w:r w:rsidR="00B956F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc205571457 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216090698 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0087625D">
+            <w:r w:rsidR="00B956F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0087625D">
+            <w:r w:rsidR="00B956F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F16A7">
+            <w:r w:rsidR="00B64984">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="0087625D">
+            <w:r w:rsidR="00B956F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B594A9A" w14:textId="28D96410" w:rsidR="0087625D" w:rsidRDefault="0087625D">
+        <w:p w14:paraId="048E0819" w14:textId="38E8E1E4" w:rsidR="00B956F5" w:rsidRDefault="00B956F5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc205571458" w:history="1">
-            <w:r w:rsidRPr="007705EC">
+          <w:hyperlink w:anchor="_Toc216090699" w:history="1">
+            <w:r w:rsidRPr="00DA5D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to contact NDIS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc205571458 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216090699 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F16A7">
+            <w:r w:rsidR="00B64984">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B8FC42C" w14:textId="601764A4" w:rsidR="0087625D" w:rsidRDefault="0087625D">
+        <w:p w14:paraId="57D96426" w14:textId="71ABD015" w:rsidR="00B956F5" w:rsidRDefault="00B956F5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc205571459" w:history="1">
-            <w:r w:rsidRPr="007705EC">
+          <w:hyperlink w:anchor="_Toc216090700" w:history="1">
+            <w:r w:rsidRPr="00DA5D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Maintaining your information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc205571459 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216090700 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F16A7">
+            <w:r w:rsidR="00B64984">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="156597BD" w14:textId="5B56BD8C" w:rsidR="0087625D" w:rsidRDefault="0087625D">
+        <w:p w14:paraId="49E3E111" w14:textId="1E5A79FD" w:rsidR="00B956F5" w:rsidRDefault="00B956F5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc205571460" w:history="1">
-            <w:r w:rsidRPr="007705EC">
+          <w:hyperlink w:anchor="_Toc216090701" w:history="1">
+            <w:r w:rsidRPr="00DA5D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Profile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc205571460 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216090701 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F16A7">
+            <w:r w:rsidR="00B64984">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="757AF9A2" w14:textId="41D77351" w:rsidR="0087625D" w:rsidRDefault="0087625D">
+        <w:p w14:paraId="463E2C28" w14:textId="6B60A123" w:rsidR="00B956F5" w:rsidRDefault="00B956F5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc205571461" w:history="1">
-            <w:r w:rsidRPr="007705EC">
+          <w:hyperlink w:anchor="_Toc216090702" w:history="1">
+            <w:r w:rsidRPr="00DA5D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>About me</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc205571461 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216090702 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F16A7">
+            <w:r w:rsidR="00B64984">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09C7C31A" w14:textId="38367176" w:rsidR="0087625D" w:rsidRDefault="0087625D">
+        <w:p w14:paraId="5A30D259" w14:textId="690DEB92" w:rsidR="00B956F5" w:rsidRDefault="00B956F5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc205571462" w:history="1">
-            <w:r w:rsidRPr="007705EC">
+          <w:hyperlink w:anchor="_Toc216090703" w:history="1">
+            <w:r w:rsidRPr="00DA5D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>My organisation details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc205571462 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216090703 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F16A7">
+            <w:r w:rsidR="00B64984">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F946AAD" w14:textId="2011241A" w:rsidR="0087625D" w:rsidRDefault="0087625D">
+        <w:p w14:paraId="1E0275AE" w14:textId="370B1072" w:rsidR="00B956F5" w:rsidRDefault="00B956F5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc205571463" w:history="1">
-            <w:r w:rsidRPr="007705EC">
+          <w:hyperlink w:anchor="_Toc216090704" w:history="1">
+            <w:r w:rsidRPr="00DA5D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>How Frequently Can NDIA Contact Me?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc205571463 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216090704 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F16A7">
+            <w:r w:rsidR="00B64984">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BCD4B76" w14:textId="1771CFAD" w:rsidR="0087625D" w:rsidRDefault="0087625D">
+        <w:p w14:paraId="5F69436A" w14:textId="35695AE5" w:rsidR="00B956F5" w:rsidRDefault="00B956F5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc205571464" w:history="1">
-            <w:r w:rsidRPr="007705EC">
+          <w:hyperlink w:anchor="_Toc216090705" w:history="1">
+            <w:r w:rsidRPr="00DA5D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Organisational staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc205571464 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216090705 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F16A7">
+            <w:r w:rsidR="00B64984">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DD4B4D3" w14:textId="1620A585" w:rsidR="0087625D" w:rsidRDefault="0087625D">
+        <w:p w14:paraId="644C23FB" w14:textId="571E6033" w:rsidR="00B956F5" w:rsidRDefault="00B956F5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc205571465" w:history="1">
-            <w:r w:rsidRPr="007705EC">
+          <w:hyperlink w:anchor="_Toc216090706" w:history="1">
+            <w:r w:rsidRPr="00DA5D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Bank details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc205571465 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216090706 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F16A7">
+            <w:r w:rsidR="00B64984">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15992E9B" w14:textId="4429DD04" w:rsidR="00DC3476" w:rsidRDefault="00DC3476" w:rsidP="0051411B">
+        <w:p w14:paraId="15992E9B" w14:textId="580D324B" w:rsidR="00DC3476" w:rsidRDefault="00DC3476" w:rsidP="0051411B">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="508451D5" w14:textId="762161FA" w:rsidR="00225049" w:rsidRPr="00631FF7" w:rsidRDefault="00225049">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -977,226 +959,184 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63B00831">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAEDE8D" w14:textId="51BC7434" w:rsidR="00AD63B5" w:rsidRPr="00631FF7" w:rsidRDefault="00AD63B5" w:rsidP="000E28F0">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc68770470"/>
       <w:bookmarkStart w:id="1" w:name="_Toc195276443"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc205571457"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc216090698"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Changes from the last version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7E9CBB6F" w14:textId="77777777" w:rsidR="00AD63B5" w:rsidRPr="00631FF7" w:rsidRDefault="00AD63B5" w:rsidP="00EB6194">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof w:val="0"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>The following updates have been made to the last published version of the myplace provider portal step-by-step guide:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3522F744" w14:textId="1DD950E6" w:rsidR="0024046D" w:rsidRPr="00631FF7" w:rsidRDefault="0024046D" w:rsidP="00891A0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35015A94" w14:textId="07ABE2B8" w:rsidR="002C6F6B" w:rsidRPr="00631FF7" w:rsidRDefault="002C6F6B" w:rsidP="6EBAB7A1">
+    <w:p w14:paraId="35015A94" w14:textId="3E89352D" w:rsidR="002C6F6B" w:rsidRPr="00631FF7" w:rsidRDefault="002C6F6B" w:rsidP="6EBAB7A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6EBAB7A1">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">As of </w:t>
       </w:r>
-      <w:r w:rsidR="00A57105">
+      <w:r w:rsidR="00C42EEB">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">August </w:t>
+        <w:t>April 2026</w:t>
       </w:r>
-      <w:r w:rsidR="0BF9EFBC" w:rsidRPr="6EBAB7A1">
+      <w:r w:rsidR="006A2160" w:rsidRPr="6EBAB7A1">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB3495B" w14:textId="77777777" w:rsidR="00E70B4C" w:rsidRPr="00631FF7" w:rsidRDefault="00E70B4C">
-[...12 lines deleted...]
-    <w:p w14:paraId="1D013604" w14:textId="7C6301AA" w:rsidR="00BA6237" w:rsidRDefault="0AD18A83" w:rsidP="0051411B">
+    <w:p w14:paraId="3B61CEF9" w14:textId="7F96FC78" w:rsidR="00D943EA" w:rsidRPr="00C53E8F" w:rsidRDefault="00D943EA" w:rsidP="00D943EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="0051411B">
-        <w:t xml:space="preserve">The ‘Link to my organization’ description </w:t>
+      <w:r w:rsidRPr="00A77419">
+        <w:t>Updates to ‘Maintaining your information’ – About Me</w:t>
       </w:r>
-      <w:r w:rsidR="00703680">
-        <w:t xml:space="preserve">(text and screenshots) </w:t>
+      <w:r w:rsidRPr="00C53E8F">
+        <w:t xml:space="preserve"> (Page </w:t>
       </w:r>
-      <w:r w:rsidRPr="0051411B">
-        <w:t>ha</w:t>
+      <w:r w:rsidR="004C5746">
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00703680">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="0051411B">
+      <w:r w:rsidRPr="00C53E8F">
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:t>NDIS contact phone number provider under ‘How to Contact NDIS’ section updated (Page 4)</w:t>
+      <w:r w:rsidRPr="00A77419">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5633F4A1" w14:textId="03A3FE6B" w:rsidR="6EBAB7A1" w:rsidRPr="0051411B" w:rsidRDefault="6EBAB7A1" w:rsidP="0051411B">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2167E73C" w14:textId="68896EBB" w:rsidR="00626A44" w:rsidRPr="00631FF7" w:rsidRDefault="00626A44" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11787384" w14:textId="323E6E75" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="0031478D" w:rsidP="004524FD">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc43899649"/>
       <w:bookmarkStart w:id="4" w:name="_Toc68770471"/>
       <w:bookmarkStart w:id="5" w:name="_Toc195276444"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc205571458"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc216090699"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>How to contact</w:t>
       </w:r>
       <w:r w:rsidR="00504066">
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00504066">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3276"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3792"/>
         <w:gridCol w:w="3574"/>
@@ -1243,51 +1183,51 @@
           <w:trHeight w:val="5508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3792" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41EDC5FE" w14:textId="77777777" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="006D1FFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A188F0" wp14:editId="50FAC743">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A188F0" wp14:editId="5BD697F4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>816224</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>65681</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="632129" cy="608949"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:wrapNone/>
                   <wp:docPr id="26" name="Picture 26"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1845,73 +1785,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79E88672" w14:textId="77777777" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="006D1FFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="687AAB6A" w14:textId="77777777" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="006D1FFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D890E24" w14:textId="77777777" w:rsidR="0083763D" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="00631F52">
-[...21 lines deleted...]
-          </w:p>
           <w:p w14:paraId="43574C31" w14:textId="156F652C" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="006D1FFF">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can use the provider portal to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0712D882" w14:textId="77777777" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="0051411B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="275"/>
               </w:numPr>
@@ -2002,51 +1919,51 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="519929AC" wp14:editId="5CF3E808">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>816555</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>106321</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="620202" cy="516835"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="15" name="Picture 15"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25" name="Picture 24"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17" cstate="print">
+                          <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="628899" cy="524082"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -2113,73 +2030,82 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email us</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547E416B" w14:textId="2BF16212" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="00550AB8">
+          <w:p w14:paraId="547E416B" w14:textId="68645400" w:rsidR="00C973C0" w:rsidRPr="00B956F5" w:rsidRDefault="00E00C10" w:rsidP="00550AB8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00B956F5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>provider.support@ndis.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="0965BE49" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRPr="00631FF7" w:rsidRDefault="00E00C10" w:rsidP="00550AB8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0AA07FDD" w14:textId="2CAFC919" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="006D1FFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can email us about:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A55FA88" w14:textId="6EC285B7" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="0051411B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="275"/>
@@ -2239,51 +2165,51 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7127FEA6" wp14:editId="204A498A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>650461</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>66372</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="779228" cy="659959"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="6985"/>
                   <wp:wrapNone/>
                   <wp:docPr id="16" name="Picture 16"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="Picture 25"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19">
+                          <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="779228" cy="659959"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -2361,51 +2287,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact and Feedback form</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D60193C" w14:textId="664C0A81" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="00550AB8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00631FF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NDIS Online Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2AB4F448" w14:textId="77777777" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="006D1FFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2481,51 +2407,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73A84DAB" wp14:editId="64AC5411">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>595354</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>106128</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="616226" cy="554603"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="32" name="Picture 32"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21">
+                          <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="616226" cy="554603"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -2623,70 +2549,68 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Insurance Agency</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45A96248" w14:textId="77777777" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="006D1FFF">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>GPO Box 700</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2C35C2" w14:textId="77777777" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="006D1FFF">
+          <w:p w14:paraId="0E2C35C2" w14:textId="6BF76AB9" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00B956F5" w:rsidP="006D1FFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Canberra  ACT</w:t>
+              <w:t>Canberra ACT</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00631FF7">
+            <w:r w:rsidR="00C973C0" w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  2601</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5116FF89" w14:textId="77777777" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="006D1FFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You can mail us:</w:t>
             </w:r>
@@ -2706,84 +2630,80 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="275"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:t xml:space="preserve">Compliment, complaint or provide feedback, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DA7FA71" w14:textId="77777777" w:rsidR="00C973C0" w:rsidRPr="00631FF7" w:rsidRDefault="00C973C0" w:rsidP="0051411B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="275"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00631FF7">
               <w:t>Document, form, report or letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70B80F91" w14:textId="7A5E5F3C" w:rsidR="00504066" w:rsidRPr="00631FF7" w:rsidRDefault="00504066" w:rsidP="006A2160">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0B4C86A1" w14:textId="30D9095E" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="000E28F0">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Complaints"/>
       <w:bookmarkStart w:id="8" w:name="_Feedback_and_Compliments"/>
       <w:bookmarkStart w:id="9" w:name="_Feedback_and_Compliments_1"/>
       <w:bookmarkStart w:id="10" w:name="_Enquiries"/>
       <w:bookmarkStart w:id="11" w:name="_Enquiries_1"/>
       <w:bookmarkStart w:id="12" w:name="_Toc43899650"/>
       <w:bookmarkStart w:id="13" w:name="_Toc68770472"/>
       <w:bookmarkStart w:id="14" w:name="_Toc195276445"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc205571459"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc216090700"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="63B00831">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Maintaining your </w:t>
       </w:r>
       <w:r w:rsidR="001F2D38" w:rsidRPr="63B00831">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="11D5730E" w14:textId="240CC390" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:rPr>
           <w:rStyle w:val="NDIANoteChar"/>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="40"/>
@@ -2846,90 +2766,95 @@
         </w:rPr>
         <w:t xml:space="preserve"> (your and your </w:t>
       </w:r>
       <w:r w:rsidR="007204D6" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>organisation</w:t>
       </w:r>
       <w:r w:rsidR="006B2D69" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> contact information and roles within the provider portal).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F7A292" w14:textId="3C2A5B3D" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="00BA6C7F" w:rsidP="00E20FAC">
+    <w:p w14:paraId="08F7A292" w14:textId="3F2AE6CA" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="00BA6C7F" w:rsidP="00E20FAC">
       <w:pPr>
         <w:pStyle w:val="NDIABulletlvl1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">View </w:t>
       </w:r>
       <w:r w:rsidR="001A412B" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B956F5">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
       <w:r w:rsidR="001A412B" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Registration</w:t>
+        <w:t>Registration details</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001A412B" w:rsidRPr="00631FF7">
+      <w:r w:rsidR="00B956F5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> details</w:t>
+        <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="001A412B" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:color w:val="6B2976"/>
           <w:u w:color="6B2976"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A412B" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>(the services you are approved to provide under the NDIS)</w:t>
       </w:r>
       <w:r w:rsidR="00133DF7" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F675C9" w:rsidRPr="00631FF7">
@@ -3000,145 +2925,145 @@
         </w:rPr>
         <w:t xml:space="preserve"> (the times and places from which you deliver services).</w:t>
       </w:r>
       <w:r w:rsidR="00BA6C7F" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> To add or edit outlet information for outlet you will need to contact the NDIS Quality and Safeguards </w:t>
       </w:r>
       <w:r w:rsidR="0018773B" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00BA6C7F" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>ommission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52465FEB" w14:textId="14C173AE" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="00C34155">
+    <w:p w14:paraId="52465FEB" w14:textId="14C173AE" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="00C34155" w:rsidP="00B956F5">
       <w:pPr>
         <w:pStyle w:val="NDIABulletlvl1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="0"/>
         </w:numPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EA043CF" w14:textId="6307C028" w:rsidR="001F2D38" w:rsidRPr="00631FF7" w:rsidRDefault="00D569D1" w:rsidP="003A1CB2">
       <w:pPr>
         <w:pStyle w:val="NDIABulletlvl1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0180BF5C" wp14:editId="26EB03C6">
             <wp:extent cx="4626000" cy="5749200"/>
             <wp:effectExtent l="0" t="0" r="3175" b="4445"/>
             <wp:docPr id="231923684" name="Picture 11" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="231923684" name="Picture 11" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4626000" cy="5749200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DAA84A" w14:textId="534A68D3" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="00FE417E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc43899651"/>
       <w:bookmarkStart w:id="17" w:name="_Toc68770473"/>
       <w:bookmarkStart w:id="18" w:name="_Toc195276446"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc205571460"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc216090701"/>
       <w:r w:rsidRPr="63B00831">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Profile</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="40696BB7" w14:textId="4CFE9F2F" w:rsidR="00BE41DA" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:rPr>
           <w:rStyle w:val="NDIANoteChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="NDIANoteChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -3362,51 +3287,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="409FE4D7" wp14:editId="511ADDC7">
             <wp:extent cx="1136015" cy="1119896"/>
             <wp:effectExtent l="19050" t="19050" r="26035" b="23495"/>
             <wp:docPr id="1073741989" name="Picture 1073741989" descr="Screenshot of Profile tile&#10;&#10;Screenshot of Profile tile"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741862" name="Screenshot of Profile tile&#10;&#10;Screenshot of Profile tile" descr="Screenshot of Profile tileScreenshot of Profile tile"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId22"/>
                     <a:srcRect l="3537" t="2624" r="4068" b="4166"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1137711" cy="1121568"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
@@ -3554,218 +3479,318 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00125B56" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BBD9B8E" wp14:editId="3C7642EF">
             <wp:extent cx="5343525" cy="3252788"/>
             <wp:effectExtent l="19050" t="19050" r="9525" b="24130"/>
             <wp:docPr id="1073741915" name="Picture 1073741915" descr="Screenshot of Profile details &#10;&#10;Screenshot of Profile details "/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741863" name="Screenshot of Profile details &#10;&#10;Screenshot of Profile details " descr="Screenshot of Profile details Screenshot of Profile details "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5360215" cy="3262948"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A31986" w14:textId="75E98AD2" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc43899652"/>
       <w:bookmarkStart w:id="21" w:name="_Toc68770474"/>
       <w:bookmarkStart w:id="22" w:name="_Toc195276447"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc205571461"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc216090702"/>
       <w:r w:rsidRPr="63B00831">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>About me</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="1B7F9A92" w14:textId="77777777" w:rsidR="0061348F" w:rsidRPr="00631FF7" w:rsidRDefault="0061348F" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6416F6EE" w14:textId="79BAFACA" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="00BB161F">
+    <w:p w14:paraId="6416F6EE" w14:textId="79BAFACA" w:rsidR="00C34155" w:rsidRDefault="001A412B" w:rsidP="00BB161F">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="198"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631FF7">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve">Select </w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Edit</w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>About Me</w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> group to update your telephone numbers and email</w:t>
       </w:r>
       <w:r w:rsidR="00543A6D" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>address.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="27C5B160" w14:textId="3674C3EB" w:rsidR="00AF3AA6" w:rsidRDefault="00AF3AA6" w:rsidP="002F7162">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: It’s important you keep your contact information up to date. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5353C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you contact the NDIA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5353C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discuss or request sensitive or protected information, a one-time code will be sent to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>email address or mobile phone number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5353C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on your record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5353C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are unable to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>authenticate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5353C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the one-time code, we </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5353C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only discuss general information with you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239A28DE" w14:textId="77777777" w:rsidR="00927D58" w:rsidRPr="00AF3AA6" w:rsidRDefault="00927D58" w:rsidP="002F7162">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="600BECB7" w14:textId="77777777" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67817A1A" wp14:editId="088C682A">
             <wp:extent cx="5263515" cy="2949934"/>
             <wp:effectExtent l="19050" t="19050" r="13335" b="22225"/>
             <wp:docPr id="1073741864" name="Picture 1073741864" descr="Screenshot of About me details &#10;&#10;Screenshot of About me details "/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741864" name="Screenshot of About me details &#10;&#10;Screenshot of About me details " descr="Screenshot of About me details Screenshot of About me details "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5301227" cy="2971070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -3833,51 +3858,51 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F2504F9" wp14:editId="379AD010">
             <wp:extent cx="5339288" cy="2655403"/>
             <wp:effectExtent l="19050" t="19050" r="13970" b="12065"/>
             <wp:docPr id="1073741865" name="Picture 1073741865" descr="Screenshot of Edit contact details&#10;&#10;Screenshot of Edit contact details"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741865" name="Screenshot of Edit contact details&#10;&#10;Screenshot of Edit contact details" descr="Screenshot of Edit contact detailsScreenshot of Edit contact details"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5351733" cy="2661592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -3952,51 +3977,51 @@
         </w:rPr>
         <w:t>You can only change phone numbers and the email address.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D84333" w14:textId="77777777" w:rsidR="0096507E" w:rsidRPr="00631FF7" w:rsidRDefault="0096507E" w:rsidP="008E0B08">
       <w:pPr>
         <w:pStyle w:val="NDIANote"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15690614" w14:textId="77777777" w:rsidR="002C6F6B" w:rsidRPr="00631FF7" w:rsidRDefault="002C6F6B" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc43891027"/>
       <w:bookmarkStart w:id="25" w:name="_Toc49785641"/>
       <w:bookmarkStart w:id="26" w:name="_Toc71534792"/>
       <w:bookmarkStart w:id="27" w:name="_Toc195276448"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc205571462"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc216090703"/>
       <w:r w:rsidRPr="63B00831">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>My organisation details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="131E725C" w14:textId="77777777" w:rsidR="00BD734C" w:rsidRPr="00631FF7" w:rsidRDefault="002C6F6B" w:rsidP="002C6F6B">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="196"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
@@ -4106,51 +4131,51 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0363D85C" wp14:editId="1708DDB7">
             <wp:extent cx="5151234" cy="3409950"/>
             <wp:effectExtent l="19050" t="19050" r="11430" b="19050"/>
             <wp:docPr id="1073742004" name="Picture 1073742004"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5202708" cy="3444024"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -4242,51 +4267,51 @@
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67C8879B" wp14:editId="5F1C5C57">
             <wp:extent cx="5150783" cy="3448050"/>
             <wp:effectExtent l="19050" t="19050" r="12065" b="19050"/>
             <wp:docPr id="1073742008" name="Picture 1073742008"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5155033" cy="3450895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="50000"/>
                           <a:lumOff val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4393,140 +4418,152 @@
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>important information, you will need to contact the NDIS Quality and Safeguards Commission</w:t>
       </w:r>
       <w:r w:rsidR="00065CA7" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665FD854" w14:textId="4D621709" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_How_Can_NDIA"/>
       <w:bookmarkStart w:id="31" w:name="_Toc43899654"/>
       <w:bookmarkStart w:id="32" w:name="_Toc68770476"/>
       <w:bookmarkStart w:id="33" w:name="_Toc195276449"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc205571463"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc216090704"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="63B00831">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>How Frequently Can NDIA Contact Me?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="41392ECF" w14:textId="77777777" w:rsidR="00A506EB" w:rsidRPr="00631FF7" w:rsidRDefault="00A506EB">
+    <w:p w14:paraId="41392ECF" w14:textId="1A6E4E18" w:rsidR="00A506EB" w:rsidRPr="00631FF7" w:rsidRDefault="00A506EB">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631FF7">
+      <w:r w:rsidRPr="0E3359BC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Nominate how often your organisation wants to be notified about changes to service bookings and quotations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631FF7">
+      <w:r w:rsidRPr="0E3359BC">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and new Requests for Service sent to your organization for review. For new Requests for </w:t>
+        <w:t xml:space="preserve">, and new Requests for Service sent to your organization for review. For new </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00631FF7">
+      <w:r w:rsidR="00B956F5">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Service</w:t>
+        <w:t>‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00631FF7">
+      <w:r w:rsidRPr="0E3359BC">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you will be notified immediately.</w:t>
+        <w:t>Requests for Service</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631FF7">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00631FF7">
+      <w:r w:rsidR="00B956F5">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">For service bookings and </w:t>
+        <w:t>’</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00631FF7">
+      <w:r w:rsidRPr="0E3359BC">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>quotations</w:t>
+        <w:t xml:space="preserve"> you will be notified immediately.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00631FF7">
+      <w:r w:rsidRPr="0E3359BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E3359BC">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve">For service bookings and </w:t>
+      </w:r>
+      <w:r w:rsidR="72C4C5F2" w:rsidRPr="0E3359BC">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>quotations,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E3359BC">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
-      <w:r w:rsidRPr="00631FF7">
+      <w:r w:rsidRPr="0E3359BC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> can choose to be notified: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FACB55" w14:textId="77777777" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="0051411B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Immediately</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75572D8E" w14:textId="77777777" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="0051411B">
       <w:pPr>
@@ -4694,51 +4731,51 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4671BF3A" wp14:editId="02C774FF">
             <wp:extent cx="5295900" cy="2832265"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="25400"/>
             <wp:docPr id="1073741868" name="Picture 1073741868" descr="Screenshot of How Frequently Can NDIA Contact Me details &#10;&#10;Screenshot of How Frequently Can NDIA Contact Me details "/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741868" name="Screenshot of How Frequently Can NDIA Contact Me details &#10;&#10;Screenshot of How Frequently Can NDIA Contact Me details " descr="Screenshot of How Frequently Can NDIA Contact Me details Screenshot of How Frequently Can NDIA Contact Me details "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5316494" cy="2843279"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -4811,51 +4848,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D8EE3CC" wp14:editId="1AEBF573">
             <wp:extent cx="5295900" cy="914400"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
             <wp:docPr id="1073741869" name="Picture 1073741869" descr="Screenshot of How Frequently Can NDIA Contact Me details &#10;&#10;Screenshot of How Frequently Can NDIA Contact Me details "/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741869" name="Screenshot of How Frequently Can NDIA Contact Me details &#10;&#10;Screenshot of How Frequently Can NDIA Contact Me details " descr="Screenshot of How Frequently Can NDIA Contact Me details Screenshot of How Frequently Can NDIA Contact Me details "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5326109" cy="919616"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -5042,51 +5079,51 @@
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CBDC241" wp14:editId="0ADC8F8B">
             <wp:extent cx="5370118" cy="2224848"/>
             <wp:effectExtent l="19050" t="19050" r="21590" b="23495"/>
             <wp:docPr id="1073742035" name="Picture 1073742035" descr="Screenshot of myplace screen How frequently can NDIA contact me"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5383302" cy="2230310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="50000"/>
                           <a:lumOff val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -5296,106 +5333,88 @@
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">return to the list of correspondence options and </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>return to the list of correspondence options and make a selection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F714281" w14:textId="17741A70" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E837615" wp14:editId="14E89F2E">
             <wp:extent cx="4371975" cy="1152525"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="28575"/>
             <wp:docPr id="1073741871" name="Picture 1073741871" descr="Screenshot of How Frequently Can NDIA Contact Me details &#10;&#10;Screenshot of How Frequently Can NDIA Contact Me details "/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741871" name="Screenshot of How Frequently Can NDIA Contact Me details &#10;&#10;Screenshot of How Frequently Can NDIA Contact Me details " descr="Screenshot of How Frequently Can NDIA Contact Me details Screenshot of How Frequently Can NDIA Contact Me details "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4426968" cy="1167022"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -5404,51 +5423,51 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E32AF94" w14:textId="4EEBDC96" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
           <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc43899655"/>
       <w:bookmarkStart w:id="36" w:name="_Toc68770477"/>
       <w:bookmarkStart w:id="37" w:name="_Toc195276450"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc205571464"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc216090705"/>
       <w:r w:rsidRPr="63B00831">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Organisational staff</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="19867AC3" w14:textId="6F86F1E1" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="00EB6194">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:b/>
           <w:bCs/>
           <w:noProof w:val="0"/>
           <w:color w:val="6B2976"/>
           <w:szCs w:val="32"/>
           <w:u w:color="6A2875"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
@@ -7257,51 +7276,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B88C880" wp14:editId="73F478E3">
             <wp:extent cx="5380990" cy="2376488"/>
             <wp:effectExtent l="19050" t="19050" r="10160" b="24130"/>
             <wp:docPr id="1073741872" name="Picture 1073741872" descr="Screenshot of Organisational staff details&#10;&#10;Screenshot of Organisational staff details"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741872" name="Screenshot of Organisational staff details&#10;&#10;Screenshot of Organisational staff details" descr="Screenshot of Organisational staff detailsScreenshot of Organisational staff details"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5392023" cy="2381361"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -7390,51 +7409,51 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49C0225B" wp14:editId="4C543A14">
             <wp:extent cx="5381329" cy="1857645"/>
             <wp:effectExtent l="19050" t="19050" r="10160" b="28575"/>
             <wp:docPr id="1073741873" name="Picture 1073741873" descr="Screenshot of Add role details&#10;&#10;Screenshot of Add role details"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741873" name="Screenshot of Add role details&#10;&#10;Screenshot of Add role details" descr="Screenshot of Add role detailsScreenshot of Add role details"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400141" cy="1864139"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -7546,51 +7565,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33C5C722" w14:textId="2D40AFC7" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
           <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc43899656"/>
       <w:bookmarkStart w:id="40" w:name="_Toc68770478"/>
       <w:bookmarkStart w:id="41" w:name="_Toc195276451"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc205571465"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc216090706"/>
       <w:r w:rsidRPr="63B00831">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Bank details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="457538D8" w14:textId="07EF852C" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:rPr>
           <w:rStyle w:val="NDIANoteChar"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="6A2875"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -7752,128 +7771,134 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ccount </w:t>
       </w:r>
       <w:r w:rsidR="0031478D" w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>anager can add or edit bank accounts details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455E89CC" w14:textId="0A08F017" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="008E0B08">
+    <w:p w14:paraId="455E89CC" w14:textId="5FE48EE4" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="008E0B08">
       <w:pPr>
         <w:pStyle w:val="NDIANote"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Bank details cannot be updated if there are payments approved but not yet paid. Changed bank details will take effect immediately.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956F5" w:rsidRPr="00B956F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Bank details will not be updated for payments that are already approved but not yet paid. Approved payments made after the bank account details have been updated, will be paid into the new bank account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF63FF" w14:textId="77777777" w:rsidR="00FA5A28" w:rsidRPr="00631FF7" w:rsidRDefault="00FA5A28" w:rsidP="008E0B08">
       <w:pPr>
         <w:pStyle w:val="NDIANote"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D92F4D" w14:textId="77777777" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="00BB161F">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Complete the following fields:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F86ECB" w14:textId="77777777" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="00BB161F">
       <w:pPr>
         <w:pStyle w:val="NDIABulletlvl10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="66"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Account Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>, enter the bank account name.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BF4913" w14:textId="77777777" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="001A412B" w:rsidP="00BB161F">
       <w:pPr>
         <w:pStyle w:val="NDIABulletlvl10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
@@ -7981,51 +8006,51 @@
           <w:rStyle w:val="BodyTextChar"/>
           <w:noProof w:val="0"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631FF7">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EBB4349" wp14:editId="71E5C88C">
             <wp:extent cx="5399405" cy="2178685"/>
             <wp:effectExtent l="19050" t="19050" r="10795" b="12065"/>
             <wp:docPr id="1073741874" name="Picture 1073741874" descr="Screenshot of Update bank details&#10;&#10;Screenshot of Update bank details"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741874" name="Screenshot of Update bank details&#10;&#10;Screenshot of Update bank details" descr="Screenshot of Update bank detailsScreenshot of Update bank details"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35"/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5404751" cy="2180842"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -8149,81 +8174,81 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Service__Bookings"/>
       <w:bookmarkStart w:id="44" w:name="_Service_bookings"/>
       <w:bookmarkStart w:id="45" w:name="_View_Service_Bookings"/>
       <w:bookmarkStart w:id="46" w:name="_View_service_bookings_1"/>
       <w:bookmarkStart w:id="47" w:name="_Accept_or_reject"/>
       <w:bookmarkStart w:id="48" w:name="_Accept_or_reject_1"/>
       <w:bookmarkStart w:id="49" w:name="_Download_Service_Bookings"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="561DF046" w14:textId="77777777" w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidRDefault="00C34155" w:rsidP="006A2160">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C34155" w:rsidRPr="00631FF7" w:rsidSect="006F3478">
-      <w:headerReference w:type="default" r:id="rId36"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId38"/>
+      <w:headerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="680" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0475F2C3" w14:textId="77777777" w:rsidR="00D436DE" w:rsidRDefault="00D436DE">
+    <w:p w14:paraId="504FD080" w14:textId="77777777" w:rsidR="00BF591F" w:rsidRDefault="00BF591F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52A3E9FD" w14:textId="77777777" w:rsidR="00D436DE" w:rsidRDefault="00D436DE">
+    <w:p w14:paraId="60EDC15F" w14:textId="77777777" w:rsidR="00BF591F" w:rsidRDefault="00BF591F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42463F4B" w14:textId="77777777" w:rsidR="00D436DE" w:rsidRDefault="00D436DE"/>
+    <w:p w14:paraId="1E610733" w14:textId="77777777" w:rsidR="00BF591F" w:rsidRDefault="00BF591F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8236,50 +8261,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -8291,109 +8317,119 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A8EEAEC" w14:textId="6271DDF4" w:rsidR="00F40484" w:rsidRDefault="00F40484">
+  <w:p w14:paraId="1A8EEAEC" w14:textId="2140A16E" w:rsidR="00F40484" w:rsidRDefault="00F40484">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="003A1CB2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">www.ndis.gov.au | </w:t>
     </w:r>
-    <w:r w:rsidR="004064DF">
+    <w:r w:rsidR="00133986">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">August </w:t>
+      <w:t xml:space="preserve">April 2026 </w:t>
     </w:r>
-    <w:r w:rsidR="007E0FA9">
+    <w:r w:rsidRPr="003A1CB2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">2025 </w:t>
+      <w:t>|</w:t>
     </w:r>
-    <w:r w:rsidRPr="003A1CB2">
+    <w:r>
+      <w:rPr>
+        <w:color w:val="7030A0"/>
+        <w:u w:color="7030A0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>|</w:t>
+      <w:t xml:space="preserve">NDIS </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>NDIS myplace provider portal step-by-step guide</w:t>
+      <w:t>myplace</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="7030A0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> provider portal step-by-step guide</w:t>
     </w:r>
     <w:r w:rsidDel="00AD63B5">
       <w:rPr>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7030A0"/>
@@ -8407,126 +8443,128 @@
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00447EE5">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12C93C1E" w14:textId="455CC95C" w:rsidR="00F40484" w:rsidRDefault="00F40484">
+  <w:p w14:paraId="12C93C1E" w14:textId="493D714F" w:rsidR="00F40484" w:rsidRDefault="00F40484">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="003A1CB2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>www.ndis.gov.au |</w:t>
     </w:r>
     <w:r w:rsidR="00311F5B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004064DF">
+    <w:r w:rsidR="00133986">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">August </w:t>
+      <w:t xml:space="preserve">April 2026 </w:t>
     </w:r>
-    <w:r w:rsidR="007E0FA9">
+    <w:r w:rsidRPr="003A1CB2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t xml:space="preserve">| </w:t>
     </w:r>
-    <w:r w:rsidR="00EB6194">
+    <w:r w:rsidRPr="00AD63B5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>NDIS</w:t>
     </w:r>
-    <w:r w:rsidRPr="003A1CB2">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">| </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00AD63B5">
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>NDIS</w:t>
+      <w:t>myplace</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> myplace provider portal step-by-step guide</w:t>
+      <w:t xml:space="preserve"> provider portal step-by-step guide</w:t>
     </w:r>
     <w:r w:rsidDel="00AD63B5">
       <w:rPr>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7030A0"/>
@@ -8541,65 +8579,65 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00447EE5">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7030A0"/>
         <w:u w:color="7030A0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="154361F7" w14:textId="77777777" w:rsidR="00D436DE" w:rsidRDefault="00D436DE">
+    <w:p w14:paraId="444F2802" w14:textId="77777777" w:rsidR="00BF591F" w:rsidRDefault="00BF591F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E8A3324" w14:textId="77777777" w:rsidR="00D436DE" w:rsidRDefault="00D436DE">
+    <w:p w14:paraId="4BC3334A" w14:textId="77777777" w:rsidR="00BF591F" w:rsidRDefault="00BF591F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="429B57A9" w14:textId="77777777" w:rsidR="00D436DE" w:rsidRDefault="00D436DE"/>
+    <w:p w14:paraId="26BDE1DF" w14:textId="77777777" w:rsidR="00BF591F" w:rsidRDefault="00BF591F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05D771D7" w14:textId="6274C121" w:rsidR="00F40484" w:rsidRDefault="00F40484">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:lang w:val="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D660D07" wp14:editId="7A25051D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -13422,50 +13460,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3557" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4277" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="137E7FDA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DB60892"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13CB7FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D834EF2C"/>
     <w:lvl w:ilvl="0" w:tplc="310E6864">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13534,51 +13658,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EB130C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD10B668"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0" w:tplc="239456C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -13810,51 +13934,51 @@
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="160029AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BA64EB6"/>
     <w:lvl w:ilvl="0" w:tplc="1C241B5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13923,51 +14047,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16A86A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0A45AF0"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0" w:tplc="16983146">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -14217,57 +14341,57 @@
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170D09DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="287439C2"/>
     <w:numStyleLink w:val="ImportedStyle18"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="176539AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="439874F4"/>
     <w:lvl w:ilvl="0" w:tplc="02745C7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14313,57 +14437,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18BE760E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E00AA12"/>
     <w:numStyleLink w:val="ImportedStyle3"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="190C09BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7508137C"/>
     <w:lvl w:ilvl="0" w:tplc="6AAA5A50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -14449,51 +14573,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1994732A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB425F56"/>
     <w:styleLink w:val="ImportedStyle25"/>
     <w:lvl w:ilvl="0" w:tplc="E7EE277C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1258" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -14716,51 +14840,51 @@
       <w:pPr>
         <w:ind w:left="6807" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AA60E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E82EA8B4"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0" w:tplc="B4C47920">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -14984,51 +15108,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AF13994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29C02C5E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15070,51 +15194,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AF569FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EA4F2EA"/>
     <w:lvl w:ilvl="0" w:tplc="C54EC1AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -15313,51 +15437,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4026" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B891F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66262C90"/>
     <w:styleLink w:val="ImportedStyle45"/>
     <w:lvl w:ilvl="0" w:tplc="FDF41D14">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -15556,51 +15680,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5979" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BAF3FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9AC2366"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -15645,51 +15769,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BB52609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C332E65A"/>
     <w:styleLink w:val="ImportedStyle31"/>
     <w:lvl w:ilvl="0" w:tplc="D21C22A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -15912,51 +16036,51 @@
       <w:pPr>
         <w:ind w:left="6469" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BD56005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB8E65F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16025,51 +16149,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D3E1139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3C206CC"/>
     <w:lvl w:ilvl="0" w:tplc="17740A6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -16130,51 +16254,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E2409DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B1E5B8E"/>
     <w:lvl w:ilvl="0" w:tplc="D3F290CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="796" w:hanging="360"/>
       </w:pPr>
@@ -16221,51 +16345,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4396" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5116" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5836" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E880E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB4AB218"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16334,57 +16458,57 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F8D1630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A4E13E8"/>
     <w:numStyleLink w:val="Numbered"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20384A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DBCD5C6"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0" w:tplc="C95C4818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="294" w:firstLine="132"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -16642,51 +16766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="132"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="220F593E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6E0D93A"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -16749,57 +16873,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22235F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB68C532"/>
     <w:numStyleLink w:val="ImportedStyle27"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23C90A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21EE17E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16845,51 +16969,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2498075B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="974EFA94"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16931,51 +17055,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25334842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D3CB158"/>
     <w:styleLink w:val="ImportedStyle34"/>
     <w:lvl w:ilvl="0" w:tplc="06F425E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -17207,51 +17331,51 @@
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="262B0610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3DA692E"/>
     <w:lvl w:ilvl="0" w:tplc="AAE21780">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -17450,51 +17574,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4026" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27BD3D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3FC413E"/>
     <w:lvl w:ilvl="0" w:tplc="C54EC1AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17540,51 +17664,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29584C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EEAEDC0"/>
     <w:lvl w:ilvl="0" w:tplc="C54EC1AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17630,51 +17754,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29F430DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBF6C5CA"/>
     <w:lvl w:ilvl="0" w:tplc="667E8286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17743,51 +17867,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B116FC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -17829,51 +17953,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B4C4DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7AAFBBE"/>
     <w:lvl w:ilvl="0" w:tplc="435454F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="DBDBDB" w:themeColor="text2" w:themeTint="66"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17943,51 +18067,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B5E6122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A0616E0"/>
     <w:styleLink w:val="ImportedStyle400"/>
     <w:lvl w:ilvl="0" w:tplc="DD5EEBB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -18186,51 +18310,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4277" w:hanging="302"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B923B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85BE2FAE"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0" w:tplc="AD44B56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -18453,51 +18577,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DC87DB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F014BF80"/>
     <w:lvl w:ilvl="0" w:tplc="3F088EA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="472" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
@@ -18721,51 +18845,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E541069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A62CD0E"/>
     <w:lvl w:ilvl="0" w:tplc="591AA636">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18811,51 +18935,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F365DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="377014DC"/>
     <w:lvl w:ilvl="0" w:tplc="B5146BC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="314" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -19077,51 +19201,51 @@
       <w:pPr>
         <w:ind w:left="6074" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FA2146B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F094EDB6"/>
     <w:styleLink w:val="ImportedStyle30"/>
     <w:lvl w:ilvl="0" w:tplc="02420140">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -19308,57 +19432,57 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6197" w:hanging="302"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FCF43CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA1ABB84"/>
     <w:numStyleLink w:val="ImportedStyle13"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30851E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFB43332"/>
     <w:lvl w:ilvl="0" w:tplc="8C8EBF26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19404,57 +19528,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31095502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A0616E0"/>
     <w:numStyleLink w:val="ImportedStyle400"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31636BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04EE781A"/>
     <w:styleLink w:val="ImportedStyle22"/>
     <w:lvl w:ilvl="0" w:tplc="1A4C4526">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -19641,51 +19765,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5979" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31DC05E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F014D822"/>
     <w:styleLink w:val="ImportedStyle39"/>
     <w:lvl w:ilvl="0" w:tplc="5150CF96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -19908,51 +20032,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="323C76B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27A2C5D6"/>
     <w:styleLink w:val="ImportedStyle29"/>
     <w:lvl w:ilvl="0" w:tplc="422026DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -20139,57 +20263,57 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A071CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84A69CA"/>
     <w:numStyleLink w:val="ImportedStyle35"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33226607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE1E8BC4"/>
     <w:lvl w:ilvl="0" w:tplc="6F3CAD3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -20235,51 +20359,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="336566E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E2A3C42"/>
     <w:lvl w:ilvl="0" w:tplc="3C1A0182">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -20326,51 +20450,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A7560A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB4E4674"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -20415,63 +20539,63 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34393C3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A0616E0"/>
     <w:numStyleLink w:val="ImportedStyle400"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="345C5ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7066800C"/>
     <w:numStyleLink w:val="ImportedStyle4"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D45DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D803C44"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20540,51 +20664,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35314D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A348AFFA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20653,57 +20777,57 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35610A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD10B668"/>
     <w:numStyleLink w:val="ImportedStyle21"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="356944B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D72EDB4"/>
     <w:lvl w:ilvl="0" w:tplc="13C26716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -20748,51 +20872,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AF2C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22B27EF0"/>
     <w:lvl w:ilvl="0" w:tplc="34BEACD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -20878,63 +21002,63 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36244455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E00AA12"/>
     <w:numStyleLink w:val="ImportedStyle3"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36465694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85BE2FAE"/>
     <w:numStyleLink w:val="ImportedStyle14"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3738244F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2586D672"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1661" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20976,51 +21100,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5261" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5981" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6701" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37447091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F3C230E"/>
     <w:lvl w:ilvl="0" w:tplc="4D3C69BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21068,57 +21192,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="378B0DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2FE54DC"/>
     <w:numStyleLink w:val="ImportedStyle12"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38F9597F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68C4AC14"/>
     <w:lvl w:ilvl="0" w:tplc="275079D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -21204,51 +21328,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="392C1DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D4069E0"/>
     <w:styleLink w:val="ImportedStyle9"/>
     <w:lvl w:ilvl="0" w:tplc="3E944610">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -21471,51 +21595,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0B6EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="108AE314"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21557,51 +21681,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A1A2B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7D24042"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0" w:tplc="9A9863C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -21824,57 +21948,57 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A395F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA1ABB84"/>
     <w:numStyleLink w:val="ImportedStyle13"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A69184C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99CA7EA4"/>
     <w:lvl w:ilvl="0" w:tplc="6AAA5A50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -21960,57 +22084,57 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AB454D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DBCD5C6"/>
     <w:numStyleLink w:val="ImportedStyle6"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BC950FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7CAE564"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -22073,51 +22197,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CA537E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A4E4224"/>
     <w:lvl w:ilvl="0" w:tplc="4D3C69BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22165,51 +22289,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DBB7649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E536D85C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22278,51 +22402,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="113" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC874F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F8ECFC"/>
     <w:styleLink w:val="ImportedStyle41"/>
     <w:lvl w:ilvl="0" w:tplc="DDA801FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -22545,51 +22669,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="113" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="114" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC71C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C01C62A8"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0" w:tplc="1B32C346">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -22821,51 +22945,51 @@
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="114" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="115" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F6674F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F800C93A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -22910,51 +23034,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="115" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="116" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40065836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BF00A94"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -23017,51 +23141,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="116" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="117" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40E7321D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C018EE8E"/>
     <w:lvl w:ilvl="0" w:tplc="41502800">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -23147,51 +23271,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7124" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="117" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="118" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="414955C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC1C5C32"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0" w:tplc="61ECF5D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -23415,57 +23539,57 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="118" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="119" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="418C5BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D3CB158"/>
     <w:numStyleLink w:val="ImportedStyle34"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="119" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="120" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="418D0FED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C0E58C8"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -23528,51 +23652,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="120" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="121" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="423A7884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F872B3D8"/>
     <w:lvl w:ilvl="0" w:tplc="E788D686">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23618,57 +23742,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="121" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="122" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="429F2061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13DAED5E"/>
     <w:numStyleLink w:val="ImportedStyle7"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="122" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="123" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42EF159D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD9270C4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23737,51 +23861,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="123" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="124" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43124BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43D4A7D0"/>
     <w:lvl w:ilvl="0" w:tplc="893C4EA8">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2877" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -23842,51 +23966,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="124" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="125" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45E22B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="980A1EA2"/>
     <w:lvl w:ilvl="0" w:tplc="737E3EEE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Neue" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Helvetica Neue" w:cstheme="minorBidi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23956,51 +24080,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="125" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="126" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="461D0173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="818EAE08"/>
     <w:styleLink w:val="ImportedStyle33"/>
     <w:lvl w:ilvl="0" w:tplc="AB3E1752">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -24232,51 +24356,51 @@
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="126" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="127" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="468E070A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5314961A"/>
     <w:styleLink w:val="ImportedStyle37"/>
     <w:lvl w:ilvl="0" w:tplc="7638B9E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -24500,51 +24624,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="127" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="128" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47BD71AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10B8D3CA"/>
     <w:lvl w:ilvl="0" w:tplc="6BBA4C64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24613,51 +24737,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="128" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="129" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47C46E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ECE85AE"/>
     <w:styleLink w:val="ImportedStyle43"/>
     <w:lvl w:ilvl="0" w:tplc="D3D2B93C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -24880,51 +25004,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="129" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="130" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="485939DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A27864CE"/>
     <w:styleLink w:val="ImportedStyle20"/>
     <w:lvl w:ilvl="0" w:tplc="CA0004D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -25147,51 +25271,51 @@
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="130" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="131" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="486A47B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D62FAC6"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0" w:tplc="CA162D72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="174" w:hanging="174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -25414,51 +25538,51 @@
       <w:pPr>
         <w:ind w:left="4974" w:hanging="174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="131" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="132" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48D8406E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF7C05FE"/>
     <w:styleLink w:val="ImportedStyle26"/>
     <w:lvl w:ilvl="0" w:tplc="9AAC51A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -25681,51 +25805,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="132" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="133" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="494F0F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="463AB492"/>
     <w:styleLink w:val="ImportedStyle300"/>
     <w:lvl w:ilvl="0" w:tplc="5A083B20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -25948,57 +26072,57 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="133" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="134" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4954603F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F314E90C"/>
     <w:numStyleLink w:val="ImportedStyle10"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="134" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="135" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A5734A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D708F8E"/>
     <w:lvl w:ilvl="0" w:tplc="B8201B08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -26067,57 +26191,57 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="135" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="136" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A833BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5158F578"/>
     <w:numStyleLink w:val="ImportedStyle280"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="136" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="137" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ABC5AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84A69CA"/>
     <w:styleLink w:val="ImportedStyle35"/>
     <w:lvl w:ilvl="0" w:tplc="7BB081E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -26340,51 +26464,51 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="137" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="138" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B6775A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="729653FA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26453,51 +26577,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="138" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="139" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CB342F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0CE15D2"/>
     <w:lvl w:ilvl="0" w:tplc="C54EC1AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -26543,51 +26667,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="139" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="140" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D1448E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACA823EA"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0" w:tplc="C61CC366">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -26811,51 +26935,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="140" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="141" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D9A3FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5158F578"/>
     <w:styleLink w:val="ImportedStyle280"/>
     <w:lvl w:ilvl="0" w:tplc="0C4042DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="391" w:hanging="391"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -27042,51 +27166,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3884" w:hanging="302"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="141" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="142" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDF3251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F0E302C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -27131,51 +27255,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="142" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="143" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DE21A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63648A7E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27244,51 +27368,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="143" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="144" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DFA338A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B489346"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -27375,57 +27499,57 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="144" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="145" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DFF0369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="818EAE08"/>
     <w:numStyleLink w:val="ImportedStyle33"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="145" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="146" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E0841B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CD8A7CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27494,57 +27618,57 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="146" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="147" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E402E6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACA823EA"/>
     <w:numStyleLink w:val="ImportedStyle15"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="147" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="148" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F8C6F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB705D32"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -27589,51 +27713,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="148" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="149" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FCF0762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D040ABD8"/>
     <w:lvl w:ilvl="0" w:tplc="103E99BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27702,51 +27826,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="149" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="150" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FE07DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7FE978C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27815,51 +27939,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="150" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="151" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E871C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A2F8890E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -28052,51 +28176,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5979" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="151" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="152" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="526E7B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEB68E1A"/>
     <w:lvl w:ilvl="0" w:tplc="FFC49516">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28165,51 +28289,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="152" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="153" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52A12F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D834D798"/>
     <w:lvl w:ilvl="0" w:tplc="4D3C69BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28257,102 +28381,102 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="153" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="154" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52CA5A6E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0C09000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="154" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="155" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52EC6108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3849BD2"/>
     <w:numStyleLink w:val="ImportedStyle23"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="155" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="156" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530C2E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC1C5C32"/>
     <w:numStyleLink w:val="ImportedStyle19"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="156" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="157" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="542F642B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D4069E0"/>
     <w:numStyleLink w:val="ImportedStyle9"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="157" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="158" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5486591A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5FEA3B2"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -28415,57 +28539,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="158" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="159" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55F30C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C332E65A"/>
     <w:numStyleLink w:val="ImportedStyle31"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="159" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="160" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56507509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFA4A54C"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -28528,51 +28652,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="160" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="161" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56874F7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="818C505A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28641,51 +28765,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="161" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="162" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56F71671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="294815BA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28754,51 +28878,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="162" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="163" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570E6B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="287439C2"/>
     <w:styleLink w:val="ImportedStyle18"/>
     <w:lvl w:ilvl="0" w:tplc="57E8C97E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -29022,51 +29146,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="163" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="164" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="572F75FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF00FEA2"/>
     <w:lvl w:ilvl="0" w:tplc="AAE21780">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -29264,51 +29388,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4026" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="164" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="165" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58417DBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C32A888"/>
     <w:lvl w:ilvl="0" w:tplc="C54EC1AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29354,57 +29478,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="165" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="166" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC21AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E82EA8B4"/>
     <w:numStyleLink w:val="ImportedStyle17"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="166" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="167" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC7582D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C1417B2"/>
     <w:lvl w:ilvl="0" w:tplc="6A384994">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -29449,51 +29573,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="167" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="168" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C882A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BBA5C84"/>
     <w:styleLink w:val="ImportedStyle36"/>
     <w:lvl w:ilvl="0" w:tplc="7E42351E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -29716,51 +29840,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="168" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="169" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DD2098B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29EE0A8A"/>
     <w:lvl w:ilvl="0" w:tplc="8C8A22B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29829,51 +29953,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="169" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="170" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DED09FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3849BD2"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0" w:tplc="B4F48098">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1517" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -30096,51 +30220,51 @@
       <w:pPr>
         <w:ind w:left="8421" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="170" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="171" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61484F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="633A1B66"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -30203,51 +30327,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="171" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="172" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="622611D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3A6DB9E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -30316,51 +30440,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="172" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="173" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="637715A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7066800C"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0" w:tplc="81F2873A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -30559,51 +30683,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4026" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="173" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="174" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="645317B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB68C532"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0" w:tplc="3432D2C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -30826,51 +30950,51 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="174" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="175" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6522266B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D5E1838"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0" w:tplc="F0C67F68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -31102,51 +31226,51 @@
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="175" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="176" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66593A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEFE0424"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31215,51 +31339,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="176" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="177" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66EE117B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F60834F2"/>
     <w:lvl w:ilvl="0" w:tplc="05ACE906">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -31304,51 +31428,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="177" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="178" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="671D0E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD727632"/>
     <w:lvl w:ilvl="0" w:tplc="CB7CEA00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -31543,57 +31667,57 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="178" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="179" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67B42EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C01C62A8"/>
     <w:numStyleLink w:val="ImportedStyle11"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="179" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="180" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67B85206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA8EB3C4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31662,51 +31786,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="180" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="181" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67F97A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D200DF70"/>
     <w:lvl w:ilvl="0" w:tplc="C54EC1AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -31752,51 +31876,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="181" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="182" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="696217C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2FE54DC"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0" w:tplc="F6D2670E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -31983,51 +32107,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5979" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="182" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="183" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AB024F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55BA57DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="778" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -32069,51 +32193,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="183" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="184" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AD412E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA1ABB84"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0" w:tplc="F2264850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -32360,51 +32484,51 @@
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="184" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="185" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AEE7CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="788AD612"/>
     <w:styleLink w:val="ImportedStyle28"/>
     <w:lvl w:ilvl="0" w:tplc="D8363D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -32591,51 +32715,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6263" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="185" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="186" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AFA3A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07EA0120"/>
     <w:lvl w:ilvl="0" w:tplc="4D3C69BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32683,51 +32807,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="186" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="187" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B5B3E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EF41A7E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32796,51 +32920,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="187" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="188" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB67D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1368E40E"/>
     <w:styleLink w:val="ImportedStyle44"/>
     <w:lvl w:ilvl="0" w:tplc="6588A212">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -33027,51 +33151,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="188" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="189" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C321337"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -33113,51 +33237,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="189" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="190" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C44431E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C67C2800"/>
     <w:lvl w:ilvl="0" w:tplc="A7E44B40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
@@ -33204,51 +33328,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4898" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="190" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="191" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE00CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F17838D4"/>
     <w:lvl w:ilvl="0" w:tplc="C54EC1AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -33294,51 +33418,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="191" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="192" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D4706B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5BCB914"/>
     <w:lvl w:ilvl="0" w:tplc="8C8A22B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33407,51 +33531,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="192" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="193" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F666772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A4E13E8"/>
     <w:styleLink w:val="Numbered"/>
     <w:lvl w:ilvl="0" w:tplc="02B2B574">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="374" w:hanging="232"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -33638,51 +33762,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6632" w:hanging="232"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="193" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="194" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9C7464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F878C06A"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -33745,57 +33869,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="194" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="195" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA85879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85BE2FAE"/>
     <w:numStyleLink w:val="ImportedStyle14"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="195" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="196" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FFB35F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F314E90C"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0" w:tplc="035AE756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -34018,51 +34142,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="196" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="197" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="713852EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C0A3254"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1182" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
@@ -34285,51 +34409,51 @@
       <w:pPr>
         <w:ind w:left="7332" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="197" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="198" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71807BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F609FAA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34398,51 +34522,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="198" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="199" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71EA77EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42FC530A"/>
     <w:lvl w:ilvl="0" w:tplc="127A3956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
@@ -34505,51 +34629,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="199" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="200" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71F4779C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33B871B4"/>
     <w:lvl w:ilvl="0" w:tplc="A4FE0F02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -34595,51 +34719,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="200" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="201" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72306E40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0FE4AB6"/>
     <w:lvl w:ilvl="0" w:tplc="5B02B4A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -34725,51 +34849,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="201" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="202" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="724222DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D2C898E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34838,63 +34962,63 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="202" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="203" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72D51C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA08EF92"/>
     <w:numStyleLink w:val="ImportedStyle32"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="203" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="204" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73217E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D4069E0"/>
     <w:numStyleLink w:val="ImportedStyle9"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="204" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="205" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="732764B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03DECC8C"/>
     <w:lvl w:ilvl="0" w:tplc="CAA80400">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="NDIABulletlvl1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -34964,51 +35088,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="205" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="206" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74855D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D44D798"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35050,51 +35174,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="206" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="207" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="760B63AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3126F874"/>
     <w:lvl w:ilvl="0" w:tplc="0092286C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35163,51 +35287,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="207" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="208" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76364086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3376B346"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35276,51 +35400,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="208" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="209" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768B101A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7686C74"/>
     <w:lvl w:ilvl="0" w:tplc="4D3C69BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35368,57 +35492,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="209" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="210" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78291C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF7C05FE"/>
     <w:numStyleLink w:val="ImportedStyle26"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="210" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="211" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78CC07FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="471A2246"/>
     <w:lvl w:ilvl="0" w:tplc="C0A4EBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="314" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
@@ -35640,51 +35764,51 @@
       <w:pPr>
         <w:ind w:left="6074" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="211" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="212" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79EC23D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E00AA12"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0" w:tplc="0FE2ABEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -35916,51 +36040,51 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="212" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="213" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AA849ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBB09F24"/>
     <w:lvl w:ilvl="0" w:tplc="3FC4C0CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -36005,57 +36129,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="213" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="214" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B857853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7066800C"/>
     <w:numStyleLink w:val="ImportedStyle4"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="214" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="215" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C534C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4F6E56A"/>
     <w:lvl w:ilvl="0" w:tplc="A6ACB256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36124,57 +36248,57 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="215" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="216" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D903E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36C2FCF6"/>
     <w:numStyleLink w:val="ImportedStyle24"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="216" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="217" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E891F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D8846E0"/>
     <w:lvl w:ilvl="0" w:tplc="4D3C69BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36222,4055 +36346,4055 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="217" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="218" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECF292A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31AC153E"/>
     <w:numStyleLink w:val="ImportedStyle2"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1953323358">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="137185649">
-    <w:abstractNumId w:val="211"/>
+    <w:abstractNumId w:val="212"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1358047646">
-    <w:abstractNumId w:val="97"/>
+    <w:abstractNumId w:val="98"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1056273790">
-    <w:abstractNumId w:val="172"/>
+    <w:abstractNumId w:val="173"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="497888368">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="7590" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1985503303">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="499" w:hanging="357"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="357" w:hanging="357"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="299" w:hanging="299"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="677" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1397" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2117" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2837" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3557" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4277" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="969823128">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="503282140">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1267077739">
-    <w:abstractNumId w:val="105"/>
+    <w:abstractNumId w:val="106"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="767504063">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1786387680">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="302" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="880097803">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="3"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="302" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="677" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="1397" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2117" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2837" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="3557" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="4277" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1360736845">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="403"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="1463" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2183" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="2903" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="3623" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="4343" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1325629157">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="91754361">
-    <w:abstractNumId w:val="108"/>
+    <w:abstractNumId w:val="109"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1375543033">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1109161210">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="95DEE390">
+      <w:lvl w:ilvl="0" w:tplc="6DFE3D0E">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1586109741">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="427117915">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1600747670">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="95DEE390">
+      <w:lvl w:ilvl="0" w:tplc="6DFE3D0E">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="862"/>
           </w:tabs>
           <w:ind w:left="502" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1108236713">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="644" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="969474692">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="774978294">
-    <w:abstractNumId w:val="103"/>
+    <w:abstractNumId w:val="104"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="214240034">
-    <w:abstractNumId w:val="156"/>
+    <w:abstractNumId w:val="157"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="226650489">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1293361235">
-    <w:abstractNumId w:val="195"/>
+    <w:abstractNumId w:val="196"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1692949378">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1183780820">
-    <w:abstractNumId w:val="210"/>
+    <w:abstractNumId w:val="211"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1183933684">
-    <w:abstractNumId w:val="78"/>
+    <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="875193097">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="344946529">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="743" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1463" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2183" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2903" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3623" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4343" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="852569185">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="302" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="677" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="1397" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="2117" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="2837" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="3557" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="4277" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="554900763">
-    <w:abstractNumId w:val="183"/>
+    <w:abstractNumId w:val="184"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1860389225">
-    <w:abstractNumId w:val="106"/>
+    <w:abstractNumId w:val="107"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1772584200">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="468136697">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1739865240">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="302" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="933634826">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="567" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="567" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="509" w:hanging="509"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="884" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1604" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2324" w:hanging="509"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3044" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3764" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4484" w:hanging="509"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="448863802">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="226" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="601" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1321" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2041" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2761" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3481" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4201" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="2080210141">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="297153906">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="295" w:hanging="295"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="677" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1397" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2117" w:hanging="295"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2837" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3557" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4277" w:hanging="295"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="149953539">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1426415659">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="0" w:tplc="E2A6B356">
+      <w:lvl w:ilvl="0" w:tplc="1B76D740">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="7EEA48F6">
+      <w:lvl w:ilvl="1" w:tplc="4A3AEB04">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="7C262848">
+      <w:lvl w:ilvl="2" w:tplc="94C4D058">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="368" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="A86E024A">
+      <w:lvl w:ilvl="3" w:tplc="71D4486C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="3432C9AC">
+      <w:lvl w:ilvl="4" w:tplc="A44ED4DA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="5B124A22">
+      <w:lvl w:ilvl="5" w:tplc="5A7EF2BC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="91D41C2C">
+      <w:lvl w:ilvl="6" w:tplc="A59CCCD8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="092AD8A0">
+      <w:lvl w:ilvl="7" w:tplc="3A2892D2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="30DA7A84">
+      <w:lvl w:ilvl="8" w:tplc="06AC5FF0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="368"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2044864467">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1348677858">
-    <w:abstractNumId w:val="98"/>
+    <w:abstractNumId w:val="99"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1260337592">
-    <w:abstractNumId w:val="139"/>
+    <w:abstractNumId w:val="140"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="170216786">
-    <w:abstractNumId w:val="174"/>
+    <w:abstractNumId w:val="175"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="415787571">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1726877030">
-    <w:abstractNumId w:val="162"/>
+    <w:abstractNumId w:val="163"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1668316543">
-    <w:abstractNumId w:val="117"/>
+    <w:abstractNumId w:val="118"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="217400081">
-    <w:abstractNumId w:val="129"/>
+    <w:abstractNumId w:val="130"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1584796235">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="2080714752">
-    <w:abstractNumId w:val="83"/>
+    <w:abstractNumId w:val="84"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="604382174">
-    <w:abstractNumId w:val="169"/>
+    <w:abstractNumId w:val="170"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="161361328">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="154225478">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="531845670">
-    <w:abstractNumId w:val="173"/>
+    <w:abstractNumId w:val="174"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="910431215">
-    <w:abstractNumId w:val="184"/>
+    <w:abstractNumId w:val="185"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="798063535">
-    <w:abstractNumId w:val="85"/>
+    <w:abstractNumId w:val="86"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="904416387">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="2058049206">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="429743681">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="2034840418">
-    <w:abstractNumId w:val="125"/>
+    <w:abstractNumId w:val="126"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1623536275">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="177626846">
-    <w:abstractNumId w:val="136"/>
+    <w:abstractNumId w:val="137"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="1742748881">
-    <w:abstractNumId w:val="167"/>
+    <w:abstractNumId w:val="168"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="2046829943">
-    <w:abstractNumId w:val="126"/>
+    <w:abstractNumId w:val="127"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="2039305813">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="589194751">
-    <w:abstractNumId w:val="84"/>
+    <w:abstractNumId w:val="85"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="1351418620">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="746154461">
-    <w:abstractNumId w:val="130"/>
+    <w:abstractNumId w:val="131"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="767192292">
-    <w:abstractNumId w:val="132"/>
+    <w:abstractNumId w:val="133"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="1473791511">
-    <w:abstractNumId w:val="192"/>
+    <w:abstractNumId w:val="193"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="1739937379">
-    <w:abstractNumId w:val="112"/>
+    <w:abstractNumId w:val="113"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="1643458507">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="76" w16cid:durableId="1576548259">
-    <w:abstractNumId w:val="128"/>
+    <w:abstractNumId w:val="129"/>
   </w:num>
   <w:num w:numId="77" w16cid:durableId="891421934">
-    <w:abstractNumId w:val="187"/>
+    <w:abstractNumId w:val="188"/>
   </w:num>
   <w:num w:numId="78" w16cid:durableId="2106069427">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="79" w16cid:durableId="1523397559">
-    <w:abstractNumId w:val="177"/>
+    <w:abstractNumId w:val="178"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="80" w16cid:durableId="1505706488">
-    <w:abstractNumId w:val="177"/>
+    <w:abstractNumId w:val="178"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
       <w:lvl w:ilvl="0" w:tplc="CB7CEA00">
         <w:start w:val="3"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
@@ -40490,60 +40614,60 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6186" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="81" w16cid:durableId="1816406955">
-    <w:abstractNumId w:val="217"/>
+    <w:abstractNumId w:val="218"/>
   </w:num>
   <w:num w:numId="82" w16cid:durableId="1846819324">
-    <w:abstractNumId w:val="213"/>
+    <w:abstractNumId w:val="214"/>
   </w:num>
   <w:num w:numId="83" w16cid:durableId="422145634">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
   </w:num>
   <w:num w:numId="84" w16cid:durableId="382412769">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="939" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
@@ -40738,3001 +40862,3001 @@
           <w:ind w:left="5979" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="85" w16cid:durableId="628976451">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="86" w16cid:durableId="804665052">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="87" w16cid:durableId="604188669">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="88" w16cid:durableId="918901406">
-    <w:abstractNumId w:val="121"/>
+    <w:abstractNumId w:val="122"/>
   </w:num>
   <w:num w:numId="89" w16cid:durableId="1820656723">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="90" w16cid:durableId="561061159">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="91" w16cid:durableId="1070154883">
-    <w:abstractNumId w:val="203"/>
+    <w:abstractNumId w:val="204"/>
   </w:num>
   <w:num w:numId="92" w16cid:durableId="362094813">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="93" w16cid:durableId="805396400">
-    <w:abstractNumId w:val="133"/>
+    <w:abstractNumId w:val="134"/>
   </w:num>
   <w:num w:numId="94" w16cid:durableId="1684939584">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="13"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="95" w16cid:durableId="1579170915">
-    <w:abstractNumId w:val="113"/>
+    <w:abstractNumId w:val="114"/>
   </w:num>
   <w:num w:numId="96" w16cid:durableId="714889062">
-    <w:abstractNumId w:val="178"/>
+    <w:abstractNumId w:val="179"/>
   </w:num>
   <w:num w:numId="97" w16cid:durableId="499929890">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="14"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="98" w16cid:durableId="1219436250">
-    <w:abstractNumId w:val="181"/>
+    <w:abstractNumId w:val="182"/>
   </w:num>
   <w:num w:numId="99" w16cid:durableId="1534414931">
-    <w:abstractNumId w:val="101"/>
+    <w:abstractNumId w:val="102"/>
   </w:num>
   <w:num w:numId="100" w16cid:durableId="670911769">
-    <w:abstractNumId w:val="101"/>
+    <w:abstractNumId w:val="102"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E43C728C">
+      <w:lvl w:ilvl="0" w:tplc="00203188">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="502" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="FDDC7328">
+      <w:lvl w:ilvl="1" w:tplc="BD304A46">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1157" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="2EB0932A">
+      <w:lvl w:ilvl="2" w:tplc="CCBAA38C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1877" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="18F4B328">
+      <w:lvl w:ilvl="3" w:tplc="BFBC313A">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2597" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="AE28A104">
+      <w:lvl w:ilvl="4" w:tplc="E47CE912">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3317" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="C178BE44">
+      <w:lvl w:ilvl="5" w:tplc="E5769420">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4037" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="ACB64D74">
+      <w:lvl w:ilvl="6" w:tplc="2E32AE96">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4757" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="E2128D8A">
+      <w:lvl w:ilvl="7" w:tplc="5EC417C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5477" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="70E8DB14">
+      <w:lvl w:ilvl="8" w:tplc="B1D82CB6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6197" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="101" w16cid:durableId="1093865358">
-    <w:abstractNumId w:val="80"/>
+    <w:abstractNumId w:val="81"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="DB5296F8">
+      <w:lvl w:ilvl="0" w:tplc="4C446440">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="3119"/>
           </w:tabs>
           <w:ind w:left="1080" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="102" w16cid:durableId="1975863465">
-    <w:abstractNumId w:val="194"/>
+    <w:abstractNumId w:val="195"/>
   </w:num>
   <w:num w:numId="103" w16cid:durableId="2075158936">
-    <w:abstractNumId w:val="146"/>
+    <w:abstractNumId w:val="147"/>
   </w:num>
   <w:num w:numId="104" w16cid:durableId="2113740126">
-    <w:abstractNumId w:val="101"/>
+    <w:abstractNumId w:val="102"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
-      <w:lvl w:ilvl="0" w:tplc="E43C728C">
+      <w:lvl w:ilvl="0" w:tplc="00203188">
         <w:start w:val="4"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="502" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="FDDC7328">
+      <w:lvl w:ilvl="1" w:tplc="BD304A46">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1157" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="2EB0932A">
+      <w:lvl w:ilvl="2" w:tplc="CCBAA38C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1877" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="18F4B328">
+      <w:lvl w:ilvl="3" w:tplc="BFBC313A">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2597" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="AE28A104">
+      <w:lvl w:ilvl="4" w:tplc="E47CE912">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3317" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="C178BE44">
+      <w:lvl w:ilvl="5" w:tplc="E5769420">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4037" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="ACB64D74">
+      <w:lvl w:ilvl="6" w:tplc="2E32AE96">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4757" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="E2128D8A">
+      <w:lvl w:ilvl="7" w:tplc="5EC417C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5477" w:hanging="590"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="70E8DB14">
+      <w:lvl w:ilvl="8" w:tplc="B1D82CB6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6197" w:hanging="532"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="105" w16cid:durableId="335309927">
-    <w:abstractNumId w:val="165"/>
+    <w:abstractNumId w:val="166"/>
   </w:num>
   <w:num w:numId="106" w16cid:durableId="2079861167">
-    <w:abstractNumId w:val="101"/>
+    <w:abstractNumId w:val="102"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
-      <w:lvl w:ilvl="0" w:tplc="E43C728C">
+      <w:lvl w:ilvl="0" w:tplc="00203188">
         <w:start w:val="5"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="567" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="FDDC7328">
+      <w:lvl w:ilvl="1" w:tplc="BD304A46">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1222" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="2EB0932A">
+      <w:lvl w:ilvl="2" w:tplc="CCBAA38C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1942" w:hanging="367"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="18F4B328">
+      <w:lvl w:ilvl="3" w:tplc="BFBC313A">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2662" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="AE28A104">
+      <w:lvl w:ilvl="4" w:tplc="E47CE912">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3382" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="C178BE44">
+      <w:lvl w:ilvl="5" w:tplc="E5769420">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4102" w:hanging="367"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="ACB64D74">
+      <w:lvl w:ilvl="6" w:tplc="2E32AE96">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4822" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="E2128D8A">
+      <w:lvl w:ilvl="7" w:tplc="5EC417C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5542" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="70E8DB14">
+      <w:lvl w:ilvl="8" w:tplc="B1D82CB6">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6262" w:hanging="367"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="107" w16cid:durableId="1980913173">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="108" w16cid:durableId="1980957288">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="32E4A260">
+      <w:lvl w:ilvl="0" w:tplc="D3FE431C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="DEA61AAC">
+      <w:lvl w:ilvl="1" w:tplc="EBB2919E">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1157" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="7DEAF5D2">
+      <w:lvl w:ilvl="2" w:tplc="D8023C86">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1877" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="2D58D9C8">
+      <w:lvl w:ilvl="3" w:tplc="57FA77FE">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2597" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="64DCA86A">
+      <w:lvl w:ilvl="4" w:tplc="AF70108E">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3317" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="7ED8A39A">
+      <w:lvl w:ilvl="5" w:tplc="775431E4">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4037" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="B218F7CC">
+      <w:lvl w:ilvl="6" w:tplc="82D6CC08">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4757" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="E9749A22">
+      <w:lvl w:ilvl="7" w:tplc="FDF8A66A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5477" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="B7360A7C">
+      <w:lvl w:ilvl="8" w:tplc="D4545294">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6197" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="109" w16cid:durableId="165705974">
-    <w:abstractNumId w:val="155"/>
+    <w:abstractNumId w:val="156"/>
   </w:num>
   <w:num w:numId="110" w16cid:durableId="923032749">
-    <w:abstractNumId w:val="155"/>
+    <w:abstractNumId w:val="156"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="111" w16cid:durableId="306863125">
-    <w:abstractNumId w:val="155"/>
+    <w:abstractNumId w:val="156"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="916E96AA">
+      <w:lvl w:ilvl="0" w:tplc="F0E2A3A8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="8826B37C">
+      <w:lvl w:ilvl="1" w:tplc="D8748358">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1004" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="0F22C790">
+      <w:lvl w:ilvl="2" w:tplc="374A8868">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1724" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="5714F932">
+      <w:lvl w:ilvl="3" w:tplc="5DCE3CDC">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2444" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="BF244FDC">
+      <w:lvl w:ilvl="4" w:tplc="498CF79C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3164" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="43569FEC">
+      <w:lvl w:ilvl="5" w:tplc="B01A848A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3884" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="8FCACFEA">
+      <w:lvl w:ilvl="6" w:tplc="22F20928">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4604" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="0372934A">
+      <w:lvl w:ilvl="7" w:tplc="A798108E">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5324" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="F6A498CC">
+      <w:lvl w:ilvl="8" w:tplc="8FDC527C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6044" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="112" w16cid:durableId="948119456">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="113" w16cid:durableId="1725787785">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="114" w16cid:durableId="1977948519">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="115" w16cid:durableId="597295385">
-    <w:abstractNumId w:val="94"/>
+    <w:abstractNumId w:val="95"/>
   </w:num>
   <w:num w:numId="116" w16cid:durableId="961152179">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="117" w16cid:durableId="690228156">
-    <w:abstractNumId w:val="154"/>
+    <w:abstractNumId w:val="155"/>
   </w:num>
   <w:num w:numId="118" w16cid:durableId="561645188">
-    <w:abstractNumId w:val="215"/>
+    <w:abstractNumId w:val="216"/>
   </w:num>
   <w:num w:numId="119" w16cid:durableId="245696200">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
   </w:num>
   <w:num w:numId="120" w16cid:durableId="1844779589">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="121" w16cid:durableId="916088239">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="122" w16cid:durableId="1766002638">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="123" w16cid:durableId="1436172699">
-    <w:abstractNumId w:val="131"/>
+    <w:abstractNumId w:val="132"/>
   </w:num>
   <w:num w:numId="124" w16cid:durableId="1452475283">
-    <w:abstractNumId w:val="209"/>
+    <w:abstractNumId w:val="210"/>
   </w:num>
   <w:num w:numId="125" w16cid:durableId="1285578321">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="126" w16cid:durableId="286161028">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="8"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="127" w16cid:durableId="267273384">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="128" w16cid:durableId="1449010997">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="129" w16cid:durableId="1137798363">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="130" w16cid:durableId="845359885">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="357" w:hanging="357"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="131" w16cid:durableId="222181578">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="357" w:hanging="357"/>
         </w:pPr>
         <w:rPr>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="132" w16cid:durableId="813645784">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="357" w:hanging="357"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="133" w16cid:durableId="88622475">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="134" w16cid:durableId="1956019631">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="135" w16cid:durableId="56511527">
-    <w:abstractNumId w:val="158"/>
+    <w:abstractNumId w:val="159"/>
   </w:num>
   <w:num w:numId="136" w16cid:durableId="1558856560">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="137" w16cid:durableId="1595044078">
-    <w:abstractNumId w:val="82"/>
+    <w:abstractNumId w:val="83"/>
   </w:num>
   <w:num w:numId="138" w16cid:durableId="1307278236">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="139" w16cid:durableId="1321807548">
-    <w:abstractNumId w:val="202"/>
+    <w:abstractNumId w:val="203"/>
   </w:num>
   <w:num w:numId="140" w16cid:durableId="1082406509">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="141" w16cid:durableId="1156606689">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="142" w16cid:durableId="2030719397">
-    <w:abstractNumId w:val="158"/>
+    <w:abstractNumId w:val="159"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="2620F77A">
+      <w:lvl w:ilvl="0" w:tplc="27567AAC">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="491" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="CDB8AE50">
+      <w:lvl w:ilvl="1" w:tplc="7F8802A6">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1091" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="B29EE7F8">
+      <w:lvl w:ilvl="2" w:tplc="E3EA1136">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1691" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="DC8A487C">
+      <w:lvl w:ilvl="3" w:tplc="925A19F6">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2291" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="0F3830DE">
+      <w:lvl w:ilvl="4" w:tplc="328A22BA">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2891" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="29423264">
+      <w:lvl w:ilvl="5" w:tplc="B0680848">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3491" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="AAAC2942">
+      <w:lvl w:ilvl="6" w:tplc="123873E6">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4091" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="1B78429A">
+      <w:lvl w:ilvl="7" w:tplc="9B5EE78C">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4691" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="7316B708">
+      <w:lvl w:ilvl="8" w:tplc="82BCCADA">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5291" w:hanging="174"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="143" w16cid:durableId="2107261307">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="62"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="144" w16cid:durableId="1318073798">
-    <w:abstractNumId w:val="140"/>
+    <w:abstractNumId w:val="141"/>
   </w:num>
   <w:num w:numId="145" w16cid:durableId="843134960">
-    <w:abstractNumId w:val="135"/>
+    <w:abstractNumId w:val="136"/>
   </w:num>
   <w:num w:numId="146" w16cid:durableId="961112887">
-    <w:abstractNumId w:val="135"/>
+    <w:abstractNumId w:val="136"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="40E297B4">
+      <w:lvl w:ilvl="0" w:tplc="00FAC12C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="391" w:hanging="391"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7CBCDD1E">
+      <w:lvl w:ilvl="1" w:tplc="3248625E">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1188" w:hanging="391"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="726C1750">
+      <w:lvl w:ilvl="2" w:tplc="0E88E5C2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1912" w:hanging="337"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="BB264A70">
+      <w:lvl w:ilvl="3" w:tplc="E2567D5E">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="229ABFF0">
+      <w:lvl w:ilvl="4" w:tplc="07DA8EC4">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="862" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="E2D21180">
+      <w:lvl w:ilvl="5" w:tplc="6F80E694">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1582" w:hanging="225"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="9F4E04C8">
+      <w:lvl w:ilvl="6" w:tplc="45B6C24A">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2302" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="C2608164">
+      <w:lvl w:ilvl="7" w:tplc="3CF00E40">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3022" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="5E22C62E">
+      <w:lvl w:ilvl="8" w:tplc="18361EE8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3742" w:hanging="225"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="147" w16cid:durableId="406341411">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="567" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="148" w16cid:durableId="1744528829">
-    <w:abstractNumId w:val="144"/>
+    <w:abstractNumId w:val="145"/>
   </w:num>
   <w:num w:numId="149" w16cid:durableId="751507205">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
   </w:num>
   <w:num w:numId="150" w16cid:durableId="203101722">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="151" w16cid:durableId="1179343871">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="152" w16cid:durableId="598366359">
-    <w:abstractNumId w:val="118"/>
+    <w:abstractNumId w:val="119"/>
   </w:num>
   <w:num w:numId="153" w16cid:durableId="828978426">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="154" w16cid:durableId="406656069">
-    <w:abstractNumId w:val="86"/>
+    <w:abstractNumId w:val="87"/>
   </w:num>
   <w:num w:numId="155" w16cid:durableId="416562919">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="156" w16cid:durableId="1548568999">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="6846D2BE">
+      <w:lvl w:ilvl="0" w:tplc="A7C6DFE6">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="61AEB458">
+      <w:lvl w:ilvl="1" w:tplc="1E8E6DEA">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1146" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="304093A4">
+      <w:lvl w:ilvl="2" w:tplc="0AD615DC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1866" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="741CBA82">
+      <w:lvl w:ilvl="3" w:tplc="1DFCAF0E">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2586" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="7D6ABA70">
+      <w:lvl w:ilvl="4" w:tplc="5D40E5E8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3306" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="0868E648">
+      <w:lvl w:ilvl="5" w:tplc="90A46848">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4026" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="0276E9FE">
+      <w:lvl w:ilvl="6" w:tplc="2F6E15D8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4746" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="35DE181E">
+      <w:lvl w:ilvl="7" w:tplc="7CA42048">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5466" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AD6A4F4A">
+      <w:lvl w:ilvl="8" w:tplc="E79E198C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6186" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="157" w16cid:durableId="1420564619">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="158" w16cid:durableId="1013534415">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="5A864C2A">
+      <w:lvl w:ilvl="0" w:tplc="3E70D9F2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="330" w:hanging="330"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="77544132">
+      <w:lvl w:ilvl="1" w:tplc="DB4A575E">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1127" w:hanging="330"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="6E74E436">
+      <w:lvl w:ilvl="2" w:tplc="1E40EB7C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1852" w:hanging="270"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="A6D843AA">
+      <w:lvl w:ilvl="3" w:tplc="B78874C6">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="426" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="346EDC7A">
+      <w:lvl w:ilvl="4" w:tplc="6AF0D778">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3099" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="B13CEA4E">
+      <w:lvl w:ilvl="5" w:tplc="A342BA4C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3819" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="441EAFB2">
+      <w:lvl w:ilvl="6" w:tplc="92C4CC88">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4539" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="EFF89964">
+      <w:lvl w:ilvl="7" w:tplc="2F7E673C">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5259" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="0E04349C">
+      <w:lvl w:ilvl="8" w:tplc="F2147B90">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5979" w:hanging="302"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="159" w16cid:durableId="72165932">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="160" w16cid:durableId="920480587">
-    <w:abstractNumId w:val="153"/>
+    <w:abstractNumId w:val="154"/>
   </w:num>
   <w:num w:numId="161" w16cid:durableId="181096769">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="162" w16cid:durableId="1916739140">
-    <w:abstractNumId w:val="137"/>
+    <w:abstractNumId w:val="138"/>
   </w:num>
   <w:num w:numId="163" w16cid:durableId="1653750827">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="164" w16cid:durableId="523397578">
-    <w:abstractNumId w:val="123"/>
+    <w:abstractNumId w:val="124"/>
   </w:num>
   <w:num w:numId="165" w16cid:durableId="2134664832">
-    <w:abstractNumId w:val="207"/>
+    <w:abstractNumId w:val="208"/>
   </w:num>
   <w:num w:numId="166" w16cid:durableId="60253748">
-    <w:abstractNumId w:val="87"/>
+    <w:abstractNumId w:val="88"/>
   </w:num>
   <w:num w:numId="167" w16cid:durableId="1970815900">
-    <w:abstractNumId w:val="166"/>
+    <w:abstractNumId w:val="167"/>
   </w:num>
   <w:num w:numId="168" w16cid:durableId="2006351524">
-    <w:abstractNumId w:val="171"/>
+    <w:abstractNumId w:val="172"/>
   </w:num>
   <w:num w:numId="169" w16cid:durableId="194777901">
-    <w:abstractNumId w:val="114"/>
+    <w:abstractNumId w:val="115"/>
   </w:num>
   <w:num w:numId="170" w16cid:durableId="165174100">
-    <w:abstractNumId w:val="111"/>
+    <w:abstractNumId w:val="112"/>
   </w:num>
   <w:num w:numId="171" w16cid:durableId="1386097646">
-    <w:abstractNumId w:val="99"/>
+    <w:abstractNumId w:val="100"/>
   </w:num>
   <w:num w:numId="172" w16cid:durableId="1073509167">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="173" w16cid:durableId="2040351456">
-    <w:abstractNumId w:val="89"/>
+    <w:abstractNumId w:val="90"/>
   </w:num>
   <w:num w:numId="174" w16cid:durableId="854923360">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="94"/>
   </w:num>
   <w:num w:numId="175" w16cid:durableId="1346126717">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="176" w16cid:durableId="2111853019">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="177" w16cid:durableId="402334214">
-    <w:abstractNumId w:val="201"/>
+    <w:abstractNumId w:val="202"/>
   </w:num>
   <w:num w:numId="178" w16cid:durableId="641235491">
-    <w:abstractNumId w:val="124"/>
+    <w:abstractNumId w:val="125"/>
   </w:num>
   <w:num w:numId="179" w16cid:durableId="1342510979">
-    <w:abstractNumId w:val="188"/>
+    <w:abstractNumId w:val="189"/>
   </w:num>
   <w:num w:numId="180" w16cid:durableId="343753942">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="181" w16cid:durableId="1135097144">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="182" w16cid:durableId="626400873">
-    <w:abstractNumId w:val="141"/>
+    <w:abstractNumId w:val="142"/>
   </w:num>
   <w:num w:numId="183" w16cid:durableId="1956398123">
-    <w:abstractNumId w:val="212"/>
+    <w:abstractNumId w:val="213"/>
   </w:num>
   <w:num w:numId="184" w16cid:durableId="1464351670">
-    <w:abstractNumId w:val="142"/>
+    <w:abstractNumId w:val="143"/>
   </w:num>
   <w:num w:numId="185" w16cid:durableId="1894266303">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="186" w16cid:durableId="1752921025">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="187" w16cid:durableId="1308240382">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="188" w16cid:durableId="1230070274">
-    <w:abstractNumId w:val="134"/>
+    <w:abstractNumId w:val="135"/>
   </w:num>
   <w:num w:numId="189" w16cid:durableId="1876428080">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="190" w16cid:durableId="1667316039">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="191" w16cid:durableId="62920572">
-    <w:abstractNumId w:val="161"/>
+    <w:abstractNumId w:val="162"/>
   </w:num>
   <w:num w:numId="192" w16cid:durableId="161507351">
-    <w:abstractNumId w:val="189"/>
+    <w:abstractNumId w:val="190"/>
   </w:num>
   <w:num w:numId="193" w16cid:durableId="1250235873">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="194" w16cid:durableId="331951200">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="195" w16cid:durableId="660500107">
-    <w:abstractNumId w:val="186"/>
+    <w:abstractNumId w:val="187"/>
   </w:num>
   <w:num w:numId="196" w16cid:durableId="2048604651">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="197" w16cid:durableId="1617255408">
-    <w:abstractNumId w:val="176"/>
+    <w:abstractNumId w:val="177"/>
   </w:num>
   <w:num w:numId="198" w16cid:durableId="865828535">
-    <w:abstractNumId w:val="147"/>
+    <w:abstractNumId w:val="148"/>
   </w:num>
   <w:num w:numId="199" w16cid:durableId="546062720">
-    <w:abstractNumId w:val="196"/>
+    <w:abstractNumId w:val="197"/>
   </w:num>
   <w:num w:numId="200" w16cid:durableId="428240344">
-    <w:abstractNumId w:val="179"/>
+    <w:abstractNumId w:val="180"/>
   </w:num>
   <w:num w:numId="201" w16cid:durableId="812675227">
-    <w:abstractNumId w:val="150"/>
+    <w:abstractNumId w:val="151"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="579" w:hanging="284"/>
@@ -43933,543 +44057,555 @@
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5619" w:hanging="226"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="202" w16cid:durableId="334380819">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="59"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="203" w16cid:durableId="1364358608">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="204" w16cid:durableId="1560241565">
-    <w:abstractNumId w:val="148"/>
+    <w:abstractNumId w:val="149"/>
   </w:num>
   <w:num w:numId="205" w16cid:durableId="801114054">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="206" w16cid:durableId="50080521">
-    <w:abstractNumId w:val="208"/>
+    <w:abstractNumId w:val="209"/>
   </w:num>
   <w:num w:numId="207" w16cid:durableId="1718384839">
-    <w:abstractNumId w:val="185"/>
+    <w:abstractNumId w:val="186"/>
   </w:num>
   <w:num w:numId="208" w16cid:durableId="433601066">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="209" w16cid:durableId="312222854">
-    <w:abstractNumId w:val="110"/>
+    <w:abstractNumId w:val="111"/>
   </w:num>
   <w:num w:numId="210" w16cid:durableId="1137070712">
-    <w:abstractNumId w:val="216"/>
+    <w:abstractNumId w:val="217"/>
   </w:num>
   <w:num w:numId="211" w16cid:durableId="412554534">
-    <w:abstractNumId w:val="100"/>
+    <w:abstractNumId w:val="101"/>
   </w:num>
   <w:num w:numId="212" w16cid:durableId="1157259248">
-    <w:abstractNumId w:val="152"/>
+    <w:abstractNumId w:val="153"/>
   </w:num>
   <w:num w:numId="213" w16cid:durableId="291980392">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="214" w16cid:durableId="1652252749">
-    <w:abstractNumId w:val="95"/>
+    <w:abstractNumId w:val="96"/>
   </w:num>
   <w:num w:numId="215" w16cid:durableId="695689682">
-    <w:abstractNumId w:val="199"/>
+    <w:abstractNumId w:val="200"/>
   </w:num>
   <w:num w:numId="216" w16cid:durableId="895627963">
-    <w:abstractNumId w:val="73"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="217" w16cid:durableId="1034505706">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="218" w16cid:durableId="1350716465">
-    <w:abstractNumId w:val="206"/>
+    <w:abstractNumId w:val="207"/>
   </w:num>
   <w:num w:numId="219" w16cid:durableId="984891455">
-    <w:abstractNumId w:val="151"/>
+    <w:abstractNumId w:val="152"/>
   </w:num>
   <w:num w:numId="220" w16cid:durableId="566769390">
-    <w:abstractNumId w:val="160"/>
+    <w:abstractNumId w:val="161"/>
   </w:num>
   <w:num w:numId="221" w16cid:durableId="909317067">
-    <w:abstractNumId w:val="200"/>
+    <w:abstractNumId w:val="201"/>
   </w:num>
   <w:num w:numId="222" w16cid:durableId="1812289152">
-    <w:abstractNumId w:val="102"/>
+    <w:abstractNumId w:val="103"/>
   </w:num>
   <w:num w:numId="223" w16cid:durableId="1403407050">
-    <w:abstractNumId w:val="116"/>
+    <w:abstractNumId w:val="117"/>
   </w:num>
   <w:num w:numId="224" w16cid:durableId="2115321645">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="225" w16cid:durableId="379599599">
-    <w:abstractNumId w:val="143"/>
+    <w:abstractNumId w:val="144"/>
   </w:num>
   <w:num w:numId="226" w16cid:durableId="1382317143">
-    <w:abstractNumId w:val="122"/>
+    <w:abstractNumId w:val="123"/>
   </w:num>
   <w:num w:numId="227" w16cid:durableId="1359815552">
-    <w:abstractNumId w:val="90"/>
+    <w:abstractNumId w:val="91"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="330" w:hanging="330"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="228" w16cid:durableId="2096586312">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="92"/>
   </w:num>
   <w:num w:numId="229" w16cid:durableId="731077377">
-    <w:abstractNumId w:val="81"/>
+    <w:abstractNumId w:val="82"/>
   </w:num>
   <w:num w:numId="230" w16cid:durableId="1985041400">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="231" w16cid:durableId="1465193044">
-    <w:abstractNumId w:val="107"/>
+    <w:abstractNumId w:val="108"/>
   </w:num>
   <w:num w:numId="232" w16cid:durableId="585188045">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="233" w16cid:durableId="1565989110">
-    <w:abstractNumId w:val="96"/>
+    <w:abstractNumId w:val="97"/>
   </w:num>
   <w:num w:numId="234" w16cid:durableId="367217852">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="235" w16cid:durableId="408889858">
-    <w:abstractNumId w:val="149"/>
+    <w:abstractNumId w:val="150"/>
   </w:num>
   <w:num w:numId="236" w16cid:durableId="1091052445">
-    <w:abstractNumId w:val="92"/>
+    <w:abstractNumId w:val="93"/>
   </w:num>
   <w:num w:numId="237" w16cid:durableId="1965578550">
     <w:abstractNumId w:val="41"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="238" w16cid:durableId="916744339">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="239" w16cid:durableId="1982807152">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="240" w16cid:durableId="2126998621">
-    <w:abstractNumId w:val="88"/>
+    <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="241" w16cid:durableId="339432891">
-    <w:abstractNumId w:val="145"/>
+    <w:abstractNumId w:val="146"/>
   </w:num>
   <w:num w:numId="242" w16cid:durableId="1760100372">
-    <w:abstractNumId w:val="127"/>
+    <w:abstractNumId w:val="128"/>
   </w:num>
   <w:num w:numId="243" w16cid:durableId="1485774308">
-    <w:abstractNumId w:val="197"/>
+    <w:abstractNumId w:val="198"/>
   </w:num>
   <w:num w:numId="244" w16cid:durableId="313753197">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="245" w16cid:durableId="1321805993">
-    <w:abstractNumId w:val="163"/>
+    <w:abstractNumId w:val="164"/>
   </w:num>
   <w:num w:numId="246" w16cid:durableId="1267738752">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="247" w16cid:durableId="1255166499">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="248" w16cid:durableId="538009337">
-    <w:abstractNumId w:val="109"/>
+    <w:abstractNumId w:val="110"/>
   </w:num>
   <w:num w:numId="249" w16cid:durableId="2138642648">
-    <w:abstractNumId w:val="204"/>
+    <w:abstractNumId w:val="205"/>
   </w:num>
   <w:num w:numId="250" w16cid:durableId="1929390392">
-    <w:abstractNumId w:val="164"/>
+    <w:abstractNumId w:val="165"/>
   </w:num>
   <w:num w:numId="251" w16cid:durableId="966470268">
-    <w:abstractNumId w:val="119"/>
+    <w:abstractNumId w:val="120"/>
   </w:num>
   <w:num w:numId="252" w16cid:durableId="1433471932">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="253" w16cid:durableId="664481332">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="70"/>
   </w:num>
   <w:num w:numId="254" w16cid:durableId="149837339">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="255" w16cid:durableId="1413039093">
-    <w:abstractNumId w:val="115"/>
+    <w:abstractNumId w:val="116"/>
   </w:num>
   <w:num w:numId="256" w16cid:durableId="1492133330">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="257" w16cid:durableId="1115096344">
-    <w:abstractNumId w:val="193"/>
+    <w:abstractNumId w:val="194"/>
   </w:num>
   <w:num w:numId="258" w16cid:durableId="993216296">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="259" w16cid:durableId="1308361034">
-    <w:abstractNumId w:val="77"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="260" w16cid:durableId="1800682275">
-    <w:abstractNumId w:val="182"/>
+    <w:abstractNumId w:val="183"/>
   </w:num>
   <w:num w:numId="261" w16cid:durableId="1307974509">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="262" w16cid:durableId="497575414">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="263" w16cid:durableId="1216624219">
-    <w:abstractNumId w:val="205"/>
+    <w:abstractNumId w:val="206"/>
   </w:num>
   <w:num w:numId="264" w16cid:durableId="880439120">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="265" w16cid:durableId="381058891">
-    <w:abstractNumId w:val="159"/>
+    <w:abstractNumId w:val="160"/>
   </w:num>
   <w:num w:numId="266" w16cid:durableId="7875058">
-    <w:abstractNumId w:val="157"/>
+    <w:abstractNumId w:val="158"/>
   </w:num>
   <w:num w:numId="267" w16cid:durableId="551163021">
-    <w:abstractNumId w:val="170"/>
+    <w:abstractNumId w:val="171"/>
   </w:num>
   <w:num w:numId="268" w16cid:durableId="294260707">
-    <w:abstractNumId w:val="198"/>
+    <w:abstractNumId w:val="199"/>
   </w:num>
   <w:num w:numId="269" w16cid:durableId="1140146448">
-    <w:abstractNumId w:val="104"/>
+    <w:abstractNumId w:val="105"/>
   </w:num>
   <w:num w:numId="270" w16cid:durableId="723137647">
-    <w:abstractNumId w:val="190"/>
+    <w:abstractNumId w:val="191"/>
   </w:num>
   <w:num w:numId="271" w16cid:durableId="545415239">
-    <w:abstractNumId w:val="180"/>
+    <w:abstractNumId w:val="181"/>
   </w:num>
   <w:num w:numId="272" w16cid:durableId="978533617">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="273" w16cid:durableId="515535889">
-    <w:abstractNumId w:val="138"/>
+    <w:abstractNumId w:val="139"/>
   </w:num>
   <w:num w:numId="274" w16cid:durableId="1251624903">
-    <w:abstractNumId w:val="70"/>
+    <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="275" w16cid:durableId="764884075">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="276" w16cid:durableId="702752172">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="277" w16cid:durableId="1133524799">
-    <w:abstractNumId w:val="175"/>
+    <w:abstractNumId w:val="176"/>
   </w:num>
   <w:num w:numId="278" w16cid:durableId="551036439">
-    <w:abstractNumId w:val="214"/>
+    <w:abstractNumId w:val="215"/>
   </w:num>
   <w:num w:numId="279" w16cid:durableId="645471965">
-    <w:abstractNumId w:val="168"/>
+    <w:abstractNumId w:val="169"/>
   </w:num>
   <w:num w:numId="280" w16cid:durableId="1155102684">
-    <w:abstractNumId w:val="191"/>
+    <w:abstractNumId w:val="192"/>
   </w:num>
   <w:num w:numId="281" w16cid:durableId="386992879">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="282" w16cid:durableId="1414744974">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="283" w16cid:durableId="859395905">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="284" w16cid:durableId="2041514469">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="285" w16cid:durableId="1420714721">
-    <w:abstractNumId w:val="120"/>
+    <w:abstractNumId w:val="121"/>
+  </w:num>
+  <w:num w:numId="286" w16cid:durableId="2115707939">
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="285"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="102"/>
   <w:displayBackgroundShape/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C34155"/>
     <w:rsid w:val="000017AF"/>
     <w:rsid w:val="00003AF4"/>
     <w:rsid w:val="0001254E"/>
     <w:rsid w:val="0001418F"/>
     <w:rsid w:val="00015FDB"/>
     <w:rsid w:val="0002216B"/>
     <w:rsid w:val="00024F78"/>
     <w:rsid w:val="00027D72"/>
     <w:rsid w:val="0003158E"/>
     <w:rsid w:val="000341C4"/>
+    <w:rsid w:val="000351E0"/>
     <w:rsid w:val="000354F8"/>
     <w:rsid w:val="00046E19"/>
     <w:rsid w:val="00053A09"/>
     <w:rsid w:val="00062A46"/>
     <w:rsid w:val="00065CA7"/>
     <w:rsid w:val="00070441"/>
     <w:rsid w:val="00072227"/>
     <w:rsid w:val="000771B6"/>
     <w:rsid w:val="00082604"/>
     <w:rsid w:val="00082AB9"/>
     <w:rsid w:val="000A200F"/>
     <w:rsid w:val="000A2BDE"/>
     <w:rsid w:val="000A34AB"/>
     <w:rsid w:val="000A3F25"/>
     <w:rsid w:val="000A5C10"/>
     <w:rsid w:val="000A6DE9"/>
     <w:rsid w:val="000A6E84"/>
     <w:rsid w:val="000B3F48"/>
     <w:rsid w:val="000B4CAC"/>
     <w:rsid w:val="000C0224"/>
     <w:rsid w:val="000C09A2"/>
     <w:rsid w:val="000C4F95"/>
     <w:rsid w:val="000D1CFA"/>
     <w:rsid w:val="000D2B9F"/>
     <w:rsid w:val="000D755C"/>
     <w:rsid w:val="000E1F12"/>
     <w:rsid w:val="000E28F0"/>
     <w:rsid w:val="000E3B1D"/>
     <w:rsid w:val="000E4B01"/>
     <w:rsid w:val="000E6E2D"/>
     <w:rsid w:val="000F0353"/>
     <w:rsid w:val="000F0923"/>
     <w:rsid w:val="000F1C16"/>
     <w:rsid w:val="000F1C70"/>
     <w:rsid w:val="000F75BC"/>
+    <w:rsid w:val="000F765B"/>
     <w:rsid w:val="00100098"/>
     <w:rsid w:val="00112268"/>
+    <w:rsid w:val="00112932"/>
     <w:rsid w:val="00122FE4"/>
     <w:rsid w:val="0012447E"/>
     <w:rsid w:val="00125B56"/>
+    <w:rsid w:val="00130451"/>
     <w:rsid w:val="00130CAB"/>
     <w:rsid w:val="00131E70"/>
     <w:rsid w:val="0013301C"/>
+    <w:rsid w:val="00133986"/>
     <w:rsid w:val="00133DF7"/>
     <w:rsid w:val="001353D1"/>
     <w:rsid w:val="001360F3"/>
     <w:rsid w:val="00137CF9"/>
     <w:rsid w:val="00140532"/>
     <w:rsid w:val="00144205"/>
     <w:rsid w:val="0014584F"/>
     <w:rsid w:val="00147EBC"/>
+    <w:rsid w:val="00160423"/>
     <w:rsid w:val="00167B18"/>
     <w:rsid w:val="00167C2B"/>
     <w:rsid w:val="00171AAF"/>
     <w:rsid w:val="00172A2E"/>
     <w:rsid w:val="00177368"/>
     <w:rsid w:val="00182A38"/>
     <w:rsid w:val="00182BBE"/>
     <w:rsid w:val="001840B2"/>
     <w:rsid w:val="001870A3"/>
     <w:rsid w:val="0018773B"/>
     <w:rsid w:val="001918BA"/>
     <w:rsid w:val="00192F7A"/>
     <w:rsid w:val="00194BA7"/>
     <w:rsid w:val="0019519E"/>
     <w:rsid w:val="001977D9"/>
     <w:rsid w:val="001A3BD5"/>
     <w:rsid w:val="001A412B"/>
     <w:rsid w:val="001B19B4"/>
     <w:rsid w:val="001B6BAE"/>
     <w:rsid w:val="001C3952"/>
     <w:rsid w:val="001C3FA0"/>
     <w:rsid w:val="001C41A4"/>
+    <w:rsid w:val="001D39E5"/>
     <w:rsid w:val="001D5797"/>
     <w:rsid w:val="001D7980"/>
     <w:rsid w:val="001E472F"/>
     <w:rsid w:val="001F0739"/>
     <w:rsid w:val="001F0869"/>
     <w:rsid w:val="001F2D38"/>
     <w:rsid w:val="001F40BE"/>
     <w:rsid w:val="001F54C8"/>
     <w:rsid w:val="00212287"/>
     <w:rsid w:val="00215512"/>
     <w:rsid w:val="00216D13"/>
     <w:rsid w:val="0021715B"/>
     <w:rsid w:val="00224BEE"/>
     <w:rsid w:val="00225049"/>
     <w:rsid w:val="0022751C"/>
     <w:rsid w:val="00227BB3"/>
     <w:rsid w:val="00230162"/>
     <w:rsid w:val="002317B2"/>
     <w:rsid w:val="00237158"/>
     <w:rsid w:val="0024046D"/>
     <w:rsid w:val="00244C94"/>
     <w:rsid w:val="00245C00"/>
     <w:rsid w:val="00247B36"/>
+    <w:rsid w:val="00250A55"/>
     <w:rsid w:val="00250CA8"/>
     <w:rsid w:val="00252311"/>
     <w:rsid w:val="00254C26"/>
     <w:rsid w:val="00255AE4"/>
     <w:rsid w:val="0026087C"/>
     <w:rsid w:val="0026748A"/>
     <w:rsid w:val="0027017D"/>
     <w:rsid w:val="0027096C"/>
     <w:rsid w:val="00273A7E"/>
     <w:rsid w:val="0027401A"/>
     <w:rsid w:val="0027446B"/>
     <w:rsid w:val="00285F5C"/>
     <w:rsid w:val="00290E63"/>
     <w:rsid w:val="00295B8B"/>
     <w:rsid w:val="00296CAB"/>
     <w:rsid w:val="002979E3"/>
     <w:rsid w:val="002A4BDB"/>
     <w:rsid w:val="002B1434"/>
     <w:rsid w:val="002B25F9"/>
     <w:rsid w:val="002B3522"/>
     <w:rsid w:val="002B450F"/>
     <w:rsid w:val="002B6C5A"/>
     <w:rsid w:val="002C072F"/>
     <w:rsid w:val="002C2C12"/>
     <w:rsid w:val="002C323F"/>
     <w:rsid w:val="002C6F6B"/>
     <w:rsid w:val="002D3C7B"/>
     <w:rsid w:val="002D5F01"/>
     <w:rsid w:val="002D7D2A"/>
     <w:rsid w:val="002D7EB8"/>
     <w:rsid w:val="002E147F"/>
     <w:rsid w:val="002E3A0B"/>
     <w:rsid w:val="002E5F6F"/>
     <w:rsid w:val="002E6569"/>
     <w:rsid w:val="002F16A7"/>
     <w:rsid w:val="002F2A7F"/>
     <w:rsid w:val="002F2D3B"/>
     <w:rsid w:val="002F46AC"/>
     <w:rsid w:val="002F63B3"/>
+    <w:rsid w:val="002F7162"/>
     <w:rsid w:val="00302327"/>
     <w:rsid w:val="00302839"/>
     <w:rsid w:val="0030698D"/>
     <w:rsid w:val="00306ED3"/>
     <w:rsid w:val="0030712C"/>
     <w:rsid w:val="00310E90"/>
     <w:rsid w:val="00311F5B"/>
     <w:rsid w:val="003121EF"/>
     <w:rsid w:val="00313897"/>
     <w:rsid w:val="0031478D"/>
     <w:rsid w:val="00314B6E"/>
     <w:rsid w:val="00314C2B"/>
     <w:rsid w:val="00314E6D"/>
     <w:rsid w:val="00314EA1"/>
     <w:rsid w:val="00320537"/>
     <w:rsid w:val="00323899"/>
     <w:rsid w:val="00323E9E"/>
     <w:rsid w:val="00324FF9"/>
     <w:rsid w:val="00326225"/>
     <w:rsid w:val="00331DA4"/>
     <w:rsid w:val="00337A86"/>
     <w:rsid w:val="0034182E"/>
     <w:rsid w:val="00341AA1"/>
     <w:rsid w:val="00342F54"/>
     <w:rsid w:val="00344C76"/>
@@ -44479,106 +44615,110 @@
     <w:rsid w:val="00352C4E"/>
     <w:rsid w:val="003545EA"/>
     <w:rsid w:val="00356C3C"/>
     <w:rsid w:val="00360823"/>
     <w:rsid w:val="00360F26"/>
     <w:rsid w:val="00364A4A"/>
     <w:rsid w:val="00365D3A"/>
     <w:rsid w:val="00365F90"/>
     <w:rsid w:val="00367867"/>
     <w:rsid w:val="00375225"/>
     <w:rsid w:val="00377FF0"/>
     <w:rsid w:val="0038494B"/>
     <w:rsid w:val="00384C01"/>
     <w:rsid w:val="00392F00"/>
     <w:rsid w:val="00397F04"/>
     <w:rsid w:val="003A1CB2"/>
     <w:rsid w:val="003A2572"/>
     <w:rsid w:val="003A3249"/>
     <w:rsid w:val="003A3991"/>
     <w:rsid w:val="003A6205"/>
     <w:rsid w:val="003A6B79"/>
     <w:rsid w:val="003B6CC6"/>
     <w:rsid w:val="003B6DD2"/>
     <w:rsid w:val="003B745E"/>
     <w:rsid w:val="003C0555"/>
+    <w:rsid w:val="003C06AE"/>
     <w:rsid w:val="003C0A03"/>
     <w:rsid w:val="003C1105"/>
     <w:rsid w:val="003C1BC2"/>
     <w:rsid w:val="003C7BCB"/>
     <w:rsid w:val="003C7DDD"/>
     <w:rsid w:val="003D07AE"/>
     <w:rsid w:val="003D129B"/>
     <w:rsid w:val="003D2386"/>
     <w:rsid w:val="003D344D"/>
     <w:rsid w:val="003D398E"/>
     <w:rsid w:val="003D69FD"/>
     <w:rsid w:val="003E095E"/>
     <w:rsid w:val="003E3471"/>
+    <w:rsid w:val="003F676E"/>
     <w:rsid w:val="003F6BA8"/>
     <w:rsid w:val="00401521"/>
     <w:rsid w:val="00403385"/>
     <w:rsid w:val="00403C5B"/>
     <w:rsid w:val="004064DF"/>
     <w:rsid w:val="004152B3"/>
     <w:rsid w:val="00416EF8"/>
     <w:rsid w:val="004211C1"/>
     <w:rsid w:val="00422898"/>
     <w:rsid w:val="004256AE"/>
     <w:rsid w:val="00425CA5"/>
     <w:rsid w:val="004323EA"/>
     <w:rsid w:val="00434D5F"/>
     <w:rsid w:val="00437464"/>
     <w:rsid w:val="004376FB"/>
     <w:rsid w:val="00441F06"/>
     <w:rsid w:val="00442CFA"/>
     <w:rsid w:val="00443103"/>
     <w:rsid w:val="004471CC"/>
     <w:rsid w:val="00447EE5"/>
     <w:rsid w:val="00450AB1"/>
     <w:rsid w:val="004524FD"/>
     <w:rsid w:val="00452503"/>
     <w:rsid w:val="00454ABA"/>
     <w:rsid w:val="0046581E"/>
     <w:rsid w:val="00465C4A"/>
     <w:rsid w:val="00471B84"/>
     <w:rsid w:val="00480F13"/>
     <w:rsid w:val="00483F1C"/>
     <w:rsid w:val="00485805"/>
     <w:rsid w:val="00487716"/>
     <w:rsid w:val="0048772E"/>
     <w:rsid w:val="004877BF"/>
     <w:rsid w:val="00490C3B"/>
     <w:rsid w:val="00491E95"/>
     <w:rsid w:val="004B0954"/>
     <w:rsid w:val="004B24C0"/>
     <w:rsid w:val="004C135D"/>
     <w:rsid w:val="004C45A1"/>
+    <w:rsid w:val="004C5746"/>
     <w:rsid w:val="004C6472"/>
     <w:rsid w:val="004D3118"/>
     <w:rsid w:val="004D3629"/>
     <w:rsid w:val="004D6E37"/>
+    <w:rsid w:val="004E4DFF"/>
     <w:rsid w:val="004E5329"/>
     <w:rsid w:val="004F1179"/>
     <w:rsid w:val="004F3516"/>
     <w:rsid w:val="004F3C0B"/>
     <w:rsid w:val="004F46F2"/>
     <w:rsid w:val="004F5D26"/>
     <w:rsid w:val="004F7492"/>
     <w:rsid w:val="00504066"/>
     <w:rsid w:val="00506D54"/>
     <w:rsid w:val="00510ADE"/>
     <w:rsid w:val="005117F6"/>
     <w:rsid w:val="00511B7B"/>
     <w:rsid w:val="00512CD8"/>
     <w:rsid w:val="00513E9A"/>
     <w:rsid w:val="0051411B"/>
     <w:rsid w:val="00517777"/>
     <w:rsid w:val="005205F8"/>
     <w:rsid w:val="005221F1"/>
     <w:rsid w:val="00523CB1"/>
     <w:rsid w:val="00523E13"/>
     <w:rsid w:val="00525786"/>
     <w:rsid w:val="00532590"/>
     <w:rsid w:val="005375D8"/>
     <w:rsid w:val="00542E8C"/>
     <w:rsid w:val="00543A6D"/>
@@ -44650,50 +44790,51 @@
     <w:rsid w:val="00657132"/>
     <w:rsid w:val="00661128"/>
     <w:rsid w:val="00666E5B"/>
     <w:rsid w:val="00670A29"/>
     <w:rsid w:val="00676232"/>
     <w:rsid w:val="00676974"/>
     <w:rsid w:val="00680C7C"/>
     <w:rsid w:val="00680DFA"/>
     <w:rsid w:val="0068705A"/>
     <w:rsid w:val="00691A8C"/>
     <w:rsid w:val="00693574"/>
     <w:rsid w:val="00693C23"/>
     <w:rsid w:val="00696807"/>
     <w:rsid w:val="006A2160"/>
     <w:rsid w:val="006A7F8E"/>
     <w:rsid w:val="006B2D69"/>
     <w:rsid w:val="006B4A5E"/>
     <w:rsid w:val="006B5797"/>
     <w:rsid w:val="006B6000"/>
     <w:rsid w:val="006B73CB"/>
     <w:rsid w:val="006C083F"/>
     <w:rsid w:val="006C2C30"/>
     <w:rsid w:val="006C2CEA"/>
     <w:rsid w:val="006C472D"/>
     <w:rsid w:val="006D1FFF"/>
+    <w:rsid w:val="006D30EE"/>
     <w:rsid w:val="006D4964"/>
     <w:rsid w:val="006D6549"/>
     <w:rsid w:val="006D6EA2"/>
     <w:rsid w:val="006E2DFC"/>
     <w:rsid w:val="006E36B0"/>
     <w:rsid w:val="006E6AFD"/>
     <w:rsid w:val="006F3478"/>
     <w:rsid w:val="006F3B50"/>
     <w:rsid w:val="006F4901"/>
     <w:rsid w:val="006F6628"/>
     <w:rsid w:val="00703586"/>
     <w:rsid w:val="00703680"/>
     <w:rsid w:val="007045B8"/>
     <w:rsid w:val="00707DB5"/>
     <w:rsid w:val="007107F0"/>
     <w:rsid w:val="00710A3C"/>
     <w:rsid w:val="0071413A"/>
     <w:rsid w:val="00714773"/>
     <w:rsid w:val="007165C7"/>
     <w:rsid w:val="00716F2A"/>
     <w:rsid w:val="007204D6"/>
     <w:rsid w:val="00721259"/>
     <w:rsid w:val="00722331"/>
     <w:rsid w:val="00724176"/>
     <w:rsid w:val="00724B5B"/>
@@ -44718,113 +44859,117 @@
     <w:rsid w:val="00781BC9"/>
     <w:rsid w:val="00783F48"/>
     <w:rsid w:val="0078495E"/>
     <w:rsid w:val="00790DE9"/>
     <w:rsid w:val="007916B1"/>
     <w:rsid w:val="00791E5B"/>
     <w:rsid w:val="00797CD3"/>
     <w:rsid w:val="007A06E7"/>
     <w:rsid w:val="007B0E4D"/>
     <w:rsid w:val="007B1063"/>
     <w:rsid w:val="007B1B5F"/>
     <w:rsid w:val="007B2C56"/>
     <w:rsid w:val="007B7310"/>
     <w:rsid w:val="007C5408"/>
     <w:rsid w:val="007D4632"/>
     <w:rsid w:val="007D783E"/>
     <w:rsid w:val="007E01AB"/>
     <w:rsid w:val="007E0FA9"/>
     <w:rsid w:val="007E1600"/>
     <w:rsid w:val="007E174A"/>
     <w:rsid w:val="007E19FC"/>
     <w:rsid w:val="007E2465"/>
     <w:rsid w:val="007E4100"/>
     <w:rsid w:val="007E6177"/>
     <w:rsid w:val="007E6206"/>
+    <w:rsid w:val="007F3828"/>
     <w:rsid w:val="007F515A"/>
     <w:rsid w:val="007F54D9"/>
     <w:rsid w:val="0080442A"/>
     <w:rsid w:val="008100F1"/>
     <w:rsid w:val="00812F5B"/>
     <w:rsid w:val="008153E4"/>
     <w:rsid w:val="00832D4D"/>
+    <w:rsid w:val="00833B54"/>
     <w:rsid w:val="0083578E"/>
     <w:rsid w:val="0083763D"/>
     <w:rsid w:val="008415A2"/>
     <w:rsid w:val="00847107"/>
     <w:rsid w:val="00850DD9"/>
     <w:rsid w:val="00852690"/>
     <w:rsid w:val="0085417D"/>
     <w:rsid w:val="008616C6"/>
     <w:rsid w:val="00863A22"/>
     <w:rsid w:val="00865651"/>
     <w:rsid w:val="0086584F"/>
     <w:rsid w:val="008660B7"/>
     <w:rsid w:val="0087331A"/>
     <w:rsid w:val="00875332"/>
     <w:rsid w:val="0087625D"/>
     <w:rsid w:val="008808A9"/>
     <w:rsid w:val="00881936"/>
     <w:rsid w:val="00885938"/>
     <w:rsid w:val="00891A0A"/>
     <w:rsid w:val="00891BAB"/>
     <w:rsid w:val="008A08F6"/>
     <w:rsid w:val="008A10E2"/>
     <w:rsid w:val="008A7A03"/>
     <w:rsid w:val="008B0E26"/>
     <w:rsid w:val="008B5C2E"/>
     <w:rsid w:val="008B72B6"/>
     <w:rsid w:val="008C0811"/>
     <w:rsid w:val="008C0B5D"/>
     <w:rsid w:val="008C172D"/>
     <w:rsid w:val="008C2BA0"/>
     <w:rsid w:val="008C64CF"/>
     <w:rsid w:val="008D09FD"/>
     <w:rsid w:val="008D314B"/>
     <w:rsid w:val="008D7BFC"/>
     <w:rsid w:val="008D7C08"/>
     <w:rsid w:val="008E0B08"/>
     <w:rsid w:val="008E2B92"/>
     <w:rsid w:val="008E2F26"/>
     <w:rsid w:val="008E65C9"/>
+    <w:rsid w:val="008E6945"/>
     <w:rsid w:val="008F0809"/>
     <w:rsid w:val="008F2BA3"/>
     <w:rsid w:val="008F323D"/>
     <w:rsid w:val="008F4FF2"/>
     <w:rsid w:val="008F644D"/>
     <w:rsid w:val="00901719"/>
     <w:rsid w:val="00903FA4"/>
     <w:rsid w:val="0090784F"/>
     <w:rsid w:val="00907EFB"/>
     <w:rsid w:val="0091714D"/>
     <w:rsid w:val="009177BA"/>
     <w:rsid w:val="00917D3D"/>
     <w:rsid w:val="00920274"/>
     <w:rsid w:val="0092130B"/>
     <w:rsid w:val="00921588"/>
     <w:rsid w:val="009217DC"/>
     <w:rsid w:val="00923DAE"/>
+    <w:rsid w:val="00927D58"/>
     <w:rsid w:val="00934D39"/>
     <w:rsid w:val="00935A39"/>
     <w:rsid w:val="00940250"/>
     <w:rsid w:val="0094188E"/>
     <w:rsid w:val="009429D5"/>
     <w:rsid w:val="00943E9D"/>
     <w:rsid w:val="009464B6"/>
     <w:rsid w:val="00946653"/>
     <w:rsid w:val="00946672"/>
     <w:rsid w:val="009518CA"/>
     <w:rsid w:val="00951BE2"/>
     <w:rsid w:val="00955E4F"/>
     <w:rsid w:val="00961360"/>
     <w:rsid w:val="0096507E"/>
     <w:rsid w:val="009660A0"/>
     <w:rsid w:val="00967878"/>
     <w:rsid w:val="00973F45"/>
     <w:rsid w:val="00975E9E"/>
     <w:rsid w:val="00976E00"/>
     <w:rsid w:val="00977340"/>
     <w:rsid w:val="00980D07"/>
     <w:rsid w:val="00982258"/>
     <w:rsid w:val="0098651E"/>
     <w:rsid w:val="00987E8A"/>
     <w:rsid w:val="00990A59"/>
@@ -44866,373 +45011,392 @@
     <w:rsid w:val="00A466AD"/>
     <w:rsid w:val="00A50621"/>
     <w:rsid w:val="00A506EB"/>
     <w:rsid w:val="00A51C6D"/>
     <w:rsid w:val="00A55CF7"/>
     <w:rsid w:val="00A55D30"/>
     <w:rsid w:val="00A55FAF"/>
     <w:rsid w:val="00A570C0"/>
     <w:rsid w:val="00A57105"/>
     <w:rsid w:val="00A60573"/>
     <w:rsid w:val="00A62B7A"/>
     <w:rsid w:val="00A634B3"/>
     <w:rsid w:val="00A65889"/>
     <w:rsid w:val="00A67F9A"/>
     <w:rsid w:val="00A7299B"/>
     <w:rsid w:val="00A76117"/>
     <w:rsid w:val="00A8146A"/>
     <w:rsid w:val="00A81BB4"/>
     <w:rsid w:val="00A828F6"/>
     <w:rsid w:val="00A84F12"/>
     <w:rsid w:val="00A91CAD"/>
     <w:rsid w:val="00A9525D"/>
     <w:rsid w:val="00A95430"/>
     <w:rsid w:val="00A95504"/>
     <w:rsid w:val="00A965A2"/>
+    <w:rsid w:val="00AA0574"/>
     <w:rsid w:val="00AA1FA1"/>
     <w:rsid w:val="00AA4996"/>
     <w:rsid w:val="00AA4B32"/>
     <w:rsid w:val="00AB618A"/>
     <w:rsid w:val="00AB7867"/>
     <w:rsid w:val="00AC5A66"/>
     <w:rsid w:val="00AD2EFF"/>
     <w:rsid w:val="00AD63B5"/>
     <w:rsid w:val="00AD6F10"/>
     <w:rsid w:val="00AD6F89"/>
     <w:rsid w:val="00AE0DDA"/>
     <w:rsid w:val="00AE27CD"/>
+    <w:rsid w:val="00AF3AA6"/>
     <w:rsid w:val="00B00081"/>
     <w:rsid w:val="00B017C5"/>
     <w:rsid w:val="00B02600"/>
     <w:rsid w:val="00B02AAF"/>
     <w:rsid w:val="00B045B4"/>
     <w:rsid w:val="00B127E9"/>
     <w:rsid w:val="00B12917"/>
     <w:rsid w:val="00B21ACB"/>
     <w:rsid w:val="00B21E62"/>
     <w:rsid w:val="00B222BC"/>
     <w:rsid w:val="00B22582"/>
     <w:rsid w:val="00B23300"/>
     <w:rsid w:val="00B27AC1"/>
     <w:rsid w:val="00B30E18"/>
     <w:rsid w:val="00B37C22"/>
     <w:rsid w:val="00B43A05"/>
     <w:rsid w:val="00B43A0D"/>
     <w:rsid w:val="00B447F5"/>
     <w:rsid w:val="00B452DF"/>
     <w:rsid w:val="00B45C88"/>
     <w:rsid w:val="00B4677A"/>
     <w:rsid w:val="00B47098"/>
     <w:rsid w:val="00B4784D"/>
     <w:rsid w:val="00B47F54"/>
     <w:rsid w:val="00B506FD"/>
     <w:rsid w:val="00B52407"/>
     <w:rsid w:val="00B62F14"/>
+    <w:rsid w:val="00B62FE3"/>
     <w:rsid w:val="00B634A2"/>
+    <w:rsid w:val="00B64984"/>
     <w:rsid w:val="00B653ED"/>
     <w:rsid w:val="00B67381"/>
     <w:rsid w:val="00B73721"/>
     <w:rsid w:val="00B739CE"/>
     <w:rsid w:val="00B7581C"/>
     <w:rsid w:val="00B7693F"/>
     <w:rsid w:val="00B77099"/>
     <w:rsid w:val="00B7771F"/>
+    <w:rsid w:val="00B956F5"/>
     <w:rsid w:val="00B96130"/>
     <w:rsid w:val="00BA23C6"/>
     <w:rsid w:val="00BA4D42"/>
     <w:rsid w:val="00BA6237"/>
     <w:rsid w:val="00BA6C7F"/>
     <w:rsid w:val="00BB1432"/>
     <w:rsid w:val="00BB161F"/>
     <w:rsid w:val="00BB292D"/>
     <w:rsid w:val="00BB6EF7"/>
     <w:rsid w:val="00BB7CB5"/>
     <w:rsid w:val="00BC2CE7"/>
     <w:rsid w:val="00BC76CF"/>
     <w:rsid w:val="00BC7A5B"/>
     <w:rsid w:val="00BD1E12"/>
     <w:rsid w:val="00BD2370"/>
     <w:rsid w:val="00BD260A"/>
     <w:rsid w:val="00BD4FDA"/>
     <w:rsid w:val="00BD734C"/>
     <w:rsid w:val="00BE1D4A"/>
     <w:rsid w:val="00BE3BA6"/>
     <w:rsid w:val="00BE41DA"/>
     <w:rsid w:val="00BE4789"/>
     <w:rsid w:val="00BE7C8C"/>
     <w:rsid w:val="00BE7EAB"/>
     <w:rsid w:val="00BF216F"/>
     <w:rsid w:val="00BF5480"/>
+    <w:rsid w:val="00BF591F"/>
     <w:rsid w:val="00C00062"/>
     <w:rsid w:val="00C004FB"/>
     <w:rsid w:val="00C06EED"/>
     <w:rsid w:val="00C07596"/>
     <w:rsid w:val="00C0786D"/>
     <w:rsid w:val="00C162C0"/>
     <w:rsid w:val="00C1679C"/>
     <w:rsid w:val="00C303A8"/>
     <w:rsid w:val="00C34155"/>
     <w:rsid w:val="00C35107"/>
     <w:rsid w:val="00C35799"/>
     <w:rsid w:val="00C42866"/>
+    <w:rsid w:val="00C42EEB"/>
     <w:rsid w:val="00C46362"/>
     <w:rsid w:val="00C46590"/>
     <w:rsid w:val="00C472FC"/>
     <w:rsid w:val="00C50FEA"/>
     <w:rsid w:val="00C56AF1"/>
     <w:rsid w:val="00C6089B"/>
     <w:rsid w:val="00C641E1"/>
     <w:rsid w:val="00C663E8"/>
     <w:rsid w:val="00C70928"/>
     <w:rsid w:val="00C713C2"/>
     <w:rsid w:val="00C761A3"/>
     <w:rsid w:val="00C8422E"/>
     <w:rsid w:val="00C85F36"/>
     <w:rsid w:val="00C860F4"/>
     <w:rsid w:val="00C8767B"/>
     <w:rsid w:val="00C93222"/>
     <w:rsid w:val="00C96957"/>
     <w:rsid w:val="00C973C0"/>
     <w:rsid w:val="00CA2DAA"/>
     <w:rsid w:val="00CA772C"/>
     <w:rsid w:val="00CA777D"/>
     <w:rsid w:val="00CA7FF2"/>
     <w:rsid w:val="00CB0B08"/>
     <w:rsid w:val="00CC09D6"/>
+    <w:rsid w:val="00CC0ACB"/>
     <w:rsid w:val="00CC1B16"/>
     <w:rsid w:val="00CC1E3C"/>
     <w:rsid w:val="00CC5D7F"/>
     <w:rsid w:val="00CC6DC6"/>
     <w:rsid w:val="00CD6EC6"/>
     <w:rsid w:val="00CE03B2"/>
     <w:rsid w:val="00CE7473"/>
     <w:rsid w:val="00CE7FD4"/>
     <w:rsid w:val="00CF1787"/>
     <w:rsid w:val="00CF43EE"/>
     <w:rsid w:val="00CF704B"/>
     <w:rsid w:val="00D0101E"/>
     <w:rsid w:val="00D019B5"/>
     <w:rsid w:val="00D11ABA"/>
     <w:rsid w:val="00D122AC"/>
     <w:rsid w:val="00D125B8"/>
     <w:rsid w:val="00D13767"/>
     <w:rsid w:val="00D17858"/>
     <w:rsid w:val="00D20D39"/>
     <w:rsid w:val="00D21B2C"/>
     <w:rsid w:val="00D235CA"/>
     <w:rsid w:val="00D23C1F"/>
     <w:rsid w:val="00D253F0"/>
     <w:rsid w:val="00D27A2E"/>
     <w:rsid w:val="00D30DA7"/>
     <w:rsid w:val="00D31341"/>
     <w:rsid w:val="00D355FB"/>
     <w:rsid w:val="00D37194"/>
     <w:rsid w:val="00D3784C"/>
+    <w:rsid w:val="00D40FE3"/>
     <w:rsid w:val="00D431E0"/>
     <w:rsid w:val="00D434CF"/>
     <w:rsid w:val="00D436DE"/>
     <w:rsid w:val="00D438E6"/>
     <w:rsid w:val="00D569D1"/>
     <w:rsid w:val="00D574EC"/>
     <w:rsid w:val="00D57C47"/>
     <w:rsid w:val="00D6338F"/>
     <w:rsid w:val="00D63AF5"/>
     <w:rsid w:val="00D67C66"/>
     <w:rsid w:val="00D700F1"/>
     <w:rsid w:val="00D75564"/>
     <w:rsid w:val="00D76825"/>
     <w:rsid w:val="00D77523"/>
     <w:rsid w:val="00D77CFF"/>
     <w:rsid w:val="00D90617"/>
     <w:rsid w:val="00D908C1"/>
+    <w:rsid w:val="00D943EA"/>
+    <w:rsid w:val="00D97C55"/>
     <w:rsid w:val="00DA1768"/>
     <w:rsid w:val="00DA394D"/>
     <w:rsid w:val="00DA41C6"/>
+    <w:rsid w:val="00DA7D08"/>
     <w:rsid w:val="00DB0841"/>
     <w:rsid w:val="00DB4734"/>
     <w:rsid w:val="00DB7679"/>
     <w:rsid w:val="00DC06CC"/>
     <w:rsid w:val="00DC3476"/>
     <w:rsid w:val="00DC6FD7"/>
     <w:rsid w:val="00DC7C15"/>
     <w:rsid w:val="00DD575E"/>
     <w:rsid w:val="00DD5B1E"/>
     <w:rsid w:val="00DE3938"/>
     <w:rsid w:val="00DE3C43"/>
     <w:rsid w:val="00DE518B"/>
+    <w:rsid w:val="00DE548D"/>
     <w:rsid w:val="00DF3E46"/>
     <w:rsid w:val="00DF62D9"/>
     <w:rsid w:val="00DF6BEB"/>
+    <w:rsid w:val="00E00C10"/>
     <w:rsid w:val="00E0194B"/>
     <w:rsid w:val="00E01A74"/>
     <w:rsid w:val="00E02BA6"/>
     <w:rsid w:val="00E0403C"/>
     <w:rsid w:val="00E07E3E"/>
     <w:rsid w:val="00E107A0"/>
     <w:rsid w:val="00E10E2D"/>
     <w:rsid w:val="00E1234F"/>
     <w:rsid w:val="00E124C5"/>
     <w:rsid w:val="00E12951"/>
     <w:rsid w:val="00E20FAC"/>
     <w:rsid w:val="00E25DE8"/>
     <w:rsid w:val="00E33F48"/>
     <w:rsid w:val="00E344D2"/>
     <w:rsid w:val="00E370DC"/>
     <w:rsid w:val="00E4187F"/>
     <w:rsid w:val="00E43940"/>
     <w:rsid w:val="00E4483F"/>
     <w:rsid w:val="00E455CD"/>
+    <w:rsid w:val="00E45C5F"/>
     <w:rsid w:val="00E54FF9"/>
     <w:rsid w:val="00E55BE6"/>
     <w:rsid w:val="00E57AFE"/>
     <w:rsid w:val="00E62C86"/>
     <w:rsid w:val="00E63FA8"/>
     <w:rsid w:val="00E65770"/>
     <w:rsid w:val="00E70B4C"/>
     <w:rsid w:val="00E74D42"/>
     <w:rsid w:val="00E74D72"/>
     <w:rsid w:val="00E76FF4"/>
     <w:rsid w:val="00E800F8"/>
     <w:rsid w:val="00E91D5F"/>
     <w:rsid w:val="00E94709"/>
     <w:rsid w:val="00EA1DCA"/>
     <w:rsid w:val="00EA2EDB"/>
     <w:rsid w:val="00EA5B2F"/>
     <w:rsid w:val="00EA60E3"/>
     <w:rsid w:val="00EB5E28"/>
     <w:rsid w:val="00EB6194"/>
     <w:rsid w:val="00EC1562"/>
     <w:rsid w:val="00EC2000"/>
     <w:rsid w:val="00EC54D1"/>
     <w:rsid w:val="00EC6DF0"/>
     <w:rsid w:val="00EC74FD"/>
     <w:rsid w:val="00ED6999"/>
     <w:rsid w:val="00EE1035"/>
     <w:rsid w:val="00EE6BAF"/>
     <w:rsid w:val="00EF0A17"/>
     <w:rsid w:val="00EF17D6"/>
     <w:rsid w:val="00EF2C1B"/>
     <w:rsid w:val="00EF3FC9"/>
     <w:rsid w:val="00EF4A8B"/>
     <w:rsid w:val="00EF50D6"/>
     <w:rsid w:val="00F00A99"/>
     <w:rsid w:val="00F00BC1"/>
     <w:rsid w:val="00F0296D"/>
     <w:rsid w:val="00F058F5"/>
     <w:rsid w:val="00F073E0"/>
     <w:rsid w:val="00F125F1"/>
+    <w:rsid w:val="00F17AF2"/>
     <w:rsid w:val="00F17EF4"/>
     <w:rsid w:val="00F214DC"/>
     <w:rsid w:val="00F239A6"/>
     <w:rsid w:val="00F315D3"/>
     <w:rsid w:val="00F36ADE"/>
     <w:rsid w:val="00F40484"/>
     <w:rsid w:val="00F40D6D"/>
     <w:rsid w:val="00F4218C"/>
     <w:rsid w:val="00F43233"/>
     <w:rsid w:val="00F455E3"/>
     <w:rsid w:val="00F52B63"/>
     <w:rsid w:val="00F575BF"/>
     <w:rsid w:val="00F5791A"/>
     <w:rsid w:val="00F659C2"/>
     <w:rsid w:val="00F65F84"/>
     <w:rsid w:val="00F675C9"/>
     <w:rsid w:val="00F77BE8"/>
     <w:rsid w:val="00F80DD2"/>
     <w:rsid w:val="00F81EB2"/>
     <w:rsid w:val="00F834B9"/>
     <w:rsid w:val="00F85064"/>
     <w:rsid w:val="00F85E12"/>
     <w:rsid w:val="00F869F7"/>
     <w:rsid w:val="00FA0F02"/>
     <w:rsid w:val="00FA1E84"/>
     <w:rsid w:val="00FA3BB7"/>
     <w:rsid w:val="00FA5A28"/>
     <w:rsid w:val="00FB3F7D"/>
     <w:rsid w:val="00FB5028"/>
     <w:rsid w:val="00FB708E"/>
     <w:rsid w:val="00FB7D4E"/>
     <w:rsid w:val="00FC0A19"/>
     <w:rsid w:val="00FC1904"/>
     <w:rsid w:val="00FC2BD1"/>
     <w:rsid w:val="00FC3E15"/>
     <w:rsid w:val="00FC5F75"/>
     <w:rsid w:val="00FD04FB"/>
     <w:rsid w:val="00FD2C4A"/>
     <w:rsid w:val="00FE052B"/>
     <w:rsid w:val="00FE3104"/>
     <w:rsid w:val="00FE417E"/>
     <w:rsid w:val="00FE6A5C"/>
     <w:rsid w:val="00FE7BF4"/>
     <w:rsid w:val="00FF09B4"/>
     <w:rsid w:val="00FF17BF"/>
     <w:rsid w:val="00FF3CF1"/>
     <w:rsid w:val="00FF44F7"/>
     <w:rsid w:val="00FF7EDD"/>
     <w:rsid w:val="0AD18A83"/>
     <w:rsid w:val="0BF9EFBC"/>
+    <w:rsid w:val="0E3359BC"/>
     <w:rsid w:val="0E5F9EB3"/>
     <w:rsid w:val="185DF9CC"/>
+    <w:rsid w:val="1BBB3C5A"/>
     <w:rsid w:val="24BB4B8A"/>
     <w:rsid w:val="2708EB2F"/>
     <w:rsid w:val="28D12714"/>
     <w:rsid w:val="43EC05F8"/>
     <w:rsid w:val="46B139D9"/>
     <w:rsid w:val="493B84AD"/>
     <w:rsid w:val="52BA0EC6"/>
     <w:rsid w:val="5BC17F82"/>
     <w:rsid w:val="63B00831"/>
     <w:rsid w:val="6BA424B6"/>
     <w:rsid w:val="6EBAB7A1"/>
+    <w:rsid w:val="72C4C5F2"/>
     <w:rsid w:val="7D83D3AA"/>
     <w:rsid w:val="7FA696A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D5D78F2"/>
-  <w15:docId w15:val="{45BBF608-8693-4E9A-99C2-9C76C24DF7D5}"/>
+  <w15:docId w15:val="{CAB7186E-7F40-4BEE-A598-E36D026AFCA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
@@ -45923,50 +46087,51 @@
       <w:szCs w:val="72"/>
       <w:u w:color="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleDate">
     <w:name w:val="Title Date"/>
     <w:autoRedefine/>
     <w:rsid w:val="00B045B4"/>
     <w:pPr>
       <w:spacing w:before="3240" w:after="240"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:u w:color="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="1"/>
     <w:rsid w:val="006A2160"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
       <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:miter w14:lim="400000"/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:next w:val="BodyA"/>
     <w:autoRedefine/>
     <w:rsid w:val="000E28F0"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -47485,50 +47650,62 @@
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph1 Char,List Paragraph11 Char,Figure_name Char,Bullet- First level Char,Listenabsatz1 Char,Recommendation Char,List Paragraph2 Char,Bullet Point Char,L Char,Bullet points Char,Content descriptions Char,Bullet point Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0051411B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006A2160"/>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E00C10"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="257371192">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="309332861">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -47550,51 +47727,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1859347742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proda.humanservices.gov.au/prodalogin/pages/public/login.jsf?TAM_OP=login&amp;ERROR_CODE=0x00000000&amp;URL=%2Fmga%2Fsps%2Foauth%2Foauth20%2Fauthorize%3Fresponse_type%3Dcode%26client_id%3D2iI5uxAzRUvdGvID5AMm%26state%3D001589514300369yZjeRejNc%26redirect_uri%3Dhttps%253A%252F%252Fmyplace.ndis.gov.au%252Fsso%252Foidcclient%252Fredirect%252Famapp-runtime-prodandis%26scope%3Dopenid%2Blink&amp;OLDSESSION=" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints/contact-and-feedback-form" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider.support@ndis.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints/contact-and-feedback-form" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -48681,202 +48858,134 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="042ab936d27aee9dd77047eed081119c">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBC4629AD66BAC479D0EF300E7EF543F" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf3746b4e64833a21590515a91e3b786">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="68bd6a89-19f4-4dd6-9a90-127307b0b312" xmlns:ns3="11e0c06a-d393-4811-b7db-139eb5dbcc9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16c40b6542790a6efcdf61e7cb9e4150" ns2:_="" ns3:_="">
+    <xsd:import namespace="68bd6a89-19f4-4dd6-9a90-127307b0b312"/>
+    <xsd:import namespace="11e0c06a-d393-4811-b7db-139eb5dbcc9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="68bd6a89-19f4-4dd6-9a90-127307b0b312" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...11 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...31 lines deleted...]
-    <xsd:element name="Comments" ma:index="26" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="11e0c06a-d393-4811-b7db-139eb5dbcc9d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f82f12a5-410d-4e1e-9c1e-e02c7eaa7630}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{284fffe1-3b77-409e-8f88-32825f50c8aa}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="11e0c06a-d393-4811-b7db-139eb5dbcc9d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -48944,184 +49053,175 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="11e0c06a-d393-4811-b7db-139eb5dbcc9d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="68bd6a89-19f4-4dd6-9a90-127307b0b312">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="68bd6a89-19f4-4dd6-9a90-127307b0b312" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6C49916-88CF-48C0-B9DE-AFD111AC65C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC27397C-5892-4909-B976-BC2D5F035D00}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E17732F9-2FA2-49B0-9869-FEDED7AE1AB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
-    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="68bd6a89-19f4-4dd6-9a90-127307b0b312"/>
+    <ds:schemaRef ds:uri="11e0c06a-d393-4811-b7db-139eb5dbcc9d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5338BBD-7D08-4547-ABB3-E20E7FC4F508}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB290D95-4D81-4415-9745-FDBE6CE687AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB290D95-4D81-4415-9745-FDBE6CE687AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5338BBD-7D08-4547-ABB3-E20E7FC4F508}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="11e0c06a-d393-4811-b7db-139eb5dbcc9d"/>
+    <ds:schemaRef ds:uri="68bd6a89-19f4-4dd6-9a90-127307b0b312"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>1317</Words>
-  <Characters>7509</Characters>
+  <Words>1296</Words>
+  <Characters>7393</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
+  <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Australian Government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8809</CharactersWithSpaces>
+  <CharactersWithSpaces>8672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fammartino, Toni</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
     <vt:lpwstr>2021-12-08T05:02:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
     <vt:lpwstr>bef32a28-84ed-4813-a392-e8358c7287d1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+    <vt:lpwstr>0x010100BBC4629AD66BAC479D0EF300E7EF543F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
     <vt:r8>1785300</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>