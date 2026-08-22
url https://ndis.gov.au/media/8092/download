--- v0 (2026-06-23)
+++ v1 (2026-08-22)
@@ -10,65 +10,68 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6BB9638F" w14:textId="08F2EAA6" w:rsidR="00D96E93" w:rsidRPr="00F64188" w:rsidRDefault="006B10BE" w:rsidP="00653006">
+    <w:p w14:paraId="6BB9638F" w14:textId="3AA33D3C" w:rsidR="00D96E93" w:rsidRPr="00F64188" w:rsidRDefault="006B10BE" w:rsidP="00653006">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6987"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Therapy </w:t>
       </w:r>
       <w:r w:rsidR="00B770A5" w:rsidRPr="00F64188">
         <w:t>supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289CAB2C" w14:textId="660A0851" w:rsidR="00681AA7" w:rsidRPr="00DB7899" w:rsidRDefault="14C013A1" w:rsidP="00D96E93">
+    <w:p w14:paraId="289CAB2C" w14:textId="660A0851" w:rsidR="00681AA7" w:rsidRPr="00DB7899" w:rsidRDefault="14C013A1" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DB7899">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7899">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D512D" w:rsidRPr="00DB7899">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="001C1CCE" w:rsidRPr="00DB7899">
         <w:t>her</w:t>
       </w:r>
       <w:r w:rsidR="00A66357" w:rsidRPr="00DB7899">
         <w:t>apy supports</w:t>
       </w:r>
       <w:r w:rsidR="001C1CCE" w:rsidRPr="00DB7899">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00345E3F" w:rsidRPr="00DB7899">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
@@ -203,51 +206,54 @@
       <w:r w:rsidR="009C0AF9" w:rsidRPr="00DB7899">
         <w:t>They</w:t>
       </w:r>
       <w:r w:rsidR="007755AB" w:rsidRPr="00DB7899">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D6F33">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidR="00A0732B">
         <w:t xml:space="preserve"> also help you </w:t>
       </w:r>
       <w:r w:rsidR="0097740C" w:rsidRPr="00DB7899">
         <w:t>pursue</w:t>
       </w:r>
       <w:r w:rsidR="00130AE8" w:rsidRPr="00DB7899">
         <w:t xml:space="preserve"> work or study goals, if you </w:t>
       </w:r>
       <w:r w:rsidR="00481BF0" w:rsidRPr="000904BB">
         <w:t>want</w:t>
       </w:r>
       <w:r w:rsidR="00130AE8" w:rsidRPr="00DB7899">
         <w:t xml:space="preserve"> to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0765428D" w14:textId="7BB855EC" w:rsidR="00415316" w:rsidRPr="00DB7899" w:rsidRDefault="00D26B89" w:rsidP="00415316">
+    <w:p w14:paraId="0765428D" w14:textId="7BB855EC" w:rsidR="00415316" w:rsidRPr="00DB7899" w:rsidRDefault="00D26B89" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00415316">
         <w:t>guideline</w:t>
       </w:r>
       <w:r w:rsidR="007F2F88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is for </w:t>
       </w:r>
       <w:r w:rsidR="002178D3">
         <w:t xml:space="preserve">participants to </w:t>
       </w:r>
       <w:r w:rsidR="007B6761">
         <w:t xml:space="preserve">learn </w:t>
       </w:r>
       <w:r w:rsidR="003B40C4">
         <w:t>more about</w:t>
       </w:r>
       <w:r w:rsidR="00F02367">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B6761">
@@ -265,124 +271,134 @@
       <w:r w:rsidR="0098717E">
         <w:t xml:space="preserve"> We </w:t>
       </w:r>
       <w:r w:rsidR="006F620E">
         <w:t>talk about how</w:t>
       </w:r>
       <w:r w:rsidR="00684CCD">
         <w:t xml:space="preserve"> you can</w:t>
       </w:r>
       <w:r w:rsidR="0098717E">
         <w:t xml:space="preserve"> get therapy supports in your </w:t>
       </w:r>
       <w:r w:rsidR="000E4124">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="0098717E">
         <w:t>plan for the first time</w:t>
       </w:r>
       <w:r w:rsidR="00757BD0">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00126008">
         <w:t>when you change your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0EB81F" w14:textId="49B264E6" w:rsidR="00F90134" w:rsidRPr="00DB7899" w:rsidRDefault="00F90134" w:rsidP="00F90134">
+    <w:p w14:paraId="4C0EB81F" w14:textId="49B264E6" w:rsidR="00F90134" w:rsidRPr="00DB7899" w:rsidRDefault="00F90134" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DB7899">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A2470D" w14:textId="542A5225" w:rsidR="00521F35" w:rsidRPr="00DB7899" w:rsidRDefault="00F90134" w:rsidP="00550DAE">
+    <w:p w14:paraId="56A2470D" w14:textId="542A5225" w:rsidR="00521F35" w:rsidRPr="00DB7899" w:rsidRDefault="00F90134" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7899">
         <w:t>When we say</w:t>
       </w:r>
       <w:r w:rsidR="00521F35" w:rsidRPr="00DB7899">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBA5DD8" w14:textId="08C6C945" w:rsidR="00F90134" w:rsidRPr="00DB7899" w:rsidRDefault="00F90134" w:rsidP="00550DAE">
+    <w:p w14:paraId="6BBA5DD8" w14:textId="08C6C945" w:rsidR="00F90134" w:rsidRPr="00DB7899" w:rsidRDefault="00F90134" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="117"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7899">
         <w:t>'your plan'</w:t>
       </w:r>
       <w:r w:rsidR="001F066D" w:rsidRPr="00DB7899">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7899">
         <w:t xml:space="preserve"> we mean your NDIS plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556A1807" w14:textId="7B44A8EC" w:rsidR="00521F35" w:rsidRDefault="004B6344" w:rsidP="00550DAE">
+    <w:p w14:paraId="556A1807" w14:textId="5F92B38C" w:rsidR="00521F35" w:rsidRDefault="004B6344" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="117"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7899">
-        <w:t xml:space="preserve">‘therapist’ we mean </w:t>
+        <w:t>‘therapist’</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1395">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7899">
+        <w:t xml:space="preserve"> we mean </w:t>
       </w:r>
       <w:r w:rsidR="00DB7899" w:rsidRPr="00DB0DE1">
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7899">
         <w:t xml:space="preserve"> allied health </w:t>
       </w:r>
       <w:r w:rsidR="0004528D">
         <w:t xml:space="preserve">professional </w:t>
       </w:r>
       <w:r w:rsidR="002A7CCD">
         <w:t xml:space="preserve">who </w:t>
       </w:r>
       <w:r w:rsidR="00BC1B60">
         <w:t>deliver</w:t>
       </w:r>
       <w:r w:rsidR="002A7CCD">
         <w:t>s your</w:t>
       </w:r>
       <w:r w:rsidR="00DB7899" w:rsidRPr="00DB0DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00433DAD" w:rsidRPr="00DB0DE1">
         <w:t>NDIS therapy supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEF5681" w14:textId="175325F5" w:rsidR="00CA3BC0" w:rsidRDefault="00793BAB" w:rsidP="00550DAE">
+    <w:p w14:paraId="0BEF5681" w14:textId="175325F5" w:rsidR="00CA3BC0" w:rsidRDefault="00793BAB" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="117"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF239F">
         <w:t>‘t</w:t>
       </w:r>
       <w:r w:rsidR="00CA3BC0" w:rsidRPr="00EF239F">
         <w:t>herapy assistant</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF239F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00CA3BC0" w:rsidRPr="00EF239F">
         <w:t xml:space="preserve">, we mean </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF239F">
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="00445C05" w:rsidRPr="00EF239F">
         <w:t xml:space="preserve">allied health assistant </w:t>
       </w:r>
@@ -400,530 +416,572 @@
       </w:r>
       <w:r w:rsidR="007A13DE" w:rsidRPr="00EF239F">
         <w:t xml:space="preserve"> their</w:t>
       </w:r>
       <w:r w:rsidR="000E5523" w:rsidRPr="00EF239F">
         <w:t xml:space="preserve"> supervising therapist </w:t>
       </w:r>
       <w:r w:rsidR="001D1FDA" w:rsidRPr="00EF239F">
         <w:t>deliver</w:t>
       </w:r>
       <w:r w:rsidR="001413FE" w:rsidRPr="00EF239F">
         <w:t xml:space="preserve"> parts of your therapy support program.</w:t>
       </w:r>
       <w:r w:rsidR="00C137BA" w:rsidRPr="00EF239F">
         <w:t xml:space="preserve"> To learn more, go to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_do_we" w:history="1">
         <w:r w:rsidR="00C137BA" w:rsidRPr="00EF239F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Who can deliver therapy supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BF2B5BC" w14:textId="36962900" w:rsidR="009028B4" w:rsidRPr="00EF239F" w:rsidRDefault="00626E05" w:rsidP="00550DAE">
+    <w:p w14:paraId="5BF2B5BC" w14:textId="36962900" w:rsidR="009028B4" w:rsidRPr="00EF239F" w:rsidRDefault="00626E05" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="117"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00B27F4D">
         <w:t>ultidisciplinary team, we mean a team of people with different skills</w:t>
       </w:r>
       <w:r w:rsidR="000511DE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B27F4D">
         <w:t xml:space="preserve"> working together to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">help you build </w:t>
       </w:r>
       <w:r w:rsidR="17D84B82">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r>
         <w:t>skills and independence and work towards your NDIS goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40985C73" w14:textId="6D3F54B0" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidDel="00EA4F78" w:rsidRDefault="003A44E0" w:rsidP="00550DAE">
+    <w:p w14:paraId="40985C73" w14:textId="16B2CC88" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidDel="00EA4F78" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">If you’re aged between 9 and 65 years and are looking for information about community connections, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor="community-connections" w:history="1">
         <w:r w:rsidR="00C51DB8" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Community connections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188" w:rsidDel="00EA4F78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327535A8" w14:textId="3E9A27D2" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="001B1136">
+    <w:p w14:paraId="327535A8" w14:textId="0F214BF5" w:rsidR="003A44E0" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188" w:rsidDel="00EA4F78">
         <w:t xml:space="preserve">If your child is younger than 9 and you’re looking for information about </w:t>
       </w:r>
       <w:r w:rsidR="00A43862" w:rsidRPr="00F64188" w:rsidDel="00EA4F78">
         <w:t>our early childhood approach</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188" w:rsidDel="00EA4F78">
         <w:t xml:space="preserve">, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="childhood" w:history="1">
         <w:r w:rsidR="00C51DB8" w:rsidRPr="00F64188" w:rsidDel="00EA4F78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Our Guideline – </w:t>
         </w:r>
         <w:bookmarkStart w:id="0" w:name="_Hlt183599198"/>
         <w:bookmarkStart w:id="1" w:name="_Hlt183599199"/>
         <w:r w:rsidR="00C51DB8" w:rsidRPr="00F64188" w:rsidDel="00EA4F78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>E</w:t>
         </w:r>
         <w:bookmarkEnd w:id="0"/>
         <w:bookmarkEnd w:id="1"/>
         <w:r w:rsidR="00C51DB8" w:rsidRPr="00F64188" w:rsidDel="00EA4F78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>arly childhood approach</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261A3F55" w14:textId="66679890" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00D96E93">
+    <w:p w14:paraId="261A3F55" w14:textId="5F372671" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="00372E65" w:rsidP="00372E65">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F64188">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="003A44E0" w:rsidRPr="00F64188">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What’s </w:t>
       </w:r>
       <w:r w:rsidR="00513AB6">
         <w:t>in this guide</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
         <w:t>line</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="003A44E0" w:rsidRPr="00F64188">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9857EE" w14:textId="3FC979DC" w:rsidR="003A44E0" w:rsidRPr="009A45EC" w:rsidRDefault="003A44E0" w:rsidP="00AE453B">
-      <w:pPr>
+    <w:p w14:paraId="7E9857EE" w14:textId="3FC979DC" w:rsidR="003A44E0" w:rsidRPr="009A45EC" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="007E01E3">
         <w:t>guide</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
         <w:t>line</w:t>
       </w:r>
       <w:r w:rsidR="00F27D6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>cover</w:t>
       </w:r>
       <w:r w:rsidR="00F34E33">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340F678E" w14:textId="6563A285" w:rsidR="00291EBE" w:rsidRPr="00291EBE" w:rsidRDefault="003A44E0">
+    <w:p w14:paraId="340F678E" w14:textId="6563A285" w:rsidR="00291EBE" w:rsidRPr="00291EBE" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_What_are_therapy" w:history="1">
         <w:r w:rsidRPr="00291EBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What </w:t>
         </w:r>
         <w:r w:rsidR="00A80690" w:rsidRPr="00291EBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>do we mean by</w:t>
         </w:r>
         <w:r w:rsidRPr="00291EBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> therapy support</w:t>
         </w:r>
         <w:r w:rsidR="00DF5A65" w:rsidRPr="00291EBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="00291EBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6969EA8D" w14:textId="3C69A410" w:rsidR="00941CF2" w:rsidRPr="00291EBE" w:rsidRDefault="00E93399">
+    <w:p w14:paraId="6969EA8D" w14:textId="3C69A410" w:rsidR="00941CF2" w:rsidRPr="00291EBE" w:rsidRDefault="00E93399" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00037D0E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:instrText>HYPERLINK  \l "_What_do_we"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00AE453B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Who can deliver</w:t>
       </w:r>
       <w:r w:rsidR="0007226F" w:rsidRPr="00AE453B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00AE453B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>therapy supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AF1E5A" w14:textId="41A68728" w:rsidR="00E01641" w:rsidRDefault="00E93399">
+    <w:p w14:paraId="16AF1E5A" w14:textId="41A68728" w:rsidR="00E01641" w:rsidRDefault="00E93399" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink w:anchor="_What_therapy_supports_2" w:history="1">
         <w:r w:rsidR="00ED5FD2" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What therapy supports can we fund</w:t>
         </w:r>
         <w:r w:rsidR="0027460F" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A6CFBEE" w14:textId="32B4CEC4" w:rsidR="00664759" w:rsidRPr="00F64188" w:rsidRDefault="00664759" w:rsidP="00664759">
+    <w:p w14:paraId="6A6CFBEE" w14:textId="32B4CEC4" w:rsidR="00664759" w:rsidRPr="00F64188" w:rsidRDefault="00664759" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_What_are_capacity" w:history="1">
         <w:r w:rsidRPr="007A327C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What therapy supports can’t we fund?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C5391EC" w14:textId="58B238E6" w:rsidR="006469D6" w:rsidRPr="00F64188" w:rsidRDefault="00AE453B" w:rsidP="009B52D1">
+    <w:p w14:paraId="0C5391EC" w14:textId="58B238E6" w:rsidR="006469D6" w:rsidRPr="00F64188" w:rsidRDefault="00AE453B" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_What_are_capacity_1" w:history="1">
         <w:r w:rsidRPr="00551B0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How can you get therapy supports in your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2393E865" w14:textId="1F997CC5" w:rsidR="003A44E0" w:rsidRPr="0058382A" w:rsidRDefault="003A44E0" w:rsidP="009B52D1">
+    <w:p w14:paraId="2393E865" w14:textId="1F997CC5" w:rsidR="003A44E0" w:rsidRPr="0058382A" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_information_do" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What happens</w:t>
         </w:r>
         <w:r w:rsidR="0064422B" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> when</w:t>
         </w:r>
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> you </w:t>
         </w:r>
         <w:r w:rsidR="0067439B" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>get</w:t>
         </w:r>
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> therapy supports in your plan?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C970CB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C970CB">
         <w:instrText>HYPERLINK  \l "_What_if_you_1"</w:instrText>
       </w:r>
       <w:r w:rsidR="00C970CB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9D7B11" w14:textId="68DE4F72" w:rsidR="0067439B" w:rsidRPr="00F64188" w:rsidRDefault="00654F07" w:rsidP="009A45EC">
+    <w:p w14:paraId="6B9D7B11" w14:textId="68DE4F72" w:rsidR="0067439B" w:rsidRPr="00F64188" w:rsidRDefault="00654F07" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C970CB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>What if you don’t agree with our decision?</w:t>
       </w:r>
       <w:r w:rsidR="00C970CB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B379B4C" w14:textId="64248FEF" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="009B52D1">
+    <w:p w14:paraId="1B379B4C" w14:textId="64248FEF" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>You might also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CD4F07" w14:textId="3E2E336C" w:rsidR="00F15701" w:rsidRPr="00F64188" w:rsidRDefault="00352076" w:rsidP="009B52D1">
+    <w:p w14:paraId="27CD4F07" w14:textId="5D6BAF40" w:rsidR="00F15701" w:rsidRPr="003863B9" w:rsidRDefault="003863B9" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-      </w:hyperlink>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://ndis.gov.au/our-guidelines" \l "mainstream-and-community"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00352076" w:rsidRPr="003863B9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Mainstream and communi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15701" w:rsidRPr="003863B9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ty </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F15701" w:rsidRPr="003863B9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="11A9E461" w14:textId="2D6FAD87" w:rsidR="003A44E0" w:rsidRDefault="003A44E0" w:rsidP="009B52D1">
+    <w:p w14:paraId="11A9E461" w14:textId="7A00B02A" w:rsidR="003A44E0" w:rsidRDefault="003863B9" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00F64188">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="disability-related-health" w:history="1">
+        <w:r w:rsidR="003A44E0" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Disability-related health supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59735BF9" w14:textId="20121B5C" w:rsidR="00512C5C" w:rsidRPr="00F64188" w:rsidRDefault="0016037B" w:rsidP="009B52D1">
+    <w:p w14:paraId="59735BF9" w14:textId="45A55CC4" w:rsidR="00512C5C" w:rsidRPr="00F64188" w:rsidRDefault="0016037B" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
-      </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:anchor="behaviour" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Behaviour support</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1619280C" w14:textId="068AA775" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0">
+    <w:p w14:paraId="1619280C" w14:textId="068AA775" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_What_are_therapy"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00F64188">
         <w:t>What</w:t>
       </w:r>
       <w:r w:rsidR="005F09C6" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80690">
         <w:t>do we mean by</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> therapy support</w:t>
       </w:r>
       <w:r w:rsidR="00FD1F67">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4191AC6C" w14:textId="442B2E15" w:rsidR="00865CE2" w:rsidRDefault="00774874" w:rsidP="006A61E3">
+    <w:p w14:paraId="4191AC6C" w14:textId="442B2E15" w:rsidR="00865CE2" w:rsidRDefault="00774874" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="003A44E0" w:rsidRPr="00F64188">
         <w:t>herap</w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="003A44E0" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> support</w:t>
       </w:r>
       <w:r w:rsidR="003173D5" w:rsidRPr="00F64188">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C30521">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00874577">
         <w:t>can be</w:t>
       </w:r>
       <w:r w:rsidR="00C30521">
         <w:t xml:space="preserve"> either </w:t>
       </w:r>
       <w:r w:rsidR="008E2429">
@@ -1025,440 +1083,471 @@
       <w:r w:rsidR="006E7505">
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidR="001339D6">
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r w:rsidR="006E7505">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002439AE">
         <w:t xml:space="preserve">build or maintain your </w:t>
       </w:r>
       <w:r w:rsidR="003103C2">
         <w:t>skills</w:t>
       </w:r>
       <w:r w:rsidR="000850D7">
         <w:t xml:space="preserve"> and independence</w:t>
       </w:r>
       <w:r w:rsidR="00EB1506">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00865CE2">
         <w:t>in areas such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA869EE" w14:textId="67ACFD5D" w:rsidR="008F1E88" w:rsidRDefault="008F1E88" w:rsidP="00B96289">
+    <w:p w14:paraId="5EA869EE" w14:textId="67ACFD5D" w:rsidR="008F1E88" w:rsidRDefault="008F1E88" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>language and communication</w:t>
       </w:r>
       <w:r w:rsidR="001C0145">
         <w:t xml:space="preserve">, like </w:t>
       </w:r>
       <w:r w:rsidR="00CE50D3">
         <w:t>conversation and social skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09426C2C" w14:textId="52E36129" w:rsidR="007956AC" w:rsidRDefault="007956AC" w:rsidP="00B96289">
+    <w:p w14:paraId="09426C2C" w14:textId="52E36129" w:rsidR="007956AC" w:rsidRDefault="007956AC" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
-      </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="003623D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal care</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009707BD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004D25CF">
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidR="009707BD">
         <w:t xml:space="preserve"> getting </w:t>
       </w:r>
       <w:r w:rsidR="004866E0">
         <w:t>washed</w:t>
       </w:r>
       <w:r w:rsidR="008A6C6A">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="004866E0">
         <w:t>dressed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2892DD0A" w14:textId="7F415464" w:rsidR="00B96289" w:rsidRDefault="00B96289" w:rsidP="00B96289">
+    <w:p w14:paraId="2892DD0A" w14:textId="7F415464" w:rsidR="00B96289" w:rsidRDefault="00B96289" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>mobility and movement</w:t>
       </w:r>
       <w:r w:rsidR="009707BD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004D25CF">
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidR="009707BD">
         <w:t xml:space="preserve"> walking and </w:t>
       </w:r>
       <w:r w:rsidR="0004528D">
         <w:t>moving</w:t>
       </w:r>
       <w:r w:rsidR="00EF577A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00710466">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00EF577A">
         <w:t xml:space="preserve">round </w:t>
       </w:r>
       <w:r w:rsidR="008A6C6A">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="00EF577A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A6C6A">
         <w:t>home</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5D773E" w14:textId="2328EF71" w:rsidR="00137250" w:rsidRDefault="00137250" w:rsidP="00B96289">
+    <w:p w14:paraId="7F5D773E" w14:textId="2328EF71" w:rsidR="00137250" w:rsidRDefault="00137250" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>interpersonal interactions</w:t>
       </w:r>
       <w:r w:rsidR="003D4A68">
         <w:t xml:space="preserve">, like </w:t>
       </w:r>
       <w:r w:rsidR="00C76008">
         <w:t xml:space="preserve">social and relationship skills at </w:t>
       </w:r>
       <w:r w:rsidR="009D0E48">
         <w:t>school</w:t>
       </w:r>
       <w:r w:rsidR="008A6C6A">
         <w:t xml:space="preserve"> or work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683A39CA" w14:textId="6396F258" w:rsidR="00C04499" w:rsidRDefault="00C04499" w:rsidP="00B96289">
+    <w:p w14:paraId="683A39CA" w14:textId="6396F258" w:rsidR="00C04499" w:rsidRDefault="00C04499" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">functioning (including </w:t>
       </w:r>
       <w:r w:rsidR="0007074C">
         <w:t>psychosocial functioning</w:t>
       </w:r>
       <w:r w:rsidR="0007074C" w:rsidRPr="000904BB">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EF577A" w:rsidRPr="000904BB">
         <w:t>, like</w:t>
       </w:r>
       <w:r w:rsidR="00EF577A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00575546">
         <w:t>problem-solving and decision-making</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5602E376" w14:textId="77AB4300" w:rsidR="0007074C" w:rsidRDefault="0007074C" w:rsidP="00B96289">
+    <w:p w14:paraId="5602E376" w14:textId="77AB4300" w:rsidR="0007074C" w:rsidRDefault="0007074C" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">community </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4366D">
         <w:t>living</w:t>
       </w:r>
       <w:r w:rsidR="00C4366D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF4443" w:rsidRPr="00C4366D">
         <w:t xml:space="preserve"> like</w:t>
       </w:r>
       <w:r w:rsidR="00FF67D2" w:rsidRPr="00C4366D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC239B" w:rsidRPr="00C4366D">
         <w:t>using public transport</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4366D">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_What_is_‘evidence-based’"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="687E6B84" w14:textId="5EF368D7" w:rsidR="00CF5CEE" w:rsidRDefault="00CF5CEE" w:rsidP="00ED1CA4">
+    <w:p w14:paraId="687E6B84" w14:textId="5EF368D7" w:rsidR="00CF5CEE" w:rsidRDefault="00CF5CEE" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_What_is_‘evidence-based’_1"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="00ED1CA4">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED1CA4">
         <w:t>‘</w:t>
       </w:r>
       <w:r>
         <w:t>evidence-based</w:t>
       </w:r>
       <w:r w:rsidR="00ED1CA4">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> therapy support?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEB56B4" w14:textId="2043A158" w:rsidR="00A821C7" w:rsidRDefault="008267D9" w:rsidP="008267D9">
+    <w:p w14:paraId="2EEB56B4" w14:textId="2043A158" w:rsidR="00A821C7" w:rsidRDefault="008267D9" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a therapy support to be evidence-based, we need to make sure </w:t>
       </w:r>
       <w:r w:rsidR="0066538F">
         <w:t>it uses</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> current best</w:t>
       </w:r>
       <w:r w:rsidR="006868AD">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>practice</w:t>
       </w:r>
       <w:r w:rsidR="006366CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A454BB">
         <w:t xml:space="preserve">evidence </w:t>
       </w:r>
       <w:r w:rsidR="006366CB">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00E70002">
         <w:t xml:space="preserve"> is from the </w:t>
       </w:r>
       <w:r w:rsidR="006366CB">
         <w:t>highest quality</w:t>
       </w:r>
       <w:r w:rsidR="00E70002">
         <w:t xml:space="preserve"> research</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A821C7">
         <w:t>Current best</w:t>
       </w:r>
       <w:r w:rsidR="006868AD">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A821C7">
         <w:t>practice evidence helps us to understand how well the therapy works for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFB64BB" w14:textId="407219DE" w:rsidR="00E70002" w:rsidRDefault="00E70002" w:rsidP="008267D9">
+    <w:p w14:paraId="7EFB64BB" w14:textId="407219DE" w:rsidR="00E70002" w:rsidRDefault="00E70002" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>When we decide which therapy supports are evidence-based, we think about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675E9BED" w14:textId="77777777" w:rsidR="00A821C7" w:rsidRDefault="00A821C7" w:rsidP="00A821C7">
+    <w:p w14:paraId="675E9BED" w14:textId="77777777" w:rsidR="00A821C7" w:rsidRDefault="00A821C7" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>the most up-to-date and reliable research studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0A7D47" w14:textId="10884D4B" w:rsidR="00313312" w:rsidRDefault="00E464AE" w:rsidP="00313312">
+    <w:p w14:paraId="3F0A7D47" w14:textId="10884D4B" w:rsidR="00313312" w:rsidRDefault="00E464AE" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the data we’ve collected from you </w:t>
       </w:r>
       <w:r w:rsidR="00A821C7">
         <w:t>about how you’ve used them to pursue your goals and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A821C7">
         <w:t xml:space="preserve">meet your desired </w:t>
       </w:r>
       <w:r>
         <w:t>outcomes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46387477" w14:textId="3038C40A" w:rsidR="00313312" w:rsidRDefault="00313312" w:rsidP="00313312">
+    <w:p w14:paraId="46387477" w14:textId="3038C40A" w:rsidR="00313312" w:rsidRDefault="00313312" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>expert best</w:t>
       </w:r>
       <w:r w:rsidR="006868AD">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>practice advice from therapists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2912DC05" w14:textId="17FF680D" w:rsidR="00A821C7" w:rsidRDefault="00A821C7" w:rsidP="00313312">
+    <w:p w14:paraId="2912DC05" w14:textId="17FF680D" w:rsidR="00A821C7" w:rsidRDefault="00A821C7" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>information we’ve received from the disability community and peak bodies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789375D6" w14:textId="0E1C3CDA" w:rsidR="00A821C7" w:rsidRDefault="00A821C7" w:rsidP="00313312">
+    <w:p w14:paraId="789375D6" w14:textId="0E1C3CDA" w:rsidR="00A821C7" w:rsidRDefault="00A821C7" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>if it’s value for money compared to the supports available from other mainstream systems, like health or education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782DEF35" w14:textId="5B19F0FA" w:rsidR="00E70002" w:rsidRDefault="00A821C7" w:rsidP="000904BB">
+    <w:p w14:paraId="782DEF35" w14:textId="5B19F0FA" w:rsidR="00E70002" w:rsidRDefault="00A821C7" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">feedback about </w:t>
       </w:r>
       <w:r w:rsidR="00E70002">
         <w:t>other schemes in Australia and overseas</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EB4C78" w14:textId="2265D3D3" w:rsidR="004F6804" w:rsidRDefault="00A821C7" w:rsidP="00951F79">
+    <w:p w14:paraId="71EB4C78" w14:textId="4E0EC88D" w:rsidR="004F6804" w:rsidRDefault="00A821C7" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We need to be sure there’s enough </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:anchor="more-ndis-information" w:history="1">
+      <w:hyperlink r:id="rId16" w:anchor="more-ndis-information" w:history="1">
         <w:r w:rsidRPr="00314182">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> this type of therapy is effective and beneficial to improve or maintain your skills and independence. This could be for someone with similar disability support needs to you</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91F9B">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this type of therapy is effective and beneficial to improve or maintain your skills and independence. This could be for someone with similar disability support needs to you</w:t>
       </w:r>
       <w:r w:rsidR="001331DD">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or for all NDIS participants. </w:t>
       </w:r>
       <w:r w:rsidR="00A949FD" w:rsidRPr="00DB7899">
         <w:t xml:space="preserve">All therapy supports must be safe and use current </w:t>
       </w:r>
       <w:r w:rsidR="00555ED6">
         <w:t>best</w:t>
       </w:r>
       <w:r w:rsidR="00A949FD" w:rsidRPr="00DB7899">
         <w:t xml:space="preserve"> practice</w:t>
       </w:r>
       <w:r w:rsidR="00A949FD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C0BBB6" w14:textId="05C2AA8F" w:rsidR="00596E17" w:rsidRPr="000904BB" w:rsidRDefault="00B55292" w:rsidP="00596E17">
+    <w:p w14:paraId="33C0BBB6" w14:textId="05C2AA8F" w:rsidR="00596E17" w:rsidRDefault="00B55292" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>If we decide a therapy support is evidence</w:t>
       </w:r>
       <w:r w:rsidR="00402694">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>based, you’ll still need to provide</w:t>
       </w:r>
       <w:r w:rsidR="00EF4FFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000639CF">
         <w:t>evidence</w:t>
       </w:r>
       <w:r w:rsidR="00EF4FFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000639CF">
         <w:t>from your</w:t>
       </w:r>
       <w:r w:rsidR="005C10F6">
         <w:t xml:space="preserve"> allied health professional</w:t>
       </w:r>
       <w:r w:rsidR="000639CF">
@@ -1469,286 +1558,306 @@
       </w:r>
       <w:r w:rsidR="00A542D6">
         <w:t xml:space="preserve"> th</w:t>
       </w:r>
       <w:r w:rsidR="00A77C55">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00DB529C">
         <w:t xml:space="preserve"> these</w:t>
       </w:r>
       <w:r w:rsidR="00A542D6">
         <w:t xml:space="preserve"> therapy supports are right for you. </w:t>
       </w:r>
       <w:r w:rsidR="004F6804">
         <w:t xml:space="preserve">Learn more in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_information_do_1" w:history="1">
         <w:r w:rsidR="00EF0BEB" w:rsidRPr="00EF0BEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What information do we need if you don’t have therapy supports in your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B623A7D" w14:textId="03EE0EF6" w:rsidR="00A90444" w:rsidRPr="00DF331C" w:rsidRDefault="00A90444" w:rsidP="009A45EC">
+    <w:p w14:paraId="2B623A7D" w14:textId="299BB91B" w:rsidR="00A90444" w:rsidRPr="00DF331C" w:rsidRDefault="005E7AE8" w:rsidP="005E7AE8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
       <w:bookmarkStart w:id="5" w:name="_What_are_capacity_2"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00DF331C">
+      <w:r w:rsidR="00A90444" w:rsidRPr="00DF331C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="00F30194">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00827BF7">
         <w:t xml:space="preserve"> capacity building</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A90444">
         <w:t xml:space="preserve"> therapy supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00414907" w14:textId="48423E76" w:rsidR="00CE31EE" w:rsidRDefault="00A90444" w:rsidP="00A90444">
+    <w:p w14:paraId="00414907" w14:textId="3D99D2C8" w:rsidR="00CE31EE" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
-        <w:t xml:space="preserve">Capacity building therapy supports aim to build your skills and independence. They can help you do everyday activities in your home, community, at school </w:t>
+        <w:t>Capacity building therapy supports aim to build your skills and independence. They can help you do everyday activities in your home, community</w:t>
+      </w:r>
+      <w:r w:rsidR="009824BB">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64188">
+        <w:t xml:space="preserve"> at school </w:t>
       </w:r>
       <w:r w:rsidR="00643A5E">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> work. </w:t>
       </w:r>
       <w:r w:rsidR="00304E49">
         <w:t xml:space="preserve">They </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>have specific goals and outcomes</w:t>
       </w:r>
       <w:r w:rsidR="009C50E7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> with a timeframe to achieve them. </w:t>
       </w:r>
       <w:r>
         <w:t>You may need them</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> for a short time or a longer time, depending on your individual situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEC123F" w14:textId="6B9CFA75" w:rsidR="00A90444" w:rsidRPr="00F64188" w:rsidRDefault="002767F1" w:rsidP="00A90444">
+    <w:p w14:paraId="5BEC123F" w14:textId="6B9CFA75" w:rsidR="00A90444" w:rsidRPr="00F64188" w:rsidRDefault="002767F1" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>You may need c</w:t>
       </w:r>
       <w:r w:rsidR="00A90444" w:rsidRPr="00F64188">
         <w:t>apacity building therapy supports at different times or stages in your life</w:t>
       </w:r>
       <w:r w:rsidR="00FE241A">
         <w:t>, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A84DB06" w14:textId="2284504B" w:rsidR="00A90444" w:rsidRPr="00D3330C" w:rsidRDefault="00A90444" w:rsidP="00A90444">
+    <w:p w14:paraId="0A84DB06" w14:textId="2284504B" w:rsidR="00A90444" w:rsidRPr="00D3330C" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:t>developmental stage</w:t>
       </w:r>
       <w:r w:rsidR="00F25C2D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F25C2D">
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve"> childhood</w:t>
       </w:r>
       <w:r w:rsidR="002767F1">
         <w:t xml:space="preserve"> to adolescence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D32A61" w14:textId="59057FFF" w:rsidR="00A90444" w:rsidRPr="00D3330C" w:rsidRDefault="00A90444" w:rsidP="00A90444">
+    <w:p w14:paraId="25D32A61" w14:textId="59057FFF" w:rsidR="00A90444" w:rsidRPr="00D3330C" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00D3330C">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00AE2B3D">
         <w:t xml:space="preserve"> specific</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:t>life stage transitions</w:t>
       </w:r>
       <w:r w:rsidR="0007310E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0007310E">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t>or example</w:t>
       </w:r>
       <w:r w:rsidR="0007310E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve"> leaving school, moving out of your family home or getting a job</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310DA3BB" w14:textId="30631839" w:rsidR="00A90444" w:rsidRPr="00D3330C" w:rsidRDefault="00A90444" w:rsidP="00A90444">
+    <w:p w14:paraId="310DA3BB" w14:textId="30631839" w:rsidR="00A90444" w:rsidRPr="00D3330C" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve">after a </w:t>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:t>recent diagnosis</w:t>
       </w:r>
       <w:r w:rsidR="00E85AD3">
         <w:t xml:space="preserve"> once health-based rehabilitation is finished</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve">, for example </w:t>
       </w:r>
       <w:r w:rsidR="00B12289">
         <w:t>motor neurone</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve"> disease</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734F0443" w14:textId="77777777" w:rsidR="00A90444" w:rsidRPr="00D3330C" w:rsidRDefault="00A90444" w:rsidP="00A90444">
+    <w:p w14:paraId="734F0443" w14:textId="77777777" w:rsidR="00A90444" w:rsidRPr="00D3330C" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve">when you’ve had a </w:t>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:t>change in your situation</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t>, such as a decline in your functional capacity or skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39637B8C" w14:textId="2E72513F" w:rsidR="00A90444" w:rsidRDefault="00A90444" w:rsidP="00A90444">
+    <w:p w14:paraId="39637B8C" w14:textId="2E72513F" w:rsidR="00A90444" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00D3330C">
         <w:t xml:space="preserve">where you want to </w:t>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:t>learn a new</w:t>
       </w:r>
       <w:r w:rsidR="00595B84">
         <w:t xml:space="preserve"> life</w:t>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> skill</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3330C">
         <w:t>, for example when</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>learning to catch a bus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61000D39" w14:textId="68EDA695" w:rsidR="004D4F6C" w:rsidRPr="009A45EC" w:rsidRDefault="00CE31EE" w:rsidP="00A90444">
+    <w:p w14:paraId="61000D39" w14:textId="0EBBE8F8" w:rsidR="004D4F6C" w:rsidRPr="009A45EC" w:rsidRDefault="00CE31EE" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">As your capacity and independence grow, it’s likely you’ll need less capacity </w:t>
       </w:r>
       <w:r>
         <w:t>building therapy supports over time</w:t>
       </w:r>
       <w:r w:rsidR="41ABBADD">
         <w:t>. Your therapy supports may also reduce your need for core supports like assistance with daily life or social, economic and community participation</w:t>
       </w:r>
       <w:r w:rsidR="0040030D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5AC5CFD6">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00931439">
-        <w:t xml:space="preserve">f your condition is </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">progressive, </w:t>
+        <w:t xml:space="preserve">f your condition is progressive, </w:t>
       </w:r>
       <w:r w:rsidR="0040030D">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00931439">
         <w:t>might</w:t>
       </w:r>
       <w:r w:rsidR="0040030D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00821339">
         <w:t>change</w:t>
       </w:r>
       <w:r w:rsidR="00937E8B">
         <w:t xml:space="preserve"> over</w:t>
       </w:r>
       <w:r w:rsidR="0040030D">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00CB37F7">
         <w:t xml:space="preserve">using </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_are_maintenance_2">
         <w:r w:rsidR="0040030D" w:rsidRPr="6FE554DD">
           <w:rPr>
@@ -1835,243 +1944,275 @@
       <w:r w:rsidR="00433E09" w:rsidRPr="0035037D">
         <w:t xml:space="preserve">strategies </w:t>
       </w:r>
       <w:r w:rsidR="00C722B7" w:rsidRPr="0035037D">
         <w:t>and supports</w:t>
       </w:r>
       <w:r w:rsidR="008E15D0" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E1696A" w:rsidRPr="0035037D">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00F4120B" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> help you</w:t>
       </w:r>
       <w:r w:rsidR="00E1696A" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> build your skills. </w:t>
       </w:r>
       <w:r w:rsidR="003B5BA5" w:rsidRPr="009A45EC">
         <w:t>They may also</w:t>
       </w:r>
       <w:r w:rsidR="00BF4786" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> recommend </w:t>
       </w:r>
       <w:r w:rsidR="00F81C4B" w:rsidRPr="0035037D">
-        <w:t xml:space="preserve">things for you to practice at home with your </w:t>
+        <w:t>things for you to practi</w:t>
+      </w:r>
+      <w:r w:rsidR="003459F6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81C4B" w:rsidRPr="0035037D">
+        <w:t xml:space="preserve">e at home with your </w:t>
       </w:r>
       <w:r w:rsidR="00B12289">
-        <w:t>informal supports like</w:t>
+        <w:t>informal supports</w:t>
+      </w:r>
+      <w:r w:rsidR="00970905">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12289">
+        <w:t xml:space="preserve"> like</w:t>
       </w:r>
       <w:r w:rsidR="00F81C4B" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> family </w:t>
       </w:r>
       <w:r w:rsidR="00B12289">
         <w:t>and friends</w:t>
       </w:r>
       <w:r w:rsidR="00A90444" w:rsidRPr="0035037D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F16DB41" w14:textId="53CF012B" w:rsidR="00A90444" w:rsidRDefault="00266784" w:rsidP="00A90444">
+    <w:p w14:paraId="393DEE63" w14:textId="77777777" w:rsidR="005E7AE8" w:rsidRDefault="00266784" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">In your therapy plan, </w:t>
       </w:r>
       <w:r w:rsidR="00F83BB6" w:rsidRPr="009A45EC">
         <w:t>the therapist will need to show how their</w:t>
       </w:r>
       <w:r w:rsidR="000F4BAD" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> approach </w:t>
       </w:r>
       <w:r w:rsidR="007B6F30" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00F83BB6" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="007B6F30" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">goals </w:t>
       </w:r>
       <w:r w:rsidR="00F83BB6" w:rsidRPr="009A45EC">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="007B6F30" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> be measured</w:t>
       </w:r>
       <w:r w:rsidR="00CD656E" w:rsidRPr="009A45EC">
-        <w:t xml:space="preserve">. Before your </w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F16DB41" w14:textId="2B74C1DC" w:rsidR="00A90444" w:rsidRDefault="00CD656E" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A45EC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Before your </w:t>
       </w:r>
       <w:r w:rsidR="006C6B22" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
-      <w:r w:rsidR="00CD656E" w:rsidRPr="009A45EC">
+      <w:r w:rsidRPr="009A45EC">
         <w:t>reassessment</w:t>
       </w:r>
       <w:r w:rsidR="00175C27">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00CD656E" w:rsidRPr="009A45EC">
+      <w:r w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0068700C">
         <w:t>we may ask you</w:t>
       </w:r>
-      <w:r w:rsidR="00CD656E" w:rsidRPr="009A45EC">
+      <w:r w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> to provide us with evidence from </w:t>
       </w:r>
       <w:r w:rsidR="00B03C3A" w:rsidRPr="009A45EC">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00A90444" w:rsidRPr="0035037D">
         <w:t>our therapist</w:t>
       </w:r>
       <w:r w:rsidR="006C6B22" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">. This </w:t>
       </w:r>
       <w:r w:rsidR="00F83BB6" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="001A5DB5" w:rsidRPr="009A45EC">
         <w:t>to show us the progress you are making towards your goals and any measurable outco</w:t>
       </w:r>
       <w:r w:rsidR="007007BF" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">mes. </w:t>
       </w:r>
       <w:r w:rsidR="00256348" w:rsidRPr="009A45EC">
         <w:t>Your t</w:t>
       </w:r>
       <w:r w:rsidR="007007BF" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">herapists </w:t>
       </w:r>
       <w:r w:rsidR="005D5ACA" w:rsidRPr="009A45EC">
         <w:t>will need to</w:t>
       </w:r>
       <w:r w:rsidR="007007BF" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> provide</w:t>
       </w:r>
       <w:r w:rsidR="00256348" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> evidence </w:t>
       </w:r>
       <w:r w:rsidR="00F2369B" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:anchor="report-writing-tips" w:history="1">
+      <w:hyperlink r:id="rId17" w:anchor="report-writing-tips" w:history="1">
         <w:r w:rsidR="00A90444" w:rsidRPr="009A45EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">progress </w:t>
         </w:r>
         <w:r w:rsidR="005D5ACA" w:rsidRPr="009A45EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>towards your goals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005D5ACA" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00A90444" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> let us know how the therapy supports are working for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AE4536" w14:textId="3352BBFF" w:rsidR="00317A3C" w:rsidRPr="00F64188" w:rsidRDefault="006672F4" w:rsidP="00A90444">
-      <w:pPr>
+    <w:p w14:paraId="31AE4536" w14:textId="5903C5E5" w:rsidR="00317A3C" w:rsidRPr="00F64188" w:rsidRDefault="006672F4" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00A90444" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">earn more about capacity building </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:anchor="capacity-building-supports-budget" w:history="1">
+      <w:hyperlink r:id="rId18" w:anchor="ndis-plans-have-4-support-budgets" w:history="1">
         <w:r w:rsidR="00694CB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00A90444" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           </w:rPr>
           <w:t>upport budgets in your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A90444" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8334A0" w14:textId="6648E9B5" w:rsidR="00A90444" w:rsidRPr="00F64188" w:rsidRDefault="00A90444" w:rsidP="00A90444">
-      <w:pPr>
+    <w:p w14:paraId="1B8334A0" w14:textId="6648E9B5" w:rsidR="00A90444" w:rsidRPr="00F64188" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138692CD" w14:textId="3A666E25" w:rsidR="00A90444" w:rsidRPr="00F64188" w:rsidRDefault="00A90444" w:rsidP="00A90444">
+    <w:p w14:paraId="138692CD" w14:textId="3A666E25" w:rsidR="00A90444" w:rsidRPr="00F64188" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Shae is 21 and lives at home with her family. Shae lives with Down Syndrome</w:t>
       </w:r>
       <w:r w:rsidR="00403629">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">needs support with some everyday tasks because of her disability. She wants to develop </w:t>
       </w:r>
       <w:r w:rsidR="0072767A">
         <w:t xml:space="preserve">her </w:t>
       </w:r>
       <w:r w:rsidR="00717A94">
         <w:t xml:space="preserve">personal care </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>skills so she can get ready on her own before work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBA908D" w14:textId="1F530332" w:rsidR="00A90444" w:rsidRPr="00F64188" w:rsidRDefault="00A90444" w:rsidP="00A90444">
+    <w:p w14:paraId="2CBA908D" w14:textId="1F530332" w:rsidR="00A90444" w:rsidRPr="00F64188" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Shae uses her NDIS supports to work with an occupational therapist</w:t>
       </w:r>
       <w:r w:rsidR="00AD0A81">
         <w:t xml:space="preserve"> (OT)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A25BA4">
         <w:t>Together they</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> develop a </w:t>
       </w:r>
       <w:r w:rsidR="00936F3C">
         <w:t xml:space="preserve">therapy </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">plan to </w:t>
       </w:r>
       <w:r w:rsidR="00CD18C2">
         <w:t xml:space="preserve">help </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
@@ -2097,51 +2238,54 @@
         </w:rPr>
         <w:t xml:space="preserve">therapy </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>plan to her family and support workers</w:t>
       </w:r>
       <w:r w:rsidR="00CD18C2">
         <w:t xml:space="preserve"> too as they</w:t>
       </w:r>
       <w:r w:rsidR="00EA1FF0">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="008C6165">
         <w:t>ll help her</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> follow </w:t>
       </w:r>
       <w:r w:rsidR="00ED4AB7">
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E6EE89" w14:textId="113387CE" w:rsidR="002030A6" w:rsidRPr="0035037D" w:rsidRDefault="00A90444">
+    <w:p w14:paraId="15E6EE89" w14:textId="113387CE" w:rsidR="002030A6" w:rsidRPr="0035037D" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Shae’s </w:t>
       </w:r>
       <w:r w:rsidR="005C7762">
         <w:t xml:space="preserve">therapy </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
       <w:r w:rsidR="00AD0A81">
         <w:t>says that sh</w:t>
       </w:r>
       <w:r w:rsidR="002030A6">
         <w:t>e’ll</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> meet </w:t>
       </w:r>
       <w:r w:rsidR="7F706644">
         <w:t xml:space="preserve">regularly </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with her </w:t>
       </w:r>
       <w:r w:rsidR="00AD0A81">
@@ -2186,51 +2330,54 @@
       <w:r w:rsidR="003C676F">
         <w:t xml:space="preserve"> in her therapy plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are effective in helping her build her </w:t>
       </w:r>
       <w:r w:rsidR="00015B8D">
         <w:t>independence</w:t>
       </w:r>
       <w:r w:rsidR="00020D11">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00015B8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00020D11">
         <w:t xml:space="preserve">If needed they’ll </w:t>
       </w:r>
       <w:r w:rsidR="00AD0A81">
         <w:t>change them</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41840E4E" w14:textId="1B01630A" w:rsidR="00A90444" w:rsidRDefault="00E220F2" w:rsidP="009A45EC">
+    <w:p w14:paraId="41840E4E" w14:textId="1B01630A" w:rsidR="00A90444" w:rsidRDefault="00E220F2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:t>Before</w:t>
       </w:r>
       <w:r w:rsidR="00572894" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0074654F" w:rsidRPr="0035037D">
         <w:t>her</w:t>
       </w:r>
       <w:r w:rsidR="00846177" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> plan reassessment</w:t>
       </w:r>
       <w:r w:rsidR="0074654F" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> date, Shae will check in with </w:t>
       </w:r>
       <w:r w:rsidR="00A90444" w:rsidRPr="0035037D">
         <w:t xml:space="preserve">her </w:t>
       </w:r>
       <w:r w:rsidR="009868A0">
         <w:t>OT</w:t>
       </w:r>
       <w:r w:rsidR="00A90444" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0074654F" w:rsidRPr="0035037D">
@@ -2281,255 +2428,282 @@
       <w:r w:rsidR="00847ACF" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> to decide </w:t>
       </w:r>
       <w:r w:rsidR="00895FB0" w:rsidRPr="0035037D">
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidR="00EB4591" w:rsidRPr="009A45EC">
         <w:t>Shae</w:t>
       </w:r>
       <w:r w:rsidR="00895FB0" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> need</w:t>
       </w:r>
       <w:r w:rsidR="00EB4591" w:rsidRPr="009A45EC">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00895FB0" w:rsidRPr="0035037D">
         <w:t xml:space="preserve"> ongoing </w:t>
       </w:r>
       <w:r w:rsidR="00EC44EB" w:rsidRPr="0035037D">
         <w:t xml:space="preserve">funding for </w:t>
       </w:r>
       <w:r w:rsidR="00B65845" w:rsidRPr="0035037D">
         <w:t>this type of therapy support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B7CF2D" w14:textId="00F8FA1C" w:rsidR="00A90444" w:rsidRPr="00DF331C" w:rsidRDefault="00A90444" w:rsidP="00A90444">
+    <w:p w14:paraId="17B7CF2D" w14:textId="00F8FA1C" w:rsidR="00A90444" w:rsidRPr="00DF331C" w:rsidRDefault="00A90444" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_What_are_maintenance_2"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00DF331C">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="00F30194">
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D1FDB">
         <w:t xml:space="preserve">maintenance </w:t>
       </w:r>
       <w:r>
         <w:t>therapy supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134D3CCD" w14:textId="72FE430B" w:rsidR="00C9145B" w:rsidRDefault="00C9145B" w:rsidP="00C9145B">
+    <w:p w14:paraId="0940C4D3" w14:textId="77777777" w:rsidR="00DD3DFE" w:rsidRDefault="00C9145B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">You may need </w:t>
       </w:r>
       <w:r w:rsidR="00721F57">
         <w:t xml:space="preserve">this type of </w:t>
       </w:r>
       <w:r w:rsidR="006E2E68">
         <w:t>therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> support to help you maintain your current functional capacity</w:t>
       </w:r>
       <w:r w:rsidR="003A6B9D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008B0C3C">
         <w:t xml:space="preserve">When we say functional capacity, we mean the things you can and can’t do because of your disability. </w:t>
       </w:r>
       <w:r w:rsidR="00AB02FA">
         <w:t>Maintenance therapy supports</w:t>
       </w:r>
       <w:r w:rsidR="003A6B9D">
         <w:t xml:space="preserve"> c</w:t>
       </w:r>
       <w:r w:rsidR="000E1C6D">
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="003A6B9D">
         <w:t xml:space="preserve"> also help</w:t>
       </w:r>
       <w:r w:rsidR="00382676">
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">revent </w:t>
       </w:r>
       <w:r w:rsidR="002337B2">
         <w:t xml:space="preserve">or delay </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>your functional capacity</w:t>
       </w:r>
       <w:r w:rsidR="00E55DA3">
         <w:t xml:space="preserve"> from</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
-        <w:t xml:space="preserve"> getting worse. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA226B">
+        <w:t xml:space="preserve"> getting worse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1062D0A3" w14:textId="77777777" w:rsidR="00E17D52" w:rsidRDefault="00DA226B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>They</w:t>
       </w:r>
       <w:r w:rsidR="00BD29CC">
         <w:t xml:space="preserve"> may help </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00C9145B" w:rsidRPr="00F64188">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="003069FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003069FA" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">achieve </w:t>
       </w:r>
       <w:r w:rsidR="00412C89">
         <w:t>modest improvements</w:t>
       </w:r>
       <w:r w:rsidR="003069FA" w:rsidRPr="00F64188">
-        <w:t xml:space="preserve"> over time</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA226B">
+        <w:t xml:space="preserve"> over </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003069FA" w:rsidRPr="00F64188">
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003069FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00C9145B" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">adapt </w:t>
       </w:r>
       <w:r w:rsidR="00A10D6C">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00163259">
         <w:t xml:space="preserve">skills you already have </w:t>
       </w:r>
       <w:r w:rsidR="001E6DC6">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="009E0812">
         <w:t>different</w:t>
       </w:r>
       <w:r w:rsidR="001E6DC6">
         <w:t xml:space="preserve"> environments</w:t>
       </w:r>
       <w:r w:rsidR="00AB0D99">
-        <w:t xml:space="preserve"> or maintain your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB0D99">
+        <w:t xml:space="preserve"> or maintain your current level of functional capacity</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6DC6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134D3CCD" w14:textId="00CB3FFF" w:rsidR="00C9145B" w:rsidRDefault="00C9145B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64188">
         <w:lastRenderedPageBreak/>
-        <w:t>current level of functional capacity</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F64188">
         <w:t>For example, stretching programs to stop someone with</w:t>
       </w:r>
       <w:r w:rsidR="00DA226B">
         <w:t xml:space="preserve"> muscle</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> spasticity from losing a range of movement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2B4992" w14:textId="1367FB2C" w:rsidR="00C9145B" w:rsidRPr="00F64188" w:rsidRDefault="00C9145B" w:rsidP="00C9145B">
+    <w:p w14:paraId="5B2B4992" w14:textId="1367FB2C" w:rsidR="00C9145B" w:rsidRPr="00F64188" w:rsidRDefault="00C9145B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>When you have a recent diagnosis or change in your skills or function, you may need time-limited</w:t>
       </w:r>
       <w:r w:rsidR="006327A5">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> capacity building therapy supports before </w:t>
       </w:r>
       <w:r w:rsidR="006327A5">
         <w:t>moving</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00FF672F">
         <w:t xml:space="preserve"> therapy supports for</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E484E" w:rsidRPr="000904BB">
         <w:t>maintenance</w:t>
       </w:r>
       <w:r w:rsidRPr="004E484E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2D9BF3" w14:textId="333B30AC" w:rsidR="00C9145B" w:rsidRPr="00F64188" w:rsidRDefault="00FD5279" w:rsidP="00C9145B">
+    <w:p w14:paraId="2B2D9BF3" w14:textId="333B30AC" w:rsidR="00C9145B" w:rsidRPr="00F64188" w:rsidRDefault="00FD5279" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>You may</w:t>
       </w:r>
       <w:r w:rsidR="00C9145B">
         <w:t xml:space="preserve"> need ongoing maintenance</w:t>
       </w:r>
       <w:r w:rsidR="00CB3908">
         <w:t xml:space="preserve"> therapy </w:t>
       </w:r>
       <w:r>
         <w:t>if you</w:t>
       </w:r>
       <w:r w:rsidR="00111867">
         <w:t>r function is li</w:t>
       </w:r>
       <w:r w:rsidR="006B4CCD">
         <w:t>kely to change</w:t>
       </w:r>
       <w:r w:rsidR="005D7EF1">
         <w:t xml:space="preserve"> or get worse over time without interve</w:t>
       </w:r>
       <w:r w:rsidR="006546AA">
         <w:t>ntion</w:t>
       </w:r>
       <w:r w:rsidR="005D7EF1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006C0750">
         <w:t xml:space="preserve"> Fo</w:t>
       </w:r>
       <w:r w:rsidR="00C9145B">
         <w:t>r example,</w:t>
       </w:r>
       <w:r w:rsidR="00C32205">
-        <w:t xml:space="preserve"> if you have cerebral pals</w:t>
+        <w:t xml:space="preserve"> if you have cerebral </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C32205">
+        <w:t>pals</w:t>
       </w:r>
       <w:r w:rsidR="00EE1940">
         <w:t>y</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00891298">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F4462">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00BF6EAF">
         <w:t xml:space="preserve">might need ongoing </w:t>
       </w:r>
       <w:r w:rsidR="00891298">
         <w:t>therapy</w:t>
       </w:r>
       <w:r w:rsidR="004A01A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0038364A">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidR="006C5304">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00D41054">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0038364A">
@@ -2571,64 +2745,68 @@
       <w:r w:rsidR="001F1964">
         <w:t xml:space="preserve">balance and </w:t>
       </w:r>
       <w:r w:rsidR="0060560B">
         <w:t>movement</w:t>
       </w:r>
       <w:r w:rsidR="00AA01C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A359F1">
         <w:t>activities to p</w:t>
       </w:r>
       <w:r w:rsidR="00AA01C1">
         <w:t xml:space="preserve">revent </w:t>
       </w:r>
       <w:r w:rsidR="00BF6EAF">
         <w:t>your physical</w:t>
       </w:r>
       <w:r w:rsidR="00C506B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00954BD7">
         <w:t>function from getting worse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0332D8BD" w14:textId="0F9FC561" w:rsidR="00C9145B" w:rsidRPr="004D09B2" w:rsidRDefault="00C9145B" w:rsidP="00C9145B">
-      <w:pPr>
+    <w:p w14:paraId="0332D8BD" w14:textId="0F9FC561" w:rsidR="00C9145B" w:rsidRPr="004D09B2" w:rsidRDefault="00C9145B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855307">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1361F471" w14:textId="4434CF05" w:rsidR="00855307" w:rsidRPr="001C217F" w:rsidRDefault="00855307" w:rsidP="00855307">
+    <w:p w14:paraId="1361F471" w14:textId="4434CF05" w:rsidR="00855307" w:rsidRPr="001C217F" w:rsidRDefault="00855307" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hassan </w:t>
       </w:r>
       <w:r w:rsidRPr="001C217F">
         <w:t>ha</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001C217F">
         <w:t xml:space="preserve"> several chronic conditions, including Parkinson’s disease, steady weight loss and diabetes. He </w:t>
       </w:r>
       <w:r w:rsidR="00101BB4">
         <w:t xml:space="preserve">frequently </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sees a </w:t>
       </w:r>
       <w:r w:rsidRPr="001C217F">
         <w:t xml:space="preserve">speech </w:t>
       </w:r>
       <w:r w:rsidR="008A2E86">
         <w:t>therapist</w:t>
       </w:r>
       <w:r w:rsidR="008A2E86" w:rsidRPr="001C217F">
@@ -2640,51 +2818,54 @@
       <w:r>
         <w:t xml:space="preserve"> his </w:t>
       </w:r>
       <w:r w:rsidRPr="001C217F">
         <w:t>family</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, friends </w:t>
       </w:r>
       <w:r w:rsidRPr="001C217F">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t>support workers. This therapy also helps deal with Hassan’s</w:t>
       </w:r>
       <w:r w:rsidRPr="001C217F">
         <w:t xml:space="preserve"> difficult</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidRPr="001C217F">
         <w:t>with swallowing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E934B02" w14:textId="1DF570C5" w:rsidR="00855307" w:rsidRPr="001C217F" w:rsidRDefault="00855307" w:rsidP="00855307">
+    <w:p w14:paraId="6E934B02" w14:textId="1DF570C5" w:rsidR="00855307" w:rsidRPr="001C217F" w:rsidRDefault="00855307" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Together</w:t>
       </w:r>
       <w:r w:rsidR="00B37966">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Hassan</w:t>
       </w:r>
       <w:r w:rsidR="003E6553">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00F36DE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">his speech </w:t>
       </w:r>
       <w:r w:rsidR="005D42B1">
         <w:t xml:space="preserve">therapist </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">set </w:t>
       </w:r>
       <w:r w:rsidR="00E82E5F">
@@ -2711,356 +2892,384 @@
       <w:r>
         <w:t xml:space="preserve"> informal supports c</w:t>
       </w:r>
       <w:r w:rsidR="00B37966">
         <w:t xml:space="preserve">an help by </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reducing background noise and </w:t>
       </w:r>
       <w:r w:rsidR="00F604E9">
         <w:t>speaking more slowly</w:t>
       </w:r>
       <w:r w:rsidR="00B37966">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to help his verbal communication. He could also start using an augmented or alternative communication (AAC) system to improve communication for when his verbal communication skills decline </w:t>
       </w:r>
       <w:r w:rsidR="00934261">
         <w:t xml:space="preserve">more </w:t>
       </w:r>
       <w:r>
         <w:t>in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A949AC3" w14:textId="6FD63FFB" w:rsidR="00855307" w:rsidRPr="001C217F" w:rsidRDefault="00B44EE0" w:rsidP="00855307">
+    <w:p w14:paraId="6A949AC3" w14:textId="697C7FB2" w:rsidR="003A417D" w:rsidRDefault="00B44EE0" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00855307">
         <w:t xml:space="preserve">his maintenance program can be followed by his family, friends or support worker. As his </w:t>
       </w:r>
       <w:r w:rsidR="00E82E5F">
         <w:t xml:space="preserve">condition </w:t>
       </w:r>
       <w:r w:rsidR="00855307">
         <w:t>progresses, the program may need to be re-evaluated</w:t>
       </w:r>
       <w:r w:rsidR="00B37966">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00855307">
         <w:t xml:space="preserve"> The maintenance therapy supports help with Hassan’s changing needs</w:t>
       </w:r>
       <w:r w:rsidR="00373470">
         <w:t xml:space="preserve">. They also </w:t>
       </w:r>
       <w:r w:rsidR="00723DE3">
         <w:t xml:space="preserve">give him </w:t>
       </w:r>
       <w:r w:rsidR="00855307">
         <w:t xml:space="preserve">the support he needs to </w:t>
       </w:r>
       <w:r w:rsidR="00672F2C">
         <w:t xml:space="preserve">keep </w:t>
       </w:r>
       <w:r w:rsidR="00373470">
         <w:t>participating in the things that are important to him</w:t>
       </w:r>
       <w:r w:rsidR="00855307">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7C52D1" w14:textId="5F148C7B" w:rsidR="00917E98" w:rsidRPr="00F64188" w:rsidRDefault="002D763F" w:rsidP="009A45EC">
+    <w:p w14:paraId="3F7C52D1" w14:textId="3B149FFB" w:rsidR="00917E98" w:rsidRPr="00F64188" w:rsidRDefault="003A417D" w:rsidP="003A417D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t>What are t</w:t>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="002D763F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002D763F">
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D763F">
+        <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="00917E98" w:rsidRPr="00F64188">
         <w:t>herapy supports for children</w:t>
       </w:r>
       <w:r w:rsidR="00917E98">
         <w:t xml:space="preserve"> and young people</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002D763F">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FAE62E" w14:textId="1ECC0A75" w:rsidR="00917E98" w:rsidRDefault="00917E98" w:rsidP="00917E98">
+    <w:p w14:paraId="55FAE62E" w14:textId="4395131F" w:rsidR="00917E98" w:rsidRDefault="00917E98" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>This guideline outlines how we make decisions about therapy supports for children who are aged 9 years and older.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> To learn more about how we support children younger than 9 and their families, visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:anchor="childhood" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – E</w:t>
         </w:r>
         <w:bookmarkStart w:id="7" w:name="_Hlt204774650"/>
         <w:bookmarkStart w:id="8" w:name="_Hlt204774651"/>
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:bookmarkEnd w:id="7"/>
         <w:bookmarkEnd w:id="8"/>
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>rly childhood approach</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155D46EF" w14:textId="77777777" w:rsidR="00917E98" w:rsidRPr="00F64188" w:rsidRDefault="00917E98" w:rsidP="009A45EC">
+    <w:p w14:paraId="155D46EF" w14:textId="77777777" w:rsidR="00917E98" w:rsidRPr="00F64188" w:rsidRDefault="00917E98" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>What if your child has been getting early childhood supports and is turning 9?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3676F898" w14:textId="77777777" w:rsidR="00917E98" w:rsidRPr="00F64188" w:rsidRDefault="00917E98" w:rsidP="00917E98">
+    <w:p w14:paraId="3676F898" w14:textId="77777777" w:rsidR="00917E98" w:rsidRPr="00F64188" w:rsidRDefault="00917E98" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">If your child has been getting </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">early childhood supports </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>as part of their plan before they turn 9, they may transition to other types of capacity building supports, including therapy supports when their plan is reassessed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C352C6D" w14:textId="73DD7A10" w:rsidR="0062386B" w:rsidRDefault="00917E98" w:rsidP="00917E98">
-      <w:pPr>
+    <w:p w14:paraId="1C352C6D" w14:textId="73DD7A10" w:rsidR="0062386B" w:rsidRDefault="00917E98" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Early childhood </w:t>
       </w:r>
       <w:r w:rsidRPr="00296535">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">supports </w:t>
       </w:r>
       <w:r w:rsidR="008B1714" w:rsidRPr="00296535">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>should draw on</w:t>
       </w:r>
       <w:r w:rsidRPr="00296535">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> best</w:t>
       </w:r>
       <w:r w:rsidR="0042062B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">practice </w:t>
       </w:r>
       <w:r w:rsidR="008B1714">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>principles that follow</w:t>
       </w:r>
       <w:r w:rsidR="00E20264">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00C21A08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           </w:rPr>
           <w:t>National Best Practice Framework for Early Childhood Intervention</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E20264">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00711528">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">This includes early childhood intervention for </w:t>
       </w:r>
       <w:r w:rsidR="004A037E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>professionals working together</w:t>
       </w:r>
       <w:r w:rsidR="0062386B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a team to deliver early childhood supports to your child and family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65695EB8" w14:textId="28312479" w:rsidR="004809C4" w:rsidRPr="00F64188" w:rsidRDefault="00917E98" w:rsidP="004809C4">
+    <w:p w14:paraId="65695EB8" w14:textId="28312479" w:rsidR="004809C4" w:rsidRPr="00F64188" w:rsidRDefault="00917E98" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="0FEE5DDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>When your child turns 9, the way the NDIS funds therapy is different</w:t>
       </w:r>
       <w:r w:rsidR="005158DD" w:rsidRPr="0FEE5DDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>. I</w:t>
       </w:r>
       <w:r w:rsidRPr="0FEE5DDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">t may mean your child’s plan includes individual therapy supports rather than a </w:t>
       </w:r>
       <w:r w:rsidR="0082293C" w:rsidRPr="0FEE5DDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">multidisciplinary </w:t>
       </w:r>
       <w:r w:rsidRPr="0FEE5DDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>team approach</w:t>
       </w:r>
       <w:r w:rsidR="488A063A" w:rsidRPr="0FEE5DDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004061F8" w:rsidRPr="0FEE5DDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">To find NDIS registered providers, you can search the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tooltip="Provider finder" w:history="1">
+      <w:hyperlink r:id="rId21" w:tooltip="Provider finder" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Provider Finder</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> or when you are on th</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00C21A08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>my NDIS portals or app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B13355">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B13355">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> Y</w:t>
       </w:r>
       <w:r w:rsidR="004809C4" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">ou can also talk to </w:t>
       </w:r>
       <w:r w:rsidR="004809C4" w:rsidRPr="00F64188">
         <w:t>your my NDIS contact or support coordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D3C58E" w14:textId="7CFE984B" w:rsidR="00917E98" w:rsidRDefault="00917E98" w:rsidP="00917E98">
+    <w:p w14:paraId="47D3C58E" w14:textId="7CFE984B" w:rsidR="00917E98" w:rsidRDefault="00917E98" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">As your child’s independence and </w:t>
       </w:r>
       <w:r>
         <w:t>functional capacity</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> grow</w:t>
       </w:r>
       <w:r w:rsidR="005265D4">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>, their therapy support</w:t>
       </w:r>
       <w:r w:rsidR="005918A4">
         <w:t xml:space="preserve"> needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00516A43">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
@@ -3096,207 +3305,224 @@
       <w:r w:rsidR="00CF33D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005609B5">
         <w:t>other support</w:t>
       </w:r>
       <w:r w:rsidR="00CF33D4">
         <w:t xml:space="preserve"> type</w:t>
       </w:r>
       <w:r w:rsidR="005609B5">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00803E43">
         <w:t>to meet</w:t>
       </w:r>
       <w:r w:rsidR="00A04C15">
         <w:t xml:space="preserve"> your child’s</w:t>
       </w:r>
       <w:r w:rsidR="00803E43">
         <w:t xml:space="preserve"> disability support</w:t>
       </w:r>
       <w:r w:rsidR="00A04C15">
         <w:t xml:space="preserve"> needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DDEF1B" w14:textId="396B549E" w:rsidR="00876E9A" w:rsidRDefault="00876E9A" w:rsidP="00876E9A">
+    <w:p w14:paraId="19DDEF1B" w14:textId="396B549E" w:rsidR="00876E9A" w:rsidRDefault="00876E9A" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Supports for famil</w:t>
       </w:r>
       <w:r>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> and carers to help you with everyday activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F6F645" w14:textId="62BA7783" w:rsidR="00582FB3" w:rsidRPr="00582FB3" w:rsidRDefault="00582FB3" w:rsidP="000904BB">
+    <w:p w14:paraId="55F6F645" w14:textId="62BA7783" w:rsidR="00582FB3" w:rsidRPr="00582FB3" w:rsidRDefault="00582FB3" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Good therapy</w:t>
       </w:r>
       <w:r w:rsidR="00F90C1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00873E5B">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00F90C1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00582FB3">
         <w:t>delivered in collaboration with the participant and their support network</w:t>
       </w:r>
       <w:r w:rsidR="00873E5B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F90C1A">
         <w:t>lead</w:t>
       </w:r>
       <w:r w:rsidR="00873E5B">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00F90C1A">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00F978C6">
         <w:t xml:space="preserve"> the most </w:t>
       </w:r>
       <w:r w:rsidR="00F7111D">
         <w:t>valuable</w:t>
       </w:r>
       <w:r w:rsidR="00002409">
         <w:t xml:space="preserve"> outcomes</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722A91FB" w14:textId="7FC4C5A8" w:rsidR="00876E9A" w:rsidRPr="00F64188" w:rsidRDefault="00236E04" w:rsidP="00876E9A">
+    <w:p w14:paraId="039CA1D3" w14:textId="77777777" w:rsidR="004303EB" w:rsidRDefault="00236E04" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Some family members, carers, support workers and community organisations may need training </w:t>
       </w:r>
       <w:r w:rsidR="00BA44DB">
         <w:t>so they can</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> help you do</w:t>
       </w:r>
       <w:r w:rsidR="00C9486F">
         <w:t xml:space="preserve"> your</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> everyday activities. </w:t>
       </w:r>
       <w:r w:rsidR="008D115E">
         <w:t xml:space="preserve">We can fund </w:t>
       </w:r>
       <w:r w:rsidR="00723978" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">your therapist </w:t>
       </w:r>
       <w:r w:rsidR="00F701E4">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00723978" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">help </w:t>
       </w:r>
       <w:r w:rsidR="00C8188F">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00723978" w:rsidRPr="00F64188">
         <w:t>implement these strategies</w:t>
       </w:r>
       <w:r w:rsidR="00C8188F">
-        <w:t>. This might involve training</w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722A91FB" w14:textId="40832E86" w:rsidR="00876E9A" w:rsidRPr="00F64188" w:rsidRDefault="00C8188F" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>This might involve training</w:t>
       </w:r>
       <w:r w:rsidR="00BA44DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E397A">
         <w:t xml:space="preserve">your informal supports </w:t>
       </w:r>
-      <w:r w:rsidR="00C8188F">
+      <w:r>
         <w:t>so they can</w:t>
       </w:r>
       <w:r w:rsidR="007E397A">
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r w:rsidR="00BA44DB">
         <w:t xml:space="preserve"> help you </w:t>
       </w:r>
       <w:r w:rsidR="00C6238D">
         <w:t xml:space="preserve">build your independence or </w:t>
       </w:r>
       <w:r w:rsidR="005359F9">
         <w:t>help with your maintenance supports.</w:t>
       </w:r>
       <w:r w:rsidR="00B95819">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00876E9A" w:rsidRPr="00F64188">
         <w:t>For example, we may fund an occupational therapist to train your family members how to safely use your support equipment, such as a chair lift.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDF23EC" w14:textId="6E1D9484" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="2BDF23EC" w14:textId="6E1D9484" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_What_do_we"/>
       <w:bookmarkStart w:id="10" w:name="_What_therapy_supports"/>
       <w:bookmarkStart w:id="11" w:name="_Who_can_deliver"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00F64188">
         <w:t>Who can deliver therapy supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A71D613" w14:textId="0A062C33" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00C53079" w:rsidP="00941CF2">
+    <w:p w14:paraId="2A71D613" w14:textId="0655E1F6" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00C53079" w:rsidP="00CE4447">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:after="240"/>
+        <w:spacing w:before="0" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>NDIS t</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">herapy supports can only be delivered </w:t>
       </w:r>
       <w:r w:rsidR="00AE0E3D">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">qualified </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:anchor="role">
+      <w:hyperlink r:id="rId23" w:anchor="role">
         <w:r w:rsidR="00E71B98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>allied health pro</w:t>
         </w:r>
         <w:r w:rsidR="006B6B2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
         <w:r w:rsidR="00E71B98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidR="006B6B2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ssional</w:t>
         </w:r>
         <w:r w:rsidR="00E71B98">
@@ -3332,401 +3558,485 @@
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>They may also deliver other NDIS supports to you</w:t>
       </w:r>
       <w:r w:rsidR="007555D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:anchor="disability-related-health" w:history="1">
         <w:r w:rsidR="0072767C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>disability-related health supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00941CF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B30BD21" w14:textId="2E121F12" w:rsidR="00941CF2" w:rsidRPr="00EA581F" w:rsidRDefault="00086940" w:rsidP="00EA581F">
+    <w:p w14:paraId="5B30BD21" w14:textId="68326B17" w:rsidR="00941CF2" w:rsidRPr="00EA581F" w:rsidRDefault="00086940" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To learn more about </w:t>
       </w:r>
       <w:r w:rsidR="00A33A01">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">allied health professionals who can deliver NDIS therapy supports, go to </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00CF67E9">
+        <w:t>allied health professionals who can deliver NDIS therapy supports, go to</w:t>
+      </w:r>
+      <w:r w:rsidR="00676E3B">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00BD6B22" w:rsidRPr="003F45A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t xml:space="preserve">NDIS </w:t>
+        </w:r>
+        <w:r w:rsidR="00AB238D" w:rsidRPr="003F45A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>p</w:t>
+        </w:r>
+        <w:r w:rsidR="00BD6B22" w:rsidRPr="003F45A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ricing </w:t>
+        </w:r>
+        <w:r w:rsidR="00AB238D" w:rsidRPr="003F45A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidR="00BD6B22" w:rsidRPr="003F45A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>chedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B76AEC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D47533" w14:textId="16F8797A" w:rsidR="00941CF2" w:rsidRPr="00393C91" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
-      <w:pPr>
+    <w:p w14:paraId="77D47533" w14:textId="16F8797A" w:rsidR="00941CF2" w:rsidRPr="00393C91" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Allied health professionals are also expected to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5BB33B" w14:textId="62A47B70" w:rsidR="00F40A50" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="5E5BB33B" w14:textId="62A47B70" w:rsidR="00F40A50" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">comply with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CA11A0B" w14:textId="33DCED17" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00B34AC6" w:rsidP="00941CF2">
+    <w:p w14:paraId="2CA11A0B" w14:textId="33DCED17" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00B34AC6" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">comply with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Practice Standards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> if they’re NDIS registered providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B70DCDB" w14:textId="77777777" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="3B70DCDB" w14:textId="77777777" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
-        <w:lastRenderedPageBreak/>
         <w:t>take part in ongoing professional development</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>o provide the best and most current evidence-based therapy supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D5949F" w14:textId="77777777" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="73D5949F" w14:textId="77777777" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>deliver specialised therapy supports to help with your individual disability-related needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B39A82" w14:textId="77777777" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="63B39A82" w14:textId="77777777" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>help you work towards your specific therapy goals and pursue your NDIS goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3B6C14" w14:textId="77777777" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="7C3B6C14" w14:textId="77777777" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">behave ethically, in </w:t>
       </w:r>
       <w:r>
         <w:t>line</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> with their duty of care and in your best interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAE28F7" w14:textId="0DD6AF28" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="0EAE28F7" w14:textId="3D469C03" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">deliver therapy supports and invoice in </w:t>
       </w:r>
       <w:r>
         <w:t>line</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidRPr="00F64188">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="006F2BC1" w:rsidRPr="003F45A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t xml:space="preserve">NDIS </w:t>
+        </w:r>
+        <w:r w:rsidR="00AB238D" w:rsidRPr="003F45A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>p</w:t>
+        </w:r>
+        <w:r w:rsidR="006F2BC1" w:rsidRPr="003F45A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ricing </w:t>
+        </w:r>
+        <w:r w:rsidR="00AB238D" w:rsidRPr="003F45A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidR="006F2BC1" w:rsidRPr="003F45A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>chedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7AF0D0" w14:textId="11062C85" w:rsidR="00941CF2" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="27A812E6" w14:textId="77777777" w:rsidR="004303EB" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Depending on your needs and </w:t>
       </w:r>
       <w:r w:rsidR="00105C7F" w:rsidRPr="00F64188">
         <w:t>goals</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">, you might get therapy supports from more than one allied health </w:t>
       </w:r>
       <w:r w:rsidR="004545ED" w:rsidRPr="00F64188">
         <w:t>pr</w:t>
       </w:r>
       <w:r w:rsidR="004545ED">
         <w:t>ofessional</w:t>
       </w:r>
       <w:r w:rsidR="004545ED" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D678F" w:rsidRPr="001D678F">
         <w:t>when you’re working towards different goals</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
-        <w:t xml:space="preserve">. For example, you might be starting a job. You may need an occupational therapist to help you improve your skills to travel to new places and manage the changes in your life. You may also need a speech pathologist to help build your social and communication skills so you can communicate confidently with others. It may be important for your therapists to work together so they can coordinate the therapy supports they </w:t>
+        <w:t>. For example, you might be starting a job. You may need an occupational therapist to help you improve your skills to travel to new places and manage the changes in your life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7AF0D0" w14:textId="279C063D" w:rsidR="00941CF2" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64188">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">You may also need a speech pathologist to help build your social and communication skills so you can communicate confidently with others. It may be important for your therapists to work together so they can coordinate the therapy supports they </w:t>
       </w:r>
       <w:r w:rsidR="00C45096">
         <w:t>deliver</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> to get the best outcomes for you. Talk to your allied health professionals if you want more coordination of your therapies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437D9A14" w14:textId="7AB5C8E9" w:rsidR="00494CF5" w:rsidRDefault="00494CF5" w:rsidP="00494CF5">
+    <w:p w14:paraId="437D9A14" w14:textId="7AB5C8E9" w:rsidR="00494CF5" w:rsidRDefault="00494CF5" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Therapists are qualified allied health pro</w:t>
       </w:r>
       <w:r w:rsidR="00A63953">
         <w:t>fessional</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00656D56">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C0306A">
         <w:t xml:space="preserve">who </w:t>
       </w:r>
       <w:r w:rsidR="00656D56">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">registered </w:t>
       </w:r>
       <w:r w:rsidR="006347ED">
         <w:t>with the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="001F6066" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Health Practitioner Regulation Agency (AHPRA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008B7F2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA0377">
         <w:t xml:space="preserve">for regulated professions or accredited by </w:t>
       </w:r>
       <w:r w:rsidR="00AC1B5F">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
       <w:r w:rsidR="006C3B03" w:rsidRPr="006C3B03">
         <w:t xml:space="preserve">peak body for self-regulated </w:t>
       </w:r>
       <w:r>
         <w:t>profession</w:t>
       </w:r>
       <w:r w:rsidR="001F6066">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DB2856">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t>sk</w:t>
       </w:r>
       <w:r w:rsidR="007A4F01">
         <w:t xml:space="preserve"> your provider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> about their qualifications and professional registration to </w:t>
       </w:r>
       <w:r w:rsidR="00DB2856">
         <w:t xml:space="preserve">make </w:t>
       </w:r>
       <w:r>
         <w:t>sure they’re able to provide the right supports for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448CC2DD" w14:textId="7C3CD5A9" w:rsidR="00494CF5" w:rsidRDefault="0087432B" w:rsidP="00494CF5">
+    <w:p w14:paraId="448CC2DD" w14:textId="7C3CD5A9" w:rsidR="00494CF5" w:rsidRDefault="0087432B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Allied health professionals </w:t>
       </w:r>
       <w:r w:rsidR="006B1C6D">
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> providers </w:t>
       </w:r>
       <w:r w:rsidR="00494CF5">
         <w:t xml:space="preserve">who are not qualified or registered with the relevant professional </w:t>
       </w:r>
       <w:r w:rsidR="001C254B">
         <w:t xml:space="preserve">body </w:t>
       </w:r>
       <w:r w:rsidR="00494CF5">
         <w:t>can</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00494CF5">
         <w:t>t be funded as therapy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285D9CD4" w14:textId="5E177E3F" w:rsidR="002E3FAE" w:rsidRDefault="00234986" w:rsidP="002E3FAE">
+    <w:p w14:paraId="285D9CD4" w14:textId="5E177E3F" w:rsidR="002E3FAE" w:rsidRDefault="00234986" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What is the role of t</w:t>
       </w:r>
       <w:r w:rsidR="002E3FAE" w:rsidRPr="002E3FAE">
         <w:t>herapy assistants</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A564383" w14:textId="6C801029" w:rsidR="002E3FAE" w:rsidRDefault="00EA581F" w:rsidP="00201262">
+    <w:p w14:paraId="2A564383" w14:textId="6C801029" w:rsidR="002E3FAE" w:rsidRDefault="00EA581F" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some </w:t>
       </w:r>
       <w:r w:rsidR="00FB053A">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">herapy supports </w:t>
       </w:r>
       <w:r w:rsidR="00234986">
         <w:t xml:space="preserve">can be delivered by a </w:t>
       </w:r>
       <w:r w:rsidR="00FB053A">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">herapy assistant. </w:t>
       </w:r>
       <w:r w:rsidR="002E3FAE" w:rsidRPr="00F64188">
         <w:t>Therapy assistants</w:t>
       </w:r>
       <w:r w:rsidR="002E3FAE">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidR="002E3FAE" w:rsidRPr="00F64188">
@@ -3764,242 +4074,255 @@
       </w:r>
       <w:r w:rsidR="005B3786">
         <w:t xml:space="preserve">or delegation </w:t>
       </w:r>
       <w:r w:rsidR="002E3FAE" w:rsidRPr="00F64188">
         <w:t>of an allied health professional.</w:t>
       </w:r>
       <w:r w:rsidR="002E3FAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA3707">
         <w:t>They</w:t>
       </w:r>
       <w:r w:rsidR="00FA3707" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA3707">
         <w:t>usually</w:t>
       </w:r>
       <w:r w:rsidR="00FA3707" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> hold relevant TAFE qualifications</w:t>
       </w:r>
       <w:r w:rsidR="00FA3707">
         <w:t xml:space="preserve"> and can be members of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00FA3707" w:rsidRPr="00BC7315">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Allied Health Assistants' National Association Ltd (AHANA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA3707" w:rsidRPr="00393C91">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A68D1E7" w14:textId="5AB00661" w:rsidR="002E3FAE" w:rsidRDefault="002E3FAE" w:rsidP="002E3FAE">
+    <w:p w14:paraId="4A68D1E7" w14:textId="5AB00661" w:rsidR="002E3FAE" w:rsidRDefault="002E3FAE" w:rsidP="00CE4447">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:after="240"/>
+        <w:spacing w:before="0" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There are 2 levels of therapy assistant:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3249788A" w14:textId="77777777" w:rsidR="002E3FAE" w:rsidRDefault="002E3FAE" w:rsidP="002E3FAE">
+    <w:p w14:paraId="3249788A" w14:textId="77777777" w:rsidR="002E3FAE" w:rsidRDefault="002E3FAE" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:t>level 1 must always work under the direct supervision of the allied health professional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A21602" w14:textId="2C86FBF3" w:rsidR="002E3FAE" w:rsidRPr="00F64188" w:rsidRDefault="002E3FAE" w:rsidP="009A45EC">
+    <w:p w14:paraId="47A21602" w14:textId="2C86FBF3" w:rsidR="002E3FAE" w:rsidRPr="00F64188" w:rsidRDefault="002E3FAE" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:t>level 2 can work under the delegation, without direct supervision of the allied health professional.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidR="00A64739">
         <w:t>he use of an assistant</w:t>
       </w:r>
       <w:r w:rsidR="001D2CC4">
         <w:t xml:space="preserve"> can </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">be a cost-effective </w:t>
       </w:r>
       <w:r w:rsidR="00CA3ABC">
         <w:t xml:space="preserve">way </w:t>
       </w:r>
       <w:r w:rsidR="00EB0FB6">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00B7601E">
         <w:t>deliver</w:t>
       </w:r>
       <w:r w:rsidR="00EB0FB6">
         <w:t xml:space="preserve"> therapy outcomes</w:t>
       </w:r>
       <w:r w:rsidR="00CA3ABC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>which means your therapy funding will last longer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9EFF40" w14:textId="2784AB0C" w:rsidR="00415FC5" w:rsidRDefault="002E3FAE" w:rsidP="002E3FAE">
+    <w:p w14:paraId="1D9EFF40" w14:textId="2784AB0C" w:rsidR="00415FC5" w:rsidRDefault="002E3FAE" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64188">
+        <w:t>The main benefit of using a therapy assistant is they can practise these skills</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64188">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00383EE0">
+        <w:t xml:space="preserve">natural </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64188">
+        <w:t>environment</w:t>
+      </w:r>
+      <w:r w:rsidR="00383EE0">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00415FC5">
+        <w:t>like</w:t>
+      </w:r>
+      <w:r w:rsidR="00383EE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00383EE0" w:rsidRPr="00F64188">
+        <w:t>your home</w:t>
+      </w:r>
+      <w:r w:rsidR="00415FC5">
+        <w:t>, community or school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64188">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157B4DF7" w14:textId="77777777" w:rsidR="001A3853" w:rsidRDefault="002E3FAE" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64188">
+        <w:t>You can use your therapy budget flexibly for a mi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64188">
+        <w:t xml:space="preserve"> of allied health therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0016">
+        <w:t xml:space="preserve"> supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64188">
+        <w:t xml:space="preserve">. This may include a therapy assistant if your allied health professional agrees this is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suitable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64188">
+        <w:t xml:space="preserve"> for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30331655" w14:textId="3DDAFF27" w:rsidR="002E3FAE" w:rsidRDefault="002E3FAE" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:lastRenderedPageBreak/>
-        <w:t>The main benefit of using a therapy assistant is they can practise these skills</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> for you. For example,</w:t>
+        <w:t>For example,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>they can help</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> with activities to practise daily living skills </w:t>
       </w:r>
       <w:r>
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> personal care and speech programs.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Usually when we fund a therapy assistant, we expect that </w:t>
       </w:r>
       <w:r w:rsidR="00714EB9">
         <w:t>sessions</w:t>
       </w:r>
       <w:r w:rsidR="009B1920">
         <w:t xml:space="preserve"> with them</w:t>
       </w:r>
       <w:r w:rsidR="00714EB9">
         <w:t xml:space="preserve"> will replace </w:t>
       </w:r>
       <w:r w:rsidR="009B1920">
         <w:t>some of the sessions normally provided by the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> supervising</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> allied health professional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E60D1FD" w14:textId="5C7DDC6E" w:rsidR="00201262" w:rsidRDefault="00D02B83" w:rsidP="27D99961">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="289FD30A" w14:textId="78BBAEEC" w:rsidR="002E3FAE" w:rsidRPr="00F06773" w:rsidRDefault="00D02B83" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provisional psychologists or </w:t>
       </w:r>
       <w:r w:rsidR="002221ED">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00201262">
         <w:t xml:space="preserve">llied health </w:t>
       </w:r>
       <w:r w:rsidR="00201262" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">students </w:t>
       </w:r>
       <w:r w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>on placement or internship</w:t>
       </w:r>
       <w:r w:rsidR="00201262" w:rsidRPr="6FE554DD">
@@ -4111,51 +4434,65 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">’s insurance. </w:t>
       </w:r>
       <w:r w:rsidR="4A9309A3" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>As this is an u</w:t>
       </w:r>
       <w:r w:rsidR="159FDC81" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="4A9309A3" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">paid learning role for </w:t>
+        <w:t>paid learning role</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC74FC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="4A9309A3" w:rsidRPr="6FE554DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="59343CC2" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="007C352B" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>hey won’t be able to claim</w:t>
       </w:r>
       <w:r w:rsidR="31923BB0" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve"> from your plan</w:t>
       </w:r>
       <w:r w:rsidR="007C352B" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -4246,154 +4583,132 @@
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="00C127F8" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>claim</w:t>
       </w:r>
       <w:r w:rsidR="00737204" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ed from your plan</w:t>
       </w:r>
       <w:r w:rsidR="00BF0EC0" w:rsidRPr="6FE554DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>, with your agreement</w:t>
       </w:r>
-      <w:r w:rsidR="00737204" w:rsidRPr="6FE554DD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002E3FAE" w:rsidRPr="00630F42">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289FD30A" w14:textId="7F4E3C6F" w:rsidR="002E3FAE" w:rsidRDefault="002E3FAE" w:rsidP="007D73A9">
-[...24 lines deleted...]
-    <w:p w14:paraId="0CD11EBF" w14:textId="1DA4C53F" w:rsidR="00422F30" w:rsidRPr="00F64188" w:rsidRDefault="00422F30" w:rsidP="00422F30">
+    <w:p w14:paraId="0CD11EBF" w14:textId="1DA4C53F" w:rsidR="00422F30" w:rsidRPr="00F64188" w:rsidRDefault="00422F30" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_What_therapy_supports_2"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00F64188">
         <w:t>What therapy supports can we fund?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9543BA" w14:textId="4F46A57D" w:rsidR="00422F30" w:rsidRPr="008D6E39" w:rsidRDefault="006B066F" w:rsidP="00422F30">
+    <w:p w14:paraId="4D9543BA" w14:textId="7CD52C33" w:rsidR="00422F30" w:rsidRPr="008D6E39" w:rsidRDefault="006B066F" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:t>NDIS laws determine what we can and can’t fund.</w:t>
       </w:r>
       <w:r w:rsidRPr="00973575">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00594FDE" w:rsidRPr="009A45EC">
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidR="00422F30" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> can only fund therapy supports that</w:t>
       </w:r>
       <w:r w:rsidR="00422F30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00594FDE" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">meet </w:t>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00594FDE" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId31" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="00594FDE" w:rsidRPr="00973575">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00594FDE" w:rsidRPr="00973575">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009548D9">
         <w:t xml:space="preserve"> This includes that it’s an NDIS suppo</w:t>
       </w:r>
       <w:r w:rsidR="0088223B">
         <w:t>rt we can fund.</w:t>
       </w:r>
       <w:r w:rsidR="00422F30" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005770A3">
         <w:t>To learn more</w:t>
       </w:r>
       <w:r w:rsidR="00422F30" w:rsidRPr="00973575">
         <w:t xml:space="preserve">, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:anchor="what-is-an-ndis-support" w:history="1">
+      <w:hyperlink r:id="rId32" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
         <w:r w:rsidR="005770A3" w:rsidRPr="005770A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What is an NDIS support?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="443DE93F" w14:textId="2D8D1F04" w:rsidR="00941CF2" w:rsidRDefault="00A25C23" w:rsidP="00572423">
+    <w:p w14:paraId="443DE93F" w14:textId="2D8D1F04" w:rsidR="00941CF2" w:rsidRDefault="00A25C23" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Here you’ll find </w:t>
       </w:r>
       <w:r w:rsidR="00F54433">
         <w:t xml:space="preserve">general </w:t>
       </w:r>
       <w:r w:rsidR="000827CE">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>escription</w:t>
       </w:r>
       <w:r w:rsidR="000827CE">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F22CBC">
         <w:t>and example</w:t>
       </w:r>
       <w:r w:rsidR="000827CE">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F22CBC">
@@ -4423,206 +4738,223 @@
       <w:r w:rsidR="00D60833">
         <w:t xml:space="preserve"> and who can deliver them</w:t>
       </w:r>
       <w:r w:rsidR="00620AFE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0063245B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">When we describe the different therapies, we’ve included any </w:t>
       </w:r>
       <w:r w:rsidR="00CC0CC3">
         <w:t>professional bodies</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="001D153A">
         <w:t>therapist</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> must be part of and what the therapy might help you achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612DE202" w14:textId="3A1061C8" w:rsidR="00BE36C3" w:rsidRDefault="00BD1BBD" w:rsidP="00572423">
+    <w:p w14:paraId="612DE202" w14:textId="3D712FB6" w:rsidR="00BE36C3" w:rsidRDefault="00BD1BBD" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD1BBD">
         <w:t>may also be able to fund other types of therapists</w:t>
       </w:r>
-      <w:r w:rsidR="00BE36C3">
-[...21 lines deleted...]
-        <w:r w:rsidR="00D868D4" w:rsidRPr="00D868D4">
+      <w:r w:rsidR="001B2A5F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67793">
+        <w:t xml:space="preserve">They need to be an appropriate professional to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B608D9">
+        <w:t>deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="00957729">
+        <w:t xml:space="preserve"> therapeutic</w:t>
+      </w:r>
+      <w:r w:rsidR="00B608D9">
+        <w:t xml:space="preserve"> supports in line with the NDIS Quality and Safeguarding </w:t>
+      </w:r>
+      <w:r w:rsidR="007B148D">
+        <w:t>Commission’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B608D9">
+        <w:t xml:space="preserve"> requirements for the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="007B148D" w:rsidRPr="00C4266D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>Therapeutic Supports Registration Group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D868D4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162A0036" w14:textId="6BF82639" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="162A0036" w14:textId="6BF82639" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Art therap</w:t>
       </w:r>
       <w:r w:rsidR="0063245B">
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425D45B6" w14:textId="22F82DE5" w:rsidR="00640DE8" w:rsidRDefault="00A70AF8" w:rsidP="00640DE8">
+    <w:p w14:paraId="0EA00195" w14:textId="77777777" w:rsidR="001A3853" w:rsidRDefault="00A70AF8" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Art therapy can support you to </w:t>
       </w:r>
       <w:r w:rsidR="0006629F">
         <w:t xml:space="preserve">explore and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">regulate your </w:t>
       </w:r>
       <w:r w:rsidR="00AB774A">
         <w:t xml:space="preserve">feelings and </w:t>
       </w:r>
       <w:r>
         <w:t>emotions</w:t>
       </w:r>
       <w:r w:rsidR="00AB774A">
         <w:t>, improve self-awareness</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and develop your communication skills</w:t>
       </w:r>
       <w:r w:rsidR="00640DE8">
         <w:t>. The focus of art therapy as an individual therapy support is the</w:t>
       </w:r>
       <w:r w:rsidR="00BD11F7">
         <w:t xml:space="preserve"> creative</w:t>
       </w:r>
       <w:r w:rsidR="00640DE8">
-        <w:t xml:space="preserve"> process of making art, not the final product. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00666C18">
+        <w:t xml:space="preserve"> process of making art, not the final product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425D45B6" w14:textId="3A0FE3B9" w:rsidR="00640DE8" w:rsidRDefault="00666C18" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It </w:t>
       </w:r>
       <w:r w:rsidR="00640DE8">
         <w:t>can be delivered in different ways</w:t>
       </w:r>
       <w:r w:rsidR="004D58C8">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00640DE8">
         <w:t xml:space="preserve"> like through painting, drawing</w:t>
       </w:r>
       <w:r w:rsidR="00980AB7">
         <w:t>, sculpting, dance and movement.</w:t>
       </w:r>
       <w:r w:rsidR="00640DE8">
         <w:t xml:space="preserve"> Art therapy is not the same as art lessons. A</w:t>
       </w:r>
       <w:r w:rsidR="71BD48B1">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00640DE8">
         <w:t>t supplies used to deliver art therapy should be included in the cost of the therapy session.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8EB05B" w14:textId="50BA3E66" w:rsidR="00A70AF8" w:rsidRDefault="00A70AF8" w:rsidP="00A70AF8">
+    <w:p w14:paraId="0C8EB05B" w14:textId="50BA3E66" w:rsidR="00A70AF8" w:rsidRDefault="00A70AF8" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>To provide therap</w:t>
       </w:r>
       <w:r w:rsidR="00746CA0">
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> supports funded by the NDIS, an art therapist must be a professional member of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="27D99961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian New Zealand and Asian Creative Arts Therapies Association (ANZACATA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005D49BF">
         <w:t xml:space="preserve">ANZACATA requires art therapists to have a </w:t>
       </w:r>
       <w:r w:rsidR="000677D7">
         <w:t>master’s degree in art therapy</w:t>
       </w:r>
       <w:r w:rsidR="005D49BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5B970A" w14:textId="77777777" w:rsidR="00572423" w:rsidRPr="00393C91" w:rsidRDefault="00572423" w:rsidP="00572423">
-      <w:pPr>
+    <w:p w14:paraId="0E5B970A" w14:textId="77777777" w:rsidR="00572423" w:rsidRPr="00393C91" w:rsidRDefault="00572423" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393C91">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABE1766" w14:textId="09D32757" w:rsidR="00572423" w:rsidRPr="00F64188" w:rsidRDefault="00572423" w:rsidP="00572423">
-      <w:pPr>
+    <w:p w14:paraId="6ABE1766" w14:textId="09D32757" w:rsidR="00572423" w:rsidRPr="00F64188" w:rsidRDefault="00572423" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393C91">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tahnee is </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">18 years old. She is </w:t>
       </w:r>
       <w:r w:rsidRPr="00393C91">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -4802,52 +5134,53 @@
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> improve her </w:t>
       </w:r>
       <w:r w:rsidR="00B5785C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>functional capacity</w:t>
       </w:r>
       <w:r w:rsidR="00423CAA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7277974C" w14:textId="3F5A1B46" w:rsidR="00572423" w:rsidRPr="00393C91" w:rsidRDefault="00572423" w:rsidP="00572423">
-      <w:pPr>
+    <w:p w14:paraId="7277974C" w14:textId="3F5A1B46" w:rsidR="00572423" w:rsidRPr="00393C91" w:rsidRDefault="00572423" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tahnee’s mother found a </w:t>
       </w:r>
       <w:r w:rsidR="00631242">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">registered </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -5010,62 +5343,66 @@
       </w:r>
       <w:r w:rsidR="00F55917">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">We fund </w:t>
       </w:r>
       <w:r w:rsidR="00F55917">
         <w:t>art</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> therapy </w:t>
       </w:r>
       <w:r w:rsidR="00DE0565">
         <w:t>for Tahnee because t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>here is evidence this type of therapy can help improve her overall functional abilities. Importantly, this support will help Tahnee work towards her goal of being more independent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C4B792" w14:textId="7DD828F6" w:rsidR="00B7518A" w:rsidRPr="00F64188" w:rsidRDefault="00B7518A" w:rsidP="009A45EC">
+    <w:p w14:paraId="44C4B792" w14:textId="7DD828F6" w:rsidR="00B7518A" w:rsidRPr="00F64188" w:rsidRDefault="00B7518A" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Audiolog</w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5673E2E9" w14:textId="7ED524B1" w:rsidR="00DA4CDF" w:rsidRDefault="00B7518A" w:rsidP="00B7518A">
+    <w:p w14:paraId="5673E2E9" w14:textId="7ED524B1" w:rsidR="00DA4CDF" w:rsidRDefault="00B7518A" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Audiologists are experts in hearing loss</w:t>
       </w:r>
       <w:r w:rsidR="00E82508">
         <w:t xml:space="preserve"> at any age</w:t>
       </w:r>
       <w:r w:rsidR="001D494C">
         <w:t>. They</w:t>
       </w:r>
       <w:r w:rsidR="005D0405">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C009E">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="005D0405">
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidR="009C009E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406A7A">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="005D0405">
@@ -5083,110 +5420,120 @@
       <w:r w:rsidR="005910F9">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00E82508">
         <w:t>provide counselling, aural rehabilitation and communication training.</w:t>
       </w:r>
       <w:r w:rsidR="00DA4CDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA4CDF" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">This can </w:t>
       </w:r>
       <w:r w:rsidR="00DA4CDF">
         <w:t>involve</w:t>
       </w:r>
       <w:r w:rsidR="00DA4CDF" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> the use of hearing aids and other assistive technolog</w:t>
       </w:r>
       <w:r w:rsidR="00DA4CDF">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00DA4CDF" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> to improve your ability to communicate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C3343B" w14:textId="7A52A3DB" w:rsidR="00B7518A" w:rsidRPr="00F64188" w:rsidRDefault="001D494C" w:rsidP="00B7518A">
+    <w:p w14:paraId="49C3343B" w14:textId="7A52A3DB" w:rsidR="00B7518A" w:rsidRPr="00F64188" w:rsidRDefault="001D494C" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Audiology therapies include treatments for hearing and balance disorders </w:t>
       </w:r>
       <w:r w:rsidR="00E82508">
         <w:t xml:space="preserve">like </w:t>
       </w:r>
       <w:r w:rsidR="009D2D52">
         <w:t>hearing tests,</w:t>
       </w:r>
       <w:r w:rsidR="00E82508">
         <w:t xml:space="preserve"> tinnitus management and vestibular rehabilitation</w:t>
       </w:r>
       <w:r w:rsidR="003B262C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B7518A" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> Audiologists must </w:t>
       </w:r>
       <w:r w:rsidR="0083719C">
         <w:t xml:space="preserve">either </w:t>
       </w:r>
       <w:r w:rsidR="00B7518A" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">be currently certified as an Audiology Australia Accredited Audiologist by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00B7518A" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Audiology Australia (AudA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B7518A" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> or as a full member of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00B7518A" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian College of Audiology (ACAud)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B7518A" w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7DF0BB" w14:textId="28BFA69D" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="0E7DF0BB" w14:textId="58FE3E61" w:rsidR="00941CF2" w:rsidRPr="003D0EF3" w:rsidRDefault="003D0EF3" w:rsidP="003D0EF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F64188">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
+        <w:lastRenderedPageBreak/>
         <w:t>Counsell</w:t>
       </w:r>
       <w:r w:rsidR="00BE259F">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABF7CEB" w14:textId="3F179FF5" w:rsidR="003B7C88" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="7ABF7CEB" w14:textId="3F179FF5" w:rsidR="003B7C88" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Counsel</w:t>
       </w:r>
       <w:r w:rsidR="007D5674">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00CD3C38">
         <w:t>ors</w:t>
       </w:r>
       <w:r w:rsidR="009A18EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">can help </w:t>
       </w:r>
       <w:r w:rsidR="00EC42AD">
         <w:t>by providing a safe</w:t>
       </w:r>
       <w:r w:rsidR="00854F78">
         <w:t xml:space="preserve"> space to </w:t>
       </w:r>
       <w:r w:rsidR="008D7F40">
         <w:t>explore</w:t>
       </w:r>
       <w:r w:rsidR="00F136D0">
@@ -5303,141 +5650,144 @@
       <w:r w:rsidR="004E5B5A">
         <w:t xml:space="preserve"> equipment or </w:t>
       </w:r>
       <w:r w:rsidR="00A6542F">
         <w:t xml:space="preserve">supplies used to deliver </w:t>
       </w:r>
       <w:r w:rsidR="004E5B5A">
         <w:t>counselling</w:t>
       </w:r>
       <w:r w:rsidR="00A6542F">
         <w:t xml:space="preserve"> should be included in the cost of the therapy session</w:t>
       </w:r>
       <w:r w:rsidR="00871452">
         <w:t xml:space="preserve">, such as </w:t>
       </w:r>
       <w:r w:rsidR="001B5B63">
         <w:t>sand trays or</w:t>
       </w:r>
       <w:r w:rsidR="00272079">
         <w:t xml:space="preserve"> fidget tools</w:t>
       </w:r>
       <w:r w:rsidR="00A6542F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1088FB9F" w14:textId="4677F093" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="1088FB9F" w14:textId="4677F093" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">A counsellor must be a member of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Counselling Association</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00720225">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DE3A91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00720225">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00DE3A91">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>registered</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Psychotherapy and Counselling Federation of Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00720225">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00FA325B">
         <w:t>a provisional</w:t>
       </w:r>
       <w:r w:rsidR="00AC6007">
         <w:t>ly registered</w:t>
       </w:r>
       <w:r w:rsidR="00FA325B">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">psychologist </w:t>
+        <w:t xml:space="preserve"> psychologist </w:t>
       </w:r>
       <w:r w:rsidR="00020436">
         <w:t>working towards full registration</w:t>
       </w:r>
       <w:r w:rsidR="00FA325B">
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00FA325B" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Health Practitioner Regulation Agency (AHPRA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA325B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689C52A1" w14:textId="77777777" w:rsidR="00074FA1" w:rsidRPr="00F64188" w:rsidRDefault="00074FA1" w:rsidP="00074FA1">
-      <w:pPr>
+    <w:p w14:paraId="689C52A1" w14:textId="77777777" w:rsidR="00074FA1" w:rsidRPr="00F64188" w:rsidRDefault="00074FA1" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501ACA19" w14:textId="4BDA781A" w:rsidR="00074FA1" w:rsidRPr="00F64188" w:rsidRDefault="00074FA1" w:rsidP="00074FA1">
+    <w:p w14:paraId="501ACA19" w14:textId="4BDA781A" w:rsidR="00074FA1" w:rsidRPr="00F64188" w:rsidRDefault="00074FA1" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Paul is autis</w:t>
       </w:r>
       <w:r>
         <w:t>tic</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> and has asked for therapy supports to help him build his skills </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> hav</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> conversations with his friends.</w:t>
       </w:r>
       <w:r w:rsidR="001B0877">
         <w:t xml:space="preserve"> Paul feels nervous about talking with a counsellor</w:t>
       </w:r>
       <w:r w:rsidR="00645CF8">
@@ -5482,255 +5832,267 @@
       <w:r w:rsidRPr="00F64188">
         <w:t>regulate his emotions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">talk </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> the counsellor without feeling anxious</w:t>
       </w:r>
       <w:r w:rsidR="009A4251">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A4251" w:rsidRPr="00F64188">
         <w:t>during therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0021ECE5" w14:textId="12D20E48" w:rsidR="00317A3C" w:rsidRPr="00F64188" w:rsidRDefault="00074FA1" w:rsidP="00074FA1">
+    <w:p w14:paraId="0021ECE5" w14:textId="5A03C249" w:rsidR="00317A3C" w:rsidRPr="00F64188" w:rsidRDefault="00074FA1" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">can fund animal-assisted </w:t>
       </w:r>
       <w:r w:rsidR="001771A6">
         <w:t>counselling</w:t>
       </w:r>
       <w:r w:rsidR="00CE1200">
         <w:t xml:space="preserve"> therapy</w:t>
       </w:r>
       <w:r w:rsidR="001771A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for Paul because it meets the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId40" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00CF7515">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It will </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>help Paul increase his skills in areas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> related to</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> his disability. For Paul, who has some difficulty with social communication, funding a counsellor </w:t>
       </w:r>
       <w:r>
         <w:t>will help</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> him improve his skills to make and keep friends. The counsellor can include a therapy dog to help </w:t>
       </w:r>
       <w:r>
         <w:t>them</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> work with Paul if they don’t charge him any additional fees for using the dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7229B363" w14:textId="22FEDA19" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="7229B363" w14:textId="22FEDA19" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Developmental educat</w:t>
       </w:r>
       <w:r w:rsidR="00DC09AE">
         <w:t>ion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FC7AE9" w14:textId="4E9D222C" w:rsidR="00730C4A" w:rsidRDefault="00941CF2" w:rsidP="004463ED">
+    <w:p w14:paraId="7FA3799E" w14:textId="77777777" w:rsidR="009422EC" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Developmental educat</w:t>
       </w:r>
       <w:r w:rsidR="00DC09AE">
         <w:t>ion</w:t>
       </w:r>
       <w:r w:rsidR="00F96838">
         <w:t xml:space="preserve"> is a therapy support to help you build </w:t>
       </w:r>
       <w:r w:rsidR="00F96838" w:rsidRPr="00F64188">
         <w:t>skills</w:t>
       </w:r>
       <w:r w:rsidR="00512DC0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F96838" w:rsidRPr="00F64188">
         <w:t>independence</w:t>
       </w:r>
       <w:r w:rsidR="00512DC0">
         <w:t xml:space="preserve"> and quality of life</w:t>
       </w:r>
       <w:r w:rsidR="00CB2894">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00936F8F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB2894">
         <w:t>often</w:t>
       </w:r>
       <w:r w:rsidR="00936F8F">
         <w:t xml:space="preserve"> in childhood or </w:t>
       </w:r>
       <w:r w:rsidR="00CB2894">
         <w:t>adolescence</w:t>
       </w:r>
       <w:r w:rsidR="00512DC0">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F96838" w:rsidRPr="00F64188">
-[...2 lines deleted...]
-      <w:r w:rsidR="0024082C">
+    </w:p>
+    <w:p w14:paraId="37FC7AE9" w14:textId="12DE9269" w:rsidR="00730C4A" w:rsidRDefault="0024082C" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Developmental educators </w:t>
       </w:r>
-      <w:r w:rsidR="0024082C" w:rsidRPr="00F64188">
+      <w:r w:rsidRPr="00F64188">
         <w:t>have expertise in developmental or acquired disabilitie</w:t>
       </w:r>
-      <w:r w:rsidR="0024082C">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00917882">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00176CC0">
         <w:t xml:space="preserve"> They</w:t>
       </w:r>
       <w:r w:rsidR="00176CC0" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> can also implement strategies from other therapists with children under the age of 18.</w:t>
       </w:r>
       <w:r w:rsidR="00176CC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F96838">
         <w:t xml:space="preserve">For example, </w:t>
       </w:r>
       <w:r w:rsidR="003E5332">
         <w:t>they may support you to navigate life stage transitions</w:t>
       </w:r>
       <w:r w:rsidR="00FC145E">
         <w:t xml:space="preserve"> such as leaving school</w:t>
       </w:r>
       <w:r w:rsidR="00C87344">
         <w:t>. They c</w:t>
       </w:r>
       <w:r w:rsidR="00FC145E">
         <w:t xml:space="preserve">an work with you to </w:t>
       </w:r>
       <w:r w:rsidR="00EB2CB4">
         <w:t xml:space="preserve">develop social </w:t>
       </w:r>
       <w:r w:rsidR="009E7FFD">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00802502">
         <w:t xml:space="preserve"> emotional regulation strategies</w:t>
       </w:r>
       <w:r w:rsidR="00512DC0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001C7CB9" w:rsidRPr="001C7CB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003260B4">
         <w:t>A developmental educator</w:t>
       </w:r>
       <w:r w:rsidR="003260B4" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidR="003260B4">
         <w:t xml:space="preserve">hold a bachelor’s degree or higher and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">be a </w:t>
       </w:r>
       <w:r w:rsidR="000236F6">
         <w:t xml:space="preserve">current </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">full member of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidRPr="00F64188">
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Developmental Educators Australia Incorporated</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204311FC" w14:textId="77777777" w:rsidR="00B8219B" w:rsidRPr="00F64188" w:rsidRDefault="00B8219B" w:rsidP="00B8219B">
-      <w:pPr>
+    <w:p w14:paraId="204311FC" w14:textId="77777777" w:rsidR="00B8219B" w:rsidRPr="00F64188" w:rsidRDefault="00B8219B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4815A6CB" w14:textId="385D4CE5" w:rsidR="00B8219B" w:rsidRPr="00F64188" w:rsidRDefault="00B8219B" w:rsidP="00B8219B">
-      <w:pPr>
+    <w:p w14:paraId="4815A6CB" w14:textId="385D4CE5" w:rsidR="00B8219B" w:rsidRPr="00F64188" w:rsidRDefault="00B8219B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>Stephanie is 13 years old and autis</w:t>
       </w:r>
       <w:r w:rsidR="002357EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>tic</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">. She lives at home with her mother. Stephanie is starting high school next year and wants to learn how to be more organised and get ready for school. She also wants to learn </w:t>
       </w:r>
       <w:r w:rsidR="00267444">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
@@ -5740,111 +6102,118 @@
       <w:r w:rsidR="00AA42EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>build</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> her social skills so she can tell her </w:t>
       </w:r>
       <w:r w:rsidR="00C31384">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>friends</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> and teachers what she needs and prefers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01ACA712" w14:textId="6CE0F64E" w:rsidR="00B8219B" w:rsidRPr="00F64188" w:rsidRDefault="00B8219B" w:rsidP="00B8219B">
+    <w:p w14:paraId="01ACA712" w14:textId="6CE0F64E" w:rsidR="00B8219B" w:rsidRPr="00F64188" w:rsidRDefault="00B8219B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Stephanie uses the NDIS supports in her plan to work with a developmental educator. Stephanie, her mother and her developmental educator have put together a therapy plan. The strategies in the plan will help her learn </w:t>
       </w:r>
       <w:r w:rsidR="00717A94">
         <w:t>personal care</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">, planning and organisational skills and increase her independence. She also wants to learn self-advocacy skills. Stephanie’s developmental educator explains how to carry out the therapy plan and </w:t>
       </w:r>
       <w:r w:rsidR="00AA42EB">
         <w:t>gives</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> a copy to her school as part of her individual learning plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5792118A" w14:textId="191EB6C0" w:rsidR="00B8219B" w:rsidRPr="00F64188" w:rsidRDefault="00B8219B" w:rsidP="00B8219B">
-      <w:pPr>
+    <w:p w14:paraId="5792118A" w14:textId="191EB6C0" w:rsidR="00B8219B" w:rsidRPr="00F64188" w:rsidRDefault="00B8219B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Stephanie’s current plan includes </w:t>
       </w:r>
       <w:r w:rsidR="60FE2CA6">
         <w:t>regular</w:t>
       </w:r>
       <w:r w:rsidR="3143A08C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>meeting</w:t>
       </w:r>
       <w:r w:rsidR="5BD92C68">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with her developmental educator for the next 3 months</w:t>
       </w:r>
       <w:r w:rsidR="00C01B25">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> before she starts at her new school. This is to make sure the supports and strategies are effective in helping her build her independence and pursue her goals. Her developmental educator will also work out what future supports Stephanie may need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4732DDB1" w14:textId="7A357CF2" w:rsidR="00730C4A" w:rsidRPr="00730C4A" w:rsidRDefault="00730C4A" w:rsidP="00F7169C">
+    <w:p w14:paraId="4732DDB1" w14:textId="7A357CF2" w:rsidR="00730C4A" w:rsidRPr="00730C4A" w:rsidRDefault="00730C4A" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7169C">
         <w:t>Diet</w:t>
       </w:r>
       <w:r w:rsidR="00A61EAF">
         <w:t>ary support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744797A7" w14:textId="5B41E81B" w:rsidR="007F00F6" w:rsidRDefault="002416F6" w:rsidP="00730C4A">
+    <w:p w14:paraId="744797A7" w14:textId="5B41E81B" w:rsidR="007F00F6" w:rsidRDefault="002416F6" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Dietetics</w:t>
       </w:r>
       <w:r w:rsidR="00D67C61">
         <w:t xml:space="preserve"> and dietary</w:t>
       </w:r>
       <w:r w:rsidR="00730C4A">
         <w:t xml:space="preserve"> support</w:t>
       </w:r>
       <w:r w:rsidR="00D866CC" w:rsidRPr="000B730E">
         <w:t xml:space="preserve"> can help you to </w:t>
       </w:r>
       <w:r w:rsidR="000E0394" w:rsidRPr="000B730E">
         <w:t xml:space="preserve">learn </w:t>
       </w:r>
       <w:r w:rsidR="000828E6" w:rsidRPr="000B730E">
         <w:t xml:space="preserve">new </w:t>
       </w:r>
       <w:r w:rsidR="000E0394" w:rsidRPr="000B730E">
         <w:t xml:space="preserve">ways to </w:t>
       </w:r>
       <w:r w:rsidR="00DE2426" w:rsidRPr="000B730E">
         <w:t xml:space="preserve">manage </w:t>
       </w:r>
       <w:r w:rsidR="00C62AD9" w:rsidRPr="000B730E">
@@ -5952,106 +6321,117 @@
       <w:r w:rsidR="00AB680B">
         <w:t>review</w:t>
       </w:r>
       <w:r w:rsidR="001B48A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00536D5A">
         <w:t xml:space="preserve">and update </w:t>
       </w:r>
       <w:r w:rsidR="003F227B">
         <w:t xml:space="preserve">mealtime </w:t>
       </w:r>
       <w:r w:rsidR="00AB680B">
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="009F694D">
         <w:t>s and strategies</w:t>
       </w:r>
       <w:r w:rsidR="008357D4">
         <w:t>, as needed</w:t>
       </w:r>
       <w:r w:rsidR="00190CE3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD9C90B" w14:textId="206374BD" w:rsidR="005072DD" w:rsidRDefault="00730C4A" w:rsidP="00730C4A">
+    <w:p w14:paraId="3DD9C90B" w14:textId="206374BD" w:rsidR="005072DD" w:rsidRDefault="00730C4A" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dietitians must be an Accredited Practising Dietitian with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Dietitians Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D83A54" w14:textId="3A08E699" w:rsidR="00730C4A" w:rsidRPr="00F64188" w:rsidRDefault="005072DD" w:rsidP="00730C4A">
+    <w:p w14:paraId="27D83A54" w14:textId="41ED6D9E" w:rsidR="00730C4A" w:rsidRPr="00F64188" w:rsidRDefault="005072DD" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can also </w:t>
       </w:r>
       <w:r w:rsidR="00FC1804">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00730C4A" w:rsidRPr="00F64188">
         <w:t>earn more about disability-related dietary supports</w:t>
       </w:r>
       <w:r w:rsidR="00FC1804">
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="00730C4A" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId43" w:anchor="nutrition" w:history="1">
         <w:r w:rsidR="00730C4A" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Nutrition supports including meal preparation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00730C4A" w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B168908" w14:textId="2678F620" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="4B168908" w14:textId="2678F620" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Exercise physiolog</w:t>
       </w:r>
       <w:r w:rsidR="00C05FAA">
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717BCF05" w14:textId="0DC2560F" w:rsidR="00E81D85" w:rsidRDefault="008675D6" w:rsidP="00941CF2">
+    <w:p w14:paraId="717BCF05" w14:textId="0DC2560F" w:rsidR="00E81D85" w:rsidRDefault="008675D6" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Exercise physiology</w:t>
       </w:r>
       <w:r w:rsidR="007F6EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B4AB8">
         <w:t xml:space="preserve">is a therapy support to </w:t>
       </w:r>
       <w:r w:rsidR="00BC73A4">
         <w:t xml:space="preserve">help </w:t>
       </w:r>
       <w:r w:rsidR="006B4AB8">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00BC73A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7FCFFF61">
         <w:t>work out</w:t>
       </w:r>
       <w:r w:rsidR="2C8BF5B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC73A4">
@@ -6123,84 +6503,91 @@
       <w:r w:rsidR="001063A9">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001063A9">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
         <w:t xml:space="preserve"> a walker to maintain muscle strength and independence. This </w:t>
       </w:r>
       <w:r w:rsidR="00E9023A">
         <w:t>might</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
         <w:t xml:space="preserve"> mean they don’t need a support worker to help them as often</w:t>
       </w:r>
       <w:r w:rsidR="009823BA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
         <w:t xml:space="preserve"> and they can move about more independently.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A93DE55" w14:textId="41AEFF10" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="3A93DE55" w14:textId="41AEFF10" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Exercise physiologists must be an Accredited Exercise Physiologist (AEP)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Exercise and Sports Science Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C54855" w14:textId="3B105807" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="55C54855" w14:textId="3B105807" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Music therap</w:t>
       </w:r>
       <w:r w:rsidR="00C05FAA">
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0506A5" w14:textId="2B2E20AF" w:rsidR="00BA3F45" w:rsidRDefault="007416BC" w:rsidP="00692156">
+    <w:p w14:paraId="1F0506A5" w14:textId="2B2E20AF" w:rsidR="00BA3F45" w:rsidRDefault="007416BC" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Music therapy</w:t>
       </w:r>
       <w:r w:rsidR="002823C5">
         <w:t xml:space="preserve"> can support you to explore and regulate your feelings and emotions</w:t>
       </w:r>
       <w:r w:rsidR="00454589">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00ED4044">
         <w:t>build skills in memory</w:t>
       </w:r>
       <w:r w:rsidR="00337AF2">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00774A74">
         <w:t xml:space="preserve"> movement</w:t>
       </w:r>
       <w:r w:rsidR="001D4A40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00337AF2">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00DE71F9">
@@ -6260,137 +6647,146 @@
       <w:r w:rsidR="00FD11AD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00811E53">
         <w:t xml:space="preserve">such as </w:t>
       </w:r>
       <w:r w:rsidR="00BA3F45">
         <w:t xml:space="preserve">listening to music, </w:t>
       </w:r>
       <w:r w:rsidR="00811E53">
         <w:t xml:space="preserve">songwriting, </w:t>
       </w:r>
       <w:r w:rsidR="003C306E">
         <w:t>music making and as an assisted relaxation strategy. It is</w:t>
       </w:r>
       <w:r w:rsidR="00445D95" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F7815">
         <w:t>not the same as</w:t>
       </w:r>
       <w:r w:rsidR="00445D95" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> music lessons.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4553BA9F" w14:textId="7487F669" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00692156">
+    <w:p w14:paraId="4553BA9F" w14:textId="7487F669" w:rsidR="00941CF2" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
-        <w:lastRenderedPageBreak/>
         <w:t>Registered Music Therapists (RMTs)</w:t>
       </w:r>
       <w:r w:rsidR="00445D95">
         <w:t xml:space="preserve"> can help</w:t>
       </w:r>
       <w:r w:rsidR="00445D95" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> people </w:t>
       </w:r>
       <w:r w:rsidR="00445D95">
         <w:t xml:space="preserve">in areas </w:t>
       </w:r>
       <w:r w:rsidR="00691A77">
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidR="00445D95" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> communication, motor skills, mobility, mood, emotions, cognitive capacity, identity and self-confidence.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00445D95">
         <w:t xml:space="preserve">RMTs </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>have a university degree in music therapy</w:t>
       </w:r>
       <w:r w:rsidR="00692156">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00164832">
         <w:t>must b</w:t>
       </w:r>
       <w:r w:rsidR="00692156">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> registered</w:t>
       </w:r>
       <w:r w:rsidR="00692156">
         <w:t xml:space="preserve"> with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00692156" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Music Th</w:t>
         </w:r>
         <w:bookmarkStart w:id="13" w:name="_Hlt203040495"/>
         <w:bookmarkStart w:id="14" w:name="_Hlt203040496"/>
         <w:r w:rsidR="00692156" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:bookmarkEnd w:id="13"/>
         <w:bookmarkEnd w:id="14"/>
         <w:r w:rsidR="00692156" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>rapy Association</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00692156">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382B4F30" w14:textId="362A0B63" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="382B4F30" w14:textId="4D97802C" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00FD2BC7" w:rsidP="004D7B99">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
+        <w:lastRenderedPageBreak/>
+        <w:t>Occupational therap</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05FAA">
+        <w:t>y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F02AD0B" w14:textId="146A5CF0" w:rsidR="001945E4" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Occupational therap</w:t>
       </w:r>
-      <w:r w:rsidR="00C05FAA">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00692156">
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidR="00141B20">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00692156">
         <w:t xml:space="preserve">help </w:t>
       </w:r>
       <w:r w:rsidR="0019769E">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00692156">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00692156" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">build </w:t>
       </w:r>
       <w:r w:rsidR="00141B20">
         <w:t xml:space="preserve">skills and </w:t>
       </w:r>
       <w:r w:rsidR="00B6224B">
         <w:t xml:space="preserve">confidence </w:t>
       </w:r>
       <w:r w:rsidR="00687867">
@@ -6528,724 +6924,793 @@
       <w:r w:rsidR="00CC0B2A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00643CF7">
         <w:t xml:space="preserve"> for you</w:t>
       </w:r>
       <w:r w:rsidR="00941CAB">
         <w:t xml:space="preserve">, such as </w:t>
       </w:r>
       <w:r w:rsidR="00B10BF0">
         <w:t xml:space="preserve">using equipment to </w:t>
       </w:r>
       <w:r w:rsidR="009C7C4E" w:rsidRPr="009C7C4E">
         <w:t>cook, dress</w:t>
       </w:r>
       <w:r w:rsidR="00B10BF0">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00643CF7">
         <w:t>showe</w:t>
       </w:r>
       <w:r w:rsidR="00B10BF0">
         <w:t>r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7089ADB7" w14:textId="5E4E2645" w:rsidR="00941CF2" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="7089ADB7" w14:textId="5E4E2645" w:rsidR="00941CF2" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Occupational therapists must have a current </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Health Practitioner Regulation Agency (AHPRA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> registration as an occupational therapist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6494CF40" w14:textId="77777777" w:rsidR="009A21BD" w:rsidRPr="00F64188" w:rsidRDefault="009A21BD" w:rsidP="009A21BD">
-      <w:pPr>
+    <w:p w14:paraId="6494CF40" w14:textId="77777777" w:rsidR="009A21BD" w:rsidRPr="00F64188" w:rsidRDefault="009A21BD" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDFA537" w14:textId="77777777" w:rsidR="009A21BD" w:rsidRPr="00F64188" w:rsidRDefault="009A21BD" w:rsidP="009A21BD">
+    <w:p w14:paraId="3BDFA537" w14:textId="77777777" w:rsidR="009A21BD" w:rsidRPr="00F64188" w:rsidRDefault="009A21BD" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Trey is 37 years old. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Just over a year ago, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Trey </w:t>
       </w:r>
       <w:r>
         <w:t>was involved in an accident</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> re</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>ult</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">ed </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> a spinal cord injury. He had treatment for his injury</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> followed by rehabilitation in hospital for 10 months. The hospital occupational therapist did an assessment of Trey’s home before he left hospital. During his rehabilitation, he applied for NDIS disability-related supports for when he got home. He lives with his sister and has a goal to work from home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD20D18" w14:textId="1F90CCD0" w:rsidR="009A21BD" w:rsidRPr="00F64188" w:rsidRDefault="009A21BD" w:rsidP="009A21BD">
+    <w:p w14:paraId="0DD20D18" w14:textId="1F90CCD0" w:rsidR="009A21BD" w:rsidRPr="00F64188" w:rsidRDefault="009A21BD" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Trey uses his NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00827269">
         <w:t>fund</w:t>
       </w:r>
       <w:r w:rsidR="6497DF74">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> for an occupational therapist. </w:t>
       </w:r>
       <w:r w:rsidR="007A31F5">
         <w:t>He</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> develops a transfer and position plan for </w:t>
       </w:r>
       <w:r w:rsidR="007A31F5">
         <w:t>Tr</w:t>
       </w:r>
       <w:r w:rsidR="00FE37BC">
         <w:t>ey</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> to reduce the risk of falls and pressure injuries. This includes regular training for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">his </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">support workers and sister. His occupational therapist also </w:t>
       </w:r>
       <w:r>
         <w:t>identifies</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> strategies and equipment to help him with showering, dressing and preparing meals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D21371C" w14:textId="003F00F6" w:rsidR="009A21BD" w:rsidRPr="00F64188" w:rsidRDefault="009A21BD" w:rsidP="009A21BD">
+    <w:p w14:paraId="6D21371C" w14:textId="003F00F6" w:rsidR="009A21BD" w:rsidRPr="00F64188" w:rsidRDefault="009A21BD" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>His occupational therapist will review and update Trey’s maintenance plan and adjust it to meet his support needs. As he makes progress towards his goals, he may need less support or his support needs may change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752C0E1E" w14:textId="4016AD5B" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00F2443C" w:rsidP="009A45EC">
+    <w:p w14:paraId="752C0E1E" w14:textId="4016AD5B" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00F2443C" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Orthoptist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418FD46B" w14:textId="2C86E9B9" w:rsidR="00FC155D" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="75CC06CA" w14:textId="77777777" w:rsidR="004D7B99" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Orthoptists </w:t>
       </w:r>
       <w:r w:rsidR="002B130A">
-        <w:t xml:space="preserve">help adults and children with vision difficulties. They </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F64188">
+        <w:t>help adults and children with vision difficulties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418FD46B" w14:textId="52F0AA8F" w:rsidR="00FC155D" w:rsidRDefault="002B130A" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">They </w:t>
+      </w:r>
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>work with you if you have</w:t>
       </w:r>
-      <w:r w:rsidR="002B130A">
+      <w:r>
         <w:t xml:space="preserve"> vision loss, double vision,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> an eye </w:t>
       </w:r>
       <w:r w:rsidR="00540AA7">
         <w:t>movement disorder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> or neurological condition that </w:t>
       </w:r>
       <w:r w:rsidR="00540AA7">
         <w:t>makes it hard to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> understand what you see. Orthoptists can </w:t>
       </w:r>
       <w:r w:rsidR="00E20B47">
         <w:t xml:space="preserve">help you </w:t>
       </w:r>
       <w:r w:rsidR="00EA37B6">
         <w:t>learn and understand</w:t>
       </w:r>
       <w:r w:rsidR="00EA37B6" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>how your vision works and</w:t>
       </w:r>
       <w:r w:rsidR="0005769D">
         <w:t xml:space="preserve"> deliver therapy </w:t>
       </w:r>
       <w:r w:rsidR="00997AF8">
         <w:t xml:space="preserve">supports </w:t>
       </w:r>
       <w:r w:rsidR="0005769D">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> improve</w:t>
       </w:r>
       <w:r w:rsidR="00997AF8">
         <w:t xml:space="preserve"> your vision, manage symptoms and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> optimise</w:t>
       </w:r>
       <w:r w:rsidR="0033712A">
         <w:t xml:space="preserve"> how you use</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
-[...4 lines deleted...]
-        <w:t>for example assistive technology</w:t>
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
+        <w:t xml:space="preserve"> your vision. They can teach you about what supports you may need, for example assistive technology</w:t>
       </w:r>
       <w:r w:rsidR="0033712A">
         <w:t xml:space="preserve"> and visual aids</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64188">
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>, to help you improve your functional vision for everyday activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362694E0" w14:textId="37D355D0" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="362694E0" w14:textId="37D355D0" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Orthoptists must have current registration with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Orthoptic Board</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012A3882" w14:textId="0F46EF22" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="012A3882" w14:textId="0F46EF22" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Physiotherap</w:t>
       </w:r>
       <w:r w:rsidR="00BA68D0">
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23637761" w14:textId="2AB77363" w:rsidR="00557BF8" w:rsidRDefault="00085886" w:rsidP="00BE0679">
+    <w:p w14:paraId="23637761" w14:textId="2AB77363" w:rsidR="00557BF8" w:rsidRDefault="00085886" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Physiotherapy as a therapy support can help you build or maintain movement, function and independence. Physiotherapists </w:t>
       </w:r>
       <w:r w:rsidR="000261A8">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r>
         <w:t>assess, treat and manage a wide range of disabilities and impairments that limit brain, muscular, joint, heart and breathing function</w:t>
       </w:r>
       <w:r w:rsidR="00E942A3">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. These include cerebral palsy, stroke, Parkinson’s Disease, spinal cord injury, pain and stiffness. Physiotherapists also work with you to prevent </w:t>
       </w:r>
       <w:r w:rsidR="009A5B9F">
         <w:t xml:space="preserve">any loss of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mobility and </w:t>
       </w:r>
       <w:r w:rsidR="009A5B9F">
         <w:t xml:space="preserve">keep you safe from </w:t>
       </w:r>
       <w:r>
         <w:t>falls</w:t>
       </w:r>
       <w:r w:rsidR="009A5B9F">
         <w:t xml:space="preserve"> or accidents</w:t>
       </w:r>
       <w:r>
         <w:t>. As part of your therapy plan, they may focus on evidence-based exercise, manual therapy, functional training, carer education or assistive technology</w:t>
       </w:r>
       <w:r w:rsidR="002411CB">
-        <w:t>, as long as it relates to your disability.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002411CB">
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002411CB">
+        <w:t xml:space="preserve"> it relates to your disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D654A05" w14:textId="1F9B46E2" w:rsidR="00BE0679" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00BE0679">
+    <w:p w14:paraId="7D654A05" w14:textId="1F9B46E2" w:rsidR="00BE0679" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Physiotherapists must have current </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00F64188">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>AHPRA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F64188">
+        <w:t xml:space="preserve"> registration as a physiotherapist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF38481" w14:textId="781D94D7" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64188">
+        <w:t>Podiatr</w:t>
+      </w:r>
+      <w:r w:rsidR="002A62BE">
+        <w:t>y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20248343" w14:textId="0C85DCB2" w:rsidR="00C54169" w:rsidRDefault="5E69604D" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Podiatrists are healthcare professionals who diagnose, treat, and prevent conditions of your feet, ankles, and lower limbs. </w:t>
+      </w:r>
+      <w:r w:rsidR="06F39B08">
+        <w:t>They can support you to manage</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> musculoskeletal </w:t>
+      </w:r>
+      <w:r w:rsidR="3E50B277">
+        <w:t>challenges</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, skin and nail conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="66ED2DF3">
+        <w:t>. They</w:t>
+      </w:r>
+      <w:r w:rsidR="054916C2">
+        <w:t xml:space="preserve"> might also deliver</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> diabetic foot care, prescri</w:t>
+      </w:r>
+      <w:r w:rsidR="054916C2">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> orthotics</w:t>
+      </w:r>
+      <w:r w:rsidR="09E1724F">
+        <w:t xml:space="preserve"> or give </w:t>
+      </w:r>
+      <w:r>
+        <w:t>footwear advice</w:t>
+      </w:r>
+      <w:r w:rsidR="09E1724F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3BA39E2D">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>odiatrist</w:t>
+      </w:r>
+      <w:r w:rsidR="0C538F2C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="67359CFE">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> develop a </w:t>
+      </w:r>
+      <w:r w:rsidR="3542B1B7">
+        <w:t xml:space="preserve">therapy </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan with you to</w:t>
+      </w:r>
+      <w:r w:rsidR="67359CFE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>improve</w:t>
+      </w:r>
+      <w:r w:rsidR="67359CFE">
+        <w:t xml:space="preserve"> or maintain a level of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mobility</w:t>
+      </w:r>
+      <w:r w:rsidR="67359CFE">
+        <w:t xml:space="preserve"> that works for you and give you strategies to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reduce pain</w:t>
+      </w:r>
+      <w:r w:rsidR="67359CFE">
+        <w:t>. Th</w:t>
+      </w:r>
+      <w:r w:rsidR="1CAE14FD">
+        <w:t xml:space="preserve">e focus </w:t>
+      </w:r>
+      <w:r w:rsidR="54851B94">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="11EA2FCE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="310E29A7">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="11EA2FCE">
+        <w:t>podiatrist</w:t>
+      </w:r>
+      <w:r w:rsidR="47C12644">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="310E29A7">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="11EA2FCE">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="47C12644">
+        <w:t xml:space="preserve">help you </w:t>
+      </w:r>
+      <w:r w:rsidR="11EA2FCE">
+        <w:t xml:space="preserve">build </w:t>
+      </w:r>
+      <w:r>
+        <w:t>independence</w:t>
+      </w:r>
+      <w:r w:rsidR="11EA2FCE">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="310E29A7">
+        <w:t xml:space="preserve">improve </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your overall quality of life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796022AD" w14:textId="37E8BAD1" w:rsidR="00E02ED8" w:rsidRDefault="000C6DAD" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7467" w:rsidRPr="009E7467">
+        <w:t xml:space="preserve">odiatrists must be registered with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidR="00AC57AA" w:rsidRPr="00AC57AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Podiatry Board AHPRA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009E7467" w:rsidRPr="009E7467">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60780E23" w14:textId="60461337" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00E02ED8" w:rsidP="00E02ED8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
+        <w:lastRenderedPageBreak/>
+        <w:t>Psycholog</w:t>
+      </w:r>
+      <w:r w:rsidR="00340D86">
+        <w:t>y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8A219D" w14:textId="71A965B7" w:rsidR="009B2EE2" w:rsidRDefault="00616785" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Psychology </w:t>
+      </w:r>
+      <w:r w:rsidR="00790A11">
+        <w:t xml:space="preserve">as a therapy support can help you </w:t>
+      </w:r>
+      <w:r w:rsidR="00296C1B">
+        <w:t>build your capacity to do things in your everyday life</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4987">
+        <w:t xml:space="preserve"> and join in with your </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7E9A">
+        <w:t xml:space="preserve">community. </w:t>
+      </w:r>
+      <w:r w:rsidR="00341B0E">
+        <w:t xml:space="preserve">We can </w:t>
+      </w:r>
+      <w:r w:rsidR="00D749FD">
+        <w:t>only fund sessions wit</w:t>
+      </w:r>
+      <w:r w:rsidR="00F059AB">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00D749FD">
+        <w:t xml:space="preserve"> psychologist</w:t>
+      </w:r>
+      <w:r w:rsidR="00F059AB">
+        <w:t>s who</w:t>
+      </w:r>
+      <w:r w:rsidR="009D7516">
+        <w:t xml:space="preserve">se focus is to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0E4D">
+        <w:t>build or maintain your capacity to engage in everyday ac</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0964">
+        <w:t>tivities or increase your independence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA0F2A3" w14:textId="5F637C61" w:rsidR="001A51AF" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Psychologists </w:t>
+      </w:r>
+      <w:r w:rsidR="009B251B">
+        <w:t xml:space="preserve">can assess and deliver </w:t>
+      </w:r>
+      <w:r w:rsidR="0029041E">
+        <w:t>tailored</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6989">
+        <w:t xml:space="preserve"> supports to help</w:t>
+      </w:r>
+      <w:r w:rsidR="0029041E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6989">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="0029041E">
+        <w:t xml:space="preserve">pursue </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6989">
+        <w:t>your individual goals</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24E32">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0335">
+        <w:t>This could be in your personal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D14282">
+        <w:t xml:space="preserve"> or social life, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A65FE">
+        <w:t xml:space="preserve">at work or school. For example, </w:t>
+      </w:r>
+      <w:r w:rsidR="009738AB">
+        <w:t>they might work with you</w:t>
+      </w:r>
+      <w:r w:rsidR="008850DC">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="1A948440">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">our family, to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3EBC">
+        <w:t>improve your quality of life</w:t>
+      </w:r>
+      <w:r w:rsidR="002266F0">
+        <w:t>, develop new skills and adjust to changes in your life,</w:t>
+      </w:r>
+      <w:r w:rsidR="008850DC">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidR="003522B5">
+        <w:t xml:space="preserve"> relate to your disability. They can also help you</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81725">
+        <w:t xml:space="preserve"> manage behaviours</w:t>
+      </w:r>
+      <w:r w:rsidR="00272A31">
+        <w:t xml:space="preserve"> and emotions in different settings</w:t>
+      </w:r>
+      <w:r w:rsidR="0091093C">
+        <w:t xml:space="preserve">, like the way </w:t>
+      </w:r>
+      <w:r w:rsidR="008850DC">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="001873F7">
+        <w:t>engage in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> relationships</w:t>
+      </w:r>
+      <w:r w:rsidR="00F545E0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7295F27D" w14:textId="1B5654D1" w:rsidR="00941CF2" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you need support from a psychologist </w:t>
+      </w:r>
+      <w:r w:rsidR="1A629003">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="0035502F">
+        <w:t xml:space="preserve"> a mental health diagnos</w:t>
+      </w:r>
+      <w:r w:rsidR="182E37CC">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0035502F">
+        <w:t>s or treat</w:t>
+      </w:r>
+      <w:r w:rsidR="00983BE2">
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="00B739B8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1730D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this is the responsibility of the health system and not the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFB1C46" w14:textId="77777777" w:rsidR="007A455D" w:rsidRPr="00F64188" w:rsidRDefault="007A455D" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64188">
+        <w:t xml:space="preserve">Psychologists must have current </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>AHPRA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
-        <w:t xml:space="preserve"> registration as a physiotherapist.</w:t>
+        <w:t xml:space="preserve"> registration as a psychologist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF38481" w14:textId="781D94D7" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
-[...344 lines deleted...]
-    <w:p w14:paraId="7D84992C" w14:textId="25B7BB79" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="000C6DAD" w:rsidP="00941CF2">
+    <w:p w14:paraId="7D84992C" w14:textId="5F460C6D" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="000C6DAD" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">f you have behaviours of concern, you may require behaviour support instead of, or as well as, </w:t>
       </w:r>
       <w:r w:rsidR="009B7FE8">
         <w:t>therapy</w:t>
       </w:r>
       <w:r w:rsidR="009B7FE8" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>supports.</w:t>
       </w:r>
       <w:r w:rsidR="00B54F80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003077C6">
         <w:t>To learn mor</w:t>
       </w:r>
       <w:r w:rsidR="009B63C7">
         <w:t xml:space="preserve">e, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId51" w:anchor="behaviour" w:history="1">
         <w:r w:rsidR="009B63C7" w:rsidRPr="009B63C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guidelines – Behaviour support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009B63C7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F51F40" w14:textId="7B099373" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="62F51F40" w14:textId="7B099373" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Rehabilitation and vocational counsell</w:t>
       </w:r>
       <w:r w:rsidR="00340D86">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BCB43C" w14:textId="39C6B18C" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="70BCB43C" w14:textId="39C6B18C" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Rehabilitation and vocational counsell</w:t>
       </w:r>
       <w:r w:rsidR="00966712">
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:r w:rsidR="00BF4040">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidR="00966712">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF4040">
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> people with </w:t>
       </w:r>
       <w:r w:rsidR="00816E18">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>disabilit</w:t>
       </w:r>
       <w:r w:rsidR="00816E18">
@@ -7286,137 +7751,162 @@
       </w:r>
       <w:r w:rsidR="00393620">
         <w:t>assess</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> your functional capacity and help you pursue goals </w:t>
       </w:r>
       <w:r w:rsidR="00AE1992">
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> finding and keeping a job. Rehabilitation counsellors are tertiary</w:t>
       </w:r>
       <w:r w:rsidR="00AE1992">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>educated</w:t>
       </w:r>
       <w:r w:rsidR="00D84614">
         <w:t xml:space="preserve"> therapist</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">s who are members of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Society of Rehabilitation Counsellors (ASORC)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB1391">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125B67C6" w14:textId="2A60BBD3" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="125B67C6" w14:textId="2A60BBD3" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Social work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A8C1B6" w14:textId="2DB8E72C" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00A078C5" w:rsidP="00941CF2">
+    <w:p w14:paraId="013B4998" w14:textId="77777777" w:rsidR="00A03749" w:rsidRDefault="00A078C5" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t>The main focus of s</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>main focus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of s</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
         <w:t xml:space="preserve">ocial work </w:t>
       </w:r>
       <w:r w:rsidR="00167B58">
         <w:t>as a therapy support is to m</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
         <w:t>aintain and maximis</w:t>
       </w:r>
       <w:r w:rsidR="00167B58">
         <w:t xml:space="preserve">e your </w:t>
       </w:r>
       <w:r w:rsidR="00480758">
         <w:t xml:space="preserve">social functioning and overall </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
         <w:t>quality of life</w:t>
       </w:r>
       <w:r w:rsidR="00167B58">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2">
-        <w:t xml:space="preserve">Social workers use a holistic approach to understand how your individual factors and social environment might impact your therapy. For example, social workers may support you with individual, family and group work and strategies to adjust to disability and associated lifestyle changes. They can </w:t>
+        <w:t>Social workers use a holistic approach to understand how your individual factors and social environment might impact your therapy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A8C1B6" w14:textId="680775B3" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For example, social workers may support you with individual, family and group work and strategies to adjust to disability and associated lifestyle changes. They can </w:t>
       </w:r>
       <w:r w:rsidR="7EBAFD3A">
         <w:t xml:space="preserve">provide therapy supports to </w:t>
       </w:r>
-      <w:r w:rsidR="00941CF2">
+      <w:r>
         <w:t>help you deal with emotional aspects of life transitions</w:t>
       </w:r>
       <w:r w:rsidR="71957B7D">
         <w:t xml:space="preserve"> and improve wellbeing</w:t>
       </w:r>
-      <w:r w:rsidR="00941CF2">
+      <w:r>
         <w:t xml:space="preserve">. Social workers must be a member of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55">
-        <w:r w:rsidR="00941CF2" w:rsidRPr="31F794AC">
+      <w:hyperlink r:id="rId53">
+        <w:r w:rsidRPr="31F794AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Association of Social Workers (AASW)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00941CF2">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001C5876" w14:textId="4E3835F1" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="009A45EC">
+    <w:p w14:paraId="001C5876" w14:textId="4E3835F1" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Speech patholog</w:t>
       </w:r>
       <w:r w:rsidR="00BA68D0">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="000F2D36">
         <w:t xml:space="preserve"> or therapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AA4AF6" w14:textId="3915F24E" w:rsidR="008456FD" w:rsidRDefault="00941CF2" w:rsidP="00941CF2">
+    <w:p w14:paraId="49AA4AF6" w14:textId="3915F24E" w:rsidR="008456FD" w:rsidRDefault="00941CF2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Speech patholog</w:t>
       </w:r>
       <w:r w:rsidR="00F91F96">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="0033678C">
         <w:t xml:space="preserve"> or therapy</w:t>
       </w:r>
       <w:r w:rsidR="00F91F96">
         <w:t xml:space="preserve"> is a therapy </w:t>
       </w:r>
       <w:r w:rsidR="006C23E3">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidR="00F91F96">
         <w:t>that can</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E5EE0">
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidR="002B5179">
@@ -7482,51 +7972,54 @@
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> understand </w:t>
       </w:r>
       <w:r w:rsidR="00667CC8">
         <w:t xml:space="preserve">information that is spoken, </w:t>
       </w:r>
       <w:r w:rsidR="00214BA4">
         <w:t>non-spoken</w:t>
       </w:r>
       <w:r w:rsidR="00055A09">
         <w:t xml:space="preserve"> and signed</w:t>
       </w:r>
       <w:r w:rsidR="00C56A12">
         <w:t xml:space="preserve">. They can also support you to implement the use of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">picture </w:t>
       </w:r>
       <w:r w:rsidR="00EE4E8C">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> graphic symbols.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693AC539" w14:textId="4B6884EE" w:rsidR="008456FD" w:rsidRDefault="006E5EE0" w:rsidP="00941CF2">
+    <w:p w14:paraId="693AC539" w14:textId="4B6884EE" w:rsidR="008456FD" w:rsidRDefault="006E5EE0" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Speech </w:t>
       </w:r>
       <w:r w:rsidR="00EE4E8C">
         <w:t>therapists</w:t>
       </w:r>
       <w:r w:rsidR="008456FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">support you if you have difficulties with speaking, listening, hearing, </w:t>
       </w:r>
       <w:r w:rsidR="001F1B51">
         <w:t xml:space="preserve">reading or writing. They can </w:t>
       </w:r>
       <w:r w:rsidR="00D316A3">
         <w:t xml:space="preserve">help you to understand </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>languag</w:t>
       </w:r>
       <w:r w:rsidR="005C7C2F">
         <w:t xml:space="preserve">e and </w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
@@ -7550,165 +8043,177 @@
       <w:r w:rsidR="008C54B8">
         <w:t>you communicate</w:t>
       </w:r>
       <w:r w:rsidR="00215D2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00591005">
         <w:t xml:space="preserve">using speech, sign language, assistive technology and other alternative and augmentative communication methods. </w:t>
       </w:r>
       <w:r w:rsidR="00F6218F">
         <w:t xml:space="preserve">They </w:t>
       </w:r>
       <w:r w:rsidR="00613747">
         <w:t>can help if you have difficulties with</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002315D8">
         <w:t>eating, drinking</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> or swallowing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBE181D" w14:textId="70493CE9" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="008456FD" w:rsidP="00941CF2">
+    <w:p w14:paraId="1FBE181D" w14:textId="70493CE9" w:rsidR="00941CF2" w:rsidRPr="00F64188" w:rsidRDefault="008456FD" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>To provide NDIS supports, s</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">peech pathologists must be a Certified Practising Speech Pathologist (CPSP) as approved by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Speech Pathology Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAFDD2F" w14:textId="7D935FE3" w:rsidR="00941CF2" w:rsidRDefault="000E1B60" w:rsidP="00941CF2">
+    <w:p w14:paraId="5AAFDD2F" w14:textId="1537BD5E" w:rsidR="00941CF2" w:rsidRDefault="000E1B60" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>earn more about how they can help with swallowing difficulties</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId55" w:anchor="dysphagia">
         <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline - Dysphagia supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00941CF2" w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C316F1B" w14:textId="16EB1E09" w:rsidR="00BE5B25" w:rsidRPr="00F64188" w:rsidRDefault="00BE5B25" w:rsidP="00F86320">
+    <w:p w14:paraId="3C316F1B" w14:textId="16EB1E09" w:rsidR="00BE5B25" w:rsidRPr="00F64188" w:rsidRDefault="00BE5B25" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_What_are_capacity"/>
       <w:bookmarkStart w:id="16" w:name="_What_are_evidence-based"/>
       <w:bookmarkStart w:id="17" w:name="_Examples_of_therapy"/>
       <w:bookmarkStart w:id="18" w:name="_What_therapy_supports_1"/>
       <w:bookmarkStart w:id="19" w:name="_What_are_maintenance_1"/>
       <w:bookmarkStart w:id="20" w:name="_What_maintenance_therapy"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00F64188">
-        <w:lastRenderedPageBreak/>
         <w:t>What therapy supports can’t we fund?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07628F1C" w14:textId="21369880" w:rsidR="00FA5D29" w:rsidRDefault="00A465B9" w:rsidP="00F85714">
+    <w:p w14:paraId="07628F1C" w14:textId="3993078D" w:rsidR="00FA5D29" w:rsidRDefault="00A465B9" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Under the laws for the NDIS, there are things </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId56" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00A6091F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>we can’t fund or provide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">. We </w:t>
       </w:r>
       <w:r w:rsidR="004F57FA">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>can’t fund goods and services that are not NDIS supports</w:t>
       </w:r>
       <w:r w:rsidR="00C47612">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B3C74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0098384D" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">To learn </w:t>
       </w:r>
       <w:r w:rsidR="00833B53">
         <w:t>more</w:t>
       </w:r>
       <w:r w:rsidR="0098384D" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:anchor="what-is-not-an-ndis-support" w:history="1">
+      <w:hyperlink r:id="rId57" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
         <w:r w:rsidR="009F2CB7" w:rsidRPr="009F2CB7">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>What is not an NDIS support?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4555910F" w14:textId="2731B398" w:rsidR="00BE02A2" w:rsidRDefault="007439BF" w:rsidP="00F85714">
+    <w:p w14:paraId="4555910F" w14:textId="2731B398" w:rsidR="00BE02A2" w:rsidRDefault="007439BF" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00187FB7" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00786D2C" w:rsidRPr="00F64188">
         <w:t>can’t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> fund</w:t>
       </w:r>
       <w:r w:rsidR="00187FB7" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C47612">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00187FB7" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> therapy support</w:t>
       </w:r>
       <w:r w:rsidR="00BE5D09">
         <w:t xml:space="preserve"> if </w:t>
       </w:r>
       <w:r w:rsidR="00875DCE" w:rsidRPr="00F64188">
@@ -7720,80 +8225,85 @@
       <w:r w:rsidR="006201B7" w:rsidRPr="00F64188">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="008E3900" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">t enough evidence </w:t>
       </w:r>
       <w:r w:rsidR="00967D47" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">to show </w:t>
       </w:r>
       <w:r w:rsidR="00C47612">
         <w:t xml:space="preserve">that it has </w:t>
       </w:r>
       <w:r w:rsidR="00967D47" w:rsidRPr="00F64188">
         <w:t>good functional outcomes for people with disability</w:t>
       </w:r>
       <w:r w:rsidR="008D5793" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">, even if the </w:t>
       </w:r>
       <w:r w:rsidR="006201B7" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">service </w:t>
       </w:r>
       <w:r w:rsidR="008D5793" w:rsidRPr="00F64188">
         <w:t>provider is an allied health professional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22191EA5" w14:textId="56696B84" w:rsidR="002D6386" w:rsidRPr="00F64188" w:rsidRDefault="00BE02A2" w:rsidP="00F85714">
+    <w:p w14:paraId="22191EA5" w14:textId="56696B84" w:rsidR="002D6386" w:rsidRPr="00F64188" w:rsidRDefault="00BE02A2" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Supports we can’t fund</w:t>
       </w:r>
       <w:r w:rsidR="000D0F0E" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002237E1">
         <w:t xml:space="preserve">as therapy </w:t>
       </w:r>
       <w:r w:rsidR="000D0F0E" w:rsidRPr="00F64188">
         <w:t>include</w:t>
       </w:r>
       <w:r w:rsidR="002D6386" w:rsidRPr="00F64188">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70164208" w14:textId="1EF9A088" w:rsidR="00E209AB" w:rsidRPr="00F64188" w:rsidRDefault="002D6386">
+    <w:p w14:paraId="70164208" w14:textId="1EF9A088" w:rsidR="00E209AB" w:rsidRPr="00F64188" w:rsidRDefault="002D6386" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Alternative</w:t>
       </w:r>
       <w:r w:rsidR="008C30C7" w:rsidRPr="009A45EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="008C30C7" w:rsidRPr="000904BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>compl</w:t>
       </w:r>
       <w:r w:rsidR="00BE5D09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008C30C7" w:rsidRPr="000904BB">
         <w:rPr>
           <w:b/>
@@ -7807,57 +8317,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E209AB" w:rsidRPr="009A45EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>therapies</w:t>
       </w:r>
       <w:r w:rsidR="00E209AB" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F3BA4">
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidR="008C30C7" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> cuddle therapy, crystal therapy or </w:t>
       </w:r>
       <w:r w:rsidR="00E209AB" w:rsidRPr="00F64188">
         <w:t>aromatherapy.</w:t>
       </w:r>
       <w:r w:rsidR="00BE0440" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> This also includes therapies that focus on balancing the body’s energy fields.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ABADBD" w14:textId="6F42041F" w:rsidR="00075303" w:rsidRPr="00F64188" w:rsidRDefault="00075303">
+    <w:p w14:paraId="31ABADBD" w14:textId="6F42041F" w:rsidR="00075303" w:rsidRPr="00F64188" w:rsidRDefault="00075303" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Animal therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">, such as canine or equine therapy. Recreational, sporting or social activities involving animals could also be called </w:t>
       </w:r>
       <w:r w:rsidR="00D06083">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>animal therapy</w:t>
       </w:r>
       <w:r w:rsidR="00D06083">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>. This type of animal therapy is</w:t>
       </w:r>
       <w:r w:rsidR="00AA6303">
@@ -7869,103 +8380,105 @@
       <w:r w:rsidR="00AA6303">
         <w:t xml:space="preserve"> therapy support because the outcome is</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> for you to have a positive experience with an animal</w:t>
       </w:r>
       <w:r w:rsidR="00100C9E">
         <w:t>. This is different to</w:t>
       </w:r>
       <w:r w:rsidR="00AA6303">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00100C9E">
         <w:t xml:space="preserve">an animal being used as a therapy tool to help you achieve your therapy goals. </w:t>
       </w:r>
       <w:r w:rsidR="001655DD">
         <w:t>Animal therapy</w:t>
       </w:r>
       <w:r w:rsidR="009B624B">
         <w:t xml:space="preserve"> may be funded under social and community participation</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103B1933" w14:textId="5E06BF41" w:rsidR="002D6386" w:rsidRPr="00F64188" w:rsidRDefault="002D6386">
+    <w:p w14:paraId="103B1933" w14:textId="5E06BF41" w:rsidR="002D6386" w:rsidRPr="00F64188" w:rsidRDefault="002D6386" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ener</w:t>
       </w:r>
       <w:r w:rsidR="00A769F7" w:rsidRPr="009A45EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>gy</w:t>
       </w:r>
       <w:r w:rsidRPr="009A45EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and health practices</w:t>
       </w:r>
       <w:r w:rsidR="00A970DD" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">, such as </w:t>
       </w:r>
       <w:r w:rsidR="00682393" w:rsidRPr="00F64188">
         <w:t>practices about lifestyle choices</w:t>
       </w:r>
       <w:r w:rsidR="00526C4F" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">, including </w:t>
       </w:r>
       <w:r w:rsidR="00E5028D" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">exercise physiology for general fitness, weight loss </w:t>
       </w:r>
       <w:r w:rsidR="00526C4F" w:rsidRPr="00F64188">
         <w:t>and exercise.</w:t>
       </w:r>
       <w:r w:rsidR="00BE0440">
         <w:t xml:space="preserve"> These are not specifically disability-related practices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E5FE29" w14:textId="525138EF" w:rsidR="00BC1C1C" w:rsidRPr="009A45EC" w:rsidRDefault="00BC1C1C">
+    <w:p w14:paraId="04E5FE29" w14:textId="525138EF" w:rsidR="00BC1C1C" w:rsidRPr="009A45EC" w:rsidRDefault="00BC1C1C" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gymnasium or swimming pool memberships</w:t>
       </w:r>
       <w:r w:rsidR="00940778" w:rsidRPr="009A45EC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00940778" w:rsidRPr="00F64188">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0DD8" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">A physiotherapist or </w:t>
       </w:r>
       <w:r w:rsidR="007253AB" w:rsidRPr="00F64188">
         <w:t>exercise</w:t>
       </w:r>
@@ -8005,60 +8518,69 @@
       <w:r w:rsidR="00746923" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004A51D7" w:rsidRPr="00F64188">
         <w:t>pool</w:t>
       </w:r>
       <w:r w:rsidR="004B3343" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> or any memberships</w:t>
       </w:r>
       <w:r w:rsidR="007253AB" w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FA0DD8" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B3343" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
       <w:r w:rsidR="007253AB" w:rsidRPr="00F64188">
         <w:t>cost everyone across Australia</w:t>
       </w:r>
       <w:r w:rsidR="00CC0B8A" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> would have to pay</w:t>
       </w:r>
       <w:r w:rsidR="007253AB" w:rsidRPr="00F64188">
-        <w:t>, whether or not they have a disability.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007253AB" w:rsidRPr="00F64188">
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007253AB" w:rsidRPr="00F64188">
+        <w:t xml:space="preserve"> they have a disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1BE2EE" w14:textId="5FEB39A8" w:rsidR="00C80E04" w:rsidRPr="00C80E04" w:rsidRDefault="00C80E04" w:rsidP="00C80E04">
+    <w:p w14:paraId="7C1BE2EE" w14:textId="5FEB39A8" w:rsidR="00C80E04" w:rsidRPr="00C80E04" w:rsidRDefault="00C80E04" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00C80E04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Massage therapy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80E04">
         <w:t xml:space="preserve">Massage that’s delivered to you by someone who isn’t an allied health professional is not an NDIS support. </w:t>
       </w:r>
       <w:r w:rsidR="00022EA6" w:rsidRPr="00C80E04">
         <w:t xml:space="preserve">This includes remedial massage and general massage used for relaxation. </w:t>
       </w:r>
       <w:r w:rsidR="00E309F6">
         <w:t xml:space="preserve">We can’t fund </w:t>
@@ -8072,65 +8594,65 @@
       <w:r w:rsidR="00291AEF">
         <w:t xml:space="preserve">even when it’s been recommended by an allied health professional. </w:t>
       </w:r>
       <w:r w:rsidR="003C6948">
         <w:t xml:space="preserve">We also </w:t>
       </w:r>
       <w:r w:rsidR="00763387">
         <w:t>can’t fund massage therapists to deliver massage if they work under supervision of an</w:t>
       </w:r>
       <w:r w:rsidR="00D700CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80E04">
         <w:t xml:space="preserve">allied health </w:t>
       </w:r>
       <w:r w:rsidR="00D700CF">
         <w:t>professional</w:t>
       </w:r>
       <w:r w:rsidR="00EB0DCB">
         <w:t>. This is</w:t>
       </w:r>
       <w:r w:rsidR="00D700CF">
         <w:t xml:space="preserve"> because massage therapists are not allied health professionals or therapy assistants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603F2846" w14:textId="7E908288" w:rsidR="00283AD0" w:rsidRPr="00F64188" w:rsidRDefault="00283AD0">
+    <w:p w14:paraId="603F2846" w14:textId="7E908288" w:rsidR="00283AD0" w:rsidRPr="00F64188" w:rsidRDefault="00283AD0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Personal train</w:t>
       </w:r>
       <w:r w:rsidR="006B6CD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00A52D17" w:rsidRPr="009A45EC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004A3ECB">
         <w:t xml:space="preserve">We can’t fund a personal trainer </w:t>
       </w:r>
       <w:r w:rsidR="00916E46">
         <w:t xml:space="preserve">as a therapy support. </w:t>
       </w:r>
       <w:r w:rsidR="00A75A3D">
         <w:t>If it meets the NDIS funding criteria</w:t>
       </w:r>
       <w:r w:rsidR="00C80E04">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A75A3D">
@@ -8163,64 +8685,66 @@
       <w:r w:rsidR="00566FD6">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="007D7EE7">
         <w:t>health</w:t>
       </w:r>
       <w:r w:rsidR="002211F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D7EE7">
         <w:t>and wellbeing</w:t>
       </w:r>
       <w:r w:rsidR="002211F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00566FD6">
         <w:t>funding</w:t>
       </w:r>
       <w:r w:rsidR="003D30A3">
         <w:t>, but not as therapy</w:t>
       </w:r>
       <w:r w:rsidR="00252F8C" w:rsidRPr="009A45EC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8EDADE" w14:textId="2C53CAD4" w:rsidR="00394C48" w:rsidRPr="00D9675F" w:rsidRDefault="00F64D40" w:rsidP="009A45EC">
+    <w:p w14:paraId="4A8EDADE" w14:textId="2C53CAD4" w:rsidR="00394C48" w:rsidRPr="00D9675F" w:rsidRDefault="00F64D40" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00394C48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Social group programs which include stra</w:t>
       </w:r>
       <w:r w:rsidR="00BC1C1C" w:rsidRPr="00394C48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tegies described as ‘therapy’</w:t>
       </w:r>
       <w:r w:rsidR="001A2C14">
         <w:t>. W</w:t>
       </w:r>
       <w:r w:rsidR="00466BF2">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001A2C14">
         <w:t xml:space="preserve"> can’t fund group</w:t>
       </w:r>
       <w:r w:rsidR="007630D4">
         <w:t xml:space="preserve"> programs or activities </w:t>
       </w:r>
       <w:r w:rsidR="007771B2">
         <w:t>where there</w:t>
       </w:r>
       <w:r w:rsidR="00F86C34">
@@ -8334,57 +8858,58 @@
       <w:r w:rsidR="00286858">
         <w:t xml:space="preserve"> This is because they</w:t>
       </w:r>
       <w:r w:rsidR="0024492D">
         <w:t>’r</w:t>
       </w:r>
       <w:r w:rsidR="00286858">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00D06083">
         <w:t>costs f</w:t>
       </w:r>
       <w:r w:rsidR="00286858">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00D06083">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00286858">
         <w:t xml:space="preserve"> everyone</w:t>
       </w:r>
       <w:r w:rsidR="0004318B">
         <w:t>, including people with disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088B86A9" w14:textId="20D325FA" w:rsidR="00283AD0" w:rsidRPr="009A45EC" w:rsidRDefault="00283AD0" w:rsidP="00075303">
+    <w:p w14:paraId="088B86A9" w14:textId="20D325FA" w:rsidR="00283AD0" w:rsidRPr="009A45EC" w:rsidRDefault="00283AD0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="009A45EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Therapy in a box</w:t>
       </w:r>
       <w:r w:rsidR="00252F8C" w:rsidRPr="00F64188">
         <w:t>, also known as therapy kits or therapy</w:t>
       </w:r>
       <w:r w:rsidR="00B454FD" w:rsidRPr="00F64188">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00252F8C" w:rsidRPr="00F64188">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00B454FD" w:rsidRPr="00F64188">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00252F8C" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">home programs. </w:t>
       </w:r>
       <w:r w:rsidR="00810DBB" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">They are </w:t>
@@ -8473,57 +8998,58 @@
       <w:r w:rsidR="00920A19" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidR="00EC77B9" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">overseen </w:t>
       </w:r>
       <w:r w:rsidR="00A465B9" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">or delivered </w:t>
       </w:r>
       <w:r w:rsidR="00EC77B9" w:rsidRPr="00F64188">
         <w:t>by a</w:t>
       </w:r>
       <w:r w:rsidR="00B9120D">
         <w:t xml:space="preserve"> qualified therapist </w:t>
       </w:r>
       <w:r w:rsidR="00A465B9" w:rsidRPr="00F64188">
         <w:t>with a</w:t>
       </w:r>
       <w:r w:rsidR="00EC77B9" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A465B9" w:rsidRPr="00F64188">
         <w:t>measurable outcome.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B99394" w14:textId="28957C5E" w:rsidR="00075303" w:rsidRDefault="00075303" w:rsidP="00075303">
+    <w:p w14:paraId="28B99394" w14:textId="28957C5E" w:rsidR="00075303" w:rsidRDefault="00075303" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wellness and coaching therapies</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>, such as general good health practices</w:t>
       </w:r>
       <w:r w:rsidR="003C4771">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF1B1A">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="003C4771">
         <w:t>focus on</w:t>
       </w:r>
       <w:r w:rsidR="004B073F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D1E3F">
@@ -8550,69 +9076,73 @@
       <w:r w:rsidR="00BF1B1A">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00683628">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00BF1B1A">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00683628">
         <w:t>t recognised by the</w:t>
       </w:r>
       <w:r w:rsidR="00BF1B1A">
         <w:t xml:space="preserve"> NDIS because </w:t>
       </w:r>
       <w:r w:rsidR="003C5A61">
         <w:t xml:space="preserve">they’re not directly </w:t>
       </w:r>
       <w:r w:rsidR="007B330E">
         <w:t>disability related</w:t>
       </w:r>
       <w:r w:rsidR="00BF1B1A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4883D530" w14:textId="522EAECC" w:rsidR="001F2B0C" w:rsidRPr="00F64188" w:rsidRDefault="001F2B0C" w:rsidP="001F2B0C">
+    <w:p w14:paraId="4883D530" w14:textId="522EAECC" w:rsidR="001F2B0C" w:rsidRPr="00F64188" w:rsidRDefault="001F2B0C" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Mainstream and community </w:t>
       </w:r>
       <w:r w:rsidR="00041D2D" w:rsidRPr="00F64188">
         <w:t>support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F08BED" w14:textId="7D988E71" w:rsidR="00AE5F10" w:rsidRDefault="00D059BB" w:rsidP="001F2B0C">
+    <w:p w14:paraId="31F08BED" w14:textId="3371E8F5" w:rsidR="00AE5F10" w:rsidRDefault="00D059BB" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">here are many systems that work alongside the NDIS to provide supports and services. We call these systems </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId58" w:anchor="mainstream-and-community" w:history="1">
         <w:r w:rsidR="00FD12AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>, and they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">re available to everyone across Australia. </w:t>
       </w:r>
       <w:r w:rsidR="002469C8" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Mainstream supports are the </w:t>
       </w:r>
       <w:r w:rsidR="00F871E0">
         <w:t>services</w:t>
       </w:r>
       <w:r w:rsidR="002469C8" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> you can get from other government funded </w:t>
       </w:r>
@@ -8646,181 +9176,191 @@
       <w:r w:rsidR="00C81E65">
         <w:t xml:space="preserve"> supports to help you learn, study and pursue your educational goals.</w:t>
       </w:r>
       <w:r w:rsidR="00AE1D48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C81E65">
         <w:t xml:space="preserve">This includes </w:t>
       </w:r>
       <w:r w:rsidR="00C87BC7">
         <w:t xml:space="preserve">adjusting teaching methods and </w:t>
       </w:r>
       <w:r w:rsidR="00C81E65">
         <w:t xml:space="preserve">providing </w:t>
       </w:r>
       <w:r w:rsidR="002649FC">
         <w:t xml:space="preserve">you with </w:t>
       </w:r>
       <w:r w:rsidR="00C81E65">
         <w:t>learning assistance and aids</w:t>
       </w:r>
       <w:r w:rsidR="00C87BC7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483EB924" w14:textId="44672ED2" w:rsidR="001800B5" w:rsidRPr="00F64188" w:rsidRDefault="002469C8" w:rsidP="001F2B0C">
+    <w:p w14:paraId="483EB924" w14:textId="44672ED2" w:rsidR="001800B5" w:rsidRPr="00F64188" w:rsidRDefault="002469C8" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">There are also many support services available through community organisations, like </w:t>
       </w:r>
       <w:r w:rsidR="00D50742">
         <w:t xml:space="preserve">youth mentoring programs, </w:t>
       </w:r>
       <w:r w:rsidR="00671A76">
         <w:t>neighbourhood cooperatives</w:t>
       </w:r>
       <w:r w:rsidR="00671A76" w:rsidRPr="00F64188">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00671A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>religious groups and supports from local councils. We call these community supports.</w:t>
       </w:r>
       <w:r w:rsidR="000E4A06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00673C0F">
         <w:t>Ask</w:t>
       </w:r>
       <w:r w:rsidR="0024676C">
         <w:t xml:space="preserve"> your my NDIS contact </w:t>
       </w:r>
       <w:r w:rsidR="00673C0F">
         <w:t>for help</w:t>
       </w:r>
       <w:r w:rsidR="0024676C">
         <w:t xml:space="preserve"> to get in touch with them if you </w:t>
       </w:r>
       <w:r w:rsidR="00DC1E81">
         <w:t>need it</w:t>
       </w:r>
       <w:r w:rsidR="0024676C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739BB29A" w14:textId="4EFFEF2C" w:rsidR="001F2B0C" w:rsidRPr="00F64188" w:rsidRDefault="00FF3EAF" w:rsidP="001F2B0C">
+    <w:p w14:paraId="739BB29A" w14:textId="6D8147DC" w:rsidR="001F2B0C" w:rsidRPr="00F64188" w:rsidRDefault="00FF3EAF" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00E90E61">
         <w:t>earn more about</w:t>
       </w:r>
       <w:r w:rsidR="009F6B58" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId59" w:anchor="mainstream-and-community" w:history="1">
         <w:r w:rsidR="008F32AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F6B58">
         <w:t xml:space="preserve"> on our website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0703BA99" w14:textId="5E885A7B" w:rsidR="00E927F8" w:rsidRPr="00F64188" w:rsidRDefault="00E927F8" w:rsidP="00E927F8">
+    <w:p w14:paraId="0703BA99" w14:textId="5E885A7B" w:rsidR="00E927F8" w:rsidRPr="00F64188" w:rsidRDefault="00E927F8" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_What_are_capacity_1"/>
       <w:bookmarkStart w:id="22" w:name="_What_are_Maintenance"/>
       <w:bookmarkStart w:id="23" w:name="_What_support_can_1"/>
       <w:bookmarkStart w:id="24" w:name="_Who_can_provide_1"/>
       <w:bookmarkStart w:id="25" w:name="_Who_can_provide"/>
       <w:bookmarkStart w:id="26" w:name="_Who_can_providegiveprovide"/>
       <w:bookmarkStart w:id="27" w:name="_When_do_we"/>
       <w:bookmarkStart w:id="28" w:name="_Who_provides_therapeutic"/>
       <w:bookmarkStart w:id="29" w:name="_How_do_you"/>
       <w:bookmarkStart w:id="30" w:name="_Maintenance_Therapy"/>
       <w:bookmarkStart w:id="31" w:name="_Maintenance_Supports"/>
       <w:bookmarkStart w:id="32" w:name="_What_are_rehabilitation"/>
       <w:bookmarkStart w:id="33" w:name="_What_support_can"/>
       <w:bookmarkStart w:id="34" w:name="_How_do_we"/>
       <w:bookmarkStart w:id="35" w:name="_What_information_"/>
       <w:bookmarkStart w:id="36" w:name="_How_do_we_1"/>
       <w:bookmarkStart w:id="37" w:name="_How_can_you"/>
       <w:bookmarkStart w:id="38" w:name="_How_can_you_1"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00F64188">
         <w:t>How can you get therapy supports in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A238687" w14:textId="46E07422" w:rsidR="00836402" w:rsidRDefault="00F86320" w:rsidP="00836402">
+    <w:p w14:paraId="0A238687" w14:textId="54F0935A" w:rsidR="00836402" w:rsidRDefault="00F86320" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For a therapy support to be included in your plan, it must meet all the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+      <w:hyperlink r:id="rId60" w:anchor="reasonable-and-necessary" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Some therapy supports </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:anchor="what-is-not-an-ndis-support" w:history="1">
+      <w:hyperlink r:id="rId61" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
         <w:r w:rsidRPr="00DB4464">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>are not NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D10D52">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B470C" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">When you ask for </w:t>
       </w:r>
       <w:r w:rsidR="008B470C">
         <w:rPr>
@@ -8857,69 +9397,72 @@
       </w:r>
       <w:r w:rsidR="006539AF" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> and the reasons you need them.</w:t>
       </w:r>
       <w:r w:rsidR="00577DE9">
         <w:t xml:space="preserve"> Allied health professionals</w:t>
       </w:r>
       <w:r w:rsidR="00577DE9" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> can also provide the same information in a letter of recommendation </w:t>
       </w:r>
       <w:r w:rsidR="00577DE9">
         <w:t>for you to</w:t>
       </w:r>
       <w:r w:rsidR="00577DE9" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> submit as part of your evidence</w:t>
       </w:r>
       <w:r w:rsidR="00577DE9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006539AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00836402">
         <w:t xml:space="preserve">We call this the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:anchor="more-ndis-information" w:history="1">
+      <w:hyperlink r:id="rId62" w:anchor="more-ndis-information" w:history="1">
         <w:r w:rsidR="00836402">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidR="00836402" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>vidence you need to give us before we create or change your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00836402" w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E1E19F" w14:textId="0B6C94B5" w:rsidR="00F17F02" w:rsidRDefault="00F17F02" w:rsidP="00F17F02">
+    <w:p w14:paraId="60E1E19F" w14:textId="0B6C94B5" w:rsidR="00F17F02" w:rsidRDefault="00F17F02" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidR="00717BE5">
         <w:t xml:space="preserve"> wi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ll think about the most effective and beneficial options for you. We won’t fund two therapists to work </w:t>
       </w:r>
       <w:r w:rsidR="005B03F7">
         <w:t xml:space="preserve">with you </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on the same </w:t>
       </w:r>
       <w:r w:rsidR="004A4248">
         <w:t xml:space="preserve">therapy </w:t>
       </w:r>
       <w:r>
         <w:t>goal.</w:t>
       </w:r>
       <w:r w:rsidR="002E6294">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD48A9">
@@ -8931,527 +9474,582 @@
       <w:r w:rsidR="00C32ECA">
         <w:t xml:space="preserve"> team of allied health professionals</w:t>
       </w:r>
       <w:r w:rsidR="009419B2">
         <w:t xml:space="preserve"> to work together</w:t>
       </w:r>
       <w:r w:rsidR="00C32ECA">
         <w:t xml:space="preserve"> as part of a </w:t>
       </w:r>
       <w:r w:rsidR="001A48CA">
         <w:t xml:space="preserve">multidisciplinary </w:t>
       </w:r>
       <w:r w:rsidR="00260808" w:rsidRPr="000B730E">
         <w:t xml:space="preserve">team </w:t>
       </w:r>
       <w:r w:rsidR="008A30FF">
         <w:t>approach</w:t>
       </w:r>
       <w:r w:rsidR="004E3B6F">
         <w:t xml:space="preserve"> to help you pursue your NDIS goals</w:t>
       </w:r>
       <w:r w:rsidR="00F1094B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54997145" w14:textId="7BBEA6E2" w:rsidR="00F17F02" w:rsidRPr="00F64188" w:rsidRDefault="00F17F02" w:rsidP="00F17F02">
+    <w:p w14:paraId="54997145" w14:textId="214AFB03" w:rsidR="00F17F02" w:rsidRPr="00F64188" w:rsidRDefault="00F17F02" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To learn more about how we decide </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">what therapy supports we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>fund</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId63" w:anchor="principles-we-follow">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the p</w:t>
         </w:r>
         <w:bookmarkStart w:id="39" w:name="_Hlt202943422"/>
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>r</w:t>
         </w:r>
         <w:bookmarkEnd w:id="39"/>
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>inciples we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4798941B" w14:textId="5DA78E76" w:rsidR="009F4314" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="4798941B" w14:textId="5DA78E76" w:rsidR="009F4314" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_What_information_do_1"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:t>What information do we need if you don’t have therapy supports in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4376A740" w14:textId="48B6B1CD" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="4376A740" w14:textId="48B6B1CD" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>If you haven’t had therapy supports before, it may be helpful for you to give us information</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> from your </w:t>
       </w:r>
       <w:r w:rsidRPr="005A0E34">
         <w:t>treating professional</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FB1B1E" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="39FB1B1E" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>the type of therapy support you need and why you need it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714C11B5" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="714C11B5" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>the therapy approach that will be used and who might provide it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E50355B" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="0E50355B" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>what outcome the support aims to give you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361BAD6A" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="361BAD6A" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>how long and how often you’ll need the support to achieve the expected outcome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED88EAD" w14:textId="5ED651B7" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="5ED88EAD" w14:textId="5ED651B7" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>evidence of previous treatments you’ve had and what the results were.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E67484" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="34E67484" w14:textId="0EC11C25" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sometimes we need more information to help us decide if your request for therapy supports meets the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId64" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>. If we do, we may ask you to have an assessment and give us a report.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0810B47D" w14:textId="415F2580" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="0810B47D" w14:textId="415F2580" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>If we ask you to have a</w:t>
       </w:r>
       <w:r w:rsidR="006D105B">
         <w:t xml:space="preserve"> therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> assessment, we’ll include funding in your plan to pay for the assessment and </w:t>
       </w:r>
       <w:r w:rsidR="006D105B">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>report from your therapist. We’ll let you know the information we need in the assessment.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E8CC4C" w14:textId="470F947E" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="03E8CC4C" w14:textId="470F947E" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>how your informal, community and mainstream supports will help you to pursue your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F22B85" w14:textId="07B5F944" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="14F22B85" w14:textId="07B5F944" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">how the therapy support will increase </w:t>
       </w:r>
       <w:r w:rsidR="006D105B">
         <w:t xml:space="preserve">or maintain </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>your independence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297C51BA" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="297C51BA" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
-        <w:lastRenderedPageBreak/>
         <w:t>how the therapy support will help you pursue your goals and take part in your community, work, and study</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21582031" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="21582031" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>how your gains or expected outcomes will be measured, including how long you will need to achieve the outcome of the therapy support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD7C68D" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="4CD7C68D" w14:textId="77777777" w:rsidR="009F4314" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>the NDIS contact person to forward the information to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE8E565" w14:textId="07D22902" w:rsidR="009F4314" w:rsidRDefault="009F4314" w:rsidP="009F4314">
+    <w:p w14:paraId="0CE8E565" w14:textId="2DE4C257" w:rsidR="009F4314" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>If you need help getting the evidence, or you’re not sure what evidence is needed</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> talk to your my NDIS contact.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Learn more about</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId65" w:anchor="creating-your-plan" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>w</w:t>
         </w:r>
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>hat happens in your planning conversation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> what information we need </w:t>
       </w:r>
       <w:r>
         <w:t>befo</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> your planning meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12166376" w14:textId="4521570B" w:rsidR="009F4314" w:rsidRDefault="009F4314" w:rsidP="009A45EC">
+    <w:p w14:paraId="12166376" w14:textId="4521570B" w:rsidR="009F4314" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What happens when we have all the information we need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00239945" w14:textId="37D03FCB" w:rsidR="00601999" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00601999">
+    <w:p w14:paraId="00239945" w14:textId="04D9F648" w:rsidR="00601999" w:rsidRPr="00F64188" w:rsidRDefault="009F4314" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>When</w:t>
       </w:r>
       <w:r w:rsidR="00601999" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> we have all the </w:t>
       </w:r>
       <w:r w:rsidR="00601999" w:rsidRPr="00320C6C">
         <w:t>information and evidence</w:t>
       </w:r>
       <w:r w:rsidR="00601999" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> we need, we’ll </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00601999" w:rsidRPr="00320C6C">
         <w:t>make a decision</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00601999" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> about funding therapy supports in your plan. If they meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId66" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="00601999" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00601999" w:rsidRPr="00F64188">
         <w:t>, we’ll include the funding for therapy supports in your NDIS plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC999D6" w14:textId="560D2B1C" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="006D1E9A">
+    <w:p w14:paraId="2EC999D6" w14:textId="356C427F" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>If we decide some or all the therapy supports recommended in the evidence you provide don’t meet the NDIS funding criteria, we can’t include them in your plan. We’ll give you written reasons for our decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> about the supports we have or haven’t included in your plan. This decision is a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId67" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewable decision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">, which means if you </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_you_1" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>don’t agree with our decision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>, you can ask us to review it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5749A700" w14:textId="0B6C3090" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00236797">
+    <w:p w14:paraId="5749A700" w14:textId="0B6C3090" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_What_information_do"/>
       <w:bookmarkStart w:id="42" w:name="_How_do_you_1"/>
       <w:bookmarkStart w:id="43" w:name="_How_do_you_2"/>
       <w:bookmarkStart w:id="44" w:name="_How_are_therapy"/>
       <w:bookmarkStart w:id="45" w:name="_What_if_you"/>
       <w:bookmarkStart w:id="46" w:name="_What_happens_once"/>
       <w:bookmarkStart w:id="47" w:name="_Attachment_1:_Assistive_1"/>
       <w:bookmarkStart w:id="48" w:name="_What_happens_when"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00F64188">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What happens </w:t>
       </w:r>
       <w:r w:rsidR="0064422B" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="0064422B" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">get </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>therapy supports in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2334B612" w14:textId="01FF6D57" w:rsidR="002F0058" w:rsidRDefault="004D5657" w:rsidP="00E06842">
-      <w:pPr>
+    <w:p w14:paraId="2334B612" w14:textId="01FF6D57" w:rsidR="002F0058" w:rsidRDefault="004D5657" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>Your plan may include some therapy supports which are funded by us</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and some by another service, such as </w:t>
       </w:r>
       <w:r w:rsidR="00C62F45">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>health</w:t>
       </w:r>
       <w:r w:rsidR="00C62F45">
         <w:t xml:space="preserve"> system</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E14435">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0064422B" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidR="003A44E0" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>you have funding for therapy supports in your plan, you can use your funding to get the NDIS supports you need, in line with your plan. If you need help to use your funding, talk to your my NDIS contact, support coordinator or recovery coach.</w:t>
+        <w:t xml:space="preserve">you have funding for therapy supports in your plan, you can use your funding to get the NDIS supports you need, in line with your plan. If you need help to use your funding, talk to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A44E0" w:rsidRPr="00F64188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>your my</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003A44E0" w:rsidRPr="00F64188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NDIS contact, support coordinator or recovery coach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22015963" w14:textId="1BB9BBF9" w:rsidR="00CD282A" w:rsidRPr="002C265E" w:rsidRDefault="008373F3" w:rsidP="00CD282A">
+    <w:p w14:paraId="22015963" w14:textId="6F9AB4DF" w:rsidR="00CD282A" w:rsidRPr="002C265E" w:rsidRDefault="008373F3" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="002C265E">
         <w:t xml:space="preserve">We include </w:t>
       </w:r>
       <w:r w:rsidR="3D383ABC" w:rsidRPr="002C265E">
         <w:t>therapy supports</w:t>
       </w:r>
       <w:r w:rsidR="00193D1B" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> in your plan </w:t>
       </w:r>
       <w:r w:rsidRPr="002C265E">
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="00791C6A" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="3D383ABC" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:anchor="other-information" w:history="1">
+      <w:hyperlink r:id="rId68" w:anchor="other-information" w:history="1">
         <w:r w:rsidR="00791C6A" w:rsidRPr="002C265E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>stated support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D45A50" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:r w:rsidR="006A078F" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D45A50" w:rsidRPr="002C265E">
         <w:t>Improved Daily Living Skills</w:t>
       </w:r>
       <w:r w:rsidR="006A078F" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> support category</w:t>
       </w:r>
       <w:r w:rsidR="00791C6A" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -9481,63 +10079,66 @@
       </w:r>
       <w:r w:rsidR="00903BAA" w:rsidRPr="002C265E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CD282A" w:rsidRPr="002C265E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CD282A" w:rsidRPr="002C265E">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="00CD282A" w:rsidRPr="002C265E">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D84D4C" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD282A" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71">
+      <w:hyperlink r:id="rId69" w:anchor="ndis-plans-have-4-support-budgets">
         <w:r w:rsidR="00CD282A" w:rsidRPr="002C265E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how we describe supports in your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CD282A" w:rsidRPr="002C265E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F52BD3" w14:textId="3F6CF0C3" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="007C3E0D" w:rsidP="00C73744">
+    <w:p w14:paraId="28F52BD3" w14:textId="3F6CF0C3" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="007C3E0D" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="002C265E">
         <w:t xml:space="preserve">Your plan may </w:t>
       </w:r>
       <w:r w:rsidR="00193D1B" w:rsidRPr="002C265E">
         <w:t>include funding for</w:t>
       </w:r>
       <w:r w:rsidR="002A537E" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E5926" w:rsidRPr="002C265E">
         <w:t>therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> support</w:t>
       </w:r>
       <w:r w:rsidR="00C661CD" w:rsidRPr="002C265E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00193D1B" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E5926" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">without </w:t>
       </w:r>
       <w:r w:rsidR="002A537E" w:rsidRPr="002C265E">
@@ -9579,177 +10180,195 @@
       <w:r w:rsidR="002E2C68" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C265E">
         <w:t>over the</w:t>
       </w:r>
       <w:r w:rsidR="002E2C68" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> therapy </w:t>
       </w:r>
       <w:r w:rsidRPr="002C265E">
         <w:t xml:space="preserve">type you </w:t>
       </w:r>
       <w:r w:rsidR="002E2C68" w:rsidRPr="002C265E">
         <w:t>choose</w:t>
       </w:r>
       <w:r w:rsidRPr="002C265E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002E2C68" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> and who delivers the therapy</w:t>
       </w:r>
       <w:r w:rsidR="3D383ABC" w:rsidRPr="002C265E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359D4B28" w14:textId="77777777" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="00CF066A" w:rsidP="00CF066A">
+    <w:p w14:paraId="359D4B28" w14:textId="77777777" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="00CF066A" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="002C265E">
-        <w:lastRenderedPageBreak/>
         <w:t>You can choose if you want to spend your therapy funding on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E58FC18" w14:textId="77777777" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="00CF066A" w:rsidP="00CF066A">
+    <w:p w14:paraId="6E58FC18" w14:textId="77777777" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="00CF066A" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002C265E">
         <w:t>individual or group sessions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CC1842" w14:textId="77777777" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="00CF066A" w:rsidP="00CF066A">
+    <w:p w14:paraId="66CC1842" w14:textId="77777777" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="00CF066A" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002C265E">
         <w:t>intensive blocks of therapy, or therapy at regular intervals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECB796A" w14:textId="77777777" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="00CF066A" w:rsidP="00CF066A">
+    <w:p w14:paraId="3ECB796A" w14:textId="77777777" w:rsidR="00CF066A" w:rsidRPr="002C265E" w:rsidRDefault="00CF066A" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="98"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002C265E">
         <w:t>a particular therapy, or combination of therapies, that will be most effective in meeting your needs at a certain time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACB03B4" w14:textId="09F09700" w:rsidR="00890DBC" w:rsidDel="00303B1E" w:rsidRDefault="003E2506" w:rsidP="00C73744">
+    <w:p w14:paraId="2ACB03B4" w14:textId="09F09700" w:rsidR="00890DBC" w:rsidDel="00303B1E" w:rsidRDefault="003E2506" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="002C265E">
         <w:t>In some</w:t>
       </w:r>
       <w:r w:rsidR="002A537E" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> plans we may include </w:t>
       </w:r>
       <w:r w:rsidR="00D87B3B" w:rsidRPr="002C265E">
         <w:t>extra details</w:t>
       </w:r>
       <w:r w:rsidR="006435B9" w:rsidRPr="002C265E">
         <w:t>, such as</w:t>
       </w:r>
       <w:r w:rsidR="002A537E" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> a specific </w:t>
       </w:r>
       <w:r w:rsidR="03934337" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">stated </w:t>
       </w:r>
       <w:r w:rsidR="002A537E" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">therapy type or </w:t>
       </w:r>
       <w:r w:rsidR="00AF3CE4" w:rsidRPr="002C265E">
         <w:t>a measurable</w:t>
       </w:r>
       <w:r w:rsidR="009C63A5" w:rsidRPr="002C265E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E109E7" w:rsidRPr="002C265E">
         <w:t>outcome you want to achieve</w:t>
       </w:r>
       <w:r w:rsidR="006435B9" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="4EFA1AD0" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">When we do this, you must use your funding in the way we describe in your plan. </w:t>
       </w:r>
       <w:r w:rsidR="00DE50F7" w:rsidRPr="002C265E">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00D45A50" w:rsidRPr="002C265E">
         <w:t>helps make sure you use the funding for its intended purpose</w:t>
       </w:r>
       <w:r w:rsidR="006C1779" w:rsidRPr="002C265E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7296382B" w14:textId="77777777" w:rsidR="009703D4" w:rsidRPr="009703D4" w:rsidRDefault="009703D4" w:rsidP="009A45EC">
+    <w:p w14:paraId="7296382B" w14:textId="3BB72D15" w:rsidR="009703D4" w:rsidRDefault="009703D4" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:r w:rsidRPr="006D7A25">
         <w:t>how to start using your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="009703D4">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId70" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="009703D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009703D4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F503C54" w14:textId="26CC4896" w:rsidR="00C02715" w:rsidRDefault="00C02715" w:rsidP="009A45EC">
+    <w:p w14:paraId="3F503C54" w14:textId="7CF3E174" w:rsidR="00C02715" w:rsidRDefault="00E2652E" w:rsidP="00E2652E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00C02715">
+        <w:lastRenderedPageBreak/>
         <w:t>How will you</w:t>
       </w:r>
       <w:r w:rsidR="00EB10E4">
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C02715">
         <w:t xml:space="preserve"> therapist work with you?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F9EE11" w14:textId="3B68987E" w:rsidR="00471EED" w:rsidRDefault="00F73C1D" w:rsidP="00EF5DDB">
+    <w:p w14:paraId="40F9EE11" w14:textId="3B68987E" w:rsidR="00471EED" w:rsidRDefault="00F73C1D" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">our therapist will assess your support needs and develop a </w:t>
       </w:r>
       <w:r w:rsidR="008130F7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> plan or program for you. Your plan or program will have strategies and recommended supports to help you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
@@ -9785,67 +10404,74 @@
         </w:rPr>
         <w:t>do.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> Your therapist will teach you how to complete your t</w:t>
       </w:r>
       <w:r w:rsidR="008A292E">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008A292E">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008A292E">
         <w:t>py</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> program and will review it regularly to make sure it is still working.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E05FE90" w14:textId="112CACD7" w:rsidR="00F8412A" w:rsidRDefault="000D40F0" w:rsidP="00F8412A">
+    <w:p w14:paraId="6E05FE90" w14:textId="112CACD7" w:rsidR="00F8412A" w:rsidRDefault="000D40F0" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You might want </w:t>
       </w:r>
       <w:r w:rsidR="00F8412A" w:rsidRPr="00F64188">
         <w:t>to share your therapy strategies with your other providers and your informal supports. This way, they can also help you with the strategies in between sessions with your therapist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A658EF" w14:textId="77777777" w:rsidR="00310478" w:rsidRDefault="00310478" w:rsidP="009A45EC">
+    <w:p w14:paraId="78A658EF" w14:textId="77777777" w:rsidR="00310478" w:rsidRDefault="00310478" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What information do we need if you’re getting therapy supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75469E15" w14:textId="3B6BC924" w:rsidR="00FF181F" w:rsidRPr="00F64188" w:rsidRDefault="00FF181F" w:rsidP="00FF181F">
+    <w:p w14:paraId="75469E15" w14:textId="3B6BC924" w:rsidR="00FF181F" w:rsidRPr="00F64188" w:rsidRDefault="00FF181F" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">We’ll have regular check-ins with you </w:t>
       </w:r>
       <w:r w:rsidR="001927D2">
         <w:t xml:space="preserve">where we’ll talk with you </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>to make sure your therapy supports are working for you. We</w:t>
       </w:r>
       <w:r w:rsidR="00FF2951">
         <w:t xml:space="preserve"> may also </w:t>
       </w:r>
       <w:r w:rsidR="00D20C80">
         <w:t>talk about</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> how they’re working </w:t>
       </w:r>
       <w:r w:rsidR="00FF2951">
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r w:rsidR="00FF2951">
@@ -9857,52 +10483,53 @@
       <w:r w:rsidRPr="00D06083">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A0E34">
         <w:t>plan reassessment meeting</w:t>
       </w:r>
       <w:r w:rsidRPr="00D06083">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> This help</w:t>
       </w:r>
       <w:r w:rsidR="00D20C80">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> us </w:t>
       </w:r>
       <w:r w:rsidR="00973FE8">
         <w:t>see if</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> your plan is meeting your individual support needs. As your capacity and independence build, we may talk to you about changing your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312B7E92" w14:textId="539F5291" w:rsidR="00FF181F" w:rsidRPr="00F64188" w:rsidRDefault="00D177C0" w:rsidP="009A45EC">
-      <w:pPr>
+    <w:p w14:paraId="312B7E92" w14:textId="539F5291" w:rsidR="00FF181F" w:rsidRPr="00F64188" w:rsidRDefault="00D177C0" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>We may ask y</w:t>
       </w:r>
       <w:r w:rsidR="00FF181F" w:rsidRPr="00F64188">
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidR="00E06FFB">
         <w:t>therapist</w:t>
       </w:r>
       <w:r w:rsidR="00FF181F" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF181F" w:rsidRPr="00F64188">
@@ -9956,468 +10583,491 @@
       <w:r w:rsidR="00FF181F" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outcome</w:t>
       </w:r>
       <w:r w:rsidR="00DA32F0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00FF181F" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you want to achieve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AECC07" w14:textId="1D43D798" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00310478">
+    <w:p w14:paraId="20AECC07" w14:textId="1D43D798" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>A progress report should include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD5DE1D" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00310478">
+    <w:p w14:paraId="6CD5DE1D" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>a summary of the supports you’re getting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9C92E2" w14:textId="367004F4" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00310478">
+    <w:p w14:paraId="7D9C92E2" w14:textId="367004F4" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">your experience </w:t>
       </w:r>
       <w:r w:rsidR="00062924">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> how therapy supports have helped you with your disability in the past</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABBF51D" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00310478">
+    <w:p w14:paraId="7ABBF51D" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>how the support has helped you pursue your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B7540C" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00310478">
+    <w:p w14:paraId="17B7540C" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>how the support has helped you increase or maintain your independence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F20033C" w14:textId="027AE155" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00FD641B" w:rsidP="00310478">
+    <w:p w14:paraId="6F20033C" w14:textId="027AE155" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00FD641B" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidR="00310478" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> measurable</w:t>
       </w:r>
       <w:r w:rsidR="00310478">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00310478" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> functional gains you’ve made since receiving therapy supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A28FB73" w14:textId="63F2598E" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00310478">
+    <w:p w14:paraId="3A28FB73" w14:textId="63F2598E" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">if relevant, details of how your therapy supports are being coordinated with other </w:t>
       </w:r>
       <w:r w:rsidR="00E06FFB">
         <w:t>therapist</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51433EEC" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00310478">
+    <w:p w14:paraId="51433EEC" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>how you’ve been linked to additional informal, community or mainstream supports to help you take part in social, work or study activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD1BCE7" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00310478">
+    <w:p w14:paraId="1BD1BCE7" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>any barriers to using your supports or getting them provided, and how these have been resolved</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5848A33D" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00310478">
+    <w:p w14:paraId="5848A33D" w14:textId="77777777" w:rsidR="00310478" w:rsidRPr="00F64188" w:rsidRDefault="00310478" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>any risks to you or others</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AB3346" w14:textId="2752AD62" w:rsidR="00310478" w:rsidRDefault="003C2BAC" w:rsidP="00310478">
+    <w:p w14:paraId="75AB3346" w14:textId="2752AD62" w:rsidR="00310478" w:rsidRDefault="003C2BAC" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r>
         <w:t>best</w:t>
       </w:r>
       <w:r w:rsidR="007B3749">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>practice</w:t>
       </w:r>
       <w:r w:rsidR="00310478" w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> recommendations</w:t>
       </w:r>
       <w:r w:rsidR="001948DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E56E08">
         <w:t>for ongoing</w:t>
       </w:r>
       <w:r w:rsidR="001948DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D70277">
         <w:t>therapy</w:t>
       </w:r>
       <w:r w:rsidR="00ED1038">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D70277">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E56E08">
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidR="009833E0">
         <w:t>relevant</w:t>
       </w:r>
       <w:r w:rsidR="00310478" w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3455DC6E" w14:textId="4E58D011" w:rsidR="00CA6848" w:rsidRDefault="00CA6848" w:rsidP="00CA6848">
+    <w:p w14:paraId="3455DC6E" w14:textId="39442C6E" w:rsidR="00CA6848" w:rsidRDefault="00CA6848" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>If your situation changes, or your NDIS-funded therapy supports are not meeting your needs, you can ask us to change your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve"> Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId71" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidR="00E211C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>c</w:t>
         </w:r>
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>hanging your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CB6DBF" w14:textId="77777777" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00EE3FB2">
+    <w:p w14:paraId="64CB6DBF" w14:textId="77777777" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_What_if_you_1"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="00F64188">
         <w:t>What if you don’t agree with our decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3E1838" w14:textId="021B8FF8" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="1105E20C" w:rsidP="00B3579B">
+    <w:p w14:paraId="6B3E1838" w14:textId="35F207F2" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="1105E20C" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">If we decide therapy supports don’t meet all our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId72" w:anchor="reasonable-and-necessary">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>, we can’t include them in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48340265" w14:textId="53D46C44" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00B3579B">
+    <w:p w14:paraId="48340265" w14:textId="53D46C44" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We’ll give you written reasons why we made the decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you’d like more detail about the reasons for our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4CC5D2" w14:textId="77777777" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00B3579B">
-      <w:pPr>
+    <w:p w14:paraId="0E4CC5D2" w14:textId="77777777" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="003A44E0" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>If you don't agree with a decision we’ve made about therapy supports, you can ask for an internal review of our decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324DB6B2" w14:textId="105CF885" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="1105E20C" w:rsidP="00B3579B">
-      <w:pPr>
+    <w:p w14:paraId="324DB6B2" w14:textId="105CF885" w:rsidR="003A44E0" w:rsidRPr="00F64188" w:rsidRDefault="1105E20C" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t>You’ll need to ask for an internal review within 3 months of getting your plan.</w:t>
       </w:r>
       <w:r w:rsidR="003A44E0" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="0E490AC6" w:rsidRPr="00F64188">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E89D8E4" w14:textId="07B53393" w:rsidR="006E203F" w:rsidRPr="00F64188" w:rsidRDefault="00B3579B" w:rsidP="002B32E8">
+    <w:p w14:paraId="577B4950" w14:textId="3F34E35D" w:rsidR="00097FD9" w:rsidRPr="00097FD9" w:rsidRDefault="00B3579B" w:rsidP="00CE4447">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F64188">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId74" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidR="0033261E" w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>r</w:t>
         </w:r>
         <w:r w:rsidRPr="00F64188">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>eviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64188">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006E203F" w:rsidRPr="00F64188">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2304EC9B" w14:textId="77777777" w:rsidR="00E00218" w:rsidRPr="0087522E" w:rsidRDefault="00E00218" w:rsidP="00E00218">
+    <w:p w14:paraId="2304EC9B" w14:textId="0A64C8E2" w:rsidR="00E00218" w:rsidRPr="0087522E" w:rsidRDefault="00E00218" w:rsidP="00CE4447">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F64188">
-        <w:lastRenderedPageBreak/>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E00218" w:rsidRPr="0087522E" w:rsidSect="00EE3FB2">
-      <w:headerReference w:type="default" r:id="rId77"/>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:headerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1418" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7232C458" w14:textId="77777777" w:rsidR="002D1600" w:rsidRDefault="002D1600" w:rsidP="00D96E93">
+    <w:p w14:paraId="6B07555E" w14:textId="77777777" w:rsidR="008735D3" w:rsidRDefault="008735D3" w:rsidP="00D96E93">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="370D4052" w14:textId="77777777" w:rsidR="002D1600" w:rsidRDefault="002D1600" w:rsidP="00D96E93">
+    <w:p w14:paraId="54DDBEDB" w14:textId="77777777" w:rsidR="008735D3" w:rsidRDefault="008735D3" w:rsidP="00D96E93">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C34B64B" w14:textId="77777777" w:rsidR="002D1600" w:rsidRDefault="002D1600">
+    <w:p w14:paraId="5BE582AE" w14:textId="77777777" w:rsidR="008735D3" w:rsidRDefault="008735D3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="1FB0F4D9" w14:textId="7ECBCAF7" w:rsidR="00C47612" w:rsidRDefault="00C47612">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1)(NDIS Supports) Transitional Rules 2024 sch 2</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
     <w:p w14:paraId="03780176" w14:textId="36022689" w:rsidR="009B6E37" w:rsidRDefault="009B6E37">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
@@ -10725,249 +11375,203 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C4E0B66" w14:textId="258609AD" w:rsidR="0033542B" w:rsidRPr="0033542B" w:rsidRDefault="0070104F" w:rsidP="00FE0A45">
+  <w:p w14:paraId="147287AE" w14:textId="77B613E7" w:rsidR="000C22AA" w:rsidRDefault="000C22AA" w:rsidP="000C22AA">
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4820"/>
+        <w:tab w:val="right" w:pos="9781"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
-[...2 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
-      <w:t>23 October 2025</w:t>
+      <w:t>27 July 2026</w:t>
     </w:r>
-    <w:r w:rsidR="00FE0A45">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00FE0A45">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
-[...23 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>Therapy supports</w:t>
     </w:r>
-    <w:r w:rsidR="00070798">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00FE0A45">
+    <w:r w:rsidRPr="751902C3">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
-[...11 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+    <w:r w:rsidRPr="751902C3">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+    <w:r w:rsidRPr="751902C3">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+    <w:r w:rsidRPr="751902C3">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
-        <w:noProof/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>18</w:t>
     </w:r>
-    <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+    <w:r w:rsidRPr="751902C3">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
-        <w:noProof/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+    <w:r w:rsidRPr="751902C3">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:id w:val="-321744812"/>
+        <w:id w:val="-2017998448"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+        <w:r w:rsidRPr="751902C3">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-            <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+        <w:r w:rsidRPr="751902C3">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-            <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+        <w:r w:rsidRPr="751902C3">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-            <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-            <w:bCs/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="0033542B" w:rsidRPr="0033542B">
+        <w:r w:rsidRPr="751902C3">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-            <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="2917EDE5" w14:textId="77777777" w:rsidR="0033542B" w:rsidRPr="0033542B" w:rsidRDefault="0033542B" w:rsidP="0033542B">
+  <w:p w14:paraId="2917EDE5" w14:textId="77777777" w:rsidR="0033542B" w:rsidRPr="0033542B" w:rsidRDefault="0033542B" w:rsidP="000C22AA">
     <w:pPr>
-      <w:ind w:left="680"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0033542B">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="160E399E" w14:textId="6A3CD496" w:rsidR="0033542B" w:rsidRPr="0033542B" w:rsidRDefault="0033542B" w:rsidP="0033542B">
+  <w:p w14:paraId="160E399E" w14:textId="6A3CD496" w:rsidR="0033542B" w:rsidRPr="0033542B" w:rsidRDefault="0033542B" w:rsidP="000C22AA">
     <w:pPr>
-      <w:ind w:left="680"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0033542B">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="00BF1BBE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
@@ -10988,106 +11592,96 @@
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="317AF7E1" w14:textId="3C044EC1" w:rsidR="009D12CE" w:rsidRDefault="009D12CE" w:rsidP="0033542B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="412C29DA" w14:textId="77777777" w:rsidR="002D1600" w:rsidRDefault="002D1600" w:rsidP="00D96E93">
+    <w:p w14:paraId="240A6465" w14:textId="77777777" w:rsidR="008735D3" w:rsidRDefault="008735D3" w:rsidP="00D96E93">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18131AC8" w14:textId="77777777" w:rsidR="002D1600" w:rsidRDefault="002D1600" w:rsidP="00D96E93">
+    <w:p w14:paraId="2B6ED418" w14:textId="77777777" w:rsidR="008735D3" w:rsidRDefault="008735D3" w:rsidP="00D96E93">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3911D015" w14:textId="77777777" w:rsidR="002D1600" w:rsidRDefault="002D1600">
+    <w:p w14:paraId="77D85168" w14:textId="77777777" w:rsidR="008735D3" w:rsidRDefault="008735D3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34473AD2" w14:textId="79A87D73" w:rsidR="009D12CE" w:rsidRPr="00F0558E" w:rsidRDefault="00BC6759" w:rsidP="00BC6759">
+  <w:p w14:paraId="34473AD2" w14:textId="527D27C1" w:rsidR="009D12CE" w:rsidRPr="00F06773" w:rsidRDefault="002F6014" w:rsidP="0064547C">
     <w:pPr>
-      <w:tabs>
-[...10 lines deleted...]
-      </w:rPr>
+      <w:ind w:left="7920"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00393F5D">
+    <w:r w:rsidRPr="00991580">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FF5D69F" wp14:editId="25376BE7">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08B17ED5" wp14:editId="1C5B757E">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
-          <wp:docPr id="2" name="Picture 2" descr="NDIS logo" title="NDIS Logo"/>
+          <wp:docPr id="3" name="Picture 3" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -12759,50 +13353,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="925C45F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14581ADC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3948D654"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15D83B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E82EEA0E"/>
     <w:lvl w:ilvl="0" w:tplc="C18814D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BC70BDA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -12871,51 +13614,51 @@
     <w:lvl w:ilvl="7" w:tplc="79BA577C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C7385DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16100A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="386272D4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w14:glow w14:rad="0">
           <w14:srgbClr w14:val="000000"/>
         </w14:glow>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
       </w:rPr>
     </w:lvl>
@@ -12943,51 +13686,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16F60504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="312E3B04"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13056,51 +13799,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195639EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36E0A3C0"/>
     <w:lvl w:ilvl="0" w:tplc="799CF448">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2E224758">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13169,151 +13912,151 @@
     <w:lvl w:ilvl="7" w:tplc="9E769526">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4EDCD788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A0C686B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A7649AE"/>
     <w:lvl w:ilvl="0" w:tplc="347039E6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C3B2C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C64A79EC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DA61047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="424CBE06"/>
     <w:lvl w:ilvl="0" w:tplc="5D805708">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2B3C0E86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13382,251 +14125,251 @@
     <w:lvl w:ilvl="7" w:tplc="EDF69092">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BCEE6680">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DBC649C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="225EB7C2"/>
     <w:lvl w:ilvl="0" w:tplc="4620977E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E0D1C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE66C194"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E607678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777AF226"/>
     <w:lvl w:ilvl="0" w:tplc="1C7E7C1A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7F705374">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F2E49B62">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="647EA482">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B2AE42EE">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="191CC71C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0A385B26">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="22A8D75E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6667DFE">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C12CDA8"/>
     <w:lvl w:ilvl="0" w:tplc="58C6FA66">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21916F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C1ED308"/>
     <w:lvl w:ilvl="0" w:tplc="6356731C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7FD21F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13695,51 +14438,51 @@
     <w:lvl w:ilvl="7" w:tplc="FA3098CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B31CBE1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24480D94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17649550"/>
     <w:lvl w:ilvl="0" w:tplc="A2482CD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EFB0C7D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13808,101 +14551,101 @@
     <w:lvl w:ilvl="7" w:tplc="B288967A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5B4E26C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="655A853A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6380B04E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="20442A28">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9FD075CC">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A49A4546">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="253E783C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C65AE3FC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13971,51 +14714,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27E81779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66F6780A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14084,51 +14827,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A57121C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0802F3A"/>
     <w:lvl w:ilvl="0" w:tplc="34A623BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BB1E1D90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -14197,51 +14940,51 @@
     <w:lvl w:ilvl="7" w:tplc="DB04E79A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="980A2F06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AC341C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E665E90"/>
     <w:lvl w:ilvl="0" w:tplc="17B82E6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ECE6C774">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -14310,51 +15053,51 @@
     <w:lvl w:ilvl="7" w:tplc="E19841EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8A94BEE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CFA2273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8144AC02"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14423,51 +15166,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D9E44D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D93C92D6"/>
     <w:lvl w:ilvl="0" w:tplc="886E50AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4E2EC1BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -14536,51 +15279,51 @@
     <w:lvl w:ilvl="7" w:tplc="08F84F88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6CA8E306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EBC1B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6668D2"/>
     <w:lvl w:ilvl="0" w:tplc="C79AE894">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0CB6226E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="32DCA58C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -14622,51 +15365,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="52448D64">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ADB6BCE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ED614A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE72180E"/>
     <w:lvl w:ilvl="0" w:tplc="4B9C15BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="95B014E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -14735,51 +15478,51 @@
     <w:lvl w:ilvl="7" w:tplc="D6C6294A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="444EEC0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FC254F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CE8EBE2"/>
     <w:lvl w:ilvl="0" w:tplc="BFDA8EC6">
       <w:start w:val="2022"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14849,302 +15592,302 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FCA149C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81AAE0DE"/>
     <w:lvl w:ilvl="0" w:tplc="E1FC1EDE">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34CD651F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67DA8B64"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DF5DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE7B28"/>
     <w:lvl w:ilvl="0" w:tplc="DE6455BA">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="tablelistbullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3834733F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90325DF0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="383B6932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBAC1738"/>
     <w:lvl w:ilvl="0" w:tplc="2E76EE1E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CC63174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6CCC12E"/>
     <w:lvl w:ilvl="0" w:tplc="7F4E33C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="22405A18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B98002F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -15186,201 +15929,201 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C45A4104">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C248E4EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4C31D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10AE5C24"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E593031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23B8CA96"/>
     <w:lvl w:ilvl="0" w:tplc="639CDAF2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3684AE80">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E78EE01C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="27FAF648">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D05E4222">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7354DBFC">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F006A3F2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E28CC61E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F22AFA9C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E9B7459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F78B5C2"/>
     <w:lvl w:ilvl="0" w:tplc="817E26B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="15A4B15E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15449,51 +16192,51 @@
     <w:lvl w:ilvl="7" w:tplc="4612834A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="562A0108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402C2463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43EAF168"/>
     <w:lvl w:ilvl="0" w:tplc="C93EE74A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AD10B32C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4DB0B108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -15535,51 +16278,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A762E9D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1848C23C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40D32296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37200F2A"/>
     <w:lvl w:ilvl="0" w:tplc="3DC2D086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4DEEF670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15648,51 +16391,51 @@
     <w:lvl w:ilvl="7" w:tplc="A1A6CA64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F4120BB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
@@ -15703,51 +16446,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F10228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5BEDDC0"/>
     <w:lvl w:ilvl="0" w:tplc="A1F6F82E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -15758,151 +16501,151 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46F907F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8938C2C8"/>
     <w:lvl w:ilvl="0" w:tplc="2E76EE1E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48885A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53160E8C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="496029E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C122A5C6"/>
     <w:lvl w:ilvl="0" w:tplc="241837EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7D44389A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15971,51 +16714,51 @@
     <w:lvl w:ilvl="7" w:tplc="D43CC0F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5388E52A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49626E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="959AA2BE"/>
     <w:lvl w:ilvl="0" w:tplc="E3747F42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9DBE210E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16084,51 +16827,51 @@
     <w:lvl w:ilvl="7" w:tplc="A3D48CD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6D76BD30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4966025B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="328EBDB0"/>
     <w:lvl w:ilvl="0" w:tplc="A40CD21E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="424E2EF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16197,51 +16940,51 @@
     <w:lvl w:ilvl="7" w:tplc="F132AAEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="71B0EFCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49811036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60F03024"/>
     <w:lvl w:ilvl="0" w:tplc="ED3C9F44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -16286,101 +17029,101 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="61A8DBEA">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4C7EEE10">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8898D6D8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DFA8D948">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="408EF790">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D178A34E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B0C5BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D4089A"/>
     <w:lvl w:ilvl="0" w:tplc="804A1C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD96C0F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16449,401 +17192,514 @@
     <w:lvl w:ilvl="7" w:tplc="D69008F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5EBA6AA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B3318E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="855CA3FC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9C6443D8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="12BE6FB4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A86EF9D0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5C908B1A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CA70AD36">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9372241C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C96A9C9E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD003C28"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="502032B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F46ED7D8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="503E2902"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B792D5D2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="508E2E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32CE75A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56567272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9350CB60"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56F834F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05804818"/>
     <w:lvl w:ilvl="0" w:tplc="31561820">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AA71247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB5C56E2"/>
     <w:lvl w:ilvl="0" w:tplc="99A27E28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5CB8516C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16912,51 +17768,51 @@
     <w:lvl w:ilvl="7" w:tplc="D7AEDF9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EDE894DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B2437F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5944FC80"/>
     <w:lvl w:ilvl="0" w:tplc="83C80F62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8CF4E85C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -17025,51 +17881,51 @@
     <w:lvl w:ilvl="7" w:tplc="ABDCBFFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="258274AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BC01623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4700DC8"/>
     <w:lvl w:ilvl="0" w:tplc="254E8EE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CE9848BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -17138,152 +17994,152 @@
     <w:lvl w:ilvl="7" w:tplc="F440E570">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="83DC3100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E5D5A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC92B232"/>
     <w:lvl w:ilvl="0" w:tplc="96968D86">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F3C401D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD9ECE68"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17352,302 +18208,302 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="606E324E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84949780"/>
     <w:lvl w:ilvl="0" w:tplc="2E76EE1E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="930CBE92">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="99EA2DA8">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F822CC04">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4FFAB94A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C7B041A6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613B5A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26C6D104"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="617D3BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="036A4512"/>
     <w:lvl w:ilvl="0" w:tplc="F9082AF2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62D30350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AF0CA30"/>
     <w:lvl w:ilvl="0" w:tplc="5E762E8E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63E76475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6572495C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17716,101 +18572,101 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E4436F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62FE3F76"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6513097C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8A61BD0"/>
     <w:lvl w:ilvl="0" w:tplc="6FB257E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="668EDD84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17879,151 +18735,151 @@
     <w:lvl w:ilvl="7" w:tplc="61B4B5B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BE52D6DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DCB497A4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="186EA11E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="80D6315A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CA40B54E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="101675FE">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2ECA41D2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAECA50C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65BF2FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5CA348E"/>
     <w:lvl w:ilvl="0" w:tplc="6C682B56">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66EE7988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58646C3A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18092,51 +18948,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69D141A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5AA33D6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18205,51 +19061,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B5B59B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57FCAFD4"/>
     <w:lvl w:ilvl="0" w:tplc="C5481836">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="31C247C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18318,151 +19174,151 @@
     <w:lvl w:ilvl="7" w:tplc="04127CB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1A6E36FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71B74B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B89E3686"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="753701F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EC659D8"/>
     <w:lvl w:ilvl="0" w:tplc="41A85DF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="65029A70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18531,101 +19387,101 @@
     <w:lvl w:ilvl="7" w:tplc="6C7657F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="54687906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A11F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98B6E724"/>
     <w:lvl w:ilvl="0" w:tplc="A1F6F82E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -18635,101 +19491,101 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77D214C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD4C670C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18798,51 +19654,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79770FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CBC31E8"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CC080">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A2B6C370">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18911,620 +19767,630 @@
     <w:lvl w:ilvl="7" w:tplc="AE660FDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C186C3EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E926B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9BC610C"/>
     <w:lvl w:ilvl="0" w:tplc="CF82286A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F0E0B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="272C50D0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BC08B44">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1D941EDE">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A288A272">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A2AAC64C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EA3A5A16">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6F4E672A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4D74CED8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CEDA17DE">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1063405544">
-    <w:abstractNumId w:val="83"/>
+    <w:abstractNumId w:val="85"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2009285481">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="322240772">
-    <w:abstractNumId w:val="84"/>
+    <w:abstractNumId w:val="86"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="212354363">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1443958839">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="281107953">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1956600576">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1605460614">
-    <w:abstractNumId w:val="77"/>
+    <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="252666850">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="956761388">
-    <w:abstractNumId w:val="92"/>
+    <w:abstractNumId w:val="94"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="530848495">
-    <w:abstractNumId w:val="89"/>
+    <w:abstractNumId w:val="91"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="669798165">
-    <w:abstractNumId w:val="94"/>
+    <w:abstractNumId w:val="96"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1597598566">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2106487734">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="868450180">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1744444870">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="889415858">
-    <w:abstractNumId w:val="73"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="827788656">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="967854674">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="693264500">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1650596311">
-    <w:abstractNumId w:val="97"/>
+    <w:abstractNumId w:val="99"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1827160123">
-    <w:abstractNumId w:val="78"/>
+    <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1475492388">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1732003034">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="463543318">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="465318527">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1550455954">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1710494369">
+    <w:abstractNumId w:val="100"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="536703585">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1138569159">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1239173160">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="463543318">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="32" w16cid:durableId="697466206">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="923760185">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1439837553">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="46757717">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="170611008">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1416977330">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1857885433">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="844784029">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="868879765">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1783456870">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="503860714">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1627928025">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="483005807">
-    <w:abstractNumId w:val="99"/>
+    <w:abstractNumId w:val="101"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="585308709">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1518688076">
-    <w:abstractNumId w:val="85"/>
+    <w:abstractNumId w:val="87"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1066958208">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1050347980">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1152941369">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1398211328">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="304817711">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="220989848">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1198735450">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="1820226500">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="368920251">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1284996136">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="840001787">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1423994588">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="824853857">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="167522739">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1229343204">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="958802750">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="237517699">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="136148004">
-    <w:abstractNumId w:val="90"/>
+    <w:abstractNumId w:val="92"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="544220263">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="992828085">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1936546683">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="70"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="1768385219">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="1260984543">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="95"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="262231334">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="331838376">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="1554387063">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="1770735495">
-    <w:abstractNumId w:val="81"/>
+    <w:abstractNumId w:val="83"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="1575972964">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="573709208">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="76" w16cid:durableId="862329319">
-    <w:abstractNumId w:val="87"/>
+    <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="77" w16cid:durableId="754521417">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="78" w16cid:durableId="225923776">
-    <w:abstractNumId w:val="86"/>
+    <w:abstractNumId w:val="88"/>
   </w:num>
   <w:num w:numId="79" w16cid:durableId="1031153239">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="80" w16cid:durableId="149567151">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="81" w16cid:durableId="1060254349">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="82" w16cid:durableId="2122415283">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="83" w16cid:durableId="41636197">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="84" w16cid:durableId="2002468069">
-    <w:abstractNumId w:val="70"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="85" w16cid:durableId="1364332426">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="86" w16cid:durableId="426077474">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="87" w16cid:durableId="1077288595">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="88" w16cid:durableId="346836149">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="89" w16cid:durableId="941910770">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="90" w16cid:durableId="1462116295">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="91" w16cid:durableId="1428043002">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="92" w16cid:durableId="1014497464">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="93" w16cid:durableId="2120444023">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="94" w16cid:durableId="441996013">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="95" w16cid:durableId="302926175">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="96" w16cid:durableId="738207633">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="93"/>
   </w:num>
   <w:num w:numId="97" w16cid:durableId="325549247">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="98" w16cid:durableId="229703683">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="99" w16cid:durableId="1344237605">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="100" w16cid:durableId="240063270">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="101" w16cid:durableId="112680296">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="102" w16cid:durableId="1168403505">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="103" w16cid:durableId="217329352">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="104" w16cid:durableId="405693687">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="105" w16cid:durableId="533428417">
-    <w:abstractNumId w:val="88"/>
+    <w:abstractNumId w:val="90"/>
   </w:num>
   <w:num w:numId="106" w16cid:durableId="2079015968">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="107" w16cid:durableId="320155187">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="108" w16cid:durableId="708454367">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="109" w16cid:durableId="1314214770">
+    <w:abstractNumId w:val="98"/>
+  </w:num>
+  <w:num w:numId="110" w16cid:durableId="1965886088">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="111" w16cid:durableId="1543637813">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="112" w16cid:durableId="183129323">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="109" w16cid:durableId="1314214770">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="113" w16cid:durableId="288363740">
-    <w:abstractNumId w:val="95"/>
+    <w:abstractNumId w:val="97"/>
   </w:num>
   <w:num w:numId="114" w16cid:durableId="409350071">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="115" w16cid:durableId="907570990">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="116" w16cid:durableId="2082410264">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="117" w16cid:durableId="390886795">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="118" w16cid:durableId="1509249710">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="108"/>
+  <w:num w:numId="119" w16cid:durableId="2067950227">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="120" w16cid:durableId="1691490474">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="119"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="dgnword-docGUID" w:val="{5C9022E6-D06E-4DFA-9884-84792C9258D1}"/>
+    <w:docVar w:name="dgnword-eventsink" w:val="1960717374832"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="002C20A0"/>
     <w:rsid w:val="000002C8"/>
     <w:rsid w:val="0000054B"/>
     <w:rsid w:val="0000054D"/>
     <w:rsid w:val="000005D2"/>
     <w:rsid w:val="00000960"/>
     <w:rsid w:val="00000C9A"/>
     <w:rsid w:val="000013D6"/>
     <w:rsid w:val="000014BA"/>
     <w:rsid w:val="0000150D"/>
     <w:rsid w:val="0000158A"/>
     <w:rsid w:val="000018A1"/>
     <w:rsid w:val="00001946"/>
     <w:rsid w:val="000019EF"/>
     <w:rsid w:val="00001C9A"/>
     <w:rsid w:val="00001D5B"/>
     <w:rsid w:val="00001E90"/>
     <w:rsid w:val="000022D2"/>
     <w:rsid w:val="000023BE"/>
     <w:rsid w:val="00002409"/>
     <w:rsid w:val="0000268B"/>
     <w:rsid w:val="000027B6"/>
     <w:rsid w:val="00002B24"/>
     <w:rsid w:val="00002BA3"/>
@@ -19542,50 +20408,51 @@
     <w:rsid w:val="00003ADC"/>
     <w:rsid w:val="00003CEB"/>
     <w:rsid w:val="00003E40"/>
     <w:rsid w:val="0000400F"/>
     <w:rsid w:val="000041F5"/>
     <w:rsid w:val="00004249"/>
     <w:rsid w:val="00004517"/>
     <w:rsid w:val="0000497F"/>
     <w:rsid w:val="000049FE"/>
     <w:rsid w:val="00004A30"/>
     <w:rsid w:val="00004B56"/>
     <w:rsid w:val="00004F77"/>
     <w:rsid w:val="00005096"/>
     <w:rsid w:val="000053A9"/>
     <w:rsid w:val="000053DB"/>
     <w:rsid w:val="000055E5"/>
     <w:rsid w:val="00005816"/>
     <w:rsid w:val="00005B8C"/>
     <w:rsid w:val="00005C1F"/>
     <w:rsid w:val="00005C74"/>
     <w:rsid w:val="00005D8C"/>
     <w:rsid w:val="00005EE0"/>
     <w:rsid w:val="00005F3F"/>
     <w:rsid w:val="00005FBC"/>
     <w:rsid w:val="00006075"/>
+    <w:rsid w:val="000060A9"/>
     <w:rsid w:val="0000631D"/>
     <w:rsid w:val="00006401"/>
     <w:rsid w:val="000064DE"/>
     <w:rsid w:val="00006621"/>
     <w:rsid w:val="000066B0"/>
     <w:rsid w:val="000066D8"/>
     <w:rsid w:val="0000690D"/>
     <w:rsid w:val="00006AE2"/>
     <w:rsid w:val="00006B69"/>
     <w:rsid w:val="00006D04"/>
     <w:rsid w:val="00006FD3"/>
     <w:rsid w:val="00007024"/>
     <w:rsid w:val="00007355"/>
     <w:rsid w:val="00007515"/>
     <w:rsid w:val="00007896"/>
     <w:rsid w:val="00007AB1"/>
     <w:rsid w:val="00007B30"/>
     <w:rsid w:val="00007BE3"/>
     <w:rsid w:val="00007D4B"/>
     <w:rsid w:val="00007E31"/>
     <w:rsid w:val="00007E64"/>
     <w:rsid w:val="00007EBF"/>
     <w:rsid w:val="00010036"/>
     <w:rsid w:val="0001021F"/>
     <w:rsid w:val="00010576"/>
@@ -19873,65 +20740,67 @@
     <w:rsid w:val="0004473A"/>
     <w:rsid w:val="00044809"/>
     <w:rsid w:val="00044B8A"/>
     <w:rsid w:val="00044FED"/>
     <w:rsid w:val="000451BF"/>
     <w:rsid w:val="000451DD"/>
     <w:rsid w:val="0004523A"/>
     <w:rsid w:val="0004528D"/>
     <w:rsid w:val="00045374"/>
     <w:rsid w:val="000453EC"/>
     <w:rsid w:val="0004555C"/>
     <w:rsid w:val="0004580C"/>
     <w:rsid w:val="0004584E"/>
     <w:rsid w:val="000458F9"/>
     <w:rsid w:val="00045A3E"/>
     <w:rsid w:val="00045A66"/>
     <w:rsid w:val="00045B79"/>
     <w:rsid w:val="00045E10"/>
     <w:rsid w:val="00045FCB"/>
     <w:rsid w:val="00046119"/>
     <w:rsid w:val="000462F0"/>
     <w:rsid w:val="00046381"/>
     <w:rsid w:val="000463DA"/>
     <w:rsid w:val="00046504"/>
     <w:rsid w:val="000465A7"/>
+    <w:rsid w:val="000465D1"/>
     <w:rsid w:val="000465E7"/>
     <w:rsid w:val="000465FD"/>
     <w:rsid w:val="0004671C"/>
     <w:rsid w:val="000468C8"/>
     <w:rsid w:val="00046C8D"/>
     <w:rsid w:val="00046CC4"/>
     <w:rsid w:val="00046E20"/>
     <w:rsid w:val="00046F64"/>
     <w:rsid w:val="00047700"/>
     <w:rsid w:val="00047716"/>
     <w:rsid w:val="0004775F"/>
     <w:rsid w:val="00047A1C"/>
     <w:rsid w:val="00047FB9"/>
     <w:rsid w:val="00047FCA"/>
     <w:rsid w:val="00050056"/>
+    <w:rsid w:val="0005016B"/>
     <w:rsid w:val="00050213"/>
     <w:rsid w:val="0005030A"/>
     <w:rsid w:val="000503CB"/>
     <w:rsid w:val="0005044C"/>
     <w:rsid w:val="00050583"/>
     <w:rsid w:val="0005064A"/>
     <w:rsid w:val="00050697"/>
     <w:rsid w:val="00050971"/>
     <w:rsid w:val="0005097F"/>
     <w:rsid w:val="0005098E"/>
     <w:rsid w:val="00050A47"/>
     <w:rsid w:val="00050B25"/>
     <w:rsid w:val="00050D2C"/>
     <w:rsid w:val="00050EAB"/>
     <w:rsid w:val="000510DC"/>
     <w:rsid w:val="0005114D"/>
     <w:rsid w:val="000511DE"/>
     <w:rsid w:val="00051272"/>
     <w:rsid w:val="00051650"/>
     <w:rsid w:val="000516B5"/>
     <w:rsid w:val="000517EF"/>
     <w:rsid w:val="0005186A"/>
     <w:rsid w:val="000519FE"/>
     <w:rsid w:val="00051B3A"/>
     <w:rsid w:val="00051D08"/>
@@ -20255,50 +21124,51 @@
     <w:rsid w:val="00086FC6"/>
     <w:rsid w:val="00087068"/>
     <w:rsid w:val="000871D8"/>
     <w:rsid w:val="00087287"/>
     <w:rsid w:val="000872CB"/>
     <w:rsid w:val="000874B0"/>
     <w:rsid w:val="00087500"/>
     <w:rsid w:val="00087952"/>
     <w:rsid w:val="00087A21"/>
     <w:rsid w:val="00087A70"/>
     <w:rsid w:val="00087AA9"/>
     <w:rsid w:val="00087AFB"/>
     <w:rsid w:val="00087B49"/>
     <w:rsid w:val="00087EBB"/>
     <w:rsid w:val="00090243"/>
     <w:rsid w:val="0009024B"/>
     <w:rsid w:val="000902D5"/>
     <w:rsid w:val="000903CE"/>
     <w:rsid w:val="000904BB"/>
     <w:rsid w:val="0009059E"/>
     <w:rsid w:val="000905A0"/>
     <w:rsid w:val="00090601"/>
     <w:rsid w:val="00090628"/>
     <w:rsid w:val="000906D2"/>
     <w:rsid w:val="000906F5"/>
+    <w:rsid w:val="00090867"/>
     <w:rsid w:val="000909C2"/>
     <w:rsid w:val="000909F8"/>
     <w:rsid w:val="00090BFA"/>
     <w:rsid w:val="00090C2D"/>
     <w:rsid w:val="00090DF8"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="000914FD"/>
     <w:rsid w:val="000916BF"/>
     <w:rsid w:val="00091807"/>
     <w:rsid w:val="000918C4"/>
     <w:rsid w:val="000918FE"/>
     <w:rsid w:val="00091BC2"/>
     <w:rsid w:val="00091C91"/>
     <w:rsid w:val="00091D8F"/>
     <w:rsid w:val="00091DA3"/>
     <w:rsid w:val="00091DC3"/>
     <w:rsid w:val="00091E41"/>
     <w:rsid w:val="00091ED4"/>
     <w:rsid w:val="00092049"/>
     <w:rsid w:val="000920A3"/>
     <w:rsid w:val="000920CC"/>
     <w:rsid w:val="00092196"/>
     <w:rsid w:val="00092272"/>
     <w:rsid w:val="000922C2"/>
     <w:rsid w:val="00092745"/>
@@ -20339,82 +21209,85 @@
     <w:rsid w:val="000953A0"/>
     <w:rsid w:val="000955B1"/>
     <w:rsid w:val="000955BB"/>
     <w:rsid w:val="000958D2"/>
     <w:rsid w:val="00095CFA"/>
     <w:rsid w:val="00095EA7"/>
     <w:rsid w:val="00095FDB"/>
     <w:rsid w:val="00095FE6"/>
     <w:rsid w:val="00096632"/>
     <w:rsid w:val="000966A2"/>
     <w:rsid w:val="000966B6"/>
     <w:rsid w:val="0009682C"/>
     <w:rsid w:val="00096852"/>
     <w:rsid w:val="000969B3"/>
     <w:rsid w:val="00096AA6"/>
     <w:rsid w:val="00096C4D"/>
     <w:rsid w:val="00097073"/>
     <w:rsid w:val="0009723A"/>
     <w:rsid w:val="0009749B"/>
     <w:rsid w:val="00097580"/>
     <w:rsid w:val="00097617"/>
     <w:rsid w:val="0009789B"/>
     <w:rsid w:val="00097967"/>
     <w:rsid w:val="00097B55"/>
     <w:rsid w:val="00097B98"/>
+    <w:rsid w:val="00097FD9"/>
     <w:rsid w:val="000A0216"/>
     <w:rsid w:val="000A0244"/>
     <w:rsid w:val="000A0276"/>
     <w:rsid w:val="000A0371"/>
     <w:rsid w:val="000A04D9"/>
     <w:rsid w:val="000A07D6"/>
     <w:rsid w:val="000A090A"/>
+    <w:rsid w:val="000A0968"/>
     <w:rsid w:val="000A0C5F"/>
     <w:rsid w:val="000A0D1C"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A1070"/>
     <w:rsid w:val="000A110D"/>
     <w:rsid w:val="000A1286"/>
     <w:rsid w:val="000A12B0"/>
     <w:rsid w:val="000A136B"/>
     <w:rsid w:val="000A13DB"/>
     <w:rsid w:val="000A17CA"/>
     <w:rsid w:val="000A1DAB"/>
     <w:rsid w:val="000A1FC4"/>
     <w:rsid w:val="000A2121"/>
     <w:rsid w:val="000A21F9"/>
     <w:rsid w:val="000A2241"/>
     <w:rsid w:val="000A2811"/>
     <w:rsid w:val="000A2E2A"/>
     <w:rsid w:val="000A2E51"/>
     <w:rsid w:val="000A2F79"/>
     <w:rsid w:val="000A3227"/>
     <w:rsid w:val="000A32D2"/>
     <w:rsid w:val="000A336F"/>
     <w:rsid w:val="000A3516"/>
     <w:rsid w:val="000A3548"/>
     <w:rsid w:val="000A3603"/>
+    <w:rsid w:val="000A3674"/>
     <w:rsid w:val="000A376C"/>
     <w:rsid w:val="000A37C6"/>
     <w:rsid w:val="000A3E57"/>
     <w:rsid w:val="000A3F79"/>
     <w:rsid w:val="000A4193"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000A441A"/>
     <w:rsid w:val="000A4658"/>
     <w:rsid w:val="000A46EC"/>
     <w:rsid w:val="000A478A"/>
     <w:rsid w:val="000A47D8"/>
     <w:rsid w:val="000A47E5"/>
     <w:rsid w:val="000A4884"/>
     <w:rsid w:val="000A48F0"/>
     <w:rsid w:val="000A49DB"/>
     <w:rsid w:val="000A4A07"/>
     <w:rsid w:val="000A4B69"/>
     <w:rsid w:val="000A4DC0"/>
     <w:rsid w:val="000A4DD1"/>
     <w:rsid w:val="000A4FFC"/>
     <w:rsid w:val="000A508F"/>
     <w:rsid w:val="000A513A"/>
     <w:rsid w:val="000A516F"/>
     <w:rsid w:val="000A53D4"/>
     <w:rsid w:val="000A53FF"/>
@@ -20543,137 +21416,141 @@
     <w:rsid w:val="000C08A8"/>
     <w:rsid w:val="000C09EB"/>
     <w:rsid w:val="000C0A13"/>
     <w:rsid w:val="000C0A17"/>
     <w:rsid w:val="000C0C87"/>
     <w:rsid w:val="000C0CBF"/>
     <w:rsid w:val="000C1020"/>
     <w:rsid w:val="000C1034"/>
     <w:rsid w:val="000C10CA"/>
     <w:rsid w:val="000C1171"/>
     <w:rsid w:val="000C1353"/>
     <w:rsid w:val="000C1646"/>
     <w:rsid w:val="000C168D"/>
     <w:rsid w:val="000C1826"/>
     <w:rsid w:val="000C1912"/>
     <w:rsid w:val="000C1981"/>
     <w:rsid w:val="000C1A64"/>
     <w:rsid w:val="000C1D73"/>
     <w:rsid w:val="000C1D75"/>
     <w:rsid w:val="000C1DB0"/>
     <w:rsid w:val="000C1EB9"/>
     <w:rsid w:val="000C1F58"/>
     <w:rsid w:val="000C2004"/>
     <w:rsid w:val="000C2056"/>
     <w:rsid w:val="000C223A"/>
+    <w:rsid w:val="000C22AA"/>
     <w:rsid w:val="000C243B"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C2849"/>
     <w:rsid w:val="000C287E"/>
     <w:rsid w:val="000C288F"/>
     <w:rsid w:val="000C2C51"/>
     <w:rsid w:val="000C3278"/>
     <w:rsid w:val="000C336A"/>
     <w:rsid w:val="000C33E5"/>
     <w:rsid w:val="000C3412"/>
     <w:rsid w:val="000C347F"/>
     <w:rsid w:val="000C352C"/>
     <w:rsid w:val="000C3545"/>
     <w:rsid w:val="000C37A8"/>
     <w:rsid w:val="000C394E"/>
     <w:rsid w:val="000C3B5F"/>
     <w:rsid w:val="000C3C44"/>
     <w:rsid w:val="000C3C9D"/>
     <w:rsid w:val="000C3DB7"/>
     <w:rsid w:val="000C3E6D"/>
     <w:rsid w:val="000C41CB"/>
     <w:rsid w:val="000C4228"/>
     <w:rsid w:val="000C42F6"/>
     <w:rsid w:val="000C4375"/>
     <w:rsid w:val="000C44E7"/>
     <w:rsid w:val="000C4751"/>
     <w:rsid w:val="000C475F"/>
     <w:rsid w:val="000C47F1"/>
     <w:rsid w:val="000C48FA"/>
     <w:rsid w:val="000C492E"/>
     <w:rsid w:val="000C4B05"/>
     <w:rsid w:val="000C4CA1"/>
     <w:rsid w:val="000C4FC2"/>
     <w:rsid w:val="000C4FD2"/>
     <w:rsid w:val="000C507D"/>
+    <w:rsid w:val="000C50CB"/>
     <w:rsid w:val="000C51F5"/>
     <w:rsid w:val="000C530D"/>
     <w:rsid w:val="000C5344"/>
     <w:rsid w:val="000C5397"/>
     <w:rsid w:val="000C53A7"/>
     <w:rsid w:val="000C53DD"/>
     <w:rsid w:val="000C540A"/>
     <w:rsid w:val="000C5444"/>
     <w:rsid w:val="000C5594"/>
     <w:rsid w:val="000C56CF"/>
     <w:rsid w:val="000C5952"/>
     <w:rsid w:val="000C59B1"/>
     <w:rsid w:val="000C5B91"/>
     <w:rsid w:val="000C6192"/>
     <w:rsid w:val="000C636C"/>
     <w:rsid w:val="000C63DC"/>
     <w:rsid w:val="000C6409"/>
     <w:rsid w:val="000C6600"/>
     <w:rsid w:val="000C6654"/>
     <w:rsid w:val="000C666F"/>
     <w:rsid w:val="000C68ED"/>
     <w:rsid w:val="000C6916"/>
     <w:rsid w:val="000C69BA"/>
     <w:rsid w:val="000C6A3E"/>
     <w:rsid w:val="000C6A6E"/>
     <w:rsid w:val="000C6DAD"/>
     <w:rsid w:val="000C6F2A"/>
     <w:rsid w:val="000C6F4B"/>
     <w:rsid w:val="000C709F"/>
     <w:rsid w:val="000C72C2"/>
     <w:rsid w:val="000C74A8"/>
     <w:rsid w:val="000C7616"/>
     <w:rsid w:val="000C7691"/>
     <w:rsid w:val="000C76B0"/>
     <w:rsid w:val="000C77A8"/>
     <w:rsid w:val="000C77CF"/>
     <w:rsid w:val="000C7DE0"/>
     <w:rsid w:val="000C7E38"/>
     <w:rsid w:val="000D01A7"/>
     <w:rsid w:val="000D0729"/>
     <w:rsid w:val="000D0894"/>
     <w:rsid w:val="000D0976"/>
     <w:rsid w:val="000D0B36"/>
     <w:rsid w:val="000D0F0E"/>
     <w:rsid w:val="000D1161"/>
     <w:rsid w:val="000D11C8"/>
     <w:rsid w:val="000D1235"/>
+    <w:rsid w:val="000D1395"/>
     <w:rsid w:val="000D13B3"/>
     <w:rsid w:val="000D13F7"/>
     <w:rsid w:val="000D1407"/>
     <w:rsid w:val="000D1488"/>
+    <w:rsid w:val="000D155C"/>
     <w:rsid w:val="000D15D2"/>
     <w:rsid w:val="000D1740"/>
     <w:rsid w:val="000D1903"/>
     <w:rsid w:val="000D1979"/>
     <w:rsid w:val="000D19A2"/>
     <w:rsid w:val="000D19E7"/>
     <w:rsid w:val="000D1A3C"/>
     <w:rsid w:val="000D1BEA"/>
     <w:rsid w:val="000D1DC0"/>
     <w:rsid w:val="000D1E3F"/>
     <w:rsid w:val="000D1E83"/>
     <w:rsid w:val="000D20AC"/>
     <w:rsid w:val="000D2228"/>
     <w:rsid w:val="000D2278"/>
     <w:rsid w:val="000D23A2"/>
     <w:rsid w:val="000D23E3"/>
     <w:rsid w:val="000D244C"/>
     <w:rsid w:val="000D247B"/>
     <w:rsid w:val="000D25FD"/>
     <w:rsid w:val="000D2612"/>
     <w:rsid w:val="000D2663"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D2C45"/>
     <w:rsid w:val="000D2D14"/>
     <w:rsid w:val="000D2E3C"/>
@@ -21226,50 +22103,51 @@
     <w:rsid w:val="00136E75"/>
     <w:rsid w:val="0013714B"/>
     <w:rsid w:val="00137250"/>
     <w:rsid w:val="0013736E"/>
     <w:rsid w:val="00137383"/>
     <w:rsid w:val="0013742D"/>
     <w:rsid w:val="00137513"/>
     <w:rsid w:val="00137521"/>
     <w:rsid w:val="001375BE"/>
     <w:rsid w:val="0013771D"/>
     <w:rsid w:val="001377C6"/>
     <w:rsid w:val="0013799A"/>
     <w:rsid w:val="00137A74"/>
     <w:rsid w:val="00137C57"/>
     <w:rsid w:val="00137C78"/>
     <w:rsid w:val="00137E73"/>
     <w:rsid w:val="00137F02"/>
     <w:rsid w:val="001400FC"/>
     <w:rsid w:val="0014014B"/>
     <w:rsid w:val="00140273"/>
     <w:rsid w:val="00140584"/>
     <w:rsid w:val="001405B6"/>
     <w:rsid w:val="001406FA"/>
     <w:rsid w:val="0014099B"/>
     <w:rsid w:val="00140EE6"/>
+    <w:rsid w:val="00140F89"/>
     <w:rsid w:val="0014119E"/>
     <w:rsid w:val="00141330"/>
     <w:rsid w:val="001413FE"/>
     <w:rsid w:val="00141496"/>
     <w:rsid w:val="001415DF"/>
     <w:rsid w:val="00141693"/>
     <w:rsid w:val="00141A30"/>
     <w:rsid w:val="00141B20"/>
     <w:rsid w:val="00141B99"/>
     <w:rsid w:val="00141CD8"/>
     <w:rsid w:val="00141D33"/>
     <w:rsid w:val="00141D42"/>
     <w:rsid w:val="00142210"/>
     <w:rsid w:val="001423B2"/>
     <w:rsid w:val="001423EC"/>
     <w:rsid w:val="00142790"/>
     <w:rsid w:val="00142791"/>
     <w:rsid w:val="00142907"/>
     <w:rsid w:val="00142AC9"/>
     <w:rsid w:val="00142B46"/>
     <w:rsid w:val="00142D34"/>
     <w:rsid w:val="00142E0A"/>
     <w:rsid w:val="00143003"/>
     <w:rsid w:val="001433C9"/>
     <w:rsid w:val="001435E8"/>
@@ -21381,79 +22259,81 @@
     <w:rsid w:val="00154F9F"/>
     <w:rsid w:val="00154FA2"/>
     <w:rsid w:val="00155001"/>
     <w:rsid w:val="001550B0"/>
     <w:rsid w:val="00155467"/>
     <w:rsid w:val="00155808"/>
     <w:rsid w:val="00155AD5"/>
     <w:rsid w:val="00155AFD"/>
     <w:rsid w:val="00155E60"/>
     <w:rsid w:val="0015615F"/>
     <w:rsid w:val="0015622C"/>
     <w:rsid w:val="00156432"/>
     <w:rsid w:val="001564D9"/>
     <w:rsid w:val="001567B5"/>
     <w:rsid w:val="00156ADD"/>
     <w:rsid w:val="00156BD8"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00156CB1"/>
     <w:rsid w:val="00156E84"/>
     <w:rsid w:val="00156EAE"/>
     <w:rsid w:val="00156FCA"/>
     <w:rsid w:val="0015727F"/>
     <w:rsid w:val="001572DD"/>
     <w:rsid w:val="00157513"/>
     <w:rsid w:val="00157908"/>
+    <w:rsid w:val="001579B3"/>
     <w:rsid w:val="001579DA"/>
     <w:rsid w:val="00157A95"/>
     <w:rsid w:val="00157B6E"/>
     <w:rsid w:val="00157C8F"/>
     <w:rsid w:val="00157CBF"/>
     <w:rsid w:val="00157D6C"/>
     <w:rsid w:val="00157DB7"/>
     <w:rsid w:val="0016003E"/>
     <w:rsid w:val="001600A0"/>
     <w:rsid w:val="0016019C"/>
     <w:rsid w:val="001601B8"/>
     <w:rsid w:val="00160228"/>
     <w:rsid w:val="0016027E"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00160442"/>
     <w:rsid w:val="0016046E"/>
     <w:rsid w:val="00160574"/>
     <w:rsid w:val="001606CD"/>
     <w:rsid w:val="001607EC"/>
     <w:rsid w:val="00160853"/>
     <w:rsid w:val="001608F8"/>
     <w:rsid w:val="00160903"/>
     <w:rsid w:val="00160BBD"/>
     <w:rsid w:val="00160BD0"/>
     <w:rsid w:val="00160CBA"/>
     <w:rsid w:val="00160D58"/>
     <w:rsid w:val="00161283"/>
     <w:rsid w:val="0016129E"/>
     <w:rsid w:val="001616E0"/>
+    <w:rsid w:val="00161865"/>
     <w:rsid w:val="00161A3D"/>
     <w:rsid w:val="00161E6A"/>
     <w:rsid w:val="00161F4C"/>
     <w:rsid w:val="00162184"/>
     <w:rsid w:val="00162431"/>
     <w:rsid w:val="00162765"/>
     <w:rsid w:val="001628DE"/>
     <w:rsid w:val="00162D85"/>
     <w:rsid w:val="00162EFD"/>
     <w:rsid w:val="00163238"/>
     <w:rsid w:val="00163259"/>
     <w:rsid w:val="0016328D"/>
     <w:rsid w:val="001633A5"/>
     <w:rsid w:val="001633BE"/>
     <w:rsid w:val="00163426"/>
     <w:rsid w:val="00163847"/>
     <w:rsid w:val="001638F2"/>
     <w:rsid w:val="0016396F"/>
     <w:rsid w:val="00163995"/>
     <w:rsid w:val="00163CB0"/>
     <w:rsid w:val="00163D3B"/>
     <w:rsid w:val="00163E4D"/>
     <w:rsid w:val="00163F4E"/>
     <w:rsid w:val="00164162"/>
     <w:rsid w:val="00164516"/>
@@ -21610,50 +22490,51 @@
     <w:rsid w:val="001816A1"/>
     <w:rsid w:val="00181979"/>
     <w:rsid w:val="00181CDA"/>
     <w:rsid w:val="00181D15"/>
     <w:rsid w:val="00181D2E"/>
     <w:rsid w:val="00181E2A"/>
     <w:rsid w:val="00181E41"/>
     <w:rsid w:val="00182102"/>
     <w:rsid w:val="00182144"/>
     <w:rsid w:val="00182164"/>
     <w:rsid w:val="00182196"/>
     <w:rsid w:val="001823AB"/>
     <w:rsid w:val="001824B2"/>
     <w:rsid w:val="00182517"/>
     <w:rsid w:val="0018257D"/>
     <w:rsid w:val="00182755"/>
     <w:rsid w:val="00182B2B"/>
     <w:rsid w:val="00182CE6"/>
     <w:rsid w:val="00182D34"/>
     <w:rsid w:val="00182D9E"/>
     <w:rsid w:val="00182FF7"/>
     <w:rsid w:val="00183182"/>
     <w:rsid w:val="00183512"/>
     <w:rsid w:val="001838C3"/>
     <w:rsid w:val="00183EED"/>
+    <w:rsid w:val="00183FBD"/>
     <w:rsid w:val="001842B7"/>
     <w:rsid w:val="001844C5"/>
     <w:rsid w:val="00184B91"/>
     <w:rsid w:val="00184CF9"/>
     <w:rsid w:val="00184D1C"/>
     <w:rsid w:val="00184E12"/>
     <w:rsid w:val="001850FF"/>
     <w:rsid w:val="001853EF"/>
     <w:rsid w:val="001855FA"/>
     <w:rsid w:val="00185ADE"/>
     <w:rsid w:val="00185D01"/>
     <w:rsid w:val="00185E6F"/>
     <w:rsid w:val="00185F41"/>
     <w:rsid w:val="00186160"/>
     <w:rsid w:val="00186300"/>
     <w:rsid w:val="001863E0"/>
     <w:rsid w:val="001864AB"/>
     <w:rsid w:val="00186574"/>
     <w:rsid w:val="00186660"/>
     <w:rsid w:val="0018669C"/>
     <w:rsid w:val="00186877"/>
     <w:rsid w:val="001868A5"/>
     <w:rsid w:val="00186B79"/>
     <w:rsid w:val="00186C97"/>
     <w:rsid w:val="00186D1F"/>
@@ -21774,50 +22655,51 @@
     <w:rsid w:val="001A1226"/>
     <w:rsid w:val="001A13AD"/>
     <w:rsid w:val="001A15E8"/>
     <w:rsid w:val="001A18D0"/>
     <w:rsid w:val="001A1933"/>
     <w:rsid w:val="001A1B24"/>
     <w:rsid w:val="001A1BFF"/>
     <w:rsid w:val="001A1C23"/>
     <w:rsid w:val="001A1C6A"/>
     <w:rsid w:val="001A1F76"/>
     <w:rsid w:val="001A21EB"/>
     <w:rsid w:val="001A22D6"/>
     <w:rsid w:val="001A249B"/>
     <w:rsid w:val="001A24E1"/>
     <w:rsid w:val="001A25E6"/>
     <w:rsid w:val="001A268C"/>
     <w:rsid w:val="001A281D"/>
     <w:rsid w:val="001A2C14"/>
     <w:rsid w:val="001A2C7C"/>
     <w:rsid w:val="001A2CB6"/>
     <w:rsid w:val="001A2EF3"/>
     <w:rsid w:val="001A34BB"/>
     <w:rsid w:val="001A3598"/>
     <w:rsid w:val="001A35E4"/>
     <w:rsid w:val="001A3847"/>
+    <w:rsid w:val="001A3853"/>
     <w:rsid w:val="001A3B64"/>
     <w:rsid w:val="001A3C70"/>
     <w:rsid w:val="001A3CF1"/>
     <w:rsid w:val="001A3ED0"/>
     <w:rsid w:val="001A42EE"/>
     <w:rsid w:val="001A4546"/>
     <w:rsid w:val="001A48BB"/>
     <w:rsid w:val="001A48CA"/>
     <w:rsid w:val="001A48D9"/>
     <w:rsid w:val="001A4971"/>
     <w:rsid w:val="001A4B4B"/>
     <w:rsid w:val="001A4E4B"/>
     <w:rsid w:val="001A4F33"/>
     <w:rsid w:val="001A4FBA"/>
     <w:rsid w:val="001A504B"/>
     <w:rsid w:val="001A50B1"/>
     <w:rsid w:val="001A51AF"/>
     <w:rsid w:val="001A521B"/>
     <w:rsid w:val="001A5229"/>
     <w:rsid w:val="001A529E"/>
     <w:rsid w:val="001A52B9"/>
     <w:rsid w:val="001A555E"/>
     <w:rsid w:val="001A56B4"/>
     <w:rsid w:val="001A5737"/>
     <w:rsid w:val="001A59AB"/>
@@ -21840,68 +22722,71 @@
     <w:rsid w:val="001A77E5"/>
     <w:rsid w:val="001A7BD5"/>
     <w:rsid w:val="001A7CD6"/>
     <w:rsid w:val="001A7D31"/>
     <w:rsid w:val="001A7E0A"/>
     <w:rsid w:val="001A7E16"/>
     <w:rsid w:val="001A7E2A"/>
     <w:rsid w:val="001B01C5"/>
     <w:rsid w:val="001B037B"/>
     <w:rsid w:val="001B03C4"/>
     <w:rsid w:val="001B0598"/>
     <w:rsid w:val="001B0807"/>
     <w:rsid w:val="001B082C"/>
     <w:rsid w:val="001B085F"/>
     <w:rsid w:val="001B0877"/>
     <w:rsid w:val="001B0D30"/>
     <w:rsid w:val="001B0F06"/>
     <w:rsid w:val="001B0F73"/>
     <w:rsid w:val="001B1136"/>
     <w:rsid w:val="001B114D"/>
     <w:rsid w:val="001B1213"/>
     <w:rsid w:val="001B125D"/>
     <w:rsid w:val="001B12CB"/>
     <w:rsid w:val="001B15DE"/>
     <w:rsid w:val="001B203C"/>
+    <w:rsid w:val="001B2079"/>
     <w:rsid w:val="001B2093"/>
     <w:rsid w:val="001B211D"/>
     <w:rsid w:val="001B21A1"/>
     <w:rsid w:val="001B225A"/>
     <w:rsid w:val="001B24B6"/>
     <w:rsid w:val="001B26F5"/>
     <w:rsid w:val="001B2813"/>
     <w:rsid w:val="001B2868"/>
     <w:rsid w:val="001B2884"/>
     <w:rsid w:val="001B2948"/>
+    <w:rsid w:val="001B2A5F"/>
     <w:rsid w:val="001B2B28"/>
     <w:rsid w:val="001B2EA7"/>
     <w:rsid w:val="001B2F69"/>
     <w:rsid w:val="001B2FAE"/>
     <w:rsid w:val="001B2FF8"/>
     <w:rsid w:val="001B3068"/>
     <w:rsid w:val="001B333C"/>
     <w:rsid w:val="001B3440"/>
+    <w:rsid w:val="001B371C"/>
     <w:rsid w:val="001B37B1"/>
     <w:rsid w:val="001B3973"/>
     <w:rsid w:val="001B3C62"/>
     <w:rsid w:val="001B3CED"/>
     <w:rsid w:val="001B3D34"/>
     <w:rsid w:val="001B4019"/>
     <w:rsid w:val="001B430F"/>
     <w:rsid w:val="001B44D9"/>
     <w:rsid w:val="001B4547"/>
     <w:rsid w:val="001B4755"/>
     <w:rsid w:val="001B479C"/>
     <w:rsid w:val="001B48A5"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4B36"/>
     <w:rsid w:val="001B4BAE"/>
     <w:rsid w:val="001B4C1A"/>
     <w:rsid w:val="001B4D6B"/>
     <w:rsid w:val="001B4D77"/>
     <w:rsid w:val="001B4EF7"/>
     <w:rsid w:val="001B4F85"/>
     <w:rsid w:val="001B5574"/>
     <w:rsid w:val="001B56CA"/>
     <w:rsid w:val="001B580E"/>
     <w:rsid w:val="001B5902"/>
     <w:rsid w:val="001B5A9B"/>
@@ -21993,96 +22878,98 @@
     <w:rsid w:val="001C4D99"/>
     <w:rsid w:val="001C4E50"/>
     <w:rsid w:val="001C4F85"/>
     <w:rsid w:val="001C51E3"/>
     <w:rsid w:val="001C52CB"/>
     <w:rsid w:val="001C533C"/>
     <w:rsid w:val="001C5423"/>
     <w:rsid w:val="001C5507"/>
     <w:rsid w:val="001C5937"/>
     <w:rsid w:val="001C593F"/>
     <w:rsid w:val="001C59F3"/>
     <w:rsid w:val="001C5AF9"/>
     <w:rsid w:val="001C5B7B"/>
     <w:rsid w:val="001C5C10"/>
     <w:rsid w:val="001C6187"/>
     <w:rsid w:val="001C6226"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C65E4"/>
     <w:rsid w:val="001C669B"/>
     <w:rsid w:val="001C6739"/>
     <w:rsid w:val="001C6AAC"/>
     <w:rsid w:val="001C6C61"/>
     <w:rsid w:val="001C6D68"/>
     <w:rsid w:val="001C6EC1"/>
     <w:rsid w:val="001C70BD"/>
+    <w:rsid w:val="001C70F9"/>
     <w:rsid w:val="001C7122"/>
     <w:rsid w:val="001C729A"/>
     <w:rsid w:val="001C7AC9"/>
     <w:rsid w:val="001C7C4F"/>
     <w:rsid w:val="001C7C77"/>
     <w:rsid w:val="001C7C8D"/>
     <w:rsid w:val="001C7CB0"/>
     <w:rsid w:val="001C7CB9"/>
     <w:rsid w:val="001C7DD3"/>
     <w:rsid w:val="001C7E5D"/>
     <w:rsid w:val="001C7EA9"/>
     <w:rsid w:val="001C7FA0"/>
     <w:rsid w:val="001D0809"/>
     <w:rsid w:val="001D0866"/>
     <w:rsid w:val="001D0B41"/>
     <w:rsid w:val="001D0B96"/>
     <w:rsid w:val="001D0C34"/>
     <w:rsid w:val="001D0EC5"/>
     <w:rsid w:val="001D0EF9"/>
     <w:rsid w:val="001D107F"/>
     <w:rsid w:val="001D121C"/>
     <w:rsid w:val="001D136F"/>
     <w:rsid w:val="001D13C6"/>
     <w:rsid w:val="001D1512"/>
     <w:rsid w:val="001D153A"/>
     <w:rsid w:val="001D16BA"/>
     <w:rsid w:val="001D18FA"/>
     <w:rsid w:val="001D1AF8"/>
     <w:rsid w:val="001D1C65"/>
     <w:rsid w:val="001D1E3C"/>
     <w:rsid w:val="001D1E7A"/>
     <w:rsid w:val="001D1EC1"/>
     <w:rsid w:val="001D1FDA"/>
     <w:rsid w:val="001D20AB"/>
     <w:rsid w:val="001D20C3"/>
     <w:rsid w:val="001D21D5"/>
     <w:rsid w:val="001D22A1"/>
     <w:rsid w:val="001D23C3"/>
     <w:rsid w:val="001D2573"/>
     <w:rsid w:val="001D2598"/>
     <w:rsid w:val="001D2986"/>
     <w:rsid w:val="001D2A95"/>
     <w:rsid w:val="001D2BC0"/>
     <w:rsid w:val="001D2CC4"/>
     <w:rsid w:val="001D2E33"/>
     <w:rsid w:val="001D2EED"/>
+    <w:rsid w:val="001D31B0"/>
     <w:rsid w:val="001D33E2"/>
     <w:rsid w:val="001D35BA"/>
     <w:rsid w:val="001D3634"/>
     <w:rsid w:val="001D366C"/>
     <w:rsid w:val="001D379E"/>
     <w:rsid w:val="001D3817"/>
     <w:rsid w:val="001D3941"/>
     <w:rsid w:val="001D3DBD"/>
     <w:rsid w:val="001D421D"/>
     <w:rsid w:val="001D43EF"/>
     <w:rsid w:val="001D47B1"/>
     <w:rsid w:val="001D494C"/>
     <w:rsid w:val="001D49E8"/>
     <w:rsid w:val="001D4A40"/>
     <w:rsid w:val="001D4C0D"/>
     <w:rsid w:val="001D4CEB"/>
     <w:rsid w:val="001D4D59"/>
     <w:rsid w:val="001D5292"/>
     <w:rsid w:val="001D53B1"/>
     <w:rsid w:val="001D5457"/>
     <w:rsid w:val="001D546D"/>
     <w:rsid w:val="001D551A"/>
     <w:rsid w:val="001D552C"/>
     <w:rsid w:val="001D5682"/>
     <w:rsid w:val="001D57E5"/>
@@ -22202,136 +23089,141 @@
     <w:rsid w:val="001E7F6B"/>
     <w:rsid w:val="001E7FA6"/>
     <w:rsid w:val="001E8890"/>
     <w:rsid w:val="001F01E9"/>
     <w:rsid w:val="001F0562"/>
     <w:rsid w:val="001F066D"/>
     <w:rsid w:val="001F084C"/>
     <w:rsid w:val="001F0901"/>
     <w:rsid w:val="001F0A46"/>
     <w:rsid w:val="001F0E03"/>
     <w:rsid w:val="001F0E1C"/>
     <w:rsid w:val="001F1185"/>
     <w:rsid w:val="001F12A8"/>
     <w:rsid w:val="001F12B8"/>
     <w:rsid w:val="001F12F9"/>
     <w:rsid w:val="001F1530"/>
     <w:rsid w:val="001F16AD"/>
     <w:rsid w:val="001F1785"/>
     <w:rsid w:val="001F1814"/>
     <w:rsid w:val="001F1943"/>
     <w:rsid w:val="001F1964"/>
     <w:rsid w:val="001F199A"/>
     <w:rsid w:val="001F19A3"/>
     <w:rsid w:val="001F19EB"/>
     <w:rsid w:val="001F1B51"/>
+    <w:rsid w:val="001F1EC1"/>
     <w:rsid w:val="001F207D"/>
     <w:rsid w:val="001F20B0"/>
     <w:rsid w:val="001F22A5"/>
     <w:rsid w:val="001F22E5"/>
     <w:rsid w:val="001F23F8"/>
     <w:rsid w:val="001F24A9"/>
     <w:rsid w:val="001F2566"/>
     <w:rsid w:val="001F2726"/>
     <w:rsid w:val="001F2B0C"/>
     <w:rsid w:val="001F2CAD"/>
     <w:rsid w:val="001F2CD3"/>
     <w:rsid w:val="001F2E2C"/>
     <w:rsid w:val="001F2E75"/>
     <w:rsid w:val="001F2E9B"/>
     <w:rsid w:val="001F3265"/>
     <w:rsid w:val="001F33E1"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F3554"/>
     <w:rsid w:val="001F369D"/>
     <w:rsid w:val="001F3855"/>
     <w:rsid w:val="001F3BB5"/>
     <w:rsid w:val="001F3F42"/>
     <w:rsid w:val="001F412D"/>
     <w:rsid w:val="001F4331"/>
     <w:rsid w:val="001F4813"/>
     <w:rsid w:val="001F4886"/>
     <w:rsid w:val="001F4AD3"/>
     <w:rsid w:val="001F4B62"/>
     <w:rsid w:val="001F50DA"/>
     <w:rsid w:val="001F51CA"/>
     <w:rsid w:val="001F52B6"/>
     <w:rsid w:val="001F53CE"/>
     <w:rsid w:val="001F5506"/>
     <w:rsid w:val="001F5564"/>
     <w:rsid w:val="001F5588"/>
     <w:rsid w:val="001F5870"/>
     <w:rsid w:val="001F59C0"/>
     <w:rsid w:val="001F5A76"/>
     <w:rsid w:val="001F5A97"/>
     <w:rsid w:val="001F5CA2"/>
     <w:rsid w:val="001F5DA0"/>
+    <w:rsid w:val="001F5F5F"/>
     <w:rsid w:val="001F5FCC"/>
     <w:rsid w:val="001F6040"/>
     <w:rsid w:val="001F6066"/>
     <w:rsid w:val="001F62AD"/>
     <w:rsid w:val="001F66B4"/>
     <w:rsid w:val="001F66D9"/>
     <w:rsid w:val="001F67BF"/>
     <w:rsid w:val="001F68E9"/>
     <w:rsid w:val="001F6B34"/>
     <w:rsid w:val="001F6B5D"/>
     <w:rsid w:val="001F6CE9"/>
     <w:rsid w:val="001F6D11"/>
     <w:rsid w:val="001F719B"/>
     <w:rsid w:val="001F76FB"/>
     <w:rsid w:val="001F7AC1"/>
     <w:rsid w:val="001F7C72"/>
     <w:rsid w:val="001F7C74"/>
     <w:rsid w:val="001F7CBC"/>
     <w:rsid w:val="001F7ECC"/>
     <w:rsid w:val="001F7F55"/>
     <w:rsid w:val="001F7F9F"/>
     <w:rsid w:val="00200208"/>
     <w:rsid w:val="002002A4"/>
     <w:rsid w:val="002002D0"/>
     <w:rsid w:val="00200476"/>
     <w:rsid w:val="0020048E"/>
     <w:rsid w:val="002004E8"/>
     <w:rsid w:val="0020062A"/>
     <w:rsid w:val="00200652"/>
     <w:rsid w:val="00200735"/>
     <w:rsid w:val="00200931"/>
     <w:rsid w:val="00200B81"/>
     <w:rsid w:val="00200D8C"/>
     <w:rsid w:val="00200F26"/>
     <w:rsid w:val="00201148"/>
     <w:rsid w:val="0020122E"/>
     <w:rsid w:val="00201262"/>
     <w:rsid w:val="00201299"/>
     <w:rsid w:val="00201497"/>
+    <w:rsid w:val="00201841"/>
     <w:rsid w:val="00201862"/>
     <w:rsid w:val="00201A7C"/>
+    <w:rsid w:val="00201F11"/>
     <w:rsid w:val="002024B7"/>
     <w:rsid w:val="002027FA"/>
     <w:rsid w:val="00202999"/>
     <w:rsid w:val="00202BBA"/>
+    <w:rsid w:val="00202BF3"/>
     <w:rsid w:val="00202C88"/>
     <w:rsid w:val="00202E72"/>
     <w:rsid w:val="002030A6"/>
     <w:rsid w:val="002030CD"/>
     <w:rsid w:val="00203134"/>
     <w:rsid w:val="0020349F"/>
     <w:rsid w:val="00203500"/>
     <w:rsid w:val="002035A7"/>
     <w:rsid w:val="00203616"/>
     <w:rsid w:val="00203853"/>
     <w:rsid w:val="0020398E"/>
     <w:rsid w:val="00203B48"/>
     <w:rsid w:val="00203DBD"/>
     <w:rsid w:val="00203E33"/>
     <w:rsid w:val="00203E3D"/>
     <w:rsid w:val="00203E7A"/>
     <w:rsid w:val="00204246"/>
     <w:rsid w:val="002042C7"/>
     <w:rsid w:val="00204309"/>
     <w:rsid w:val="00204348"/>
     <w:rsid w:val="002047D4"/>
     <w:rsid w:val="002048C6"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="002049E4"/>
     <w:rsid w:val="00204A23"/>
@@ -22399,50 +23291,51 @@
     <w:rsid w:val="00212A98"/>
     <w:rsid w:val="00212C8B"/>
     <w:rsid w:val="00212CD2"/>
     <w:rsid w:val="00212D29"/>
     <w:rsid w:val="00212F99"/>
     <w:rsid w:val="0021313F"/>
     <w:rsid w:val="0021328A"/>
     <w:rsid w:val="0021329C"/>
     <w:rsid w:val="00213305"/>
     <w:rsid w:val="00213453"/>
     <w:rsid w:val="00213733"/>
     <w:rsid w:val="002139B8"/>
     <w:rsid w:val="00213B15"/>
     <w:rsid w:val="00213D15"/>
     <w:rsid w:val="00213DAE"/>
     <w:rsid w:val="00213EA7"/>
     <w:rsid w:val="00213F64"/>
     <w:rsid w:val="00213F6B"/>
     <w:rsid w:val="00213F8F"/>
     <w:rsid w:val="00214149"/>
     <w:rsid w:val="0021430C"/>
     <w:rsid w:val="002143A4"/>
     <w:rsid w:val="002144F4"/>
     <w:rsid w:val="0021475D"/>
     <w:rsid w:val="0021488D"/>
+    <w:rsid w:val="002148FA"/>
     <w:rsid w:val="00214AD2"/>
     <w:rsid w:val="00214B63"/>
     <w:rsid w:val="00214BA4"/>
     <w:rsid w:val="00215115"/>
     <w:rsid w:val="002151F9"/>
     <w:rsid w:val="00215201"/>
     <w:rsid w:val="00215257"/>
     <w:rsid w:val="002152B7"/>
     <w:rsid w:val="0021536D"/>
     <w:rsid w:val="0021538C"/>
     <w:rsid w:val="002153AB"/>
     <w:rsid w:val="002154CF"/>
     <w:rsid w:val="002159C2"/>
     <w:rsid w:val="00215AE1"/>
     <w:rsid w:val="00215B01"/>
     <w:rsid w:val="00215C10"/>
     <w:rsid w:val="00215CB4"/>
     <w:rsid w:val="00215D2E"/>
     <w:rsid w:val="0021603E"/>
     <w:rsid w:val="00216169"/>
     <w:rsid w:val="002162C7"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="00216438"/>
     <w:rsid w:val="002164E7"/>
@@ -22844,50 +23737,51 @@
     <w:rsid w:val="00264874"/>
     <w:rsid w:val="002649D2"/>
     <w:rsid w:val="002649FC"/>
     <w:rsid w:val="00264ADB"/>
     <w:rsid w:val="00264B75"/>
     <w:rsid w:val="00264D26"/>
     <w:rsid w:val="00264F95"/>
     <w:rsid w:val="0026504D"/>
     <w:rsid w:val="00265346"/>
     <w:rsid w:val="002653DF"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="002656AD"/>
     <w:rsid w:val="0026586E"/>
     <w:rsid w:val="00265A2A"/>
     <w:rsid w:val="00265A32"/>
     <w:rsid w:val="00265B95"/>
     <w:rsid w:val="00265C5C"/>
     <w:rsid w:val="00265C89"/>
     <w:rsid w:val="00265CB7"/>
     <w:rsid w:val="00265DCB"/>
     <w:rsid w:val="00265F0C"/>
     <w:rsid w:val="00266093"/>
     <w:rsid w:val="00266338"/>
     <w:rsid w:val="00266784"/>
     <w:rsid w:val="00266935"/>
+    <w:rsid w:val="00266C3F"/>
     <w:rsid w:val="00266C59"/>
     <w:rsid w:val="00266C7B"/>
     <w:rsid w:val="00266CCC"/>
     <w:rsid w:val="00266D29"/>
     <w:rsid w:val="00266D81"/>
     <w:rsid w:val="00266DBC"/>
     <w:rsid w:val="00266EDF"/>
     <w:rsid w:val="0026708B"/>
     <w:rsid w:val="0026738A"/>
     <w:rsid w:val="00267444"/>
     <w:rsid w:val="0026787B"/>
     <w:rsid w:val="00267896"/>
     <w:rsid w:val="002678E7"/>
     <w:rsid w:val="00267CC1"/>
     <w:rsid w:val="00267E29"/>
     <w:rsid w:val="00267F8C"/>
     <w:rsid w:val="002703E2"/>
     <w:rsid w:val="002703EC"/>
     <w:rsid w:val="00270502"/>
     <w:rsid w:val="002705D9"/>
     <w:rsid w:val="002706ED"/>
     <w:rsid w:val="0027086C"/>
     <w:rsid w:val="00270A14"/>
     <w:rsid w:val="00270A4C"/>
     <w:rsid w:val="00270B44"/>
@@ -23301,98 +24195,100 @@
     <w:rsid w:val="002B4693"/>
     <w:rsid w:val="002B46B4"/>
     <w:rsid w:val="002B4A2B"/>
     <w:rsid w:val="002B4B55"/>
     <w:rsid w:val="002B4F3C"/>
     <w:rsid w:val="002B4FCB"/>
     <w:rsid w:val="002B5162"/>
     <w:rsid w:val="002B5179"/>
     <w:rsid w:val="002B51C0"/>
     <w:rsid w:val="002B520A"/>
     <w:rsid w:val="002B5276"/>
     <w:rsid w:val="002B5580"/>
     <w:rsid w:val="002B5805"/>
     <w:rsid w:val="002B5A0B"/>
     <w:rsid w:val="002B62D2"/>
     <w:rsid w:val="002B63C1"/>
     <w:rsid w:val="002B65D3"/>
     <w:rsid w:val="002B6609"/>
     <w:rsid w:val="002B6941"/>
     <w:rsid w:val="002B6995"/>
     <w:rsid w:val="002B6FFC"/>
     <w:rsid w:val="002B7154"/>
     <w:rsid w:val="002B7302"/>
     <w:rsid w:val="002B7396"/>
     <w:rsid w:val="002B7614"/>
+    <w:rsid w:val="002B78F1"/>
     <w:rsid w:val="002B7FA7"/>
     <w:rsid w:val="002C0003"/>
     <w:rsid w:val="002C0182"/>
     <w:rsid w:val="002C01F4"/>
     <w:rsid w:val="002C04A3"/>
     <w:rsid w:val="002C04E3"/>
     <w:rsid w:val="002C06D3"/>
     <w:rsid w:val="002C077F"/>
     <w:rsid w:val="002C0BDA"/>
     <w:rsid w:val="002C0C6A"/>
     <w:rsid w:val="002C0ED3"/>
     <w:rsid w:val="002C1166"/>
     <w:rsid w:val="002C1199"/>
     <w:rsid w:val="002C1225"/>
     <w:rsid w:val="002C13C5"/>
     <w:rsid w:val="002C13FF"/>
     <w:rsid w:val="002C14D9"/>
     <w:rsid w:val="002C150E"/>
     <w:rsid w:val="002C15E8"/>
     <w:rsid w:val="002C16A5"/>
     <w:rsid w:val="002C176C"/>
     <w:rsid w:val="002C1C71"/>
     <w:rsid w:val="002C1CDC"/>
     <w:rsid w:val="002C2075"/>
     <w:rsid w:val="002C20A0"/>
     <w:rsid w:val="002C21A1"/>
     <w:rsid w:val="002C237A"/>
     <w:rsid w:val="002C2566"/>
     <w:rsid w:val="002C265E"/>
     <w:rsid w:val="002C2900"/>
     <w:rsid w:val="002C2B61"/>
     <w:rsid w:val="002C2BFD"/>
     <w:rsid w:val="002C2F73"/>
     <w:rsid w:val="002C2FE3"/>
     <w:rsid w:val="002C3097"/>
     <w:rsid w:val="002C3188"/>
     <w:rsid w:val="002C34D9"/>
     <w:rsid w:val="002C38C1"/>
     <w:rsid w:val="002C3980"/>
     <w:rsid w:val="002C39EC"/>
     <w:rsid w:val="002C3AFB"/>
     <w:rsid w:val="002C3B90"/>
     <w:rsid w:val="002C3BB2"/>
     <w:rsid w:val="002C3C6F"/>
     <w:rsid w:val="002C3CB3"/>
     <w:rsid w:val="002C3DBA"/>
     <w:rsid w:val="002C401B"/>
     <w:rsid w:val="002C4066"/>
+    <w:rsid w:val="002C42FE"/>
     <w:rsid w:val="002C4519"/>
     <w:rsid w:val="002C479C"/>
     <w:rsid w:val="002C47A5"/>
     <w:rsid w:val="002C4AF1"/>
     <w:rsid w:val="002C4EAD"/>
     <w:rsid w:val="002C4F80"/>
     <w:rsid w:val="002C5026"/>
     <w:rsid w:val="002C518F"/>
     <w:rsid w:val="002C59F9"/>
     <w:rsid w:val="002C5A66"/>
     <w:rsid w:val="002C5B60"/>
     <w:rsid w:val="002C5F29"/>
     <w:rsid w:val="002C5F64"/>
     <w:rsid w:val="002C5FB1"/>
     <w:rsid w:val="002C6074"/>
     <w:rsid w:val="002C6142"/>
     <w:rsid w:val="002C62D8"/>
     <w:rsid w:val="002C633B"/>
     <w:rsid w:val="002C63F2"/>
     <w:rsid w:val="002C690C"/>
     <w:rsid w:val="002C6928"/>
     <w:rsid w:val="002C6AB7"/>
     <w:rsid w:val="002C6B8D"/>
     <w:rsid w:val="002C7077"/>
     <w:rsid w:val="002C70EE"/>
@@ -23482,50 +24378,51 @@
     <w:rsid w:val="002D7898"/>
     <w:rsid w:val="002D7C6E"/>
     <w:rsid w:val="002D7E62"/>
     <w:rsid w:val="002D7F00"/>
     <w:rsid w:val="002D7FAD"/>
     <w:rsid w:val="002E003C"/>
     <w:rsid w:val="002E0056"/>
     <w:rsid w:val="002E0493"/>
     <w:rsid w:val="002E04AA"/>
     <w:rsid w:val="002E04D0"/>
     <w:rsid w:val="002E0646"/>
     <w:rsid w:val="002E0691"/>
     <w:rsid w:val="002E0731"/>
     <w:rsid w:val="002E08A1"/>
     <w:rsid w:val="002E0A45"/>
     <w:rsid w:val="002E0D34"/>
     <w:rsid w:val="002E10C3"/>
     <w:rsid w:val="002E1398"/>
     <w:rsid w:val="002E146E"/>
     <w:rsid w:val="002E15CC"/>
     <w:rsid w:val="002E16B9"/>
     <w:rsid w:val="002E16E3"/>
     <w:rsid w:val="002E17D6"/>
     <w:rsid w:val="002E184F"/>
     <w:rsid w:val="002E198C"/>
+    <w:rsid w:val="002E19F6"/>
     <w:rsid w:val="002E1A65"/>
     <w:rsid w:val="002E1A67"/>
     <w:rsid w:val="002E1C72"/>
     <w:rsid w:val="002E1F7A"/>
     <w:rsid w:val="002E1FAF"/>
     <w:rsid w:val="002E24FF"/>
     <w:rsid w:val="002E2656"/>
     <w:rsid w:val="002E26DD"/>
     <w:rsid w:val="002E29E6"/>
     <w:rsid w:val="002E2A84"/>
     <w:rsid w:val="002E2B54"/>
     <w:rsid w:val="002E2C68"/>
     <w:rsid w:val="002E2DFA"/>
     <w:rsid w:val="002E2E3A"/>
     <w:rsid w:val="002E304C"/>
     <w:rsid w:val="002E306E"/>
     <w:rsid w:val="002E30F6"/>
     <w:rsid w:val="002E3379"/>
     <w:rsid w:val="002E33FA"/>
     <w:rsid w:val="002E35EE"/>
     <w:rsid w:val="002E3933"/>
     <w:rsid w:val="002E3C0C"/>
     <w:rsid w:val="002E3CD4"/>
     <w:rsid w:val="002E3DBB"/>
     <w:rsid w:val="002E3FAE"/>
@@ -23610,77 +24507,79 @@
     <w:rsid w:val="002F35D1"/>
     <w:rsid w:val="002F37E2"/>
     <w:rsid w:val="002F3899"/>
     <w:rsid w:val="002F3AD1"/>
     <w:rsid w:val="002F3C80"/>
     <w:rsid w:val="002F3CD1"/>
     <w:rsid w:val="002F3F68"/>
     <w:rsid w:val="002F3FDE"/>
     <w:rsid w:val="002F40AD"/>
     <w:rsid w:val="002F4462"/>
     <w:rsid w:val="002F4599"/>
     <w:rsid w:val="002F46D1"/>
     <w:rsid w:val="002F4941"/>
     <w:rsid w:val="002F4AD2"/>
     <w:rsid w:val="002F4C2D"/>
     <w:rsid w:val="002F4E5F"/>
     <w:rsid w:val="002F4EBF"/>
     <w:rsid w:val="002F507A"/>
     <w:rsid w:val="002F5197"/>
     <w:rsid w:val="002F526B"/>
     <w:rsid w:val="002F53BE"/>
     <w:rsid w:val="002F54AC"/>
     <w:rsid w:val="002F57C4"/>
     <w:rsid w:val="002F5AFD"/>
     <w:rsid w:val="002F5CBE"/>
+    <w:rsid w:val="002F6014"/>
     <w:rsid w:val="002F6340"/>
     <w:rsid w:val="002F64A3"/>
     <w:rsid w:val="002F6675"/>
     <w:rsid w:val="002F6777"/>
     <w:rsid w:val="002F6812"/>
     <w:rsid w:val="002F684E"/>
     <w:rsid w:val="002F69A4"/>
     <w:rsid w:val="002F6DF3"/>
     <w:rsid w:val="002F6F4D"/>
     <w:rsid w:val="002F70D9"/>
     <w:rsid w:val="002F75B3"/>
     <w:rsid w:val="002F7712"/>
     <w:rsid w:val="002F7958"/>
     <w:rsid w:val="002F796D"/>
     <w:rsid w:val="0030054E"/>
     <w:rsid w:val="0030085C"/>
     <w:rsid w:val="003008F7"/>
     <w:rsid w:val="003008FF"/>
     <w:rsid w:val="00300BE7"/>
     <w:rsid w:val="00300C2F"/>
     <w:rsid w:val="00300E15"/>
     <w:rsid w:val="00300E5D"/>
     <w:rsid w:val="00300E8E"/>
     <w:rsid w:val="003010EF"/>
     <w:rsid w:val="00301282"/>
     <w:rsid w:val="003016A5"/>
     <w:rsid w:val="00301991"/>
+    <w:rsid w:val="00301C94"/>
     <w:rsid w:val="00302137"/>
     <w:rsid w:val="00302229"/>
     <w:rsid w:val="003027C3"/>
     <w:rsid w:val="003027E1"/>
     <w:rsid w:val="00302995"/>
     <w:rsid w:val="00302AAA"/>
     <w:rsid w:val="00302D64"/>
     <w:rsid w:val="0030373F"/>
     <w:rsid w:val="00303964"/>
     <w:rsid w:val="00303B1E"/>
     <w:rsid w:val="00303E92"/>
     <w:rsid w:val="00303F08"/>
     <w:rsid w:val="00303F4A"/>
     <w:rsid w:val="003040CE"/>
     <w:rsid w:val="003043BD"/>
     <w:rsid w:val="00304697"/>
     <w:rsid w:val="003046FA"/>
     <w:rsid w:val="00304715"/>
     <w:rsid w:val="00304731"/>
     <w:rsid w:val="0030490B"/>
     <w:rsid w:val="00304BB8"/>
     <w:rsid w:val="00304BDA"/>
     <w:rsid w:val="00304BEE"/>
     <w:rsid w:val="00304C68"/>
     <w:rsid w:val="00304CA2"/>
@@ -23856,79 +24755,81 @@
     <w:rsid w:val="003233FD"/>
     <w:rsid w:val="00323443"/>
     <w:rsid w:val="0032344A"/>
     <w:rsid w:val="0032346C"/>
     <w:rsid w:val="0032354F"/>
     <w:rsid w:val="00323588"/>
     <w:rsid w:val="00323794"/>
     <w:rsid w:val="00323B5C"/>
     <w:rsid w:val="00323BFC"/>
     <w:rsid w:val="00323EAD"/>
     <w:rsid w:val="00323F0E"/>
     <w:rsid w:val="00324034"/>
     <w:rsid w:val="003241E0"/>
     <w:rsid w:val="00324685"/>
     <w:rsid w:val="00324713"/>
     <w:rsid w:val="003247A3"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="003252B5"/>
     <w:rsid w:val="00325304"/>
     <w:rsid w:val="00325692"/>
     <w:rsid w:val="0032569F"/>
     <w:rsid w:val="00325809"/>
     <w:rsid w:val="00325A5E"/>
     <w:rsid w:val="00325D77"/>
     <w:rsid w:val="00325FF8"/>
+    <w:rsid w:val="00325FF9"/>
     <w:rsid w:val="003260B4"/>
     <w:rsid w:val="003260FC"/>
     <w:rsid w:val="00326137"/>
     <w:rsid w:val="00326555"/>
     <w:rsid w:val="003266A3"/>
     <w:rsid w:val="003266CA"/>
     <w:rsid w:val="003266E0"/>
     <w:rsid w:val="003268C0"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="00326D9F"/>
     <w:rsid w:val="00326EF6"/>
     <w:rsid w:val="00327148"/>
     <w:rsid w:val="00327263"/>
     <w:rsid w:val="003273B6"/>
     <w:rsid w:val="0032742F"/>
     <w:rsid w:val="0032754D"/>
     <w:rsid w:val="0032786C"/>
     <w:rsid w:val="00327AB7"/>
     <w:rsid w:val="00327BE0"/>
     <w:rsid w:val="00327C0B"/>
     <w:rsid w:val="00327C30"/>
     <w:rsid w:val="00327C50"/>
     <w:rsid w:val="003300BD"/>
     <w:rsid w:val="00330193"/>
     <w:rsid w:val="00330279"/>
     <w:rsid w:val="003302CA"/>
     <w:rsid w:val="00330389"/>
     <w:rsid w:val="0033043C"/>
     <w:rsid w:val="0033066F"/>
+    <w:rsid w:val="003306DD"/>
     <w:rsid w:val="003308AB"/>
     <w:rsid w:val="00330963"/>
     <w:rsid w:val="00330A4F"/>
     <w:rsid w:val="00330C84"/>
     <w:rsid w:val="00330DEA"/>
     <w:rsid w:val="00330F40"/>
     <w:rsid w:val="00331232"/>
     <w:rsid w:val="00331413"/>
     <w:rsid w:val="00331565"/>
     <w:rsid w:val="0033196F"/>
     <w:rsid w:val="00331B92"/>
     <w:rsid w:val="00331E29"/>
     <w:rsid w:val="00331EB3"/>
     <w:rsid w:val="00331FC0"/>
     <w:rsid w:val="00331FC7"/>
     <w:rsid w:val="003325C3"/>
     <w:rsid w:val="0033261E"/>
     <w:rsid w:val="0033267C"/>
     <w:rsid w:val="00332752"/>
     <w:rsid w:val="003329AF"/>
     <w:rsid w:val="00332EB8"/>
     <w:rsid w:val="00332FA6"/>
     <w:rsid w:val="00332FEF"/>
     <w:rsid w:val="003332F8"/>
     <w:rsid w:val="003333F8"/>
@@ -24008,53 +24909,55 @@
     <w:rsid w:val="00343126"/>
     <w:rsid w:val="00343339"/>
     <w:rsid w:val="003437F4"/>
     <w:rsid w:val="0034380A"/>
     <w:rsid w:val="003441EA"/>
     <w:rsid w:val="003441F3"/>
     <w:rsid w:val="003442D7"/>
     <w:rsid w:val="0034444E"/>
     <w:rsid w:val="00344551"/>
     <w:rsid w:val="003445EC"/>
     <w:rsid w:val="00344B8C"/>
     <w:rsid w:val="00344C7C"/>
     <w:rsid w:val="00344D9F"/>
     <w:rsid w:val="00344E3D"/>
     <w:rsid w:val="00344F9B"/>
     <w:rsid w:val="003450B4"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="0034534B"/>
     <w:rsid w:val="00345581"/>
     <w:rsid w:val="003455AA"/>
     <w:rsid w:val="00345668"/>
     <w:rsid w:val="003456C1"/>
     <w:rsid w:val="0034579E"/>
     <w:rsid w:val="003457A0"/>
     <w:rsid w:val="00345850"/>
+    <w:rsid w:val="003459F6"/>
     <w:rsid w:val="00345E3F"/>
     <w:rsid w:val="00345F79"/>
     <w:rsid w:val="0034609B"/>
+    <w:rsid w:val="003461F9"/>
     <w:rsid w:val="00346268"/>
     <w:rsid w:val="003466A8"/>
     <w:rsid w:val="003466BE"/>
     <w:rsid w:val="00346879"/>
     <w:rsid w:val="003468E4"/>
     <w:rsid w:val="00346A13"/>
     <w:rsid w:val="00346AF4"/>
     <w:rsid w:val="00346D02"/>
     <w:rsid w:val="00346FDF"/>
     <w:rsid w:val="0034731D"/>
     <w:rsid w:val="00347AC8"/>
     <w:rsid w:val="00347B41"/>
     <w:rsid w:val="00347F56"/>
     <w:rsid w:val="00347F71"/>
     <w:rsid w:val="003501E0"/>
     <w:rsid w:val="0035032F"/>
     <w:rsid w:val="0035037D"/>
     <w:rsid w:val="00350470"/>
     <w:rsid w:val="0035050D"/>
     <w:rsid w:val="0035060D"/>
     <w:rsid w:val="0035073A"/>
     <w:rsid w:val="00350956"/>
     <w:rsid w:val="00350AD9"/>
     <w:rsid w:val="00350AF0"/>
     <w:rsid w:val="00350B71"/>
@@ -24238,163 +25141,168 @@
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="00370742"/>
     <w:rsid w:val="003709FC"/>
     <w:rsid w:val="00370B1D"/>
     <w:rsid w:val="00370E05"/>
     <w:rsid w:val="00370F89"/>
     <w:rsid w:val="00371526"/>
     <w:rsid w:val="00371545"/>
     <w:rsid w:val="003716DA"/>
     <w:rsid w:val="00371806"/>
     <w:rsid w:val="00371967"/>
     <w:rsid w:val="0037198F"/>
     <w:rsid w:val="00371C3E"/>
     <w:rsid w:val="00372115"/>
     <w:rsid w:val="00372238"/>
     <w:rsid w:val="00372248"/>
     <w:rsid w:val="00372370"/>
     <w:rsid w:val="0037242F"/>
     <w:rsid w:val="00372520"/>
     <w:rsid w:val="003726E6"/>
     <w:rsid w:val="003729E6"/>
     <w:rsid w:val="00372AA7"/>
     <w:rsid w:val="00372CC6"/>
     <w:rsid w:val="00372DB5"/>
     <w:rsid w:val="00372DBD"/>
+    <w:rsid w:val="00372E65"/>
     <w:rsid w:val="00373470"/>
     <w:rsid w:val="0037364B"/>
     <w:rsid w:val="003736D6"/>
     <w:rsid w:val="00373A1D"/>
     <w:rsid w:val="00373D10"/>
     <w:rsid w:val="00373DE8"/>
     <w:rsid w:val="00373E9B"/>
     <w:rsid w:val="00373EF2"/>
     <w:rsid w:val="003745D8"/>
     <w:rsid w:val="00374624"/>
     <w:rsid w:val="00374651"/>
     <w:rsid w:val="00374AD2"/>
     <w:rsid w:val="00374BD4"/>
     <w:rsid w:val="00374BDB"/>
     <w:rsid w:val="00374F97"/>
     <w:rsid w:val="0037502B"/>
     <w:rsid w:val="003750B5"/>
     <w:rsid w:val="0037520B"/>
     <w:rsid w:val="003755FB"/>
     <w:rsid w:val="00375A1C"/>
     <w:rsid w:val="00375BC4"/>
     <w:rsid w:val="00375C95"/>
+    <w:rsid w:val="00375DF9"/>
     <w:rsid w:val="00376213"/>
     <w:rsid w:val="0037664E"/>
     <w:rsid w:val="00376660"/>
     <w:rsid w:val="00376668"/>
     <w:rsid w:val="0037678A"/>
     <w:rsid w:val="003768E3"/>
+    <w:rsid w:val="0037694B"/>
     <w:rsid w:val="00376A3D"/>
     <w:rsid w:val="00376A70"/>
     <w:rsid w:val="00376D23"/>
     <w:rsid w:val="00376D5D"/>
     <w:rsid w:val="00376E25"/>
     <w:rsid w:val="00376F40"/>
     <w:rsid w:val="00376F7E"/>
     <w:rsid w:val="0037705C"/>
     <w:rsid w:val="003770EA"/>
     <w:rsid w:val="00377136"/>
     <w:rsid w:val="003771B3"/>
     <w:rsid w:val="0037725A"/>
     <w:rsid w:val="003774D9"/>
     <w:rsid w:val="00377611"/>
     <w:rsid w:val="00377614"/>
     <w:rsid w:val="0037764E"/>
     <w:rsid w:val="0037795B"/>
     <w:rsid w:val="0037796F"/>
     <w:rsid w:val="003779F1"/>
     <w:rsid w:val="00377B76"/>
     <w:rsid w:val="00377C5C"/>
     <w:rsid w:val="00377F5A"/>
     <w:rsid w:val="00377FFC"/>
     <w:rsid w:val="00380592"/>
     <w:rsid w:val="00380CD3"/>
     <w:rsid w:val="00380D1B"/>
     <w:rsid w:val="00380DCB"/>
     <w:rsid w:val="00380E64"/>
     <w:rsid w:val="0038117D"/>
     <w:rsid w:val="00381284"/>
     <w:rsid w:val="003812E5"/>
     <w:rsid w:val="003814B2"/>
     <w:rsid w:val="00381721"/>
     <w:rsid w:val="00381A54"/>
     <w:rsid w:val="00381C5E"/>
     <w:rsid w:val="00381D67"/>
     <w:rsid w:val="00381E28"/>
     <w:rsid w:val="00381EEE"/>
     <w:rsid w:val="0038202E"/>
     <w:rsid w:val="00382110"/>
     <w:rsid w:val="00382200"/>
     <w:rsid w:val="003822B0"/>
     <w:rsid w:val="0038235A"/>
     <w:rsid w:val="00382676"/>
     <w:rsid w:val="003826B6"/>
     <w:rsid w:val="00382E1C"/>
     <w:rsid w:val="00382EB2"/>
     <w:rsid w:val="00382F50"/>
     <w:rsid w:val="0038336E"/>
+    <w:rsid w:val="0038363A"/>
     <w:rsid w:val="0038364A"/>
     <w:rsid w:val="0038369F"/>
     <w:rsid w:val="003836C0"/>
     <w:rsid w:val="003836F6"/>
     <w:rsid w:val="00383781"/>
     <w:rsid w:val="003839D8"/>
     <w:rsid w:val="00383A66"/>
     <w:rsid w:val="00383A82"/>
     <w:rsid w:val="00383BE8"/>
     <w:rsid w:val="00383CB9"/>
     <w:rsid w:val="00383D17"/>
     <w:rsid w:val="00383ED0"/>
     <w:rsid w:val="00383EE0"/>
     <w:rsid w:val="0038403B"/>
     <w:rsid w:val="00384207"/>
     <w:rsid w:val="003845C4"/>
     <w:rsid w:val="00384CCE"/>
     <w:rsid w:val="00384DD6"/>
     <w:rsid w:val="00384E71"/>
     <w:rsid w:val="00384EB5"/>
     <w:rsid w:val="00384F6D"/>
     <w:rsid w:val="003850AD"/>
     <w:rsid w:val="0038517C"/>
     <w:rsid w:val="003851BA"/>
     <w:rsid w:val="00385224"/>
     <w:rsid w:val="00385298"/>
     <w:rsid w:val="003853FB"/>
     <w:rsid w:val="003856D9"/>
     <w:rsid w:val="003856ED"/>
     <w:rsid w:val="0038598B"/>
     <w:rsid w:val="00385C8D"/>
     <w:rsid w:val="00385D95"/>
     <w:rsid w:val="00386079"/>
     <w:rsid w:val="003861C3"/>
     <w:rsid w:val="003861E0"/>
     <w:rsid w:val="00386373"/>
+    <w:rsid w:val="003863B9"/>
     <w:rsid w:val="003863DC"/>
     <w:rsid w:val="0038672D"/>
     <w:rsid w:val="003867C1"/>
     <w:rsid w:val="0038687E"/>
     <w:rsid w:val="00386898"/>
     <w:rsid w:val="003868D6"/>
     <w:rsid w:val="003869F6"/>
     <w:rsid w:val="00386A31"/>
     <w:rsid w:val="00387285"/>
     <w:rsid w:val="00387350"/>
     <w:rsid w:val="003873FF"/>
     <w:rsid w:val="003874A5"/>
     <w:rsid w:val="00387552"/>
     <w:rsid w:val="003875F4"/>
     <w:rsid w:val="00387605"/>
     <w:rsid w:val="00387749"/>
     <w:rsid w:val="00387901"/>
     <w:rsid w:val="00387C2D"/>
     <w:rsid w:val="00387CFD"/>
     <w:rsid w:val="00387EEE"/>
     <w:rsid w:val="00387FE1"/>
     <w:rsid w:val="0039034B"/>
     <w:rsid w:val="00390491"/>
     <w:rsid w:val="00390645"/>
     <w:rsid w:val="00390C13"/>
@@ -24480,73 +25388,76 @@
     <w:rsid w:val="003A1052"/>
     <w:rsid w:val="003A137C"/>
     <w:rsid w:val="003A14C0"/>
     <w:rsid w:val="003A16FC"/>
     <w:rsid w:val="003A1865"/>
     <w:rsid w:val="003A189C"/>
     <w:rsid w:val="003A1959"/>
     <w:rsid w:val="003A1B15"/>
     <w:rsid w:val="003A1B3C"/>
     <w:rsid w:val="003A1DDD"/>
     <w:rsid w:val="003A1DE6"/>
     <w:rsid w:val="003A1E21"/>
     <w:rsid w:val="003A1E7C"/>
     <w:rsid w:val="003A1EAD"/>
     <w:rsid w:val="003A200D"/>
     <w:rsid w:val="003A220C"/>
     <w:rsid w:val="003A2368"/>
     <w:rsid w:val="003A247B"/>
     <w:rsid w:val="003A24A9"/>
     <w:rsid w:val="003A2830"/>
     <w:rsid w:val="003A2ACC"/>
     <w:rsid w:val="003A2D59"/>
     <w:rsid w:val="003A2D7D"/>
     <w:rsid w:val="003A2DCB"/>
     <w:rsid w:val="003A2E45"/>
+    <w:rsid w:val="003A3054"/>
     <w:rsid w:val="003A314A"/>
     <w:rsid w:val="003A3300"/>
     <w:rsid w:val="003A333F"/>
     <w:rsid w:val="003A3445"/>
     <w:rsid w:val="003A3483"/>
     <w:rsid w:val="003A3544"/>
     <w:rsid w:val="003A3836"/>
     <w:rsid w:val="003A3B97"/>
     <w:rsid w:val="003A3C97"/>
     <w:rsid w:val="003A3D61"/>
     <w:rsid w:val="003A3D9C"/>
     <w:rsid w:val="003A3DEB"/>
     <w:rsid w:val="003A3F50"/>
     <w:rsid w:val="003A3F61"/>
     <w:rsid w:val="003A4107"/>
+    <w:rsid w:val="003A417D"/>
     <w:rsid w:val="003A423F"/>
     <w:rsid w:val="003A438E"/>
     <w:rsid w:val="003A43DD"/>
     <w:rsid w:val="003A44E0"/>
     <w:rsid w:val="003A4987"/>
     <w:rsid w:val="003A49C1"/>
     <w:rsid w:val="003A4B4F"/>
     <w:rsid w:val="003A4CE2"/>
+    <w:rsid w:val="003A4DC8"/>
     <w:rsid w:val="003A4F2D"/>
     <w:rsid w:val="003A5096"/>
     <w:rsid w:val="003A519C"/>
     <w:rsid w:val="003A51EE"/>
     <w:rsid w:val="003A542D"/>
     <w:rsid w:val="003A5670"/>
     <w:rsid w:val="003A5728"/>
     <w:rsid w:val="003A5759"/>
     <w:rsid w:val="003A5897"/>
     <w:rsid w:val="003A589A"/>
     <w:rsid w:val="003A5921"/>
     <w:rsid w:val="003A593C"/>
     <w:rsid w:val="003A5A5B"/>
     <w:rsid w:val="003A5A66"/>
     <w:rsid w:val="003A5DE9"/>
     <w:rsid w:val="003A5F06"/>
     <w:rsid w:val="003A5F69"/>
     <w:rsid w:val="003A5FC6"/>
     <w:rsid w:val="003A5FDB"/>
     <w:rsid w:val="003A6081"/>
     <w:rsid w:val="003A60F5"/>
     <w:rsid w:val="003A60FB"/>
     <w:rsid w:val="003A618A"/>
     <w:rsid w:val="003A6315"/>
     <w:rsid w:val="003A6331"/>
@@ -24675,112 +25586,115 @@
     <w:rsid w:val="003C17A0"/>
     <w:rsid w:val="003C17DD"/>
     <w:rsid w:val="003C1827"/>
     <w:rsid w:val="003C1851"/>
     <w:rsid w:val="003C191D"/>
     <w:rsid w:val="003C1ACC"/>
     <w:rsid w:val="003C1B4E"/>
     <w:rsid w:val="003C1E52"/>
     <w:rsid w:val="003C201C"/>
     <w:rsid w:val="003C20EF"/>
     <w:rsid w:val="003C217D"/>
     <w:rsid w:val="003C240C"/>
     <w:rsid w:val="003C2609"/>
     <w:rsid w:val="003C2635"/>
     <w:rsid w:val="003C2783"/>
     <w:rsid w:val="003C27DF"/>
     <w:rsid w:val="003C2B18"/>
     <w:rsid w:val="003C2BAC"/>
     <w:rsid w:val="003C2C51"/>
     <w:rsid w:val="003C2DE4"/>
     <w:rsid w:val="003C2DF6"/>
     <w:rsid w:val="003C2F04"/>
     <w:rsid w:val="003C2F31"/>
     <w:rsid w:val="003C2F90"/>
     <w:rsid w:val="003C306E"/>
+    <w:rsid w:val="003C312E"/>
     <w:rsid w:val="003C315F"/>
     <w:rsid w:val="003C3170"/>
     <w:rsid w:val="003C36A1"/>
     <w:rsid w:val="003C36D8"/>
     <w:rsid w:val="003C375B"/>
     <w:rsid w:val="003C38F3"/>
     <w:rsid w:val="003C3995"/>
     <w:rsid w:val="003C39DB"/>
     <w:rsid w:val="003C3C5E"/>
     <w:rsid w:val="003C3C5F"/>
     <w:rsid w:val="003C3D13"/>
     <w:rsid w:val="003C3ED3"/>
     <w:rsid w:val="003C3FB1"/>
     <w:rsid w:val="003C3FD1"/>
     <w:rsid w:val="003C40C9"/>
     <w:rsid w:val="003C418C"/>
     <w:rsid w:val="003C4338"/>
     <w:rsid w:val="003C436D"/>
     <w:rsid w:val="003C43C6"/>
     <w:rsid w:val="003C4566"/>
     <w:rsid w:val="003C4771"/>
+    <w:rsid w:val="003C4AD9"/>
     <w:rsid w:val="003C4BC2"/>
     <w:rsid w:val="003C4CEE"/>
     <w:rsid w:val="003C4E13"/>
     <w:rsid w:val="003C4F40"/>
     <w:rsid w:val="003C51E0"/>
     <w:rsid w:val="003C520F"/>
     <w:rsid w:val="003C52AE"/>
     <w:rsid w:val="003C5379"/>
     <w:rsid w:val="003C563E"/>
     <w:rsid w:val="003C58B9"/>
     <w:rsid w:val="003C5940"/>
     <w:rsid w:val="003C59B7"/>
     <w:rsid w:val="003C5A56"/>
     <w:rsid w:val="003C5A61"/>
     <w:rsid w:val="003C5B6E"/>
     <w:rsid w:val="003C5E0B"/>
     <w:rsid w:val="003C6120"/>
     <w:rsid w:val="003C617C"/>
     <w:rsid w:val="003C6366"/>
     <w:rsid w:val="003C673F"/>
     <w:rsid w:val="003C6744"/>
     <w:rsid w:val="003C676F"/>
     <w:rsid w:val="003C6921"/>
     <w:rsid w:val="003C6941"/>
     <w:rsid w:val="003C6948"/>
     <w:rsid w:val="003C6A6E"/>
     <w:rsid w:val="003C6CEB"/>
     <w:rsid w:val="003C6D14"/>
     <w:rsid w:val="003C6DE1"/>
     <w:rsid w:val="003C773E"/>
     <w:rsid w:val="003C7C09"/>
     <w:rsid w:val="003C7D09"/>
     <w:rsid w:val="003D0209"/>
     <w:rsid w:val="003D0401"/>
     <w:rsid w:val="003D043E"/>
     <w:rsid w:val="003D065E"/>
     <w:rsid w:val="003D06FC"/>
     <w:rsid w:val="003D0948"/>
     <w:rsid w:val="003D097A"/>
     <w:rsid w:val="003D0BBF"/>
     <w:rsid w:val="003D0CAC"/>
+    <w:rsid w:val="003D0EF3"/>
     <w:rsid w:val="003D0F84"/>
     <w:rsid w:val="003D0FB5"/>
     <w:rsid w:val="003D1255"/>
     <w:rsid w:val="003D131C"/>
     <w:rsid w:val="003D1359"/>
     <w:rsid w:val="003D140E"/>
     <w:rsid w:val="003D1452"/>
     <w:rsid w:val="003D1596"/>
     <w:rsid w:val="003D16FC"/>
     <w:rsid w:val="003D19C2"/>
     <w:rsid w:val="003D1AF3"/>
     <w:rsid w:val="003D202D"/>
     <w:rsid w:val="003D219F"/>
     <w:rsid w:val="003D2447"/>
     <w:rsid w:val="003D2609"/>
     <w:rsid w:val="003D29C7"/>
     <w:rsid w:val="003D2A19"/>
     <w:rsid w:val="003D2A92"/>
     <w:rsid w:val="003D2B6A"/>
     <w:rsid w:val="003D2C71"/>
     <w:rsid w:val="003D2D29"/>
     <w:rsid w:val="003D2DA8"/>
     <w:rsid w:val="003D2ECC"/>
     <w:rsid w:val="003D30A3"/>
     <w:rsid w:val="003D30C2"/>
@@ -24974,55 +25888,57 @@
     <w:rsid w:val="003F1654"/>
     <w:rsid w:val="003F198A"/>
     <w:rsid w:val="003F1B28"/>
     <w:rsid w:val="003F1B54"/>
     <w:rsid w:val="003F1D32"/>
     <w:rsid w:val="003F1F74"/>
     <w:rsid w:val="003F227B"/>
     <w:rsid w:val="003F2447"/>
     <w:rsid w:val="003F252A"/>
     <w:rsid w:val="003F269B"/>
     <w:rsid w:val="003F27FD"/>
     <w:rsid w:val="003F2C33"/>
     <w:rsid w:val="003F2D00"/>
     <w:rsid w:val="003F2D14"/>
     <w:rsid w:val="003F2DF1"/>
     <w:rsid w:val="003F2E87"/>
     <w:rsid w:val="003F31B4"/>
     <w:rsid w:val="003F31D8"/>
     <w:rsid w:val="003F3330"/>
     <w:rsid w:val="003F3498"/>
     <w:rsid w:val="003F34AC"/>
     <w:rsid w:val="003F38F5"/>
     <w:rsid w:val="003F3B72"/>
     <w:rsid w:val="003F3BF0"/>
     <w:rsid w:val="003F41D5"/>
+    <w:rsid w:val="003F45A4"/>
     <w:rsid w:val="003F4971"/>
     <w:rsid w:val="003F4A8E"/>
     <w:rsid w:val="003F4B98"/>
     <w:rsid w:val="003F4E5C"/>
     <w:rsid w:val="003F4EF4"/>
+    <w:rsid w:val="003F4F2E"/>
     <w:rsid w:val="003F5157"/>
     <w:rsid w:val="003F5325"/>
     <w:rsid w:val="003F53EE"/>
     <w:rsid w:val="003F5608"/>
     <w:rsid w:val="003F5692"/>
     <w:rsid w:val="003F586A"/>
     <w:rsid w:val="003F58F5"/>
     <w:rsid w:val="003F5920"/>
     <w:rsid w:val="003F5C82"/>
     <w:rsid w:val="003F5CC5"/>
     <w:rsid w:val="003F5CD1"/>
     <w:rsid w:val="003F61EA"/>
     <w:rsid w:val="003F622F"/>
     <w:rsid w:val="003F6385"/>
     <w:rsid w:val="003F6451"/>
     <w:rsid w:val="003F6495"/>
     <w:rsid w:val="003F666B"/>
     <w:rsid w:val="003F6980"/>
     <w:rsid w:val="003F6B91"/>
     <w:rsid w:val="003F6D6D"/>
     <w:rsid w:val="003F6E3B"/>
     <w:rsid w:val="003F7518"/>
     <w:rsid w:val="003F759B"/>
     <w:rsid w:val="003F75F0"/>
     <w:rsid w:val="003F76A9"/>
@@ -25071,50 +25987,51 @@
     <w:rsid w:val="00402ABE"/>
     <w:rsid w:val="00402B6F"/>
     <w:rsid w:val="00402D3B"/>
     <w:rsid w:val="00402D4B"/>
     <w:rsid w:val="00402EA8"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00402F96"/>
     <w:rsid w:val="00403048"/>
     <w:rsid w:val="00403147"/>
     <w:rsid w:val="00403171"/>
     <w:rsid w:val="0040337B"/>
     <w:rsid w:val="0040349F"/>
     <w:rsid w:val="00403629"/>
     <w:rsid w:val="004036AB"/>
     <w:rsid w:val="0040374A"/>
     <w:rsid w:val="0040383F"/>
     <w:rsid w:val="004038E9"/>
     <w:rsid w:val="00403926"/>
     <w:rsid w:val="0040403C"/>
     <w:rsid w:val="00404053"/>
     <w:rsid w:val="00404189"/>
     <w:rsid w:val="0040418A"/>
     <w:rsid w:val="00404364"/>
     <w:rsid w:val="00404552"/>
     <w:rsid w:val="004045ED"/>
+    <w:rsid w:val="004045F4"/>
     <w:rsid w:val="00404917"/>
     <w:rsid w:val="00404A22"/>
     <w:rsid w:val="00404B5B"/>
     <w:rsid w:val="00404C4F"/>
     <w:rsid w:val="00404CF3"/>
     <w:rsid w:val="00404E13"/>
     <w:rsid w:val="00404E4B"/>
     <w:rsid w:val="00404F30"/>
     <w:rsid w:val="00404F71"/>
     <w:rsid w:val="00404FF4"/>
     <w:rsid w:val="00405027"/>
     <w:rsid w:val="0040511C"/>
     <w:rsid w:val="00405138"/>
     <w:rsid w:val="004051E9"/>
     <w:rsid w:val="0040551F"/>
     <w:rsid w:val="00405587"/>
     <w:rsid w:val="004056F7"/>
     <w:rsid w:val="00405739"/>
     <w:rsid w:val="0040575A"/>
     <w:rsid w:val="004057C1"/>
     <w:rsid w:val="0040595B"/>
     <w:rsid w:val="004059C1"/>
     <w:rsid w:val="00405AC1"/>
     <w:rsid w:val="00405C5B"/>
     <w:rsid w:val="00405F36"/>
@@ -25148,60 +26065,62 @@
     <w:rsid w:val="00410A87"/>
     <w:rsid w:val="00410DAD"/>
     <w:rsid w:val="00411064"/>
     <w:rsid w:val="004113A3"/>
     <w:rsid w:val="0041184D"/>
     <w:rsid w:val="0041190C"/>
     <w:rsid w:val="00411BA7"/>
     <w:rsid w:val="00411BF3"/>
     <w:rsid w:val="00411D35"/>
     <w:rsid w:val="00412012"/>
     <w:rsid w:val="004121EA"/>
     <w:rsid w:val="004122AF"/>
     <w:rsid w:val="00412421"/>
     <w:rsid w:val="00412431"/>
     <w:rsid w:val="004126A0"/>
     <w:rsid w:val="004126C7"/>
     <w:rsid w:val="00412782"/>
     <w:rsid w:val="004127A7"/>
     <w:rsid w:val="00412919"/>
     <w:rsid w:val="00412A98"/>
     <w:rsid w:val="00412C1B"/>
     <w:rsid w:val="00412C89"/>
     <w:rsid w:val="00412CC0"/>
     <w:rsid w:val="00412CD7"/>
     <w:rsid w:val="00412F16"/>
+    <w:rsid w:val="004131B1"/>
     <w:rsid w:val="004134A7"/>
     <w:rsid w:val="00413736"/>
     <w:rsid w:val="00413778"/>
     <w:rsid w:val="004137E5"/>
     <w:rsid w:val="00413B91"/>
     <w:rsid w:val="00413D07"/>
     <w:rsid w:val="00413EBA"/>
     <w:rsid w:val="00413EF0"/>
     <w:rsid w:val="00414005"/>
     <w:rsid w:val="004141C2"/>
+    <w:rsid w:val="004141FB"/>
     <w:rsid w:val="0041424D"/>
     <w:rsid w:val="00414743"/>
     <w:rsid w:val="004149ED"/>
     <w:rsid w:val="00414A26"/>
     <w:rsid w:val="00414CE5"/>
     <w:rsid w:val="00414D2F"/>
     <w:rsid w:val="00414E6B"/>
     <w:rsid w:val="00414EBA"/>
     <w:rsid w:val="00414F05"/>
     <w:rsid w:val="00414F31"/>
     <w:rsid w:val="004151FC"/>
     <w:rsid w:val="00415235"/>
     <w:rsid w:val="004152F3"/>
     <w:rsid w:val="00415316"/>
     <w:rsid w:val="004153C0"/>
     <w:rsid w:val="0041548E"/>
     <w:rsid w:val="004154F0"/>
     <w:rsid w:val="004155AD"/>
     <w:rsid w:val="00415C59"/>
     <w:rsid w:val="00415D1C"/>
     <w:rsid w:val="00415D8C"/>
     <w:rsid w:val="00415FC5"/>
     <w:rsid w:val="00416234"/>
     <w:rsid w:val="00416337"/>
     <w:rsid w:val="004165A2"/>
@@ -25218,50 +26137,51 @@
     <w:rsid w:val="00417791"/>
     <w:rsid w:val="00417846"/>
     <w:rsid w:val="004178D6"/>
     <w:rsid w:val="00417BF5"/>
     <w:rsid w:val="00417D61"/>
     <w:rsid w:val="00417D82"/>
     <w:rsid w:val="00417DE9"/>
     <w:rsid w:val="00417F86"/>
     <w:rsid w:val="0042007A"/>
     <w:rsid w:val="004200F8"/>
     <w:rsid w:val="004205B3"/>
     <w:rsid w:val="004205BF"/>
     <w:rsid w:val="0042062B"/>
     <w:rsid w:val="00420993"/>
     <w:rsid w:val="004209E2"/>
     <w:rsid w:val="00420CAA"/>
     <w:rsid w:val="00420DEF"/>
     <w:rsid w:val="00420EF6"/>
     <w:rsid w:val="00420EFA"/>
     <w:rsid w:val="00421089"/>
     <w:rsid w:val="0042115E"/>
     <w:rsid w:val="004213E2"/>
     <w:rsid w:val="0042163D"/>
     <w:rsid w:val="0042191B"/>
     <w:rsid w:val="00421A86"/>
+    <w:rsid w:val="00421B5B"/>
     <w:rsid w:val="00421E79"/>
     <w:rsid w:val="00421F68"/>
     <w:rsid w:val="004221CA"/>
     <w:rsid w:val="00422201"/>
     <w:rsid w:val="00422462"/>
     <w:rsid w:val="004224AD"/>
     <w:rsid w:val="0042277B"/>
     <w:rsid w:val="004227E7"/>
     <w:rsid w:val="00422917"/>
     <w:rsid w:val="004229D3"/>
     <w:rsid w:val="00422B0D"/>
     <w:rsid w:val="00422BBB"/>
     <w:rsid w:val="00422C00"/>
     <w:rsid w:val="00422F30"/>
     <w:rsid w:val="00422F4A"/>
     <w:rsid w:val="0042316D"/>
     <w:rsid w:val="004234B6"/>
     <w:rsid w:val="0042359A"/>
     <w:rsid w:val="00423707"/>
     <w:rsid w:val="004238B8"/>
     <w:rsid w:val="004239E4"/>
     <w:rsid w:val="004239EC"/>
     <w:rsid w:val="00423A92"/>
     <w:rsid w:val="00423AF0"/>
     <w:rsid w:val="00423B89"/>
@@ -25296,74 +26216,76 @@
     <w:rsid w:val="004262F6"/>
     <w:rsid w:val="00426611"/>
     <w:rsid w:val="004266E2"/>
     <w:rsid w:val="00426908"/>
     <w:rsid w:val="004269D4"/>
     <w:rsid w:val="00426A9C"/>
     <w:rsid w:val="00426AD1"/>
     <w:rsid w:val="00426C20"/>
     <w:rsid w:val="00426CB6"/>
     <w:rsid w:val="00426DE0"/>
     <w:rsid w:val="00426E71"/>
     <w:rsid w:val="00426F1B"/>
     <w:rsid w:val="00426FD3"/>
     <w:rsid w:val="0042728D"/>
     <w:rsid w:val="0042749E"/>
     <w:rsid w:val="004274F4"/>
     <w:rsid w:val="004275A9"/>
     <w:rsid w:val="0042768C"/>
     <w:rsid w:val="004276CC"/>
     <w:rsid w:val="0042788A"/>
     <w:rsid w:val="004278B3"/>
     <w:rsid w:val="004278BF"/>
     <w:rsid w:val="00427EA2"/>
     <w:rsid w:val="00427F20"/>
     <w:rsid w:val="0043024E"/>
+    <w:rsid w:val="004303EB"/>
     <w:rsid w:val="00430427"/>
     <w:rsid w:val="004304D3"/>
     <w:rsid w:val="0043058F"/>
     <w:rsid w:val="004305D7"/>
     <w:rsid w:val="004308C5"/>
     <w:rsid w:val="00430C33"/>
     <w:rsid w:val="00430FC0"/>
     <w:rsid w:val="00431062"/>
     <w:rsid w:val="00431273"/>
     <w:rsid w:val="00431316"/>
     <w:rsid w:val="0043140C"/>
     <w:rsid w:val="00431414"/>
     <w:rsid w:val="0043141E"/>
     <w:rsid w:val="0043153F"/>
     <w:rsid w:val="00431557"/>
     <w:rsid w:val="00431576"/>
     <w:rsid w:val="004317FF"/>
     <w:rsid w:val="004318EE"/>
     <w:rsid w:val="00431B4D"/>
     <w:rsid w:val="00431D4A"/>
     <w:rsid w:val="00431D72"/>
     <w:rsid w:val="00432322"/>
     <w:rsid w:val="00432398"/>
     <w:rsid w:val="00432530"/>
+    <w:rsid w:val="004326D9"/>
     <w:rsid w:val="00432CE5"/>
     <w:rsid w:val="00432E35"/>
     <w:rsid w:val="00432F41"/>
     <w:rsid w:val="00433180"/>
     <w:rsid w:val="0043335B"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="004333AA"/>
     <w:rsid w:val="004333F1"/>
     <w:rsid w:val="00433751"/>
     <w:rsid w:val="00433868"/>
     <w:rsid w:val="00433CCC"/>
     <w:rsid w:val="00433DAD"/>
     <w:rsid w:val="00433E09"/>
     <w:rsid w:val="00433F34"/>
     <w:rsid w:val="0043413E"/>
     <w:rsid w:val="00434278"/>
     <w:rsid w:val="0043439B"/>
     <w:rsid w:val="00434430"/>
     <w:rsid w:val="00434578"/>
     <w:rsid w:val="004346F3"/>
     <w:rsid w:val="0043483A"/>
     <w:rsid w:val="0043494C"/>
     <w:rsid w:val="00435181"/>
     <w:rsid w:val="00435558"/>
     <w:rsid w:val="004356CF"/>
@@ -25372,50 +26294,51 @@
     <w:rsid w:val="00435A42"/>
     <w:rsid w:val="00435ABD"/>
     <w:rsid w:val="00435BD7"/>
     <w:rsid w:val="00435CA6"/>
     <w:rsid w:val="00435D02"/>
     <w:rsid w:val="00435DDA"/>
     <w:rsid w:val="00435F84"/>
     <w:rsid w:val="00435FAB"/>
     <w:rsid w:val="00436336"/>
     <w:rsid w:val="0043637A"/>
     <w:rsid w:val="00436450"/>
     <w:rsid w:val="00436476"/>
     <w:rsid w:val="00436483"/>
     <w:rsid w:val="004365BE"/>
     <w:rsid w:val="00436714"/>
     <w:rsid w:val="004368B6"/>
     <w:rsid w:val="00436A36"/>
     <w:rsid w:val="00436A4D"/>
     <w:rsid w:val="00436A53"/>
     <w:rsid w:val="00436C5C"/>
     <w:rsid w:val="00436CC5"/>
     <w:rsid w:val="00436CFF"/>
     <w:rsid w:val="00436D54"/>
     <w:rsid w:val="00436DB8"/>
     <w:rsid w:val="00436DCE"/>
+    <w:rsid w:val="00436F83"/>
     <w:rsid w:val="00436FC3"/>
     <w:rsid w:val="00437352"/>
     <w:rsid w:val="004374EA"/>
     <w:rsid w:val="004376CD"/>
     <w:rsid w:val="004376DB"/>
     <w:rsid w:val="00437829"/>
     <w:rsid w:val="00437A88"/>
     <w:rsid w:val="00437AEA"/>
     <w:rsid w:val="00437BC4"/>
     <w:rsid w:val="00437C8C"/>
     <w:rsid w:val="00437CA0"/>
     <w:rsid w:val="00437CDA"/>
     <w:rsid w:val="00440361"/>
     <w:rsid w:val="00440730"/>
     <w:rsid w:val="004407AB"/>
     <w:rsid w:val="00440934"/>
     <w:rsid w:val="004409DC"/>
     <w:rsid w:val="00440A78"/>
     <w:rsid w:val="00440AE1"/>
     <w:rsid w:val="00440C13"/>
     <w:rsid w:val="00440CA0"/>
     <w:rsid w:val="00440D3F"/>
     <w:rsid w:val="00440E9A"/>
     <w:rsid w:val="00440F79"/>
     <w:rsid w:val="00440F89"/>
@@ -25459,50 +26382,51 @@
     <w:rsid w:val="00444D0C"/>
     <w:rsid w:val="00444D38"/>
     <w:rsid w:val="00444F77"/>
     <w:rsid w:val="004451B3"/>
     <w:rsid w:val="00445245"/>
     <w:rsid w:val="004452E2"/>
     <w:rsid w:val="004452EB"/>
     <w:rsid w:val="004455BE"/>
     <w:rsid w:val="00445784"/>
     <w:rsid w:val="0044582C"/>
     <w:rsid w:val="0044595B"/>
     <w:rsid w:val="004459DF"/>
     <w:rsid w:val="00445A76"/>
     <w:rsid w:val="00445C05"/>
     <w:rsid w:val="00445C75"/>
     <w:rsid w:val="00445D25"/>
     <w:rsid w:val="00445D95"/>
     <w:rsid w:val="00445E66"/>
     <w:rsid w:val="004460E6"/>
     <w:rsid w:val="004461F2"/>
     <w:rsid w:val="0044623F"/>
     <w:rsid w:val="0044628D"/>
     <w:rsid w:val="004462C3"/>
     <w:rsid w:val="004463ED"/>
     <w:rsid w:val="0044660A"/>
+    <w:rsid w:val="00446832"/>
     <w:rsid w:val="00446B76"/>
     <w:rsid w:val="00446D26"/>
     <w:rsid w:val="0044706F"/>
     <w:rsid w:val="00447164"/>
     <w:rsid w:val="00447200"/>
     <w:rsid w:val="004472E9"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="0044738A"/>
     <w:rsid w:val="004473EE"/>
     <w:rsid w:val="004475F1"/>
     <w:rsid w:val="004476A9"/>
     <w:rsid w:val="004478E0"/>
     <w:rsid w:val="00447E1A"/>
     <w:rsid w:val="00447F1D"/>
     <w:rsid w:val="00447F37"/>
     <w:rsid w:val="00447FCE"/>
     <w:rsid w:val="00450121"/>
     <w:rsid w:val="00450476"/>
     <w:rsid w:val="00450662"/>
     <w:rsid w:val="004508B4"/>
     <w:rsid w:val="00450F73"/>
     <w:rsid w:val="004511B3"/>
     <w:rsid w:val="00451245"/>
     <w:rsid w:val="00451291"/>
     <w:rsid w:val="004513A5"/>
@@ -25638,70 +26562,72 @@
     <w:rsid w:val="00465248"/>
     <w:rsid w:val="0046539C"/>
     <w:rsid w:val="00465422"/>
     <w:rsid w:val="00465732"/>
     <w:rsid w:val="00465FF8"/>
     <w:rsid w:val="004660EC"/>
     <w:rsid w:val="0046619E"/>
     <w:rsid w:val="0046628B"/>
     <w:rsid w:val="0046631A"/>
     <w:rsid w:val="004663A2"/>
     <w:rsid w:val="00466449"/>
     <w:rsid w:val="0046648B"/>
     <w:rsid w:val="004664F7"/>
     <w:rsid w:val="0046694D"/>
     <w:rsid w:val="00466B4C"/>
     <w:rsid w:val="00466BF2"/>
     <w:rsid w:val="00466DC4"/>
     <w:rsid w:val="0046703A"/>
     <w:rsid w:val="0046705E"/>
     <w:rsid w:val="004671FC"/>
     <w:rsid w:val="00467285"/>
     <w:rsid w:val="00467334"/>
     <w:rsid w:val="0046744A"/>
     <w:rsid w:val="00467690"/>
     <w:rsid w:val="00467694"/>
+    <w:rsid w:val="0046788F"/>
     <w:rsid w:val="00467B65"/>
     <w:rsid w:val="00467BA6"/>
     <w:rsid w:val="00467BD3"/>
     <w:rsid w:val="00467C30"/>
     <w:rsid w:val="00467CB1"/>
     <w:rsid w:val="004704C6"/>
     <w:rsid w:val="00470652"/>
     <w:rsid w:val="004706AD"/>
     <w:rsid w:val="00470801"/>
     <w:rsid w:val="0047090A"/>
     <w:rsid w:val="00470926"/>
     <w:rsid w:val="004709F2"/>
     <w:rsid w:val="00470AC2"/>
     <w:rsid w:val="00470B6B"/>
     <w:rsid w:val="00470CBC"/>
     <w:rsid w:val="00470D25"/>
     <w:rsid w:val="00470D4A"/>
     <w:rsid w:val="00470EAD"/>
     <w:rsid w:val="00470F51"/>
     <w:rsid w:val="00471048"/>
+    <w:rsid w:val="004710AD"/>
     <w:rsid w:val="00471140"/>
     <w:rsid w:val="0047151F"/>
     <w:rsid w:val="0047153B"/>
     <w:rsid w:val="0047194B"/>
     <w:rsid w:val="00471C4F"/>
     <w:rsid w:val="00471E82"/>
     <w:rsid w:val="00471EC4"/>
     <w:rsid w:val="00471EED"/>
     <w:rsid w:val="00472293"/>
     <w:rsid w:val="004722FB"/>
     <w:rsid w:val="0047237C"/>
     <w:rsid w:val="004724A3"/>
     <w:rsid w:val="00472515"/>
     <w:rsid w:val="004726F8"/>
     <w:rsid w:val="0047287B"/>
     <w:rsid w:val="004728D3"/>
     <w:rsid w:val="0047292F"/>
     <w:rsid w:val="00473035"/>
     <w:rsid w:val="00473150"/>
     <w:rsid w:val="00473217"/>
     <w:rsid w:val="0047326C"/>
     <w:rsid w:val="00473327"/>
     <w:rsid w:val="00473513"/>
     <w:rsid w:val="004735AC"/>
     <w:rsid w:val="004735E3"/>
@@ -25885,57 +26811,59 @@
     <w:rsid w:val="00494BA5"/>
     <w:rsid w:val="00494C48"/>
     <w:rsid w:val="00494C62"/>
     <w:rsid w:val="00494CDD"/>
     <w:rsid w:val="00494CF5"/>
     <w:rsid w:val="00495236"/>
     <w:rsid w:val="004952AB"/>
     <w:rsid w:val="0049534D"/>
     <w:rsid w:val="00495545"/>
     <w:rsid w:val="004955C1"/>
     <w:rsid w:val="00495680"/>
     <w:rsid w:val="004956C0"/>
     <w:rsid w:val="00495BC2"/>
     <w:rsid w:val="00495CD4"/>
     <w:rsid w:val="0049606F"/>
     <w:rsid w:val="00496220"/>
     <w:rsid w:val="0049629E"/>
     <w:rsid w:val="0049629F"/>
     <w:rsid w:val="004962EE"/>
     <w:rsid w:val="004963D7"/>
     <w:rsid w:val="0049665F"/>
     <w:rsid w:val="00496828"/>
     <w:rsid w:val="0049686E"/>
     <w:rsid w:val="00496905"/>
     <w:rsid w:val="00496AE6"/>
+    <w:rsid w:val="00496AEC"/>
     <w:rsid w:val="00496CDD"/>
     <w:rsid w:val="00496EAB"/>
     <w:rsid w:val="00496EE7"/>
     <w:rsid w:val="00496F94"/>
     <w:rsid w:val="00497021"/>
     <w:rsid w:val="00497624"/>
     <w:rsid w:val="004976B7"/>
+    <w:rsid w:val="00497845"/>
     <w:rsid w:val="00497859"/>
     <w:rsid w:val="00497A4D"/>
     <w:rsid w:val="00497A9E"/>
     <w:rsid w:val="00497B29"/>
     <w:rsid w:val="00497B94"/>
     <w:rsid w:val="00497FBB"/>
     <w:rsid w:val="004A01A0"/>
     <w:rsid w:val="004A0348"/>
     <w:rsid w:val="004A0354"/>
     <w:rsid w:val="004A037E"/>
     <w:rsid w:val="004A03E9"/>
     <w:rsid w:val="004A044F"/>
     <w:rsid w:val="004A0575"/>
     <w:rsid w:val="004A07EE"/>
     <w:rsid w:val="004A099F"/>
     <w:rsid w:val="004A09CF"/>
     <w:rsid w:val="004A09FE"/>
     <w:rsid w:val="004A0B1A"/>
     <w:rsid w:val="004A0BB9"/>
     <w:rsid w:val="004A0D18"/>
     <w:rsid w:val="004A0F64"/>
     <w:rsid w:val="004A106A"/>
     <w:rsid w:val="004A10B0"/>
     <w:rsid w:val="004A1122"/>
     <w:rsid w:val="004A116E"/>
@@ -25974,50 +26902,51 @@
     <w:rsid w:val="004A4441"/>
     <w:rsid w:val="004A4865"/>
     <w:rsid w:val="004A4B82"/>
     <w:rsid w:val="004A4D48"/>
     <w:rsid w:val="004A4DD1"/>
     <w:rsid w:val="004A4E0C"/>
     <w:rsid w:val="004A4EAA"/>
     <w:rsid w:val="004A4ED8"/>
     <w:rsid w:val="004A5096"/>
     <w:rsid w:val="004A50DD"/>
     <w:rsid w:val="004A5152"/>
     <w:rsid w:val="004A51D7"/>
     <w:rsid w:val="004A5658"/>
     <w:rsid w:val="004A5A5E"/>
     <w:rsid w:val="004A5CA7"/>
     <w:rsid w:val="004A5D2F"/>
     <w:rsid w:val="004A60B6"/>
     <w:rsid w:val="004A62A3"/>
     <w:rsid w:val="004A6381"/>
     <w:rsid w:val="004A63BD"/>
     <w:rsid w:val="004A6481"/>
     <w:rsid w:val="004A6A04"/>
     <w:rsid w:val="004A6A4C"/>
     <w:rsid w:val="004A6C4D"/>
     <w:rsid w:val="004A6DD7"/>
+    <w:rsid w:val="004A6EC2"/>
     <w:rsid w:val="004A6F39"/>
     <w:rsid w:val="004A708D"/>
     <w:rsid w:val="004A71ED"/>
     <w:rsid w:val="004A7637"/>
     <w:rsid w:val="004A776E"/>
     <w:rsid w:val="004A779E"/>
     <w:rsid w:val="004A77CC"/>
     <w:rsid w:val="004A7B86"/>
     <w:rsid w:val="004A7C9F"/>
     <w:rsid w:val="004A7EF9"/>
     <w:rsid w:val="004A7F99"/>
     <w:rsid w:val="004B008F"/>
     <w:rsid w:val="004B0314"/>
     <w:rsid w:val="004B0364"/>
     <w:rsid w:val="004B03A8"/>
     <w:rsid w:val="004B0641"/>
     <w:rsid w:val="004B06C3"/>
     <w:rsid w:val="004B073F"/>
     <w:rsid w:val="004B0757"/>
     <w:rsid w:val="004B075A"/>
     <w:rsid w:val="004B0B08"/>
     <w:rsid w:val="004B0C9D"/>
     <w:rsid w:val="004B127E"/>
     <w:rsid w:val="004B163E"/>
     <w:rsid w:val="004B182A"/>
@@ -26165,123 +27094,127 @@
     <w:rsid w:val="004C7EA8"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D02B5"/>
     <w:rsid w:val="004D03B8"/>
     <w:rsid w:val="004D0502"/>
     <w:rsid w:val="004D086B"/>
     <w:rsid w:val="004D0898"/>
     <w:rsid w:val="004D09B2"/>
     <w:rsid w:val="004D1CC0"/>
     <w:rsid w:val="004D1DC9"/>
     <w:rsid w:val="004D1DEE"/>
     <w:rsid w:val="004D1F9F"/>
     <w:rsid w:val="004D223A"/>
     <w:rsid w:val="004D25B9"/>
     <w:rsid w:val="004D25CF"/>
     <w:rsid w:val="004D272A"/>
     <w:rsid w:val="004D2918"/>
     <w:rsid w:val="004D2C3E"/>
     <w:rsid w:val="004D2CEB"/>
     <w:rsid w:val="004D2D3D"/>
     <w:rsid w:val="004D311C"/>
     <w:rsid w:val="004D3235"/>
     <w:rsid w:val="004D3361"/>
     <w:rsid w:val="004D341F"/>
     <w:rsid w:val="004D348D"/>
+    <w:rsid w:val="004D3609"/>
     <w:rsid w:val="004D3702"/>
     <w:rsid w:val="004D3717"/>
     <w:rsid w:val="004D395A"/>
     <w:rsid w:val="004D3967"/>
     <w:rsid w:val="004D3A6D"/>
     <w:rsid w:val="004D3AD6"/>
     <w:rsid w:val="004D4097"/>
     <w:rsid w:val="004D40B2"/>
     <w:rsid w:val="004D41CC"/>
     <w:rsid w:val="004D41F7"/>
     <w:rsid w:val="004D4242"/>
     <w:rsid w:val="004D4299"/>
     <w:rsid w:val="004D4422"/>
     <w:rsid w:val="004D455E"/>
     <w:rsid w:val="004D460D"/>
     <w:rsid w:val="004D46CB"/>
     <w:rsid w:val="004D49A0"/>
     <w:rsid w:val="004D4D6E"/>
     <w:rsid w:val="004D4DB2"/>
     <w:rsid w:val="004D4EAD"/>
     <w:rsid w:val="004D4F6C"/>
     <w:rsid w:val="004D50DB"/>
     <w:rsid w:val="004D5172"/>
     <w:rsid w:val="004D51D1"/>
     <w:rsid w:val="004D51DD"/>
+    <w:rsid w:val="004D53CA"/>
     <w:rsid w:val="004D5428"/>
     <w:rsid w:val="004D54CB"/>
     <w:rsid w:val="004D5657"/>
     <w:rsid w:val="004D58C8"/>
     <w:rsid w:val="004D5BBD"/>
     <w:rsid w:val="004D5C81"/>
     <w:rsid w:val="004D609E"/>
     <w:rsid w:val="004D6241"/>
     <w:rsid w:val="004D624D"/>
     <w:rsid w:val="004D6450"/>
     <w:rsid w:val="004D64E3"/>
     <w:rsid w:val="004D655E"/>
     <w:rsid w:val="004D6576"/>
     <w:rsid w:val="004D659E"/>
     <w:rsid w:val="004D68EF"/>
     <w:rsid w:val="004D6C32"/>
     <w:rsid w:val="004D6D15"/>
     <w:rsid w:val="004D6EA0"/>
     <w:rsid w:val="004D6F3D"/>
     <w:rsid w:val="004D6FA6"/>
     <w:rsid w:val="004D71B9"/>
     <w:rsid w:val="004D728B"/>
     <w:rsid w:val="004D72F3"/>
     <w:rsid w:val="004D7342"/>
     <w:rsid w:val="004D74AA"/>
     <w:rsid w:val="004D7A0E"/>
     <w:rsid w:val="004D7A43"/>
     <w:rsid w:val="004D7AE2"/>
+    <w:rsid w:val="004D7B99"/>
     <w:rsid w:val="004D7CE6"/>
     <w:rsid w:val="004D7E55"/>
     <w:rsid w:val="004D7EB5"/>
     <w:rsid w:val="004D7FC8"/>
     <w:rsid w:val="004E00A9"/>
     <w:rsid w:val="004E017B"/>
     <w:rsid w:val="004E01AA"/>
     <w:rsid w:val="004E0669"/>
     <w:rsid w:val="004E0799"/>
     <w:rsid w:val="004E08CF"/>
     <w:rsid w:val="004E08EA"/>
     <w:rsid w:val="004E098A"/>
     <w:rsid w:val="004E09FF"/>
     <w:rsid w:val="004E0A6B"/>
     <w:rsid w:val="004E0C0F"/>
     <w:rsid w:val="004E0CE8"/>
     <w:rsid w:val="004E130D"/>
     <w:rsid w:val="004E13A9"/>
     <w:rsid w:val="004E1496"/>
     <w:rsid w:val="004E15C6"/>
+    <w:rsid w:val="004E1701"/>
     <w:rsid w:val="004E17A5"/>
     <w:rsid w:val="004E1E44"/>
     <w:rsid w:val="004E1E85"/>
     <w:rsid w:val="004E224A"/>
     <w:rsid w:val="004E22D3"/>
     <w:rsid w:val="004E2784"/>
     <w:rsid w:val="004E294B"/>
     <w:rsid w:val="004E2967"/>
     <w:rsid w:val="004E29A3"/>
     <w:rsid w:val="004E2A21"/>
     <w:rsid w:val="004E2A61"/>
     <w:rsid w:val="004E2B25"/>
     <w:rsid w:val="004E2DC1"/>
     <w:rsid w:val="004E2DDC"/>
     <w:rsid w:val="004E31EE"/>
     <w:rsid w:val="004E3233"/>
     <w:rsid w:val="004E3268"/>
     <w:rsid w:val="004E347E"/>
     <w:rsid w:val="004E3547"/>
     <w:rsid w:val="004E36A1"/>
     <w:rsid w:val="004E36B2"/>
     <w:rsid w:val="004E36DB"/>
     <w:rsid w:val="004E38B6"/>
     <w:rsid w:val="004E3B6F"/>
     <w:rsid w:val="004E3C13"/>
@@ -26426,50 +27359,51 @@
     <w:rsid w:val="00501346"/>
     <w:rsid w:val="005014C4"/>
     <w:rsid w:val="005016BF"/>
     <w:rsid w:val="005016E0"/>
     <w:rsid w:val="00501992"/>
     <w:rsid w:val="00501B33"/>
     <w:rsid w:val="00501C4D"/>
     <w:rsid w:val="00501DBF"/>
     <w:rsid w:val="00501E1B"/>
     <w:rsid w:val="00501FA0"/>
     <w:rsid w:val="0050215A"/>
     <w:rsid w:val="005025FA"/>
     <w:rsid w:val="00502647"/>
     <w:rsid w:val="00502BA0"/>
     <w:rsid w:val="00502EA0"/>
     <w:rsid w:val="00502FA5"/>
     <w:rsid w:val="00502FB2"/>
     <w:rsid w:val="00502FED"/>
     <w:rsid w:val="00503337"/>
     <w:rsid w:val="00503508"/>
     <w:rsid w:val="00503512"/>
     <w:rsid w:val="00503586"/>
     <w:rsid w:val="00503796"/>
     <w:rsid w:val="005037E8"/>
     <w:rsid w:val="005038B9"/>
+    <w:rsid w:val="0050391D"/>
     <w:rsid w:val="00503B75"/>
     <w:rsid w:val="00503BFF"/>
     <w:rsid w:val="00503D97"/>
     <w:rsid w:val="00503EC4"/>
     <w:rsid w:val="00503F29"/>
     <w:rsid w:val="00503FA0"/>
     <w:rsid w:val="00504374"/>
     <w:rsid w:val="005043C9"/>
     <w:rsid w:val="005044BC"/>
     <w:rsid w:val="00504A7C"/>
     <w:rsid w:val="00504D7E"/>
     <w:rsid w:val="0050520A"/>
     <w:rsid w:val="00505259"/>
     <w:rsid w:val="005052A1"/>
     <w:rsid w:val="00505328"/>
     <w:rsid w:val="005053D1"/>
     <w:rsid w:val="00505529"/>
     <w:rsid w:val="00505571"/>
     <w:rsid w:val="00505C62"/>
     <w:rsid w:val="00505E74"/>
     <w:rsid w:val="00505FD2"/>
     <w:rsid w:val="00505FF1"/>
     <w:rsid w:val="00506054"/>
     <w:rsid w:val="00506061"/>
     <w:rsid w:val="00506305"/>
@@ -26498,74 +27432,76 @@
     <w:rsid w:val="00510D87"/>
     <w:rsid w:val="00510E2C"/>
     <w:rsid w:val="00511006"/>
     <w:rsid w:val="00511100"/>
     <w:rsid w:val="00511570"/>
     <w:rsid w:val="005117BD"/>
     <w:rsid w:val="00511A57"/>
     <w:rsid w:val="00511CDF"/>
     <w:rsid w:val="00511E6B"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="00512369"/>
     <w:rsid w:val="00512541"/>
     <w:rsid w:val="005125D4"/>
     <w:rsid w:val="0051272A"/>
     <w:rsid w:val="00512735"/>
     <w:rsid w:val="00512AB7"/>
     <w:rsid w:val="00512C5C"/>
     <w:rsid w:val="00512DC0"/>
     <w:rsid w:val="00512E9F"/>
     <w:rsid w:val="00512EB0"/>
     <w:rsid w:val="0051306C"/>
     <w:rsid w:val="00513122"/>
     <w:rsid w:val="00513168"/>
     <w:rsid w:val="0051318C"/>
     <w:rsid w:val="0051337A"/>
+    <w:rsid w:val="0051364E"/>
     <w:rsid w:val="0051385A"/>
     <w:rsid w:val="00513947"/>
     <w:rsid w:val="00513AB6"/>
     <w:rsid w:val="00513B10"/>
     <w:rsid w:val="00513DB5"/>
     <w:rsid w:val="00513E5B"/>
     <w:rsid w:val="00514062"/>
     <w:rsid w:val="005141EB"/>
     <w:rsid w:val="005144CC"/>
     <w:rsid w:val="0051452E"/>
     <w:rsid w:val="005146AF"/>
     <w:rsid w:val="005149EB"/>
     <w:rsid w:val="00514A8D"/>
     <w:rsid w:val="00514C0C"/>
     <w:rsid w:val="00514D57"/>
     <w:rsid w:val="00514E4E"/>
     <w:rsid w:val="00514F0B"/>
     <w:rsid w:val="005150BC"/>
     <w:rsid w:val="005151AC"/>
     <w:rsid w:val="005151F2"/>
     <w:rsid w:val="005152C6"/>
     <w:rsid w:val="0051535D"/>
     <w:rsid w:val="0051558A"/>
     <w:rsid w:val="00515621"/>
+    <w:rsid w:val="00515652"/>
     <w:rsid w:val="005158DD"/>
     <w:rsid w:val="00515B7B"/>
     <w:rsid w:val="00515D25"/>
     <w:rsid w:val="00515D6A"/>
     <w:rsid w:val="00515FCC"/>
     <w:rsid w:val="005163A9"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="00516593"/>
     <w:rsid w:val="005165E1"/>
     <w:rsid w:val="0051664C"/>
     <w:rsid w:val="005166DF"/>
     <w:rsid w:val="00516A40"/>
     <w:rsid w:val="00516A43"/>
     <w:rsid w:val="00516AAD"/>
     <w:rsid w:val="00516B3E"/>
     <w:rsid w:val="00516E2B"/>
     <w:rsid w:val="005172FD"/>
     <w:rsid w:val="005174BB"/>
     <w:rsid w:val="005175A9"/>
     <w:rsid w:val="0051774A"/>
     <w:rsid w:val="00517941"/>
     <w:rsid w:val="00517AAC"/>
     <w:rsid w:val="00517AC1"/>
     <w:rsid w:val="00517B86"/>
     <w:rsid w:val="00517D2E"/>
@@ -26627,50 +27563,51 @@
     <w:rsid w:val="0052563D"/>
     <w:rsid w:val="005256F6"/>
     <w:rsid w:val="005258EE"/>
     <w:rsid w:val="00525967"/>
     <w:rsid w:val="00525BA2"/>
     <w:rsid w:val="00525BDF"/>
     <w:rsid w:val="005260AC"/>
     <w:rsid w:val="005261B7"/>
     <w:rsid w:val="005262A0"/>
     <w:rsid w:val="005264B4"/>
     <w:rsid w:val="00526528"/>
     <w:rsid w:val="005265D4"/>
     <w:rsid w:val="005266F6"/>
     <w:rsid w:val="005267CD"/>
     <w:rsid w:val="005268F9"/>
     <w:rsid w:val="0052698C"/>
     <w:rsid w:val="005269C5"/>
     <w:rsid w:val="00526A49"/>
     <w:rsid w:val="00526AF6"/>
     <w:rsid w:val="00526C0C"/>
     <w:rsid w:val="00526C4F"/>
     <w:rsid w:val="0052710E"/>
     <w:rsid w:val="00527283"/>
     <w:rsid w:val="00527A0D"/>
     <w:rsid w:val="00527B73"/>
+    <w:rsid w:val="00527C6F"/>
     <w:rsid w:val="00527CF1"/>
     <w:rsid w:val="0053009C"/>
     <w:rsid w:val="005302A5"/>
     <w:rsid w:val="00530343"/>
     <w:rsid w:val="00530395"/>
     <w:rsid w:val="00530438"/>
     <w:rsid w:val="0053094E"/>
     <w:rsid w:val="00530A8F"/>
     <w:rsid w:val="00530C24"/>
     <w:rsid w:val="00530C95"/>
     <w:rsid w:val="00530E2A"/>
     <w:rsid w:val="00530E4F"/>
     <w:rsid w:val="00530EC5"/>
     <w:rsid w:val="0053102A"/>
     <w:rsid w:val="00531043"/>
     <w:rsid w:val="00531138"/>
     <w:rsid w:val="005314D0"/>
     <w:rsid w:val="005314D8"/>
     <w:rsid w:val="00531B80"/>
     <w:rsid w:val="00531CA8"/>
     <w:rsid w:val="00531E75"/>
     <w:rsid w:val="00532197"/>
     <w:rsid w:val="005322C3"/>
     <w:rsid w:val="005325A5"/>
     <w:rsid w:val="00532721"/>
@@ -26714,50 +27651,51 @@
     <w:rsid w:val="005366EA"/>
     <w:rsid w:val="0053679F"/>
     <w:rsid w:val="00536C21"/>
     <w:rsid w:val="00536C41"/>
     <w:rsid w:val="00536CFF"/>
     <w:rsid w:val="00536D5A"/>
     <w:rsid w:val="00536E07"/>
     <w:rsid w:val="00537350"/>
     <w:rsid w:val="005373E5"/>
     <w:rsid w:val="005375A5"/>
     <w:rsid w:val="0053778C"/>
     <w:rsid w:val="00537BAB"/>
     <w:rsid w:val="00537EC0"/>
     <w:rsid w:val="00537FA4"/>
     <w:rsid w:val="00537FBE"/>
     <w:rsid w:val="00540039"/>
     <w:rsid w:val="005401D6"/>
     <w:rsid w:val="00540416"/>
     <w:rsid w:val="005404A1"/>
     <w:rsid w:val="005407F8"/>
     <w:rsid w:val="005408DB"/>
     <w:rsid w:val="0054093D"/>
     <w:rsid w:val="00540946"/>
     <w:rsid w:val="00540A92"/>
     <w:rsid w:val="00540AA7"/>
+    <w:rsid w:val="00540AA8"/>
     <w:rsid w:val="00540CE9"/>
     <w:rsid w:val="00540EC7"/>
     <w:rsid w:val="00540F66"/>
     <w:rsid w:val="005417EE"/>
     <w:rsid w:val="00541929"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005419A2"/>
     <w:rsid w:val="00541A39"/>
     <w:rsid w:val="00541A8F"/>
     <w:rsid w:val="00541AB6"/>
     <w:rsid w:val="00541C34"/>
     <w:rsid w:val="00541CAF"/>
     <w:rsid w:val="00541CF0"/>
     <w:rsid w:val="00541D1E"/>
     <w:rsid w:val="00541ED9"/>
     <w:rsid w:val="00541F63"/>
     <w:rsid w:val="005420EA"/>
     <w:rsid w:val="00542184"/>
     <w:rsid w:val="005422B1"/>
     <w:rsid w:val="00542341"/>
     <w:rsid w:val="0054241F"/>
     <w:rsid w:val="0054242B"/>
     <w:rsid w:val="005424BB"/>
     <w:rsid w:val="00542532"/>
     <w:rsid w:val="005426C4"/>
@@ -26875,50 +27813,51 @@
     <w:rsid w:val="0055516A"/>
     <w:rsid w:val="005553FF"/>
     <w:rsid w:val="00555918"/>
     <w:rsid w:val="00555ED6"/>
     <w:rsid w:val="00555F3A"/>
     <w:rsid w:val="00555F62"/>
     <w:rsid w:val="00556086"/>
     <w:rsid w:val="005560DB"/>
     <w:rsid w:val="005560F0"/>
     <w:rsid w:val="00556303"/>
     <w:rsid w:val="005563A4"/>
     <w:rsid w:val="00556601"/>
     <w:rsid w:val="005567BA"/>
     <w:rsid w:val="00556867"/>
     <w:rsid w:val="0055686E"/>
     <w:rsid w:val="005568D0"/>
     <w:rsid w:val="00556AFB"/>
     <w:rsid w:val="00556C06"/>
     <w:rsid w:val="00556E49"/>
     <w:rsid w:val="005571ED"/>
     <w:rsid w:val="005571F2"/>
     <w:rsid w:val="005572C0"/>
     <w:rsid w:val="00557544"/>
     <w:rsid w:val="005575A6"/>
     <w:rsid w:val="005575E6"/>
+    <w:rsid w:val="00557662"/>
     <w:rsid w:val="0055782A"/>
     <w:rsid w:val="005579B0"/>
     <w:rsid w:val="00557B78"/>
     <w:rsid w:val="00557BF8"/>
     <w:rsid w:val="00557D15"/>
     <w:rsid w:val="00557DA6"/>
     <w:rsid w:val="00557E5C"/>
     <w:rsid w:val="00557FFB"/>
     <w:rsid w:val="005600F4"/>
     <w:rsid w:val="005603FB"/>
     <w:rsid w:val="00560753"/>
     <w:rsid w:val="005609B5"/>
     <w:rsid w:val="00560A90"/>
     <w:rsid w:val="00560B48"/>
     <w:rsid w:val="00560CBC"/>
     <w:rsid w:val="00561105"/>
     <w:rsid w:val="0056112F"/>
     <w:rsid w:val="00561265"/>
     <w:rsid w:val="005612D4"/>
     <w:rsid w:val="005614D6"/>
     <w:rsid w:val="005614EA"/>
     <w:rsid w:val="00561511"/>
     <w:rsid w:val="005615E1"/>
     <w:rsid w:val="005616E7"/>
     <w:rsid w:val="005617D7"/>
@@ -27598,93 +28537,96 @@
     <w:rsid w:val="005E1BD8"/>
     <w:rsid w:val="005E1BE7"/>
     <w:rsid w:val="005E1C3B"/>
     <w:rsid w:val="005E1CC9"/>
     <w:rsid w:val="005E1CF3"/>
     <w:rsid w:val="005E1DCB"/>
     <w:rsid w:val="005E1ED1"/>
     <w:rsid w:val="005E1F83"/>
     <w:rsid w:val="005E1FAA"/>
     <w:rsid w:val="005E226F"/>
     <w:rsid w:val="005E2470"/>
     <w:rsid w:val="005E24ED"/>
     <w:rsid w:val="005E282D"/>
     <w:rsid w:val="005E28EE"/>
     <w:rsid w:val="005E2A27"/>
     <w:rsid w:val="005E2AB2"/>
     <w:rsid w:val="005E2F69"/>
     <w:rsid w:val="005E304D"/>
     <w:rsid w:val="005E317E"/>
     <w:rsid w:val="005E3211"/>
     <w:rsid w:val="005E3391"/>
     <w:rsid w:val="005E3644"/>
     <w:rsid w:val="005E371E"/>
     <w:rsid w:val="005E3916"/>
     <w:rsid w:val="005E3BF4"/>
+    <w:rsid w:val="005E3C2F"/>
     <w:rsid w:val="005E3CB3"/>
     <w:rsid w:val="005E3D23"/>
     <w:rsid w:val="005E3D36"/>
     <w:rsid w:val="005E3E34"/>
     <w:rsid w:val="005E3EEE"/>
     <w:rsid w:val="005E3F24"/>
     <w:rsid w:val="005E4509"/>
     <w:rsid w:val="005E46EB"/>
     <w:rsid w:val="005E492D"/>
     <w:rsid w:val="005E49DC"/>
     <w:rsid w:val="005E4CB1"/>
     <w:rsid w:val="005E4CBA"/>
     <w:rsid w:val="005E4DD7"/>
     <w:rsid w:val="005E4E7D"/>
     <w:rsid w:val="005E50DC"/>
     <w:rsid w:val="005E50F5"/>
     <w:rsid w:val="005E5291"/>
     <w:rsid w:val="005E5398"/>
     <w:rsid w:val="005E563B"/>
     <w:rsid w:val="005E56D9"/>
     <w:rsid w:val="005E57C3"/>
     <w:rsid w:val="005E5938"/>
     <w:rsid w:val="005E59EE"/>
     <w:rsid w:val="005E5A54"/>
     <w:rsid w:val="005E5F25"/>
     <w:rsid w:val="005E6367"/>
     <w:rsid w:val="005E640F"/>
+    <w:rsid w:val="005E6493"/>
     <w:rsid w:val="005E65A3"/>
     <w:rsid w:val="005E662C"/>
     <w:rsid w:val="005E66C0"/>
     <w:rsid w:val="005E67DF"/>
     <w:rsid w:val="005E6905"/>
     <w:rsid w:val="005E6A6C"/>
     <w:rsid w:val="005E6B04"/>
     <w:rsid w:val="005E6B77"/>
     <w:rsid w:val="005E6C46"/>
     <w:rsid w:val="005E6CF6"/>
     <w:rsid w:val="005E6DF2"/>
     <w:rsid w:val="005E6F36"/>
     <w:rsid w:val="005E70A8"/>
     <w:rsid w:val="005E7181"/>
     <w:rsid w:val="005E7364"/>
     <w:rsid w:val="005E763D"/>
+    <w:rsid w:val="005E7AE8"/>
     <w:rsid w:val="005E7B75"/>
     <w:rsid w:val="005E7C76"/>
     <w:rsid w:val="005E7DD6"/>
     <w:rsid w:val="005E7E7C"/>
     <w:rsid w:val="005F02B8"/>
     <w:rsid w:val="005F03EE"/>
     <w:rsid w:val="005F0480"/>
     <w:rsid w:val="005F0586"/>
     <w:rsid w:val="005F0732"/>
     <w:rsid w:val="005F0736"/>
     <w:rsid w:val="005F0828"/>
     <w:rsid w:val="005F095F"/>
     <w:rsid w:val="005F09C6"/>
     <w:rsid w:val="005F0B71"/>
     <w:rsid w:val="005F10F5"/>
     <w:rsid w:val="005F11E8"/>
     <w:rsid w:val="005F175F"/>
     <w:rsid w:val="005F1822"/>
     <w:rsid w:val="005F18FD"/>
     <w:rsid w:val="005F1985"/>
     <w:rsid w:val="005F1A9C"/>
     <w:rsid w:val="005F2485"/>
     <w:rsid w:val="005F257F"/>
     <w:rsid w:val="005F25D3"/>
     <w:rsid w:val="005F265D"/>
@@ -27717,82 +28659,85 @@
     <w:rsid w:val="005F5C67"/>
     <w:rsid w:val="005F5D14"/>
     <w:rsid w:val="005F5E97"/>
     <w:rsid w:val="005F613B"/>
     <w:rsid w:val="005F614B"/>
     <w:rsid w:val="005F6181"/>
     <w:rsid w:val="005F6440"/>
     <w:rsid w:val="005F6582"/>
     <w:rsid w:val="005F69C3"/>
     <w:rsid w:val="005F6C11"/>
     <w:rsid w:val="005F6EF1"/>
     <w:rsid w:val="005F6F09"/>
     <w:rsid w:val="005F6F21"/>
     <w:rsid w:val="005F6F24"/>
     <w:rsid w:val="005F7072"/>
     <w:rsid w:val="005F70AF"/>
     <w:rsid w:val="005F7120"/>
     <w:rsid w:val="005F7147"/>
     <w:rsid w:val="005F734F"/>
     <w:rsid w:val="005F7361"/>
     <w:rsid w:val="005F7427"/>
     <w:rsid w:val="005F7503"/>
     <w:rsid w:val="005F77BA"/>
     <w:rsid w:val="005F7A8C"/>
     <w:rsid w:val="005F7B8C"/>
+    <w:rsid w:val="005F7C9A"/>
     <w:rsid w:val="005F7E00"/>
     <w:rsid w:val="005F7F1D"/>
     <w:rsid w:val="0060025D"/>
     <w:rsid w:val="0060046A"/>
     <w:rsid w:val="006005D6"/>
     <w:rsid w:val="00600CE2"/>
     <w:rsid w:val="00601103"/>
     <w:rsid w:val="00601248"/>
     <w:rsid w:val="006012B8"/>
     <w:rsid w:val="0060151E"/>
     <w:rsid w:val="006015B7"/>
     <w:rsid w:val="00601791"/>
     <w:rsid w:val="00601999"/>
     <w:rsid w:val="00601A56"/>
     <w:rsid w:val="00601CEE"/>
+    <w:rsid w:val="006023BD"/>
     <w:rsid w:val="00602681"/>
     <w:rsid w:val="006028C5"/>
     <w:rsid w:val="00602AC1"/>
     <w:rsid w:val="00602B86"/>
     <w:rsid w:val="00602BE2"/>
     <w:rsid w:val="00602E04"/>
     <w:rsid w:val="00603330"/>
     <w:rsid w:val="00603420"/>
     <w:rsid w:val="00603529"/>
     <w:rsid w:val="00603711"/>
     <w:rsid w:val="006039DB"/>
     <w:rsid w:val="00603A24"/>
     <w:rsid w:val="00603EFA"/>
     <w:rsid w:val="00603F94"/>
     <w:rsid w:val="00604067"/>
     <w:rsid w:val="006042AD"/>
     <w:rsid w:val="00604368"/>
+    <w:rsid w:val="00604465"/>
     <w:rsid w:val="006048A1"/>
     <w:rsid w:val="00604BF3"/>
     <w:rsid w:val="00604DEC"/>
     <w:rsid w:val="0060513A"/>
     <w:rsid w:val="0060525C"/>
     <w:rsid w:val="0060560B"/>
     <w:rsid w:val="006056FC"/>
     <w:rsid w:val="0060581A"/>
     <w:rsid w:val="00605A21"/>
     <w:rsid w:val="00605AF6"/>
     <w:rsid w:val="00605C9A"/>
     <w:rsid w:val="00605FA0"/>
     <w:rsid w:val="00606153"/>
     <w:rsid w:val="0060620A"/>
     <w:rsid w:val="00606351"/>
     <w:rsid w:val="00606475"/>
     <w:rsid w:val="0060660A"/>
     <w:rsid w:val="0060668E"/>
     <w:rsid w:val="006067D5"/>
     <w:rsid w:val="00606A1D"/>
     <w:rsid w:val="00606B17"/>
     <w:rsid w:val="00606BAC"/>
     <w:rsid w:val="00606D0B"/>
     <w:rsid w:val="00606D37"/>
     <w:rsid w:val="0060711C"/>
@@ -27966,50 +28911,51 @@
     <w:rsid w:val="0062711D"/>
     <w:rsid w:val="0062737C"/>
     <w:rsid w:val="006273F2"/>
     <w:rsid w:val="006274C2"/>
     <w:rsid w:val="00627531"/>
     <w:rsid w:val="00627593"/>
     <w:rsid w:val="006277C1"/>
     <w:rsid w:val="006278E8"/>
     <w:rsid w:val="00627BC6"/>
     <w:rsid w:val="00627D1F"/>
     <w:rsid w:val="0063001B"/>
     <w:rsid w:val="0063003F"/>
     <w:rsid w:val="006301A0"/>
     <w:rsid w:val="0063055E"/>
     <w:rsid w:val="006305A9"/>
     <w:rsid w:val="006305D8"/>
     <w:rsid w:val="00630655"/>
     <w:rsid w:val="006306DA"/>
     <w:rsid w:val="00630966"/>
     <w:rsid w:val="006309F9"/>
     <w:rsid w:val="00630B74"/>
     <w:rsid w:val="00630C51"/>
     <w:rsid w:val="00630D49"/>
     <w:rsid w:val="00630DBC"/>
     <w:rsid w:val="00630E64"/>
+    <w:rsid w:val="00630F42"/>
     <w:rsid w:val="00630F87"/>
     <w:rsid w:val="00631242"/>
     <w:rsid w:val="0063136F"/>
     <w:rsid w:val="00631388"/>
     <w:rsid w:val="00631466"/>
     <w:rsid w:val="006315E0"/>
     <w:rsid w:val="00631638"/>
     <w:rsid w:val="006316C1"/>
     <w:rsid w:val="006321D9"/>
     <w:rsid w:val="00632249"/>
     <w:rsid w:val="006322AC"/>
     <w:rsid w:val="006322F4"/>
     <w:rsid w:val="00632352"/>
     <w:rsid w:val="0063239E"/>
     <w:rsid w:val="0063245B"/>
     <w:rsid w:val="006324A8"/>
     <w:rsid w:val="006327A5"/>
     <w:rsid w:val="006329FE"/>
     <w:rsid w:val="00632A85"/>
     <w:rsid w:val="00632B69"/>
     <w:rsid w:val="00632EC9"/>
     <w:rsid w:val="00632F65"/>
     <w:rsid w:val="0063303D"/>
     <w:rsid w:val="00633107"/>
     <w:rsid w:val="006334DA"/>
@@ -28091,50 +29037,51 @@
     <w:rsid w:val="00643351"/>
     <w:rsid w:val="006433CE"/>
     <w:rsid w:val="00643473"/>
     <w:rsid w:val="0064348B"/>
     <w:rsid w:val="006435B9"/>
     <w:rsid w:val="006437FB"/>
     <w:rsid w:val="0064381F"/>
     <w:rsid w:val="00643975"/>
     <w:rsid w:val="00643A5E"/>
     <w:rsid w:val="00643C59"/>
     <w:rsid w:val="00643CF7"/>
     <w:rsid w:val="00643D83"/>
     <w:rsid w:val="00643DEF"/>
     <w:rsid w:val="00643EC4"/>
     <w:rsid w:val="0064422B"/>
     <w:rsid w:val="006442DA"/>
     <w:rsid w:val="00644691"/>
     <w:rsid w:val="0064469D"/>
     <w:rsid w:val="00644A21"/>
     <w:rsid w:val="00644A4E"/>
     <w:rsid w:val="00644D6B"/>
     <w:rsid w:val="00644D9A"/>
     <w:rsid w:val="006451B7"/>
     <w:rsid w:val="0064540A"/>
     <w:rsid w:val="00645433"/>
+    <w:rsid w:val="0064547C"/>
     <w:rsid w:val="006455C7"/>
     <w:rsid w:val="006458B0"/>
     <w:rsid w:val="00645AD3"/>
     <w:rsid w:val="00645CF8"/>
     <w:rsid w:val="00645D25"/>
     <w:rsid w:val="00645F20"/>
     <w:rsid w:val="006460DD"/>
     <w:rsid w:val="0064637C"/>
     <w:rsid w:val="006463F1"/>
     <w:rsid w:val="006464F5"/>
     <w:rsid w:val="006465D0"/>
     <w:rsid w:val="00646609"/>
     <w:rsid w:val="00646798"/>
     <w:rsid w:val="006467B4"/>
     <w:rsid w:val="006468E1"/>
     <w:rsid w:val="006469D6"/>
     <w:rsid w:val="00646AAD"/>
     <w:rsid w:val="00646B0E"/>
     <w:rsid w:val="00646CF8"/>
     <w:rsid w:val="00646FAD"/>
     <w:rsid w:val="0064700B"/>
     <w:rsid w:val="006470E1"/>
     <w:rsid w:val="006471C9"/>
     <w:rsid w:val="006473CC"/>
     <w:rsid w:val="0064765A"/>
@@ -28212,50 +29159,51 @@
     <w:rsid w:val="00656CBC"/>
     <w:rsid w:val="00656D56"/>
     <w:rsid w:val="0065740A"/>
     <w:rsid w:val="00657882"/>
     <w:rsid w:val="00657A58"/>
     <w:rsid w:val="00657EF5"/>
     <w:rsid w:val="00657F31"/>
     <w:rsid w:val="0066028E"/>
     <w:rsid w:val="00660586"/>
     <w:rsid w:val="00660D3E"/>
     <w:rsid w:val="00660F12"/>
     <w:rsid w:val="0066131C"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00661A98"/>
     <w:rsid w:val="00661B26"/>
     <w:rsid w:val="00661C78"/>
     <w:rsid w:val="00661EA0"/>
     <w:rsid w:val="0066200C"/>
     <w:rsid w:val="00662066"/>
     <w:rsid w:val="006621F0"/>
     <w:rsid w:val="00662286"/>
     <w:rsid w:val="00662837"/>
     <w:rsid w:val="006629BB"/>
     <w:rsid w:val="00662B67"/>
     <w:rsid w:val="00662DBB"/>
+    <w:rsid w:val="00662EF3"/>
     <w:rsid w:val="00662F75"/>
     <w:rsid w:val="00662FB4"/>
     <w:rsid w:val="006630F7"/>
     <w:rsid w:val="0066344C"/>
     <w:rsid w:val="006634BA"/>
     <w:rsid w:val="00663826"/>
     <w:rsid w:val="00663C2D"/>
     <w:rsid w:val="00663FC9"/>
     <w:rsid w:val="0066409A"/>
     <w:rsid w:val="006640D2"/>
     <w:rsid w:val="0066445B"/>
     <w:rsid w:val="0066449F"/>
     <w:rsid w:val="00664759"/>
     <w:rsid w:val="0066493C"/>
     <w:rsid w:val="00664AC4"/>
     <w:rsid w:val="00664D69"/>
     <w:rsid w:val="00664F2C"/>
     <w:rsid w:val="00665164"/>
     <w:rsid w:val="0066538F"/>
     <w:rsid w:val="0066553E"/>
     <w:rsid w:val="00665579"/>
     <w:rsid w:val="00665870"/>
     <w:rsid w:val="006658DB"/>
     <w:rsid w:val="006659F0"/>
     <w:rsid w:val="00665A8C"/>
@@ -28330,91 +29278,93 @@
     <w:rsid w:val="006735D7"/>
     <w:rsid w:val="00673788"/>
     <w:rsid w:val="00673C07"/>
     <w:rsid w:val="00673C0F"/>
     <w:rsid w:val="00673DF2"/>
     <w:rsid w:val="00673ED6"/>
     <w:rsid w:val="00673FF5"/>
     <w:rsid w:val="0067439B"/>
     <w:rsid w:val="006745D7"/>
     <w:rsid w:val="0067488C"/>
     <w:rsid w:val="00674A43"/>
     <w:rsid w:val="00674B97"/>
     <w:rsid w:val="00674BA7"/>
     <w:rsid w:val="00674F8F"/>
     <w:rsid w:val="00675279"/>
     <w:rsid w:val="00675320"/>
     <w:rsid w:val="00675376"/>
     <w:rsid w:val="00675392"/>
     <w:rsid w:val="006755E6"/>
     <w:rsid w:val="006759F8"/>
     <w:rsid w:val="00675BA3"/>
     <w:rsid w:val="00675CD8"/>
     <w:rsid w:val="00675F1B"/>
     <w:rsid w:val="006764DE"/>
     <w:rsid w:val="00676622"/>
+    <w:rsid w:val="00676E3B"/>
     <w:rsid w:val="00676F07"/>
     <w:rsid w:val="0067710A"/>
     <w:rsid w:val="00677353"/>
     <w:rsid w:val="00677492"/>
     <w:rsid w:val="00677590"/>
     <w:rsid w:val="00677816"/>
     <w:rsid w:val="00677A9A"/>
     <w:rsid w:val="00677B8A"/>
     <w:rsid w:val="00677C78"/>
     <w:rsid w:val="00677E2B"/>
     <w:rsid w:val="00677E66"/>
     <w:rsid w:val="00680452"/>
     <w:rsid w:val="0068078C"/>
     <w:rsid w:val="006808CE"/>
     <w:rsid w:val="0068090E"/>
     <w:rsid w:val="00680DDE"/>
     <w:rsid w:val="00681138"/>
     <w:rsid w:val="00681219"/>
     <w:rsid w:val="00681513"/>
     <w:rsid w:val="00681583"/>
     <w:rsid w:val="00681898"/>
     <w:rsid w:val="00681AA7"/>
     <w:rsid w:val="00681C21"/>
     <w:rsid w:val="00681D06"/>
     <w:rsid w:val="00681D34"/>
     <w:rsid w:val="00681D8D"/>
     <w:rsid w:val="00681D9C"/>
     <w:rsid w:val="00681D9F"/>
     <w:rsid w:val="0068222C"/>
     <w:rsid w:val="0068227D"/>
     <w:rsid w:val="00682393"/>
     <w:rsid w:val="0068253B"/>
     <w:rsid w:val="0068264E"/>
     <w:rsid w:val="006827F9"/>
     <w:rsid w:val="006828FA"/>
     <w:rsid w:val="00682902"/>
     <w:rsid w:val="00682932"/>
     <w:rsid w:val="00682D14"/>
     <w:rsid w:val="00682DA9"/>
     <w:rsid w:val="0068307F"/>
     <w:rsid w:val="0068319D"/>
+    <w:rsid w:val="006832B3"/>
     <w:rsid w:val="0068332B"/>
     <w:rsid w:val="006834DB"/>
     <w:rsid w:val="006834F1"/>
     <w:rsid w:val="00683628"/>
     <w:rsid w:val="006836E9"/>
     <w:rsid w:val="006837F5"/>
     <w:rsid w:val="006839F5"/>
     <w:rsid w:val="00683CA8"/>
     <w:rsid w:val="00683EF4"/>
     <w:rsid w:val="00684202"/>
     <w:rsid w:val="00684326"/>
     <w:rsid w:val="006843B6"/>
     <w:rsid w:val="00684425"/>
     <w:rsid w:val="006844DC"/>
     <w:rsid w:val="00684CCC"/>
     <w:rsid w:val="00684CCD"/>
     <w:rsid w:val="00684DA1"/>
     <w:rsid w:val="00685091"/>
     <w:rsid w:val="006850A6"/>
     <w:rsid w:val="006851B5"/>
     <w:rsid w:val="006852BA"/>
     <w:rsid w:val="00685312"/>
     <w:rsid w:val="00685376"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685706"/>
@@ -28526,50 +29476,51 @@
     <w:rsid w:val="00697D78"/>
     <w:rsid w:val="006A062C"/>
     <w:rsid w:val="006A078F"/>
     <w:rsid w:val="006A0799"/>
     <w:rsid w:val="006A08E0"/>
     <w:rsid w:val="006A0932"/>
     <w:rsid w:val="006A0C79"/>
     <w:rsid w:val="006A0E23"/>
     <w:rsid w:val="006A0E7F"/>
     <w:rsid w:val="006A0F62"/>
     <w:rsid w:val="006A0FD9"/>
     <w:rsid w:val="006A1199"/>
     <w:rsid w:val="006A12E7"/>
     <w:rsid w:val="006A140F"/>
     <w:rsid w:val="006A17DD"/>
     <w:rsid w:val="006A1A70"/>
     <w:rsid w:val="006A1AEB"/>
     <w:rsid w:val="006A1D74"/>
     <w:rsid w:val="006A1EB2"/>
     <w:rsid w:val="006A204F"/>
     <w:rsid w:val="006A241D"/>
     <w:rsid w:val="006A271F"/>
     <w:rsid w:val="006A2783"/>
     <w:rsid w:val="006A297C"/>
     <w:rsid w:val="006A29A1"/>
+    <w:rsid w:val="006A3114"/>
     <w:rsid w:val="006A32AE"/>
     <w:rsid w:val="006A33CB"/>
     <w:rsid w:val="006A35DC"/>
     <w:rsid w:val="006A35F4"/>
     <w:rsid w:val="006A3785"/>
     <w:rsid w:val="006A39B5"/>
     <w:rsid w:val="006A3A1C"/>
     <w:rsid w:val="006A3B42"/>
     <w:rsid w:val="006A3BA5"/>
     <w:rsid w:val="006A3E94"/>
     <w:rsid w:val="006A3EE8"/>
     <w:rsid w:val="006A4036"/>
     <w:rsid w:val="006A4521"/>
     <w:rsid w:val="006A457D"/>
     <w:rsid w:val="006A4615"/>
     <w:rsid w:val="006A4876"/>
     <w:rsid w:val="006A4CF6"/>
     <w:rsid w:val="006A4D40"/>
     <w:rsid w:val="006A4F04"/>
     <w:rsid w:val="006A4F6F"/>
     <w:rsid w:val="006A4FA9"/>
     <w:rsid w:val="006A5109"/>
     <w:rsid w:val="006A515A"/>
     <w:rsid w:val="006A53A4"/>
     <w:rsid w:val="006A554B"/>
@@ -28814,50 +29765,51 @@
     <w:rsid w:val="006D14D3"/>
     <w:rsid w:val="006D16D1"/>
     <w:rsid w:val="006D176C"/>
     <w:rsid w:val="006D17F2"/>
     <w:rsid w:val="006D180B"/>
     <w:rsid w:val="006D18A1"/>
     <w:rsid w:val="006D1B32"/>
     <w:rsid w:val="006D1BC3"/>
     <w:rsid w:val="006D1D3A"/>
     <w:rsid w:val="006D1E9A"/>
     <w:rsid w:val="006D1F2A"/>
     <w:rsid w:val="006D1FDB"/>
     <w:rsid w:val="006D2155"/>
     <w:rsid w:val="006D23EC"/>
     <w:rsid w:val="006D2583"/>
     <w:rsid w:val="006D2B80"/>
     <w:rsid w:val="006D302E"/>
     <w:rsid w:val="006D3497"/>
     <w:rsid w:val="006D3552"/>
     <w:rsid w:val="006D390E"/>
     <w:rsid w:val="006D3CB0"/>
     <w:rsid w:val="006D3F78"/>
     <w:rsid w:val="006D43B8"/>
     <w:rsid w:val="006D43FC"/>
     <w:rsid w:val="006D4789"/>
+    <w:rsid w:val="006D497E"/>
     <w:rsid w:val="006D49BC"/>
     <w:rsid w:val="006D4A30"/>
     <w:rsid w:val="006D4A43"/>
     <w:rsid w:val="006D4AB4"/>
     <w:rsid w:val="006D4B3C"/>
     <w:rsid w:val="006D4D03"/>
     <w:rsid w:val="006D4E98"/>
     <w:rsid w:val="006D4F1D"/>
     <w:rsid w:val="006D508B"/>
     <w:rsid w:val="006D520F"/>
     <w:rsid w:val="006D52C7"/>
     <w:rsid w:val="006D5491"/>
     <w:rsid w:val="006D5ACA"/>
     <w:rsid w:val="006D5C9B"/>
     <w:rsid w:val="006D5FA8"/>
     <w:rsid w:val="006D60B1"/>
     <w:rsid w:val="006D64E1"/>
     <w:rsid w:val="006D65DD"/>
     <w:rsid w:val="006D68AB"/>
     <w:rsid w:val="006D6B08"/>
     <w:rsid w:val="006D6B3E"/>
     <w:rsid w:val="006D6BA1"/>
     <w:rsid w:val="006D6C16"/>
     <w:rsid w:val="006D6C84"/>
     <w:rsid w:val="006D6E42"/>
@@ -28892,50 +29844,51 @@
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E22CE"/>
     <w:rsid w:val="006E27B2"/>
     <w:rsid w:val="006E27CE"/>
     <w:rsid w:val="006E29BA"/>
     <w:rsid w:val="006E2C22"/>
     <w:rsid w:val="006E2CB8"/>
     <w:rsid w:val="006E2D79"/>
     <w:rsid w:val="006E2D86"/>
     <w:rsid w:val="006E2DE5"/>
     <w:rsid w:val="006E2E68"/>
     <w:rsid w:val="006E2FEC"/>
     <w:rsid w:val="006E3022"/>
     <w:rsid w:val="006E30BB"/>
     <w:rsid w:val="006E3201"/>
     <w:rsid w:val="006E365A"/>
     <w:rsid w:val="006E36F1"/>
     <w:rsid w:val="006E3946"/>
     <w:rsid w:val="006E3A76"/>
     <w:rsid w:val="006E3D98"/>
     <w:rsid w:val="006E3DC5"/>
     <w:rsid w:val="006E3F29"/>
     <w:rsid w:val="006E41A0"/>
     <w:rsid w:val="006E41D0"/>
     <w:rsid w:val="006E42B6"/>
+    <w:rsid w:val="006E444C"/>
     <w:rsid w:val="006E466B"/>
     <w:rsid w:val="006E4694"/>
     <w:rsid w:val="006E4750"/>
     <w:rsid w:val="006E4887"/>
     <w:rsid w:val="006E48D6"/>
     <w:rsid w:val="006E49AD"/>
     <w:rsid w:val="006E4A45"/>
     <w:rsid w:val="006E4A76"/>
     <w:rsid w:val="006E4BDF"/>
     <w:rsid w:val="006E4F0B"/>
     <w:rsid w:val="006E4F3F"/>
     <w:rsid w:val="006E4FAC"/>
     <w:rsid w:val="006E4FEA"/>
     <w:rsid w:val="006E5002"/>
     <w:rsid w:val="006E5041"/>
     <w:rsid w:val="006E50D6"/>
     <w:rsid w:val="006E5583"/>
     <w:rsid w:val="006E55CE"/>
     <w:rsid w:val="006E577F"/>
     <w:rsid w:val="006E5DAB"/>
     <w:rsid w:val="006E5DE3"/>
     <w:rsid w:val="006E5E17"/>
     <w:rsid w:val="006E5EE0"/>
     <w:rsid w:val="006E604E"/>
     <w:rsid w:val="006E6088"/>
@@ -28968,50 +29921,51 @@
     <w:rsid w:val="006F0D09"/>
     <w:rsid w:val="006F0D0D"/>
     <w:rsid w:val="006F1295"/>
     <w:rsid w:val="006F12D4"/>
     <w:rsid w:val="006F13E6"/>
     <w:rsid w:val="006F14A6"/>
     <w:rsid w:val="006F1530"/>
     <w:rsid w:val="006F1540"/>
     <w:rsid w:val="006F15D2"/>
     <w:rsid w:val="006F178F"/>
     <w:rsid w:val="006F181B"/>
     <w:rsid w:val="006F182F"/>
     <w:rsid w:val="006F189D"/>
     <w:rsid w:val="006F1BC6"/>
     <w:rsid w:val="006F2110"/>
     <w:rsid w:val="006F2229"/>
     <w:rsid w:val="006F2329"/>
     <w:rsid w:val="006F2457"/>
     <w:rsid w:val="006F249E"/>
     <w:rsid w:val="006F24A6"/>
     <w:rsid w:val="006F24C2"/>
     <w:rsid w:val="006F25BD"/>
     <w:rsid w:val="006F2764"/>
     <w:rsid w:val="006F2934"/>
     <w:rsid w:val="006F2952"/>
+    <w:rsid w:val="006F2BC1"/>
     <w:rsid w:val="006F2BC4"/>
     <w:rsid w:val="006F2C0C"/>
     <w:rsid w:val="006F2C13"/>
     <w:rsid w:val="006F2C71"/>
     <w:rsid w:val="006F2C80"/>
     <w:rsid w:val="006F2E69"/>
     <w:rsid w:val="006F2EC8"/>
     <w:rsid w:val="006F30F8"/>
     <w:rsid w:val="006F3165"/>
     <w:rsid w:val="006F3185"/>
     <w:rsid w:val="006F32B9"/>
     <w:rsid w:val="006F3397"/>
     <w:rsid w:val="006F33ED"/>
     <w:rsid w:val="006F3427"/>
     <w:rsid w:val="006F3578"/>
     <w:rsid w:val="006F35A8"/>
     <w:rsid w:val="006F3C19"/>
     <w:rsid w:val="006F3C22"/>
     <w:rsid w:val="006F3CCF"/>
     <w:rsid w:val="006F3DFF"/>
     <w:rsid w:val="006F40EF"/>
     <w:rsid w:val="006F4158"/>
     <w:rsid w:val="006F41C0"/>
     <w:rsid w:val="006F45AB"/>
     <w:rsid w:val="006F47E8"/>
@@ -29056,76 +30010,78 @@
     <w:rsid w:val="006F7CE1"/>
     <w:rsid w:val="006F7D02"/>
     <w:rsid w:val="006F7FEB"/>
     <w:rsid w:val="0070039F"/>
     <w:rsid w:val="00700458"/>
     <w:rsid w:val="007007BF"/>
     <w:rsid w:val="007008F9"/>
     <w:rsid w:val="00700B50"/>
     <w:rsid w:val="00700DF7"/>
     <w:rsid w:val="0070104F"/>
     <w:rsid w:val="0070117A"/>
     <w:rsid w:val="00701327"/>
     <w:rsid w:val="007013B7"/>
     <w:rsid w:val="007014B6"/>
     <w:rsid w:val="007014E5"/>
     <w:rsid w:val="00701605"/>
     <w:rsid w:val="007016B2"/>
     <w:rsid w:val="0070198A"/>
     <w:rsid w:val="00701BF9"/>
     <w:rsid w:val="00701C62"/>
     <w:rsid w:val="00701CC1"/>
     <w:rsid w:val="00701D05"/>
     <w:rsid w:val="00701F8C"/>
     <w:rsid w:val="007020B2"/>
     <w:rsid w:val="00702410"/>
+    <w:rsid w:val="0070247B"/>
     <w:rsid w:val="007026F6"/>
     <w:rsid w:val="00702A1D"/>
     <w:rsid w:val="00702BB3"/>
     <w:rsid w:val="00702C50"/>
     <w:rsid w:val="00702CA4"/>
     <w:rsid w:val="00702CD0"/>
     <w:rsid w:val="00702E79"/>
     <w:rsid w:val="00702FCC"/>
     <w:rsid w:val="00703380"/>
     <w:rsid w:val="0070350F"/>
     <w:rsid w:val="00703B1E"/>
     <w:rsid w:val="00703B53"/>
     <w:rsid w:val="00703F29"/>
     <w:rsid w:val="00703F74"/>
     <w:rsid w:val="0070402A"/>
     <w:rsid w:val="00704055"/>
     <w:rsid w:val="00704242"/>
     <w:rsid w:val="0070437C"/>
     <w:rsid w:val="0070442D"/>
     <w:rsid w:val="007045FD"/>
     <w:rsid w:val="007046C9"/>
     <w:rsid w:val="00704707"/>
     <w:rsid w:val="007048D7"/>
     <w:rsid w:val="00704A4A"/>
     <w:rsid w:val="00704BF2"/>
     <w:rsid w:val="00704C15"/>
+    <w:rsid w:val="00704CC5"/>
     <w:rsid w:val="00704CDD"/>
     <w:rsid w:val="00704D0C"/>
     <w:rsid w:val="00704F0D"/>
     <w:rsid w:val="00704F94"/>
     <w:rsid w:val="00705015"/>
     <w:rsid w:val="00705037"/>
     <w:rsid w:val="0070526E"/>
     <w:rsid w:val="0070574B"/>
     <w:rsid w:val="00705847"/>
     <w:rsid w:val="007058E8"/>
     <w:rsid w:val="0070595F"/>
     <w:rsid w:val="00705A94"/>
     <w:rsid w:val="00705BF2"/>
     <w:rsid w:val="00705DDF"/>
     <w:rsid w:val="00705F17"/>
     <w:rsid w:val="00706049"/>
     <w:rsid w:val="0070611E"/>
     <w:rsid w:val="00706165"/>
     <w:rsid w:val="00706244"/>
     <w:rsid w:val="00706400"/>
     <w:rsid w:val="007064A3"/>
     <w:rsid w:val="00706879"/>
     <w:rsid w:val="00706A7F"/>
     <w:rsid w:val="00706AF9"/>
     <w:rsid w:val="00706D89"/>
@@ -29599,50 +30555,51 @@
     <w:rsid w:val="0076272D"/>
     <w:rsid w:val="007628ED"/>
     <w:rsid w:val="00762A94"/>
     <w:rsid w:val="00762B53"/>
     <w:rsid w:val="00762C23"/>
     <w:rsid w:val="00762CC1"/>
     <w:rsid w:val="007630D4"/>
     <w:rsid w:val="00763163"/>
     <w:rsid w:val="007632A7"/>
     <w:rsid w:val="00763387"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00763721"/>
     <w:rsid w:val="00763775"/>
     <w:rsid w:val="0076399B"/>
     <w:rsid w:val="00763C5B"/>
     <w:rsid w:val="00763C5C"/>
     <w:rsid w:val="00763DF6"/>
     <w:rsid w:val="00763EF3"/>
     <w:rsid w:val="00764003"/>
     <w:rsid w:val="00764076"/>
     <w:rsid w:val="007642F7"/>
     <w:rsid w:val="007646C7"/>
     <w:rsid w:val="00764834"/>
     <w:rsid w:val="007648FE"/>
     <w:rsid w:val="00764968"/>
+    <w:rsid w:val="00764AE8"/>
     <w:rsid w:val="00764B9A"/>
     <w:rsid w:val="00764BB8"/>
     <w:rsid w:val="00764CB9"/>
     <w:rsid w:val="00764D95"/>
     <w:rsid w:val="00765056"/>
     <w:rsid w:val="00765121"/>
     <w:rsid w:val="0076512D"/>
     <w:rsid w:val="007651E2"/>
     <w:rsid w:val="00765450"/>
     <w:rsid w:val="00765722"/>
     <w:rsid w:val="007658BE"/>
     <w:rsid w:val="00765AB4"/>
     <w:rsid w:val="00765B5A"/>
     <w:rsid w:val="00765BA0"/>
     <w:rsid w:val="00765CFF"/>
     <w:rsid w:val="00766020"/>
     <w:rsid w:val="0076602D"/>
     <w:rsid w:val="00766033"/>
     <w:rsid w:val="00766158"/>
     <w:rsid w:val="0076665D"/>
     <w:rsid w:val="00766688"/>
     <w:rsid w:val="007666DA"/>
     <w:rsid w:val="007667CD"/>
     <w:rsid w:val="00767079"/>
     <w:rsid w:val="0076711B"/>
@@ -29803,75 +30760,78 @@
     <w:rsid w:val="00785DDD"/>
     <w:rsid w:val="00785E01"/>
     <w:rsid w:val="00785E5D"/>
     <w:rsid w:val="00785EEA"/>
     <w:rsid w:val="00786316"/>
     <w:rsid w:val="007865F4"/>
     <w:rsid w:val="00786887"/>
     <w:rsid w:val="007868A2"/>
     <w:rsid w:val="007868D7"/>
     <w:rsid w:val="00786ADB"/>
     <w:rsid w:val="00786BB4"/>
     <w:rsid w:val="00786BBB"/>
     <w:rsid w:val="00786C41"/>
     <w:rsid w:val="00786C6E"/>
     <w:rsid w:val="00786D2C"/>
     <w:rsid w:val="00786D87"/>
     <w:rsid w:val="00786E17"/>
     <w:rsid w:val="00786EF9"/>
     <w:rsid w:val="00786F59"/>
     <w:rsid w:val="00786F86"/>
     <w:rsid w:val="00787315"/>
     <w:rsid w:val="007873B4"/>
     <w:rsid w:val="007873C2"/>
     <w:rsid w:val="007873D3"/>
     <w:rsid w:val="007875F6"/>
+    <w:rsid w:val="007876E4"/>
     <w:rsid w:val="007878CE"/>
     <w:rsid w:val="00787C1A"/>
     <w:rsid w:val="00787C70"/>
     <w:rsid w:val="00787D27"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="00790092"/>
     <w:rsid w:val="007903C8"/>
     <w:rsid w:val="00790575"/>
     <w:rsid w:val="0079088C"/>
     <w:rsid w:val="00790A11"/>
     <w:rsid w:val="00790F21"/>
     <w:rsid w:val="00791055"/>
     <w:rsid w:val="0079121F"/>
     <w:rsid w:val="00791353"/>
     <w:rsid w:val="007913BB"/>
     <w:rsid w:val="0079143D"/>
     <w:rsid w:val="00791530"/>
     <w:rsid w:val="00791632"/>
     <w:rsid w:val="00791764"/>
     <w:rsid w:val="00791779"/>
+    <w:rsid w:val="007918BB"/>
     <w:rsid w:val="00791AE1"/>
     <w:rsid w:val="00791B32"/>
     <w:rsid w:val="00791C6A"/>
     <w:rsid w:val="00791CC3"/>
     <w:rsid w:val="00791E5D"/>
+    <w:rsid w:val="00791FFA"/>
     <w:rsid w:val="0079260B"/>
     <w:rsid w:val="00792661"/>
     <w:rsid w:val="00792866"/>
     <w:rsid w:val="007928BB"/>
     <w:rsid w:val="007929DF"/>
     <w:rsid w:val="00792AB6"/>
     <w:rsid w:val="00792B70"/>
     <w:rsid w:val="00792F2D"/>
     <w:rsid w:val="00792F91"/>
     <w:rsid w:val="00792FCC"/>
     <w:rsid w:val="00792FD3"/>
     <w:rsid w:val="00793367"/>
     <w:rsid w:val="0079354B"/>
     <w:rsid w:val="007936EB"/>
     <w:rsid w:val="007938D1"/>
     <w:rsid w:val="00793BAB"/>
     <w:rsid w:val="00793CBB"/>
     <w:rsid w:val="00794119"/>
     <w:rsid w:val="00794186"/>
     <w:rsid w:val="007941B9"/>
     <w:rsid w:val="0079420B"/>
     <w:rsid w:val="00794217"/>
     <w:rsid w:val="00794613"/>
     <w:rsid w:val="00794666"/>
     <w:rsid w:val="00794683"/>
@@ -29985,57 +30945,59 @@
     <w:rsid w:val="007A66AE"/>
     <w:rsid w:val="007A69B5"/>
     <w:rsid w:val="007A69B7"/>
     <w:rsid w:val="007A69C1"/>
     <w:rsid w:val="007A6D3F"/>
     <w:rsid w:val="007A6E16"/>
     <w:rsid w:val="007A703A"/>
     <w:rsid w:val="007A70A0"/>
     <w:rsid w:val="007A7138"/>
     <w:rsid w:val="007A7205"/>
     <w:rsid w:val="007A7626"/>
     <w:rsid w:val="007A7A68"/>
     <w:rsid w:val="007A7C33"/>
     <w:rsid w:val="007A7C91"/>
     <w:rsid w:val="007A7E42"/>
     <w:rsid w:val="007A7F1F"/>
     <w:rsid w:val="007A7F87"/>
     <w:rsid w:val="007B00A4"/>
     <w:rsid w:val="007B0119"/>
     <w:rsid w:val="007B0196"/>
     <w:rsid w:val="007B02ED"/>
     <w:rsid w:val="007B0472"/>
     <w:rsid w:val="007B04A0"/>
     <w:rsid w:val="007B0517"/>
     <w:rsid w:val="007B05F9"/>
+    <w:rsid w:val="007B0632"/>
     <w:rsid w:val="007B0674"/>
     <w:rsid w:val="007B09A5"/>
     <w:rsid w:val="007B0AAF"/>
     <w:rsid w:val="007B0CB1"/>
     <w:rsid w:val="007B114E"/>
     <w:rsid w:val="007B116F"/>
     <w:rsid w:val="007B1363"/>
+    <w:rsid w:val="007B148D"/>
     <w:rsid w:val="007B162D"/>
     <w:rsid w:val="007B1765"/>
     <w:rsid w:val="007B177A"/>
     <w:rsid w:val="007B17E3"/>
     <w:rsid w:val="007B18CB"/>
     <w:rsid w:val="007B19F1"/>
     <w:rsid w:val="007B1EA4"/>
     <w:rsid w:val="007B1F70"/>
     <w:rsid w:val="007B295F"/>
     <w:rsid w:val="007B29FD"/>
     <w:rsid w:val="007B2B63"/>
     <w:rsid w:val="007B2C0C"/>
     <w:rsid w:val="007B2D2E"/>
     <w:rsid w:val="007B2D8A"/>
     <w:rsid w:val="007B2E6B"/>
     <w:rsid w:val="007B2EF4"/>
     <w:rsid w:val="007B2FBF"/>
     <w:rsid w:val="007B301E"/>
     <w:rsid w:val="007B32F9"/>
     <w:rsid w:val="007B330E"/>
     <w:rsid w:val="007B331A"/>
     <w:rsid w:val="007B342E"/>
     <w:rsid w:val="007B3521"/>
     <w:rsid w:val="007B3749"/>
     <w:rsid w:val="007B387B"/>
@@ -30360,50 +31322,51 @@
     <w:rsid w:val="007E6166"/>
     <w:rsid w:val="007E62FF"/>
     <w:rsid w:val="007E6533"/>
     <w:rsid w:val="007E680B"/>
     <w:rsid w:val="007E69CA"/>
     <w:rsid w:val="007E6BB5"/>
     <w:rsid w:val="007E6BB8"/>
     <w:rsid w:val="007E6E31"/>
     <w:rsid w:val="007E6ED1"/>
     <w:rsid w:val="007E7BEB"/>
     <w:rsid w:val="007E7C39"/>
     <w:rsid w:val="007E7D75"/>
     <w:rsid w:val="007E7DD1"/>
     <w:rsid w:val="007F00F6"/>
     <w:rsid w:val="007F035D"/>
     <w:rsid w:val="007F0431"/>
     <w:rsid w:val="007F0584"/>
     <w:rsid w:val="007F0EA9"/>
     <w:rsid w:val="007F1088"/>
     <w:rsid w:val="007F1178"/>
     <w:rsid w:val="007F11B6"/>
     <w:rsid w:val="007F11F8"/>
     <w:rsid w:val="007F124A"/>
     <w:rsid w:val="007F144E"/>
     <w:rsid w:val="007F149F"/>
+    <w:rsid w:val="007F17A2"/>
     <w:rsid w:val="007F17FD"/>
     <w:rsid w:val="007F18BF"/>
     <w:rsid w:val="007F1A2E"/>
     <w:rsid w:val="007F1B6F"/>
     <w:rsid w:val="007F1BED"/>
     <w:rsid w:val="007F1E6B"/>
     <w:rsid w:val="007F1EDF"/>
     <w:rsid w:val="007F249F"/>
     <w:rsid w:val="007F2575"/>
     <w:rsid w:val="007F271B"/>
     <w:rsid w:val="007F278E"/>
     <w:rsid w:val="007F29B0"/>
     <w:rsid w:val="007F2C92"/>
     <w:rsid w:val="007F2D26"/>
     <w:rsid w:val="007F2DD8"/>
     <w:rsid w:val="007F2EFE"/>
     <w:rsid w:val="007F2F61"/>
     <w:rsid w:val="007F2F7F"/>
     <w:rsid w:val="007F2F88"/>
     <w:rsid w:val="007F3072"/>
     <w:rsid w:val="007F366B"/>
     <w:rsid w:val="007F39BA"/>
     <w:rsid w:val="007F3AF1"/>
     <w:rsid w:val="007F3BAE"/>
     <w:rsid w:val="007F3C81"/>
@@ -30440,56 +31403,58 @@
     <w:rsid w:val="007F6F52"/>
     <w:rsid w:val="007F6FCD"/>
     <w:rsid w:val="007F711A"/>
     <w:rsid w:val="007F7692"/>
     <w:rsid w:val="007F7958"/>
     <w:rsid w:val="007F79DE"/>
     <w:rsid w:val="007F7A13"/>
     <w:rsid w:val="007F7D42"/>
     <w:rsid w:val="007F7DBD"/>
     <w:rsid w:val="007F7E80"/>
     <w:rsid w:val="007F7F33"/>
     <w:rsid w:val="00800230"/>
     <w:rsid w:val="0080038A"/>
     <w:rsid w:val="00800523"/>
     <w:rsid w:val="008005A5"/>
     <w:rsid w:val="0080064C"/>
     <w:rsid w:val="0080071A"/>
     <w:rsid w:val="00800790"/>
     <w:rsid w:val="008007C5"/>
     <w:rsid w:val="0080093F"/>
     <w:rsid w:val="00800A9D"/>
     <w:rsid w:val="00800AE4"/>
     <w:rsid w:val="00800B99"/>
     <w:rsid w:val="0080103D"/>
     <w:rsid w:val="00801377"/>
+    <w:rsid w:val="0080159D"/>
     <w:rsid w:val="008017B7"/>
     <w:rsid w:val="008018DB"/>
     <w:rsid w:val="00801A94"/>
     <w:rsid w:val="00801D4E"/>
     <w:rsid w:val="00801FC4"/>
     <w:rsid w:val="008020D0"/>
+    <w:rsid w:val="00802294"/>
     <w:rsid w:val="00802326"/>
     <w:rsid w:val="00802502"/>
     <w:rsid w:val="0080266C"/>
     <w:rsid w:val="00802733"/>
     <w:rsid w:val="0080280E"/>
     <w:rsid w:val="00802A28"/>
     <w:rsid w:val="00802A2B"/>
     <w:rsid w:val="00802D46"/>
     <w:rsid w:val="00802DB6"/>
     <w:rsid w:val="00802E3A"/>
     <w:rsid w:val="00802E3D"/>
     <w:rsid w:val="00802FB1"/>
     <w:rsid w:val="00803041"/>
     <w:rsid w:val="008030A0"/>
     <w:rsid w:val="00803541"/>
     <w:rsid w:val="00803549"/>
     <w:rsid w:val="00803773"/>
     <w:rsid w:val="008038C1"/>
     <w:rsid w:val="0080395A"/>
     <w:rsid w:val="00803C75"/>
     <w:rsid w:val="00803CE6"/>
     <w:rsid w:val="00803E43"/>
     <w:rsid w:val="00803E8A"/>
     <w:rsid w:val="00803F69"/>
     <w:rsid w:val="0080414C"/>
@@ -31028,53 +31993,56 @@
     <w:rsid w:val="00867F14"/>
     <w:rsid w:val="0086F306"/>
     <w:rsid w:val="00870539"/>
     <w:rsid w:val="008708FD"/>
     <w:rsid w:val="008709BB"/>
     <w:rsid w:val="00870A99"/>
     <w:rsid w:val="00870AD8"/>
     <w:rsid w:val="00870B5A"/>
     <w:rsid w:val="00870C99"/>
     <w:rsid w:val="00870DD7"/>
     <w:rsid w:val="00871092"/>
     <w:rsid w:val="00871426"/>
     <w:rsid w:val="00871452"/>
     <w:rsid w:val="00871624"/>
     <w:rsid w:val="00871999"/>
     <w:rsid w:val="00871B39"/>
     <w:rsid w:val="00871CE4"/>
     <w:rsid w:val="0087203E"/>
     <w:rsid w:val="008721EC"/>
     <w:rsid w:val="00872368"/>
     <w:rsid w:val="00872370"/>
     <w:rsid w:val="0087238F"/>
     <w:rsid w:val="008726D9"/>
     <w:rsid w:val="008728E6"/>
     <w:rsid w:val="00872943"/>
+    <w:rsid w:val="00872971"/>
     <w:rsid w:val="008729BE"/>
+    <w:rsid w:val="008729E4"/>
     <w:rsid w:val="00872D48"/>
     <w:rsid w:val="008733A7"/>
+    <w:rsid w:val="008735D3"/>
     <w:rsid w:val="0087364E"/>
     <w:rsid w:val="00873695"/>
     <w:rsid w:val="008737C3"/>
     <w:rsid w:val="00873A86"/>
     <w:rsid w:val="00873BB3"/>
     <w:rsid w:val="00873BCA"/>
     <w:rsid w:val="00873C8C"/>
     <w:rsid w:val="00873E5B"/>
     <w:rsid w:val="00873F72"/>
     <w:rsid w:val="00874204"/>
     <w:rsid w:val="0087432B"/>
     <w:rsid w:val="008743F3"/>
     <w:rsid w:val="00874577"/>
     <w:rsid w:val="008746FD"/>
     <w:rsid w:val="0087477A"/>
     <w:rsid w:val="00874803"/>
     <w:rsid w:val="008748FE"/>
     <w:rsid w:val="0087497E"/>
     <w:rsid w:val="00874C10"/>
     <w:rsid w:val="00874C58"/>
     <w:rsid w:val="00874CE7"/>
     <w:rsid w:val="00874F68"/>
     <w:rsid w:val="0087507D"/>
     <w:rsid w:val="008750F3"/>
     <w:rsid w:val="00875271"/>
@@ -31198,50 +32166,51 @@
     <w:rsid w:val="0089143B"/>
     <w:rsid w:val="00891459"/>
     <w:rsid w:val="00891474"/>
     <w:rsid w:val="008914B6"/>
     <w:rsid w:val="008916CB"/>
     <w:rsid w:val="008917AC"/>
     <w:rsid w:val="0089188A"/>
     <w:rsid w:val="00891A26"/>
     <w:rsid w:val="00891ACF"/>
     <w:rsid w:val="00891C0B"/>
     <w:rsid w:val="00891FF0"/>
     <w:rsid w:val="00892237"/>
     <w:rsid w:val="0089223A"/>
     <w:rsid w:val="0089227A"/>
     <w:rsid w:val="0089230C"/>
     <w:rsid w:val="00892507"/>
     <w:rsid w:val="0089263A"/>
     <w:rsid w:val="008928CB"/>
     <w:rsid w:val="00892A3D"/>
     <w:rsid w:val="00892AE5"/>
     <w:rsid w:val="00892CF9"/>
     <w:rsid w:val="00892D7D"/>
     <w:rsid w:val="00892E13"/>
     <w:rsid w:val="00892EA7"/>
     <w:rsid w:val="00892F4C"/>
+    <w:rsid w:val="0089337B"/>
     <w:rsid w:val="008934EB"/>
     <w:rsid w:val="00893965"/>
     <w:rsid w:val="008939D6"/>
     <w:rsid w:val="00893A9D"/>
     <w:rsid w:val="00893C00"/>
     <w:rsid w:val="00893C4B"/>
     <w:rsid w:val="00893D51"/>
     <w:rsid w:val="00893E83"/>
     <w:rsid w:val="00893F4B"/>
     <w:rsid w:val="00893FBB"/>
     <w:rsid w:val="008940EF"/>
     <w:rsid w:val="008942E4"/>
     <w:rsid w:val="00894337"/>
     <w:rsid w:val="00894427"/>
     <w:rsid w:val="008945C7"/>
     <w:rsid w:val="008946B7"/>
     <w:rsid w:val="00894742"/>
     <w:rsid w:val="00894C4B"/>
     <w:rsid w:val="00894DAE"/>
     <w:rsid w:val="00894DE8"/>
     <w:rsid w:val="00894EB4"/>
     <w:rsid w:val="008952C7"/>
     <w:rsid w:val="008952CE"/>
     <w:rsid w:val="008953BD"/>
     <w:rsid w:val="0089557F"/>
@@ -31322,50 +32291,51 @@
     <w:rsid w:val="008A43EB"/>
     <w:rsid w:val="008A44E4"/>
     <w:rsid w:val="008A47F7"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A4AC4"/>
     <w:rsid w:val="008A4BB2"/>
     <w:rsid w:val="008A4C1B"/>
     <w:rsid w:val="008A4C4F"/>
     <w:rsid w:val="008A4D3F"/>
     <w:rsid w:val="008A4D6F"/>
     <w:rsid w:val="008A4F3A"/>
     <w:rsid w:val="008A51A0"/>
     <w:rsid w:val="008A520C"/>
     <w:rsid w:val="008A55C4"/>
     <w:rsid w:val="008A55E7"/>
     <w:rsid w:val="008A594D"/>
     <w:rsid w:val="008A5979"/>
     <w:rsid w:val="008A5EFB"/>
     <w:rsid w:val="008A622F"/>
     <w:rsid w:val="008A6328"/>
     <w:rsid w:val="008A63A3"/>
     <w:rsid w:val="008A65FE"/>
     <w:rsid w:val="008A686E"/>
     <w:rsid w:val="008A69BE"/>
     <w:rsid w:val="008A6AFA"/>
+    <w:rsid w:val="008A6B03"/>
     <w:rsid w:val="008A6BA0"/>
     <w:rsid w:val="008A6C6A"/>
     <w:rsid w:val="008A6D48"/>
     <w:rsid w:val="008A6EE4"/>
     <w:rsid w:val="008A6FB1"/>
     <w:rsid w:val="008A7071"/>
     <w:rsid w:val="008A732C"/>
     <w:rsid w:val="008A7479"/>
     <w:rsid w:val="008A74AE"/>
     <w:rsid w:val="008A76A6"/>
     <w:rsid w:val="008A78A7"/>
     <w:rsid w:val="008A78E3"/>
     <w:rsid w:val="008A78F6"/>
     <w:rsid w:val="008A7A3C"/>
     <w:rsid w:val="008A7B0B"/>
     <w:rsid w:val="008A7E8D"/>
     <w:rsid w:val="008A7F1C"/>
     <w:rsid w:val="008A7F99"/>
     <w:rsid w:val="008B015C"/>
     <w:rsid w:val="008B053F"/>
     <w:rsid w:val="008B06FC"/>
     <w:rsid w:val="008B079A"/>
     <w:rsid w:val="008B084F"/>
     <w:rsid w:val="008B0AE0"/>
     <w:rsid w:val="008B0B60"/>
@@ -32174,50 +33144,51 @@
     <w:rsid w:val="00940778"/>
     <w:rsid w:val="00940B71"/>
     <w:rsid w:val="00940C19"/>
     <w:rsid w:val="00940C77"/>
     <w:rsid w:val="00940EE0"/>
     <w:rsid w:val="0094138F"/>
     <w:rsid w:val="009414E8"/>
     <w:rsid w:val="0094167A"/>
     <w:rsid w:val="00941741"/>
     <w:rsid w:val="00941745"/>
     <w:rsid w:val="009419B2"/>
     <w:rsid w:val="009419FD"/>
     <w:rsid w:val="00941A15"/>
     <w:rsid w:val="00941A16"/>
     <w:rsid w:val="00941A90"/>
     <w:rsid w:val="00941CAB"/>
     <w:rsid w:val="00941CF2"/>
     <w:rsid w:val="00941E07"/>
     <w:rsid w:val="00941E27"/>
     <w:rsid w:val="00941FEF"/>
     <w:rsid w:val="0094200F"/>
     <w:rsid w:val="0094201B"/>
     <w:rsid w:val="00942196"/>
     <w:rsid w:val="00942246"/>
     <w:rsid w:val="00942289"/>
+    <w:rsid w:val="009422EC"/>
     <w:rsid w:val="00942400"/>
     <w:rsid w:val="00942453"/>
     <w:rsid w:val="00942816"/>
     <w:rsid w:val="00942A77"/>
     <w:rsid w:val="00942D52"/>
     <w:rsid w:val="00942DEB"/>
     <w:rsid w:val="00942E5F"/>
     <w:rsid w:val="00942ED1"/>
     <w:rsid w:val="00943036"/>
     <w:rsid w:val="00943143"/>
     <w:rsid w:val="0094364E"/>
     <w:rsid w:val="00943835"/>
     <w:rsid w:val="00943887"/>
     <w:rsid w:val="00943B4C"/>
     <w:rsid w:val="00943BCC"/>
     <w:rsid w:val="00943D8A"/>
     <w:rsid w:val="00943E19"/>
     <w:rsid w:val="00944201"/>
     <w:rsid w:val="00944221"/>
     <w:rsid w:val="009446EF"/>
     <w:rsid w:val="00944771"/>
     <w:rsid w:val="00944811"/>
     <w:rsid w:val="00944993"/>
     <w:rsid w:val="00944A4A"/>
     <w:rsid w:val="00944ABB"/>
@@ -32322,50 +33293,51 @@
     <w:rsid w:val="00955579"/>
     <w:rsid w:val="0095558F"/>
     <w:rsid w:val="009557E0"/>
     <w:rsid w:val="00955952"/>
     <w:rsid w:val="00955D8A"/>
     <w:rsid w:val="0095610C"/>
     <w:rsid w:val="00956141"/>
     <w:rsid w:val="00956258"/>
     <w:rsid w:val="00956373"/>
     <w:rsid w:val="0095651F"/>
     <w:rsid w:val="00956575"/>
     <w:rsid w:val="009565B1"/>
     <w:rsid w:val="009566C6"/>
     <w:rsid w:val="00956B47"/>
     <w:rsid w:val="00956B58"/>
     <w:rsid w:val="00956BE9"/>
     <w:rsid w:val="00956C05"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="00956DF2"/>
     <w:rsid w:val="00956E43"/>
     <w:rsid w:val="00956F54"/>
     <w:rsid w:val="009570D0"/>
     <w:rsid w:val="009572E5"/>
     <w:rsid w:val="009573BF"/>
     <w:rsid w:val="009575B5"/>
+    <w:rsid w:val="00957729"/>
     <w:rsid w:val="00957AF3"/>
     <w:rsid w:val="00957C8C"/>
     <w:rsid w:val="009601DE"/>
     <w:rsid w:val="00960244"/>
     <w:rsid w:val="00960298"/>
     <w:rsid w:val="00960330"/>
     <w:rsid w:val="009603E2"/>
     <w:rsid w:val="009605AD"/>
     <w:rsid w:val="009605C1"/>
     <w:rsid w:val="009606B2"/>
     <w:rsid w:val="009606FF"/>
     <w:rsid w:val="0096091D"/>
     <w:rsid w:val="009609AC"/>
     <w:rsid w:val="00960A3D"/>
     <w:rsid w:val="00960AE5"/>
     <w:rsid w:val="00960CBE"/>
     <w:rsid w:val="00960E4A"/>
     <w:rsid w:val="00960ECA"/>
     <w:rsid w:val="0096119E"/>
     <w:rsid w:val="0096133B"/>
     <w:rsid w:val="009615E9"/>
     <w:rsid w:val="009618F5"/>
     <w:rsid w:val="009621FC"/>
     <w:rsid w:val="00962628"/>
     <w:rsid w:val="00962782"/>
@@ -32411,50 +33383,51 @@
     <w:rsid w:val="009662F3"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="009663CF"/>
     <w:rsid w:val="00966589"/>
     <w:rsid w:val="009665B3"/>
     <w:rsid w:val="00966712"/>
     <w:rsid w:val="009667E7"/>
     <w:rsid w:val="00966AF7"/>
     <w:rsid w:val="00966D81"/>
     <w:rsid w:val="00966DC8"/>
     <w:rsid w:val="00966FD2"/>
     <w:rsid w:val="00967107"/>
     <w:rsid w:val="00967241"/>
     <w:rsid w:val="0096725B"/>
     <w:rsid w:val="00967543"/>
     <w:rsid w:val="009676BE"/>
     <w:rsid w:val="0096772E"/>
     <w:rsid w:val="00967D0C"/>
     <w:rsid w:val="00967D47"/>
     <w:rsid w:val="00967E1A"/>
     <w:rsid w:val="009703D4"/>
     <w:rsid w:val="009704B2"/>
     <w:rsid w:val="009704FC"/>
     <w:rsid w:val="00970571"/>
     <w:rsid w:val="009707BD"/>
+    <w:rsid w:val="00970905"/>
     <w:rsid w:val="00970ADA"/>
     <w:rsid w:val="00970E1B"/>
     <w:rsid w:val="00971042"/>
     <w:rsid w:val="009710B3"/>
     <w:rsid w:val="0097127E"/>
     <w:rsid w:val="009717EC"/>
     <w:rsid w:val="0097186C"/>
     <w:rsid w:val="009718EE"/>
     <w:rsid w:val="009719B5"/>
     <w:rsid w:val="00971A3F"/>
     <w:rsid w:val="00971AA7"/>
     <w:rsid w:val="00971AEB"/>
     <w:rsid w:val="009723D1"/>
     <w:rsid w:val="0097241E"/>
     <w:rsid w:val="0097273D"/>
     <w:rsid w:val="00972880"/>
     <w:rsid w:val="00972C8B"/>
     <w:rsid w:val="00972D66"/>
     <w:rsid w:val="00972DA7"/>
     <w:rsid w:val="00972F1E"/>
     <w:rsid w:val="00972F36"/>
     <w:rsid w:val="00972F76"/>
     <w:rsid w:val="009730A4"/>
     <w:rsid w:val="00973234"/>
     <w:rsid w:val="00973575"/>
@@ -32517,50 +33490,51 @@
     <w:rsid w:val="00980AB7"/>
     <w:rsid w:val="00980C80"/>
     <w:rsid w:val="00980CAE"/>
     <w:rsid w:val="00980E0E"/>
     <w:rsid w:val="00980EE2"/>
     <w:rsid w:val="00980F07"/>
     <w:rsid w:val="00981046"/>
     <w:rsid w:val="009811C8"/>
     <w:rsid w:val="00981224"/>
     <w:rsid w:val="00981227"/>
     <w:rsid w:val="00981693"/>
     <w:rsid w:val="00981731"/>
     <w:rsid w:val="0098195E"/>
     <w:rsid w:val="009819C7"/>
     <w:rsid w:val="00981A4A"/>
     <w:rsid w:val="00981BC3"/>
     <w:rsid w:val="00981D0B"/>
     <w:rsid w:val="00981DA3"/>
     <w:rsid w:val="00981E77"/>
     <w:rsid w:val="00981F71"/>
     <w:rsid w:val="00981F92"/>
     <w:rsid w:val="009823B4"/>
     <w:rsid w:val="009823BA"/>
     <w:rsid w:val="009823DF"/>
     <w:rsid w:val="0098241B"/>
+    <w:rsid w:val="009824BB"/>
     <w:rsid w:val="00982591"/>
     <w:rsid w:val="009825EB"/>
     <w:rsid w:val="009825F8"/>
     <w:rsid w:val="00982871"/>
     <w:rsid w:val="009828DB"/>
     <w:rsid w:val="00982BDA"/>
     <w:rsid w:val="00982DA1"/>
     <w:rsid w:val="00983230"/>
     <w:rsid w:val="009832CD"/>
     <w:rsid w:val="009833E0"/>
     <w:rsid w:val="00983492"/>
     <w:rsid w:val="00983551"/>
     <w:rsid w:val="009835F2"/>
     <w:rsid w:val="0098360C"/>
     <w:rsid w:val="00983838"/>
     <w:rsid w:val="0098384D"/>
     <w:rsid w:val="00983A23"/>
     <w:rsid w:val="00983BE2"/>
     <w:rsid w:val="00983D76"/>
     <w:rsid w:val="00983D8C"/>
     <w:rsid w:val="00983E21"/>
     <w:rsid w:val="00983FFF"/>
     <w:rsid w:val="0098405C"/>
     <w:rsid w:val="009840B0"/>
     <w:rsid w:val="0098410B"/>
@@ -32575,50 +33549,51 @@
     <w:rsid w:val="00984A30"/>
     <w:rsid w:val="00984A44"/>
     <w:rsid w:val="00984C01"/>
     <w:rsid w:val="00984C0E"/>
     <w:rsid w:val="00984FC9"/>
     <w:rsid w:val="0098516E"/>
     <w:rsid w:val="009852B1"/>
     <w:rsid w:val="00985461"/>
     <w:rsid w:val="0098555A"/>
     <w:rsid w:val="00985599"/>
     <w:rsid w:val="00985751"/>
     <w:rsid w:val="009858BE"/>
     <w:rsid w:val="00985B7E"/>
     <w:rsid w:val="00985CD9"/>
     <w:rsid w:val="00986057"/>
     <w:rsid w:val="00986182"/>
     <w:rsid w:val="009862EC"/>
     <w:rsid w:val="00986334"/>
     <w:rsid w:val="0098651B"/>
     <w:rsid w:val="009866AE"/>
     <w:rsid w:val="009867F7"/>
     <w:rsid w:val="00986800"/>
     <w:rsid w:val="009868A0"/>
     <w:rsid w:val="00986956"/>
     <w:rsid w:val="00986AF0"/>
+    <w:rsid w:val="009870B4"/>
     <w:rsid w:val="0098717E"/>
     <w:rsid w:val="009873AE"/>
     <w:rsid w:val="0098749B"/>
     <w:rsid w:val="00987584"/>
     <w:rsid w:val="0098770C"/>
     <w:rsid w:val="009877B7"/>
     <w:rsid w:val="0098786B"/>
     <w:rsid w:val="00987AD1"/>
     <w:rsid w:val="00987CD0"/>
     <w:rsid w:val="00987DCD"/>
     <w:rsid w:val="00987FB3"/>
     <w:rsid w:val="0099001D"/>
     <w:rsid w:val="00990020"/>
     <w:rsid w:val="0099017F"/>
     <w:rsid w:val="00990239"/>
     <w:rsid w:val="009905DB"/>
     <w:rsid w:val="0099064C"/>
     <w:rsid w:val="009907FC"/>
     <w:rsid w:val="009909FE"/>
     <w:rsid w:val="00990BD7"/>
     <w:rsid w:val="0099102B"/>
     <w:rsid w:val="0099134A"/>
     <w:rsid w:val="00991697"/>
     <w:rsid w:val="009916D4"/>
     <w:rsid w:val="00991B77"/>
@@ -32859,50 +33834,51 @@
     <w:rsid w:val="009C137B"/>
     <w:rsid w:val="009C139E"/>
     <w:rsid w:val="009C14AA"/>
     <w:rsid w:val="009C14DF"/>
     <w:rsid w:val="009C14E9"/>
     <w:rsid w:val="009C1659"/>
     <w:rsid w:val="009C1778"/>
     <w:rsid w:val="009C179D"/>
     <w:rsid w:val="009C21A7"/>
     <w:rsid w:val="009C21E3"/>
     <w:rsid w:val="009C22D0"/>
     <w:rsid w:val="009C248D"/>
     <w:rsid w:val="009C273C"/>
     <w:rsid w:val="009C27F5"/>
     <w:rsid w:val="009C281C"/>
     <w:rsid w:val="009C2BA1"/>
     <w:rsid w:val="009C2C37"/>
     <w:rsid w:val="009C2FC1"/>
     <w:rsid w:val="009C3289"/>
     <w:rsid w:val="009C32B3"/>
     <w:rsid w:val="009C34D9"/>
     <w:rsid w:val="009C373F"/>
     <w:rsid w:val="009C384D"/>
     <w:rsid w:val="009C3852"/>
     <w:rsid w:val="009C393F"/>
+    <w:rsid w:val="009C3CFF"/>
     <w:rsid w:val="009C3DE5"/>
     <w:rsid w:val="009C3E4A"/>
     <w:rsid w:val="009C3F7C"/>
     <w:rsid w:val="009C4016"/>
     <w:rsid w:val="009C4659"/>
     <w:rsid w:val="009C491C"/>
     <w:rsid w:val="009C4B32"/>
     <w:rsid w:val="009C4C55"/>
     <w:rsid w:val="009C4CE0"/>
     <w:rsid w:val="009C4D63"/>
     <w:rsid w:val="009C4EEB"/>
     <w:rsid w:val="009C4F20"/>
     <w:rsid w:val="009C4FAA"/>
     <w:rsid w:val="009C50E7"/>
     <w:rsid w:val="009C5352"/>
     <w:rsid w:val="009C5427"/>
     <w:rsid w:val="009C552B"/>
     <w:rsid w:val="009C5557"/>
     <w:rsid w:val="009C5577"/>
     <w:rsid w:val="009C55C5"/>
     <w:rsid w:val="009C570C"/>
     <w:rsid w:val="009C5AF2"/>
     <w:rsid w:val="009C5CA9"/>
     <w:rsid w:val="009C5D68"/>
     <w:rsid w:val="009C6187"/>
@@ -32981,50 +33957,51 @@
     <w:rsid w:val="009D54C8"/>
     <w:rsid w:val="009D56C5"/>
     <w:rsid w:val="009D5709"/>
     <w:rsid w:val="009D590A"/>
     <w:rsid w:val="009D5BFE"/>
     <w:rsid w:val="009D5D39"/>
     <w:rsid w:val="009D5FD0"/>
     <w:rsid w:val="009D6007"/>
     <w:rsid w:val="009D6021"/>
     <w:rsid w:val="009D614A"/>
     <w:rsid w:val="009D6275"/>
     <w:rsid w:val="009D637F"/>
     <w:rsid w:val="009D6380"/>
     <w:rsid w:val="009D6491"/>
     <w:rsid w:val="009D6654"/>
     <w:rsid w:val="009D6730"/>
     <w:rsid w:val="009D6758"/>
     <w:rsid w:val="009D68B3"/>
     <w:rsid w:val="009D6983"/>
     <w:rsid w:val="009D6C57"/>
     <w:rsid w:val="009D6D4F"/>
     <w:rsid w:val="009D6E57"/>
     <w:rsid w:val="009D6F12"/>
     <w:rsid w:val="009D6F33"/>
     <w:rsid w:val="009D70C0"/>
+    <w:rsid w:val="009D7107"/>
     <w:rsid w:val="009D7202"/>
     <w:rsid w:val="009D729B"/>
     <w:rsid w:val="009D7516"/>
     <w:rsid w:val="009D7757"/>
     <w:rsid w:val="009D7A78"/>
     <w:rsid w:val="009D7AA0"/>
     <w:rsid w:val="009D7ADB"/>
     <w:rsid w:val="009D7B09"/>
     <w:rsid w:val="009D7B1C"/>
     <w:rsid w:val="009D7BC5"/>
     <w:rsid w:val="009E015E"/>
     <w:rsid w:val="009E0402"/>
     <w:rsid w:val="009E0515"/>
     <w:rsid w:val="009E0566"/>
     <w:rsid w:val="009E0697"/>
     <w:rsid w:val="009E0812"/>
     <w:rsid w:val="009E09B7"/>
     <w:rsid w:val="009E0C7C"/>
     <w:rsid w:val="009E0D79"/>
     <w:rsid w:val="009E13F8"/>
     <w:rsid w:val="009E14BC"/>
     <w:rsid w:val="009E1789"/>
     <w:rsid w:val="009E196C"/>
     <w:rsid w:val="009E1D3B"/>
     <w:rsid w:val="009E1E38"/>
@@ -33108,50 +34085,51 @@
     <w:rsid w:val="009F10B0"/>
     <w:rsid w:val="009F1109"/>
     <w:rsid w:val="009F1115"/>
     <w:rsid w:val="009F12A9"/>
     <w:rsid w:val="009F1400"/>
     <w:rsid w:val="009F147D"/>
     <w:rsid w:val="009F1588"/>
     <w:rsid w:val="009F1699"/>
     <w:rsid w:val="009F1E1E"/>
     <w:rsid w:val="009F1EB4"/>
     <w:rsid w:val="009F1FDF"/>
     <w:rsid w:val="009F2047"/>
     <w:rsid w:val="009F20F6"/>
     <w:rsid w:val="009F21CA"/>
     <w:rsid w:val="009F22D9"/>
     <w:rsid w:val="009F2A7D"/>
     <w:rsid w:val="009F2AAD"/>
     <w:rsid w:val="009F2AFC"/>
     <w:rsid w:val="009F2CB7"/>
     <w:rsid w:val="009F2E56"/>
     <w:rsid w:val="009F2FC8"/>
     <w:rsid w:val="009F301F"/>
     <w:rsid w:val="009F3079"/>
     <w:rsid w:val="009F32BE"/>
     <w:rsid w:val="009F35CC"/>
+    <w:rsid w:val="009F35E2"/>
     <w:rsid w:val="009F39B5"/>
     <w:rsid w:val="009F3BA4"/>
     <w:rsid w:val="009F3D7E"/>
     <w:rsid w:val="009F3DB2"/>
     <w:rsid w:val="009F3E91"/>
     <w:rsid w:val="009F4036"/>
     <w:rsid w:val="009F4314"/>
     <w:rsid w:val="009F4357"/>
     <w:rsid w:val="009F43A8"/>
     <w:rsid w:val="009F4962"/>
     <w:rsid w:val="009F4B1D"/>
     <w:rsid w:val="009F4BF9"/>
     <w:rsid w:val="009F4D8C"/>
     <w:rsid w:val="009F4EDA"/>
     <w:rsid w:val="009F4F57"/>
     <w:rsid w:val="009F4F6E"/>
     <w:rsid w:val="009F4FF2"/>
     <w:rsid w:val="009F5601"/>
     <w:rsid w:val="009F56A0"/>
     <w:rsid w:val="009F5C09"/>
     <w:rsid w:val="009F5C67"/>
     <w:rsid w:val="009F6350"/>
     <w:rsid w:val="009F635F"/>
     <w:rsid w:val="009F645C"/>
     <w:rsid w:val="009F6574"/>
@@ -33168,76 +34146,79 @@
     <w:rsid w:val="009F703B"/>
     <w:rsid w:val="009F7199"/>
     <w:rsid w:val="009F72AA"/>
     <w:rsid w:val="009F7549"/>
     <w:rsid w:val="009F77F2"/>
     <w:rsid w:val="009F7A28"/>
     <w:rsid w:val="009F7A5C"/>
     <w:rsid w:val="009F7BF6"/>
     <w:rsid w:val="009F7C3D"/>
     <w:rsid w:val="009F7F73"/>
     <w:rsid w:val="009F7FF8"/>
     <w:rsid w:val="00A0045D"/>
     <w:rsid w:val="00A005AA"/>
     <w:rsid w:val="00A00705"/>
     <w:rsid w:val="00A0086F"/>
     <w:rsid w:val="00A008D5"/>
     <w:rsid w:val="00A008DF"/>
     <w:rsid w:val="00A00A87"/>
     <w:rsid w:val="00A00AA8"/>
     <w:rsid w:val="00A00B3F"/>
     <w:rsid w:val="00A00CB7"/>
     <w:rsid w:val="00A00E0E"/>
     <w:rsid w:val="00A00E96"/>
     <w:rsid w:val="00A00FEB"/>
     <w:rsid w:val="00A0128B"/>
+    <w:rsid w:val="00A01465"/>
     <w:rsid w:val="00A01473"/>
     <w:rsid w:val="00A01523"/>
     <w:rsid w:val="00A015CC"/>
     <w:rsid w:val="00A01606"/>
     <w:rsid w:val="00A01633"/>
     <w:rsid w:val="00A01704"/>
     <w:rsid w:val="00A0173B"/>
     <w:rsid w:val="00A0194B"/>
     <w:rsid w:val="00A0199D"/>
     <w:rsid w:val="00A01BC4"/>
     <w:rsid w:val="00A02059"/>
     <w:rsid w:val="00A02210"/>
     <w:rsid w:val="00A022C1"/>
     <w:rsid w:val="00A02364"/>
     <w:rsid w:val="00A024C5"/>
     <w:rsid w:val="00A02573"/>
     <w:rsid w:val="00A025FB"/>
     <w:rsid w:val="00A02683"/>
     <w:rsid w:val="00A02834"/>
     <w:rsid w:val="00A02A6E"/>
     <w:rsid w:val="00A02C1A"/>
     <w:rsid w:val="00A02EE1"/>
     <w:rsid w:val="00A031E6"/>
     <w:rsid w:val="00A032E2"/>
     <w:rsid w:val="00A03337"/>
+    <w:rsid w:val="00A0343B"/>
     <w:rsid w:val="00A036B6"/>
+    <w:rsid w:val="00A03749"/>
     <w:rsid w:val="00A03794"/>
     <w:rsid w:val="00A03818"/>
     <w:rsid w:val="00A03869"/>
     <w:rsid w:val="00A0392A"/>
     <w:rsid w:val="00A03A57"/>
     <w:rsid w:val="00A03C77"/>
     <w:rsid w:val="00A03E4D"/>
     <w:rsid w:val="00A0410B"/>
     <w:rsid w:val="00A0417E"/>
     <w:rsid w:val="00A0432A"/>
     <w:rsid w:val="00A044F7"/>
     <w:rsid w:val="00A04749"/>
     <w:rsid w:val="00A047C8"/>
     <w:rsid w:val="00A0493C"/>
     <w:rsid w:val="00A049A7"/>
     <w:rsid w:val="00A049C2"/>
     <w:rsid w:val="00A049EB"/>
     <w:rsid w:val="00A04B2E"/>
     <w:rsid w:val="00A04C15"/>
     <w:rsid w:val="00A04D31"/>
     <w:rsid w:val="00A04F71"/>
     <w:rsid w:val="00A04FA4"/>
     <w:rsid w:val="00A0518C"/>
     <w:rsid w:val="00A051C1"/>
     <w:rsid w:val="00A051D1"/>
@@ -33660,87 +34641,89 @@
     <w:rsid w:val="00A54BFA"/>
     <w:rsid w:val="00A54CFD"/>
     <w:rsid w:val="00A54D33"/>
     <w:rsid w:val="00A54E76"/>
     <w:rsid w:val="00A551A9"/>
     <w:rsid w:val="00A55337"/>
     <w:rsid w:val="00A553A4"/>
     <w:rsid w:val="00A55B1F"/>
     <w:rsid w:val="00A55B2F"/>
     <w:rsid w:val="00A55B83"/>
     <w:rsid w:val="00A55CC8"/>
     <w:rsid w:val="00A55D51"/>
     <w:rsid w:val="00A55F0F"/>
     <w:rsid w:val="00A55F3D"/>
     <w:rsid w:val="00A55FF0"/>
     <w:rsid w:val="00A563E4"/>
     <w:rsid w:val="00A56458"/>
     <w:rsid w:val="00A564D7"/>
     <w:rsid w:val="00A5659C"/>
     <w:rsid w:val="00A56661"/>
     <w:rsid w:val="00A56768"/>
     <w:rsid w:val="00A56855"/>
     <w:rsid w:val="00A569D9"/>
     <w:rsid w:val="00A56B09"/>
     <w:rsid w:val="00A56B2D"/>
+    <w:rsid w:val="00A56BB0"/>
     <w:rsid w:val="00A56CC6"/>
     <w:rsid w:val="00A56D21"/>
     <w:rsid w:val="00A56E1B"/>
     <w:rsid w:val="00A56F9D"/>
     <w:rsid w:val="00A576EB"/>
     <w:rsid w:val="00A57747"/>
     <w:rsid w:val="00A57938"/>
     <w:rsid w:val="00A57A23"/>
     <w:rsid w:val="00A57B55"/>
     <w:rsid w:val="00A57C9A"/>
     <w:rsid w:val="00A57E25"/>
     <w:rsid w:val="00A57EC6"/>
     <w:rsid w:val="00A60093"/>
     <w:rsid w:val="00A6022E"/>
     <w:rsid w:val="00A603B5"/>
     <w:rsid w:val="00A60461"/>
     <w:rsid w:val="00A606F5"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A6091F"/>
     <w:rsid w:val="00A609FA"/>
     <w:rsid w:val="00A60A7D"/>
     <w:rsid w:val="00A60B16"/>
     <w:rsid w:val="00A60D98"/>
     <w:rsid w:val="00A61162"/>
     <w:rsid w:val="00A612E2"/>
     <w:rsid w:val="00A61362"/>
     <w:rsid w:val="00A6146A"/>
     <w:rsid w:val="00A615F7"/>
     <w:rsid w:val="00A617C5"/>
     <w:rsid w:val="00A61873"/>
     <w:rsid w:val="00A6198B"/>
     <w:rsid w:val="00A61C1D"/>
     <w:rsid w:val="00A61E18"/>
     <w:rsid w:val="00A61EAF"/>
     <w:rsid w:val="00A6212D"/>
     <w:rsid w:val="00A6230B"/>
     <w:rsid w:val="00A6231E"/>
+    <w:rsid w:val="00A62519"/>
     <w:rsid w:val="00A626A0"/>
     <w:rsid w:val="00A62823"/>
     <w:rsid w:val="00A62934"/>
     <w:rsid w:val="00A629CD"/>
     <w:rsid w:val="00A62C5C"/>
     <w:rsid w:val="00A62D5A"/>
     <w:rsid w:val="00A62E10"/>
     <w:rsid w:val="00A62EFB"/>
     <w:rsid w:val="00A62FCF"/>
     <w:rsid w:val="00A6310F"/>
     <w:rsid w:val="00A632AC"/>
     <w:rsid w:val="00A63425"/>
     <w:rsid w:val="00A634AD"/>
     <w:rsid w:val="00A63539"/>
     <w:rsid w:val="00A63953"/>
     <w:rsid w:val="00A63BBD"/>
     <w:rsid w:val="00A63DC3"/>
     <w:rsid w:val="00A63DC7"/>
     <w:rsid w:val="00A63E14"/>
     <w:rsid w:val="00A63F5F"/>
     <w:rsid w:val="00A64015"/>
     <w:rsid w:val="00A6413E"/>
     <w:rsid w:val="00A6429F"/>
     <w:rsid w:val="00A6448F"/>
     <w:rsid w:val="00A64568"/>
@@ -33757,50 +34740,51 @@
     <w:rsid w:val="00A657D0"/>
     <w:rsid w:val="00A65846"/>
     <w:rsid w:val="00A6587F"/>
     <w:rsid w:val="00A658A3"/>
     <w:rsid w:val="00A6594A"/>
     <w:rsid w:val="00A65A6B"/>
     <w:rsid w:val="00A65D9E"/>
     <w:rsid w:val="00A65DB2"/>
     <w:rsid w:val="00A65EC6"/>
     <w:rsid w:val="00A65F1D"/>
     <w:rsid w:val="00A66261"/>
     <w:rsid w:val="00A66343"/>
     <w:rsid w:val="00A66357"/>
     <w:rsid w:val="00A66D82"/>
     <w:rsid w:val="00A66EEE"/>
     <w:rsid w:val="00A66F43"/>
     <w:rsid w:val="00A67609"/>
     <w:rsid w:val="00A67679"/>
     <w:rsid w:val="00A6775F"/>
     <w:rsid w:val="00A67B39"/>
     <w:rsid w:val="00A67B88"/>
     <w:rsid w:val="00A70297"/>
     <w:rsid w:val="00A70347"/>
     <w:rsid w:val="00A70362"/>
     <w:rsid w:val="00A704C7"/>
+    <w:rsid w:val="00A705CC"/>
     <w:rsid w:val="00A7078A"/>
     <w:rsid w:val="00A707D9"/>
     <w:rsid w:val="00A7081F"/>
     <w:rsid w:val="00A70951"/>
     <w:rsid w:val="00A70A16"/>
     <w:rsid w:val="00A70AF8"/>
     <w:rsid w:val="00A70B33"/>
     <w:rsid w:val="00A70CBE"/>
     <w:rsid w:val="00A70E7F"/>
     <w:rsid w:val="00A71201"/>
     <w:rsid w:val="00A712A2"/>
     <w:rsid w:val="00A7142F"/>
     <w:rsid w:val="00A71463"/>
     <w:rsid w:val="00A714A5"/>
     <w:rsid w:val="00A715ED"/>
     <w:rsid w:val="00A715F3"/>
     <w:rsid w:val="00A7171D"/>
     <w:rsid w:val="00A717EE"/>
     <w:rsid w:val="00A718B0"/>
     <w:rsid w:val="00A718F8"/>
     <w:rsid w:val="00A7194A"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A71BEC"/>
     <w:rsid w:val="00A71CC1"/>
     <w:rsid w:val="00A71D86"/>
@@ -33926,93 +34910,95 @@
     <w:rsid w:val="00A84086"/>
     <w:rsid w:val="00A8408D"/>
     <w:rsid w:val="00A841F8"/>
     <w:rsid w:val="00A8448A"/>
     <w:rsid w:val="00A84574"/>
     <w:rsid w:val="00A845B6"/>
     <w:rsid w:val="00A84634"/>
     <w:rsid w:val="00A84716"/>
     <w:rsid w:val="00A8474B"/>
     <w:rsid w:val="00A849E2"/>
     <w:rsid w:val="00A84A23"/>
     <w:rsid w:val="00A84A79"/>
     <w:rsid w:val="00A84ACA"/>
     <w:rsid w:val="00A84B5D"/>
     <w:rsid w:val="00A84C4C"/>
     <w:rsid w:val="00A84D03"/>
     <w:rsid w:val="00A84D28"/>
     <w:rsid w:val="00A84ED4"/>
     <w:rsid w:val="00A84F72"/>
     <w:rsid w:val="00A84F81"/>
     <w:rsid w:val="00A85178"/>
     <w:rsid w:val="00A851A7"/>
     <w:rsid w:val="00A856E3"/>
     <w:rsid w:val="00A85940"/>
     <w:rsid w:val="00A85A46"/>
+    <w:rsid w:val="00A85A71"/>
     <w:rsid w:val="00A85B0F"/>
     <w:rsid w:val="00A85B96"/>
     <w:rsid w:val="00A85C1B"/>
     <w:rsid w:val="00A85C5C"/>
     <w:rsid w:val="00A860FA"/>
     <w:rsid w:val="00A8624D"/>
     <w:rsid w:val="00A86278"/>
     <w:rsid w:val="00A8631E"/>
     <w:rsid w:val="00A865F7"/>
     <w:rsid w:val="00A86D74"/>
     <w:rsid w:val="00A86DBA"/>
     <w:rsid w:val="00A87117"/>
     <w:rsid w:val="00A87463"/>
     <w:rsid w:val="00A874D0"/>
     <w:rsid w:val="00A874D6"/>
     <w:rsid w:val="00A87642"/>
     <w:rsid w:val="00A876D0"/>
     <w:rsid w:val="00A8773A"/>
     <w:rsid w:val="00A8781B"/>
     <w:rsid w:val="00A87937"/>
     <w:rsid w:val="00A8793B"/>
     <w:rsid w:val="00A87BF1"/>
     <w:rsid w:val="00A87EBD"/>
     <w:rsid w:val="00A8ABDC"/>
     <w:rsid w:val="00A901D2"/>
     <w:rsid w:val="00A9041B"/>
     <w:rsid w:val="00A90444"/>
     <w:rsid w:val="00A904E5"/>
     <w:rsid w:val="00A9059A"/>
     <w:rsid w:val="00A908C4"/>
     <w:rsid w:val="00A90C0E"/>
     <w:rsid w:val="00A90DE6"/>
     <w:rsid w:val="00A90E2A"/>
     <w:rsid w:val="00A910F1"/>
     <w:rsid w:val="00A91286"/>
     <w:rsid w:val="00A91371"/>
     <w:rsid w:val="00A913DE"/>
     <w:rsid w:val="00A91518"/>
     <w:rsid w:val="00A917FE"/>
     <w:rsid w:val="00A91B46"/>
     <w:rsid w:val="00A91BE7"/>
     <w:rsid w:val="00A91E76"/>
     <w:rsid w:val="00A91ECB"/>
+    <w:rsid w:val="00A91F9B"/>
     <w:rsid w:val="00A9201F"/>
     <w:rsid w:val="00A921E3"/>
     <w:rsid w:val="00A922A8"/>
     <w:rsid w:val="00A9242E"/>
     <w:rsid w:val="00A92479"/>
     <w:rsid w:val="00A9248C"/>
     <w:rsid w:val="00A928E4"/>
     <w:rsid w:val="00A92B24"/>
     <w:rsid w:val="00A92DB5"/>
     <w:rsid w:val="00A92DD5"/>
     <w:rsid w:val="00A932E4"/>
     <w:rsid w:val="00A93322"/>
     <w:rsid w:val="00A9336C"/>
     <w:rsid w:val="00A93657"/>
     <w:rsid w:val="00A9377C"/>
     <w:rsid w:val="00A937C2"/>
     <w:rsid w:val="00A93C8D"/>
     <w:rsid w:val="00A93D9D"/>
     <w:rsid w:val="00A9420B"/>
     <w:rsid w:val="00A946B3"/>
     <w:rsid w:val="00A949FD"/>
     <w:rsid w:val="00A94C01"/>
     <w:rsid w:val="00A94F43"/>
     <w:rsid w:val="00A95163"/>
     <w:rsid w:val="00A954B6"/>
@@ -34077,50 +35063,51 @@
     <w:rsid w:val="00AA229E"/>
     <w:rsid w:val="00AA2677"/>
     <w:rsid w:val="00AA2681"/>
     <w:rsid w:val="00AA2987"/>
     <w:rsid w:val="00AA2A0A"/>
     <w:rsid w:val="00AA2D83"/>
     <w:rsid w:val="00AA2DEE"/>
     <w:rsid w:val="00AA35B2"/>
     <w:rsid w:val="00AA36DD"/>
     <w:rsid w:val="00AA3B24"/>
     <w:rsid w:val="00AA3D3F"/>
     <w:rsid w:val="00AA3D5E"/>
     <w:rsid w:val="00AA3F7E"/>
     <w:rsid w:val="00AA3F90"/>
     <w:rsid w:val="00AA402F"/>
     <w:rsid w:val="00AA427D"/>
     <w:rsid w:val="00AA4299"/>
     <w:rsid w:val="00AA42EB"/>
     <w:rsid w:val="00AA42F4"/>
     <w:rsid w:val="00AA4350"/>
     <w:rsid w:val="00AA438D"/>
     <w:rsid w:val="00AA43BF"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AA4684"/>
     <w:rsid w:val="00AA477F"/>
+    <w:rsid w:val="00AA4A0E"/>
     <w:rsid w:val="00AA4CDB"/>
     <w:rsid w:val="00AA4F33"/>
     <w:rsid w:val="00AA4FAF"/>
     <w:rsid w:val="00AA511D"/>
     <w:rsid w:val="00AA55C4"/>
     <w:rsid w:val="00AA55C8"/>
     <w:rsid w:val="00AA5658"/>
     <w:rsid w:val="00AA58FF"/>
     <w:rsid w:val="00AA5950"/>
     <w:rsid w:val="00AA5A2E"/>
     <w:rsid w:val="00AA5A9B"/>
     <w:rsid w:val="00AA5BBE"/>
     <w:rsid w:val="00AA5BF3"/>
     <w:rsid w:val="00AA5D23"/>
     <w:rsid w:val="00AA5F02"/>
     <w:rsid w:val="00AA5FFD"/>
     <w:rsid w:val="00AA6240"/>
     <w:rsid w:val="00AA6303"/>
     <w:rsid w:val="00AA6341"/>
     <w:rsid w:val="00AA653A"/>
     <w:rsid w:val="00AA6623"/>
     <w:rsid w:val="00AA6833"/>
     <w:rsid w:val="00AA6949"/>
     <w:rsid w:val="00AA696E"/>
     <w:rsid w:val="00AA6CC7"/>
@@ -34137,50 +35124,51 @@
     <w:rsid w:val="00AA7955"/>
     <w:rsid w:val="00AA799A"/>
     <w:rsid w:val="00AA7B79"/>
     <w:rsid w:val="00AA7C7D"/>
     <w:rsid w:val="00AA7CFD"/>
     <w:rsid w:val="00AB0055"/>
     <w:rsid w:val="00AB0092"/>
     <w:rsid w:val="00AB0180"/>
     <w:rsid w:val="00AB02BC"/>
     <w:rsid w:val="00AB02F1"/>
     <w:rsid w:val="00AB02FA"/>
     <w:rsid w:val="00AB0362"/>
     <w:rsid w:val="00AB07E4"/>
     <w:rsid w:val="00AB0989"/>
     <w:rsid w:val="00AB09DC"/>
     <w:rsid w:val="00AB0D99"/>
     <w:rsid w:val="00AB0F54"/>
     <w:rsid w:val="00AB1316"/>
     <w:rsid w:val="00AB1391"/>
     <w:rsid w:val="00AB13C1"/>
     <w:rsid w:val="00AB1879"/>
     <w:rsid w:val="00AB1A84"/>
     <w:rsid w:val="00AB1C79"/>
     <w:rsid w:val="00AB1C90"/>
     <w:rsid w:val="00AB1FCA"/>
+    <w:rsid w:val="00AB238D"/>
     <w:rsid w:val="00AB23FB"/>
     <w:rsid w:val="00AB2687"/>
     <w:rsid w:val="00AB277A"/>
     <w:rsid w:val="00AB2B74"/>
     <w:rsid w:val="00AB2CD4"/>
     <w:rsid w:val="00AB322E"/>
     <w:rsid w:val="00AB32EB"/>
     <w:rsid w:val="00AB3369"/>
     <w:rsid w:val="00AB376F"/>
     <w:rsid w:val="00AB37E9"/>
     <w:rsid w:val="00AB3BE9"/>
     <w:rsid w:val="00AB3C0D"/>
     <w:rsid w:val="00AB3EEC"/>
     <w:rsid w:val="00AB3F8A"/>
     <w:rsid w:val="00AB4004"/>
     <w:rsid w:val="00AB40D7"/>
     <w:rsid w:val="00AB413C"/>
     <w:rsid w:val="00AB4154"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB4205"/>
     <w:rsid w:val="00AB44C5"/>
     <w:rsid w:val="00AB4531"/>
     <w:rsid w:val="00AB4A9D"/>
     <w:rsid w:val="00AB4B9F"/>
     <w:rsid w:val="00AB4C3B"/>
@@ -34348,50 +35336,51 @@
     <w:rsid w:val="00AD5AB0"/>
     <w:rsid w:val="00AD5D83"/>
     <w:rsid w:val="00AD5E41"/>
     <w:rsid w:val="00AD5E9A"/>
     <w:rsid w:val="00AD606F"/>
     <w:rsid w:val="00AD6168"/>
     <w:rsid w:val="00AD63BA"/>
     <w:rsid w:val="00AD64C6"/>
     <w:rsid w:val="00AD6506"/>
     <w:rsid w:val="00AD652F"/>
     <w:rsid w:val="00AD665F"/>
     <w:rsid w:val="00AD6A2D"/>
     <w:rsid w:val="00AD6EEF"/>
     <w:rsid w:val="00AD6FA5"/>
     <w:rsid w:val="00AD6FF7"/>
     <w:rsid w:val="00AD7086"/>
     <w:rsid w:val="00AD70E3"/>
     <w:rsid w:val="00AD75B4"/>
     <w:rsid w:val="00AD77B5"/>
     <w:rsid w:val="00AD77DB"/>
     <w:rsid w:val="00AD79B1"/>
     <w:rsid w:val="00AD7A24"/>
     <w:rsid w:val="00AD7BEE"/>
     <w:rsid w:val="00AD7D25"/>
     <w:rsid w:val="00AD7E7F"/>
+    <w:rsid w:val="00AE0095"/>
     <w:rsid w:val="00AE00C3"/>
     <w:rsid w:val="00AE0370"/>
     <w:rsid w:val="00AE03E0"/>
     <w:rsid w:val="00AE03E8"/>
     <w:rsid w:val="00AE063D"/>
     <w:rsid w:val="00AE07A4"/>
     <w:rsid w:val="00AE080A"/>
     <w:rsid w:val="00AE0913"/>
     <w:rsid w:val="00AE0926"/>
     <w:rsid w:val="00AE093E"/>
     <w:rsid w:val="00AE0E3D"/>
     <w:rsid w:val="00AE0E94"/>
     <w:rsid w:val="00AE0ED8"/>
     <w:rsid w:val="00AE11E5"/>
     <w:rsid w:val="00AE13BD"/>
     <w:rsid w:val="00AE17A4"/>
     <w:rsid w:val="00AE188E"/>
     <w:rsid w:val="00AE189B"/>
     <w:rsid w:val="00AE1902"/>
     <w:rsid w:val="00AE1992"/>
     <w:rsid w:val="00AE19FC"/>
     <w:rsid w:val="00AE1BE1"/>
     <w:rsid w:val="00AE1D48"/>
     <w:rsid w:val="00AE1E3A"/>
     <w:rsid w:val="00AE1E8E"/>
@@ -34461,50 +35450,51 @@
     <w:rsid w:val="00AF13D5"/>
     <w:rsid w:val="00AF147E"/>
     <w:rsid w:val="00AF1526"/>
     <w:rsid w:val="00AF15B4"/>
     <w:rsid w:val="00AF1812"/>
     <w:rsid w:val="00AF1965"/>
     <w:rsid w:val="00AF1BF7"/>
     <w:rsid w:val="00AF1DE8"/>
     <w:rsid w:val="00AF1EC0"/>
     <w:rsid w:val="00AF1F6A"/>
     <w:rsid w:val="00AF200E"/>
     <w:rsid w:val="00AF2262"/>
     <w:rsid w:val="00AF234D"/>
     <w:rsid w:val="00AF2483"/>
     <w:rsid w:val="00AF265D"/>
     <w:rsid w:val="00AF2745"/>
     <w:rsid w:val="00AF27A1"/>
     <w:rsid w:val="00AF27B8"/>
     <w:rsid w:val="00AF27D2"/>
     <w:rsid w:val="00AF2986"/>
     <w:rsid w:val="00AF2F9E"/>
     <w:rsid w:val="00AF3331"/>
     <w:rsid w:val="00AF34CF"/>
     <w:rsid w:val="00AF3575"/>
     <w:rsid w:val="00AF3591"/>
+    <w:rsid w:val="00AF3600"/>
     <w:rsid w:val="00AF367D"/>
     <w:rsid w:val="00AF3762"/>
     <w:rsid w:val="00AF3A1E"/>
     <w:rsid w:val="00AF3C04"/>
     <w:rsid w:val="00AF3C59"/>
     <w:rsid w:val="00AF3CE4"/>
     <w:rsid w:val="00AF3E9B"/>
     <w:rsid w:val="00AF3EBC"/>
     <w:rsid w:val="00AF3EF9"/>
     <w:rsid w:val="00AF3F7C"/>
     <w:rsid w:val="00AF42E3"/>
     <w:rsid w:val="00AF4310"/>
     <w:rsid w:val="00AF45C9"/>
     <w:rsid w:val="00AF4738"/>
     <w:rsid w:val="00AF4CCE"/>
     <w:rsid w:val="00AF4FE4"/>
     <w:rsid w:val="00AF5064"/>
     <w:rsid w:val="00AF52F8"/>
     <w:rsid w:val="00AF53AD"/>
     <w:rsid w:val="00AF5484"/>
     <w:rsid w:val="00AF561D"/>
     <w:rsid w:val="00AF5690"/>
     <w:rsid w:val="00AF57A5"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF597B"/>
@@ -34983,50 +35973,51 @@
     <w:rsid w:val="00B50218"/>
     <w:rsid w:val="00B50662"/>
     <w:rsid w:val="00B5070D"/>
     <w:rsid w:val="00B509F1"/>
     <w:rsid w:val="00B50B22"/>
     <w:rsid w:val="00B50BD5"/>
     <w:rsid w:val="00B50EA1"/>
     <w:rsid w:val="00B50EA2"/>
     <w:rsid w:val="00B50FA8"/>
     <w:rsid w:val="00B511C0"/>
     <w:rsid w:val="00B51510"/>
     <w:rsid w:val="00B51B3B"/>
     <w:rsid w:val="00B51C82"/>
     <w:rsid w:val="00B51CF4"/>
     <w:rsid w:val="00B51D11"/>
     <w:rsid w:val="00B51F65"/>
     <w:rsid w:val="00B52017"/>
     <w:rsid w:val="00B521B6"/>
     <w:rsid w:val="00B52315"/>
     <w:rsid w:val="00B52358"/>
     <w:rsid w:val="00B524C1"/>
     <w:rsid w:val="00B52757"/>
     <w:rsid w:val="00B527CB"/>
     <w:rsid w:val="00B52833"/>
     <w:rsid w:val="00B529B5"/>
+    <w:rsid w:val="00B52A2D"/>
     <w:rsid w:val="00B52AE3"/>
     <w:rsid w:val="00B52EC3"/>
     <w:rsid w:val="00B5313C"/>
     <w:rsid w:val="00B53254"/>
     <w:rsid w:val="00B532C6"/>
     <w:rsid w:val="00B533BE"/>
     <w:rsid w:val="00B53563"/>
     <w:rsid w:val="00B5383F"/>
     <w:rsid w:val="00B5384E"/>
     <w:rsid w:val="00B53911"/>
     <w:rsid w:val="00B53E71"/>
     <w:rsid w:val="00B53F8C"/>
     <w:rsid w:val="00B5413A"/>
     <w:rsid w:val="00B54157"/>
     <w:rsid w:val="00B54241"/>
     <w:rsid w:val="00B5431A"/>
     <w:rsid w:val="00B5440F"/>
     <w:rsid w:val="00B54449"/>
     <w:rsid w:val="00B544F8"/>
     <w:rsid w:val="00B546A0"/>
     <w:rsid w:val="00B548FD"/>
     <w:rsid w:val="00B54990"/>
     <w:rsid w:val="00B54A8C"/>
     <w:rsid w:val="00B54A9B"/>
     <w:rsid w:val="00B54B82"/>
@@ -35049,73 +36040,75 @@
     <w:rsid w:val="00B561E3"/>
     <w:rsid w:val="00B562D5"/>
     <w:rsid w:val="00B56312"/>
     <w:rsid w:val="00B564C4"/>
     <w:rsid w:val="00B5681E"/>
     <w:rsid w:val="00B56952"/>
     <w:rsid w:val="00B5697A"/>
     <w:rsid w:val="00B56990"/>
     <w:rsid w:val="00B569CF"/>
     <w:rsid w:val="00B56B27"/>
     <w:rsid w:val="00B56C4D"/>
     <w:rsid w:val="00B56C80"/>
     <w:rsid w:val="00B56D3B"/>
     <w:rsid w:val="00B56D4C"/>
     <w:rsid w:val="00B56D78"/>
     <w:rsid w:val="00B57051"/>
     <w:rsid w:val="00B570CE"/>
     <w:rsid w:val="00B57254"/>
     <w:rsid w:val="00B575ED"/>
     <w:rsid w:val="00B576B5"/>
     <w:rsid w:val="00B5785C"/>
     <w:rsid w:val="00B57962"/>
     <w:rsid w:val="00B57A15"/>
     <w:rsid w:val="00B6009F"/>
     <w:rsid w:val="00B60868"/>
+    <w:rsid w:val="00B608D9"/>
     <w:rsid w:val="00B609F7"/>
     <w:rsid w:val="00B60A1A"/>
     <w:rsid w:val="00B60B81"/>
     <w:rsid w:val="00B60D06"/>
     <w:rsid w:val="00B60F43"/>
     <w:rsid w:val="00B61101"/>
     <w:rsid w:val="00B61142"/>
     <w:rsid w:val="00B61162"/>
     <w:rsid w:val="00B6121A"/>
     <w:rsid w:val="00B612EB"/>
     <w:rsid w:val="00B613A8"/>
     <w:rsid w:val="00B61572"/>
     <w:rsid w:val="00B61597"/>
     <w:rsid w:val="00B61651"/>
     <w:rsid w:val="00B61812"/>
     <w:rsid w:val="00B61852"/>
     <w:rsid w:val="00B61D93"/>
     <w:rsid w:val="00B61E01"/>
     <w:rsid w:val="00B61E06"/>
     <w:rsid w:val="00B61E0D"/>
     <w:rsid w:val="00B61FFC"/>
     <w:rsid w:val="00B6208B"/>
     <w:rsid w:val="00B620E7"/>
+    <w:rsid w:val="00B6216E"/>
     <w:rsid w:val="00B621DD"/>
     <w:rsid w:val="00B6224B"/>
     <w:rsid w:val="00B625E1"/>
     <w:rsid w:val="00B626BF"/>
     <w:rsid w:val="00B62770"/>
     <w:rsid w:val="00B627D4"/>
     <w:rsid w:val="00B6280D"/>
     <w:rsid w:val="00B62988"/>
     <w:rsid w:val="00B62AE6"/>
     <w:rsid w:val="00B62BCF"/>
     <w:rsid w:val="00B62BEF"/>
     <w:rsid w:val="00B62C74"/>
     <w:rsid w:val="00B62CD4"/>
     <w:rsid w:val="00B62CE6"/>
     <w:rsid w:val="00B63129"/>
     <w:rsid w:val="00B63384"/>
     <w:rsid w:val="00B636E9"/>
     <w:rsid w:val="00B63A7D"/>
     <w:rsid w:val="00B63BC5"/>
     <w:rsid w:val="00B63E67"/>
     <w:rsid w:val="00B640AA"/>
     <w:rsid w:val="00B64319"/>
     <w:rsid w:val="00B643F2"/>
     <w:rsid w:val="00B6443E"/>
     <w:rsid w:val="00B64550"/>
@@ -35367,77 +36360,79 @@
     <w:rsid w:val="00B906A8"/>
     <w:rsid w:val="00B90713"/>
     <w:rsid w:val="00B908CC"/>
     <w:rsid w:val="00B90A3F"/>
     <w:rsid w:val="00B90AA0"/>
     <w:rsid w:val="00B90C7C"/>
     <w:rsid w:val="00B90F84"/>
     <w:rsid w:val="00B90F9E"/>
     <w:rsid w:val="00B91206"/>
     <w:rsid w:val="00B9120D"/>
     <w:rsid w:val="00B9156B"/>
     <w:rsid w:val="00B917EB"/>
     <w:rsid w:val="00B9181E"/>
     <w:rsid w:val="00B9187A"/>
     <w:rsid w:val="00B920A4"/>
     <w:rsid w:val="00B923A6"/>
     <w:rsid w:val="00B92B6E"/>
     <w:rsid w:val="00B92CD0"/>
     <w:rsid w:val="00B92D36"/>
     <w:rsid w:val="00B92DAE"/>
     <w:rsid w:val="00B9320D"/>
     <w:rsid w:val="00B933BF"/>
     <w:rsid w:val="00B93544"/>
     <w:rsid w:val="00B935CE"/>
     <w:rsid w:val="00B93620"/>
+    <w:rsid w:val="00B9362F"/>
     <w:rsid w:val="00B936DE"/>
     <w:rsid w:val="00B9372E"/>
     <w:rsid w:val="00B938DD"/>
     <w:rsid w:val="00B939E4"/>
     <w:rsid w:val="00B93EAB"/>
     <w:rsid w:val="00B93F97"/>
     <w:rsid w:val="00B940AC"/>
     <w:rsid w:val="00B94426"/>
     <w:rsid w:val="00B944A8"/>
     <w:rsid w:val="00B9450D"/>
     <w:rsid w:val="00B94765"/>
     <w:rsid w:val="00B9478A"/>
     <w:rsid w:val="00B94C01"/>
     <w:rsid w:val="00B9501F"/>
     <w:rsid w:val="00B95159"/>
     <w:rsid w:val="00B9521E"/>
     <w:rsid w:val="00B95645"/>
     <w:rsid w:val="00B95685"/>
     <w:rsid w:val="00B95819"/>
     <w:rsid w:val="00B95887"/>
     <w:rsid w:val="00B958AF"/>
     <w:rsid w:val="00B958F2"/>
     <w:rsid w:val="00B95FC6"/>
     <w:rsid w:val="00B96043"/>
     <w:rsid w:val="00B96047"/>
     <w:rsid w:val="00B96289"/>
     <w:rsid w:val="00B962EA"/>
+    <w:rsid w:val="00B9631F"/>
     <w:rsid w:val="00B96446"/>
     <w:rsid w:val="00B9654C"/>
     <w:rsid w:val="00B9671E"/>
     <w:rsid w:val="00B96933"/>
     <w:rsid w:val="00B9693B"/>
     <w:rsid w:val="00B96A25"/>
     <w:rsid w:val="00B96A37"/>
     <w:rsid w:val="00B96AD6"/>
     <w:rsid w:val="00B96B33"/>
     <w:rsid w:val="00B96B46"/>
     <w:rsid w:val="00B96BD1"/>
     <w:rsid w:val="00B96DEA"/>
     <w:rsid w:val="00B97113"/>
     <w:rsid w:val="00B97137"/>
     <w:rsid w:val="00B976FF"/>
     <w:rsid w:val="00B9777B"/>
     <w:rsid w:val="00B9777C"/>
     <w:rsid w:val="00B978A8"/>
     <w:rsid w:val="00B97A8D"/>
     <w:rsid w:val="00B97BBD"/>
     <w:rsid w:val="00B97CC6"/>
     <w:rsid w:val="00B97CCD"/>
     <w:rsid w:val="00B97CDF"/>
     <w:rsid w:val="00B97FC3"/>
     <w:rsid w:val="00BA0018"/>
@@ -35764,50 +36759,51 @@
     <w:rsid w:val="00BD43DC"/>
     <w:rsid w:val="00BD4412"/>
     <w:rsid w:val="00BD44FC"/>
     <w:rsid w:val="00BD45A5"/>
     <w:rsid w:val="00BD47AC"/>
     <w:rsid w:val="00BD47BB"/>
     <w:rsid w:val="00BD482D"/>
     <w:rsid w:val="00BD4870"/>
     <w:rsid w:val="00BD48F2"/>
     <w:rsid w:val="00BD4B96"/>
     <w:rsid w:val="00BD4DFB"/>
     <w:rsid w:val="00BD5020"/>
     <w:rsid w:val="00BD5632"/>
     <w:rsid w:val="00BD5BB7"/>
     <w:rsid w:val="00BD5C56"/>
     <w:rsid w:val="00BD5D35"/>
     <w:rsid w:val="00BD5E40"/>
     <w:rsid w:val="00BD5FE1"/>
     <w:rsid w:val="00BD6009"/>
     <w:rsid w:val="00BD6473"/>
     <w:rsid w:val="00BD64A0"/>
     <w:rsid w:val="00BD64C2"/>
     <w:rsid w:val="00BD6694"/>
     <w:rsid w:val="00BD69B4"/>
     <w:rsid w:val="00BD6AC0"/>
+    <w:rsid w:val="00BD6B22"/>
     <w:rsid w:val="00BD6B65"/>
     <w:rsid w:val="00BD6BA2"/>
     <w:rsid w:val="00BD6C5A"/>
     <w:rsid w:val="00BD6E27"/>
     <w:rsid w:val="00BD6F5C"/>
     <w:rsid w:val="00BD6FCF"/>
     <w:rsid w:val="00BD70D7"/>
     <w:rsid w:val="00BD7125"/>
     <w:rsid w:val="00BD714D"/>
     <w:rsid w:val="00BD72FA"/>
     <w:rsid w:val="00BD73F1"/>
     <w:rsid w:val="00BD74D3"/>
     <w:rsid w:val="00BD7770"/>
     <w:rsid w:val="00BD77CC"/>
     <w:rsid w:val="00BD79BC"/>
     <w:rsid w:val="00BD79C6"/>
     <w:rsid w:val="00BD7AC1"/>
     <w:rsid w:val="00BD7BB1"/>
     <w:rsid w:val="00BD7C53"/>
     <w:rsid w:val="00BD7D72"/>
     <w:rsid w:val="00BD7F49"/>
     <w:rsid w:val="00BE001F"/>
     <w:rsid w:val="00BE004C"/>
     <w:rsid w:val="00BE00F2"/>
     <w:rsid w:val="00BE012A"/>
@@ -35964,50 +36960,51 @@
     <w:rsid w:val="00BF54F0"/>
     <w:rsid w:val="00BF58E8"/>
     <w:rsid w:val="00BF5A16"/>
     <w:rsid w:val="00BF5A57"/>
     <w:rsid w:val="00BF5AAA"/>
     <w:rsid w:val="00BF5B3B"/>
     <w:rsid w:val="00BF5DFB"/>
     <w:rsid w:val="00BF6229"/>
     <w:rsid w:val="00BF62D0"/>
     <w:rsid w:val="00BF62FC"/>
     <w:rsid w:val="00BF6321"/>
     <w:rsid w:val="00BF653B"/>
     <w:rsid w:val="00BF669B"/>
     <w:rsid w:val="00BF699A"/>
     <w:rsid w:val="00BF69DD"/>
     <w:rsid w:val="00BF6A55"/>
     <w:rsid w:val="00BF6A75"/>
     <w:rsid w:val="00BF6AC6"/>
     <w:rsid w:val="00BF6B4E"/>
     <w:rsid w:val="00BF6CDC"/>
     <w:rsid w:val="00BF6E2C"/>
     <w:rsid w:val="00BF6EAF"/>
     <w:rsid w:val="00BF713F"/>
     <w:rsid w:val="00BF736B"/>
     <w:rsid w:val="00BF752A"/>
+    <w:rsid w:val="00BF76A4"/>
     <w:rsid w:val="00BF7777"/>
     <w:rsid w:val="00BF7842"/>
     <w:rsid w:val="00BF7CA6"/>
     <w:rsid w:val="00BF7D78"/>
     <w:rsid w:val="00BF7EE3"/>
     <w:rsid w:val="00BF7F62"/>
     <w:rsid w:val="00C00052"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C001BD"/>
     <w:rsid w:val="00C002F2"/>
     <w:rsid w:val="00C0038E"/>
     <w:rsid w:val="00C0039A"/>
     <w:rsid w:val="00C003FC"/>
     <w:rsid w:val="00C00471"/>
     <w:rsid w:val="00C005CE"/>
     <w:rsid w:val="00C00BCF"/>
     <w:rsid w:val="00C00DC5"/>
     <w:rsid w:val="00C00F5C"/>
     <w:rsid w:val="00C01068"/>
     <w:rsid w:val="00C01191"/>
     <w:rsid w:val="00C0142F"/>
     <w:rsid w:val="00C014DB"/>
     <w:rsid w:val="00C01684"/>
     <w:rsid w:val="00C016CF"/>
     <w:rsid w:val="00C01935"/>
@@ -36222,50 +37219,51 @@
     <w:rsid w:val="00C23635"/>
     <w:rsid w:val="00C23682"/>
     <w:rsid w:val="00C236E7"/>
     <w:rsid w:val="00C2394F"/>
     <w:rsid w:val="00C239B8"/>
     <w:rsid w:val="00C23E58"/>
     <w:rsid w:val="00C240CA"/>
     <w:rsid w:val="00C2418E"/>
     <w:rsid w:val="00C24299"/>
     <w:rsid w:val="00C2496F"/>
     <w:rsid w:val="00C249A8"/>
     <w:rsid w:val="00C24AE4"/>
     <w:rsid w:val="00C24B48"/>
     <w:rsid w:val="00C24BAD"/>
     <w:rsid w:val="00C24CB9"/>
     <w:rsid w:val="00C24CBE"/>
     <w:rsid w:val="00C24E32"/>
     <w:rsid w:val="00C24E43"/>
     <w:rsid w:val="00C2505F"/>
     <w:rsid w:val="00C254FA"/>
     <w:rsid w:val="00C25699"/>
     <w:rsid w:val="00C25739"/>
     <w:rsid w:val="00C257C4"/>
     <w:rsid w:val="00C259C5"/>
     <w:rsid w:val="00C25C9E"/>
+    <w:rsid w:val="00C25EB6"/>
     <w:rsid w:val="00C25EEC"/>
     <w:rsid w:val="00C2609F"/>
     <w:rsid w:val="00C26186"/>
     <w:rsid w:val="00C26316"/>
     <w:rsid w:val="00C26460"/>
     <w:rsid w:val="00C264FB"/>
     <w:rsid w:val="00C26747"/>
     <w:rsid w:val="00C26879"/>
     <w:rsid w:val="00C26AD2"/>
     <w:rsid w:val="00C26AF7"/>
     <w:rsid w:val="00C26D23"/>
     <w:rsid w:val="00C26F3D"/>
     <w:rsid w:val="00C26FF2"/>
     <w:rsid w:val="00C27193"/>
     <w:rsid w:val="00C27614"/>
     <w:rsid w:val="00C27646"/>
     <w:rsid w:val="00C27739"/>
     <w:rsid w:val="00C277BA"/>
     <w:rsid w:val="00C27909"/>
     <w:rsid w:val="00C27AE8"/>
     <w:rsid w:val="00C27BC6"/>
     <w:rsid w:val="00C27E84"/>
     <w:rsid w:val="00C27EFB"/>
     <w:rsid w:val="00C301F9"/>
     <w:rsid w:val="00C30312"/>
@@ -36367,50 +37365,51 @@
     <w:rsid w:val="00C37937"/>
     <w:rsid w:val="00C37B0E"/>
     <w:rsid w:val="00C37C50"/>
     <w:rsid w:val="00C37CF6"/>
     <w:rsid w:val="00C37E6A"/>
     <w:rsid w:val="00C37F8C"/>
     <w:rsid w:val="00C400E6"/>
     <w:rsid w:val="00C40129"/>
     <w:rsid w:val="00C402B2"/>
     <w:rsid w:val="00C404F5"/>
     <w:rsid w:val="00C4070C"/>
     <w:rsid w:val="00C40925"/>
     <w:rsid w:val="00C409D4"/>
     <w:rsid w:val="00C409E0"/>
     <w:rsid w:val="00C40AFD"/>
     <w:rsid w:val="00C40B8E"/>
     <w:rsid w:val="00C40DA3"/>
     <w:rsid w:val="00C4101A"/>
     <w:rsid w:val="00C410D8"/>
     <w:rsid w:val="00C41562"/>
     <w:rsid w:val="00C4178C"/>
     <w:rsid w:val="00C419CB"/>
     <w:rsid w:val="00C41E7D"/>
     <w:rsid w:val="00C420DD"/>
     <w:rsid w:val="00C42591"/>
+    <w:rsid w:val="00C4266D"/>
     <w:rsid w:val="00C426EF"/>
     <w:rsid w:val="00C42C53"/>
     <w:rsid w:val="00C42CEA"/>
     <w:rsid w:val="00C42E38"/>
     <w:rsid w:val="00C42E3F"/>
     <w:rsid w:val="00C42F17"/>
     <w:rsid w:val="00C4308C"/>
     <w:rsid w:val="00C430A8"/>
     <w:rsid w:val="00C431B6"/>
     <w:rsid w:val="00C431E2"/>
     <w:rsid w:val="00C4328D"/>
     <w:rsid w:val="00C43658"/>
     <w:rsid w:val="00C4366D"/>
     <w:rsid w:val="00C43885"/>
     <w:rsid w:val="00C438C9"/>
     <w:rsid w:val="00C438CF"/>
     <w:rsid w:val="00C438E3"/>
     <w:rsid w:val="00C43978"/>
     <w:rsid w:val="00C43A19"/>
     <w:rsid w:val="00C43C73"/>
     <w:rsid w:val="00C43D6C"/>
     <w:rsid w:val="00C44692"/>
     <w:rsid w:val="00C446E6"/>
     <w:rsid w:val="00C44945"/>
     <w:rsid w:val="00C44AE7"/>
@@ -36458,50 +37457,51 @@
     <w:rsid w:val="00C5071A"/>
     <w:rsid w:val="00C50796"/>
     <w:rsid w:val="00C5079D"/>
     <w:rsid w:val="00C50B69"/>
     <w:rsid w:val="00C50C67"/>
     <w:rsid w:val="00C50D55"/>
     <w:rsid w:val="00C50D80"/>
     <w:rsid w:val="00C50DA9"/>
     <w:rsid w:val="00C50EBA"/>
     <w:rsid w:val="00C50EE6"/>
     <w:rsid w:val="00C50F1A"/>
     <w:rsid w:val="00C50FE9"/>
     <w:rsid w:val="00C51120"/>
     <w:rsid w:val="00C511E5"/>
     <w:rsid w:val="00C513D8"/>
     <w:rsid w:val="00C51609"/>
     <w:rsid w:val="00C5173E"/>
     <w:rsid w:val="00C51808"/>
     <w:rsid w:val="00C518A2"/>
     <w:rsid w:val="00C5199B"/>
     <w:rsid w:val="00C519C9"/>
     <w:rsid w:val="00C51A89"/>
     <w:rsid w:val="00C51DB8"/>
     <w:rsid w:val="00C51E64"/>
     <w:rsid w:val="00C51FED"/>
+    <w:rsid w:val="00C5202D"/>
     <w:rsid w:val="00C526CB"/>
     <w:rsid w:val="00C5276E"/>
     <w:rsid w:val="00C52783"/>
     <w:rsid w:val="00C529B4"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52CFE"/>
     <w:rsid w:val="00C52FEA"/>
     <w:rsid w:val="00C53079"/>
     <w:rsid w:val="00C53154"/>
     <w:rsid w:val="00C5347E"/>
     <w:rsid w:val="00C537F0"/>
     <w:rsid w:val="00C5386E"/>
     <w:rsid w:val="00C539E4"/>
     <w:rsid w:val="00C53A1E"/>
     <w:rsid w:val="00C53B49"/>
     <w:rsid w:val="00C53E5B"/>
     <w:rsid w:val="00C54169"/>
     <w:rsid w:val="00C54229"/>
     <w:rsid w:val="00C5423B"/>
     <w:rsid w:val="00C54401"/>
     <w:rsid w:val="00C5448F"/>
     <w:rsid w:val="00C545E7"/>
     <w:rsid w:val="00C54C99"/>
     <w:rsid w:val="00C54CE2"/>
     <w:rsid w:val="00C54E65"/>
@@ -37244,50 +38244,51 @@
     <w:rsid w:val="00CE21A0"/>
     <w:rsid w:val="00CE224D"/>
     <w:rsid w:val="00CE2365"/>
     <w:rsid w:val="00CE253E"/>
     <w:rsid w:val="00CE257A"/>
     <w:rsid w:val="00CE28B4"/>
     <w:rsid w:val="00CE2994"/>
     <w:rsid w:val="00CE2A4E"/>
     <w:rsid w:val="00CE2AA2"/>
     <w:rsid w:val="00CE2AF7"/>
     <w:rsid w:val="00CE2B46"/>
     <w:rsid w:val="00CE2B9D"/>
     <w:rsid w:val="00CE2BBE"/>
     <w:rsid w:val="00CE2D7B"/>
     <w:rsid w:val="00CE2D7F"/>
     <w:rsid w:val="00CE2EFC"/>
     <w:rsid w:val="00CE31EE"/>
     <w:rsid w:val="00CE33DA"/>
     <w:rsid w:val="00CE375C"/>
     <w:rsid w:val="00CE37F4"/>
     <w:rsid w:val="00CE3C27"/>
     <w:rsid w:val="00CE3F53"/>
     <w:rsid w:val="00CE3FCA"/>
     <w:rsid w:val="00CE4018"/>
     <w:rsid w:val="00CE42CD"/>
+    <w:rsid w:val="00CE4447"/>
     <w:rsid w:val="00CE4831"/>
     <w:rsid w:val="00CE4882"/>
     <w:rsid w:val="00CE4956"/>
     <w:rsid w:val="00CE4E03"/>
     <w:rsid w:val="00CE4E6A"/>
     <w:rsid w:val="00CE50D3"/>
     <w:rsid w:val="00CE523D"/>
     <w:rsid w:val="00CE53C3"/>
     <w:rsid w:val="00CE5773"/>
     <w:rsid w:val="00CE5808"/>
     <w:rsid w:val="00CE5910"/>
     <w:rsid w:val="00CE5D47"/>
     <w:rsid w:val="00CE5DA7"/>
     <w:rsid w:val="00CE5DB6"/>
     <w:rsid w:val="00CE653B"/>
     <w:rsid w:val="00CE67CD"/>
     <w:rsid w:val="00CE6920"/>
     <w:rsid w:val="00CE69F7"/>
     <w:rsid w:val="00CE6C3C"/>
     <w:rsid w:val="00CE6D3D"/>
     <w:rsid w:val="00CE6E9F"/>
     <w:rsid w:val="00CE71BE"/>
     <w:rsid w:val="00CE7227"/>
     <w:rsid w:val="00CE740C"/>
     <w:rsid w:val="00CE7568"/>
@@ -37917,50 +38918,51 @@
     <w:rsid w:val="00D64C21"/>
     <w:rsid w:val="00D64EE8"/>
     <w:rsid w:val="00D64FC5"/>
     <w:rsid w:val="00D64FD5"/>
     <w:rsid w:val="00D64FF2"/>
     <w:rsid w:val="00D651F5"/>
     <w:rsid w:val="00D65335"/>
     <w:rsid w:val="00D65854"/>
     <w:rsid w:val="00D659B2"/>
     <w:rsid w:val="00D65A92"/>
     <w:rsid w:val="00D65B3B"/>
     <w:rsid w:val="00D664D5"/>
     <w:rsid w:val="00D6674E"/>
     <w:rsid w:val="00D66825"/>
     <w:rsid w:val="00D66885"/>
     <w:rsid w:val="00D66B3C"/>
     <w:rsid w:val="00D66B78"/>
     <w:rsid w:val="00D66BAA"/>
     <w:rsid w:val="00D66D0A"/>
     <w:rsid w:val="00D66DF5"/>
     <w:rsid w:val="00D66E1B"/>
     <w:rsid w:val="00D66E59"/>
     <w:rsid w:val="00D67321"/>
     <w:rsid w:val="00D67685"/>
     <w:rsid w:val="00D6777E"/>
+    <w:rsid w:val="00D67793"/>
     <w:rsid w:val="00D6784C"/>
     <w:rsid w:val="00D6787E"/>
     <w:rsid w:val="00D67893"/>
     <w:rsid w:val="00D679CC"/>
     <w:rsid w:val="00D67AF9"/>
     <w:rsid w:val="00D67C61"/>
     <w:rsid w:val="00D67E3A"/>
     <w:rsid w:val="00D67FC6"/>
     <w:rsid w:val="00D700CF"/>
     <w:rsid w:val="00D700FC"/>
     <w:rsid w:val="00D70277"/>
     <w:rsid w:val="00D703A7"/>
     <w:rsid w:val="00D70446"/>
     <w:rsid w:val="00D704B9"/>
     <w:rsid w:val="00D70B76"/>
     <w:rsid w:val="00D70B82"/>
     <w:rsid w:val="00D70BA2"/>
     <w:rsid w:val="00D70D0B"/>
     <w:rsid w:val="00D70E33"/>
     <w:rsid w:val="00D70EFA"/>
     <w:rsid w:val="00D71115"/>
     <w:rsid w:val="00D71246"/>
     <w:rsid w:val="00D71530"/>
     <w:rsid w:val="00D71771"/>
     <w:rsid w:val="00D717A0"/>
@@ -38284,161 +39286,166 @@
     <w:rsid w:val="00DA6F1D"/>
     <w:rsid w:val="00DA7326"/>
     <w:rsid w:val="00DA735D"/>
     <w:rsid w:val="00DA73A6"/>
     <w:rsid w:val="00DA7429"/>
     <w:rsid w:val="00DA7550"/>
     <w:rsid w:val="00DA767C"/>
     <w:rsid w:val="00DA7BD8"/>
     <w:rsid w:val="00DA7BE9"/>
     <w:rsid w:val="00DB00DE"/>
     <w:rsid w:val="00DB04D8"/>
     <w:rsid w:val="00DB0736"/>
     <w:rsid w:val="00DB0787"/>
     <w:rsid w:val="00DB0A9B"/>
     <w:rsid w:val="00DB0B62"/>
     <w:rsid w:val="00DB0C64"/>
     <w:rsid w:val="00DB0C70"/>
     <w:rsid w:val="00DB0D85"/>
     <w:rsid w:val="00DB0DE1"/>
     <w:rsid w:val="00DB0F01"/>
     <w:rsid w:val="00DB1064"/>
     <w:rsid w:val="00DB10EA"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB12B9"/>
     <w:rsid w:val="00DB140A"/>
+    <w:rsid w:val="00DB15EB"/>
     <w:rsid w:val="00DB160B"/>
     <w:rsid w:val="00DB1716"/>
     <w:rsid w:val="00DB1963"/>
     <w:rsid w:val="00DB1984"/>
     <w:rsid w:val="00DB19FC"/>
     <w:rsid w:val="00DB1C84"/>
     <w:rsid w:val="00DB1F91"/>
     <w:rsid w:val="00DB1FAC"/>
     <w:rsid w:val="00DB1FFE"/>
     <w:rsid w:val="00DB20B6"/>
     <w:rsid w:val="00DB2856"/>
     <w:rsid w:val="00DB2BED"/>
     <w:rsid w:val="00DB2C04"/>
     <w:rsid w:val="00DB2C11"/>
     <w:rsid w:val="00DB2C1E"/>
+    <w:rsid w:val="00DB2D59"/>
     <w:rsid w:val="00DB2DBB"/>
     <w:rsid w:val="00DB300E"/>
     <w:rsid w:val="00DB3113"/>
     <w:rsid w:val="00DB33E5"/>
     <w:rsid w:val="00DB365F"/>
     <w:rsid w:val="00DB3678"/>
     <w:rsid w:val="00DB3684"/>
     <w:rsid w:val="00DB37BA"/>
     <w:rsid w:val="00DB3A6E"/>
     <w:rsid w:val="00DB401A"/>
     <w:rsid w:val="00DB422A"/>
     <w:rsid w:val="00DB439B"/>
     <w:rsid w:val="00DB43EA"/>
     <w:rsid w:val="00DB43EF"/>
     <w:rsid w:val="00DB4464"/>
     <w:rsid w:val="00DB446A"/>
     <w:rsid w:val="00DB481D"/>
     <w:rsid w:val="00DB4A09"/>
     <w:rsid w:val="00DB4B8E"/>
     <w:rsid w:val="00DB4C48"/>
     <w:rsid w:val="00DB501F"/>
     <w:rsid w:val="00DB516C"/>
     <w:rsid w:val="00DB529C"/>
     <w:rsid w:val="00DB5321"/>
     <w:rsid w:val="00DB57F8"/>
     <w:rsid w:val="00DB586F"/>
     <w:rsid w:val="00DB5A52"/>
     <w:rsid w:val="00DB5AB2"/>
     <w:rsid w:val="00DB5E14"/>
     <w:rsid w:val="00DB5EEF"/>
     <w:rsid w:val="00DB5FED"/>
     <w:rsid w:val="00DB602A"/>
     <w:rsid w:val="00DB6164"/>
     <w:rsid w:val="00DB630F"/>
     <w:rsid w:val="00DB6B65"/>
     <w:rsid w:val="00DB7087"/>
     <w:rsid w:val="00DB7274"/>
     <w:rsid w:val="00DB73F1"/>
     <w:rsid w:val="00DB7483"/>
     <w:rsid w:val="00DB7487"/>
     <w:rsid w:val="00DB7899"/>
     <w:rsid w:val="00DB7992"/>
     <w:rsid w:val="00DC042F"/>
+    <w:rsid w:val="00DC0898"/>
     <w:rsid w:val="00DC09AE"/>
     <w:rsid w:val="00DC0C24"/>
     <w:rsid w:val="00DC0CA6"/>
     <w:rsid w:val="00DC0DF9"/>
     <w:rsid w:val="00DC0E2E"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC1230"/>
     <w:rsid w:val="00DC13A8"/>
     <w:rsid w:val="00DC1501"/>
     <w:rsid w:val="00DC1506"/>
     <w:rsid w:val="00DC1738"/>
     <w:rsid w:val="00DC199D"/>
     <w:rsid w:val="00DC19D5"/>
     <w:rsid w:val="00DC19F9"/>
     <w:rsid w:val="00DC1AC9"/>
     <w:rsid w:val="00DC1B33"/>
     <w:rsid w:val="00DC1BAB"/>
     <w:rsid w:val="00DC1D16"/>
     <w:rsid w:val="00DC1E05"/>
     <w:rsid w:val="00DC1E81"/>
     <w:rsid w:val="00DC1E8F"/>
     <w:rsid w:val="00DC1EBD"/>
     <w:rsid w:val="00DC20F3"/>
     <w:rsid w:val="00DC239B"/>
     <w:rsid w:val="00DC257C"/>
     <w:rsid w:val="00DC26AA"/>
     <w:rsid w:val="00DC27CA"/>
     <w:rsid w:val="00DC2AC0"/>
     <w:rsid w:val="00DC2B39"/>
     <w:rsid w:val="00DC2E30"/>
     <w:rsid w:val="00DC2E39"/>
     <w:rsid w:val="00DC3090"/>
     <w:rsid w:val="00DC30C9"/>
     <w:rsid w:val="00DC33C7"/>
     <w:rsid w:val="00DC3508"/>
     <w:rsid w:val="00DC350D"/>
     <w:rsid w:val="00DC35F9"/>
+    <w:rsid w:val="00DC373E"/>
     <w:rsid w:val="00DC3AF8"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3B92"/>
     <w:rsid w:val="00DC3C48"/>
     <w:rsid w:val="00DC3C4F"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC3E49"/>
     <w:rsid w:val="00DC4149"/>
     <w:rsid w:val="00DC41B2"/>
     <w:rsid w:val="00DC445C"/>
     <w:rsid w:val="00DC450E"/>
     <w:rsid w:val="00DC4786"/>
     <w:rsid w:val="00DC4CE3"/>
     <w:rsid w:val="00DC4E5C"/>
     <w:rsid w:val="00DC4E65"/>
     <w:rsid w:val="00DC4EAA"/>
+    <w:rsid w:val="00DC505C"/>
     <w:rsid w:val="00DC57B6"/>
     <w:rsid w:val="00DC5826"/>
     <w:rsid w:val="00DC5830"/>
     <w:rsid w:val="00DC5BBA"/>
     <w:rsid w:val="00DC5D5B"/>
     <w:rsid w:val="00DC5D6B"/>
     <w:rsid w:val="00DC5E08"/>
     <w:rsid w:val="00DC5FD2"/>
     <w:rsid w:val="00DC60EB"/>
     <w:rsid w:val="00DC6133"/>
     <w:rsid w:val="00DC626B"/>
     <w:rsid w:val="00DC6303"/>
     <w:rsid w:val="00DC63AC"/>
     <w:rsid w:val="00DC6448"/>
     <w:rsid w:val="00DC65C8"/>
     <w:rsid w:val="00DC668E"/>
     <w:rsid w:val="00DC6994"/>
     <w:rsid w:val="00DC6A5F"/>
     <w:rsid w:val="00DC6D2E"/>
     <w:rsid w:val="00DC6D85"/>
     <w:rsid w:val="00DC6F56"/>
     <w:rsid w:val="00DC6FAD"/>
     <w:rsid w:val="00DC70FD"/>
     <w:rsid w:val="00DC7306"/>
     <w:rsid w:val="00DC763E"/>
@@ -38481,50 +39488,51 @@
     <w:rsid w:val="00DD2456"/>
     <w:rsid w:val="00DD2566"/>
     <w:rsid w:val="00DD2592"/>
     <w:rsid w:val="00DD2684"/>
     <w:rsid w:val="00DD279A"/>
     <w:rsid w:val="00DD2920"/>
     <w:rsid w:val="00DD2A30"/>
     <w:rsid w:val="00DD2A83"/>
     <w:rsid w:val="00DD2BF3"/>
     <w:rsid w:val="00DD2C77"/>
     <w:rsid w:val="00DD2D55"/>
     <w:rsid w:val="00DD2FD5"/>
     <w:rsid w:val="00DD2FF1"/>
     <w:rsid w:val="00DD3004"/>
     <w:rsid w:val="00DD3046"/>
     <w:rsid w:val="00DD31F0"/>
     <w:rsid w:val="00DD329A"/>
     <w:rsid w:val="00DD32A7"/>
     <w:rsid w:val="00DD351A"/>
     <w:rsid w:val="00DD3750"/>
     <w:rsid w:val="00DD37B9"/>
     <w:rsid w:val="00DD38C4"/>
     <w:rsid w:val="00DD3AF7"/>
     <w:rsid w:val="00DD3B1C"/>
     <w:rsid w:val="00DD3CB4"/>
+    <w:rsid w:val="00DD3DFE"/>
     <w:rsid w:val="00DD3E13"/>
     <w:rsid w:val="00DD40D3"/>
     <w:rsid w:val="00DD40FF"/>
     <w:rsid w:val="00DD470C"/>
     <w:rsid w:val="00DD470F"/>
     <w:rsid w:val="00DD4718"/>
     <w:rsid w:val="00DD48A9"/>
     <w:rsid w:val="00DD49D5"/>
     <w:rsid w:val="00DD49F0"/>
     <w:rsid w:val="00DD4A15"/>
     <w:rsid w:val="00DD5106"/>
     <w:rsid w:val="00DD519B"/>
     <w:rsid w:val="00DD5220"/>
     <w:rsid w:val="00DD530A"/>
     <w:rsid w:val="00DD530C"/>
     <w:rsid w:val="00DD5591"/>
     <w:rsid w:val="00DD577F"/>
     <w:rsid w:val="00DD579F"/>
     <w:rsid w:val="00DD580C"/>
     <w:rsid w:val="00DD5858"/>
     <w:rsid w:val="00DD5886"/>
     <w:rsid w:val="00DD5927"/>
     <w:rsid w:val="00DD5BB4"/>
     <w:rsid w:val="00DD5C7C"/>
     <w:rsid w:val="00DD5DE4"/>
@@ -38564,77 +39572,79 @@
     <w:rsid w:val="00DE230F"/>
     <w:rsid w:val="00DE2426"/>
     <w:rsid w:val="00DE2675"/>
     <w:rsid w:val="00DE286F"/>
     <w:rsid w:val="00DE29C2"/>
     <w:rsid w:val="00DE29C5"/>
     <w:rsid w:val="00DE2C3A"/>
     <w:rsid w:val="00DE2E2B"/>
     <w:rsid w:val="00DE2EA2"/>
     <w:rsid w:val="00DE2EEC"/>
     <w:rsid w:val="00DE2F1D"/>
     <w:rsid w:val="00DE2F97"/>
     <w:rsid w:val="00DE2FE0"/>
     <w:rsid w:val="00DE300F"/>
     <w:rsid w:val="00DE3120"/>
     <w:rsid w:val="00DE3147"/>
     <w:rsid w:val="00DE32FD"/>
     <w:rsid w:val="00DE3403"/>
     <w:rsid w:val="00DE3530"/>
     <w:rsid w:val="00DE369E"/>
     <w:rsid w:val="00DE371B"/>
     <w:rsid w:val="00DE37D7"/>
     <w:rsid w:val="00DE3A91"/>
     <w:rsid w:val="00DE3F26"/>
     <w:rsid w:val="00DE4140"/>
+    <w:rsid w:val="00DE44C3"/>
     <w:rsid w:val="00DE4817"/>
     <w:rsid w:val="00DE4D41"/>
     <w:rsid w:val="00DE4F01"/>
     <w:rsid w:val="00DE507D"/>
     <w:rsid w:val="00DE50F7"/>
     <w:rsid w:val="00DE5159"/>
     <w:rsid w:val="00DE53A9"/>
     <w:rsid w:val="00DE5409"/>
     <w:rsid w:val="00DE54F8"/>
     <w:rsid w:val="00DE5980"/>
     <w:rsid w:val="00DE599E"/>
     <w:rsid w:val="00DE5DBC"/>
     <w:rsid w:val="00DE5E05"/>
     <w:rsid w:val="00DE5EF8"/>
     <w:rsid w:val="00DE5EF9"/>
     <w:rsid w:val="00DE6318"/>
     <w:rsid w:val="00DE63E0"/>
     <w:rsid w:val="00DE63E2"/>
     <w:rsid w:val="00DE6488"/>
     <w:rsid w:val="00DE667B"/>
     <w:rsid w:val="00DE67B6"/>
     <w:rsid w:val="00DE67D3"/>
     <w:rsid w:val="00DE67E4"/>
     <w:rsid w:val="00DE68D0"/>
     <w:rsid w:val="00DE6B68"/>
     <w:rsid w:val="00DE6B94"/>
     <w:rsid w:val="00DE6DD9"/>
+    <w:rsid w:val="00DE6FEB"/>
     <w:rsid w:val="00DE6FFE"/>
     <w:rsid w:val="00DE700D"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE71F9"/>
     <w:rsid w:val="00DE7389"/>
     <w:rsid w:val="00DE77DB"/>
     <w:rsid w:val="00DE77F3"/>
     <w:rsid w:val="00DE7812"/>
     <w:rsid w:val="00DE7888"/>
     <w:rsid w:val="00DE78A9"/>
     <w:rsid w:val="00DE78FB"/>
     <w:rsid w:val="00DE7A84"/>
     <w:rsid w:val="00DE7B3D"/>
     <w:rsid w:val="00DE7B47"/>
     <w:rsid w:val="00DE7D90"/>
     <w:rsid w:val="00DF00C1"/>
     <w:rsid w:val="00DF067F"/>
     <w:rsid w:val="00DF0779"/>
     <w:rsid w:val="00DF0A0A"/>
     <w:rsid w:val="00DF0A4A"/>
     <w:rsid w:val="00DF0C22"/>
     <w:rsid w:val="00DF0E96"/>
     <w:rsid w:val="00DF0F86"/>
     <w:rsid w:val="00DF0FC9"/>
     <w:rsid w:val="00DF14D1"/>
@@ -38716,50 +39726,51 @@
     <w:rsid w:val="00E01562"/>
     <w:rsid w:val="00E01641"/>
     <w:rsid w:val="00E0173C"/>
     <w:rsid w:val="00E017EF"/>
     <w:rsid w:val="00E0187A"/>
     <w:rsid w:val="00E01B3B"/>
     <w:rsid w:val="00E01B4E"/>
     <w:rsid w:val="00E01FC7"/>
     <w:rsid w:val="00E01FDD"/>
     <w:rsid w:val="00E02095"/>
     <w:rsid w:val="00E020D6"/>
     <w:rsid w:val="00E02162"/>
     <w:rsid w:val="00E02234"/>
     <w:rsid w:val="00E0253F"/>
     <w:rsid w:val="00E025F9"/>
     <w:rsid w:val="00E02686"/>
     <w:rsid w:val="00E026B8"/>
     <w:rsid w:val="00E026F9"/>
     <w:rsid w:val="00E0274C"/>
     <w:rsid w:val="00E028ED"/>
     <w:rsid w:val="00E02989"/>
     <w:rsid w:val="00E02AFF"/>
     <w:rsid w:val="00E02BE3"/>
     <w:rsid w:val="00E02C42"/>
     <w:rsid w:val="00E02DC6"/>
+    <w:rsid w:val="00E02ED8"/>
     <w:rsid w:val="00E02F0E"/>
     <w:rsid w:val="00E02F38"/>
     <w:rsid w:val="00E03027"/>
     <w:rsid w:val="00E03128"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E03231"/>
     <w:rsid w:val="00E032E8"/>
     <w:rsid w:val="00E0339B"/>
     <w:rsid w:val="00E037DC"/>
     <w:rsid w:val="00E03987"/>
     <w:rsid w:val="00E03E20"/>
     <w:rsid w:val="00E03E24"/>
     <w:rsid w:val="00E03FD4"/>
     <w:rsid w:val="00E0449A"/>
     <w:rsid w:val="00E044F2"/>
     <w:rsid w:val="00E04670"/>
     <w:rsid w:val="00E04AAF"/>
     <w:rsid w:val="00E04B62"/>
     <w:rsid w:val="00E04BCC"/>
     <w:rsid w:val="00E04C22"/>
     <w:rsid w:val="00E04C84"/>
     <w:rsid w:val="00E04DF2"/>
     <w:rsid w:val="00E04ED2"/>
     <w:rsid w:val="00E05128"/>
     <w:rsid w:val="00E05634"/>
@@ -38801,50 +39812,51 @@
     <w:rsid w:val="00E10E8D"/>
     <w:rsid w:val="00E110FF"/>
     <w:rsid w:val="00E1126C"/>
     <w:rsid w:val="00E1146A"/>
     <w:rsid w:val="00E11505"/>
     <w:rsid w:val="00E11612"/>
     <w:rsid w:val="00E11851"/>
     <w:rsid w:val="00E1189C"/>
     <w:rsid w:val="00E1196E"/>
     <w:rsid w:val="00E11A33"/>
     <w:rsid w:val="00E11BC6"/>
     <w:rsid w:val="00E11D75"/>
     <w:rsid w:val="00E122AF"/>
     <w:rsid w:val="00E123C6"/>
     <w:rsid w:val="00E1241F"/>
     <w:rsid w:val="00E124CE"/>
     <w:rsid w:val="00E12728"/>
     <w:rsid w:val="00E12757"/>
     <w:rsid w:val="00E1278E"/>
     <w:rsid w:val="00E12A53"/>
     <w:rsid w:val="00E12B74"/>
     <w:rsid w:val="00E12D5F"/>
     <w:rsid w:val="00E12F67"/>
     <w:rsid w:val="00E13003"/>
     <w:rsid w:val="00E13293"/>
+    <w:rsid w:val="00E132B1"/>
     <w:rsid w:val="00E13823"/>
     <w:rsid w:val="00E13A2B"/>
     <w:rsid w:val="00E13A87"/>
     <w:rsid w:val="00E13B0E"/>
     <w:rsid w:val="00E13B79"/>
     <w:rsid w:val="00E13E62"/>
     <w:rsid w:val="00E13F2E"/>
     <w:rsid w:val="00E1401F"/>
     <w:rsid w:val="00E14435"/>
     <w:rsid w:val="00E144BF"/>
     <w:rsid w:val="00E1459F"/>
     <w:rsid w:val="00E14711"/>
     <w:rsid w:val="00E14716"/>
     <w:rsid w:val="00E14798"/>
     <w:rsid w:val="00E14D82"/>
     <w:rsid w:val="00E150BA"/>
     <w:rsid w:val="00E150FF"/>
     <w:rsid w:val="00E1511A"/>
     <w:rsid w:val="00E152B9"/>
     <w:rsid w:val="00E15607"/>
     <w:rsid w:val="00E15610"/>
     <w:rsid w:val="00E1588B"/>
     <w:rsid w:val="00E159AA"/>
     <w:rsid w:val="00E15A17"/>
     <w:rsid w:val="00E15BE7"/>
@@ -38856,50 +39868,51 @@
     <w:rsid w:val="00E164F7"/>
     <w:rsid w:val="00E16574"/>
     <w:rsid w:val="00E1658F"/>
     <w:rsid w:val="00E165BB"/>
     <w:rsid w:val="00E165E6"/>
     <w:rsid w:val="00E165EF"/>
     <w:rsid w:val="00E1661A"/>
     <w:rsid w:val="00E166AD"/>
     <w:rsid w:val="00E168F2"/>
     <w:rsid w:val="00E1696A"/>
     <w:rsid w:val="00E16D60"/>
     <w:rsid w:val="00E16E65"/>
     <w:rsid w:val="00E16ED9"/>
     <w:rsid w:val="00E172AC"/>
     <w:rsid w:val="00E17310"/>
     <w:rsid w:val="00E1733D"/>
     <w:rsid w:val="00E174A6"/>
     <w:rsid w:val="00E174F2"/>
     <w:rsid w:val="00E17514"/>
     <w:rsid w:val="00E177FE"/>
     <w:rsid w:val="00E1793C"/>
     <w:rsid w:val="00E17C86"/>
     <w:rsid w:val="00E17D31"/>
     <w:rsid w:val="00E17D3A"/>
     <w:rsid w:val="00E17D47"/>
+    <w:rsid w:val="00E17D52"/>
     <w:rsid w:val="00E20030"/>
     <w:rsid w:val="00E20152"/>
     <w:rsid w:val="00E2017E"/>
     <w:rsid w:val="00E201F3"/>
     <w:rsid w:val="00E20264"/>
     <w:rsid w:val="00E202A1"/>
     <w:rsid w:val="00E2085D"/>
     <w:rsid w:val="00E209AB"/>
     <w:rsid w:val="00E209CA"/>
     <w:rsid w:val="00E20B47"/>
     <w:rsid w:val="00E20BBC"/>
     <w:rsid w:val="00E20C0F"/>
     <w:rsid w:val="00E20C5E"/>
     <w:rsid w:val="00E20D98"/>
     <w:rsid w:val="00E210B6"/>
     <w:rsid w:val="00E21169"/>
     <w:rsid w:val="00E211C3"/>
     <w:rsid w:val="00E212A7"/>
     <w:rsid w:val="00E2147F"/>
     <w:rsid w:val="00E214FA"/>
     <w:rsid w:val="00E21574"/>
     <w:rsid w:val="00E21600"/>
     <w:rsid w:val="00E217BC"/>
     <w:rsid w:val="00E2197A"/>
     <w:rsid w:val="00E21987"/>
@@ -38930,50 +39943,52 @@
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E23808"/>
     <w:rsid w:val="00E23903"/>
     <w:rsid w:val="00E239A1"/>
     <w:rsid w:val="00E239F9"/>
     <w:rsid w:val="00E23AA7"/>
     <w:rsid w:val="00E23DEB"/>
     <w:rsid w:val="00E23E85"/>
     <w:rsid w:val="00E23FB2"/>
     <w:rsid w:val="00E2407E"/>
     <w:rsid w:val="00E240EF"/>
     <w:rsid w:val="00E24180"/>
     <w:rsid w:val="00E242F8"/>
     <w:rsid w:val="00E2430D"/>
     <w:rsid w:val="00E249BF"/>
     <w:rsid w:val="00E24AFA"/>
     <w:rsid w:val="00E24B71"/>
     <w:rsid w:val="00E24BBF"/>
     <w:rsid w:val="00E24E66"/>
     <w:rsid w:val="00E24F57"/>
     <w:rsid w:val="00E2552F"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E25AF9"/>
     <w:rsid w:val="00E25BB8"/>
     <w:rsid w:val="00E25DFD"/>
+    <w:rsid w:val="00E2632B"/>
+    <w:rsid w:val="00E2652E"/>
     <w:rsid w:val="00E2667D"/>
     <w:rsid w:val="00E266CA"/>
     <w:rsid w:val="00E2689E"/>
     <w:rsid w:val="00E26A4A"/>
     <w:rsid w:val="00E26C0F"/>
     <w:rsid w:val="00E26D58"/>
     <w:rsid w:val="00E26D5A"/>
     <w:rsid w:val="00E26E89"/>
     <w:rsid w:val="00E26F02"/>
     <w:rsid w:val="00E27088"/>
     <w:rsid w:val="00E27220"/>
     <w:rsid w:val="00E27239"/>
     <w:rsid w:val="00E2723D"/>
     <w:rsid w:val="00E27318"/>
     <w:rsid w:val="00E27397"/>
     <w:rsid w:val="00E27657"/>
     <w:rsid w:val="00E277C9"/>
     <w:rsid w:val="00E27A16"/>
     <w:rsid w:val="00E27C34"/>
     <w:rsid w:val="00E27CBF"/>
     <w:rsid w:val="00E27D35"/>
     <w:rsid w:val="00E27E15"/>
     <w:rsid w:val="00E27EA0"/>
     <w:rsid w:val="00E300BA"/>
     <w:rsid w:val="00E302D1"/>
@@ -39102,50 +40117,51 @@
     <w:rsid w:val="00E42AC0"/>
     <w:rsid w:val="00E42ADB"/>
     <w:rsid w:val="00E42B8A"/>
     <w:rsid w:val="00E43441"/>
     <w:rsid w:val="00E436EE"/>
     <w:rsid w:val="00E437B9"/>
     <w:rsid w:val="00E437F2"/>
     <w:rsid w:val="00E43824"/>
     <w:rsid w:val="00E43861"/>
     <w:rsid w:val="00E438EA"/>
     <w:rsid w:val="00E43A64"/>
     <w:rsid w:val="00E440EE"/>
     <w:rsid w:val="00E44199"/>
     <w:rsid w:val="00E44344"/>
     <w:rsid w:val="00E444D2"/>
     <w:rsid w:val="00E4460C"/>
     <w:rsid w:val="00E44750"/>
     <w:rsid w:val="00E449C7"/>
     <w:rsid w:val="00E44DB9"/>
     <w:rsid w:val="00E45022"/>
     <w:rsid w:val="00E45253"/>
     <w:rsid w:val="00E453B7"/>
     <w:rsid w:val="00E45533"/>
     <w:rsid w:val="00E455A5"/>
     <w:rsid w:val="00E457BC"/>
+    <w:rsid w:val="00E457CA"/>
     <w:rsid w:val="00E45A4C"/>
     <w:rsid w:val="00E45AD1"/>
     <w:rsid w:val="00E45BFE"/>
     <w:rsid w:val="00E45CBF"/>
     <w:rsid w:val="00E45E05"/>
     <w:rsid w:val="00E45F9E"/>
     <w:rsid w:val="00E460F8"/>
     <w:rsid w:val="00E462C3"/>
     <w:rsid w:val="00E46321"/>
     <w:rsid w:val="00E463BB"/>
     <w:rsid w:val="00E464AE"/>
     <w:rsid w:val="00E466D6"/>
     <w:rsid w:val="00E46715"/>
     <w:rsid w:val="00E468D0"/>
     <w:rsid w:val="00E46B3A"/>
     <w:rsid w:val="00E46C62"/>
     <w:rsid w:val="00E46CFC"/>
     <w:rsid w:val="00E4702B"/>
     <w:rsid w:val="00E47201"/>
     <w:rsid w:val="00E47358"/>
     <w:rsid w:val="00E47502"/>
     <w:rsid w:val="00E4758D"/>
     <w:rsid w:val="00E47720"/>
     <w:rsid w:val="00E47813"/>
     <w:rsid w:val="00E478C8"/>
@@ -39252,50 +40268,51 @@
     <w:rsid w:val="00E60482"/>
     <w:rsid w:val="00E604C5"/>
     <w:rsid w:val="00E60587"/>
     <w:rsid w:val="00E60750"/>
     <w:rsid w:val="00E60849"/>
     <w:rsid w:val="00E60B61"/>
     <w:rsid w:val="00E60CF5"/>
     <w:rsid w:val="00E60D16"/>
     <w:rsid w:val="00E60F73"/>
     <w:rsid w:val="00E6115F"/>
     <w:rsid w:val="00E611CB"/>
     <w:rsid w:val="00E6129A"/>
     <w:rsid w:val="00E612DA"/>
     <w:rsid w:val="00E61302"/>
     <w:rsid w:val="00E61303"/>
     <w:rsid w:val="00E61334"/>
     <w:rsid w:val="00E61377"/>
     <w:rsid w:val="00E6139F"/>
     <w:rsid w:val="00E613C2"/>
     <w:rsid w:val="00E6146F"/>
     <w:rsid w:val="00E616B3"/>
     <w:rsid w:val="00E61C9C"/>
     <w:rsid w:val="00E61CB8"/>
     <w:rsid w:val="00E61CF3"/>
     <w:rsid w:val="00E62144"/>
+    <w:rsid w:val="00E6218D"/>
     <w:rsid w:val="00E6261F"/>
     <w:rsid w:val="00E62662"/>
     <w:rsid w:val="00E62763"/>
     <w:rsid w:val="00E62B8C"/>
     <w:rsid w:val="00E62D3C"/>
     <w:rsid w:val="00E62DA5"/>
     <w:rsid w:val="00E62E6F"/>
     <w:rsid w:val="00E63245"/>
     <w:rsid w:val="00E63683"/>
     <w:rsid w:val="00E63772"/>
     <w:rsid w:val="00E63EA3"/>
     <w:rsid w:val="00E63F9C"/>
     <w:rsid w:val="00E63FA7"/>
     <w:rsid w:val="00E6402F"/>
     <w:rsid w:val="00E64096"/>
     <w:rsid w:val="00E64132"/>
     <w:rsid w:val="00E641AB"/>
     <w:rsid w:val="00E642AB"/>
     <w:rsid w:val="00E6433F"/>
     <w:rsid w:val="00E64398"/>
     <w:rsid w:val="00E646FB"/>
     <w:rsid w:val="00E6474F"/>
     <w:rsid w:val="00E64898"/>
     <w:rsid w:val="00E648DE"/>
     <w:rsid w:val="00E6497E"/>
@@ -39329,50 +40346,51 @@
     <w:rsid w:val="00E67B46"/>
     <w:rsid w:val="00E67C1D"/>
     <w:rsid w:val="00E67E63"/>
     <w:rsid w:val="00E67E8F"/>
     <w:rsid w:val="00E67EA8"/>
     <w:rsid w:val="00E67F0B"/>
     <w:rsid w:val="00E67FD0"/>
     <w:rsid w:val="00E70002"/>
     <w:rsid w:val="00E70028"/>
     <w:rsid w:val="00E7047E"/>
     <w:rsid w:val="00E70520"/>
     <w:rsid w:val="00E70742"/>
     <w:rsid w:val="00E7098B"/>
     <w:rsid w:val="00E70AE0"/>
     <w:rsid w:val="00E70C86"/>
     <w:rsid w:val="00E710C5"/>
     <w:rsid w:val="00E7111B"/>
     <w:rsid w:val="00E712EF"/>
     <w:rsid w:val="00E71540"/>
     <w:rsid w:val="00E715DB"/>
     <w:rsid w:val="00E7181F"/>
     <w:rsid w:val="00E71900"/>
     <w:rsid w:val="00E71965"/>
     <w:rsid w:val="00E71B98"/>
     <w:rsid w:val="00E71D28"/>
+    <w:rsid w:val="00E725C3"/>
     <w:rsid w:val="00E726C9"/>
     <w:rsid w:val="00E726DF"/>
     <w:rsid w:val="00E72F17"/>
     <w:rsid w:val="00E73008"/>
     <w:rsid w:val="00E7304C"/>
     <w:rsid w:val="00E73204"/>
     <w:rsid w:val="00E733CD"/>
     <w:rsid w:val="00E733DD"/>
     <w:rsid w:val="00E7343D"/>
     <w:rsid w:val="00E734D4"/>
     <w:rsid w:val="00E73509"/>
     <w:rsid w:val="00E73655"/>
     <w:rsid w:val="00E7365B"/>
     <w:rsid w:val="00E738C7"/>
     <w:rsid w:val="00E73947"/>
     <w:rsid w:val="00E73B40"/>
     <w:rsid w:val="00E73E4E"/>
     <w:rsid w:val="00E73F58"/>
     <w:rsid w:val="00E73F6D"/>
     <w:rsid w:val="00E743AE"/>
     <w:rsid w:val="00E744F2"/>
     <w:rsid w:val="00E7457E"/>
     <w:rsid w:val="00E748EC"/>
     <w:rsid w:val="00E749DB"/>
     <w:rsid w:val="00E74CD8"/>
@@ -39387,58 +40405,60 @@
     <w:rsid w:val="00E756C4"/>
     <w:rsid w:val="00E75702"/>
     <w:rsid w:val="00E759E6"/>
     <w:rsid w:val="00E75F59"/>
     <w:rsid w:val="00E7654B"/>
     <w:rsid w:val="00E766B0"/>
     <w:rsid w:val="00E76711"/>
     <w:rsid w:val="00E7678B"/>
     <w:rsid w:val="00E767BD"/>
     <w:rsid w:val="00E76B1D"/>
     <w:rsid w:val="00E76C73"/>
     <w:rsid w:val="00E76D86"/>
     <w:rsid w:val="00E770A4"/>
     <w:rsid w:val="00E771BA"/>
     <w:rsid w:val="00E771D9"/>
     <w:rsid w:val="00E7755B"/>
     <w:rsid w:val="00E775B4"/>
     <w:rsid w:val="00E7784F"/>
     <w:rsid w:val="00E77981"/>
     <w:rsid w:val="00E77A38"/>
     <w:rsid w:val="00E77AFA"/>
     <w:rsid w:val="00E77DA1"/>
     <w:rsid w:val="00E77E9A"/>
     <w:rsid w:val="00E77EF2"/>
     <w:rsid w:val="00E77FA1"/>
+    <w:rsid w:val="00E80073"/>
     <w:rsid w:val="00E8011C"/>
     <w:rsid w:val="00E801E4"/>
     <w:rsid w:val="00E8023C"/>
     <w:rsid w:val="00E80332"/>
     <w:rsid w:val="00E80785"/>
     <w:rsid w:val="00E8095A"/>
     <w:rsid w:val="00E80B24"/>
     <w:rsid w:val="00E80B9E"/>
+    <w:rsid w:val="00E80FAC"/>
     <w:rsid w:val="00E812B6"/>
     <w:rsid w:val="00E8163E"/>
     <w:rsid w:val="00E8167A"/>
     <w:rsid w:val="00E81A74"/>
     <w:rsid w:val="00E81D85"/>
     <w:rsid w:val="00E81E6B"/>
     <w:rsid w:val="00E82136"/>
     <w:rsid w:val="00E821CD"/>
     <w:rsid w:val="00E82508"/>
     <w:rsid w:val="00E8253A"/>
     <w:rsid w:val="00E82674"/>
     <w:rsid w:val="00E82797"/>
     <w:rsid w:val="00E82A58"/>
     <w:rsid w:val="00E82A59"/>
     <w:rsid w:val="00E82D6E"/>
     <w:rsid w:val="00E82E09"/>
     <w:rsid w:val="00E82E5F"/>
     <w:rsid w:val="00E82EBD"/>
     <w:rsid w:val="00E82EFA"/>
     <w:rsid w:val="00E82FF7"/>
     <w:rsid w:val="00E82FFA"/>
     <w:rsid w:val="00E8303C"/>
     <w:rsid w:val="00E8306F"/>
     <w:rsid w:val="00E830D2"/>
     <w:rsid w:val="00E833A9"/>
@@ -39548,50 +40568,51 @@
     <w:rsid w:val="00E955A9"/>
     <w:rsid w:val="00E957CA"/>
     <w:rsid w:val="00E957FD"/>
     <w:rsid w:val="00E95DA1"/>
     <w:rsid w:val="00E95E99"/>
     <w:rsid w:val="00E96029"/>
     <w:rsid w:val="00E9634C"/>
     <w:rsid w:val="00E9653D"/>
     <w:rsid w:val="00E96744"/>
     <w:rsid w:val="00E96882"/>
     <w:rsid w:val="00E9695E"/>
     <w:rsid w:val="00E96BE3"/>
     <w:rsid w:val="00E96CCA"/>
     <w:rsid w:val="00E96DDF"/>
     <w:rsid w:val="00E96F9B"/>
     <w:rsid w:val="00E9708B"/>
     <w:rsid w:val="00E972DB"/>
     <w:rsid w:val="00E9753A"/>
     <w:rsid w:val="00E97CAD"/>
     <w:rsid w:val="00EA0217"/>
     <w:rsid w:val="00EA0377"/>
     <w:rsid w:val="00EA040D"/>
     <w:rsid w:val="00EA0512"/>
     <w:rsid w:val="00EA06B0"/>
     <w:rsid w:val="00EA07DE"/>
+    <w:rsid w:val="00EA0DEF"/>
     <w:rsid w:val="00EA118E"/>
     <w:rsid w:val="00EA11C0"/>
     <w:rsid w:val="00EA1334"/>
     <w:rsid w:val="00EA1381"/>
     <w:rsid w:val="00EA139F"/>
     <w:rsid w:val="00EA1507"/>
     <w:rsid w:val="00EA1A5E"/>
     <w:rsid w:val="00EA1B12"/>
     <w:rsid w:val="00EA1B75"/>
     <w:rsid w:val="00EA1F46"/>
     <w:rsid w:val="00EA1FF0"/>
     <w:rsid w:val="00EA203B"/>
     <w:rsid w:val="00EA20DF"/>
     <w:rsid w:val="00EA2126"/>
     <w:rsid w:val="00EA2307"/>
     <w:rsid w:val="00EA25F5"/>
     <w:rsid w:val="00EA267B"/>
     <w:rsid w:val="00EA2922"/>
     <w:rsid w:val="00EA2998"/>
     <w:rsid w:val="00EA2ACC"/>
     <w:rsid w:val="00EA2B5D"/>
     <w:rsid w:val="00EA2EA0"/>
     <w:rsid w:val="00EA2FB7"/>
     <w:rsid w:val="00EA3216"/>
     <w:rsid w:val="00EA3381"/>
@@ -39682,50 +40703,51 @@
     <w:rsid w:val="00EB26B2"/>
     <w:rsid w:val="00EB2769"/>
     <w:rsid w:val="00EB27B0"/>
     <w:rsid w:val="00EB296D"/>
     <w:rsid w:val="00EB2AE5"/>
     <w:rsid w:val="00EB2B15"/>
     <w:rsid w:val="00EB2B1A"/>
     <w:rsid w:val="00EB2B73"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB2C03"/>
     <w:rsid w:val="00EB2CB4"/>
     <w:rsid w:val="00EB2D9D"/>
     <w:rsid w:val="00EB2E90"/>
     <w:rsid w:val="00EB2FE9"/>
     <w:rsid w:val="00EB3010"/>
     <w:rsid w:val="00EB3437"/>
     <w:rsid w:val="00EB3538"/>
     <w:rsid w:val="00EB35C9"/>
     <w:rsid w:val="00EB36E8"/>
     <w:rsid w:val="00EB37C4"/>
     <w:rsid w:val="00EB3896"/>
     <w:rsid w:val="00EB38DF"/>
     <w:rsid w:val="00EB38F7"/>
     <w:rsid w:val="00EB3A33"/>
     <w:rsid w:val="00EB3AEE"/>
+    <w:rsid w:val="00EB3CB0"/>
     <w:rsid w:val="00EB3F37"/>
     <w:rsid w:val="00EB40C8"/>
     <w:rsid w:val="00EB449A"/>
     <w:rsid w:val="00EB4525"/>
     <w:rsid w:val="00EB4591"/>
     <w:rsid w:val="00EB45D7"/>
     <w:rsid w:val="00EB464F"/>
     <w:rsid w:val="00EB465A"/>
     <w:rsid w:val="00EB48A5"/>
     <w:rsid w:val="00EB48B5"/>
     <w:rsid w:val="00EB4A74"/>
     <w:rsid w:val="00EB4C4C"/>
     <w:rsid w:val="00EB4C77"/>
     <w:rsid w:val="00EB4DED"/>
     <w:rsid w:val="00EB4F8D"/>
     <w:rsid w:val="00EB51A4"/>
     <w:rsid w:val="00EB54C7"/>
     <w:rsid w:val="00EB55AE"/>
     <w:rsid w:val="00EB562E"/>
     <w:rsid w:val="00EB577F"/>
     <w:rsid w:val="00EB585C"/>
     <w:rsid w:val="00EB5921"/>
     <w:rsid w:val="00EB5B70"/>
     <w:rsid w:val="00EB5D73"/>
     <w:rsid w:val="00EB5EAC"/>
@@ -39765,50 +40787,51 @@
     <w:rsid w:val="00EC16DF"/>
     <w:rsid w:val="00EC1992"/>
     <w:rsid w:val="00EC1B2F"/>
     <w:rsid w:val="00EC1B32"/>
     <w:rsid w:val="00EC21AB"/>
     <w:rsid w:val="00EC230A"/>
     <w:rsid w:val="00EC25BE"/>
     <w:rsid w:val="00EC25E7"/>
     <w:rsid w:val="00EC2A38"/>
     <w:rsid w:val="00EC2BCF"/>
     <w:rsid w:val="00EC2C0D"/>
     <w:rsid w:val="00EC2DB8"/>
     <w:rsid w:val="00EC2E26"/>
     <w:rsid w:val="00EC3374"/>
     <w:rsid w:val="00EC37FB"/>
     <w:rsid w:val="00EC38AC"/>
     <w:rsid w:val="00EC3929"/>
     <w:rsid w:val="00EC3A1A"/>
     <w:rsid w:val="00EC3EAF"/>
     <w:rsid w:val="00EC3EBD"/>
     <w:rsid w:val="00EC3F98"/>
     <w:rsid w:val="00EC42AD"/>
     <w:rsid w:val="00EC44EB"/>
     <w:rsid w:val="00EC4873"/>
     <w:rsid w:val="00EC488C"/>
+    <w:rsid w:val="00EC48A0"/>
     <w:rsid w:val="00EC49A8"/>
     <w:rsid w:val="00EC4CCF"/>
     <w:rsid w:val="00EC4E8E"/>
     <w:rsid w:val="00EC50F6"/>
     <w:rsid w:val="00EC548B"/>
     <w:rsid w:val="00EC54C6"/>
     <w:rsid w:val="00EC54D4"/>
     <w:rsid w:val="00EC57C8"/>
     <w:rsid w:val="00EC5DA4"/>
     <w:rsid w:val="00EC5F48"/>
     <w:rsid w:val="00EC6036"/>
     <w:rsid w:val="00EC617E"/>
     <w:rsid w:val="00EC6205"/>
     <w:rsid w:val="00EC65FF"/>
     <w:rsid w:val="00EC6658"/>
     <w:rsid w:val="00EC681B"/>
     <w:rsid w:val="00EC695F"/>
     <w:rsid w:val="00EC6D73"/>
     <w:rsid w:val="00EC6D7D"/>
     <w:rsid w:val="00EC6FA4"/>
     <w:rsid w:val="00EC7134"/>
     <w:rsid w:val="00EC7185"/>
     <w:rsid w:val="00EC7416"/>
     <w:rsid w:val="00EC7446"/>
     <w:rsid w:val="00EC74BA"/>
@@ -39967,50 +40990,51 @@
     <w:rsid w:val="00EE4EB2"/>
     <w:rsid w:val="00EE51F9"/>
     <w:rsid w:val="00EE52D4"/>
     <w:rsid w:val="00EE5530"/>
     <w:rsid w:val="00EE55A4"/>
     <w:rsid w:val="00EE5690"/>
     <w:rsid w:val="00EE588F"/>
     <w:rsid w:val="00EE59A6"/>
     <w:rsid w:val="00EE5A9E"/>
     <w:rsid w:val="00EE5AA3"/>
     <w:rsid w:val="00EE5B60"/>
     <w:rsid w:val="00EE5D22"/>
     <w:rsid w:val="00EE6113"/>
     <w:rsid w:val="00EE6195"/>
     <w:rsid w:val="00EE627E"/>
     <w:rsid w:val="00EE67D9"/>
     <w:rsid w:val="00EE69DE"/>
     <w:rsid w:val="00EE6C91"/>
     <w:rsid w:val="00EE6D1B"/>
     <w:rsid w:val="00EE6DD2"/>
     <w:rsid w:val="00EE6DDE"/>
     <w:rsid w:val="00EE6F28"/>
     <w:rsid w:val="00EE6FA9"/>
     <w:rsid w:val="00EE711A"/>
     <w:rsid w:val="00EE712B"/>
+    <w:rsid w:val="00EE71A7"/>
     <w:rsid w:val="00EE72A6"/>
     <w:rsid w:val="00EE73EB"/>
     <w:rsid w:val="00EE7428"/>
     <w:rsid w:val="00EE76BE"/>
     <w:rsid w:val="00EE76F7"/>
     <w:rsid w:val="00EE7C1B"/>
     <w:rsid w:val="00EE7DAE"/>
     <w:rsid w:val="00EE7DD8"/>
     <w:rsid w:val="00EE7E75"/>
     <w:rsid w:val="00EE7E93"/>
     <w:rsid w:val="00EF0003"/>
     <w:rsid w:val="00EF01D3"/>
     <w:rsid w:val="00EF04FC"/>
     <w:rsid w:val="00EF0521"/>
     <w:rsid w:val="00EF055C"/>
     <w:rsid w:val="00EF0654"/>
     <w:rsid w:val="00EF0716"/>
     <w:rsid w:val="00EF0887"/>
     <w:rsid w:val="00EF09B0"/>
     <w:rsid w:val="00EF0A8C"/>
     <w:rsid w:val="00EF0BEB"/>
     <w:rsid w:val="00EF0CB0"/>
     <w:rsid w:val="00EF10C3"/>
     <w:rsid w:val="00EF110D"/>
     <w:rsid w:val="00EF1198"/>
@@ -40137,59 +41161,61 @@
     <w:rsid w:val="00F045E2"/>
     <w:rsid w:val="00F04633"/>
     <w:rsid w:val="00F04688"/>
     <w:rsid w:val="00F04BFA"/>
     <w:rsid w:val="00F04CDD"/>
     <w:rsid w:val="00F04ECB"/>
     <w:rsid w:val="00F04EEF"/>
     <w:rsid w:val="00F04F90"/>
     <w:rsid w:val="00F0515A"/>
     <w:rsid w:val="00F0540F"/>
     <w:rsid w:val="00F05464"/>
     <w:rsid w:val="00F0558E"/>
     <w:rsid w:val="00F056DA"/>
     <w:rsid w:val="00F05754"/>
     <w:rsid w:val="00F059AB"/>
     <w:rsid w:val="00F05A47"/>
     <w:rsid w:val="00F05CE2"/>
     <w:rsid w:val="00F05D02"/>
     <w:rsid w:val="00F05DBF"/>
     <w:rsid w:val="00F05E6B"/>
     <w:rsid w:val="00F05F91"/>
     <w:rsid w:val="00F05FF3"/>
     <w:rsid w:val="00F062F4"/>
     <w:rsid w:val="00F06466"/>
     <w:rsid w:val="00F06648"/>
+    <w:rsid w:val="00F06773"/>
     <w:rsid w:val="00F06BAA"/>
     <w:rsid w:val="00F06C46"/>
     <w:rsid w:val="00F06DCE"/>
     <w:rsid w:val="00F06DED"/>
     <w:rsid w:val="00F06E19"/>
     <w:rsid w:val="00F06FE2"/>
     <w:rsid w:val="00F0706E"/>
     <w:rsid w:val="00F073AA"/>
     <w:rsid w:val="00F0741D"/>
+    <w:rsid w:val="00F0765F"/>
     <w:rsid w:val="00F077E0"/>
     <w:rsid w:val="00F079B0"/>
     <w:rsid w:val="00F07CB9"/>
     <w:rsid w:val="00F07CD3"/>
     <w:rsid w:val="00F07D31"/>
     <w:rsid w:val="00F07E21"/>
     <w:rsid w:val="00F07E9E"/>
     <w:rsid w:val="00F07EAE"/>
     <w:rsid w:val="00F10139"/>
     <w:rsid w:val="00F1014A"/>
     <w:rsid w:val="00F10209"/>
     <w:rsid w:val="00F1024C"/>
     <w:rsid w:val="00F10333"/>
     <w:rsid w:val="00F1094B"/>
     <w:rsid w:val="00F10BDA"/>
     <w:rsid w:val="00F10D38"/>
     <w:rsid w:val="00F11397"/>
     <w:rsid w:val="00F1178C"/>
     <w:rsid w:val="00F11882"/>
     <w:rsid w:val="00F11B2A"/>
     <w:rsid w:val="00F11CE7"/>
     <w:rsid w:val="00F11DF1"/>
     <w:rsid w:val="00F12042"/>
     <w:rsid w:val="00F12051"/>
     <w:rsid w:val="00F1212F"/>
@@ -40378,50 +41404,51 @@
     <w:rsid w:val="00F33C45"/>
     <w:rsid w:val="00F33DA7"/>
     <w:rsid w:val="00F33DE9"/>
     <w:rsid w:val="00F33E2E"/>
     <w:rsid w:val="00F33E50"/>
     <w:rsid w:val="00F33E69"/>
     <w:rsid w:val="00F34334"/>
     <w:rsid w:val="00F34626"/>
     <w:rsid w:val="00F3479E"/>
     <w:rsid w:val="00F34860"/>
     <w:rsid w:val="00F34A62"/>
     <w:rsid w:val="00F34AB1"/>
     <w:rsid w:val="00F34AB7"/>
     <w:rsid w:val="00F34D44"/>
     <w:rsid w:val="00F34D9D"/>
     <w:rsid w:val="00F34E33"/>
     <w:rsid w:val="00F34E6C"/>
     <w:rsid w:val="00F35012"/>
     <w:rsid w:val="00F350A0"/>
     <w:rsid w:val="00F350FD"/>
     <w:rsid w:val="00F353F9"/>
     <w:rsid w:val="00F356E6"/>
     <w:rsid w:val="00F3583B"/>
     <w:rsid w:val="00F3597D"/>
     <w:rsid w:val="00F35F94"/>
+    <w:rsid w:val="00F36017"/>
     <w:rsid w:val="00F361B7"/>
     <w:rsid w:val="00F362F0"/>
     <w:rsid w:val="00F3632F"/>
     <w:rsid w:val="00F36354"/>
     <w:rsid w:val="00F36405"/>
     <w:rsid w:val="00F36506"/>
     <w:rsid w:val="00F3666D"/>
     <w:rsid w:val="00F368BC"/>
     <w:rsid w:val="00F3695B"/>
     <w:rsid w:val="00F36962"/>
     <w:rsid w:val="00F369F1"/>
     <w:rsid w:val="00F369FF"/>
     <w:rsid w:val="00F36DE8"/>
     <w:rsid w:val="00F36F24"/>
     <w:rsid w:val="00F37129"/>
     <w:rsid w:val="00F37149"/>
     <w:rsid w:val="00F37158"/>
     <w:rsid w:val="00F371E2"/>
     <w:rsid w:val="00F375E4"/>
     <w:rsid w:val="00F3769B"/>
     <w:rsid w:val="00F376E0"/>
     <w:rsid w:val="00F3779A"/>
     <w:rsid w:val="00F37806"/>
     <w:rsid w:val="00F37A16"/>
     <w:rsid w:val="00F37AB1"/>
@@ -40476,50 +41503,51 @@
     <w:rsid w:val="00F43DF1"/>
     <w:rsid w:val="00F43DFC"/>
     <w:rsid w:val="00F43FCB"/>
     <w:rsid w:val="00F43FE8"/>
     <w:rsid w:val="00F441D8"/>
     <w:rsid w:val="00F44302"/>
     <w:rsid w:val="00F44475"/>
     <w:rsid w:val="00F44533"/>
     <w:rsid w:val="00F44AB0"/>
     <w:rsid w:val="00F44AE1"/>
     <w:rsid w:val="00F44B2F"/>
     <w:rsid w:val="00F44B83"/>
     <w:rsid w:val="00F44D0E"/>
     <w:rsid w:val="00F44D28"/>
     <w:rsid w:val="00F44E8B"/>
     <w:rsid w:val="00F44F5C"/>
     <w:rsid w:val="00F451FF"/>
     <w:rsid w:val="00F4544C"/>
     <w:rsid w:val="00F454E5"/>
     <w:rsid w:val="00F45805"/>
     <w:rsid w:val="00F45886"/>
     <w:rsid w:val="00F45B19"/>
     <w:rsid w:val="00F45B2E"/>
     <w:rsid w:val="00F45B93"/>
     <w:rsid w:val="00F45C39"/>
+    <w:rsid w:val="00F45C74"/>
     <w:rsid w:val="00F45DD3"/>
     <w:rsid w:val="00F461C1"/>
     <w:rsid w:val="00F46223"/>
     <w:rsid w:val="00F462D0"/>
     <w:rsid w:val="00F4651E"/>
     <w:rsid w:val="00F465B1"/>
     <w:rsid w:val="00F467A8"/>
     <w:rsid w:val="00F46826"/>
     <w:rsid w:val="00F46F67"/>
     <w:rsid w:val="00F47124"/>
     <w:rsid w:val="00F47245"/>
     <w:rsid w:val="00F4725E"/>
     <w:rsid w:val="00F47464"/>
     <w:rsid w:val="00F4763A"/>
     <w:rsid w:val="00F47D5F"/>
     <w:rsid w:val="00F47DB7"/>
     <w:rsid w:val="00F47F34"/>
     <w:rsid w:val="00F50056"/>
     <w:rsid w:val="00F50269"/>
     <w:rsid w:val="00F5049C"/>
     <w:rsid w:val="00F505B5"/>
     <w:rsid w:val="00F50671"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F506E4"/>
     <w:rsid w:val="00F50931"/>
@@ -40591,50 +41619,51 @@
     <w:rsid w:val="00F56BEB"/>
     <w:rsid w:val="00F56D80"/>
     <w:rsid w:val="00F56ED5"/>
     <w:rsid w:val="00F56FE3"/>
     <w:rsid w:val="00F571CA"/>
     <w:rsid w:val="00F577F0"/>
     <w:rsid w:val="00F57843"/>
     <w:rsid w:val="00F57CBE"/>
     <w:rsid w:val="00F57F21"/>
     <w:rsid w:val="00F600B1"/>
     <w:rsid w:val="00F6020D"/>
     <w:rsid w:val="00F602EA"/>
     <w:rsid w:val="00F604E9"/>
     <w:rsid w:val="00F6050F"/>
     <w:rsid w:val="00F60945"/>
     <w:rsid w:val="00F6096E"/>
     <w:rsid w:val="00F609A1"/>
     <w:rsid w:val="00F60A74"/>
     <w:rsid w:val="00F60C45"/>
     <w:rsid w:val="00F612AC"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F6171B"/>
     <w:rsid w:val="00F61912"/>
     <w:rsid w:val="00F61917"/>
     <w:rsid w:val="00F61963"/>
+    <w:rsid w:val="00F619AF"/>
     <w:rsid w:val="00F61B6C"/>
     <w:rsid w:val="00F61CB9"/>
     <w:rsid w:val="00F61DBC"/>
     <w:rsid w:val="00F61EB9"/>
     <w:rsid w:val="00F62158"/>
     <w:rsid w:val="00F62167"/>
     <w:rsid w:val="00F6218F"/>
     <w:rsid w:val="00F62239"/>
     <w:rsid w:val="00F623FB"/>
     <w:rsid w:val="00F6241D"/>
     <w:rsid w:val="00F6262D"/>
     <w:rsid w:val="00F6272F"/>
     <w:rsid w:val="00F629D4"/>
     <w:rsid w:val="00F62A8A"/>
     <w:rsid w:val="00F62D9B"/>
     <w:rsid w:val="00F62F0B"/>
     <w:rsid w:val="00F630D3"/>
     <w:rsid w:val="00F632EB"/>
     <w:rsid w:val="00F634E7"/>
     <w:rsid w:val="00F636DA"/>
     <w:rsid w:val="00F63875"/>
     <w:rsid w:val="00F63AD3"/>
     <w:rsid w:val="00F63CBD"/>
     <w:rsid w:val="00F640FF"/>
     <w:rsid w:val="00F64144"/>
@@ -40768,50 +41797,51 @@
     <w:rsid w:val="00F807D7"/>
     <w:rsid w:val="00F80936"/>
     <w:rsid w:val="00F80EA7"/>
     <w:rsid w:val="00F80FCA"/>
     <w:rsid w:val="00F8130F"/>
     <w:rsid w:val="00F8138F"/>
     <w:rsid w:val="00F81440"/>
     <w:rsid w:val="00F814AC"/>
     <w:rsid w:val="00F81591"/>
     <w:rsid w:val="00F8191A"/>
     <w:rsid w:val="00F81ACD"/>
     <w:rsid w:val="00F81C4B"/>
     <w:rsid w:val="00F81D72"/>
     <w:rsid w:val="00F81D84"/>
     <w:rsid w:val="00F8207E"/>
     <w:rsid w:val="00F82324"/>
     <w:rsid w:val="00F825B7"/>
     <w:rsid w:val="00F825D8"/>
     <w:rsid w:val="00F8269A"/>
     <w:rsid w:val="00F82793"/>
     <w:rsid w:val="00F8280C"/>
     <w:rsid w:val="00F828AB"/>
     <w:rsid w:val="00F82CA3"/>
     <w:rsid w:val="00F82D1B"/>
     <w:rsid w:val="00F82DA6"/>
+    <w:rsid w:val="00F82E33"/>
     <w:rsid w:val="00F8321A"/>
     <w:rsid w:val="00F83252"/>
     <w:rsid w:val="00F8325C"/>
     <w:rsid w:val="00F832FF"/>
     <w:rsid w:val="00F837FD"/>
     <w:rsid w:val="00F83931"/>
     <w:rsid w:val="00F83A1A"/>
     <w:rsid w:val="00F83A51"/>
     <w:rsid w:val="00F83B76"/>
     <w:rsid w:val="00F83BB6"/>
     <w:rsid w:val="00F83BFD"/>
     <w:rsid w:val="00F83CCA"/>
     <w:rsid w:val="00F83D3E"/>
     <w:rsid w:val="00F83DFE"/>
     <w:rsid w:val="00F83FF9"/>
     <w:rsid w:val="00F8401A"/>
     <w:rsid w:val="00F8412A"/>
     <w:rsid w:val="00F841D3"/>
     <w:rsid w:val="00F8420F"/>
     <w:rsid w:val="00F84335"/>
     <w:rsid w:val="00F8457E"/>
     <w:rsid w:val="00F8458C"/>
     <w:rsid w:val="00F845C2"/>
     <w:rsid w:val="00F8479A"/>
     <w:rsid w:val="00F84A1F"/>
@@ -40970,50 +42000,51 @@
     <w:rsid w:val="00FA22F0"/>
     <w:rsid w:val="00FA2382"/>
     <w:rsid w:val="00FA2544"/>
     <w:rsid w:val="00FA2646"/>
     <w:rsid w:val="00FA2A09"/>
     <w:rsid w:val="00FA2B9C"/>
     <w:rsid w:val="00FA2E11"/>
     <w:rsid w:val="00FA2EEC"/>
     <w:rsid w:val="00FA325B"/>
     <w:rsid w:val="00FA3315"/>
     <w:rsid w:val="00FA333A"/>
     <w:rsid w:val="00FA3453"/>
     <w:rsid w:val="00FA3707"/>
     <w:rsid w:val="00FA37B4"/>
     <w:rsid w:val="00FA37C9"/>
     <w:rsid w:val="00FA37CD"/>
     <w:rsid w:val="00FA37DE"/>
     <w:rsid w:val="00FA39F5"/>
     <w:rsid w:val="00FA39FF"/>
     <w:rsid w:val="00FA3E0B"/>
     <w:rsid w:val="00FA3E18"/>
     <w:rsid w:val="00FA3EC3"/>
     <w:rsid w:val="00FA3EDF"/>
     <w:rsid w:val="00FA3F31"/>
     <w:rsid w:val="00FA405B"/>
+    <w:rsid w:val="00FA43A9"/>
     <w:rsid w:val="00FA44FB"/>
     <w:rsid w:val="00FA4518"/>
     <w:rsid w:val="00FA48A1"/>
     <w:rsid w:val="00FA48A3"/>
     <w:rsid w:val="00FA4AC4"/>
     <w:rsid w:val="00FA4B17"/>
     <w:rsid w:val="00FA4C7C"/>
     <w:rsid w:val="00FA4D63"/>
     <w:rsid w:val="00FA50F7"/>
     <w:rsid w:val="00FA53EF"/>
     <w:rsid w:val="00FA5707"/>
     <w:rsid w:val="00FA571F"/>
     <w:rsid w:val="00FA57F2"/>
     <w:rsid w:val="00FA5939"/>
     <w:rsid w:val="00FA5D29"/>
     <w:rsid w:val="00FA6479"/>
     <w:rsid w:val="00FA65E9"/>
     <w:rsid w:val="00FA6AAE"/>
     <w:rsid w:val="00FA6B53"/>
     <w:rsid w:val="00FA6D40"/>
     <w:rsid w:val="00FA6DE1"/>
     <w:rsid w:val="00FA6E75"/>
     <w:rsid w:val="00FA71B7"/>
     <w:rsid w:val="00FA73FD"/>
     <w:rsid w:val="00FA740F"/>
@@ -41146,84 +42177,86 @@
     <w:rsid w:val="00FC4D9B"/>
     <w:rsid w:val="00FC4EE8"/>
     <w:rsid w:val="00FC5373"/>
     <w:rsid w:val="00FC5498"/>
     <w:rsid w:val="00FC568B"/>
     <w:rsid w:val="00FC5775"/>
     <w:rsid w:val="00FC57FD"/>
     <w:rsid w:val="00FC58F7"/>
     <w:rsid w:val="00FC5A97"/>
     <w:rsid w:val="00FC5C06"/>
     <w:rsid w:val="00FC5C40"/>
     <w:rsid w:val="00FC5CFC"/>
     <w:rsid w:val="00FC5F4E"/>
     <w:rsid w:val="00FC5F6D"/>
     <w:rsid w:val="00FC6006"/>
     <w:rsid w:val="00FC61DE"/>
     <w:rsid w:val="00FC61FA"/>
     <w:rsid w:val="00FC63E9"/>
     <w:rsid w:val="00FC645A"/>
     <w:rsid w:val="00FC646D"/>
     <w:rsid w:val="00FC661C"/>
     <w:rsid w:val="00FC68BF"/>
     <w:rsid w:val="00FC6992"/>
     <w:rsid w:val="00FC6A8E"/>
     <w:rsid w:val="00FC71FB"/>
+    <w:rsid w:val="00FC74FC"/>
     <w:rsid w:val="00FC7540"/>
     <w:rsid w:val="00FC7636"/>
     <w:rsid w:val="00FC776E"/>
     <w:rsid w:val="00FC7816"/>
     <w:rsid w:val="00FC7848"/>
     <w:rsid w:val="00FC78C2"/>
     <w:rsid w:val="00FC7BC2"/>
     <w:rsid w:val="00FC7CBC"/>
     <w:rsid w:val="00FC7EA4"/>
     <w:rsid w:val="00FD0006"/>
     <w:rsid w:val="00FD026A"/>
     <w:rsid w:val="00FD0628"/>
     <w:rsid w:val="00FD0853"/>
     <w:rsid w:val="00FD0987"/>
     <w:rsid w:val="00FD0B38"/>
     <w:rsid w:val="00FD0B68"/>
     <w:rsid w:val="00FD0F70"/>
     <w:rsid w:val="00FD11AD"/>
     <w:rsid w:val="00FD11E5"/>
     <w:rsid w:val="00FD12AF"/>
     <w:rsid w:val="00FD134B"/>
     <w:rsid w:val="00FD13B0"/>
     <w:rsid w:val="00FD188E"/>
     <w:rsid w:val="00FD1A93"/>
     <w:rsid w:val="00FD1C40"/>
     <w:rsid w:val="00FD1F2D"/>
     <w:rsid w:val="00FD1F67"/>
     <w:rsid w:val="00FD2098"/>
     <w:rsid w:val="00FD2155"/>
     <w:rsid w:val="00FD23D4"/>
     <w:rsid w:val="00FD259B"/>
     <w:rsid w:val="00FD2792"/>
     <w:rsid w:val="00FD2AF5"/>
     <w:rsid w:val="00FD2B6E"/>
+    <w:rsid w:val="00FD2BC7"/>
     <w:rsid w:val="00FD2D5F"/>
     <w:rsid w:val="00FD2D86"/>
     <w:rsid w:val="00FD2DAF"/>
     <w:rsid w:val="00FD2E31"/>
     <w:rsid w:val="00FD2F6E"/>
     <w:rsid w:val="00FD2FC3"/>
     <w:rsid w:val="00FD31B2"/>
     <w:rsid w:val="00FD34A0"/>
     <w:rsid w:val="00FD361D"/>
     <w:rsid w:val="00FD3654"/>
     <w:rsid w:val="00FD3792"/>
     <w:rsid w:val="00FD38A7"/>
     <w:rsid w:val="00FD38E1"/>
     <w:rsid w:val="00FD3982"/>
     <w:rsid w:val="00FD39C5"/>
     <w:rsid w:val="00FD3A1C"/>
     <w:rsid w:val="00FD4016"/>
     <w:rsid w:val="00FD40BC"/>
     <w:rsid w:val="00FD420A"/>
     <w:rsid w:val="00FD4333"/>
     <w:rsid w:val="00FD4518"/>
     <w:rsid w:val="00FD4661"/>
     <w:rsid w:val="00FD4862"/>
     <w:rsid w:val="00FD492F"/>
     <w:rsid w:val="00FD49F2"/>
@@ -41246,50 +42279,51 @@
     <w:rsid w:val="00FD641B"/>
     <w:rsid w:val="00FD64D7"/>
     <w:rsid w:val="00FD667E"/>
     <w:rsid w:val="00FD6864"/>
     <w:rsid w:val="00FD687E"/>
     <w:rsid w:val="00FD6974"/>
     <w:rsid w:val="00FD6B95"/>
     <w:rsid w:val="00FD6BB0"/>
     <w:rsid w:val="00FD6BBC"/>
     <w:rsid w:val="00FD6DA0"/>
     <w:rsid w:val="00FD6DE0"/>
     <w:rsid w:val="00FD6F56"/>
     <w:rsid w:val="00FD6F5A"/>
     <w:rsid w:val="00FD72E1"/>
     <w:rsid w:val="00FD7394"/>
     <w:rsid w:val="00FD74E9"/>
     <w:rsid w:val="00FD773E"/>
     <w:rsid w:val="00FD779F"/>
     <w:rsid w:val="00FD79A4"/>
     <w:rsid w:val="00FD79DC"/>
     <w:rsid w:val="00FD7A8A"/>
     <w:rsid w:val="00FD7CAA"/>
     <w:rsid w:val="00FD7D1D"/>
     <w:rsid w:val="00FD7F86"/>
     <w:rsid w:val="00FE053F"/>
+    <w:rsid w:val="00FE06AC"/>
     <w:rsid w:val="00FE08E8"/>
     <w:rsid w:val="00FE0A45"/>
     <w:rsid w:val="00FE0A87"/>
     <w:rsid w:val="00FE0AAB"/>
     <w:rsid w:val="00FE0B2D"/>
     <w:rsid w:val="00FE0D44"/>
     <w:rsid w:val="00FE0EF5"/>
     <w:rsid w:val="00FE0F15"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE10FF"/>
     <w:rsid w:val="00FE15C6"/>
     <w:rsid w:val="00FE1635"/>
     <w:rsid w:val="00FE163E"/>
     <w:rsid w:val="00FE16B6"/>
     <w:rsid w:val="00FE1835"/>
     <w:rsid w:val="00FE185F"/>
     <w:rsid w:val="00FE1912"/>
     <w:rsid w:val="00FE1D64"/>
     <w:rsid w:val="00FE1D82"/>
     <w:rsid w:val="00FE20A7"/>
     <w:rsid w:val="00FE2275"/>
     <w:rsid w:val="00FE241A"/>
     <w:rsid w:val="00FE2537"/>
     <w:rsid w:val="00FE25E1"/>
     <w:rsid w:val="00FE2688"/>
@@ -41323,50 +42357,51 @@
     <w:rsid w:val="00FE4D89"/>
     <w:rsid w:val="00FE4E1F"/>
     <w:rsid w:val="00FE4ECC"/>
     <w:rsid w:val="00FE4FE5"/>
     <w:rsid w:val="00FE5599"/>
     <w:rsid w:val="00FE56D1"/>
     <w:rsid w:val="00FE5881"/>
     <w:rsid w:val="00FE58A3"/>
     <w:rsid w:val="00FE59D1"/>
     <w:rsid w:val="00FE5A19"/>
     <w:rsid w:val="00FE5BE1"/>
     <w:rsid w:val="00FE5C8B"/>
     <w:rsid w:val="00FE5E3E"/>
     <w:rsid w:val="00FE5E6F"/>
     <w:rsid w:val="00FE5EE3"/>
     <w:rsid w:val="00FE5FBA"/>
     <w:rsid w:val="00FE610A"/>
     <w:rsid w:val="00FE641E"/>
     <w:rsid w:val="00FE65E6"/>
     <w:rsid w:val="00FE66A2"/>
     <w:rsid w:val="00FE693C"/>
     <w:rsid w:val="00FE6BF5"/>
     <w:rsid w:val="00FE6C61"/>
     <w:rsid w:val="00FE6CCD"/>
     <w:rsid w:val="00FE6D9D"/>
+    <w:rsid w:val="00FE6E64"/>
     <w:rsid w:val="00FE6EE9"/>
     <w:rsid w:val="00FE6FDF"/>
     <w:rsid w:val="00FE7193"/>
     <w:rsid w:val="00FE727C"/>
     <w:rsid w:val="00FE748D"/>
     <w:rsid w:val="00FE776F"/>
     <w:rsid w:val="00FE7828"/>
     <w:rsid w:val="00FE79A1"/>
     <w:rsid w:val="00FE7A86"/>
     <w:rsid w:val="00FE7AB0"/>
     <w:rsid w:val="00FE7C6F"/>
     <w:rsid w:val="00FE7D85"/>
     <w:rsid w:val="00FE7DB9"/>
     <w:rsid w:val="00FF005E"/>
     <w:rsid w:val="00FF021A"/>
     <w:rsid w:val="00FF0283"/>
     <w:rsid w:val="00FF047B"/>
     <w:rsid w:val="00FF0502"/>
     <w:rsid w:val="00FF0550"/>
     <w:rsid w:val="00FF05D9"/>
     <w:rsid w:val="00FF05E7"/>
     <w:rsid w:val="00FF0628"/>
     <w:rsid w:val="00FF07F7"/>
     <w:rsid w:val="00FF0825"/>
     <w:rsid w:val="00FF0AF2"/>
@@ -41546,50 +42581,51 @@
     <w:rsid w:val="0EEDAA73"/>
     <w:rsid w:val="0EFED9CB"/>
     <w:rsid w:val="0F05A3E0"/>
     <w:rsid w:val="0F3B3B90"/>
     <w:rsid w:val="0F3F8BB7"/>
     <w:rsid w:val="0F9E1BD6"/>
     <w:rsid w:val="0FD04955"/>
     <w:rsid w:val="0FDCAC93"/>
     <w:rsid w:val="0FEE5DDB"/>
     <w:rsid w:val="104318A3"/>
     <w:rsid w:val="1071F7A7"/>
     <w:rsid w:val="107890F1"/>
     <w:rsid w:val="109822CD"/>
     <w:rsid w:val="10D76845"/>
     <w:rsid w:val="10DCD685"/>
     <w:rsid w:val="1105E20C"/>
     <w:rsid w:val="112F7E79"/>
     <w:rsid w:val="113B789E"/>
     <w:rsid w:val="1150AF84"/>
     <w:rsid w:val="118C8617"/>
     <w:rsid w:val="11E2D52E"/>
     <w:rsid w:val="11EA2FCE"/>
     <w:rsid w:val="12029A49"/>
     <w:rsid w:val="12238E7C"/>
     <w:rsid w:val="1226E964"/>
+    <w:rsid w:val="122B824A"/>
     <w:rsid w:val="12C749F2"/>
     <w:rsid w:val="12D197E0"/>
     <w:rsid w:val="12E045C2"/>
     <w:rsid w:val="13124402"/>
     <w:rsid w:val="132A5397"/>
     <w:rsid w:val="1361F126"/>
     <w:rsid w:val="136E1980"/>
     <w:rsid w:val="1399CCA4"/>
     <w:rsid w:val="13B1F938"/>
     <w:rsid w:val="1405863C"/>
     <w:rsid w:val="145A5BF7"/>
     <w:rsid w:val="146286F9"/>
     <w:rsid w:val="1486C33D"/>
     <w:rsid w:val="14C013A1"/>
     <w:rsid w:val="14CA90D4"/>
     <w:rsid w:val="156377BC"/>
     <w:rsid w:val="1585DBDD"/>
     <w:rsid w:val="1593E554"/>
     <w:rsid w:val="159FDC81"/>
     <w:rsid w:val="15C4D59D"/>
     <w:rsid w:val="15C90246"/>
     <w:rsid w:val="163BB3F4"/>
     <w:rsid w:val="1656DEEE"/>
     <w:rsid w:val="1660AA90"/>
     <w:rsid w:val="166E83BF"/>
@@ -43991,51 +45027,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2137527219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria/support-ndis-support-you" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austmta.org.au/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/allied-health-providers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audiology.asn.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacfa.org.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/operational-guidelines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/what-types-supports-cant-be-funded-or-provided-under-ndis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/support-budgets-your-plan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/operational-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider/provider-finder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/ndis-code-conduct" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deai.com.au/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.speechpathologyaustralia.org.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.podiatryboard.gov.au/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/operational-guidelines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acaud.com.au/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essa.org.au/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan/how-do-we-create-your-plan/what-happens-your-planning-conversation" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/operational-guidelines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asorc.org.au/about/role-rehabilitation-counsellors" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/support-budgets-your-plan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/providers/ndis-practice-standards" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anzacata.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.australianorthopticboard.au/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahana.com.au/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dietitiansaustralia.org.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/operational-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/allied-health-providers/plan-reassessment-reports" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theaca.net.au/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aasw.asn.au/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/support-budgets-your-plan" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/ndis-code-conduct" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider/provider-finder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dietitiansaustralia.org.au/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.australianorthopticboard.au/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/support-budgets-your-plan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theaca.net.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austmta.org.au/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aasw.asn.au/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/providers/ndis-practice-standards" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahana.com.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audiology.asn.au/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/ndis-support-budgets/guide-ndis-support-budgets" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/allied-health-providers/plan-reassessment-reports" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration/apply-registration/registration-groups-or-classes-support" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacfa.org.au/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deai.com.au/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.speechpathologyaustralia.org.au/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/allied-health-providers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acaud.com.au/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.podiatryboard.gov.au/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essa.org.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asorc.org.au/about/role-rehabilitation-counsellors" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/ndis-support-budgets/guide-ndis-support-budgets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anzacata.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -44311,101 +45347,109 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <SharedWithUsers xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <UserInfo>
         <DisplayName>Duncan, Debbie</DisplayName>
         <AccountId>340</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5e9b3f0b220b71ddb7ee6e1b14ef3d8a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25ede4310d86fb18bf40500917a468fa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -44451,50 +45495,67 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -44595,186 +45656,1669 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DAC08C5-96D4-4048-9997-9504320343E5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E63D9C3F-3669-4482-8AAF-0D72C7D1EB9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{383CCF46-066C-4CF1-8F47-A22D205E0B0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{553242A2-243E-4862-8F99-C8DD574EF490}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B56430-0317-4988-A33B-36F5577B2EE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84946B43-5F33-462C-9845-3B7F04BDB084}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C86CCD29-11AA-4F75-A7F1-8E90E0411E3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>44226</Characters>
+  <Pages>26</Pages>
+  <Words>7628</Words>
+  <Characters>43483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>368</Lines>
-  <Paragraphs>103</Paragraphs>
+  <Lines>362</Lines>
+  <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51881</CharactersWithSpaces>
+  <CharactersWithSpaces>51009</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="492" baseType="variant">
+      <vt:variant>
+        <vt:i4>8126562</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndiscommission.gov.au%2Fprovider-registration%2Fapply-registration%2Fregistration-groups-or-classes-support&amp;data=05%7C02%7CAmir.Daou%40ndis.gov.au%7C32dc7b37ffa6440a3d5a08deeb7b8c73%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639207113035504362%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=RrXDCzzmemtwBV2goSdf%2FZkB2Iz0MY90rx2qBhz5YBA%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359401</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/ndis-support-budgets/guide-ndis-support-budgets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-plans-have-4-support-budgets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114142</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/support-budgets-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>other-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179717</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/publications/booklets-and-factsheets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>more-ndis-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists-and-replacement-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists-and-replacement-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291519</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>dysphagia</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835078</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.speechpathologyaustralia.org.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.aasw.asn.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340149</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.asorc.org.au/about/role-rehabilitation-counsellors</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929908</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>behaviour</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718656</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ahpra.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.podiatryboard.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718656</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ahpra.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327688</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.australianorthopticboard.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718656</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ahpra.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.austmta.org.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.essa.org.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>nutrition</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553643</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dietitiansaustralia.org.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094943</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://deai.com.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718656</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ahpra.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718683</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.pacfa.org.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949154</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://theaca.net.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.acaud.com.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>82</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://audiology.asn.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441808</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://anzacata.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225945</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/provider-registration/apply-registration/registration-groups-or-classes-support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists-and-replacement-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5505102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ahana.com.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718656</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ahpra.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012387</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815861</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/providers/ndis-practice-standards</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769476</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/about/ndis-code-conduct</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276835</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488098</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>disability-related-health</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490423</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-provider/allied-health-providers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>role</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864440</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/find-registered-provider/provider-finder</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587603</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422566</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>childhood</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359401</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/ndis-support-budgets/guide-ndis-support-budgets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-plans-have-4-support-budgets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815798</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-provider/allied-health-providers/plan-reassessment-reports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>report-writing-tips</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439570</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_maintenance_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128867</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_information_do_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029404</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>more-ndis-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014752</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>537993295</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_is_‘evidence-based’_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439570</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_maintenance_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587548</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_capacity_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929908</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>behaviour</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488098</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>disability-related-health</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179717</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917564</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_information_do</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522012</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_capacity_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_capacity</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_therapy_supports_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917559</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_therapy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422566</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>childhood</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>community-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>537993295</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_is_‘evidence-based’_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670055</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-10-23T03:18:40Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-07-30T05:41:25Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+    <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>f9a355f8-9ca3-4636-bd07-44f25e946a19</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>7d009ae7-76f2-482e-a0da-8aa2cbb24846</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
     <vt:r8>182200</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xd_Signature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Created">
     <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>