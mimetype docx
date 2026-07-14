--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -1,182 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink2.xml" ContentType="application/inkml+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2553062B" w14:textId="435873CB" w:rsidR="00314D66" w:rsidRPr="00452D2D" w:rsidRDefault="00314D66" w:rsidP="007443C7">
+    <w:p w14:paraId="156B0F05" w14:textId="625DE154" w:rsidR="00BE44C3" w:rsidRPr="0021223C" w:rsidRDefault="00180760" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Covertitle"/>
         <w:spacing w:before="120"/>
         <w:ind w:right="-1"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc475087651"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc427825980"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc430097675"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc431288485"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc456259923"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc456260003"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc466975505"/>
       <w:r>
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIA </w:t>
       </w:r>
       <w:r w:rsidR="001D5F67">
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
         <w:t>Gifts</w:t>
       </w:r>
       <w:r w:rsidR="00546FD9">
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="001D5F67">
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benefit</w:t>
       </w:r>
       <w:r w:rsidR="009D56B4">
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001D5F67">
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262221">
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
         <w:t>Polic</w:t>
       </w:r>
       <w:r w:rsidR="001D5F67">
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6979F8A8" w14:textId="6A59A3C0" w:rsidR="005A192B" w:rsidRPr="00597E31" w:rsidRDefault="00A14D65" w:rsidP="00E74DD5">
+    <w:p w14:paraId="472BE16C" w14:textId="11A887B5" w:rsidR="00BE44C3" w:rsidRPr="0021223C" w:rsidRDefault="00B40768" w:rsidP="007443C7">
+      <w:pPr>
+        <w:pStyle w:val="Coversubtitle"/>
+        <w:spacing w:before="1200"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021223C">
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED05DD">
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIA Finance Policies and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021223C">
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t>the Accountable Authority Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7973C552" w14:textId="735BA987" w:rsidR="00B33437" w:rsidRDefault="005D0975" w:rsidP="0021223C">
       <w:pPr>
         <w:pStyle w:val="Coversubtitle"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
-        <w:spacing w:before="2760"/>
+        <w:spacing w:before="1200"/>
+        <w:ind w:right="-1"/>
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6B2976"/>
         </w:rPr>
-        <w:t>Effective date: 1 October 2025</w:t>
+        <w:t xml:space="preserve">June </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4EE5">
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6979F8A8" w14:textId="3D7548DE" w:rsidR="005A192B" w:rsidRPr="00F16B84" w:rsidRDefault="00A14D65" w:rsidP="00FB1916">
+      <w:pPr>
+        <w:pStyle w:val="Coversubtitle"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:before="1200"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effective date: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7187B">
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0975">
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0975">
+        <w:rPr>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="000B5EBA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6965D9DE" w14:textId="77777777" w:rsidR="004E098E" w:rsidRPr="00452D2D" w:rsidRDefault="004E098E" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Coversubtitle"/>
         <w:spacing w:before="1200"/>
         <w:ind w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60676814" w14:textId="77777777" w:rsidR="002C3DA8" w:rsidRPr="00452D2D" w:rsidRDefault="002C3DA8" w:rsidP="007443C7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:sectPr w:rsidR="002C3DA8" w:rsidRPr="00452D2D" w:rsidSect="005443E5">
-          <w:headerReference w:type="default" r:id="rId11"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="499" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0363F5E4" w14:textId="18C88A1E" w:rsidR="00BE44C3" w:rsidRPr="00452D2D" w:rsidRDefault="00BE44C3" w:rsidP="007443C7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -194,2382 +285,2382 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-825354312"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="2E223F85" w14:textId="77777777" w:rsidR="00F32487" w:rsidRPr="00171DED" w:rsidRDefault="00F32487" w:rsidP="00B14A5F">
           <w:pPr>
             <w:pStyle w:val="Coversubtitle"/>
             <w:rPr>
               <w:color w:val="6B2976"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00171DED">
             <w:rPr>
               <w:color w:val="6B2976"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="515BDB87" w14:textId="0185AD61" w:rsidR="003A40EF" w:rsidRDefault="00171DED">
+        <w:p w14:paraId="6AC1A489" w14:textId="6C0B52EB" w:rsidR="00972E5C" w:rsidRDefault="00171DED">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc209796072" w:history="1">
-            <w:r w:rsidR="003A40EF" w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066744" w:history="1">
+            <w:r w:rsidR="00972E5C" w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidR="003A40EF">
+            <w:r w:rsidR="00972E5C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003A40EF">
+            <w:r w:rsidR="00972E5C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003A40EF">
+            <w:r w:rsidR="00972E5C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796072 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="003A40EF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066744 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00972E5C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003A40EF">
+            <w:r w:rsidR="00972E5C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003A40EF">
+            <w:r w:rsidR="00972E5C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="003A40EF">
+            <w:r w:rsidR="00972E5C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C01A827" w14:textId="7518B9D9" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="21D215CB" w14:textId="7FC5D299" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796073" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066745" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Who does this policy apply to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796073 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066745 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="769CBF66" w14:textId="73A8A097" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="139ACBD7" w14:textId="579F98E7" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796074" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066746" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>What is covered in this policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796074 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066746 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7667A715" w14:textId="6D389BF5" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="348AA856" w14:textId="0FC089D5" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796075" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066747" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Non-compliance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796075 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066747 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0181DABA" w14:textId="0B35335A" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="4668ABAE" w14:textId="53B77F46" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796076" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066748" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Gifts and Benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796076 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066748 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DB0BC0D" w14:textId="761790AE" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="388F1425" w14:textId="5F570EF8" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796077" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066749" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Cambria"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Guiding principles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796077 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066749 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="302B3E8E" w14:textId="52D10C9A" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="6404926D" w14:textId="7CB70965" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796078" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066750" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Cambria"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Gifts and benefits overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796078 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066750 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="060B87F5" w14:textId="1D5E95E8" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="1E724846" w14:textId="67699B84" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796079" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066751" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Recording offers of gifts or benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796079 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066751 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="036B8897" w14:textId="17D43F71" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="214B75C1" w14:textId="21F6CBDA" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796080" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066752" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Declining gifts or benefits, offers you must not accept</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796080 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066752 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F63C060" w14:textId="44E85467" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="66F13C29" w14:textId="0D3F5E5F" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796081" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066753" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Accepting gifts or benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796081 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066753 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40D81391" w14:textId="7516DDD5" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="4F9DE2EF" w14:textId="45237681" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796082" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066754" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Travel related benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796082 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066754 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C7382B5" w14:textId="58958853" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="7717D632" w14:textId="3D490B12" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796083" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066755" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cultural gifts, avoiding offence to the gift giver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796083 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066755 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="366A3C36" w14:textId="1E58D6D6" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="6881212A" w14:textId="00D944B4" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796084" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066756" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Offers made in a personal capacity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796084 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066756 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2494B105" w14:textId="3673E910" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="3CE242C4" w14:textId="2C0C1DC0" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796085" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066757" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Applying for ownership of a gift or benefit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796085 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066757 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7757D8A4" w14:textId="5EC8A410" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="4F28325E" w14:textId="5014529C" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796086" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066758" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Valuing gifts or benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796086 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066758 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="001F04E4" w14:textId="1C4D37D7" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="54211FD5" w14:textId="678BF9F0" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796087" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066759" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Gifts or benefits from suppliers, providers or grantees</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796087 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066759 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="410B554D" w14:textId="6CED019F" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="15CF067F" w14:textId="2ADAEF0C" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796088" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066760" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Conflicts of interest</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796088 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066760 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6AD446D5" w14:textId="29BDB343" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="423900FE" w14:textId="30A94F6F" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796089" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066761" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Offers to family members</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796089 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066761 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CAE5C20" w14:textId="33B7AA89" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="1FE7D55C" w14:textId="7859A81C" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796090" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066762" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Retrospective approval</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796090 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066762 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7811367A" w14:textId="752FE008" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="1BF0F008" w14:textId="05A361A8" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796091" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066763" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Giving of gifts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796091 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066763 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4763D417" w14:textId="01785C53" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="053532EF" w14:textId="02F56B2B" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796092" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066764" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Gifting Agency assets</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796092 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066764 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BCC543D" w14:textId="5712B795" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="64EFAE00" w14:textId="209D5FF9" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796093" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066765" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Training and network opportunities by external parties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796093 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066765 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48C898DA" w14:textId="6780DC37" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="59F31229" w14:textId="1806E7E4" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796094" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066766" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Donations or gifts made on behalf of the Agency</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796094 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066766 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="529CC43A" w14:textId="22A0E9DF" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="5D0C98C4" w14:textId="4084F5F0" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796095" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066767" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Offers of hospitality from external parties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796095 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066767 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6320C786" w14:textId="27FDD515" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="474D8A4B" w14:textId="55FB74E3" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796096" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066768" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Process steps</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796096 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066768 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B935371" w14:textId="049E0C91" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="04BF3917" w14:textId="261C19DE" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796097" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066769" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Step 1: Should the offer be accepted</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796097 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066769 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DF5083D" w14:textId="55C50CE0" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="36FDD2AA" w14:textId="22B6ECA8" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796098" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066770" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Step 2: Record the offer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796098 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066770 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C4A0579" w14:textId="238624BE" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="42879D26" w14:textId="7B485E83" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796099" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066771" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796099 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066771 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5EC0A95A" w14:textId="609FA7DB" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="67A48907" w14:textId="2990C395" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796100" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066772" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Case study 1: existing supplier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796100 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066772 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="202DDCF4" w14:textId="1B4F23F7" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="2E29C3A9" w14:textId="2A090C2A" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796101" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066773" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Case study 2: potential supplier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796101 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066773 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A824EC4" w14:textId="59336E52" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="1343F660" w14:textId="669CC5C0" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796102" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066774" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Case study 3: customer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796102 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066774 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="14146BAE" w14:textId="43187B43" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="314F7B65" w14:textId="7346A14A" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796103" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066775" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Case study 4: personal capacity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796103 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066775 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E73A7B5" w14:textId="5EDF5666" w:rsidR="003A40EF" w:rsidRDefault="003A40EF">
+        <w:p w14:paraId="513DA636" w14:textId="48FCAACF" w:rsidR="00972E5C" w:rsidRDefault="00972E5C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc209796104" w:history="1">
-            <w:r w:rsidRPr="009A79A0">
+          <w:hyperlink w:anchor="_Toc232066776" w:history="1">
+            <w:r w:rsidRPr="00292281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Terms you need to know</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc209796104 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc232066776 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AC5331F" w14:textId="65F5BF1E" w:rsidR="00F32487" w:rsidRPr="00452D2D" w:rsidRDefault="00171DED" w:rsidP="00B14A5F">
+        <w:p w14:paraId="1AC5331F" w14:textId="451E3B43" w:rsidR="00F32487" w:rsidRPr="00452D2D" w:rsidRDefault="00171DED" w:rsidP="00B14A5F">
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="77C9149C" w14:textId="77777777" w:rsidR="002C3DA8" w:rsidRPr="00452D2D" w:rsidRDefault="00F45009" w:rsidP="007443C7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:sectPr w:rsidR="002C3DA8" w:rsidRPr="00452D2D" w:rsidSect="005443E5">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="499" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06CEAFC4" w14:textId="77777777" w:rsidR="006B7ED6" w:rsidRPr="00452D2D" w:rsidRDefault="00515CF0" w:rsidP="00BC3CA1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc209796072"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc232066744"/>
       <w:r w:rsidRPr="00452D2D">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="42399DE3" w14:textId="2EEABC8D" w:rsidR="00E41CE9" w:rsidRPr="00452D2D" w:rsidRDefault="00CD4779" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="006819D7">
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00621B80" w:rsidRPr="006819D7">
         <w:t>is Gifts</w:t>
       </w:r>
       <w:r w:rsidR="000A1E00" w:rsidRPr="006819D7">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00621B80" w:rsidRPr="006819D7">
         <w:t>Benefits</w:t>
       </w:r>
       <w:r w:rsidR="002469B5" w:rsidRPr="006819D7">
         <w:t xml:space="preserve"> </w:t>
@@ -2630,84 +2721,84 @@
       </w:r>
       <w:r w:rsidR="0025131A" w:rsidRPr="00452D2D">
         <w:t>financial</w:t>
       </w:r>
       <w:r w:rsidR="00135822" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> authority in accordance with the </w:t>
       </w:r>
       <w:r w:rsidR="00135822" w:rsidRPr="0048491F">
         <w:t>Accountable Authority Instructions</w:t>
       </w:r>
       <w:r w:rsidR="00135822" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> (AAIs). This document provides further rules, respons</w:t>
       </w:r>
       <w:r w:rsidR="00CF303E" w:rsidRPr="00452D2D">
         <w:t>ibi</w:t>
       </w:r>
       <w:r w:rsidR="00135822" w:rsidRPr="00452D2D">
         <w:t>lities and guid</w:t>
       </w:r>
       <w:r w:rsidR="00945FD0" w:rsidRPr="00452D2D">
         <w:t>anc</w:t>
       </w:r>
       <w:r w:rsidR="00135822" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">e to ensure compliance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00E41CE9" w:rsidRPr="00452D2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Public Governance, Performance and Accountability Act 2013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E41CE9" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> (PGPA Act)</w:t>
       </w:r>
       <w:r w:rsidR="00135822" w:rsidRPr="00452D2D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0066209A" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="008337BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Public Governance, Performance and Accountability Rule 2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0066209A" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> (PGPA Rule),</w:t>
       </w:r>
       <w:r w:rsidR="00135822" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00E41CE9" w:rsidRPr="00452D2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>National Disability Insurance Scheme Act 2013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00135822" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F2D9A" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">(NDIS Act) </w:t>
       </w:r>
       <w:r w:rsidR="00135822" w:rsidRPr="00452D2D">
         <w:t>and finance law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376AE355" w14:textId="0018BE64" w:rsidR="004A635C" w:rsidRPr="00452D2D" w:rsidRDefault="00182341" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:t>Th</w:t>
@@ -2760,56 +2851,56 @@
       <w:r w:rsidR="00581BD0">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00FF556A">
         <w:t xml:space="preserve">perating </w:t>
       </w:r>
       <w:r w:rsidR="00581BD0">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00FF556A">
         <w:t>fficer</w:t>
       </w:r>
       <w:r w:rsidR="00620ABB">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="003B3352">
         <w:t>COO)</w:t>
       </w:r>
       <w:r w:rsidR="00581BD0">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> or Chief Executive Officer (CEO). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="8" w:name="_Toc209796073"/>
     <w:p w14:paraId="0A26D2EA" w14:textId="149D53CE" w:rsidR="006B7ED6" w:rsidRPr="00452D2D" w:rsidRDefault="00150D7C" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc232066745"/>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="36195" distR="36195" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="035A982E" wp14:editId="3F90FA3C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4312920</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>371475</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2030730" cy="1634490"/>
                 <wp:effectExtent l="228600" t="19050" r="26670" b="22860"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="11" name="Text Box 11">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
@@ -3161,51 +3252,51 @@
       </w:r>
       <w:r w:rsidR="00135822" w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E761561" w14:textId="07B70519" w:rsidR="00AF424D" w:rsidRPr="00452D2D" w:rsidRDefault="00135822" w:rsidP="00B875BA">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>consultants</w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Toc507056436"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00E45B77" w:rsidRPr="00452D2D">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="631EF0D2" w14:textId="71837A53" w:rsidR="001A15EE" w:rsidRPr="00452D2D" w:rsidRDefault="001A15EE" w:rsidP="007443C7">
+    <w:p w14:paraId="631EF0D2" w14:textId="381CDD0F" w:rsidR="001A15EE" w:rsidRPr="00452D2D" w:rsidRDefault="001A15EE" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference to Agency </w:t>
       </w:r>
       <w:r w:rsidR="007D2EEB" w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
       <w:r w:rsidR="0095076D" w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> (staff)</w:t>
       </w:r>
       <w:r w:rsidR="002701B2" w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
@@ -3245,81 +3336,81 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00651B07">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00651B07">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref195522617 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00651B07">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00651B07">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00651B07">
+      <w:r w:rsidR="00721A98">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00651B07">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FC39BE" w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>, unless otherwise specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496D36AD" w14:textId="61EF94B8" w:rsidR="00656331" w:rsidRPr="00452D2D" w:rsidRDefault="00C727CB" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc209796074"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc232066746"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="006946B2" w:rsidRPr="00452D2D">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00554923" w:rsidRPr="00452D2D">
         <w:t>covered in</w:t>
       </w:r>
       <w:r w:rsidR="002469B5" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> this</w:t>
       </w:r>
       <w:r w:rsidR="00656331" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002469B5" w:rsidRPr="00452D2D">
         <w:t>policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="76C76D4B" w14:textId="3926A3D3" w:rsidR="00367FAB" w:rsidRDefault="00367FAB" w:rsidP="00053528">
@@ -3342,92 +3433,95 @@
       <w:r w:rsidR="00053528" w:rsidRPr="00452D2D">
         <w:t>responsibilities for managing gifts</w:t>
       </w:r>
       <w:r w:rsidR="00CB3DBF">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00053528" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00053528">
         <w:t>benefits</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> offered by parties external to the Agency or given by the Agency</w:t>
       </w:r>
       <w:r w:rsidR="00CB3DBF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00605330">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>It does not apply to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9EB66F" w14:textId="10B1B936" w:rsidR="00053528" w:rsidRDefault="001C59B8" w:rsidP="00367FAB">
+    <w:p w14:paraId="3C9EB66F" w14:textId="65DA7A97" w:rsidR="00053528" w:rsidRDefault="001C59B8" w:rsidP="00367FAB">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00053528" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">ospitality and </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00053528" w:rsidRPr="00452D2D">
         <w:t>ponsorship</w:t>
       </w:r>
       <w:r w:rsidR="00367FAB">
-        <w:t>, which</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00723340">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidR="00723340" w:rsidRPr="001C59B8">
+        <w:t>is</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">is covered in the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00597E31">
+        <w:t xml:space="preserve"> covered in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723340">
         <w:t>NDIA Finance Policies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Chapter 4</w:t>
       </w:r>
       <w:r w:rsidR="00367FAB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1BCA7A" w14:textId="37151494" w:rsidR="00367FAB" w:rsidRDefault="00367FAB" w:rsidP="00E759F2">
+    <w:p w14:paraId="6F1BCA7A" w14:textId="03896F46" w:rsidR="00367FAB" w:rsidRDefault="00367FAB" w:rsidP="00E759F2">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Staff recognition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> gifts and benefits (e.g. certificates and trophies) provided by the Agency, which are covered by </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
@@ -3444,85 +3538,85 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">contact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">People and Culture </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597E31">
+      <w:r w:rsidRPr="00723340">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Service Desk</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for further advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD76BE0" w14:textId="62E545C0" w:rsidR="00656331" w:rsidRPr="00452D2D" w:rsidRDefault="00E81373" w:rsidP="00DF7BB2">
+    <w:p w14:paraId="7DD76BE0" w14:textId="6FBD0DCD" w:rsidR="00656331" w:rsidRPr="00452D2D" w:rsidRDefault="00E81373" w:rsidP="00DF7BB2">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00CA18B2">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> after reading this policy, you are unsure of what to do or have an enquiry, contact the Finance </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597E31">
+      <w:r w:rsidRPr="00723340">
         <w:t>Service Desk</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702284F1" w14:textId="542B770F" w:rsidR="005D1790" w:rsidRDefault="009930C0" w:rsidP="005D1790">
+    <w:p w14:paraId="6B09D335" w14:textId="5E9FD47F" w:rsidR="005C7C5C" w:rsidRDefault="009930C0" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00E429F6">
         <w:t>here t</w:t>
       </w:r>
       <w:r w:rsidR="00CD4779" w:rsidRPr="00452D2D">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="000B0177">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00CD4779" w:rsidRPr="00452D2D">
         <w:t>s polic</w:t>
       </w:r>
       <w:r w:rsidR="000B0177">
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000B0177">
         <w:t>makes reference</w:t>
@@ -3554,63 +3648,57 @@
       </w:r>
       <w:r w:rsidR="003502B2" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003502B2" w:rsidRPr="0048491F">
         <w:t>quick guides</w:t>
       </w:r>
       <w:r w:rsidR="001A15EE" w:rsidRPr="00452D2D">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003502B2" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="001F6071" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
       <w:r w:rsidR="003502B2" w:rsidRPr="00452D2D">
         <w:t>contacts</w:t>
       </w:r>
       <w:r w:rsidR="00CA18B2">
         <w:t>, t</w:t>
       </w:r>
       <w:r w:rsidR="00C24B41">
         <w:t>hese can be accessed on the Agency’s intranet.</w:t>
       </w:r>
-      <w:r w:rsidR="005D1790">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:id="14" w:name="_Toc209796075"/>
     <w:p w14:paraId="642AF8C9" w14:textId="05477209" w:rsidR="00D9585E" w:rsidRPr="00452D2D" w:rsidRDefault="002E5421" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc232066747"/>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="36195" distR="36195" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E7EC04F" wp14:editId="7773A0BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4368165</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>219710</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1806575" cy="1089025"/>
                 <wp:effectExtent l="209550" t="19050" r="22225" b="15875"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="14" name="Text Box 14">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
@@ -3733,80 +3821,75 @@
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="008E6FDD" w:rsidRPr="00452D2D">
         <w:t>on-compliance with th</w:t>
       </w:r>
       <w:r w:rsidR="00A64259">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="008E6FDD" w:rsidRPr="00452D2D">
         <w:t>s polic</w:t>
       </w:r>
       <w:r w:rsidR="00A64259">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00367FAB">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008E6FDD" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEB0B2B" w14:textId="5A3165E3" w:rsidR="00A64259" w:rsidRDefault="008E6FDD" w:rsidP="00E759F2">
+    <w:p w14:paraId="5DEB0B2B" w14:textId="4DEBB688" w:rsidR="00A64259" w:rsidRDefault="008E6FDD" w:rsidP="00E759F2">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:t>must be recorded in the Financial Management Compliance System (</w:t>
       </w:r>
       <w:r w:rsidRPr="00345B1A">
         <w:t>FMCS</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">) or reported to </w:t>
       </w:r>
       <w:r w:rsidR="00684817" w:rsidRPr="00070150">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00265462">
         <w:t xml:space="preserve"> Finance</w:t>
       </w:r>
       <w:r w:rsidR="00684817" w:rsidRPr="00070150">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00211FD4" w:rsidRPr="008642A0">
+        <w:t>Service Desk</w:t>
+      </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> as soon as practical</w:t>
       </w:r>
       <w:r w:rsidR="00367FAB">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66627D1C" w14:textId="368137FB" w:rsidR="008E6FDD" w:rsidRDefault="004C0FEC" w:rsidP="00E759F2">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
       </w:pPr>
       <w:r>
         <w:t>will be</w:t>
       </w:r>
       <w:r w:rsidR="008E6FDD" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA18B2">
         <w:t xml:space="preserve">reported to the </w:t>
       </w:r>
       <w:r w:rsidR="005A74FA">
         <w:t>COO</w:t>
       </w:r>
       <w:r w:rsidR="00CA18B2">
         <w:t xml:space="preserve">, the </w:t>
@@ -3871,70 +3954,70 @@
       <w:r w:rsidR="00CA18B2">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t>consultants</w:t>
       </w:r>
       <w:r w:rsidR="00C60D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA18B2">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00C60D4D">
         <w:t>non-compliance with this policy</w:t>
       </w:r>
       <w:r w:rsidR="00DF7BB2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192E25DE" w14:textId="77777777" w:rsidR="00C657E4" w:rsidRPr="00452D2D" w:rsidRDefault="00C657E4" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc47351105"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc209796076"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc232066748"/>
       <w:r w:rsidRPr="00452D2D">
         <w:t>Gifts and Benefits</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="18BE8430" w14:textId="4A575D93" w:rsidR="00CA18B2" w:rsidRDefault="00CA18B2" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc44433673"/>
       <w:bookmarkStart w:id="18" w:name="_Toc46734611"/>
       <w:bookmarkStart w:id="19" w:name="_Toc47351106"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc209796077"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc232066749"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Guiding principles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="669F1FC7" w14:textId="330C5876" w:rsidR="00CA18B2" w:rsidRDefault="00CA18B2" w:rsidP="00CA18B2">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency officials must not accept </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3945,51 +4028,51 @@
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">gifts and benefits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>might be seen to compromise their integrity.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6878131E" w14:textId="232012CD" w:rsidR="00CA18B2" w:rsidRDefault="00CA18B2" w:rsidP="00CA18B2">
+    <w:p w14:paraId="6878131E" w14:textId="31E31DCE" w:rsidR="00CA18B2" w:rsidRDefault="00CA18B2" w:rsidP="00CA18B2">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Ref196401720"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00035B9A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency’s </w:t>
@@ -4085,95 +4168,95 @@
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref195524243 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="004E672B" w:rsidRPr="00452D2D">
+      <w:r w:rsidR="00721A98" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">Accepting gifts </w:t>
       </w:r>
+      <w:r w:rsidR="00721A98">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00721A98" w:rsidRPr="00452D2D">
+        <w:t xml:space="preserve"> benefits</w:t>
+      </w:r>
       <w:r w:rsidR="004E672B">
-        <w:t>or</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> benefits</w:t>
+        <w:rPr>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve"> section of this policy from paragraph </w:t>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> section of this policy from paragraph </w:t>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText xml:space="preserve"> REF _Ref195524282 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref195524282 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D664D5">
+      <w:r w:rsidR="00721A98">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> onwards.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="38E4F810" w14:textId="05598882" w:rsidR="008712FC" w:rsidRPr="00452D2D" w:rsidRDefault="008712FC" w:rsidP="008712FC">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
@@ -4194,51 +4277,51 @@
         </w:rPr>
         <w:t xml:space="preserve">All offers of gifts and benefits, including those that are declined, must be reported through FMCS.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B849BF3" w14:textId="69D3E571" w:rsidR="00CA18B2" w:rsidRPr="00316287" w:rsidRDefault="00CA18B2" w:rsidP="00F4272C">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Line managers have a responsibility to model good practice, ensure their direct reports are aware of their responsibilities, promote awareness, provide guidance and oversee the compliance of their direct reports to this policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6F6468" w14:textId="4134917F" w:rsidR="00C657E4" w:rsidRPr="00452D2D" w:rsidRDefault="00C657E4" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc209796078"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc232066750"/>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Gifts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and benefits overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="5D26B181" w14:textId="754430C0" w:rsidR="009D67E1" w:rsidRDefault="009D67E1" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
@@ -4450,66 +4533,68 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>amount to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E45472F" w14:textId="0CBE6F99" w:rsidR="001467DF" w:rsidRDefault="001467DF" w:rsidP="001467DF">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">a criminal offence such as accepting a bribe, which is </w:t>
       </w:r>
       <w:r w:rsidR="00967D5E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">an offence under the Commonwealth </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00967D5E" w:rsidRPr="004829F8">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00967D5E" w:rsidRPr="00972E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Criminal Code Act 1995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00967D5E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a breach of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="008D709E" w:rsidRPr="008D709E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">APS </w:t>
         </w:r>
         <w:r w:rsidR="00967D5E" w:rsidRPr="008D709E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BC2A7F" w14:textId="30289E78" w:rsidR="001467DF" w:rsidRPr="00E759F2" w:rsidRDefault="001467DF" w:rsidP="00E759F2">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -4584,143 +4669,143 @@
       <w:r>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0054120C">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054120C" w:rsidRPr="00F33F43">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>a gift or benefit offered by an external party</w:t>
       </w:r>
       <w:r w:rsidR="00095C78">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E74DCB6" w14:textId="4A216522" w:rsidR="004C0FEC" w:rsidRPr="00CA18B2" w:rsidRDefault="0067592F" w:rsidP="00A71343">
+    <w:p w14:paraId="4E74DCB6" w14:textId="11808C2B" w:rsidR="004C0FEC" w:rsidRPr="00CA18B2" w:rsidRDefault="0067592F" w:rsidP="00A71343">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4217">
         <w:t xml:space="preserve">Before a </w:t>
       </w:r>
       <w:r w:rsidR="004C0FEC" w:rsidRPr="002C4217">
         <w:t>gift or benefit is accepted, approval must be provided by the relevant delegate</w:t>
       </w:r>
       <w:r w:rsidR="004C0FEC" w:rsidRPr="00CA18B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C0FEC" w:rsidRPr="00595F85">
         <w:t>(see para</w:t>
       </w:r>
       <w:r w:rsidR="00595F85" w:rsidRPr="00CA18B2">
         <w:t>graphs</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA18B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:instrText xml:space="preserve"> REF _Ref193378614 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0005201D">
+      <w:r w:rsidR="00721A98">
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00CA18B2">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:instrText xml:space="preserve"> REF _Ref195524453 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0005201D">
+      <w:r w:rsidR="00721A98">
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00CA18B2">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00316287">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6A6C7C" w14:textId="5322EB64" w:rsidR="0067592F" w:rsidRDefault="0067592F" w:rsidP="00A71343">
+    <w:p w14:paraId="3B6A6C7C" w14:textId="6157130E" w:rsidR="0067592F" w:rsidRDefault="0067592F" w:rsidP="00A71343">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t>All instances of gifts and benefits offered to an Agency official (see para</w:t>
       </w:r>
       <w:r w:rsidR="00595F85">
         <w:t>graph</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:instrText xml:space="preserve"> REF _Ref195522617 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0005201D">
+      <w:r w:rsidR="00721A98">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="004D6D96">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for who this policy is appli</w:t>
       </w:r>
       <w:r w:rsidR="00595F85">
         <w:t>es to</w:t>
       </w:r>
       <w:r>
         <w:t>), whether declined or approved to be accepted</w:t>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> must be reported in FMCS within 5 business days of the offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A5EA0D" w14:textId="49920404" w:rsidR="00CA614E" w:rsidRDefault="00F8226B" w:rsidP="009D6537">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
@@ -4961,51 +5046,51 @@
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Details are published (including name of gift/benefit giver) on the NDIS website.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD05104" w14:textId="2B13FFFD" w:rsidR="00381708" w:rsidRPr="00452D2D" w:rsidRDefault="00D47C29" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Agency has elected to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="008727D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>publish</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D663B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00767F83">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">quarterly </w:t>
@@ -5125,90 +5210,91 @@
         <w:t>is required within 31 days after the end of the quarter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4934E8" w14:textId="55F3CCEE" w:rsidR="00147458" w:rsidRDefault="00C657E4" w:rsidP="003B24A7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Agency must </w:t>
       </w:r>
       <w:r w:rsidRPr="003B24A7">
         <w:t>comply</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00492DA6">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00972E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
+            <w:iCs/>
           </w:rPr>
           <w:t>Privacy Act 1988</w:t>
         </w:r>
-        <w:r w:rsidRPr="00452D2D">
+        <w:r w:rsidRPr="0011141A">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">in relation to the publishing of the gifts and benefits register. The gift or benefit giver must be advised </w:t>
       </w:r>
       <w:r w:rsidR="00624506" w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>their information will be published on the register.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB520F7" w14:textId="4F457059" w:rsidR="00A32BFF" w:rsidRDefault="00A32BFF" w:rsidP="00A32BFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Ref195527173"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc209796079"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc232066751"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Recording </w:t>
       </w:r>
       <w:r w:rsidR="008D5825">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">offers of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>gifts</w:t>
       </w:r>
       <w:r w:rsidR="008D5825">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or benefits</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
@@ -5316,121 +5402,121 @@
       <w:r w:rsidR="00BC6374">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0000235D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>additional contact</w:t>
       </w:r>
       <w:r w:rsidR="00822639">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="4E152915" w14:textId="0EBB3557" w:rsidR="008D4026" w:rsidRPr="0071280A" w:rsidRDefault="008D4026" w:rsidP="0071280A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Ref195528499"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc209796080"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc232066752"/>
       <w:r w:rsidRPr="0071280A">
         <w:t xml:space="preserve">Declining gifts </w:t>
       </w:r>
       <w:r w:rsidR="0014389C" w:rsidRPr="0071280A">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="0071280A">
         <w:t xml:space="preserve"> benefits</w:t>
       </w:r>
       <w:r w:rsidR="00F6402D" w:rsidRPr="0071280A">
         <w:t>, offers you must not accept</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="3B2278F3" w14:textId="5E023FDB" w:rsidR="00E07355" w:rsidRDefault="00E07355" w:rsidP="008D4026">
+    <w:p w14:paraId="3B2278F3" w14:textId="75037AD2" w:rsidR="00E07355" w:rsidRDefault="00E07355" w:rsidP="008D4026">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Ref193363091"/>
       <w:r>
         <w:t xml:space="preserve">You must decline offers of gifts or benefits if </w:t>
       </w:r>
       <w:r w:rsidR="008012CC">
         <w:t>the offer gives rise to a conflict of interest (</w:t>
       </w:r>
       <w:r w:rsidR="00386416">
         <w:t>real</w:t>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:t xml:space="preserve"> or apparent</w:t>
       </w:r>
       <w:r w:rsidR="008012CC">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="004B337F">
         <w:t>This means that it could influence, or reaso</w:t>
       </w:r>
       <w:r w:rsidR="00936B81">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="004B337F">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00936B81">
         <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidR="004B337F">
         <w:t xml:space="preserve"> be seen to influence, </w:t>
       </w:r>
       <w:r w:rsidR="00936B81">
         <w:t>how you perform your public duties.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="004E672B">
         <w:t xml:space="preserve"> For further information about conflicts of interest, please refer to the Agency’s </w:t>
       </w:r>
-      <w:r w:rsidR="001D7951" w:rsidRPr="00597E31">
+      <w:r w:rsidR="001D7951" w:rsidRPr="00184C9B">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="004E672B" w:rsidRPr="00597E31">
+      <w:r w:rsidR="004E672B" w:rsidRPr="00184C9B">
         <w:t xml:space="preserve">onflict of </w:t>
       </w:r>
-      <w:r w:rsidR="001D7951" w:rsidRPr="00597E31">
+      <w:r w:rsidR="001D7951" w:rsidRPr="00184C9B">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="004E672B" w:rsidRPr="00597E31">
+      <w:r w:rsidR="004E672B" w:rsidRPr="00184C9B">
         <w:t>nterest polic</w:t>
       </w:r>
-      <w:r w:rsidR="007B157E" w:rsidRPr="00597E31">
+      <w:r w:rsidR="007B157E" w:rsidRPr="00184C9B">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="004E672B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD5EB97" w14:textId="4D508373" w:rsidR="008D4026" w:rsidRDefault="00CD0AC0" w:rsidP="008D4026">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Declaring </w:t>
       </w:r>
       <w:r w:rsidR="00237C35">
         <w:t xml:space="preserve">offers that have been </w:t>
       </w:r>
       <w:r w:rsidR="008D4026">
         <w:t>decline</w:t>
       </w:r>
       <w:r w:rsidR="00237C35">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="008D4026">
         <w:t xml:space="preserve"> ensures compliance with </w:t>
       </w:r>
@@ -5631,51 +5717,51 @@
       </w:r>
       <w:r w:rsidR="003D3027">
         <w:t>, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4CED14" w14:textId="074DFDF4" w:rsidR="00F6402D" w:rsidRDefault="00F6402D" w:rsidP="00CA18B2">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t>it would be a breach of the APS Code of Conduct, or not uphold the APS Values.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8C81DC" w14:textId="325CABB8" w:rsidR="00C657E4" w:rsidRPr="00452D2D" w:rsidRDefault="00AE304A" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc46734612"/>
       <w:bookmarkStart w:id="31" w:name="_Toc47351107"/>
       <w:bookmarkStart w:id="32" w:name="_Ref195524243"/>
       <w:bookmarkStart w:id="33" w:name="_Ref195526136"/>
       <w:bookmarkStart w:id="34" w:name="_Ref195526214"/>
       <w:bookmarkStart w:id="35" w:name="_Ref195526985"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc209796081"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc232066753"/>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">Accepting </w:t>
       </w:r>
       <w:r w:rsidR="00C657E4" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">gifts </w:t>
       </w:r>
       <w:r w:rsidR="0014389C">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="0014389C" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C657E4" w:rsidRPr="00452D2D">
         <w:t>benefits</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="58A56F3E" w14:textId="5A8A7C06" w:rsidR="005D717A" w:rsidRPr="00452D2D" w:rsidRDefault="005D717A" w:rsidP="005D717A">
       <w:pPr>
@@ -6015,51 +6101,51 @@
       <w:r w:rsidR="00C67E60">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>invitation to lunch</w:t>
       </w:r>
       <w:r w:rsidR="00823E1B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> while at an external meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B876731" w14:textId="2D4CA0ED" w:rsidR="005861FE" w:rsidRDefault="0063129E" w:rsidP="005D717A">
+    <w:p w14:paraId="7B876731" w14:textId="0D30F0C7" w:rsidR="005861FE" w:rsidRDefault="0063129E" w:rsidP="005D717A">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Ref195527214"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">In seeking approval, staff must outline the reason why they should </w:t>
       </w:r>
       <w:r w:rsidR="0091007A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">accept or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -6084,51 +6170,51 @@
         <w:t>, and the SES line manager must assess whether the gift or benefit meets the criteria set out in paragraph </w:t>
       </w:r>
       <w:r w:rsidR="00506512">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00506512">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref188452559 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00506512">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00506512">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B21F02">
+      <w:r w:rsidR="00721A98">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="00506512">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005D717A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005D717A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref188452559 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005D717A">
         <w:rPr>
@@ -6253,51 +6339,51 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Where the decision is to approve accepting a gift or benefit this must be completed before </w:t>
       </w:r>
       <w:r w:rsidR="0091007A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>accept</w:t>
       </w:r>
       <w:r w:rsidR="006E779E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="4EA59759" w14:textId="74DD46EE" w:rsidR="005D2298" w:rsidRDefault="005D2298" w:rsidP="00E2576B">
+    <w:p w14:paraId="4EA59759" w14:textId="18555EE4" w:rsidR="005D2298" w:rsidRDefault="005D2298" w:rsidP="00E2576B">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Ref195524453"/>
       <w:bookmarkStart w:id="46" w:name="_Ref193285864"/>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The CFO or CEO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>are the only positions th</w:t>
       </w:r>
       <w:r w:rsidR="0091007A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -6317,61 +6403,61 @@
       </w:r>
       <w:r w:rsidR="0099432C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">accepting </w:t>
       </w:r>
       <w:r w:rsidR="0091007A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a gift or benefit valued at or over $</w:t>
       </w:r>
       <w:r w:rsidR="00677101">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">50 </w:t>
       </w:r>
       <w:r w:rsidR="0091007A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00677101">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">inclusive </w:t>
+      <w:r w:rsidR="00734BF5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>including</w:t>
       </w:r>
       <w:r w:rsidR="0091007A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>of GST)</w:t>
+        <w:t xml:space="preserve"> GST)</w:t>
       </w:r>
       <w:r w:rsidR="0099432C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in FMCS</w:t>
       </w:r>
       <w:r w:rsidR="0091007A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, before it is accepted.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="0091007A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="2DED1638" w14:textId="372701F2" w:rsidR="00707097" w:rsidRDefault="004B4AD1" w:rsidP="00707097">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
@@ -6739,70 +6825,70 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Recommender’ in FMCS, </w:t>
       </w:r>
       <w:r w:rsidR="005D717A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the SES line manager makes </w:t>
       </w:r>
       <w:r w:rsidR="007001B2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the determination if it is acceptable for the gift or benefit to be accepted by the Agency or if the staff member can accept and keep it in their personal capacity</w:t>
       </w:r>
       <w:r w:rsidR="003331D7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p w14:paraId="615F8EDE" w14:textId="07AF1463" w:rsidR="00E60CBB" w:rsidRPr="00452D2D" w:rsidRDefault="00E60CBB" w:rsidP="00CA18B2">
+    <w:p w14:paraId="615F8EDE" w14:textId="085A72C0" w:rsidR="00E60CBB" w:rsidRPr="00452D2D" w:rsidRDefault="00E60CBB" w:rsidP="00CA18B2">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 119 of the NDIS Act provides for the Agency to be able to accept a devise, bequest and/or assignment from the public. Contact </w:t>
       </w:r>
       <w:r w:rsidRPr="00070150">
         <w:t xml:space="preserve">the Finance </w:t>
       </w:r>
-      <w:r w:rsidRPr="00357321">
+      <w:r w:rsidRPr="00184C9B">
         <w:t>Service Desk</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> for further information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22080185" w14:textId="7A53204B" w:rsidR="00282D0E" w:rsidRDefault="00754085" w:rsidP="00282D0E">
+    <w:p w14:paraId="22080185" w14:textId="583E9DFC" w:rsidR="00282D0E" w:rsidRDefault="00754085" w:rsidP="00282D0E">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc46323785"/>
       <w:bookmarkStart w:id="51" w:name="_Toc46324473"/>
       <w:bookmarkStart w:id="52" w:name="_Toc46389987"/>
       <w:bookmarkStart w:id="53" w:name="_Toc46396429"/>
       <w:bookmarkStart w:id="54" w:name="_Toc46412956"/>
       <w:bookmarkStart w:id="55" w:name="_Toc46491162"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="00754085">
         <w:t xml:space="preserve">Acceptance of </w:t>
       </w:r>
       <w:r w:rsidR="00E1363C">
         <w:t>offers</w:t>
       </w:r>
       <w:r w:rsidRPr="00754085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00584E9F">
@@ -6828,51 +6914,51 @@
       </w:r>
       <w:r w:rsidRPr="00754085">
         <w:t>) from a public entity or other public sector organisations (including state or local government organisations) must be considered in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00754085">
         <w:t>line with para</w:t>
       </w:r>
       <w:r>
         <w:t>graph</w:t>
       </w:r>
       <w:r w:rsidRPr="00754085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00114025">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00114025">
         <w:instrText xml:space="preserve"> REF _Ref188452559 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00114025">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B521F9">
+      <w:r w:rsidR="00721A98">
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="00114025">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006909B7">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006909B7">
         <w:instrText xml:space="preserve"> REF _Ref195524865 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006909B7">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006909B7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00754085">
         <w:t xml:space="preserve">. You must outline the business reason for accepting the gift or benefit and how it will advance the Agency's official business. Regardless of whether you accept or decline the offer, you must enter the offer in FMCS within </w:t>
       </w:r>
       <w:r w:rsidR="008B212C">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00754085">
         <w:t xml:space="preserve"> </w:t>
@@ -6992,74 +7078,74 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">if the total of the fringe benefits received during </w:t>
       </w:r>
       <w:r w:rsidR="00C26D6F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the FBT year totals more than $2,000.</w:t>
       </w:r>
       <w:r w:rsidR="006B5716">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD51C2C" w14:textId="77777777" w:rsidR="00B9030C" w:rsidRPr="009A089B" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc209796082"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc232066754"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Travel related benefits</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="6CA6A3D1" w14:textId="6D9B5F29" w:rsidR="00B9030C" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Consistent with the Whole of Australian Government </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00730DA2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Domestic Travel Policy (RMG 404)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, airline status credits from official travel can be accrued, however</w:t>
       </w:r>
       <w:r w:rsidR="000127D6">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> accrual of reward and loyalty points </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">must not be accrued. Reward points, for example, Frequent Flyer/Velocity, are not permitted to be accepted or sought. Accepting bonus reward points could incentivise officials to preference airlines and choice of fares. </w:t>
@@ -7074,170 +7160,170 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E759F2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="aink">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16539CB3" wp14:editId="42CA844E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2198370</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>271205</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="360" cy="360"/>
                 <wp:effectExtent l="57150" t="38100" r="38100" b="57150"/>
                 <wp:wrapNone/>
                 <wp:docPr id="900955280" name="Ink 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
-                    <w14:contentPart bwMode="auto" r:id="rId23">
+                    <w14:contentPart bwMode="auto" r:id="rId25">
                       <w14:nvContentPartPr>
                         <w14:cNvContentPartPr/>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="360" cy="360"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16539CB3" wp14:editId="42CA844E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2198370</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>271205</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="360" cy="360"/>
                 <wp:effectExtent l="57150" t="38100" r="38100" b="57150"/>
                 <wp:wrapNone/>
                 <wp:docPr id="900955280" name="Ink 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="900955280" name="Ink 2"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId24"/>
+                        <a:blip r:embed="rId29"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="36000" cy="216000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E759F2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="aink">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39735AEB" wp14:editId="6240D666">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1314570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>217925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="360" cy="360"/>
                 <wp:effectExtent l="57150" t="38100" r="38100" b="57150"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1718297079" name="Ink 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
-                    <w14:contentPart bwMode="auto" r:id="rId25">
+                    <w14:contentPart bwMode="auto" r:id="rId30">
                       <w14:nvContentPartPr>
                         <w14:cNvContentPartPr/>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="360" cy="360"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39735AEB" wp14:editId="6240D666">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1314570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>217925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="360" cy="360"/>
                 <wp:effectExtent l="57150" t="38100" r="38100" b="57150"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1718297079" name="Ink 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1718297079" name="Ink 1"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId24"/>
+                        <a:blip r:embed="rId29"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="36000" cy="216000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009D71F0" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -7294,51 +7380,51 @@
       <w:r w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, including</w:t>
       </w:r>
       <w:r w:rsidR="00A60B84" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> on codeshare flights. Staff must not seek to claim frequent flyer points directly with the airline</w:t>
       </w:r>
       <w:r w:rsidR="003441C3" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, including before or after the travel has occurred</w:t>
       </w:r>
       <w:r w:rsidR="007F55ED" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE76EFA" w14:textId="203CB729" w:rsidR="00B9030C" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
+    <w:p w14:paraId="4FE76EFA" w14:textId="54BDD643" w:rsidR="00B9030C" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Agency officials must disclose any flight upgrades that are unavoidable or a necessity of travel</w:t>
       </w:r>
       <w:r w:rsidR="00A967A0" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006E13CF" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Upgrades</w:t>
       </w:r>
@@ -7379,73 +7465,73 @@
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="006B0E20">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006B0E20">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref195526136 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006B0E20">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="006B0E20">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006B0E20" w:rsidRPr="00452D2D">
+      <w:r w:rsidR="00721A98" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">Accepting gifts </w:t>
       </w:r>
+      <w:r w:rsidR="00721A98">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00721A98" w:rsidRPr="00452D2D">
+        <w:t xml:space="preserve"> benefits</w:t>
+      </w:r>
       <w:r w:rsidR="006B0E20">
-        <w:t>or</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="006B0E20">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000127D6">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9955F1" w14:textId="7BA603C8" w:rsidR="00B9030C" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
+    <w:p w14:paraId="7C9955F1" w14:textId="2C77D963" w:rsidR="00B9030C" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency officials </w:t>
       </w:r>
       <w:r w:rsidRPr="005D0D77">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">must disclose any complimentary membership to premium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">invitation only </w:t>
       </w:r>
@@ -7497,59 +7583,77 @@
         </w:rPr>
         <w:t>New memberships and membership cancellations of these premium lounges must be recorded in the Agency’s gifts and benefits register annually. Acceptance of premium lounges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D0D77">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>membership</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D0D77">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">will be reported on the external </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId26" w:history="1">
+        <w:t>will be reported on the external</w:t>
+      </w:r>
+      <w:r w:rsidR="0011141A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0011141A" w:rsidRPr="0011141A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>gift and benefit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0D77">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00A90DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>gift and benefit register</w:t>
+          <w:t>register</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D0D77">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EB73D2" w14:textId="46BAA1E3" w:rsidR="0041408C" w:rsidRPr="00E759F2" w:rsidRDefault="0041408C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">One off </w:t>
       </w:r>
       <w:r w:rsidR="009D0AC0" w:rsidRPr="00E759F2">
         <w:rPr>
@@ -7584,198 +7688,165 @@
       <w:r w:rsidR="00300BE6" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>recorded</w:t>
       </w:r>
       <w:r w:rsidR="009D0AC0" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED0565">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="009D0AC0" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>registered in FMCS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2182F8B0" w14:textId="43193DEB" w:rsidR="00B9030C" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
+    <w:p w14:paraId="388B2E69" w14:textId="36197548" w:rsidR="00B9030C" w:rsidRDefault="00A12252" w:rsidP="0047374E">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">All sponsored travel including from State or Local government entities, must be recorded in FMCS. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030C">
+        <w:t>Careful consideration must be given to accepting s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030C" w:rsidRPr="00452D2D">
+        <w:t xml:space="preserve">ponsored </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030C">
+        <w:t xml:space="preserve">or discounted </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030C" w:rsidRPr="00452D2D">
+        <w:t>travel or travel-related gifts</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030C">
+        <w:t xml:space="preserve"> to avoid a conflict of interest or if acceptance could be seen as endorsing a supplier, for example, a provider of NDIS supports</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC66D6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00723A77">
+        <w:t xml:space="preserve">consultant or </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC66D6">
+        <w:t xml:space="preserve">supplier </w:t>
+      </w:r>
+      <w:r w:rsidR="004B6E83">
+        <w:t>who is providing or might provide services to the Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00723A77">
+        <w:t xml:space="preserve"> in future</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030C">
+        <w:t>. I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030C" w:rsidRPr="00452D2D">
+        <w:t>n accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00401012">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3C7B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FF3C7B">
+        <w:instrText xml:space="preserve"> REF _Ref195526214 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FF3C7B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00721A98" w:rsidRPr="00452D2D">
+        <w:t xml:space="preserve">Accepting gifts </w:t>
+      </w:r>
+      <w:r w:rsidR="00721A98">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00721A98" w:rsidRPr="00452D2D">
+        <w:t xml:space="preserve"> benefits</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3C7B">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00401012">
+        <w:t xml:space="preserve"> section, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030C">
+        <w:t xml:space="preserve">officials must outline the benefits to the Agency of accepting the sponsored travel and how it will achieve Agency outcomes. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="388B2E69" w14:textId="7C93BF7C" w:rsidR="00B9030C" w:rsidRDefault="00A12252" w:rsidP="0047374E">
+    <w:p w14:paraId="05E5917A" w14:textId="4B25F926" w:rsidR="00B9030C" w:rsidRDefault="00B9030C" w:rsidP="0087580A">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All sponsored travel including from State or Local government entities, must be recorded in FMCS. </w:t>
-[...83 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>If you are invited to attend a conference as a guest speaker, the conference organiser may offer to fund or reimburse travel and conference tickets</w:t>
       </w:r>
       <w:r w:rsidR="003D3027">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
       <w:r w:rsidR="00CB5A99">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">his must be disclosed as a gift or benefit in FMCS where the Agency does not elect to pay for the travel and conference ticket costs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20BDCDC5" w14:textId="77777777" w:rsidR="00B9030C" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc209796083"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc232066755"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Cultural gifts, avoiding offence to the gift giver</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="2C8BBE7B" w14:textId="3C0C2395" w:rsidR="00B9030C" w:rsidRPr="00452D2D" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="003D3027">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">accept </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t>a gift or benefit</w:t>
       </w:r>
       <w:r w:rsidR="00723A77">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
@@ -7882,51 +7953,51 @@
       </w:r>
       <w:r w:rsidR="00401012">
         <w:t xml:space="preserve">acceptance </w:t>
       </w:r>
       <w:r w:rsidR="003D3027">
         <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:r w:rsidR="00401012">
         <w:t xml:space="preserve">approval </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="003C6187">
         <w:t>compliant with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> this policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C0329A" w14:textId="2F74A60D" w:rsidR="00726E2A" w:rsidRDefault="00726E2A" w:rsidP="00726E2A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Ref195527679"/>
-      <w:bookmarkStart w:id="59" w:name="_Toc209796084"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc232066756"/>
       <w:r>
         <w:t>Offers made in a personal capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="242625A8" w14:textId="2F424ADF" w:rsidR="00726E2A" w:rsidRPr="00726E2A" w:rsidRDefault="00726E2A" w:rsidP="00726E2A">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Ref193362364"/>
       <w:r w:rsidRPr="00726E2A">
         <w:t>It is normal to receive offers of gifts, benefits and hospitality in your personal life that are unconnected to your work.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="475711E0" w14:textId="4AD7B5E1" w:rsidR="00664933" w:rsidRDefault="00726E2A" w:rsidP="003F79EE">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Ref193362394"/>
       <w:r w:rsidRPr="00726E2A">
         <w:t>You can accept offers</w:t>
       </w:r>
       <w:r w:rsidR="00DF014D">
@@ -8101,51 +8172,51 @@
       </w:r>
       <w:r w:rsidR="00CA2397">
         <w:t xml:space="preserve">might </w:t>
       </w:r>
       <w:r w:rsidR="00726E2A" w:rsidRPr="00726E2A">
         <w:t xml:space="preserve">influence </w:t>
       </w:r>
       <w:r w:rsidR="00CA2397">
         <w:t xml:space="preserve">how you </w:t>
       </w:r>
       <w:r w:rsidR="00726E2A" w:rsidRPr="00726E2A">
         <w:t>perform your public duties, you must decline the gift and enter the offer into FMCS.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00F13163">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547F0C9" w14:textId="55618FD6" w:rsidR="00933287" w:rsidRDefault="00933287" w:rsidP="00933287">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc209796085"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc232066757"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Applying for ownership of a gift or benefit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="53ED1BBF" w14:textId="7E32EA12" w:rsidR="00933287" w:rsidRPr="00A32BFF" w:rsidRDefault="00933287" w:rsidP="00933287">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Gifts or benefits </w:t>
       </w:r>
       <w:r w:rsidR="00661214">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -8200,87 +8271,87 @@
         <w:t xml:space="preserve"> or CEO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval to retain the gift. </w:t>
       </w:r>
       <w:r w:rsidR="00391DB0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This must be included in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> FMCS application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D820365" w14:textId="73ACE1C1" w:rsidR="001824A0" w:rsidRDefault="00C47F4A" w:rsidP="00C47F4A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc209796086"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc232066758"/>
       <w:r>
         <w:t xml:space="preserve">Valuing </w:t>
       </w:r>
       <w:r w:rsidR="00EA009D">
         <w:t>gifts or benefits</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="1B2A33B5" w14:textId="30A9B33B" w:rsidR="00EA009D" w:rsidRDefault="00BC3E80" w:rsidP="00CA614E">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t>Valuation of gifts or benefits</w:t>
       </w:r>
       <w:r w:rsidR="00BA3F16">
         <w:t xml:space="preserve"> needs to be accurate, transparent and defensible. The value reported should reflect the costs that would have been expended if the Agency</w:t>
       </w:r>
       <w:r w:rsidR="001873E5">
         <w:t xml:space="preserve"> had acquired the gift or benefit directly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439BE3DE" w14:textId="36D745E7" w:rsidR="00117898" w:rsidRDefault="00117898" w:rsidP="00CA614E">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r w:rsidRPr="00117898">
-        <w:lastRenderedPageBreak/>
         <w:t>To confirm the value of the offer, you can contact the event organiser to confirm the cost or conduct an internet search. When the value can't be easily established, you should err on the side of a higher value.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6D9459" w14:textId="79FD280C" w:rsidR="004847B8" w:rsidRDefault="004847B8" w:rsidP="00CA614E">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If the actual </w:t>
       </w:r>
       <w:r w:rsidR="009B3BAB">
         <w:t xml:space="preserve">value is known, that </w:t>
       </w:r>
       <w:r w:rsidR="00F04C1A">
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="009B3BAB">
         <w:t xml:space="preserve"> be recorded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C19B8D" w14:textId="125C5C19" w:rsidR="006112D9" w:rsidRDefault="00CA614E" w:rsidP="00CA614E">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="009B3BAB">
         <w:t>he value should be converted to Australian dollars i</w:t>
       </w:r>
       <w:r w:rsidR="004F09A2">
         <w:t>f the gift or benefit is valued in foreign currency.</w:t>
       </w:r>
@@ -8317,51 +8388,51 @@
         <w:t>value</w:t>
       </w:r>
       <w:r w:rsidR="00576B5B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD0329">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00576B5B">
         <w:t>the gift or benefit.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FED448" w14:textId="77777777" w:rsidR="00C657E4" w:rsidRPr="00452D2D" w:rsidRDefault="00C657E4" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc46502575"/>
       <w:bookmarkStart w:id="66" w:name="_Toc46733449"/>
       <w:bookmarkStart w:id="67" w:name="_Toc46734613"/>
       <w:bookmarkStart w:id="68" w:name="_Toc46734614"/>
       <w:bookmarkStart w:id="69" w:name="_Toc47351108"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc209796087"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc232066759"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="00452D2D">
         <w:t>Gifts or benefits from suppliers, providers or grantees</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="3622BDCD" w14:textId="24887860" w:rsidR="00C657E4" w:rsidRDefault="00C657E4" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Ref193292163"/>
       <w:bookmarkStart w:id="72" w:name="_Ref193351375"/>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">You must not accept gifts or benefits </w:t>
       </w:r>
       <w:r w:rsidR="00E32971">
         <w:t xml:space="preserve">under any circumstances, </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">from existing or potential suppliers, providers or grantees </w:t>
@@ -8591,102 +8662,102 @@
         <w:t>levant Contract Manager</w:t>
       </w:r>
       <w:r w:rsidR="004554F4">
         <w:t xml:space="preserve"> to ensure suppliers </w:t>
       </w:r>
       <w:r w:rsidR="00257442">
         <w:t>are maintaining their register</w:t>
       </w:r>
       <w:r w:rsidR="0005381B">
         <w:t xml:space="preserve"> of offers of gifts or benefits made to Agency staff</w:t>
       </w:r>
       <w:r w:rsidR="00257442">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001A2393">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C326C3A" w14:textId="77777777" w:rsidR="00C657E4" w:rsidRPr="00452D2D" w:rsidRDefault="00C657E4" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc46734620"/>
       <w:bookmarkStart w:id="74" w:name="_Toc47351111"/>
-      <w:bookmarkStart w:id="75" w:name="_Toc209796088"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc232066760"/>
       <w:r w:rsidRPr="00452D2D">
         <w:t>Conflicts of interest</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
-    <w:p w14:paraId="656EF12B" w14:textId="7CD253A6" w:rsidR="00C657E4" w:rsidRDefault="00C657E4" w:rsidP="007443C7">
+    <w:p w14:paraId="656EF12B" w14:textId="6BD4D4FD" w:rsidR="00C657E4" w:rsidRDefault="00C657E4" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:t>Managing conflicts of interest appropriately is fundamental to ensuring high levels of integrity in the Agency. You must refer to the Agency’s</w:t>
       </w:r>
       <w:r w:rsidR="00410849">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00410849" w:rsidRPr="00410849">
         <w:t xml:space="preserve">Conflicts of Interest </w:t>
       </w:r>
       <w:r w:rsidR="0012151E">
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
       <w:r w:rsidR="00410849" w:rsidRPr="00410849">
         <w:t>and Outside Employment</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0012151E">
         <w:t>Procedur</w:t>
       </w:r>
       <w:r w:rsidR="0025371C">
         <w:t xml:space="preserve">e on the </w:t>
       </w:r>
       <w:r w:rsidR="005C31CA" w:rsidRPr="005C31CA">
         <w:t xml:space="preserve">People and Culture intranet </w:t>
       </w:r>
-      <w:r w:rsidR="005C31CA" w:rsidRPr="00357321">
+      <w:r w:rsidR="005C31CA" w:rsidRPr="009E2E62">
         <w:t>page</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADD8A9D" w14:textId="09C985FE" w:rsidR="00EA5207" w:rsidRDefault="001375F9" w:rsidP="00EC4168">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc209796089"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc232066761"/>
       <w:r>
         <w:t>Offers to family members</w:t>
       </w:r>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="2B855613" w14:textId="1D05A555" w:rsidR="001375F9" w:rsidRDefault="001375F9" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You must declare offers </w:t>
       </w:r>
       <w:r w:rsidR="00D60629">
         <w:t>to family members</w:t>
       </w:r>
       <w:r w:rsidR="00EC4168">
         <w:t>, including when invitations to external functions are extended to partners of Agency staff</w:t>
       </w:r>
       <w:r w:rsidR="00AA6326">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D60629">
         <w:t xml:space="preserve"> This includes partners or those living</w:t>
       </w:r>
@@ -8694,51 +8765,51 @@
         <w:t xml:space="preserve"> with</w:t>
       </w:r>
       <w:r w:rsidR="002864B9">
         <w:t>in the same residence as the official</w:t>
       </w:r>
       <w:r w:rsidR="00D60629">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EC4168">
         <w:t xml:space="preserve"> Accepting these offers may give rise to a </w:t>
       </w:r>
       <w:r w:rsidR="001D7951">
         <w:t>real</w:t>
       </w:r>
       <w:r w:rsidR="00CD4143">
         <w:t xml:space="preserve"> or apparent </w:t>
       </w:r>
       <w:r w:rsidR="00EC4168">
         <w:t>conflict of interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A3D72C" w14:textId="53C09D3C" w:rsidR="0022334A" w:rsidRDefault="00DA1E0A" w:rsidP="00DA1E0A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc209796090"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc232066762"/>
       <w:r>
         <w:t>Retrospective approval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="7EDEDE31" w14:textId="750F1D69" w:rsidR="0048564D" w:rsidRDefault="00DA1E0A" w:rsidP="0048564D">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t>If the gift</w:t>
       </w:r>
       <w:r w:rsidR="00893AD2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00401012">
         <w:t xml:space="preserve">or benefit </w:t>
       </w:r>
       <w:r w:rsidR="00893AD2">
         <w:t xml:space="preserve">was provided and you </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00893AD2">
         <w:t>were not able to</w:t>
       </w:r>
@@ -8752,158 +8823,158 @@
       <w:r w:rsidR="00875ACE">
         <w:t xml:space="preserve">for example, </w:t>
       </w:r>
       <w:r w:rsidR="0048564D">
         <w:t>disposed of the gift</w:t>
       </w:r>
       <w:r w:rsidR="00401012">
         <w:t xml:space="preserve"> or benefit</w:t>
       </w:r>
       <w:r w:rsidR="0048564D">
         <w:t xml:space="preserve">, left in a shared location such as the kitchen for items such as chocolate, or asked the gift </w:t>
       </w:r>
       <w:r w:rsidR="00401012">
         <w:t xml:space="preserve">or benefit </w:t>
       </w:r>
       <w:r w:rsidR="0048564D">
         <w:t>giver to collect</w:t>
       </w:r>
       <w:r w:rsidR="00281D54">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0048564D">
         <w:t xml:space="preserve"> advising them that you must decline it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC769E7" w14:textId="2447B5E3" w:rsidR="00DA1E0A" w:rsidRDefault="0048564D" w:rsidP="0048564D">
+    <w:p w14:paraId="0AC769E7" w14:textId="33D09FA4" w:rsidR="00DA1E0A" w:rsidRDefault="0048564D" w:rsidP="0048564D">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>In very limited circumstances, you can seek retrospective approval</w:t>
       </w:r>
       <w:r w:rsidR="00CB578A">
         <w:t>, where it has not been practicable to seek approval before accepting a gift or benefit</w:t>
       </w:r>
       <w:r w:rsidR="00401012">
         <w:t xml:space="preserve">, referring to the </w:t>
       </w:r>
       <w:r w:rsidR="00156F0C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00156F0C">
         <w:instrText xml:space="preserve"> REF _Ref195526985 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00156F0C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00156F0C" w:rsidRPr="00452D2D">
+      <w:r w:rsidR="00721A98" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">Accepting gifts </w:t>
       </w:r>
-      <w:r w:rsidR="00156F0C">
+      <w:r w:rsidR="00721A98">
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00156F0C" w:rsidRPr="00452D2D">
+      <w:r w:rsidR="00721A98" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> benefits</w:t>
       </w:r>
       <w:r w:rsidR="00156F0C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401012">
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BD2449" w14:textId="77777777" w:rsidR="00B9030C" w:rsidRPr="00452D2D" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc209796091"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc232066763"/>
       <w:r w:rsidRPr="00452D2D">
+        <w:lastRenderedPageBreak/>
         <w:t>Giving of gifts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="4A25DBF6" w14:textId="4E1ED53C" w:rsidR="00B9030C" w:rsidRPr="00452D2D" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">The CEO is the only Agency official with the </w:t>
       </w:r>
       <w:r w:rsidRPr="0020365C">
         <w:t>Financial Authorisation</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> to approve giving of </w:t>
       </w:r>
       <w:r w:rsidR="00E640AB">
         <w:t xml:space="preserve">official </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t>gifts. Approval must be recorded in FMCS and should only occur in exceptional circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2974453C" w14:textId="77777777" w:rsidR="00B9030C" w:rsidRPr="00452D2D" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:t>Incidental purchases of bereavement related items (e.g. flowers) are considered gifts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C90D29B" w14:textId="77777777" w:rsidR="00B9030C" w:rsidRPr="00452D2D" w:rsidRDefault="00B9030C" w:rsidP="00B9030C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc209796092"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc232066764"/>
       <w:r w:rsidRPr="00452D2D">
         <w:t>Gifting Agency assets</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="5591DFA1" w14:textId="4D6B4480" w:rsidR="00B9030C" w:rsidRDefault="00B9030C" w:rsidP="00CA18B2">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The giving of Agency assets is treated the same as the giving of other gifts or benefits and should only occur in consultation with the CFO and must be approved by the CEO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5F326E" w14:textId="17F37B47" w:rsidR="001A16AE" w:rsidRPr="00E759F2" w:rsidRDefault="001A16AE" w:rsidP="00F86C36">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc209796093"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc232066765"/>
       <w:r w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Training </w:t>
       </w:r>
       <w:r w:rsidR="007F584C" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and network opportunities </w:t>
       </w:r>
       <w:r w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">by external </w:t>
       </w:r>
       <w:r w:rsidR="002D504C" w:rsidRPr="00E759F2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>parties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
@@ -9280,51 +9351,51 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AA6F7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A769EB">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00AA6F7E">
         <w:t>includ</w:t>
       </w:r>
       <w:r w:rsidR="00931384">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00AA6F7E">
         <w:t xml:space="preserve"> if they are offered </w:t>
       </w:r>
       <w:r w:rsidR="00931384">
         <w:t>when you or someone from the Agency will be a speaker at the conference or event.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731E272D" w14:textId="77777777" w:rsidR="008E21CA" w:rsidRDefault="008E21CA" w:rsidP="00D33DFB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc209796094"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc232066766"/>
       <w:r>
         <w:t>Donations or gifts made on behalf of the Agency</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="08A8FF8C" w14:textId="24F3339D" w:rsidR="00431E60" w:rsidRPr="00452D2D" w:rsidRDefault="00E90284" w:rsidP="0048564D">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t>There may be instances w</w:t>
       </w:r>
       <w:r w:rsidR="008E21CA" w:rsidRPr="008E21CA">
         <w:t>here</w:t>
       </w:r>
       <w:r w:rsidR="00F2248C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A65315">
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="00CD4ADA">
         <w:t>external party</w:t>
       </w:r>
       <w:r w:rsidR="00F2248C">
@@ -9389,61 +9460,60 @@
       <w:r w:rsidR="00B52624">
         <w:t>the Agency had</w:t>
       </w:r>
       <w:r w:rsidR="008E21CA" w:rsidRPr="008E21CA">
         <w:t xml:space="preserve"> no opportunity to accept or refuse</w:t>
       </w:r>
       <w:r w:rsidR="00483C88">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7B2746" w14:textId="10107D88" w:rsidR="00C657E4" w:rsidRPr="00452D2D" w:rsidRDefault="00467896" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc46390007"/>
       <w:bookmarkStart w:id="83" w:name="_Toc46396449"/>
       <w:bookmarkStart w:id="84" w:name="_Toc46412970"/>
       <w:bookmarkStart w:id="85" w:name="_Toc46491176"/>
       <w:bookmarkStart w:id="86" w:name="_Toc46496276"/>
       <w:bookmarkStart w:id="87" w:name="_Toc46502589"/>
       <w:bookmarkStart w:id="88" w:name="_Toc46733463"/>
       <w:bookmarkStart w:id="89" w:name="_Toc46734628"/>
       <w:bookmarkStart w:id="90" w:name="_Toc46734631"/>
       <w:bookmarkStart w:id="91" w:name="_Toc47351117"/>
-      <w:bookmarkStart w:id="92" w:name="_Toc209796095"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc232066767"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Offers of</w:t>
       </w:r>
       <w:r w:rsidR="00C657E4" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> hospitality</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:r>
         <w:t xml:space="preserve"> from external parties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="559EB538" w14:textId="2759A7EE" w:rsidR="00C657E4" w:rsidRPr="00452D2D" w:rsidRDefault="00467896" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t>Offers of</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C657E4" w:rsidRPr="00452D2D">
         <w:t>hospitality must be treated in the same manner as gifts or benefits. It must be ethically appropriate, properly managed</w:t>
@@ -9457,50 +9527,51 @@
       <w:r w:rsidR="00C657E4" w:rsidRPr="00452D2D">
         <w:t>disclosed</w:t>
       </w:r>
       <w:r w:rsidR="0009719A">
         <w:t>. The actions taken, including approvals</w:t>
       </w:r>
       <w:r w:rsidR="00DC1947">
         <w:t>, must be</w:t>
       </w:r>
       <w:r w:rsidR="00361EF2" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> recorded in</w:t>
       </w:r>
       <w:r w:rsidR="002640C4" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> FMCS</w:t>
       </w:r>
       <w:r w:rsidR="00C657E4" w:rsidRPr="00452D2D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740DB819" w14:textId="0C92D873" w:rsidR="00A84A63" w:rsidRDefault="00C657E4" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
+        <w:lastRenderedPageBreak/>
         <w:t>Hospitality of any value must not be accepted from any organisation involved</w:t>
       </w:r>
       <w:r w:rsidR="00FB4914" w:rsidRPr="00452D2D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> or potentially involved</w:t>
       </w:r>
       <w:r w:rsidR="00FB4914" w:rsidRPr="00452D2D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> in procurement and/or grant processes. This includes </w:t>
       </w:r>
       <w:r w:rsidR="00BC66D6">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="002E4FEA" w:rsidRPr="00452D2D">
         <w:t>staff</w:t>
       </w:r>
       <w:r w:rsidR="007B500A" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">not involved in the procurement and/or grants assessment and selection process. If hospitality is offered in these circumstances, the matter must be reported to the </w:t>
@@ -9514,76 +9585,76 @@
     </w:p>
     <w:p w14:paraId="5D8EAB2F" w14:textId="4CF4E6AA" w:rsidR="00CB6456" w:rsidRDefault="00CB6456" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t>When offers of hospitality (e.g. an invitation to an event/function) are made to multiple staff members, the business area must outline how attendance will meet Agency’s objective</w:t>
       </w:r>
       <w:r w:rsidR="0083706E">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>, along with identifying appropriate staff to attend</w:t>
       </w:r>
       <w:r w:rsidR="00CB5A99">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AE468D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The offer along with justification, must be recorded in FMCS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F69F3A1" w14:textId="714CE266" w:rsidR="00CB6456" w:rsidRPr="00452D2D" w:rsidRDefault="009A1882" w:rsidP="007443C7">
+    <w:p w14:paraId="7F69F3A1" w14:textId="7F0AC163" w:rsidR="00CB6456" w:rsidRPr="00452D2D" w:rsidRDefault="009A1882" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00357321">
+      <w:r w:rsidRPr="009E2E62">
         <w:t>NDIA Finance Policies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> provides guidance on food and beverage, official hospitality and sponsorship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139E5E2E" w14:textId="77777777" w:rsidR="00B51575" w:rsidRDefault="00B51575" w:rsidP="00262221">
       <w:pPr>
         <w:pStyle w:val="Heading1Chapter"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:outlineLvl w:val="0"/>
         <w:sectPr w:rsidR="00B51575" w:rsidSect="005443E5">
-          <w:footerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="default" r:id="rId32"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="499" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="93" w:name="_Toc46323808"/>
       <w:bookmarkStart w:id="94" w:name="_Toc46324496"/>
       <w:bookmarkStart w:id="95" w:name="_Toc46390011"/>
       <w:bookmarkStart w:id="96" w:name="_Toc46396453"/>
       <w:bookmarkStart w:id="97" w:name="_Toc46412974"/>
       <w:bookmarkStart w:id="98" w:name="_Toc46491180"/>
       <w:bookmarkStart w:id="99" w:name="_Toc46496280"/>
       <w:bookmarkStart w:id="100" w:name="_Toc46502593"/>
       <w:bookmarkStart w:id="101" w:name="_Toc46733467"/>
       <w:bookmarkStart w:id="102" w:name="_Toc46734632"/>
       <w:bookmarkStart w:id="103" w:name="_Toc46301537"/>
       <w:bookmarkStart w:id="104" w:name="_Toc46323809"/>
       <w:bookmarkStart w:id="105" w:name="_Toc46324497"/>
       <w:bookmarkStart w:id="106" w:name="_Toc46390012"/>
       <w:bookmarkStart w:id="107" w:name="_Toc46396454"/>
       <w:bookmarkStart w:id="108" w:name="_Toc46412975"/>
       <w:bookmarkStart w:id="109" w:name="_Toc46491181"/>
       <w:bookmarkStart w:id="110" w:name="_Toc46496281"/>
@@ -9620,151 +9691,143 @@
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
     </w:p>
     <w:p w14:paraId="7BDFF554" w14:textId="7D5C937D" w:rsidR="006F1C04" w:rsidRPr="00452D2D" w:rsidRDefault="00830D1E" w:rsidP="00262221">
       <w:pPr>
         <w:pStyle w:val="Heading1Chapter"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="_Toc209796096"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc232066768"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Process step</w:t>
       </w:r>
       <w:r w:rsidR="007B6010">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="64511EEF" w14:textId="51EB7B8E" w:rsidR="0076345B" w:rsidRDefault="0049421B" w:rsidP="0076345B">
       <w:r>
         <w:t>Consider these process steps</w:t>
       </w:r>
       <w:r w:rsidR="0000414B">
         <w:t xml:space="preserve"> when the offer of a gift or benefit is made</w:t>
       </w:r>
       <w:r w:rsidR="00E52A9E">
         <w:t xml:space="preserve"> and the actions you need to take</w:t>
       </w:r>
       <w:r w:rsidR="0000414B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D39A6A" w14:textId="79B4FACD" w:rsidR="006F1C04" w:rsidRPr="00452D2D" w:rsidRDefault="00001EDA" w:rsidP="00251D79">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="125" w:name="_Toc209796097"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc232066769"/>
       <w:r>
         <w:t xml:space="preserve">Step 1: </w:t>
       </w:r>
       <w:r w:rsidR="0053295D">
         <w:t>Should the</w:t>
       </w:r>
       <w:r w:rsidR="0000414B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33DFB">
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidR="0000414B">
         <w:t xml:space="preserve"> be accepted</w:t>
       </w:r>
       <w:bookmarkEnd w:id="125"/>
     </w:p>
-    <w:p w14:paraId="25D7BAF0" w14:textId="59841FA5" w:rsidR="006F1C04" w:rsidRPr="00452D2D" w:rsidRDefault="003D3EF7" w:rsidP="007443C7">
+    <w:p w14:paraId="25D7BAF0" w14:textId="1C6B8253" w:rsidR="006F1C04" w:rsidRPr="00452D2D" w:rsidRDefault="003D3EF7" w:rsidP="007443C7">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>As outlined at</w:t>
       </w:r>
       <w:r w:rsidR="00F846D9">
         <w:t xml:space="preserve"> paragraph </w:t>
       </w:r>
       <w:r w:rsidR="00394AD3">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00394AD3">
         <w:instrText xml:space="preserve"> REF _Ref196401720 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00394AD3">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0005201D">
+      <w:r w:rsidR="003D2FE9">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00394AD3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00651B07">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00651B07">
         <w:instrText xml:space="preserve"> REF _Ref196401720 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00651B07">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00651B07">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F846D9">
         <w:t xml:space="preserve">, the Agency’s default position is to decline offers and </w:t>
       </w:r>
       <w:r w:rsidR="00A84352">
-        <w:t xml:space="preserve">confirm ‘thanks </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> enough’.</w:t>
+        <w:t>confirm ‘thanks is enough’.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F1B">
         <w:t xml:space="preserve"> In the limited </w:t>
       </w:r>
       <w:r w:rsidR="000D4CA4">
         <w:t>circumstances that it may be appropriate to accept the gift, you need to consider:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E0A53F" w14:textId="3BF522FF" w:rsidR="00E343D4" w:rsidRPr="00251D79" w:rsidRDefault="006E14DF" w:rsidP="00A91F5A">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452D2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -10381,329 +10444,329 @@
       <w:r w:rsidR="007C67F1">
         <w:t>ent</w:t>
       </w:r>
       <w:r w:rsidR="006B7A50">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00236484">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA13E02" w14:textId="0B79F061" w:rsidR="0019697E" w:rsidRDefault="002407B2" w:rsidP="007B6010">
       <w:pPr>
         <w:pStyle w:val="Para2"/>
       </w:pPr>
       <w:r>
         <w:t>Would declining the offer cause cultural offence</w:t>
       </w:r>
       <w:r w:rsidR="001C4D98">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D2DE2B" w14:textId="6EC02606" w:rsidR="00262221" w:rsidRDefault="00001EDA" w:rsidP="005D63F4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Toc209796098"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc232066770"/>
       <w:r>
         <w:t xml:space="preserve">Step 2: </w:t>
       </w:r>
       <w:r w:rsidR="00E46B8B">
         <w:t>Record the offer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="126"/>
       <w:r w:rsidR="00E46B8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA1A3E5" w14:textId="5774A04F" w:rsidR="00E53416" w:rsidRDefault="00E46B8B" w:rsidP="00312DFF">
+    <w:p w14:paraId="0BA1A3E5" w14:textId="737A126C" w:rsidR="00E53416" w:rsidRDefault="00E46B8B" w:rsidP="00312DFF">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offers must be recorded on FMCS within 5 business days of the offer, refer to </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref195527173 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D2FE9">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Recording offers of gifts or benefits</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section. </w:t>
       </w:r>
       <w:r w:rsidR="002416D2">
         <w:t>Your non-SES line manager can be included as an additional contact in the FMCS application</w:t>
       </w:r>
       <w:r w:rsidR="009E6C42">
         <w:t xml:space="preserve"> to ensure they are aware of offers you receive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D0437A" w14:textId="3036E72B" w:rsidR="00E65D1B" w:rsidRDefault="00E65D1B" w:rsidP="00262221">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offers become Agency property, you must seek approval </w:t>
       </w:r>
       <w:r w:rsidR="00342BC2">
         <w:t xml:space="preserve">in the FMCS </w:t>
       </w:r>
       <w:r w:rsidR="00A83763">
         <w:t xml:space="preserve">application </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to retain the </w:t>
       </w:r>
       <w:r w:rsidR="000F7DCD">
         <w:t>gift or benefit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00987F2D" w14:textId="5E539B09" w:rsidR="00787F16" w:rsidRDefault="00787F16" w:rsidP="000A5947">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In circumstances where you have been unable to decline the gift – for example, it was left at reception for you to collect, you must record in FMCS the actions you have taken, for example disposed of the gift, left in a shared kitchen space etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFB6F52" w14:textId="7F7391A3" w:rsidR="00262221" w:rsidRDefault="00AA7C0A" w:rsidP="00262221">
+    <w:p w14:paraId="0AFB6F52" w14:textId="7F194EC8" w:rsidR="00262221" w:rsidRDefault="00AA7C0A" w:rsidP="00262221">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where appropriate to accept the offer, </w:t>
       </w:r>
       <w:r w:rsidR="00F2530F">
         <w:t xml:space="preserve">in FMCS, </w:t>
       </w:r>
       <w:r w:rsidR="006B7A50">
         <w:t xml:space="preserve">SES line managers </w:t>
       </w:r>
       <w:r w:rsidR="00CB5A99">
         <w:t>are to</w:t>
       </w:r>
       <w:r w:rsidR="006B7A50">
         <w:t xml:space="preserve"> approve</w:t>
       </w:r>
       <w:r w:rsidR="004727AF">
         <w:t xml:space="preserve"> offers valued under $</w:t>
       </w:r>
       <w:r w:rsidR="00F2530F">
         <w:t xml:space="preserve">50 </w:t>
       </w:r>
       <w:r w:rsidR="0004421D">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F2530F">
         <w:t xml:space="preserve">including </w:t>
       </w:r>
       <w:r w:rsidR="0004421D">
         <w:t>GST)</w:t>
       </w:r>
       <w:r w:rsidR="004727AF">
         <w:t>, refer to paragraph</w:t>
       </w:r>
       <w:r w:rsidR="006B7A50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B475C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004B475C">
         <w:instrText xml:space="preserve"> REF _Ref193378614 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004B475C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0005201D">
+      <w:r w:rsidR="003D2FE9">
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="004B475C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002E5402">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="002E5402">
         <w:instrText xml:space="preserve"> REF _Ref193378614 \w \h </w:instrText>
       </w:r>
       <w:r w:rsidR="002E5402">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002E5402">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E65D1B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE13DFC" w14:textId="216BC0C3" w:rsidR="00BE73ED" w:rsidRPr="00262221" w:rsidRDefault="009D04F2" w:rsidP="00262221">
+    <w:p w14:paraId="2CE13DFC" w14:textId="069539AB" w:rsidR="00BE73ED" w:rsidRPr="00262221" w:rsidRDefault="009D04F2" w:rsidP="00262221">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00BE73ED">
         <w:t>CFO and the CEO are the only positions that can approve</w:t>
       </w:r>
       <w:r w:rsidR="00F2530F">
         <w:t xml:space="preserve"> in FMCS the</w:t>
       </w:r>
       <w:r w:rsidR="00BE73ED">
         <w:t xml:space="preserve"> acceptance of a gift</w:t>
       </w:r>
       <w:r w:rsidR="00F2530F">
         <w:t xml:space="preserve"> or offer</w:t>
       </w:r>
       <w:r w:rsidR="00BE73ED">
         <w:t xml:space="preserve"> valued at or over $</w:t>
       </w:r>
       <w:r w:rsidR="00F2530F">
         <w:t xml:space="preserve">50 </w:t>
       </w:r>
       <w:r w:rsidR="00BE73ED">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F2530F">
         <w:t xml:space="preserve">including </w:t>
       </w:r>
       <w:r w:rsidR="00BE73ED">
         <w:t>GST), refer to paragraph</w:t>
       </w:r>
       <w:r w:rsidR="002E5402">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B475C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004B475C">
         <w:instrText xml:space="preserve"> REF _Ref195524453 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004B475C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0005201D">
+      <w:r w:rsidR="003D2FE9">
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidR="004B475C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002E5402">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="002E5402">
         <w:instrText xml:space="preserve"> REF _Ref195524453 \w \h </w:instrText>
       </w:r>
       <w:r w:rsidR="002E5402">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002E5402">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E65D1B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6046CF" w14:textId="23CA5904" w:rsidR="009D56B4" w:rsidRPr="00262221" w:rsidRDefault="00BE73ED" w:rsidP="00262221">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t>The CEO is the only position that can approve the giving of gifts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A050E2E" w14:textId="17B69966" w:rsidR="00262221" w:rsidRDefault="009D56B4" w:rsidP="004076CD">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Approval must be obtained prior to acceptance (where </w:t>
       </w:r>
       <w:r w:rsidR="00F2530F">
         <w:t>practical</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676855A5" w14:textId="4CCEF513" w:rsidR="00787F16" w:rsidRDefault="00787F16" w:rsidP="00787F16">
+    <w:p w14:paraId="676855A5" w14:textId="55AC986C" w:rsidR="00787F16" w:rsidRDefault="00787F16" w:rsidP="00787F16">
       <w:pPr>
         <w:pStyle w:val="Para1"/>
         <w:sectPr w:rsidR="00787F16" w:rsidSect="00787F16">
-          <w:footerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId33"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="499" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Agency publishes the quarterly </w:t>
       </w:r>
-      <w:r w:rsidRPr="00357321">
+      <w:r w:rsidRPr="001908A4">
         <w:t>NDIA gifts and benefits register</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which includes offers accepted by Agency staff, valued at </w:t>
       </w:r>
       <w:r w:rsidR="00D12272">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:t>over $50 (including GST) on the NDIS website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32D108C8" w14:textId="77777777" w:rsidR="00830D1E" w:rsidRPr="00452D2D" w:rsidRDefault="00830D1E" w:rsidP="00763DC8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="_Toc209796099"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc232066771"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Case Studies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="127"/>
     </w:p>
     <w:p w14:paraId="184AB793" w14:textId="26829D2F" w:rsidR="00830D1E" w:rsidRPr="00452D2D" w:rsidRDefault="0056016C" w:rsidP="00A62FF6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="128" w:name="_Toc209796100"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc232066772"/>
       <w:r>
         <w:t>Case study</w:t>
       </w:r>
       <w:r w:rsidR="00A62FF6">
         <w:t xml:space="preserve"> 1: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">existing </w:t>
       </w:r>
       <w:r w:rsidR="00A62FF6">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>upplier</w:t>
       </w:r>
       <w:bookmarkEnd w:id="128"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B8882A" w14:textId="641E05EC" w:rsidR="00790480" w:rsidRDefault="005E7D45" w:rsidP="000C2820">
       <w:r>
         <w:t>RBW is a</w:t>
       </w:r>
       <w:r w:rsidR="00311E26" w:rsidRPr="00311E26">
@@ -10799,71 +10862,71 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Chloe must</w:t>
       </w:r>
       <w:r w:rsidR="00F86A83">
         <w:t xml:space="preserve"> inform her</w:t>
       </w:r>
       <w:r w:rsidR="007430B7">
         <w:t xml:space="preserve"> non-SES</w:t>
       </w:r>
       <w:r w:rsidR="00F86A83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006631F2">
         <w:t>line manager that the provider has provided the offer</w:t>
       </w:r>
       <w:r w:rsidR="00210F99">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005E7D45">
         <w:t xml:space="preserve"> Chloe’s line manager may not be aware of the offer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8A6388" w14:textId="153744CA" w:rsidR="00C37089" w:rsidRDefault="00E3037B" w:rsidP="00984EB3">
+    <w:p w14:paraId="5D8A6388" w14:textId="075E3336" w:rsidR="00C37089" w:rsidRDefault="00E3037B" w:rsidP="00984EB3">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Chloe must decline the offer, </w:t>
       </w:r>
       <w:r w:rsidR="00C37089">
         <w:t xml:space="preserve">paragraph </w:t>
       </w:r>
       <w:r w:rsidR="003B680A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="003B680A">
         <w:instrText xml:space="preserve"> REF _Ref193351375 \w \h </w:instrText>
       </w:r>
       <w:r w:rsidR="003B680A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0005201D">
-        <w:t>65</w:t>
+      <w:r w:rsidR="003D2FE9">
+        <w:t>64</w:t>
       </w:r>
       <w:r w:rsidR="003B680A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37089">
         <w:t>of the Gifts</w:t>
       </w:r>
       <w:r w:rsidR="003B680A">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00C37089">
         <w:t xml:space="preserve"> Benefits Policy outlines that staff </w:t>
       </w:r>
       <w:r w:rsidR="00C37089" w:rsidRPr="00452D2D">
         <w:t xml:space="preserve">must not accept gifts or benefits </w:t>
       </w:r>
       <w:r w:rsidR="00C37089">
         <w:t xml:space="preserve">under any circumstances, </w:t>
       </w:r>
       <w:r w:rsidR="00C37089" w:rsidRPr="00452D2D">
         <w:t>from existing suppliers.</w:t>
       </w:r>
@@ -10924,51 +10987,51 @@
     </w:p>
     <w:p w14:paraId="5BBBF7F7" w14:textId="54372D99" w:rsidR="00C526B6" w:rsidRDefault="00CA6966" w:rsidP="00984EB3">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r>
         <w:t>In the future, i</w:t>
       </w:r>
       <w:r w:rsidR="00C526B6">
         <w:t xml:space="preserve">f </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">other staff members are asking their colleagues about potential training, </w:t>
       </w:r>
       <w:r w:rsidR="000123BE">
         <w:t>the Agency w</w:t>
       </w:r>
       <w:r w:rsidR="00D32578">
         <w:t xml:space="preserve">ould want staff to give an unbiased opinion of training they have attended and not be influenced by training that they received for free. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3ED9FD" w14:textId="3D90C6FE" w:rsidR="00830D1E" w:rsidRDefault="00311E26" w:rsidP="00A62FF6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="129" w:name="_Toc209796101"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc232066773"/>
       <w:r>
         <w:t xml:space="preserve">Case study </w:t>
       </w:r>
       <w:r w:rsidR="00A62FF6">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0056016C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>potential supplier</w:t>
       </w:r>
       <w:bookmarkEnd w:id="129"/>
     </w:p>
     <w:p w14:paraId="2B2A3E27" w14:textId="0E8D3FEF" w:rsidR="009822E0" w:rsidRPr="000C2820" w:rsidRDefault="009822E0" w:rsidP="009822E0">
       <w:r w:rsidRPr="000C2820">
         <w:t xml:space="preserve">Charlie is a Procurement Officer, who has received two complimentary tickets to a professional summit from </w:t>
       </w:r>
       <w:r w:rsidR="003518A4">
         <w:t>a potential supplier to the Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="000C2820">
         <w:t>. They are not a provider or partner to NDIA. The retail value of a ticket is $30</w:t>
       </w:r>
       <w:r w:rsidR="00D32578">
@@ -11095,145 +11158,145 @@
       <w:r w:rsidR="001F4CE3">
         <w:t xml:space="preserve">let the provider know </w:t>
       </w:r>
       <w:r w:rsidR="003163FD">
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="001F4CE3">
         <w:t xml:space="preserve"> appreciates the offer and has confirmed the Agency’s position tha</w:t>
       </w:r>
       <w:r w:rsidR="009B2A22">
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidR="00304F2E">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="009B2A22">
         <w:t>thank you is enough</w:t>
       </w:r>
       <w:r w:rsidR="00304F2E">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="009B2A22">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361C4265" w14:textId="1017B8B9" w:rsidR="00B3033C" w:rsidRDefault="00C17D6E" w:rsidP="00DC128C">
+    <w:p w14:paraId="361C4265" w14:textId="6B4E7E04" w:rsidR="00B3033C" w:rsidRDefault="00C17D6E" w:rsidP="00DC128C">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In accordance with paragraph </w:t>
       </w:r>
       <w:r w:rsidR="00AF487A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AF487A">
         <w:instrText xml:space="preserve"> REF _Ref193351375 \w \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AF487A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0005201D">
-        <w:t>65</w:t>
+      <w:r w:rsidR="003D2FE9">
+        <w:t>64</w:t>
       </w:r>
       <w:r w:rsidR="00AF487A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B3033C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Charlie</w:t>
       </w:r>
       <w:r w:rsidR="00B3033C">
         <w:t xml:space="preserve"> can’t accept offers from potential suppliers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AB9E12" w14:textId="165214DC" w:rsidR="00830D1E" w:rsidRPr="00262221" w:rsidRDefault="00B3033C" w:rsidP="00984EB3">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Accepting </w:t>
       </w:r>
       <w:r w:rsidR="00C17D6E">
         <w:t>the offer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may be seen to influence a decision in the future if the supplier were to be engaged.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDBF65A" w14:textId="13490FC0" w:rsidR="00830D1E" w:rsidRDefault="00A62FF6" w:rsidP="00A62FF6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="130" w:name="_Toc209796102"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc232066774"/>
       <w:r>
         <w:t>Case study 3: customer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="130"/>
       <w:r w:rsidR="00BD2007">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD71392" w14:textId="30E91869" w:rsidR="00FA1B58" w:rsidRDefault="00FA1B58" w:rsidP="00B23034">
       <w:r>
         <w:t xml:space="preserve">Emma is a Service Delivery Planner who engages with many participants in her role. She has returned from her lunch break to find a box of chocolates and a bouquet of flowers waiting on her desk. The value of the gift is around $45. The gift appears to have been left by a family member of a participant who has thanked Emma for her services. As the gift giver has not disclosed their name or identity and has not handed the gift directly to Emma, she did not have a chance to decline or return the gift. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33555980" w14:textId="77777777" w:rsidR="003B73B9" w:rsidRDefault="003B73B9" w:rsidP="003B73B9">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Next steps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5ED408" w14:textId="795A3BEC" w:rsidR="003B73B9" w:rsidRDefault="00FA1B58" w:rsidP="00803FC1">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B23034">
         <w:t xml:space="preserve">Emma informs her line manager of this incident as soon as possible and records its details accurately </w:t>
       </w:r>
       <w:r w:rsidR="008D7703">
         <w:t xml:space="preserve">(including that there was no option to decline the gift) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B23034">
         <w:t xml:space="preserve">on FMCS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503ED156" w14:textId="27F8F996" w:rsidR="003B73B9" w:rsidRDefault="00FA1B58" w:rsidP="00803FC1">
+    <w:p w14:paraId="503ED156" w14:textId="5F1D0B82" w:rsidR="003B73B9" w:rsidRDefault="00FA1B58" w:rsidP="00803FC1">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B23034">
         <w:t xml:space="preserve">Emma is unsure of how to proceed after this step and seeks advice from the Finance </w:t>
       </w:r>
-      <w:r w:rsidRPr="00357321">
+      <w:r w:rsidRPr="001908A4">
         <w:t>Service Desk</w:t>
       </w:r>
       <w:r w:rsidRPr="00B23034">
         <w:t xml:space="preserve"> (FSD). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2197E618" w14:textId="03CBE73C" w:rsidR="003B73B9" w:rsidRDefault="00FA1B58" w:rsidP="00803FC1">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B23034">
         <w:t xml:space="preserve">Following the advice of the FSD agents, Emma seeks approval from her SES line manager and accepts the gift on behalf of the </w:t>
       </w:r>
       <w:r w:rsidR="00EA6FFF">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B23034">
         <w:t xml:space="preserve">gency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6A643D" w14:textId="4B053390" w:rsidR="00830D1E" w:rsidRDefault="00FA1B58" w:rsidP="00803FC1">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B23034">
@@ -11379,51 +11442,51 @@
     </w:p>
     <w:p w14:paraId="6163B008" w14:textId="6A44EEF8" w:rsidR="009359FB" w:rsidRPr="003B73B9" w:rsidRDefault="009359FB" w:rsidP="009F7510">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r>
         <w:t>By not keeping the gift herself</w:t>
       </w:r>
       <w:r w:rsidR="00AF41F9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AA21F8">
         <w:t xml:space="preserve"> Emma </w:t>
       </w:r>
       <w:r w:rsidR="003163FD">
         <w:t xml:space="preserve">can demonstrate that the offer </w:t>
       </w:r>
       <w:r w:rsidR="00535BD1">
         <w:t>won’t influence decisions she is currently working on or may be in the future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0489A99C" w14:textId="4348AE55" w:rsidR="00830D1E" w:rsidRDefault="00210F99" w:rsidP="00CD16B8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="131" w:name="_Toc209796103"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc232066775"/>
       <w:r>
         <w:t>Case study 4: personal capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="131"/>
     </w:p>
     <w:p w14:paraId="45A503E4" w14:textId="43520CEF" w:rsidR="00210F99" w:rsidRDefault="007B2ECD" w:rsidP="00CD16B8">
       <w:r>
         <w:t>Ruma</w:t>
       </w:r>
       <w:r w:rsidR="00210F99">
         <w:t xml:space="preserve"> has worked for the </w:t>
       </w:r>
       <w:r w:rsidR="008749ED">
         <w:t xml:space="preserve">Agency </w:t>
       </w:r>
       <w:r w:rsidR="00F06EDF">
         <w:t xml:space="preserve">for 3 years and is moving to a new agency. </w:t>
       </w:r>
       <w:r w:rsidR="00616E49">
         <w:t xml:space="preserve">Using their own money, </w:t>
       </w:r>
       <w:r w:rsidR="00F06EDF">
         <w:t xml:space="preserve">Ruma’s work colleagues buy a </w:t>
       </w:r>
       <w:r w:rsidR="001620DB">
@@ -11455,776 +11518,822 @@
       </w:r>
       <w:r w:rsidR="00B90E30">
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidR="00346238">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00695D4B">
         <w:t>record</w:t>
       </w:r>
       <w:r w:rsidR="004756DE">
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="00695D4B">
         <w:t xml:space="preserve"> in FMCS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A532663" w14:textId="0C57534B" w:rsidR="00EF0DA9" w:rsidRDefault="00EF0DA9" w:rsidP="00CD16B8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Next steps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4D3E91" w14:textId="21C8A730" w:rsidR="00CD40B9" w:rsidRDefault="00FF0D9F" w:rsidP="00984EB3">
+    <w:p w14:paraId="3A4D3E91" w14:textId="1D12A56B" w:rsidR="00CD40B9" w:rsidRDefault="00FF0D9F" w:rsidP="00984EB3">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00EF0DA9">
         <w:t xml:space="preserve">he team </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:r w:rsidR="00EF0DA9">
         <w:t xml:space="preserve">used their own funds </w:t>
       </w:r>
       <w:r>
         <w:t>to recognise the</w:t>
       </w:r>
       <w:r w:rsidR="00CD40B9">
         <w:t>ir colleague and wish them well in the</w:t>
       </w:r>
       <w:r w:rsidR="007B51A0">
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidR="00CD40B9">
         <w:t xml:space="preserve"> new role. Ruma is not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CD40B9">
         <w:t>making a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CD40B9">
         <w:t xml:space="preserve"> in their current or future agency that will impact the</w:t>
       </w:r>
       <w:r w:rsidR="007B51A0">
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidR="00CD40B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E4F25">
+      <w:r w:rsidR="00AA7B7B">
         <w:t>team;</w:t>
       </w:r>
       <w:r w:rsidR="00CD40B9">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> therefore </w:t>
       </w:r>
       <w:r w:rsidR="00384374">
         <w:t>the gift</w:t>
       </w:r>
       <w:r w:rsidR="00CD40B9">
         <w:t xml:space="preserve"> won’t be perceived as </w:t>
       </w:r>
       <w:r w:rsidR="00384374">
         <w:t>influenc</w:t>
       </w:r>
       <w:r w:rsidR="00CD40B9">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00384374">
         <w:t xml:space="preserve"> a decisio</w:t>
       </w:r>
       <w:r w:rsidR="00F92300">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00CE545C">
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
       <w:r w:rsidR="00384374">
         <w:t xml:space="preserve"> Ruma</w:t>
       </w:r>
       <w:r w:rsidR="00CD40B9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDAEF07" w14:textId="5AC2C5D9" w:rsidR="00EF0DA9" w:rsidRDefault="00F11ADD" w:rsidP="00984EB3">
+    <w:p w14:paraId="6EDAEF07" w14:textId="615C9FD1" w:rsidR="00EF0DA9" w:rsidRDefault="00F11ADD" w:rsidP="00984EB3">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ruma does </w:t>
       </w:r>
       <w:r w:rsidR="00CD16B8">
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> need to declare this gift</w:t>
       </w:r>
       <w:r w:rsidR="00EA6FFF">
         <w:t xml:space="preserve">, refer to </w:t>
       </w:r>
       <w:r w:rsidR="00AF487A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AF487A">
         <w:instrText xml:space="preserve"> REF _Ref195527679 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AF487A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AF487A">
+      <w:r w:rsidR="003D2FE9">
         <w:t>Offers made in a personal capacity</w:t>
       </w:r>
       <w:r w:rsidR="00AF487A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00AF487A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B46715">
         <w:t>section</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CD16B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE00002" w14:textId="77777777" w:rsidR="004C0590" w:rsidRDefault="004C0590" w:rsidP="004C0590">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Considerations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A85729D" w14:textId="67240D00" w:rsidR="007B6010" w:rsidRDefault="004C0590" w:rsidP="0087038D">
+    <w:p w14:paraId="678048F2" w14:textId="10EEA928" w:rsidR="004C0590" w:rsidRPr="004C0590" w:rsidRDefault="004C0590" w:rsidP="004C0590">
       <w:pPr>
         <w:pStyle w:val="normalbullet"/>
-        <w:sectPr w:rsidR="007B6010" w:rsidSect="00E9408A">
-          <w:footerReference w:type="default" r:id="rId29"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0590">
+        <w:t>If Ruma believed the team were providing them a gift to influence an outcome, for example, Ruma wasn’t leaving the organisation and a restructure was underway which Ruma was involved in</w:t>
+      </w:r>
+      <w:r w:rsidR="003518A4">
+        <w:t xml:space="preserve"> the decision making</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0590">
+        <w:t>, Ruma</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1135" w:rsidRPr="003E1135">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1135">
+        <w:t>must decline the gift, refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7229F">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7229F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00A7229F">
+        <w:instrText xml:space="preserve"> REF _Ref195528499 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A7229F">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003D2FE9" w:rsidRPr="0071280A">
+        <w:t>Declining gifts or benefits, offers you must not accept</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7229F">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00A7229F">
+        <w:t xml:space="preserve"> section</w:t>
+      </w:r>
+      <w:r w:rsidR="003518A4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A85729D" w14:textId="44B1FCBC" w:rsidR="007B6010" w:rsidRDefault="007B6010" w:rsidP="00406580">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:sectPr w:rsidR="007B6010" w:rsidSect="007B6010">
+          <w:footerReference w:type="default" r:id="rId34"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="992" w:right="1134" w:bottom="568" w:left="1134" w:header="709" w:footer="499" w:gutter="0"/>
+          <w:pgMar w:top="992" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="499" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C0590">
-[...37 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="132" w:name="_Who_does_this_1"/>
       <w:bookmarkEnd w:id="132"/>
-      <w:r w:rsidR="0074261D" w:rsidRPr="00452D2D">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7429EBE9" w14:textId="77777777" w:rsidR="004A635C" w:rsidRPr="00452D2D" w:rsidRDefault="004A635C" w:rsidP="00262221">
+    <w:p w14:paraId="0A7B3458" w14:textId="6C607CA5" w:rsidR="002D5EFA" w:rsidRPr="002D5EFA" w:rsidRDefault="002D5EFA" w:rsidP="00406580">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:sectPr w:rsidR="002D5EFA" w:rsidRPr="002D5EFA" w:rsidSect="005443E5">
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="992" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="499" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140E9818" w14:textId="3345FEBF" w:rsidR="0011141A" w:rsidRPr="0011141A" w:rsidRDefault="004A635C" w:rsidP="0011141A">
       <w:pPr>
         <w:pStyle w:val="Attachmentheading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="3260" w:right="-1" w:hanging="3260"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="133" w:name="_Toc87261014"/>
       <w:bookmarkStart w:id="134" w:name="_Toc87862464"/>
       <w:bookmarkStart w:id="135" w:name="_Toc88482573"/>
       <w:bookmarkStart w:id="136" w:name="_Toc88746685"/>
       <w:bookmarkStart w:id="137" w:name="_Toc89351625"/>
       <w:bookmarkStart w:id="138" w:name="_Toc86313707"/>
       <w:bookmarkStart w:id="139" w:name="_Toc86313943"/>
       <w:bookmarkStart w:id="140" w:name="_Toc86317450"/>
       <w:bookmarkStart w:id="141" w:name="_Toc86673583"/>
       <w:bookmarkStart w:id="142" w:name="_Toc87261015"/>
       <w:bookmarkStart w:id="143" w:name="_Toc87862465"/>
       <w:bookmarkStart w:id="144" w:name="_Toc88482574"/>
       <w:bookmarkStart w:id="145" w:name="_Toc88746686"/>
       <w:bookmarkStart w:id="146" w:name="_Toc89351626"/>
-      <w:bookmarkStart w:id="147" w:name="_Toc209796104"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc232066776"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:r w:rsidRPr="00452D2D">
         <w:lastRenderedPageBreak/>
         <w:t>Terms you need to know</w:t>
       </w:r>
       <w:bookmarkEnd w:id="147"/>
+      <w:r w:rsidR="0011141A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Terms you need to know, listed alphabetically covers terms used or referenced in the chapters"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9923"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B538D3" w:rsidRPr="00452D2D" w14:paraId="155AD457" w14:textId="77777777" w:rsidTr="006546AB">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="074C4E0C" w14:textId="77777777" w:rsidR="002F3C5A" w:rsidRPr="00452D2D" w:rsidRDefault="002F3C5A" w:rsidP="00E9408A">
+          <w:p w14:paraId="074C4E0C" w14:textId="77777777" w:rsidR="002F3C5A" w:rsidRPr="00452D2D" w:rsidRDefault="002F3C5A" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Terms you need to know</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="452F2A16" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="452F2A16" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5890C700" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="5890C700" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>AAIs</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">means Accountable Authority Instructions </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="4CB52907" w14:textId="09321FD4" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="4CB52907" w14:textId="09321FD4" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6E54BA" w14:textId="7FEB83F4" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="3D6E54BA" w14:textId="7FEB83F4" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Accountable Authority</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means the Board </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="046D3869" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="046D3869" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="744133CD" w14:textId="7D9EF3FC" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="744133CD" w14:textId="7D9EF3FC" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means the National Disability Insurance Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="39F0AB4B" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="39F0AB4B" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A48123D" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="7A48123D" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Agency property</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means relevant property (other than Agency money) that is owned or held by the Agency, or any other thing prescribed as Agency property by the </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>PGPA Rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="1039BDD1" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="1039BDD1" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFAE542" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="0CFAE542" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Board </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>means the Board of the Agency established under section 123 of the NDIS Act</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="60FAF057" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="60FAF057" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6C9E20" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="0B6C9E20" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CEO </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>means</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Chief Executive Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="439EABE3" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="439EABE3" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15E314B9" w14:textId="3CF42A73" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="15E314B9" w14:textId="3CF42A73" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>CFO</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means Chief Financial Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="7B9979AD" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="7B9979AD" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0466ECDC" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="0466ECDC" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Consultant </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">means engaged by the Agency to provide independent expert advice </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="60D3F76E" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="60D3F76E" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DDE62C" w14:textId="29C09BBB" w:rsidR="004C398E" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="49DDE62C" w14:textId="29C09BBB" w:rsidR="004C398E" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00072E0E">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Contractor </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>means engaged by the Agency under contractual arrangements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072E0E" w:rsidRPr="00452D2D" w14:paraId="5B6A3167" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="00072E0E" w:rsidRPr="00452D2D" w14:paraId="5B6A3167" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="141DEF18" w14:textId="71CDD0EA" w:rsidR="00072E0E" w:rsidRPr="00452D2D" w:rsidRDefault="00072E0E" w:rsidP="00E9408A">
+          <w:p w14:paraId="141DEF18" w14:textId="71CDD0EA" w:rsidR="00072E0E" w:rsidRPr="00452D2D" w:rsidRDefault="00072E0E" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00052E40">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>COO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means Chief Operating Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="5AFC473D" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="5AFC473D" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35FA3627" w14:textId="4E44FC76" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="35FA3627" w14:textId="4E44FC76" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">FBT </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>means Fringe Benefits Tax</w:t>
             </w:r>
             <w:r w:rsidR="00FD263B" w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="7677BF68" w14:textId="77777777" w:rsidTr="006546AB">
+      <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="7677BF68" w14:textId="77777777" w:rsidTr="0011141A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32295391" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="32295391" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Authorisations </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>means</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Financial Authorisations to officials from the Accountable Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="2110BDFB" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF701E6" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="009D0D1E" w:rsidP="00E9408A">
+          <w:p w14:paraId="6AF701E6" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="009D0D1E" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Financial Management</w:t>
             </w:r>
             <w:r w:rsidR="00E8571F" w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Compliance System (FMCS)</w:t>
             </w:r>
             <w:r w:rsidR="00E8571F" w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means the online system to support and record a range of governance and compliance processes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="53E18324" w14:textId="530470BC" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="413CC86B" w14:textId="22B69F27" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="413CC86B" w14:textId="22B69F27" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Food and Beverage</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means provision of simple refreshments (</w:t>
             </w:r>
             <w:r w:rsidR="00440E35" w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
@@ -12237,579 +12346,576 @@
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">contractors and </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">consultants </w:t>
             </w:r>
             <w:r w:rsidR="00D30B9F" w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>for internal activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="26EBA47F" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1462A1F3" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="1462A1F3" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Gift (given)</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means any item given by an Agency official when they are acting in their official capacity to a person outside of the Agency, in recognition of some act or other activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="10D25133" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39125EF9" w14:textId="4B5F070C" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="39125EF9" w14:textId="4B5F070C" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Gift or benefit (received)</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means something that has a monetary value or any other advantage. It is an item or service offered or accepted by an Agency Official or contractor from external parties </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>in the course of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> undertaking official duties or on assignment for the Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="0B07841A" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="641815C1" w14:textId="18E1F1DE" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="641815C1" w14:textId="18E1F1DE" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>NDIS Act</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means National Disability and Insurance Scheme Act 2013</w:t>
             </w:r>
             <w:r w:rsidR="00A45FC1" w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF1049" w:rsidRPr="00452D2D" w14:paraId="1340F201" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C181742" w14:textId="5A985B37" w:rsidR="00EF1049" w:rsidRPr="00452D2D" w:rsidRDefault="00EF1049" w:rsidP="00E9408A">
+          <w:p w14:paraId="0C181742" w14:textId="5A985B37" w:rsidR="00EF1049" w:rsidRPr="00452D2D" w:rsidRDefault="00EF1049" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Non-Compliance</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF1049">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF1049">
               <w:t>means</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC65F3">
               <w:t>actions or decisions that officials make that do not comply with this policy. Instances of non-compliance must be reported in FMCS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="789352F9" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2722AEA9" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="2722AEA9" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Official gift</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means any gift made to a person or organisation external to the Agency as a cultural gesture or token of appreciation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="0DE500CA" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E30288" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="46E30288" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Official hospitality</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means provision of food and/or beverages and/or entertainment to persons external to the Agency (excluding contractors and consultants engaged by the Agency, guest speakers, external trainers or facilitators providing training or facilitator services to Agency officials)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="53055180" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255BEFA5" w14:textId="7D4EC83E" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="255BEFA5" w14:textId="7D4EC83E" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Official or official</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means an individual who is in or forms part of the Agency. This includes a member of the Accountable Authority of the Agency, staff engagements under the Public Services Act 1999</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>and officer or employee of the Commonwealth, a state or territory whose services are made available to the Agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="3BD49DEB" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE6443D" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="2BE6443D" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PGPA Act </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>means Public Governance, Performance and Accountability Act 2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="3387742D" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66BB1E54" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="66BB1E54" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PGPA Rule </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>means Public Governance, Performance and Accountability Rule 2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="5C3629CE" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E80BF42" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="6E80BF42" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Procurement </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">means the process for </w:t>
             </w:r>
             <w:r w:rsidR="00AC1879" w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">purchasing or otherwise </w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>obtaining goods and services for the Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="2F029EF9" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1285B878" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="1285B878" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Senior Executive Services (SES)</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means SES </w:t>
             </w:r>
             <w:r w:rsidR="001223C3" w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>employees who are classified as</w:t>
             </w:r>
             <w:r w:rsidR="00AC1879" w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> such</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> under the Classification Rules defined in the Public Service Act 1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="633AF271" w14:textId="51F3B08C" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0E3CAF" w14:textId="7840330F" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="5E0E3CAF" w14:textId="7840330F" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Sponsorship</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means the provision of financial assistance to individuals and organisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="791E09F5" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F3FC2D" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="26F3FC2D" w14:textId="77777777" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Suppliers, providers or grantees</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> means suppliers of goods or services to the Agency, Scheme providers, grantees who are or potentially in receipt of an Agency, Scheme or other grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001374D9" w:rsidRPr="00452D2D" w14:paraId="5DF25293" w14:textId="77777777" w:rsidTr="006546AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01275B9D" w14:textId="038EFC30" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="00E9408A">
+          <w:p w14:paraId="01275B9D" w14:textId="038EFC30" w:rsidR="00E8571F" w:rsidRPr="00452D2D" w:rsidRDefault="00E8571F" w:rsidP="007443C7">
             <w:pPr>
-              <w:spacing w:after="100"/>
+              <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>You or you</w:t>
             </w:r>
             <w:r w:rsidRPr="00452D2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> mean any person required to comply with the </w:t>
             </w:r>
             <w:r w:rsidR="002410B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Gift and Benefits Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52F54DD7" w14:textId="77777777" w:rsidR="00E95509" w:rsidRPr="00452D2D" w:rsidRDefault="00E95509" w:rsidP="00B01E4C">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="52F54DD7" w14:textId="77777777" w:rsidR="00E95509" w:rsidRPr="0011141A" w:rsidRDefault="00E95509" w:rsidP="0011141A">
       <w:bookmarkStart w:id="148" w:name="_Toc87261017"/>
       <w:bookmarkStart w:id="149" w:name="_Toc87862467"/>
       <w:bookmarkStart w:id="150" w:name="_Toc88482576"/>
       <w:bookmarkStart w:id="151" w:name="_Toc88746688"/>
       <w:bookmarkStart w:id="152" w:name="_Toc89351628"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
     </w:p>
-    <w:sectPr w:rsidR="00E95509" w:rsidRPr="00452D2D" w:rsidSect="00B01E4C">
-      <w:footerReference w:type="default" r:id="rId30"/>
+    <w:sectPr w:rsidR="00E95509" w:rsidRPr="0011141A" w:rsidSect="005443E5">
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="992" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="499" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3785834B" w14:textId="77777777" w:rsidR="000B46A8" w:rsidRDefault="000B46A8" w:rsidP="002679FC">
+    <w:p w14:paraId="540BB84F" w14:textId="77777777" w:rsidR="006A18C9" w:rsidRDefault="006A18C9" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B134731" w14:textId="77777777" w:rsidR="000B46A8" w:rsidRDefault="000B46A8" w:rsidP="002679FC">
+    <w:p w14:paraId="093C4832" w14:textId="77777777" w:rsidR="006A18C9" w:rsidRDefault="006A18C9" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="38828390" w14:textId="77777777" w:rsidR="000B46A8" w:rsidRDefault="000B46A8">
+    <w:p w14:paraId="6C06C5AF" w14:textId="77777777" w:rsidR="006A18C9" w:rsidRDefault="006A18C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
@@ -12898,51 +13004,61 @@
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E427854" w14:textId="631E9BFD" w:rsidR="0056138B" w:rsidRPr="00E921EF" w:rsidRDefault="0056138B">
+  <w:p w14:paraId="26A94A0C" w14:textId="77777777" w:rsidR="003D49F5" w:rsidRDefault="003D49F5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E427854" w14:textId="631E9BFD" w:rsidR="0056138B" w:rsidRPr="00E921EF" w:rsidRDefault="0056138B" w:rsidP="00BF2708">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA2881">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="660066"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
     <w:r>
@@ -13002,51 +13118,61 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007A4FC1">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00E921EF">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2464CE92" w14:textId="77777777" w:rsidR="003D49F5" w:rsidRDefault="003D49F5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30D13D51" w14:textId="17E3F848" w:rsidR="0056138B" w:rsidRPr="00E921EF" w:rsidRDefault="0056138B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA2881">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="660066"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
@@ -13162,51 +13288,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007A4FC1">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
         <w:r w:rsidRPr="00E921EF">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2344C53E" w14:textId="77777777" w:rsidR="00787F16" w:rsidRPr="00E921EF" w:rsidRDefault="00787F16">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA2881">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="660066"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
@@ -13269,51 +13395,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
         <w:r w:rsidRPr="00E921EF">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B03508D" w14:textId="744707DA" w:rsidR="007B6010" w:rsidRPr="00E921EF" w:rsidRDefault="007B6010">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA2881">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="660066"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
@@ -13421,88 +13547,287 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
         <w:r w:rsidRPr="00E921EF">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74911374" w14:textId="33D2801D" w:rsidR="00DC128C" w:rsidRPr="00E921EF" w:rsidRDefault="00DC128C" w:rsidP="00DC128C">
+  <w:p w14:paraId="71D54BC5" w14:textId="77777777" w:rsidR="007B6010" w:rsidRPr="001E4176" w:rsidRDefault="007B6010">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4820"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001E4176">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t>OFFICIAL</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1EC8B543" w14:textId="0F9DF0C4" w:rsidR="007B6010" w:rsidRPr="00E921EF" w:rsidRDefault="007B6010">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4820"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00CA2881">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="660066"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t>ndis.gov.au</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00F47636">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t>Terms you need to know</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:r w:rsidR="00BF4AEB">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve">NDIA </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Gifts </w:t>
+    </w:r>
+    <w:r w:rsidR="00BF4AEB">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve">and </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t>Benefits</w:t>
+    </w:r>
+    <w:r w:rsidR="00BF4AEB">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Policy</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E921EF">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:id w:val="1257407585"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00E921EF">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00E921EF">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E921EF">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>40</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E921EF">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74911374" w14:textId="402D7458" w:rsidR="00DC128C" w:rsidRPr="00E921EF" w:rsidRDefault="00DC128C" w:rsidP="00DC128C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1985"/>
         <w:tab w:val="center" w:pos="2268"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA2881">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="660066"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B01E4C">
+    <w:r w:rsidR="003D49F5">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>Terms you need to know</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:r w:rsidR="00BF4AEB">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">NDIA </w:t>
@@ -13603,92 +13928,103 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>56</w:t>
         </w:r>
         <w:r w:rsidRPr="00E921EF">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64A88F05" w14:textId="77777777" w:rsidR="000B46A8" w:rsidRDefault="000B46A8" w:rsidP="002679FC">
+    <w:p w14:paraId="1F168673" w14:textId="77777777" w:rsidR="006A18C9" w:rsidRDefault="006A18C9" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E8617D" w14:textId="77777777" w:rsidR="000B46A8" w:rsidRDefault="000B46A8" w:rsidP="002679FC">
+    <w:p w14:paraId="6AB5C0B8" w14:textId="77777777" w:rsidR="006A18C9" w:rsidRDefault="006A18C9" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="653B526B" w14:textId="77777777" w:rsidR="000B46A8" w:rsidRDefault="000B46A8">
+    <w:p w14:paraId="317FD9AB" w14:textId="77777777" w:rsidR="006A18C9" w:rsidRDefault="006A18C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05B9542D" w14:textId="32D66CA8" w:rsidR="0056138B" w:rsidRPr="005D1790" w:rsidRDefault="0056138B" w:rsidP="000441ED">
+  <w:p w14:paraId="603FF5A6" w14:textId="77777777" w:rsidR="003D49F5" w:rsidRDefault="003D49F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="575B95BF" w14:textId="7FCE2BC2" w:rsidR="0056138B" w:rsidRDefault="0056138B" w:rsidP="00B40768">
+  <w:p w14:paraId="05B9542D" w14:textId="32D66CA8" w:rsidR="0056138B" w:rsidRPr="00BF2708" w:rsidRDefault="0056138B" w:rsidP="00BF2708">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="575B95BF" w14:textId="2DBF26DE" w:rsidR="0056138B" w:rsidRDefault="0056138B" w:rsidP="00B40768">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56E9BB45" wp14:editId="5FC2218D">
           <wp:extent cx="1825625" cy="953770"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:docPr id="438986635" name="Picture 438986635" descr="NDIS logo" title="NDIS logo"/>
@@ -20716,200 +21052,201 @@
   </w:num>
   <w:num w:numId="59" w16cid:durableId="632368651">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1751653072">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="323121896">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="1050883053">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="2052194537">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1474061332">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="567"/>
   <w:drawingGridVerticalSpacing w:val="567"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D630E"/>
-    <w:rsid w:val="000005FD"/>
     <w:rsid w:val="00001EDA"/>
     <w:rsid w:val="0000235D"/>
     <w:rsid w:val="00002E1D"/>
     <w:rsid w:val="00002EDD"/>
     <w:rsid w:val="000032E0"/>
     <w:rsid w:val="0000367B"/>
     <w:rsid w:val="000036DC"/>
     <w:rsid w:val="00003998"/>
     <w:rsid w:val="0000414B"/>
     <w:rsid w:val="00004980"/>
     <w:rsid w:val="00005400"/>
     <w:rsid w:val="00005B3A"/>
     <w:rsid w:val="00006820"/>
     <w:rsid w:val="00006943"/>
     <w:rsid w:val="00006C48"/>
     <w:rsid w:val="00010087"/>
     <w:rsid w:val="000100A3"/>
     <w:rsid w:val="00010E1C"/>
     <w:rsid w:val="00011400"/>
     <w:rsid w:val="000115B2"/>
     <w:rsid w:val="00011A4C"/>
     <w:rsid w:val="00011C43"/>
     <w:rsid w:val="00011E43"/>
     <w:rsid w:val="000122A9"/>
     <w:rsid w:val="000123BE"/>
     <w:rsid w:val="000127D6"/>
     <w:rsid w:val="000128FA"/>
     <w:rsid w:val="00012EDA"/>
     <w:rsid w:val="00013266"/>
+    <w:rsid w:val="000137D0"/>
     <w:rsid w:val="00013F46"/>
     <w:rsid w:val="00014627"/>
     <w:rsid w:val="00014701"/>
     <w:rsid w:val="00015E01"/>
     <w:rsid w:val="000162D7"/>
     <w:rsid w:val="000167A5"/>
     <w:rsid w:val="00017BB2"/>
     <w:rsid w:val="000207BA"/>
     <w:rsid w:val="00021684"/>
     <w:rsid w:val="000222C3"/>
     <w:rsid w:val="000228C5"/>
     <w:rsid w:val="0002321A"/>
     <w:rsid w:val="000232EE"/>
     <w:rsid w:val="00023ED8"/>
     <w:rsid w:val="0002424C"/>
     <w:rsid w:val="00024FFC"/>
     <w:rsid w:val="00025562"/>
     <w:rsid w:val="00025BF6"/>
     <w:rsid w:val="00026EF6"/>
     <w:rsid w:val="000275B9"/>
     <w:rsid w:val="0002787E"/>
     <w:rsid w:val="00027FB4"/>
     <w:rsid w:val="00030DC8"/>
     <w:rsid w:val="000316C5"/>
     <w:rsid w:val="0003172E"/>
     <w:rsid w:val="0003189E"/>
+    <w:rsid w:val="00031FBB"/>
     <w:rsid w:val="00032583"/>
     <w:rsid w:val="00032B4B"/>
     <w:rsid w:val="0003306B"/>
     <w:rsid w:val="00033336"/>
     <w:rsid w:val="00033AB2"/>
     <w:rsid w:val="00034B7F"/>
     <w:rsid w:val="0003526E"/>
     <w:rsid w:val="00035B9A"/>
     <w:rsid w:val="00036374"/>
     <w:rsid w:val="00036729"/>
     <w:rsid w:val="00036930"/>
     <w:rsid w:val="00036B9C"/>
     <w:rsid w:val="0003743E"/>
     <w:rsid w:val="00037FD8"/>
     <w:rsid w:val="00040D53"/>
     <w:rsid w:val="000414DA"/>
     <w:rsid w:val="0004167B"/>
     <w:rsid w:val="00041BF8"/>
     <w:rsid w:val="000441ED"/>
     <w:rsid w:val="0004421D"/>
     <w:rsid w:val="000445D9"/>
     <w:rsid w:val="00044990"/>
     <w:rsid w:val="00044B02"/>
     <w:rsid w:val="000457E1"/>
     <w:rsid w:val="0004584E"/>
     <w:rsid w:val="00045AFA"/>
-    <w:rsid w:val="00046BAC"/>
     <w:rsid w:val="000470B2"/>
     <w:rsid w:val="00047606"/>
     <w:rsid w:val="000478AD"/>
     <w:rsid w:val="0005130E"/>
     <w:rsid w:val="0005201D"/>
     <w:rsid w:val="00052076"/>
     <w:rsid w:val="00052C80"/>
     <w:rsid w:val="00052E38"/>
     <w:rsid w:val="00052E40"/>
     <w:rsid w:val="00053175"/>
     <w:rsid w:val="000532F0"/>
     <w:rsid w:val="0005333E"/>
     <w:rsid w:val="00053528"/>
     <w:rsid w:val="0005376C"/>
     <w:rsid w:val="0005381B"/>
     <w:rsid w:val="00053A03"/>
     <w:rsid w:val="00053E37"/>
     <w:rsid w:val="00053FB2"/>
     <w:rsid w:val="000540AC"/>
     <w:rsid w:val="0005448A"/>
     <w:rsid w:val="00054841"/>
     <w:rsid w:val="00054A1A"/>
     <w:rsid w:val="0005518A"/>
     <w:rsid w:val="0005594C"/>
     <w:rsid w:val="000567FA"/>
     <w:rsid w:val="0005750B"/>
     <w:rsid w:val="00057B0C"/>
     <w:rsid w:val="00060343"/>
     <w:rsid w:val="000610DF"/>
     <w:rsid w:val="000615FA"/>
     <w:rsid w:val="0006173C"/>
     <w:rsid w:val="00062038"/>
     <w:rsid w:val="000627A9"/>
     <w:rsid w:val="0006378E"/>
     <w:rsid w:val="000639E4"/>
     <w:rsid w:val="00063FD7"/>
     <w:rsid w:val="000642E6"/>
     <w:rsid w:val="000657BD"/>
+    <w:rsid w:val="00065C5C"/>
     <w:rsid w:val="00066008"/>
     <w:rsid w:val="00066496"/>
     <w:rsid w:val="00066A36"/>
     <w:rsid w:val="00066F59"/>
     <w:rsid w:val="00070150"/>
     <w:rsid w:val="000702D4"/>
     <w:rsid w:val="00072988"/>
     <w:rsid w:val="00072A59"/>
     <w:rsid w:val="00072E0E"/>
     <w:rsid w:val="000740A7"/>
     <w:rsid w:val="0007430B"/>
     <w:rsid w:val="00074623"/>
     <w:rsid w:val="00075521"/>
     <w:rsid w:val="00075F10"/>
     <w:rsid w:val="00076BA6"/>
     <w:rsid w:val="000804A9"/>
     <w:rsid w:val="0008084E"/>
     <w:rsid w:val="00081331"/>
     <w:rsid w:val="0008218B"/>
     <w:rsid w:val="00082DAC"/>
     <w:rsid w:val="0008301D"/>
     <w:rsid w:val="000830C4"/>
     <w:rsid w:val="00083C58"/>
     <w:rsid w:val="00083DEC"/>
     <w:rsid w:val="00084E77"/>
@@ -20940,51 +21277,50 @@
     <w:rsid w:val="000A2085"/>
     <w:rsid w:val="000A2491"/>
     <w:rsid w:val="000A34F8"/>
     <w:rsid w:val="000A395D"/>
     <w:rsid w:val="000A3BBB"/>
     <w:rsid w:val="000A3CAA"/>
     <w:rsid w:val="000A3FE6"/>
     <w:rsid w:val="000A456F"/>
     <w:rsid w:val="000A51FA"/>
     <w:rsid w:val="000A5A12"/>
     <w:rsid w:val="000A5EAB"/>
     <w:rsid w:val="000A741E"/>
     <w:rsid w:val="000A746D"/>
     <w:rsid w:val="000B0177"/>
     <w:rsid w:val="000B0600"/>
     <w:rsid w:val="000B0DB4"/>
     <w:rsid w:val="000B15C8"/>
     <w:rsid w:val="000B188C"/>
     <w:rsid w:val="000B1AFA"/>
     <w:rsid w:val="000B210C"/>
     <w:rsid w:val="000B26D3"/>
     <w:rsid w:val="000B2C7B"/>
     <w:rsid w:val="000B32C5"/>
     <w:rsid w:val="000B33E8"/>
     <w:rsid w:val="000B3E5D"/>
-    <w:rsid w:val="000B46A8"/>
     <w:rsid w:val="000B4BC5"/>
     <w:rsid w:val="000B4E58"/>
     <w:rsid w:val="000B53A6"/>
     <w:rsid w:val="000B572B"/>
     <w:rsid w:val="000B5EBA"/>
     <w:rsid w:val="000B6302"/>
     <w:rsid w:val="000B64E8"/>
     <w:rsid w:val="000B6902"/>
     <w:rsid w:val="000B6E34"/>
     <w:rsid w:val="000B6E7B"/>
     <w:rsid w:val="000B73B4"/>
     <w:rsid w:val="000B7887"/>
     <w:rsid w:val="000B7947"/>
     <w:rsid w:val="000C0A41"/>
     <w:rsid w:val="000C0A65"/>
     <w:rsid w:val="000C2820"/>
     <w:rsid w:val="000C337F"/>
     <w:rsid w:val="000C3745"/>
     <w:rsid w:val="000C3F6A"/>
     <w:rsid w:val="000C4529"/>
     <w:rsid w:val="000C4804"/>
     <w:rsid w:val="000C4999"/>
     <w:rsid w:val="000C4E53"/>
     <w:rsid w:val="000C5517"/>
     <w:rsid w:val="000C556F"/>
@@ -21043,103 +21379,105 @@
     <w:rsid w:val="000F7D9E"/>
     <w:rsid w:val="000F7DCD"/>
     <w:rsid w:val="00100046"/>
     <w:rsid w:val="001004DC"/>
     <w:rsid w:val="00100852"/>
     <w:rsid w:val="00101110"/>
     <w:rsid w:val="0010195C"/>
     <w:rsid w:val="00101B2F"/>
     <w:rsid w:val="001020C9"/>
     <w:rsid w:val="001021EA"/>
     <w:rsid w:val="00102435"/>
     <w:rsid w:val="00102AE2"/>
     <w:rsid w:val="00102F7E"/>
     <w:rsid w:val="00103221"/>
     <w:rsid w:val="00103E14"/>
     <w:rsid w:val="0010467D"/>
     <w:rsid w:val="0010476F"/>
     <w:rsid w:val="001066C6"/>
     <w:rsid w:val="00106AA0"/>
     <w:rsid w:val="00106E63"/>
     <w:rsid w:val="00107261"/>
     <w:rsid w:val="00107491"/>
     <w:rsid w:val="00107618"/>
     <w:rsid w:val="00107B8B"/>
     <w:rsid w:val="00107D8C"/>
+    <w:rsid w:val="0011141A"/>
     <w:rsid w:val="00111752"/>
     <w:rsid w:val="00111B79"/>
     <w:rsid w:val="00112D7E"/>
     <w:rsid w:val="00112E5C"/>
     <w:rsid w:val="00113711"/>
     <w:rsid w:val="00113E7D"/>
     <w:rsid w:val="00113FB6"/>
     <w:rsid w:val="00114025"/>
     <w:rsid w:val="0011457D"/>
     <w:rsid w:val="00114FEA"/>
     <w:rsid w:val="00115E1D"/>
     <w:rsid w:val="00116C82"/>
     <w:rsid w:val="00116C8C"/>
     <w:rsid w:val="0011711C"/>
     <w:rsid w:val="00117898"/>
     <w:rsid w:val="00117AAD"/>
     <w:rsid w:val="00117B6F"/>
     <w:rsid w:val="001209DF"/>
     <w:rsid w:val="0012151E"/>
     <w:rsid w:val="00121E9A"/>
     <w:rsid w:val="001223C3"/>
     <w:rsid w:val="0012313C"/>
     <w:rsid w:val="001234ED"/>
     <w:rsid w:val="00123538"/>
     <w:rsid w:val="00123CDB"/>
     <w:rsid w:val="001244FF"/>
     <w:rsid w:val="0012494C"/>
     <w:rsid w:val="00125026"/>
     <w:rsid w:val="001255EE"/>
     <w:rsid w:val="00126355"/>
     <w:rsid w:val="0012645F"/>
     <w:rsid w:val="001270A9"/>
     <w:rsid w:val="001278EB"/>
     <w:rsid w:val="00127DB4"/>
     <w:rsid w:val="00127E2F"/>
     <w:rsid w:val="00130708"/>
     <w:rsid w:val="00130B0D"/>
     <w:rsid w:val="00130EAC"/>
     <w:rsid w:val="00131836"/>
     <w:rsid w:val="001330F2"/>
     <w:rsid w:val="00133789"/>
+    <w:rsid w:val="00133D87"/>
+    <w:rsid w:val="001356D7"/>
     <w:rsid w:val="00135822"/>
     <w:rsid w:val="00135B04"/>
     <w:rsid w:val="00135B31"/>
     <w:rsid w:val="0013632A"/>
     <w:rsid w:val="00136865"/>
     <w:rsid w:val="00136979"/>
     <w:rsid w:val="001373DF"/>
     <w:rsid w:val="001374D9"/>
     <w:rsid w:val="001375F9"/>
     <w:rsid w:val="0013779B"/>
     <w:rsid w:val="001402D5"/>
-    <w:rsid w:val="00140F77"/>
     <w:rsid w:val="001419DC"/>
     <w:rsid w:val="00141ECA"/>
     <w:rsid w:val="00142200"/>
     <w:rsid w:val="00142366"/>
     <w:rsid w:val="0014271B"/>
     <w:rsid w:val="00142747"/>
     <w:rsid w:val="0014369B"/>
     <w:rsid w:val="0014389C"/>
     <w:rsid w:val="00143FCD"/>
     <w:rsid w:val="001440D2"/>
     <w:rsid w:val="001442B0"/>
     <w:rsid w:val="00144A28"/>
     <w:rsid w:val="001453CF"/>
     <w:rsid w:val="00145899"/>
     <w:rsid w:val="001467DF"/>
     <w:rsid w:val="00146936"/>
     <w:rsid w:val="00147458"/>
     <w:rsid w:val="001504DF"/>
     <w:rsid w:val="001507DC"/>
     <w:rsid w:val="00150D7C"/>
     <w:rsid w:val="001537D3"/>
     <w:rsid w:val="00153E4C"/>
     <w:rsid w:val="00154A67"/>
     <w:rsid w:val="00154E48"/>
     <w:rsid w:val="00154F27"/>
@@ -21173,127 +21511,130 @@
     <w:rsid w:val="00170E95"/>
     <w:rsid w:val="00171390"/>
     <w:rsid w:val="00171DED"/>
     <w:rsid w:val="00172252"/>
     <w:rsid w:val="00172A0D"/>
     <w:rsid w:val="00172A54"/>
     <w:rsid w:val="00172CD1"/>
     <w:rsid w:val="0017393E"/>
     <w:rsid w:val="00173E37"/>
     <w:rsid w:val="00174032"/>
     <w:rsid w:val="0017468D"/>
     <w:rsid w:val="00174774"/>
     <w:rsid w:val="00174E27"/>
     <w:rsid w:val="00175028"/>
     <w:rsid w:val="0017544C"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00175CF4"/>
     <w:rsid w:val="001762A5"/>
     <w:rsid w:val="001763CF"/>
     <w:rsid w:val="00176869"/>
     <w:rsid w:val="00176A5E"/>
     <w:rsid w:val="001778A4"/>
     <w:rsid w:val="00177C9A"/>
     <w:rsid w:val="001801B3"/>
     <w:rsid w:val="001801D7"/>
+    <w:rsid w:val="00180474"/>
     <w:rsid w:val="00180760"/>
     <w:rsid w:val="001808EB"/>
     <w:rsid w:val="00181A23"/>
     <w:rsid w:val="00182341"/>
     <w:rsid w:val="001824A0"/>
     <w:rsid w:val="00182CA3"/>
     <w:rsid w:val="001837B9"/>
     <w:rsid w:val="00183DF6"/>
     <w:rsid w:val="00183E29"/>
     <w:rsid w:val="00184C4C"/>
     <w:rsid w:val="00184C55"/>
+    <w:rsid w:val="00184C9B"/>
     <w:rsid w:val="00184EBE"/>
     <w:rsid w:val="001853D2"/>
     <w:rsid w:val="00185B82"/>
     <w:rsid w:val="00186D60"/>
     <w:rsid w:val="001871C1"/>
     <w:rsid w:val="001873E5"/>
     <w:rsid w:val="00187DAE"/>
     <w:rsid w:val="00187DC8"/>
     <w:rsid w:val="00187E03"/>
     <w:rsid w:val="00187FB8"/>
     <w:rsid w:val="00190254"/>
+    <w:rsid w:val="001908A4"/>
     <w:rsid w:val="00190D76"/>
     <w:rsid w:val="0019116A"/>
     <w:rsid w:val="00191829"/>
     <w:rsid w:val="00191A15"/>
     <w:rsid w:val="00192817"/>
     <w:rsid w:val="00192EEB"/>
     <w:rsid w:val="001932C7"/>
     <w:rsid w:val="00193ADD"/>
     <w:rsid w:val="0019423B"/>
     <w:rsid w:val="00195290"/>
     <w:rsid w:val="00195436"/>
     <w:rsid w:val="00195BAD"/>
     <w:rsid w:val="0019697E"/>
     <w:rsid w:val="00196B0D"/>
     <w:rsid w:val="0019766D"/>
     <w:rsid w:val="001A09D8"/>
     <w:rsid w:val="001A0A99"/>
     <w:rsid w:val="001A15EE"/>
     <w:rsid w:val="001A16AE"/>
     <w:rsid w:val="001A16DF"/>
-    <w:rsid w:val="001A1A5F"/>
     <w:rsid w:val="001A2393"/>
     <w:rsid w:val="001A344E"/>
     <w:rsid w:val="001A3652"/>
     <w:rsid w:val="001A57F9"/>
     <w:rsid w:val="001A61AA"/>
     <w:rsid w:val="001A672E"/>
     <w:rsid w:val="001A7927"/>
     <w:rsid w:val="001B0253"/>
     <w:rsid w:val="001B0393"/>
     <w:rsid w:val="001B0C75"/>
     <w:rsid w:val="001B0F09"/>
     <w:rsid w:val="001B122D"/>
     <w:rsid w:val="001B1ED4"/>
     <w:rsid w:val="001B204A"/>
     <w:rsid w:val="001B2072"/>
     <w:rsid w:val="001B21DB"/>
     <w:rsid w:val="001B25FF"/>
     <w:rsid w:val="001B28A4"/>
     <w:rsid w:val="001B300B"/>
     <w:rsid w:val="001B4925"/>
     <w:rsid w:val="001B498A"/>
     <w:rsid w:val="001B617D"/>
     <w:rsid w:val="001B637A"/>
     <w:rsid w:val="001B6FAF"/>
     <w:rsid w:val="001B79FC"/>
     <w:rsid w:val="001B7DB1"/>
     <w:rsid w:val="001C0139"/>
     <w:rsid w:val="001C0297"/>
     <w:rsid w:val="001C0A9C"/>
     <w:rsid w:val="001C0CD1"/>
     <w:rsid w:val="001C1688"/>
     <w:rsid w:val="001C186B"/>
     <w:rsid w:val="001C24A9"/>
     <w:rsid w:val="001C395C"/>
+    <w:rsid w:val="001C439E"/>
     <w:rsid w:val="001C44AF"/>
     <w:rsid w:val="001C4619"/>
     <w:rsid w:val="001C4641"/>
     <w:rsid w:val="001C4930"/>
     <w:rsid w:val="001C4936"/>
     <w:rsid w:val="001C4D98"/>
     <w:rsid w:val="001C59B8"/>
     <w:rsid w:val="001C5EE2"/>
     <w:rsid w:val="001C5F46"/>
     <w:rsid w:val="001C6277"/>
     <w:rsid w:val="001C652A"/>
     <w:rsid w:val="001C6ED6"/>
     <w:rsid w:val="001C76FF"/>
     <w:rsid w:val="001D01DA"/>
     <w:rsid w:val="001D0756"/>
     <w:rsid w:val="001D09D5"/>
     <w:rsid w:val="001D0B3C"/>
     <w:rsid w:val="001D0E22"/>
     <w:rsid w:val="001D3085"/>
     <w:rsid w:val="001D359C"/>
     <w:rsid w:val="001D386E"/>
     <w:rsid w:val="001D464B"/>
     <w:rsid w:val="001D49B2"/>
     <w:rsid w:val="001D5659"/>
     <w:rsid w:val="001D5A66"/>
@@ -21351,119 +21692,124 @@
     <w:rsid w:val="00203FC6"/>
     <w:rsid w:val="0020492C"/>
     <w:rsid w:val="0020629A"/>
     <w:rsid w:val="0020777A"/>
     <w:rsid w:val="00207DD8"/>
     <w:rsid w:val="00210213"/>
     <w:rsid w:val="00210DE6"/>
     <w:rsid w:val="00210F99"/>
     <w:rsid w:val="00211FD4"/>
     <w:rsid w:val="0021223C"/>
     <w:rsid w:val="00212DAA"/>
     <w:rsid w:val="0021350E"/>
     <w:rsid w:val="0021369A"/>
     <w:rsid w:val="00213B5A"/>
     <w:rsid w:val="00213EBE"/>
     <w:rsid w:val="0021433C"/>
     <w:rsid w:val="00214643"/>
     <w:rsid w:val="002146DC"/>
     <w:rsid w:val="00214994"/>
     <w:rsid w:val="0021623B"/>
     <w:rsid w:val="00216ACA"/>
     <w:rsid w:val="00216CE1"/>
     <w:rsid w:val="00217BBA"/>
     <w:rsid w:val="00217E27"/>
     <w:rsid w:val="002200FC"/>
+    <w:rsid w:val="0022088F"/>
     <w:rsid w:val="00222755"/>
     <w:rsid w:val="00222900"/>
     <w:rsid w:val="0022334A"/>
     <w:rsid w:val="002247B7"/>
     <w:rsid w:val="0022492B"/>
     <w:rsid w:val="0022529B"/>
     <w:rsid w:val="00226068"/>
     <w:rsid w:val="002261B3"/>
     <w:rsid w:val="002276CC"/>
     <w:rsid w:val="00227B5B"/>
     <w:rsid w:val="00230305"/>
     <w:rsid w:val="002307CD"/>
     <w:rsid w:val="002307E4"/>
     <w:rsid w:val="002311F2"/>
     <w:rsid w:val="002314BA"/>
     <w:rsid w:val="0023159F"/>
     <w:rsid w:val="00232384"/>
     <w:rsid w:val="00232397"/>
     <w:rsid w:val="00232A3D"/>
+    <w:rsid w:val="00232C46"/>
     <w:rsid w:val="002340AF"/>
     <w:rsid w:val="00234159"/>
     <w:rsid w:val="00234215"/>
     <w:rsid w:val="0023424C"/>
     <w:rsid w:val="0023583F"/>
     <w:rsid w:val="00235D7A"/>
     <w:rsid w:val="00236484"/>
     <w:rsid w:val="00236AE4"/>
     <w:rsid w:val="00236DA8"/>
     <w:rsid w:val="00237153"/>
     <w:rsid w:val="002379E8"/>
     <w:rsid w:val="00237C35"/>
     <w:rsid w:val="002407B2"/>
     <w:rsid w:val="00240992"/>
     <w:rsid w:val="0024102C"/>
     <w:rsid w:val="002410B4"/>
     <w:rsid w:val="002416D2"/>
     <w:rsid w:val="00241F2C"/>
     <w:rsid w:val="002426D8"/>
     <w:rsid w:val="00242D8F"/>
     <w:rsid w:val="00242F6D"/>
     <w:rsid w:val="00243ACB"/>
     <w:rsid w:val="00243B54"/>
     <w:rsid w:val="00243E01"/>
     <w:rsid w:val="00243FB2"/>
     <w:rsid w:val="00244051"/>
     <w:rsid w:val="002444CF"/>
     <w:rsid w:val="00244593"/>
     <w:rsid w:val="00245347"/>
     <w:rsid w:val="002453A1"/>
     <w:rsid w:val="00245841"/>
+    <w:rsid w:val="00245ADB"/>
     <w:rsid w:val="002465A5"/>
     <w:rsid w:val="002469B5"/>
     <w:rsid w:val="00247348"/>
     <w:rsid w:val="00247EFB"/>
     <w:rsid w:val="00251276"/>
     <w:rsid w:val="0025131A"/>
     <w:rsid w:val="00251D79"/>
     <w:rsid w:val="0025209A"/>
     <w:rsid w:val="00252E41"/>
     <w:rsid w:val="00252F58"/>
     <w:rsid w:val="0025371C"/>
     <w:rsid w:val="00254B78"/>
     <w:rsid w:val="0025529A"/>
     <w:rsid w:val="00255995"/>
     <w:rsid w:val="0025629A"/>
     <w:rsid w:val="00257442"/>
+    <w:rsid w:val="002579FD"/>
     <w:rsid w:val="00257EAF"/>
     <w:rsid w:val="00257EDE"/>
     <w:rsid w:val="002600D4"/>
+    <w:rsid w:val="002601A4"/>
     <w:rsid w:val="002605BF"/>
     <w:rsid w:val="00260BD6"/>
     <w:rsid w:val="0026192E"/>
     <w:rsid w:val="00262221"/>
     <w:rsid w:val="00262321"/>
     <w:rsid w:val="002623AB"/>
     <w:rsid w:val="002636AC"/>
     <w:rsid w:val="002640C4"/>
     <w:rsid w:val="00264B16"/>
     <w:rsid w:val="00265462"/>
     <w:rsid w:val="002655ED"/>
     <w:rsid w:val="00265C8B"/>
     <w:rsid w:val="002662DC"/>
     <w:rsid w:val="00266625"/>
     <w:rsid w:val="00266631"/>
     <w:rsid w:val="002669A1"/>
     <w:rsid w:val="00266C6D"/>
     <w:rsid w:val="002676FA"/>
     <w:rsid w:val="0026792C"/>
     <w:rsid w:val="002679FC"/>
     <w:rsid w:val="002701B2"/>
     <w:rsid w:val="002706CD"/>
     <w:rsid w:val="00270701"/>
     <w:rsid w:val="00270B87"/>
     <w:rsid w:val="002719CA"/>
@@ -21519,50 +21865,51 @@
     <w:rsid w:val="002A5032"/>
     <w:rsid w:val="002A54CC"/>
     <w:rsid w:val="002A61BE"/>
     <w:rsid w:val="002A6235"/>
     <w:rsid w:val="002A631F"/>
     <w:rsid w:val="002B0912"/>
     <w:rsid w:val="002B0A3E"/>
     <w:rsid w:val="002B1308"/>
     <w:rsid w:val="002B19E5"/>
     <w:rsid w:val="002B1E43"/>
     <w:rsid w:val="002B27B7"/>
     <w:rsid w:val="002B2939"/>
     <w:rsid w:val="002B2A48"/>
     <w:rsid w:val="002B31D1"/>
     <w:rsid w:val="002B470D"/>
     <w:rsid w:val="002B4933"/>
     <w:rsid w:val="002B4B5D"/>
     <w:rsid w:val="002B5412"/>
     <w:rsid w:val="002B5771"/>
     <w:rsid w:val="002B67AD"/>
     <w:rsid w:val="002C000F"/>
     <w:rsid w:val="002C0501"/>
     <w:rsid w:val="002C0C1F"/>
     <w:rsid w:val="002C0C4E"/>
     <w:rsid w:val="002C0D56"/>
+    <w:rsid w:val="002C1ABF"/>
     <w:rsid w:val="002C1E9B"/>
     <w:rsid w:val="002C23A3"/>
     <w:rsid w:val="002C2AFC"/>
     <w:rsid w:val="002C31C1"/>
     <w:rsid w:val="002C379E"/>
     <w:rsid w:val="002C3C61"/>
     <w:rsid w:val="002C3DA8"/>
     <w:rsid w:val="002C3F26"/>
     <w:rsid w:val="002C4217"/>
     <w:rsid w:val="002C44FC"/>
     <w:rsid w:val="002C474C"/>
     <w:rsid w:val="002C49A7"/>
     <w:rsid w:val="002C4C50"/>
     <w:rsid w:val="002C4FF0"/>
     <w:rsid w:val="002C7D11"/>
     <w:rsid w:val="002C7E4D"/>
     <w:rsid w:val="002D1161"/>
     <w:rsid w:val="002D14F4"/>
     <w:rsid w:val="002D1990"/>
     <w:rsid w:val="002D1AFC"/>
     <w:rsid w:val="002D3293"/>
     <w:rsid w:val="002D35DF"/>
     <w:rsid w:val="002D36A2"/>
     <w:rsid w:val="002D3BBE"/>
     <w:rsid w:val="002D504C"/>
@@ -21667,51 +22014,50 @@
     <w:rsid w:val="00343DE8"/>
     <w:rsid w:val="003441C3"/>
     <w:rsid w:val="00344715"/>
     <w:rsid w:val="00345635"/>
     <w:rsid w:val="00345B1A"/>
     <w:rsid w:val="00346238"/>
     <w:rsid w:val="00346FA8"/>
     <w:rsid w:val="00347480"/>
     <w:rsid w:val="00347979"/>
     <w:rsid w:val="003502B2"/>
     <w:rsid w:val="00350BBB"/>
     <w:rsid w:val="003518A4"/>
     <w:rsid w:val="00351A0E"/>
     <w:rsid w:val="00351C80"/>
     <w:rsid w:val="00352125"/>
     <w:rsid w:val="003537D3"/>
     <w:rsid w:val="0035454F"/>
     <w:rsid w:val="00354930"/>
     <w:rsid w:val="00354A08"/>
     <w:rsid w:val="00354ACB"/>
     <w:rsid w:val="0035523B"/>
     <w:rsid w:val="00355939"/>
     <w:rsid w:val="00355F2E"/>
     <w:rsid w:val="003563FC"/>
     <w:rsid w:val="003564EF"/>
-    <w:rsid w:val="00357321"/>
     <w:rsid w:val="00357766"/>
     <w:rsid w:val="00357D60"/>
     <w:rsid w:val="00360AE5"/>
     <w:rsid w:val="003610FB"/>
     <w:rsid w:val="00361C23"/>
     <w:rsid w:val="00361EF2"/>
     <w:rsid w:val="0036292A"/>
     <w:rsid w:val="00362C47"/>
     <w:rsid w:val="00362DAA"/>
     <w:rsid w:val="00364809"/>
     <w:rsid w:val="003669AF"/>
     <w:rsid w:val="00366D95"/>
     <w:rsid w:val="00367589"/>
     <w:rsid w:val="00367FAB"/>
     <w:rsid w:val="0037097C"/>
     <w:rsid w:val="00370B59"/>
     <w:rsid w:val="003716C8"/>
     <w:rsid w:val="00371A28"/>
     <w:rsid w:val="00373755"/>
     <w:rsid w:val="00374C5B"/>
     <w:rsid w:val="003751FD"/>
     <w:rsid w:val="0037571D"/>
     <w:rsid w:val="003759CD"/>
     <w:rsid w:val="003766FD"/>
     <w:rsid w:val="00376711"/>
@@ -21748,121 +22094,121 @@
     <w:rsid w:val="00393506"/>
     <w:rsid w:val="00393780"/>
     <w:rsid w:val="00393A1C"/>
     <w:rsid w:val="00393E77"/>
     <w:rsid w:val="003941F9"/>
     <w:rsid w:val="003944FA"/>
     <w:rsid w:val="00394AD3"/>
     <w:rsid w:val="00395714"/>
     <w:rsid w:val="003957CE"/>
     <w:rsid w:val="00395951"/>
     <w:rsid w:val="00395DFA"/>
     <w:rsid w:val="0039641A"/>
     <w:rsid w:val="003976E3"/>
     <w:rsid w:val="003977F1"/>
     <w:rsid w:val="003A02FE"/>
     <w:rsid w:val="003A087B"/>
     <w:rsid w:val="003A0976"/>
     <w:rsid w:val="003A13D2"/>
     <w:rsid w:val="003A2135"/>
     <w:rsid w:val="003A31AC"/>
     <w:rsid w:val="003A3265"/>
     <w:rsid w:val="003A3819"/>
     <w:rsid w:val="003A3A38"/>
     <w:rsid w:val="003A3C8E"/>
     <w:rsid w:val="003A3E1D"/>
-    <w:rsid w:val="003A40EF"/>
     <w:rsid w:val="003A41B2"/>
     <w:rsid w:val="003A4587"/>
     <w:rsid w:val="003A4C68"/>
     <w:rsid w:val="003A5023"/>
     <w:rsid w:val="003A5568"/>
     <w:rsid w:val="003A594B"/>
     <w:rsid w:val="003A59C8"/>
     <w:rsid w:val="003A5BAB"/>
     <w:rsid w:val="003A5CE0"/>
     <w:rsid w:val="003A6614"/>
     <w:rsid w:val="003A68F2"/>
-    <w:rsid w:val="003A6EE8"/>
     <w:rsid w:val="003A71DA"/>
     <w:rsid w:val="003B0696"/>
     <w:rsid w:val="003B1F1E"/>
     <w:rsid w:val="003B24A7"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B315A"/>
     <w:rsid w:val="003B3352"/>
     <w:rsid w:val="003B3656"/>
     <w:rsid w:val="003B3A65"/>
+    <w:rsid w:val="003B3C58"/>
     <w:rsid w:val="003B3D85"/>
     <w:rsid w:val="003B44B5"/>
     <w:rsid w:val="003B4A23"/>
     <w:rsid w:val="003B50BC"/>
     <w:rsid w:val="003B5F67"/>
     <w:rsid w:val="003B680A"/>
     <w:rsid w:val="003B6B4B"/>
     <w:rsid w:val="003B732D"/>
     <w:rsid w:val="003B73B9"/>
     <w:rsid w:val="003B76AB"/>
     <w:rsid w:val="003C03D9"/>
     <w:rsid w:val="003C0B68"/>
     <w:rsid w:val="003C15EA"/>
     <w:rsid w:val="003C1820"/>
     <w:rsid w:val="003C1B3A"/>
     <w:rsid w:val="003C1CB6"/>
     <w:rsid w:val="003C1E58"/>
     <w:rsid w:val="003C1EBA"/>
     <w:rsid w:val="003C3D27"/>
     <w:rsid w:val="003C58EB"/>
     <w:rsid w:val="003C5F19"/>
     <w:rsid w:val="003C6187"/>
     <w:rsid w:val="003C65CB"/>
     <w:rsid w:val="003D0934"/>
     <w:rsid w:val="003D13DC"/>
     <w:rsid w:val="003D2661"/>
+    <w:rsid w:val="003D2FE9"/>
     <w:rsid w:val="003D3027"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003D397D"/>
     <w:rsid w:val="003D3CA2"/>
     <w:rsid w:val="003D3EF7"/>
     <w:rsid w:val="003D40FE"/>
     <w:rsid w:val="003D4713"/>
+    <w:rsid w:val="003D49F5"/>
     <w:rsid w:val="003D51E1"/>
     <w:rsid w:val="003D6404"/>
     <w:rsid w:val="003D660F"/>
     <w:rsid w:val="003D662E"/>
     <w:rsid w:val="003D6CB9"/>
     <w:rsid w:val="003E0973"/>
     <w:rsid w:val="003E0BE2"/>
     <w:rsid w:val="003E0F73"/>
     <w:rsid w:val="003E1135"/>
     <w:rsid w:val="003E130B"/>
     <w:rsid w:val="003E14CB"/>
     <w:rsid w:val="003E1830"/>
     <w:rsid w:val="003E210E"/>
     <w:rsid w:val="003E2D84"/>
     <w:rsid w:val="003E2EEF"/>
-    <w:rsid w:val="003E34DD"/>
     <w:rsid w:val="003E37BA"/>
     <w:rsid w:val="003E51F1"/>
     <w:rsid w:val="003E5256"/>
     <w:rsid w:val="003E560F"/>
     <w:rsid w:val="003E56D7"/>
     <w:rsid w:val="003E6C58"/>
     <w:rsid w:val="003E7931"/>
     <w:rsid w:val="003E7A8E"/>
     <w:rsid w:val="003F0081"/>
     <w:rsid w:val="003F0D4D"/>
     <w:rsid w:val="003F1486"/>
     <w:rsid w:val="003F1540"/>
     <w:rsid w:val="003F2269"/>
     <w:rsid w:val="003F2A87"/>
     <w:rsid w:val="003F2E38"/>
     <w:rsid w:val="003F40E4"/>
     <w:rsid w:val="003F4AFD"/>
     <w:rsid w:val="003F5ABC"/>
     <w:rsid w:val="003F64F0"/>
     <w:rsid w:val="003F6DCB"/>
     <w:rsid w:val="003F6EEA"/>
     <w:rsid w:val="003F73F4"/>
     <w:rsid w:val="003F78C1"/>
     <w:rsid w:val="003F79EE"/>
     <w:rsid w:val="003F7EC3"/>
@@ -22117,50 +22463,51 @@
     <w:rsid w:val="004C0A37"/>
     <w:rsid w:val="004C0B23"/>
     <w:rsid w:val="004C0CE6"/>
     <w:rsid w:val="004C0FEC"/>
     <w:rsid w:val="004C18AB"/>
     <w:rsid w:val="004C1B43"/>
     <w:rsid w:val="004C1B66"/>
     <w:rsid w:val="004C2116"/>
     <w:rsid w:val="004C260D"/>
     <w:rsid w:val="004C2C21"/>
     <w:rsid w:val="004C2DC9"/>
     <w:rsid w:val="004C33A7"/>
     <w:rsid w:val="004C398E"/>
     <w:rsid w:val="004C3CBF"/>
     <w:rsid w:val="004C7876"/>
     <w:rsid w:val="004C7ED3"/>
     <w:rsid w:val="004D0DEC"/>
     <w:rsid w:val="004D12C3"/>
     <w:rsid w:val="004D14F9"/>
     <w:rsid w:val="004D20CC"/>
     <w:rsid w:val="004D28EA"/>
     <w:rsid w:val="004D2D76"/>
     <w:rsid w:val="004D39B4"/>
     <w:rsid w:val="004D3BD7"/>
     <w:rsid w:val="004D4B91"/>
+    <w:rsid w:val="004D570D"/>
     <w:rsid w:val="004D5B42"/>
     <w:rsid w:val="004D5F80"/>
     <w:rsid w:val="004D6397"/>
     <w:rsid w:val="004D6D96"/>
     <w:rsid w:val="004D7A15"/>
     <w:rsid w:val="004E02D9"/>
     <w:rsid w:val="004E0859"/>
     <w:rsid w:val="004E098E"/>
     <w:rsid w:val="004E0BB0"/>
     <w:rsid w:val="004E0DC3"/>
     <w:rsid w:val="004E0E06"/>
     <w:rsid w:val="004E101F"/>
     <w:rsid w:val="004E1261"/>
     <w:rsid w:val="004E19FE"/>
     <w:rsid w:val="004E22A7"/>
     <w:rsid w:val="004E2AB1"/>
     <w:rsid w:val="004E304B"/>
     <w:rsid w:val="004E3E87"/>
     <w:rsid w:val="004E3FA7"/>
     <w:rsid w:val="004E446D"/>
     <w:rsid w:val="004E48DC"/>
     <w:rsid w:val="004E4971"/>
     <w:rsid w:val="004E4A4B"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="004E6000"/>
@@ -22192,50 +22539,51 @@
     <w:rsid w:val="004F76A4"/>
     <w:rsid w:val="004F7EB9"/>
     <w:rsid w:val="005001BF"/>
     <w:rsid w:val="00500C44"/>
     <w:rsid w:val="00500CA2"/>
     <w:rsid w:val="00501074"/>
     <w:rsid w:val="00501124"/>
     <w:rsid w:val="00501518"/>
     <w:rsid w:val="00501A90"/>
     <w:rsid w:val="00501E51"/>
     <w:rsid w:val="005036D2"/>
     <w:rsid w:val="0050386F"/>
     <w:rsid w:val="00503A66"/>
     <w:rsid w:val="005043F9"/>
     <w:rsid w:val="00504B50"/>
     <w:rsid w:val="00506088"/>
     <w:rsid w:val="00506512"/>
     <w:rsid w:val="00506576"/>
     <w:rsid w:val="00506D4F"/>
     <w:rsid w:val="00507102"/>
     <w:rsid w:val="00507F02"/>
     <w:rsid w:val="0051039A"/>
     <w:rsid w:val="0051074D"/>
     <w:rsid w:val="005110C9"/>
     <w:rsid w:val="00511156"/>
+    <w:rsid w:val="00511513"/>
     <w:rsid w:val="0051169C"/>
     <w:rsid w:val="00511CE6"/>
     <w:rsid w:val="005125C7"/>
     <w:rsid w:val="0051309D"/>
     <w:rsid w:val="00513760"/>
     <w:rsid w:val="00513DEF"/>
     <w:rsid w:val="005142AE"/>
     <w:rsid w:val="0051460B"/>
     <w:rsid w:val="005147FB"/>
     <w:rsid w:val="00514C1B"/>
     <w:rsid w:val="0051584C"/>
     <w:rsid w:val="00515A98"/>
     <w:rsid w:val="00515CF0"/>
     <w:rsid w:val="00515DE3"/>
     <w:rsid w:val="00516151"/>
     <w:rsid w:val="005179DC"/>
     <w:rsid w:val="0052041D"/>
     <w:rsid w:val="0052117B"/>
     <w:rsid w:val="00521246"/>
     <w:rsid w:val="0052137D"/>
     <w:rsid w:val="00521577"/>
     <w:rsid w:val="00521FAD"/>
     <w:rsid w:val="005231B8"/>
     <w:rsid w:val="00523425"/>
     <w:rsid w:val="005239D5"/>
@@ -22338,137 +22686,137 @@
     <w:rsid w:val="005748D6"/>
     <w:rsid w:val="00574A7A"/>
     <w:rsid w:val="005751AB"/>
     <w:rsid w:val="005753C2"/>
     <w:rsid w:val="00576272"/>
     <w:rsid w:val="0057662A"/>
     <w:rsid w:val="005769AF"/>
     <w:rsid w:val="00576B5B"/>
     <w:rsid w:val="00577FDA"/>
     <w:rsid w:val="00580194"/>
     <w:rsid w:val="00580449"/>
     <w:rsid w:val="00580551"/>
     <w:rsid w:val="005807AC"/>
     <w:rsid w:val="00580812"/>
     <w:rsid w:val="00580A2F"/>
     <w:rsid w:val="00581179"/>
     <w:rsid w:val="0058119E"/>
     <w:rsid w:val="00581934"/>
     <w:rsid w:val="00581BD0"/>
     <w:rsid w:val="0058210E"/>
     <w:rsid w:val="005823DC"/>
     <w:rsid w:val="0058299E"/>
     <w:rsid w:val="00582CB5"/>
     <w:rsid w:val="00582F3D"/>
     <w:rsid w:val="00583B6A"/>
+    <w:rsid w:val="00583CD4"/>
     <w:rsid w:val="00583CEB"/>
     <w:rsid w:val="00584058"/>
     <w:rsid w:val="0058407C"/>
     <w:rsid w:val="00584C98"/>
     <w:rsid w:val="00584E9F"/>
     <w:rsid w:val="00584F5E"/>
     <w:rsid w:val="005850DD"/>
     <w:rsid w:val="00585468"/>
     <w:rsid w:val="005861FE"/>
     <w:rsid w:val="00586557"/>
     <w:rsid w:val="005868BA"/>
     <w:rsid w:val="00586AFE"/>
     <w:rsid w:val="005905CF"/>
     <w:rsid w:val="00590719"/>
     <w:rsid w:val="0059096E"/>
     <w:rsid w:val="00590C7B"/>
     <w:rsid w:val="0059105A"/>
     <w:rsid w:val="00591A16"/>
     <w:rsid w:val="00591BDE"/>
     <w:rsid w:val="005924BF"/>
     <w:rsid w:val="005924D7"/>
     <w:rsid w:val="0059276A"/>
     <w:rsid w:val="00592EDA"/>
     <w:rsid w:val="0059303E"/>
     <w:rsid w:val="00593265"/>
     <w:rsid w:val="00593D11"/>
     <w:rsid w:val="00593DCC"/>
     <w:rsid w:val="005947F8"/>
     <w:rsid w:val="00595C95"/>
     <w:rsid w:val="00595D8A"/>
     <w:rsid w:val="00595E54"/>
     <w:rsid w:val="00595F85"/>
     <w:rsid w:val="005964B9"/>
     <w:rsid w:val="005976C7"/>
     <w:rsid w:val="00597A7D"/>
-    <w:rsid w:val="00597E31"/>
     <w:rsid w:val="005A0903"/>
     <w:rsid w:val="005A192B"/>
     <w:rsid w:val="005A3697"/>
     <w:rsid w:val="005A37AD"/>
     <w:rsid w:val="005A39E0"/>
     <w:rsid w:val="005A3FB2"/>
     <w:rsid w:val="005A40EB"/>
     <w:rsid w:val="005A449B"/>
     <w:rsid w:val="005A462A"/>
     <w:rsid w:val="005A46E2"/>
     <w:rsid w:val="005A742B"/>
     <w:rsid w:val="005A74FA"/>
     <w:rsid w:val="005B03F3"/>
     <w:rsid w:val="005B0A82"/>
     <w:rsid w:val="005B12DD"/>
     <w:rsid w:val="005B13B6"/>
     <w:rsid w:val="005B1779"/>
     <w:rsid w:val="005B1A7D"/>
     <w:rsid w:val="005B2067"/>
     <w:rsid w:val="005B2532"/>
     <w:rsid w:val="005B260B"/>
     <w:rsid w:val="005B264F"/>
     <w:rsid w:val="005B29D8"/>
     <w:rsid w:val="005B30D2"/>
     <w:rsid w:val="005B36E6"/>
     <w:rsid w:val="005B45E5"/>
     <w:rsid w:val="005B4BF7"/>
     <w:rsid w:val="005B5236"/>
     <w:rsid w:val="005B6AA5"/>
     <w:rsid w:val="005B7626"/>
     <w:rsid w:val="005B7751"/>
     <w:rsid w:val="005C163B"/>
     <w:rsid w:val="005C21F2"/>
     <w:rsid w:val="005C2457"/>
     <w:rsid w:val="005C2532"/>
     <w:rsid w:val="005C31CA"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005C3DB4"/>
     <w:rsid w:val="005C50DE"/>
     <w:rsid w:val="005C5A2C"/>
     <w:rsid w:val="005C5A3D"/>
     <w:rsid w:val="005C6674"/>
     <w:rsid w:val="005C6777"/>
     <w:rsid w:val="005C7330"/>
     <w:rsid w:val="005C7497"/>
     <w:rsid w:val="005C78B2"/>
     <w:rsid w:val="005C7C5C"/>
     <w:rsid w:val="005D0867"/>
+    <w:rsid w:val="005D0975"/>
     <w:rsid w:val="005D0D77"/>
     <w:rsid w:val="005D10F6"/>
-    <w:rsid w:val="005D1790"/>
     <w:rsid w:val="005D1877"/>
     <w:rsid w:val="005D2298"/>
     <w:rsid w:val="005D22E5"/>
     <w:rsid w:val="005D22EE"/>
     <w:rsid w:val="005D2F0C"/>
     <w:rsid w:val="005D2F5E"/>
     <w:rsid w:val="005D3B44"/>
     <w:rsid w:val="005D3F1E"/>
     <w:rsid w:val="005D5AB1"/>
     <w:rsid w:val="005D5C15"/>
     <w:rsid w:val="005D5E36"/>
     <w:rsid w:val="005D5FFE"/>
     <w:rsid w:val="005D6194"/>
     <w:rsid w:val="005D63F4"/>
     <w:rsid w:val="005D6868"/>
     <w:rsid w:val="005D6A35"/>
     <w:rsid w:val="005D717A"/>
     <w:rsid w:val="005D7C90"/>
     <w:rsid w:val="005E04E0"/>
     <w:rsid w:val="005E0651"/>
     <w:rsid w:val="005E36DC"/>
     <w:rsid w:val="005E3EC6"/>
     <w:rsid w:val="005E496E"/>
     <w:rsid w:val="005E5DDF"/>
     <w:rsid w:val="005E60C1"/>
@@ -22550,50 +22898,51 @@
     <w:rsid w:val="006313AF"/>
     <w:rsid w:val="00631410"/>
     <w:rsid w:val="00631606"/>
     <w:rsid w:val="00631A4B"/>
     <w:rsid w:val="00631B4A"/>
     <w:rsid w:val="00631BEA"/>
     <w:rsid w:val="00631E62"/>
     <w:rsid w:val="00632C84"/>
     <w:rsid w:val="00633704"/>
     <w:rsid w:val="006346CF"/>
     <w:rsid w:val="00634B3B"/>
     <w:rsid w:val="00634CB7"/>
     <w:rsid w:val="00635ED1"/>
     <w:rsid w:val="00635F9C"/>
     <w:rsid w:val="006366E6"/>
     <w:rsid w:val="00636A73"/>
     <w:rsid w:val="006372A0"/>
     <w:rsid w:val="00640351"/>
     <w:rsid w:val="00640383"/>
     <w:rsid w:val="00640C35"/>
     <w:rsid w:val="00641235"/>
     <w:rsid w:val="00641D60"/>
     <w:rsid w:val="00641E07"/>
     <w:rsid w:val="0064349F"/>
     <w:rsid w:val="0064496F"/>
+    <w:rsid w:val="00645236"/>
     <w:rsid w:val="00645A56"/>
     <w:rsid w:val="00645C16"/>
     <w:rsid w:val="00645D58"/>
     <w:rsid w:val="00646A39"/>
     <w:rsid w:val="00646B6C"/>
     <w:rsid w:val="00646FDE"/>
     <w:rsid w:val="006470B4"/>
     <w:rsid w:val="00647B43"/>
     <w:rsid w:val="00647DFF"/>
     <w:rsid w:val="0065044D"/>
     <w:rsid w:val="0065056E"/>
     <w:rsid w:val="00650A6D"/>
     <w:rsid w:val="00650EDA"/>
     <w:rsid w:val="00651B07"/>
     <w:rsid w:val="0065279A"/>
     <w:rsid w:val="00652BBD"/>
     <w:rsid w:val="00652FED"/>
     <w:rsid w:val="006540F9"/>
     <w:rsid w:val="0065423A"/>
     <w:rsid w:val="006546AB"/>
     <w:rsid w:val="006546F1"/>
     <w:rsid w:val="00654EA7"/>
     <w:rsid w:val="0065544C"/>
     <w:rsid w:val="006556BC"/>
     <w:rsid w:val="00655D32"/>
@@ -22611,106 +22960,107 @@
     <w:rsid w:val="006652C0"/>
     <w:rsid w:val="00665DE5"/>
     <w:rsid w:val="006662C0"/>
     <w:rsid w:val="006664BA"/>
     <w:rsid w:val="00670BD0"/>
     <w:rsid w:val="006715F4"/>
     <w:rsid w:val="00671A6D"/>
     <w:rsid w:val="00671B76"/>
     <w:rsid w:val="00671DA8"/>
     <w:rsid w:val="00672CAD"/>
     <w:rsid w:val="0067592F"/>
     <w:rsid w:val="00675BAE"/>
     <w:rsid w:val="006763A4"/>
     <w:rsid w:val="006766F7"/>
     <w:rsid w:val="00676DB7"/>
     <w:rsid w:val="00677101"/>
     <w:rsid w:val="00680D3A"/>
     <w:rsid w:val="00681411"/>
     <w:rsid w:val="006819D7"/>
     <w:rsid w:val="006823C8"/>
     <w:rsid w:val="00683739"/>
     <w:rsid w:val="0068411B"/>
     <w:rsid w:val="00684125"/>
     <w:rsid w:val="006843A7"/>
     <w:rsid w:val="00684817"/>
+    <w:rsid w:val="00684FA5"/>
     <w:rsid w:val="00686675"/>
     <w:rsid w:val="00686AB3"/>
     <w:rsid w:val="00686DAD"/>
     <w:rsid w:val="00686DBE"/>
     <w:rsid w:val="006877AF"/>
     <w:rsid w:val="00687E23"/>
     <w:rsid w:val="00687E5F"/>
     <w:rsid w:val="00687FD8"/>
     <w:rsid w:val="006909B7"/>
     <w:rsid w:val="00690E74"/>
     <w:rsid w:val="00690FC3"/>
     <w:rsid w:val="006913E2"/>
     <w:rsid w:val="00691D83"/>
     <w:rsid w:val="006921EA"/>
     <w:rsid w:val="006922EA"/>
     <w:rsid w:val="00693449"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="00693D17"/>
     <w:rsid w:val="00694678"/>
     <w:rsid w:val="006946B2"/>
     <w:rsid w:val="00695D4B"/>
     <w:rsid w:val="006962BB"/>
     <w:rsid w:val="00696544"/>
     <w:rsid w:val="00697356"/>
     <w:rsid w:val="006973B6"/>
     <w:rsid w:val="00697829"/>
     <w:rsid w:val="00697885"/>
     <w:rsid w:val="006A01BA"/>
     <w:rsid w:val="006A0683"/>
     <w:rsid w:val="006A083A"/>
     <w:rsid w:val="006A1741"/>
+    <w:rsid w:val="006A18C9"/>
     <w:rsid w:val="006A1B29"/>
     <w:rsid w:val="006A1E0A"/>
     <w:rsid w:val="006A27A5"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006A4EB7"/>
     <w:rsid w:val="006A52E5"/>
     <w:rsid w:val="006A5421"/>
     <w:rsid w:val="006A5805"/>
     <w:rsid w:val="006A5EB1"/>
     <w:rsid w:val="006A5F22"/>
     <w:rsid w:val="006A7310"/>
     <w:rsid w:val="006A741D"/>
     <w:rsid w:val="006A76D9"/>
     <w:rsid w:val="006B0115"/>
     <w:rsid w:val="006B0E20"/>
     <w:rsid w:val="006B0F43"/>
     <w:rsid w:val="006B0FAE"/>
     <w:rsid w:val="006B148A"/>
     <w:rsid w:val="006B2145"/>
     <w:rsid w:val="006B2E60"/>
     <w:rsid w:val="006B30B1"/>
     <w:rsid w:val="006B36FA"/>
     <w:rsid w:val="006B3959"/>
     <w:rsid w:val="006B3B65"/>
-    <w:rsid w:val="006B3D47"/>
     <w:rsid w:val="006B3E09"/>
     <w:rsid w:val="006B417E"/>
     <w:rsid w:val="006B4806"/>
     <w:rsid w:val="006B5716"/>
     <w:rsid w:val="006B572B"/>
     <w:rsid w:val="006B636F"/>
     <w:rsid w:val="006B646A"/>
     <w:rsid w:val="006B6B55"/>
     <w:rsid w:val="006B702F"/>
     <w:rsid w:val="006B7892"/>
     <w:rsid w:val="006B79FF"/>
     <w:rsid w:val="006B7A50"/>
     <w:rsid w:val="006B7D5A"/>
     <w:rsid w:val="006B7D61"/>
     <w:rsid w:val="006B7ED6"/>
     <w:rsid w:val="006C09DF"/>
     <w:rsid w:val="006C0EBA"/>
     <w:rsid w:val="006C1001"/>
     <w:rsid w:val="006C118F"/>
     <w:rsid w:val="006C1989"/>
     <w:rsid w:val="006C1C89"/>
     <w:rsid w:val="006C1CC4"/>
     <w:rsid w:val="006C2D25"/>
     <w:rsid w:val="006C41C1"/>
     <w:rsid w:val="006C4676"/>
@@ -22790,71 +23140,74 @@
     <w:rsid w:val="0070501A"/>
     <w:rsid w:val="007050F2"/>
     <w:rsid w:val="00705162"/>
     <w:rsid w:val="00705C67"/>
     <w:rsid w:val="0070664D"/>
     <w:rsid w:val="00707097"/>
     <w:rsid w:val="007104C4"/>
     <w:rsid w:val="00710543"/>
     <w:rsid w:val="00711408"/>
     <w:rsid w:val="007121AB"/>
     <w:rsid w:val="0071280A"/>
     <w:rsid w:val="007135D4"/>
     <w:rsid w:val="00713B56"/>
     <w:rsid w:val="007146C7"/>
     <w:rsid w:val="00714C19"/>
     <w:rsid w:val="00715250"/>
     <w:rsid w:val="007153AC"/>
     <w:rsid w:val="00715735"/>
     <w:rsid w:val="0071610D"/>
     <w:rsid w:val="00717318"/>
     <w:rsid w:val="00717739"/>
     <w:rsid w:val="00717B7A"/>
     <w:rsid w:val="007205CA"/>
     <w:rsid w:val="0072075E"/>
     <w:rsid w:val="0072142B"/>
+    <w:rsid w:val="00721A98"/>
     <w:rsid w:val="00721AB9"/>
     <w:rsid w:val="007221FF"/>
     <w:rsid w:val="00722283"/>
     <w:rsid w:val="007228A2"/>
+    <w:rsid w:val="00723340"/>
     <w:rsid w:val="00723A77"/>
     <w:rsid w:val="007249AE"/>
     <w:rsid w:val="00724FB7"/>
     <w:rsid w:val="00725289"/>
     <w:rsid w:val="007253E6"/>
     <w:rsid w:val="00725A2E"/>
     <w:rsid w:val="00726E2A"/>
     <w:rsid w:val="00727A9F"/>
     <w:rsid w:val="00730DA2"/>
     <w:rsid w:val="00731388"/>
     <w:rsid w:val="00731412"/>
     <w:rsid w:val="007314AD"/>
     <w:rsid w:val="007319B6"/>
     <w:rsid w:val="00731A02"/>
     <w:rsid w:val="00731EEE"/>
     <w:rsid w:val="00732605"/>
     <w:rsid w:val="007340E7"/>
+    <w:rsid w:val="00734BF5"/>
     <w:rsid w:val="00734C0C"/>
     <w:rsid w:val="007350AB"/>
     <w:rsid w:val="0073572A"/>
     <w:rsid w:val="00735A6A"/>
     <w:rsid w:val="00736AA1"/>
     <w:rsid w:val="00737706"/>
     <w:rsid w:val="00737B7D"/>
     <w:rsid w:val="007401DA"/>
     <w:rsid w:val="00740B1C"/>
     <w:rsid w:val="007412DC"/>
     <w:rsid w:val="0074236E"/>
     <w:rsid w:val="0074261D"/>
     <w:rsid w:val="007427C4"/>
     <w:rsid w:val="00742FB7"/>
     <w:rsid w:val="007430B7"/>
     <w:rsid w:val="00743702"/>
     <w:rsid w:val="00743BD3"/>
     <w:rsid w:val="00743C85"/>
     <w:rsid w:val="007443C7"/>
     <w:rsid w:val="0074448A"/>
     <w:rsid w:val="00744920"/>
     <w:rsid w:val="00747045"/>
     <w:rsid w:val="00750DF2"/>
     <w:rsid w:val="00751571"/>
     <w:rsid w:val="007517D3"/>
@@ -22876,50 +23229,51 @@
     <w:rsid w:val="007604D6"/>
     <w:rsid w:val="0076062E"/>
     <w:rsid w:val="0076200F"/>
     <w:rsid w:val="007621C9"/>
     <w:rsid w:val="00762441"/>
     <w:rsid w:val="00762C35"/>
     <w:rsid w:val="0076345B"/>
     <w:rsid w:val="00763DC8"/>
     <w:rsid w:val="0076594D"/>
     <w:rsid w:val="007669DB"/>
     <w:rsid w:val="007673B4"/>
     <w:rsid w:val="00767808"/>
     <w:rsid w:val="00767F83"/>
     <w:rsid w:val="00770134"/>
     <w:rsid w:val="00770776"/>
     <w:rsid w:val="00770AD6"/>
     <w:rsid w:val="007713EF"/>
     <w:rsid w:val="00771684"/>
     <w:rsid w:val="00771F52"/>
     <w:rsid w:val="007721E6"/>
     <w:rsid w:val="00772BD7"/>
     <w:rsid w:val="00772D22"/>
     <w:rsid w:val="00772E92"/>
     <w:rsid w:val="0077306A"/>
     <w:rsid w:val="00773161"/>
+    <w:rsid w:val="0077432D"/>
     <w:rsid w:val="0077501A"/>
     <w:rsid w:val="007758E8"/>
     <w:rsid w:val="00775909"/>
     <w:rsid w:val="00777832"/>
     <w:rsid w:val="00777CBC"/>
     <w:rsid w:val="007800FB"/>
     <w:rsid w:val="00780248"/>
     <w:rsid w:val="0078093A"/>
     <w:rsid w:val="00781088"/>
     <w:rsid w:val="0078154B"/>
     <w:rsid w:val="00781963"/>
     <w:rsid w:val="00781BBD"/>
     <w:rsid w:val="00782093"/>
     <w:rsid w:val="0078216F"/>
     <w:rsid w:val="0078236F"/>
     <w:rsid w:val="007829C5"/>
     <w:rsid w:val="00782A4D"/>
     <w:rsid w:val="00782ED2"/>
     <w:rsid w:val="007836A2"/>
     <w:rsid w:val="00783C80"/>
     <w:rsid w:val="007843AE"/>
     <w:rsid w:val="0078440B"/>
     <w:rsid w:val="00784976"/>
     <w:rsid w:val="00785028"/>
     <w:rsid w:val="00785261"/>
@@ -22953,50 +23307,51 @@
     <w:rsid w:val="007A178F"/>
     <w:rsid w:val="007A3357"/>
     <w:rsid w:val="007A3388"/>
     <w:rsid w:val="007A3808"/>
     <w:rsid w:val="007A4455"/>
     <w:rsid w:val="007A4FC1"/>
     <w:rsid w:val="007A56E6"/>
     <w:rsid w:val="007A5809"/>
     <w:rsid w:val="007A6088"/>
     <w:rsid w:val="007A6122"/>
     <w:rsid w:val="007A6336"/>
     <w:rsid w:val="007A6419"/>
     <w:rsid w:val="007A6F87"/>
     <w:rsid w:val="007A7B9D"/>
     <w:rsid w:val="007A7D16"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B055E"/>
     <w:rsid w:val="007B0A62"/>
     <w:rsid w:val="007B0AC3"/>
     <w:rsid w:val="007B0E49"/>
     <w:rsid w:val="007B110A"/>
     <w:rsid w:val="007B157E"/>
     <w:rsid w:val="007B1C74"/>
     <w:rsid w:val="007B2D0E"/>
     <w:rsid w:val="007B2ECD"/>
+    <w:rsid w:val="007B3A7F"/>
     <w:rsid w:val="007B44E2"/>
     <w:rsid w:val="007B46F4"/>
     <w:rsid w:val="007B500A"/>
     <w:rsid w:val="007B5019"/>
     <w:rsid w:val="007B51A0"/>
     <w:rsid w:val="007B5302"/>
     <w:rsid w:val="007B55BD"/>
     <w:rsid w:val="007B6010"/>
     <w:rsid w:val="007B6105"/>
     <w:rsid w:val="007B6226"/>
     <w:rsid w:val="007B6507"/>
     <w:rsid w:val="007B65E1"/>
     <w:rsid w:val="007B6973"/>
     <w:rsid w:val="007B6E86"/>
     <w:rsid w:val="007B6FA5"/>
     <w:rsid w:val="007B7015"/>
     <w:rsid w:val="007B7E0C"/>
     <w:rsid w:val="007B7F71"/>
     <w:rsid w:val="007C00DE"/>
     <w:rsid w:val="007C06AE"/>
     <w:rsid w:val="007C150C"/>
     <w:rsid w:val="007C160C"/>
     <w:rsid w:val="007C1CAF"/>
     <w:rsid w:val="007C2061"/>
     <w:rsid w:val="007C28B4"/>
@@ -23040,50 +23395,51 @@
     <w:rsid w:val="007E2562"/>
     <w:rsid w:val="007E30EC"/>
     <w:rsid w:val="007E4D47"/>
     <w:rsid w:val="007E620A"/>
     <w:rsid w:val="007E70D4"/>
     <w:rsid w:val="007E7205"/>
     <w:rsid w:val="007E755B"/>
     <w:rsid w:val="007E7DDE"/>
     <w:rsid w:val="007E7F67"/>
     <w:rsid w:val="007F096E"/>
     <w:rsid w:val="007F0991"/>
     <w:rsid w:val="007F0FC3"/>
     <w:rsid w:val="007F1277"/>
     <w:rsid w:val="007F22C0"/>
     <w:rsid w:val="007F2427"/>
     <w:rsid w:val="007F2BE7"/>
     <w:rsid w:val="007F317D"/>
     <w:rsid w:val="007F3C65"/>
     <w:rsid w:val="007F4151"/>
     <w:rsid w:val="007F50ED"/>
     <w:rsid w:val="007F55ED"/>
     <w:rsid w:val="007F584C"/>
     <w:rsid w:val="007F58FF"/>
     <w:rsid w:val="007F6EB8"/>
     <w:rsid w:val="00800FA8"/>
+    <w:rsid w:val="0080123B"/>
     <w:rsid w:val="008012CC"/>
     <w:rsid w:val="0080200A"/>
     <w:rsid w:val="0080215C"/>
     <w:rsid w:val="008023C4"/>
     <w:rsid w:val="00802AB0"/>
     <w:rsid w:val="00802CC6"/>
     <w:rsid w:val="00803989"/>
     <w:rsid w:val="00803FC1"/>
     <w:rsid w:val="00804719"/>
     <w:rsid w:val="00804DC9"/>
     <w:rsid w:val="00805329"/>
     <w:rsid w:val="008053FE"/>
     <w:rsid w:val="00806659"/>
     <w:rsid w:val="00807762"/>
     <w:rsid w:val="008077A1"/>
     <w:rsid w:val="00807D1A"/>
     <w:rsid w:val="008101FC"/>
     <w:rsid w:val="0081048C"/>
     <w:rsid w:val="00810946"/>
     <w:rsid w:val="008115BD"/>
     <w:rsid w:val="00811E58"/>
     <w:rsid w:val="00812172"/>
     <w:rsid w:val="0081269C"/>
     <w:rsid w:val="00812DD0"/>
     <w:rsid w:val="00812E4A"/>
@@ -23148,50 +23504,51 @@
     <w:rsid w:val="00847D6E"/>
     <w:rsid w:val="00847DDD"/>
     <w:rsid w:val="008502BC"/>
     <w:rsid w:val="008517E4"/>
     <w:rsid w:val="00851AC8"/>
     <w:rsid w:val="00851BBA"/>
     <w:rsid w:val="00851D04"/>
     <w:rsid w:val="00851F14"/>
     <w:rsid w:val="008535D1"/>
     <w:rsid w:val="00854E77"/>
     <w:rsid w:val="008554B0"/>
     <w:rsid w:val="008555B9"/>
     <w:rsid w:val="008558C8"/>
     <w:rsid w:val="00856D32"/>
     <w:rsid w:val="008570AC"/>
     <w:rsid w:val="008579F3"/>
     <w:rsid w:val="00857D8F"/>
     <w:rsid w:val="00861B61"/>
     <w:rsid w:val="0086269C"/>
     <w:rsid w:val="00862E12"/>
     <w:rsid w:val="00862EC4"/>
     <w:rsid w:val="008631DE"/>
     <w:rsid w:val="008633CC"/>
     <w:rsid w:val="0086379C"/>
     <w:rsid w:val="00863C48"/>
+    <w:rsid w:val="008642A0"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864BAF"/>
     <w:rsid w:val="00864F0D"/>
     <w:rsid w:val="00865B51"/>
     <w:rsid w:val="00865F06"/>
     <w:rsid w:val="0086641D"/>
     <w:rsid w:val="008665E1"/>
     <w:rsid w:val="0086716D"/>
     <w:rsid w:val="00867376"/>
     <w:rsid w:val="00867BC5"/>
     <w:rsid w:val="00870136"/>
     <w:rsid w:val="00870421"/>
     <w:rsid w:val="0087065A"/>
     <w:rsid w:val="0087084B"/>
     <w:rsid w:val="00870C50"/>
     <w:rsid w:val="008712FC"/>
     <w:rsid w:val="0087131D"/>
     <w:rsid w:val="0087258C"/>
     <w:rsid w:val="008727D0"/>
     <w:rsid w:val="00872D34"/>
     <w:rsid w:val="008734F6"/>
     <w:rsid w:val="00873C86"/>
     <w:rsid w:val="00874435"/>
     <w:rsid w:val="008749ED"/>
     <w:rsid w:val="00875783"/>
@@ -23458,60 +23815,62 @@
     <w:rsid w:val="009566ED"/>
     <w:rsid w:val="009573BA"/>
     <w:rsid w:val="00957539"/>
     <w:rsid w:val="009576DE"/>
     <w:rsid w:val="00957D59"/>
     <w:rsid w:val="00960075"/>
     <w:rsid w:val="00960552"/>
     <w:rsid w:val="00960C33"/>
     <w:rsid w:val="00961784"/>
     <w:rsid w:val="00962779"/>
     <w:rsid w:val="009627E7"/>
     <w:rsid w:val="00962E97"/>
     <w:rsid w:val="009645C2"/>
     <w:rsid w:val="009655D9"/>
     <w:rsid w:val="00966690"/>
     <w:rsid w:val="00966AA3"/>
     <w:rsid w:val="009671F2"/>
     <w:rsid w:val="009672CB"/>
     <w:rsid w:val="00967B9A"/>
     <w:rsid w:val="00967CD4"/>
     <w:rsid w:val="00967D5E"/>
     <w:rsid w:val="00970F4E"/>
     <w:rsid w:val="00971701"/>
     <w:rsid w:val="00972478"/>
     <w:rsid w:val="009727FD"/>
+    <w:rsid w:val="00972E5C"/>
     <w:rsid w:val="00973095"/>
     <w:rsid w:val="00973420"/>
     <w:rsid w:val="009738DA"/>
     <w:rsid w:val="009741DD"/>
     <w:rsid w:val="0097436D"/>
     <w:rsid w:val="009745E9"/>
     <w:rsid w:val="00974BD5"/>
     <w:rsid w:val="009750BD"/>
     <w:rsid w:val="00976A61"/>
     <w:rsid w:val="00976AF3"/>
+    <w:rsid w:val="00976C65"/>
     <w:rsid w:val="00977D1F"/>
     <w:rsid w:val="00977F06"/>
     <w:rsid w:val="009803B6"/>
     <w:rsid w:val="009822E0"/>
     <w:rsid w:val="00982D21"/>
     <w:rsid w:val="00983602"/>
     <w:rsid w:val="009837BC"/>
     <w:rsid w:val="009842C0"/>
     <w:rsid w:val="00984EB3"/>
     <w:rsid w:val="009856B7"/>
     <w:rsid w:val="00985EB0"/>
     <w:rsid w:val="009870A0"/>
     <w:rsid w:val="0098725F"/>
     <w:rsid w:val="009873AA"/>
     <w:rsid w:val="00987E84"/>
     <w:rsid w:val="00987FD0"/>
     <w:rsid w:val="0099058B"/>
     <w:rsid w:val="009909B6"/>
     <w:rsid w:val="00991003"/>
     <w:rsid w:val="009917B9"/>
     <w:rsid w:val="00991C5B"/>
     <w:rsid w:val="00991C81"/>
     <w:rsid w:val="00992EAE"/>
     <w:rsid w:val="009930C0"/>
     <w:rsid w:val="009939D7"/>
@@ -23582,55 +23941,55 @@
     <w:rsid w:val="009D0D1E"/>
     <w:rsid w:val="009D1425"/>
     <w:rsid w:val="009D274D"/>
     <w:rsid w:val="009D292F"/>
     <w:rsid w:val="009D2D5B"/>
     <w:rsid w:val="009D30B1"/>
     <w:rsid w:val="009D4932"/>
     <w:rsid w:val="009D5013"/>
     <w:rsid w:val="009D50B7"/>
     <w:rsid w:val="009D5699"/>
     <w:rsid w:val="009D56B4"/>
     <w:rsid w:val="009D5CBF"/>
     <w:rsid w:val="009D61BF"/>
     <w:rsid w:val="009D6537"/>
     <w:rsid w:val="009D663B"/>
     <w:rsid w:val="009D67E1"/>
     <w:rsid w:val="009D6880"/>
     <w:rsid w:val="009D71F0"/>
     <w:rsid w:val="009D72FE"/>
     <w:rsid w:val="009D7983"/>
     <w:rsid w:val="009E114D"/>
     <w:rsid w:val="009E13BF"/>
     <w:rsid w:val="009E2106"/>
     <w:rsid w:val="009E22E5"/>
     <w:rsid w:val="009E29ED"/>
+    <w:rsid w:val="009E2E62"/>
     <w:rsid w:val="009E3989"/>
     <w:rsid w:val="009E3C6A"/>
     <w:rsid w:val="009E408E"/>
     <w:rsid w:val="009E4AE6"/>
-    <w:rsid w:val="009E4F25"/>
     <w:rsid w:val="009E5F71"/>
     <w:rsid w:val="009E63EF"/>
     <w:rsid w:val="009E66CA"/>
     <w:rsid w:val="009E6A18"/>
     <w:rsid w:val="009E6C42"/>
     <w:rsid w:val="009E7D0C"/>
     <w:rsid w:val="009F037B"/>
     <w:rsid w:val="009F093C"/>
     <w:rsid w:val="009F0AF3"/>
     <w:rsid w:val="009F0C1D"/>
     <w:rsid w:val="009F189E"/>
     <w:rsid w:val="009F1E6D"/>
     <w:rsid w:val="009F28F2"/>
     <w:rsid w:val="009F2FB1"/>
     <w:rsid w:val="009F300F"/>
     <w:rsid w:val="009F3C45"/>
     <w:rsid w:val="009F4E87"/>
     <w:rsid w:val="009F55A3"/>
     <w:rsid w:val="009F7510"/>
     <w:rsid w:val="009F7619"/>
     <w:rsid w:val="00A00431"/>
     <w:rsid w:val="00A00622"/>
     <w:rsid w:val="00A00789"/>
     <w:rsid w:val="00A01002"/>
     <w:rsid w:val="00A010BC"/>
@@ -23732,128 +24091,130 @@
     <w:rsid w:val="00A634FF"/>
     <w:rsid w:val="00A63B1F"/>
     <w:rsid w:val="00A63D0A"/>
     <w:rsid w:val="00A64259"/>
     <w:rsid w:val="00A64BDE"/>
     <w:rsid w:val="00A65202"/>
     <w:rsid w:val="00A65270"/>
     <w:rsid w:val="00A65291"/>
     <w:rsid w:val="00A65315"/>
     <w:rsid w:val="00A667B2"/>
     <w:rsid w:val="00A6691D"/>
     <w:rsid w:val="00A66C84"/>
     <w:rsid w:val="00A67042"/>
     <w:rsid w:val="00A67375"/>
     <w:rsid w:val="00A67393"/>
     <w:rsid w:val="00A675F0"/>
     <w:rsid w:val="00A67A7F"/>
     <w:rsid w:val="00A67DDA"/>
     <w:rsid w:val="00A7043F"/>
     <w:rsid w:val="00A71343"/>
     <w:rsid w:val="00A71639"/>
     <w:rsid w:val="00A721B4"/>
     <w:rsid w:val="00A7229F"/>
     <w:rsid w:val="00A725E6"/>
     <w:rsid w:val="00A72783"/>
+    <w:rsid w:val="00A73B2F"/>
     <w:rsid w:val="00A74709"/>
     <w:rsid w:val="00A7495C"/>
     <w:rsid w:val="00A74A00"/>
     <w:rsid w:val="00A74BF4"/>
     <w:rsid w:val="00A75E8A"/>
     <w:rsid w:val="00A769EB"/>
     <w:rsid w:val="00A77497"/>
     <w:rsid w:val="00A8002B"/>
     <w:rsid w:val="00A8054D"/>
     <w:rsid w:val="00A80BF1"/>
     <w:rsid w:val="00A83763"/>
     <w:rsid w:val="00A83ED2"/>
     <w:rsid w:val="00A84352"/>
     <w:rsid w:val="00A84A63"/>
     <w:rsid w:val="00A84D63"/>
     <w:rsid w:val="00A8550B"/>
     <w:rsid w:val="00A859E3"/>
     <w:rsid w:val="00A861EC"/>
     <w:rsid w:val="00A87CB6"/>
     <w:rsid w:val="00A87E35"/>
     <w:rsid w:val="00A9056E"/>
     <w:rsid w:val="00A90B2C"/>
     <w:rsid w:val="00A90DD4"/>
     <w:rsid w:val="00A917CB"/>
     <w:rsid w:val="00A91F5A"/>
     <w:rsid w:val="00A91FC3"/>
     <w:rsid w:val="00A927FA"/>
     <w:rsid w:val="00A93743"/>
     <w:rsid w:val="00A93766"/>
     <w:rsid w:val="00A93798"/>
     <w:rsid w:val="00A937AE"/>
     <w:rsid w:val="00A93A85"/>
     <w:rsid w:val="00A93E58"/>
     <w:rsid w:val="00A944D6"/>
+    <w:rsid w:val="00A95C92"/>
     <w:rsid w:val="00A95D1E"/>
     <w:rsid w:val="00A965F3"/>
     <w:rsid w:val="00A96628"/>
     <w:rsid w:val="00A967A0"/>
     <w:rsid w:val="00A967C0"/>
     <w:rsid w:val="00A976D5"/>
     <w:rsid w:val="00A97C85"/>
     <w:rsid w:val="00A97E26"/>
     <w:rsid w:val="00AA064D"/>
     <w:rsid w:val="00AA0678"/>
     <w:rsid w:val="00AA0B68"/>
     <w:rsid w:val="00AA0DC8"/>
     <w:rsid w:val="00AA11FF"/>
     <w:rsid w:val="00AA21F8"/>
     <w:rsid w:val="00AA2347"/>
     <w:rsid w:val="00AA2396"/>
     <w:rsid w:val="00AA320A"/>
     <w:rsid w:val="00AA33D3"/>
     <w:rsid w:val="00AA401B"/>
     <w:rsid w:val="00AA4D79"/>
     <w:rsid w:val="00AA4FA7"/>
     <w:rsid w:val="00AA5034"/>
     <w:rsid w:val="00AA5375"/>
     <w:rsid w:val="00AA5536"/>
     <w:rsid w:val="00AA561E"/>
     <w:rsid w:val="00AA593C"/>
     <w:rsid w:val="00AA6326"/>
     <w:rsid w:val="00AA6346"/>
     <w:rsid w:val="00AA6927"/>
     <w:rsid w:val="00AA692A"/>
     <w:rsid w:val="00AA6B9D"/>
     <w:rsid w:val="00AA6F7E"/>
     <w:rsid w:val="00AA75DC"/>
     <w:rsid w:val="00AA7902"/>
     <w:rsid w:val="00AA792A"/>
+    <w:rsid w:val="00AA7B7B"/>
     <w:rsid w:val="00AA7C0A"/>
     <w:rsid w:val="00AB1378"/>
     <w:rsid w:val="00AB139A"/>
     <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB1D16"/>
     <w:rsid w:val="00AB2C66"/>
     <w:rsid w:val="00AB3DCC"/>
     <w:rsid w:val="00AB4B11"/>
-    <w:rsid w:val="00AB4FEC"/>
     <w:rsid w:val="00AB5406"/>
     <w:rsid w:val="00AB5837"/>
     <w:rsid w:val="00AB59BB"/>
     <w:rsid w:val="00AB59E5"/>
     <w:rsid w:val="00AB5AC0"/>
     <w:rsid w:val="00AB5C15"/>
     <w:rsid w:val="00AB67F1"/>
     <w:rsid w:val="00AB68C9"/>
     <w:rsid w:val="00AB6E38"/>
     <w:rsid w:val="00AB6FEF"/>
     <w:rsid w:val="00AB7B64"/>
     <w:rsid w:val="00AC0039"/>
     <w:rsid w:val="00AC0481"/>
     <w:rsid w:val="00AC05D2"/>
     <w:rsid w:val="00AC112A"/>
     <w:rsid w:val="00AC1879"/>
     <w:rsid w:val="00AC1F7E"/>
     <w:rsid w:val="00AC3908"/>
     <w:rsid w:val="00AC3B02"/>
     <w:rsid w:val="00AC3DDF"/>
     <w:rsid w:val="00AC46AD"/>
     <w:rsid w:val="00AC46C3"/>
     <w:rsid w:val="00AC4961"/>
     <w:rsid w:val="00AC496F"/>
     <w:rsid w:val="00AC49EC"/>
@@ -23916,51 +24277,50 @@
     <w:rsid w:val="00AF0CF8"/>
     <w:rsid w:val="00AF1385"/>
     <w:rsid w:val="00AF1E99"/>
     <w:rsid w:val="00AF2419"/>
     <w:rsid w:val="00AF3349"/>
     <w:rsid w:val="00AF405A"/>
     <w:rsid w:val="00AF41DF"/>
     <w:rsid w:val="00AF41F9"/>
     <w:rsid w:val="00AF424D"/>
     <w:rsid w:val="00AF45AF"/>
     <w:rsid w:val="00AF487A"/>
     <w:rsid w:val="00AF4BD0"/>
     <w:rsid w:val="00AF4F06"/>
     <w:rsid w:val="00AF539B"/>
     <w:rsid w:val="00AF6415"/>
     <w:rsid w:val="00AF67AF"/>
     <w:rsid w:val="00AF6B7D"/>
     <w:rsid w:val="00AF70C9"/>
     <w:rsid w:val="00AF7A25"/>
     <w:rsid w:val="00B006E7"/>
     <w:rsid w:val="00B00A06"/>
     <w:rsid w:val="00B00EFC"/>
     <w:rsid w:val="00B01174"/>
     <w:rsid w:val="00B01323"/>
     <w:rsid w:val="00B01C31"/>
-    <w:rsid w:val="00B01E4C"/>
     <w:rsid w:val="00B0244A"/>
     <w:rsid w:val="00B02B19"/>
     <w:rsid w:val="00B02E32"/>
     <w:rsid w:val="00B031BB"/>
     <w:rsid w:val="00B03CC1"/>
     <w:rsid w:val="00B04BBB"/>
     <w:rsid w:val="00B04CE3"/>
     <w:rsid w:val="00B0504D"/>
     <w:rsid w:val="00B050D9"/>
     <w:rsid w:val="00B052A0"/>
     <w:rsid w:val="00B0549A"/>
     <w:rsid w:val="00B05B07"/>
     <w:rsid w:val="00B05EDC"/>
     <w:rsid w:val="00B0659C"/>
     <w:rsid w:val="00B06860"/>
     <w:rsid w:val="00B06FF1"/>
     <w:rsid w:val="00B0705E"/>
     <w:rsid w:val="00B07DAF"/>
     <w:rsid w:val="00B107FB"/>
     <w:rsid w:val="00B10DC4"/>
     <w:rsid w:val="00B11EAE"/>
     <w:rsid w:val="00B12038"/>
     <w:rsid w:val="00B1272D"/>
     <w:rsid w:val="00B13D4B"/>
     <w:rsid w:val="00B13EA4"/>
@@ -23988,94 +24348,96 @@
     <w:rsid w:val="00B30E95"/>
     <w:rsid w:val="00B31726"/>
     <w:rsid w:val="00B319A5"/>
     <w:rsid w:val="00B323A0"/>
     <w:rsid w:val="00B32410"/>
     <w:rsid w:val="00B32A1C"/>
     <w:rsid w:val="00B32B3F"/>
     <w:rsid w:val="00B32DF7"/>
     <w:rsid w:val="00B33437"/>
     <w:rsid w:val="00B3430F"/>
     <w:rsid w:val="00B34872"/>
     <w:rsid w:val="00B355B2"/>
     <w:rsid w:val="00B35A59"/>
     <w:rsid w:val="00B363A5"/>
     <w:rsid w:val="00B36D7C"/>
     <w:rsid w:val="00B36DFD"/>
     <w:rsid w:val="00B4002C"/>
     <w:rsid w:val="00B40768"/>
     <w:rsid w:val="00B42EF2"/>
     <w:rsid w:val="00B4322D"/>
     <w:rsid w:val="00B43269"/>
     <w:rsid w:val="00B43309"/>
     <w:rsid w:val="00B4361C"/>
     <w:rsid w:val="00B43685"/>
     <w:rsid w:val="00B43EC8"/>
-    <w:rsid w:val="00B440D2"/>
     <w:rsid w:val="00B44450"/>
     <w:rsid w:val="00B446BB"/>
     <w:rsid w:val="00B44C4E"/>
     <w:rsid w:val="00B44EF5"/>
     <w:rsid w:val="00B4556D"/>
     <w:rsid w:val="00B461C2"/>
     <w:rsid w:val="00B46715"/>
     <w:rsid w:val="00B46C7F"/>
     <w:rsid w:val="00B471FC"/>
     <w:rsid w:val="00B47452"/>
     <w:rsid w:val="00B4778C"/>
     <w:rsid w:val="00B47DDD"/>
     <w:rsid w:val="00B51575"/>
     <w:rsid w:val="00B521F9"/>
     <w:rsid w:val="00B52239"/>
     <w:rsid w:val="00B5236E"/>
     <w:rsid w:val="00B52624"/>
     <w:rsid w:val="00B52E18"/>
     <w:rsid w:val="00B53702"/>
     <w:rsid w:val="00B538D3"/>
     <w:rsid w:val="00B53947"/>
     <w:rsid w:val="00B53B6F"/>
     <w:rsid w:val="00B54939"/>
     <w:rsid w:val="00B5502F"/>
+    <w:rsid w:val="00B5602B"/>
     <w:rsid w:val="00B56129"/>
     <w:rsid w:val="00B56D21"/>
     <w:rsid w:val="00B576E3"/>
     <w:rsid w:val="00B57A6F"/>
     <w:rsid w:val="00B60931"/>
     <w:rsid w:val="00B60A90"/>
     <w:rsid w:val="00B6260B"/>
     <w:rsid w:val="00B62F7E"/>
     <w:rsid w:val="00B636D5"/>
     <w:rsid w:val="00B6398C"/>
     <w:rsid w:val="00B63D7E"/>
     <w:rsid w:val="00B64674"/>
     <w:rsid w:val="00B65B85"/>
     <w:rsid w:val="00B65E06"/>
+    <w:rsid w:val="00B663CA"/>
     <w:rsid w:val="00B66568"/>
     <w:rsid w:val="00B66F13"/>
     <w:rsid w:val="00B67DB2"/>
     <w:rsid w:val="00B71261"/>
     <w:rsid w:val="00B71B2E"/>
+    <w:rsid w:val="00B725A0"/>
     <w:rsid w:val="00B72652"/>
     <w:rsid w:val="00B72D96"/>
     <w:rsid w:val="00B7339A"/>
     <w:rsid w:val="00B736E0"/>
     <w:rsid w:val="00B73D0B"/>
     <w:rsid w:val="00B74453"/>
     <w:rsid w:val="00B74796"/>
     <w:rsid w:val="00B75001"/>
     <w:rsid w:val="00B75504"/>
     <w:rsid w:val="00B7569E"/>
     <w:rsid w:val="00B76273"/>
     <w:rsid w:val="00B76680"/>
     <w:rsid w:val="00B769B4"/>
     <w:rsid w:val="00B76E47"/>
     <w:rsid w:val="00B77615"/>
     <w:rsid w:val="00B77B09"/>
     <w:rsid w:val="00B77BFC"/>
     <w:rsid w:val="00B80676"/>
     <w:rsid w:val="00B80AEF"/>
     <w:rsid w:val="00B81FE9"/>
     <w:rsid w:val="00B8241D"/>
     <w:rsid w:val="00B828AA"/>
     <w:rsid w:val="00B82F88"/>
     <w:rsid w:val="00B835AD"/>
     <w:rsid w:val="00B8396D"/>
@@ -24112,128 +24474,130 @@
     <w:rsid w:val="00B974E3"/>
     <w:rsid w:val="00B9799C"/>
     <w:rsid w:val="00BA0398"/>
     <w:rsid w:val="00BA0399"/>
     <w:rsid w:val="00BA066C"/>
     <w:rsid w:val="00BA0742"/>
     <w:rsid w:val="00BA08BD"/>
     <w:rsid w:val="00BA153A"/>
     <w:rsid w:val="00BA204E"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BA315F"/>
     <w:rsid w:val="00BA31C1"/>
     <w:rsid w:val="00BA3885"/>
     <w:rsid w:val="00BA3F16"/>
     <w:rsid w:val="00BA432F"/>
     <w:rsid w:val="00BA45EC"/>
     <w:rsid w:val="00BA58E3"/>
     <w:rsid w:val="00BA5E33"/>
     <w:rsid w:val="00BA5EB3"/>
     <w:rsid w:val="00BA60F2"/>
     <w:rsid w:val="00BA692A"/>
     <w:rsid w:val="00BA6ABA"/>
     <w:rsid w:val="00BA7687"/>
     <w:rsid w:val="00BA76BF"/>
     <w:rsid w:val="00BA7EA0"/>
-    <w:rsid w:val="00BA7EEF"/>
     <w:rsid w:val="00BB02E6"/>
     <w:rsid w:val="00BB0396"/>
     <w:rsid w:val="00BB0BA7"/>
     <w:rsid w:val="00BB1559"/>
     <w:rsid w:val="00BB1B49"/>
     <w:rsid w:val="00BB2864"/>
     <w:rsid w:val="00BB2BA5"/>
     <w:rsid w:val="00BB2C32"/>
     <w:rsid w:val="00BB2F68"/>
     <w:rsid w:val="00BB3345"/>
     <w:rsid w:val="00BB33A7"/>
     <w:rsid w:val="00BB46C3"/>
     <w:rsid w:val="00BB4839"/>
     <w:rsid w:val="00BB4D8D"/>
     <w:rsid w:val="00BB50EA"/>
     <w:rsid w:val="00BB56D8"/>
     <w:rsid w:val="00BB5CA6"/>
     <w:rsid w:val="00BB6D46"/>
     <w:rsid w:val="00BB7180"/>
     <w:rsid w:val="00BB7379"/>
     <w:rsid w:val="00BC00EC"/>
     <w:rsid w:val="00BC152C"/>
     <w:rsid w:val="00BC1D13"/>
     <w:rsid w:val="00BC25C5"/>
     <w:rsid w:val="00BC2672"/>
     <w:rsid w:val="00BC2CD1"/>
     <w:rsid w:val="00BC3CA1"/>
     <w:rsid w:val="00BC3CBE"/>
     <w:rsid w:val="00BC3E80"/>
     <w:rsid w:val="00BC4EF0"/>
     <w:rsid w:val="00BC5376"/>
     <w:rsid w:val="00BC5A78"/>
     <w:rsid w:val="00BC5EC0"/>
     <w:rsid w:val="00BC6374"/>
     <w:rsid w:val="00BC66D6"/>
     <w:rsid w:val="00BD0384"/>
     <w:rsid w:val="00BD151C"/>
     <w:rsid w:val="00BD164B"/>
     <w:rsid w:val="00BD1726"/>
     <w:rsid w:val="00BD1A83"/>
     <w:rsid w:val="00BD2007"/>
     <w:rsid w:val="00BD20CB"/>
     <w:rsid w:val="00BD20D5"/>
     <w:rsid w:val="00BD210C"/>
     <w:rsid w:val="00BD2372"/>
     <w:rsid w:val="00BD26AF"/>
     <w:rsid w:val="00BD2DC9"/>
     <w:rsid w:val="00BD3073"/>
+    <w:rsid w:val="00BD30B5"/>
     <w:rsid w:val="00BD38F6"/>
     <w:rsid w:val="00BD39BD"/>
     <w:rsid w:val="00BD3F96"/>
     <w:rsid w:val="00BD4E94"/>
     <w:rsid w:val="00BD5442"/>
     <w:rsid w:val="00BD640E"/>
     <w:rsid w:val="00BD645D"/>
     <w:rsid w:val="00BD6849"/>
     <w:rsid w:val="00BD6BAB"/>
     <w:rsid w:val="00BD6DD9"/>
     <w:rsid w:val="00BD6FB5"/>
     <w:rsid w:val="00BD7200"/>
     <w:rsid w:val="00BE093E"/>
     <w:rsid w:val="00BE0F90"/>
     <w:rsid w:val="00BE16AB"/>
     <w:rsid w:val="00BE2169"/>
     <w:rsid w:val="00BE2E8A"/>
     <w:rsid w:val="00BE43AC"/>
     <w:rsid w:val="00BE44C3"/>
     <w:rsid w:val="00BE4BDF"/>
     <w:rsid w:val="00BE5219"/>
     <w:rsid w:val="00BE64F3"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BE73ED"/>
     <w:rsid w:val="00BE7831"/>
     <w:rsid w:val="00BF0317"/>
     <w:rsid w:val="00BF0B68"/>
+    <w:rsid w:val="00BF0EA6"/>
     <w:rsid w:val="00BF2339"/>
     <w:rsid w:val="00BF2544"/>
+    <w:rsid w:val="00BF2708"/>
     <w:rsid w:val="00BF325C"/>
     <w:rsid w:val="00BF3F4E"/>
     <w:rsid w:val="00BF4AEB"/>
     <w:rsid w:val="00BF50F2"/>
     <w:rsid w:val="00BF55B2"/>
     <w:rsid w:val="00BF55E9"/>
     <w:rsid w:val="00BF5DDB"/>
     <w:rsid w:val="00BF5E0C"/>
     <w:rsid w:val="00BF6293"/>
     <w:rsid w:val="00BF67D2"/>
     <w:rsid w:val="00BF737C"/>
     <w:rsid w:val="00BF7C2C"/>
     <w:rsid w:val="00C0005D"/>
     <w:rsid w:val="00C00552"/>
     <w:rsid w:val="00C00CD3"/>
     <w:rsid w:val="00C011F9"/>
     <w:rsid w:val="00C012DC"/>
     <w:rsid w:val="00C026B3"/>
     <w:rsid w:val="00C02C58"/>
     <w:rsid w:val="00C03739"/>
     <w:rsid w:val="00C04023"/>
     <w:rsid w:val="00C05184"/>
     <w:rsid w:val="00C05232"/>
     <w:rsid w:val="00C05278"/>
     <w:rsid w:val="00C055F0"/>
@@ -24243,50 +24607,51 @@
     <w:rsid w:val="00C10394"/>
     <w:rsid w:val="00C10648"/>
     <w:rsid w:val="00C1127E"/>
     <w:rsid w:val="00C11F90"/>
     <w:rsid w:val="00C124DA"/>
     <w:rsid w:val="00C125DE"/>
     <w:rsid w:val="00C12997"/>
     <w:rsid w:val="00C12BC1"/>
     <w:rsid w:val="00C1505E"/>
     <w:rsid w:val="00C15066"/>
     <w:rsid w:val="00C16245"/>
     <w:rsid w:val="00C16FB4"/>
     <w:rsid w:val="00C17D6E"/>
     <w:rsid w:val="00C206AC"/>
     <w:rsid w:val="00C20BB1"/>
     <w:rsid w:val="00C20FE5"/>
     <w:rsid w:val="00C239C9"/>
     <w:rsid w:val="00C23B40"/>
     <w:rsid w:val="00C23C53"/>
     <w:rsid w:val="00C24B41"/>
     <w:rsid w:val="00C24E52"/>
     <w:rsid w:val="00C250C9"/>
     <w:rsid w:val="00C25C9D"/>
     <w:rsid w:val="00C25D08"/>
     <w:rsid w:val="00C26019"/>
+    <w:rsid w:val="00C26C13"/>
     <w:rsid w:val="00C26D6F"/>
     <w:rsid w:val="00C26D71"/>
     <w:rsid w:val="00C27BCC"/>
     <w:rsid w:val="00C308A3"/>
     <w:rsid w:val="00C30D2D"/>
     <w:rsid w:val="00C30EA7"/>
     <w:rsid w:val="00C3164F"/>
     <w:rsid w:val="00C3191E"/>
     <w:rsid w:val="00C31DBC"/>
     <w:rsid w:val="00C3270D"/>
     <w:rsid w:val="00C32BBA"/>
     <w:rsid w:val="00C32F58"/>
     <w:rsid w:val="00C33BFD"/>
     <w:rsid w:val="00C342C9"/>
     <w:rsid w:val="00C349C4"/>
     <w:rsid w:val="00C36C3E"/>
     <w:rsid w:val="00C36D5C"/>
     <w:rsid w:val="00C36F3E"/>
     <w:rsid w:val="00C37089"/>
     <w:rsid w:val="00C373BC"/>
     <w:rsid w:val="00C40229"/>
     <w:rsid w:val="00C40A9E"/>
     <w:rsid w:val="00C40BA3"/>
     <w:rsid w:val="00C41499"/>
     <w:rsid w:val="00C4213C"/>
@@ -24300,99 +24665,102 @@
     <w:rsid w:val="00C44653"/>
     <w:rsid w:val="00C45B90"/>
     <w:rsid w:val="00C4628E"/>
     <w:rsid w:val="00C46496"/>
     <w:rsid w:val="00C46F74"/>
     <w:rsid w:val="00C47834"/>
     <w:rsid w:val="00C47EEB"/>
     <w:rsid w:val="00C47F4A"/>
     <w:rsid w:val="00C518B4"/>
     <w:rsid w:val="00C51D0B"/>
     <w:rsid w:val="00C51ECF"/>
     <w:rsid w:val="00C52540"/>
     <w:rsid w:val="00C526B6"/>
     <w:rsid w:val="00C535FE"/>
     <w:rsid w:val="00C538C0"/>
     <w:rsid w:val="00C53B52"/>
     <w:rsid w:val="00C53B56"/>
     <w:rsid w:val="00C543E7"/>
     <w:rsid w:val="00C54671"/>
     <w:rsid w:val="00C54FE9"/>
     <w:rsid w:val="00C55034"/>
     <w:rsid w:val="00C55ED4"/>
     <w:rsid w:val="00C55F18"/>
     <w:rsid w:val="00C57369"/>
     <w:rsid w:val="00C57539"/>
+    <w:rsid w:val="00C57636"/>
     <w:rsid w:val="00C600F8"/>
     <w:rsid w:val="00C602F8"/>
     <w:rsid w:val="00C60D4D"/>
     <w:rsid w:val="00C60F4A"/>
     <w:rsid w:val="00C61A83"/>
     <w:rsid w:val="00C6284C"/>
     <w:rsid w:val="00C634D2"/>
     <w:rsid w:val="00C635E3"/>
     <w:rsid w:val="00C639A4"/>
     <w:rsid w:val="00C63D3F"/>
     <w:rsid w:val="00C64095"/>
     <w:rsid w:val="00C64E51"/>
     <w:rsid w:val="00C657B5"/>
     <w:rsid w:val="00C657E4"/>
     <w:rsid w:val="00C65822"/>
     <w:rsid w:val="00C65E2E"/>
     <w:rsid w:val="00C661A2"/>
     <w:rsid w:val="00C667FA"/>
     <w:rsid w:val="00C67148"/>
     <w:rsid w:val="00C67859"/>
     <w:rsid w:val="00C67E60"/>
     <w:rsid w:val="00C705A6"/>
     <w:rsid w:val="00C70B15"/>
     <w:rsid w:val="00C70D39"/>
     <w:rsid w:val="00C710D9"/>
     <w:rsid w:val="00C718A6"/>
     <w:rsid w:val="00C727C6"/>
     <w:rsid w:val="00C727CB"/>
     <w:rsid w:val="00C72D76"/>
     <w:rsid w:val="00C72EC8"/>
     <w:rsid w:val="00C72FE9"/>
     <w:rsid w:val="00C73239"/>
     <w:rsid w:val="00C73565"/>
+    <w:rsid w:val="00C75D1F"/>
     <w:rsid w:val="00C75D52"/>
     <w:rsid w:val="00C75EB8"/>
     <w:rsid w:val="00C764D8"/>
     <w:rsid w:val="00C76D1A"/>
     <w:rsid w:val="00C775E9"/>
     <w:rsid w:val="00C80428"/>
     <w:rsid w:val="00C80736"/>
     <w:rsid w:val="00C80A07"/>
     <w:rsid w:val="00C80B8C"/>
     <w:rsid w:val="00C81155"/>
     <w:rsid w:val="00C81FE2"/>
     <w:rsid w:val="00C82566"/>
     <w:rsid w:val="00C830AA"/>
     <w:rsid w:val="00C83924"/>
     <w:rsid w:val="00C83B56"/>
     <w:rsid w:val="00C84A65"/>
+    <w:rsid w:val="00C859E6"/>
     <w:rsid w:val="00C85DA7"/>
     <w:rsid w:val="00C8614F"/>
     <w:rsid w:val="00C862E1"/>
     <w:rsid w:val="00C86B32"/>
     <w:rsid w:val="00C86D2B"/>
     <w:rsid w:val="00C86F0E"/>
     <w:rsid w:val="00C9020E"/>
     <w:rsid w:val="00C908BF"/>
     <w:rsid w:val="00C911B8"/>
     <w:rsid w:val="00C9183C"/>
     <w:rsid w:val="00C919C2"/>
     <w:rsid w:val="00C91BCF"/>
     <w:rsid w:val="00C922D8"/>
     <w:rsid w:val="00C924A9"/>
     <w:rsid w:val="00C92F1A"/>
     <w:rsid w:val="00C9355F"/>
     <w:rsid w:val="00C93C21"/>
     <w:rsid w:val="00C94407"/>
     <w:rsid w:val="00C95FDB"/>
     <w:rsid w:val="00C961F8"/>
     <w:rsid w:val="00C96AC6"/>
     <w:rsid w:val="00C97073"/>
     <w:rsid w:val="00C97220"/>
     <w:rsid w:val="00C97B6A"/>
     <w:rsid w:val="00CA18B2"/>
@@ -24573,51 +24941,50 @@
     <w:rsid w:val="00D40515"/>
     <w:rsid w:val="00D40550"/>
     <w:rsid w:val="00D40625"/>
     <w:rsid w:val="00D4063B"/>
     <w:rsid w:val="00D40C91"/>
     <w:rsid w:val="00D4137F"/>
     <w:rsid w:val="00D42822"/>
     <w:rsid w:val="00D433A1"/>
     <w:rsid w:val="00D4376D"/>
     <w:rsid w:val="00D437B4"/>
     <w:rsid w:val="00D43839"/>
     <w:rsid w:val="00D44748"/>
     <w:rsid w:val="00D44A24"/>
     <w:rsid w:val="00D44D00"/>
     <w:rsid w:val="00D463E0"/>
     <w:rsid w:val="00D46AFF"/>
     <w:rsid w:val="00D46DE7"/>
     <w:rsid w:val="00D46DFD"/>
     <w:rsid w:val="00D46FEA"/>
     <w:rsid w:val="00D47797"/>
     <w:rsid w:val="00D47BF3"/>
     <w:rsid w:val="00D47C29"/>
     <w:rsid w:val="00D47F3C"/>
     <w:rsid w:val="00D50E2C"/>
     <w:rsid w:val="00D52D45"/>
-    <w:rsid w:val="00D53057"/>
     <w:rsid w:val="00D55472"/>
     <w:rsid w:val="00D559E9"/>
     <w:rsid w:val="00D559F1"/>
     <w:rsid w:val="00D56F28"/>
     <w:rsid w:val="00D571EF"/>
     <w:rsid w:val="00D57D5F"/>
     <w:rsid w:val="00D60629"/>
     <w:rsid w:val="00D609A6"/>
     <w:rsid w:val="00D60A8D"/>
     <w:rsid w:val="00D60FB9"/>
     <w:rsid w:val="00D614A4"/>
     <w:rsid w:val="00D61B8F"/>
     <w:rsid w:val="00D62130"/>
     <w:rsid w:val="00D622A6"/>
     <w:rsid w:val="00D63276"/>
     <w:rsid w:val="00D63838"/>
     <w:rsid w:val="00D6583F"/>
     <w:rsid w:val="00D65D7E"/>
     <w:rsid w:val="00D660A6"/>
     <w:rsid w:val="00D664D5"/>
     <w:rsid w:val="00D665F5"/>
     <w:rsid w:val="00D66976"/>
     <w:rsid w:val="00D67128"/>
     <w:rsid w:val="00D67141"/>
     <w:rsid w:val="00D67228"/>
@@ -24731,51 +25098,50 @@
     <w:rsid w:val="00DC3213"/>
     <w:rsid w:val="00DC3B94"/>
     <w:rsid w:val="00DC4989"/>
     <w:rsid w:val="00DC4B8E"/>
     <w:rsid w:val="00DC4DC3"/>
     <w:rsid w:val="00DC5E7D"/>
     <w:rsid w:val="00DC637E"/>
     <w:rsid w:val="00DC68A5"/>
     <w:rsid w:val="00DC72D6"/>
     <w:rsid w:val="00DC7EEA"/>
     <w:rsid w:val="00DD0860"/>
     <w:rsid w:val="00DD0BC3"/>
     <w:rsid w:val="00DD1AE4"/>
     <w:rsid w:val="00DD1CA0"/>
     <w:rsid w:val="00DD1F11"/>
     <w:rsid w:val="00DD2E89"/>
     <w:rsid w:val="00DD2FC1"/>
     <w:rsid w:val="00DD376A"/>
     <w:rsid w:val="00DD3F4A"/>
     <w:rsid w:val="00DD459C"/>
     <w:rsid w:val="00DD4A71"/>
     <w:rsid w:val="00DD4BEC"/>
     <w:rsid w:val="00DD5296"/>
     <w:rsid w:val="00DD6242"/>
     <w:rsid w:val="00DD6C12"/>
-    <w:rsid w:val="00DD6D17"/>
     <w:rsid w:val="00DD7E45"/>
     <w:rsid w:val="00DE070B"/>
     <w:rsid w:val="00DE1654"/>
     <w:rsid w:val="00DE257C"/>
     <w:rsid w:val="00DE2852"/>
     <w:rsid w:val="00DE3B60"/>
     <w:rsid w:val="00DE3DEA"/>
     <w:rsid w:val="00DE3DF9"/>
     <w:rsid w:val="00DE45CF"/>
     <w:rsid w:val="00DE478D"/>
     <w:rsid w:val="00DE47E7"/>
     <w:rsid w:val="00DE4914"/>
     <w:rsid w:val="00DE49C1"/>
     <w:rsid w:val="00DE4AF6"/>
     <w:rsid w:val="00DE5318"/>
     <w:rsid w:val="00DE5F7C"/>
     <w:rsid w:val="00DE6528"/>
     <w:rsid w:val="00DE73CF"/>
     <w:rsid w:val="00DE7B0D"/>
     <w:rsid w:val="00DE7BE8"/>
     <w:rsid w:val="00DE7C9C"/>
     <w:rsid w:val="00DF014D"/>
     <w:rsid w:val="00DF1103"/>
     <w:rsid w:val="00DF1194"/>
     <w:rsid w:val="00DF25E4"/>
@@ -24831,50 +25197,51 @@
     <w:rsid w:val="00E220B9"/>
     <w:rsid w:val="00E22B2C"/>
     <w:rsid w:val="00E22D47"/>
     <w:rsid w:val="00E23143"/>
     <w:rsid w:val="00E2340F"/>
     <w:rsid w:val="00E24886"/>
     <w:rsid w:val="00E24B50"/>
     <w:rsid w:val="00E24D63"/>
     <w:rsid w:val="00E2576B"/>
     <w:rsid w:val="00E264A6"/>
     <w:rsid w:val="00E27846"/>
     <w:rsid w:val="00E27954"/>
     <w:rsid w:val="00E27F53"/>
     <w:rsid w:val="00E3037B"/>
     <w:rsid w:val="00E30865"/>
     <w:rsid w:val="00E30C3E"/>
     <w:rsid w:val="00E30C64"/>
     <w:rsid w:val="00E314FA"/>
     <w:rsid w:val="00E3219B"/>
     <w:rsid w:val="00E32971"/>
     <w:rsid w:val="00E3358F"/>
     <w:rsid w:val="00E343D4"/>
     <w:rsid w:val="00E3459B"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E34C25"/>
+    <w:rsid w:val="00E35B26"/>
     <w:rsid w:val="00E35F28"/>
     <w:rsid w:val="00E368DE"/>
     <w:rsid w:val="00E36966"/>
     <w:rsid w:val="00E40CAE"/>
     <w:rsid w:val="00E41615"/>
     <w:rsid w:val="00E41801"/>
     <w:rsid w:val="00E418BE"/>
     <w:rsid w:val="00E41CAB"/>
     <w:rsid w:val="00E41CE9"/>
     <w:rsid w:val="00E42418"/>
     <w:rsid w:val="00E42422"/>
     <w:rsid w:val="00E4287D"/>
     <w:rsid w:val="00E429F6"/>
     <w:rsid w:val="00E42BD0"/>
     <w:rsid w:val="00E430C8"/>
     <w:rsid w:val="00E43280"/>
     <w:rsid w:val="00E4334D"/>
     <w:rsid w:val="00E4336D"/>
     <w:rsid w:val="00E43B07"/>
     <w:rsid w:val="00E451A6"/>
     <w:rsid w:val="00E4529E"/>
     <w:rsid w:val="00E45B77"/>
     <w:rsid w:val="00E463C0"/>
     <w:rsid w:val="00E46B1A"/>
     <w:rsid w:val="00E46B8B"/>
@@ -24890,100 +25257,100 @@
     <w:rsid w:val="00E53416"/>
     <w:rsid w:val="00E53DBF"/>
     <w:rsid w:val="00E568AA"/>
     <w:rsid w:val="00E5748B"/>
     <w:rsid w:val="00E57E7A"/>
     <w:rsid w:val="00E57F99"/>
     <w:rsid w:val="00E6088F"/>
     <w:rsid w:val="00E60CBB"/>
     <w:rsid w:val="00E61FE6"/>
     <w:rsid w:val="00E6255C"/>
     <w:rsid w:val="00E6273A"/>
     <w:rsid w:val="00E62C0C"/>
     <w:rsid w:val="00E631F9"/>
     <w:rsid w:val="00E6333B"/>
     <w:rsid w:val="00E640AB"/>
     <w:rsid w:val="00E647EC"/>
     <w:rsid w:val="00E648A8"/>
     <w:rsid w:val="00E653EC"/>
     <w:rsid w:val="00E654FE"/>
     <w:rsid w:val="00E65D1B"/>
     <w:rsid w:val="00E67137"/>
     <w:rsid w:val="00E67EF7"/>
     <w:rsid w:val="00E67F04"/>
     <w:rsid w:val="00E7039D"/>
     <w:rsid w:val="00E70E71"/>
+    <w:rsid w:val="00E7187B"/>
     <w:rsid w:val="00E71972"/>
     <w:rsid w:val="00E71AD4"/>
     <w:rsid w:val="00E73F2E"/>
-    <w:rsid w:val="00E74DD5"/>
     <w:rsid w:val="00E750F7"/>
     <w:rsid w:val="00E752F2"/>
     <w:rsid w:val="00E75912"/>
     <w:rsid w:val="00E759F2"/>
     <w:rsid w:val="00E7651A"/>
     <w:rsid w:val="00E779CA"/>
     <w:rsid w:val="00E800A9"/>
+    <w:rsid w:val="00E800E4"/>
     <w:rsid w:val="00E804A9"/>
     <w:rsid w:val="00E80A64"/>
     <w:rsid w:val="00E80CCA"/>
     <w:rsid w:val="00E8126A"/>
     <w:rsid w:val="00E81373"/>
     <w:rsid w:val="00E82C53"/>
     <w:rsid w:val="00E82D02"/>
     <w:rsid w:val="00E82E45"/>
     <w:rsid w:val="00E82FD9"/>
     <w:rsid w:val="00E83890"/>
     <w:rsid w:val="00E838EA"/>
     <w:rsid w:val="00E842B5"/>
     <w:rsid w:val="00E842F9"/>
     <w:rsid w:val="00E84500"/>
     <w:rsid w:val="00E84740"/>
     <w:rsid w:val="00E848F4"/>
     <w:rsid w:val="00E8571F"/>
     <w:rsid w:val="00E85752"/>
     <w:rsid w:val="00E86638"/>
     <w:rsid w:val="00E86972"/>
     <w:rsid w:val="00E870B7"/>
     <w:rsid w:val="00E87508"/>
     <w:rsid w:val="00E87579"/>
     <w:rsid w:val="00E87714"/>
     <w:rsid w:val="00E87967"/>
     <w:rsid w:val="00E90284"/>
     <w:rsid w:val="00E90A9E"/>
     <w:rsid w:val="00E911A8"/>
     <w:rsid w:val="00E911AE"/>
     <w:rsid w:val="00E921EF"/>
     <w:rsid w:val="00E927A2"/>
     <w:rsid w:val="00E92B06"/>
     <w:rsid w:val="00E92D04"/>
     <w:rsid w:val="00E92E91"/>
     <w:rsid w:val="00E9324C"/>
     <w:rsid w:val="00E935E2"/>
     <w:rsid w:val="00E93D38"/>
     <w:rsid w:val="00E93F8A"/>
-    <w:rsid w:val="00E9408A"/>
     <w:rsid w:val="00E951DE"/>
     <w:rsid w:val="00E95509"/>
     <w:rsid w:val="00E95662"/>
     <w:rsid w:val="00E95A77"/>
     <w:rsid w:val="00E9632B"/>
     <w:rsid w:val="00E96803"/>
     <w:rsid w:val="00E97067"/>
     <w:rsid w:val="00E970D2"/>
     <w:rsid w:val="00EA009D"/>
     <w:rsid w:val="00EA09F1"/>
     <w:rsid w:val="00EA0F29"/>
     <w:rsid w:val="00EA1E01"/>
     <w:rsid w:val="00EA2121"/>
     <w:rsid w:val="00EA30C0"/>
     <w:rsid w:val="00EA3869"/>
     <w:rsid w:val="00EA4344"/>
     <w:rsid w:val="00EA4F49"/>
     <w:rsid w:val="00EA5207"/>
     <w:rsid w:val="00EA6A96"/>
     <w:rsid w:val="00EA6FFF"/>
     <w:rsid w:val="00EA7478"/>
     <w:rsid w:val="00EA752E"/>
     <w:rsid w:val="00EB0155"/>
     <w:rsid w:val="00EB12D8"/>
     <w:rsid w:val="00EB186C"/>
@@ -25021,50 +25388,51 @@
     <w:rsid w:val="00ED0FC9"/>
     <w:rsid w:val="00ED1F39"/>
     <w:rsid w:val="00ED21AD"/>
     <w:rsid w:val="00ED2440"/>
     <w:rsid w:val="00ED2663"/>
     <w:rsid w:val="00ED2873"/>
     <w:rsid w:val="00ED30EB"/>
     <w:rsid w:val="00ED382E"/>
     <w:rsid w:val="00ED44A2"/>
     <w:rsid w:val="00ED4F78"/>
     <w:rsid w:val="00ED5DF9"/>
     <w:rsid w:val="00ED64C3"/>
     <w:rsid w:val="00ED69E3"/>
     <w:rsid w:val="00ED6BAE"/>
     <w:rsid w:val="00ED6F26"/>
     <w:rsid w:val="00ED772A"/>
     <w:rsid w:val="00EE17A0"/>
     <w:rsid w:val="00EE24D4"/>
     <w:rsid w:val="00EE28BF"/>
     <w:rsid w:val="00EE4CD5"/>
     <w:rsid w:val="00EE55CC"/>
     <w:rsid w:val="00EE566A"/>
     <w:rsid w:val="00EE580B"/>
     <w:rsid w:val="00EE6397"/>
     <w:rsid w:val="00EE64B4"/>
+    <w:rsid w:val="00EE64C7"/>
     <w:rsid w:val="00EE6A5B"/>
     <w:rsid w:val="00EE6B25"/>
     <w:rsid w:val="00EE6BD8"/>
     <w:rsid w:val="00EE6C39"/>
     <w:rsid w:val="00EE6DB3"/>
     <w:rsid w:val="00EE7883"/>
     <w:rsid w:val="00EE7A49"/>
     <w:rsid w:val="00EE7C0E"/>
     <w:rsid w:val="00EF00E3"/>
     <w:rsid w:val="00EF0538"/>
     <w:rsid w:val="00EF0A4F"/>
     <w:rsid w:val="00EF0DA9"/>
     <w:rsid w:val="00EF1049"/>
     <w:rsid w:val="00EF175A"/>
     <w:rsid w:val="00EF18FD"/>
     <w:rsid w:val="00EF1DE1"/>
     <w:rsid w:val="00EF523B"/>
     <w:rsid w:val="00EF578F"/>
     <w:rsid w:val="00EF6223"/>
     <w:rsid w:val="00EF6398"/>
     <w:rsid w:val="00EF6A03"/>
     <w:rsid w:val="00EF704B"/>
     <w:rsid w:val="00EF714A"/>
     <w:rsid w:val="00EF79D0"/>
     <w:rsid w:val="00F003F7"/>
@@ -25224,127 +25592,130 @@
     <w:rsid w:val="00F77D62"/>
     <w:rsid w:val="00F77E94"/>
     <w:rsid w:val="00F8085D"/>
     <w:rsid w:val="00F80CB5"/>
     <w:rsid w:val="00F80D87"/>
     <w:rsid w:val="00F80F89"/>
     <w:rsid w:val="00F811C1"/>
     <w:rsid w:val="00F8148A"/>
     <w:rsid w:val="00F820D6"/>
     <w:rsid w:val="00F8226B"/>
     <w:rsid w:val="00F8226F"/>
     <w:rsid w:val="00F822E8"/>
     <w:rsid w:val="00F8251A"/>
     <w:rsid w:val="00F825E9"/>
     <w:rsid w:val="00F831A8"/>
     <w:rsid w:val="00F8330A"/>
     <w:rsid w:val="00F846D9"/>
     <w:rsid w:val="00F84AF2"/>
     <w:rsid w:val="00F855C5"/>
     <w:rsid w:val="00F8588E"/>
     <w:rsid w:val="00F85C0B"/>
     <w:rsid w:val="00F8616D"/>
     <w:rsid w:val="00F86A5D"/>
     <w:rsid w:val="00F86A83"/>
     <w:rsid w:val="00F86C36"/>
+    <w:rsid w:val="00F86CF3"/>
     <w:rsid w:val="00F86F2E"/>
     <w:rsid w:val="00F878D7"/>
     <w:rsid w:val="00F87AB3"/>
     <w:rsid w:val="00F87B4B"/>
     <w:rsid w:val="00F901AA"/>
     <w:rsid w:val="00F90357"/>
     <w:rsid w:val="00F92300"/>
     <w:rsid w:val="00F92402"/>
     <w:rsid w:val="00F92E07"/>
     <w:rsid w:val="00F93B72"/>
     <w:rsid w:val="00F94020"/>
     <w:rsid w:val="00F944D5"/>
     <w:rsid w:val="00F94762"/>
     <w:rsid w:val="00F9511A"/>
     <w:rsid w:val="00F9581C"/>
     <w:rsid w:val="00F963A1"/>
     <w:rsid w:val="00F96D47"/>
     <w:rsid w:val="00F96D52"/>
     <w:rsid w:val="00F97D66"/>
     <w:rsid w:val="00FA00BE"/>
     <w:rsid w:val="00FA00E2"/>
     <w:rsid w:val="00FA01BA"/>
     <w:rsid w:val="00FA10E8"/>
     <w:rsid w:val="00FA128D"/>
     <w:rsid w:val="00FA13BA"/>
     <w:rsid w:val="00FA1558"/>
     <w:rsid w:val="00FA1B58"/>
     <w:rsid w:val="00FA2486"/>
     <w:rsid w:val="00FA2B17"/>
     <w:rsid w:val="00FA2F60"/>
     <w:rsid w:val="00FA32D9"/>
     <w:rsid w:val="00FA3816"/>
     <w:rsid w:val="00FA3C61"/>
     <w:rsid w:val="00FA3C86"/>
     <w:rsid w:val="00FA3E4B"/>
     <w:rsid w:val="00FA413F"/>
     <w:rsid w:val="00FA41CB"/>
     <w:rsid w:val="00FA4277"/>
     <w:rsid w:val="00FA494D"/>
     <w:rsid w:val="00FA4D65"/>
     <w:rsid w:val="00FA5CFB"/>
     <w:rsid w:val="00FA5D2C"/>
     <w:rsid w:val="00FA6142"/>
     <w:rsid w:val="00FA6BB1"/>
     <w:rsid w:val="00FA7BB0"/>
     <w:rsid w:val="00FB069F"/>
     <w:rsid w:val="00FB0C96"/>
     <w:rsid w:val="00FB155E"/>
+    <w:rsid w:val="00FB1916"/>
     <w:rsid w:val="00FB1CB4"/>
     <w:rsid w:val="00FB1E52"/>
     <w:rsid w:val="00FB2BBD"/>
     <w:rsid w:val="00FB2C04"/>
     <w:rsid w:val="00FB323B"/>
     <w:rsid w:val="00FB3F23"/>
     <w:rsid w:val="00FB4914"/>
     <w:rsid w:val="00FB4DFB"/>
     <w:rsid w:val="00FB50EE"/>
     <w:rsid w:val="00FB538E"/>
     <w:rsid w:val="00FB5690"/>
     <w:rsid w:val="00FB5B1F"/>
     <w:rsid w:val="00FB5B97"/>
     <w:rsid w:val="00FB5EC5"/>
     <w:rsid w:val="00FB656E"/>
     <w:rsid w:val="00FB6C95"/>
     <w:rsid w:val="00FB7607"/>
     <w:rsid w:val="00FC0337"/>
     <w:rsid w:val="00FC03B6"/>
     <w:rsid w:val="00FC0D91"/>
     <w:rsid w:val="00FC0F2C"/>
     <w:rsid w:val="00FC1C4C"/>
     <w:rsid w:val="00FC2F21"/>
     <w:rsid w:val="00FC373A"/>
     <w:rsid w:val="00FC39BE"/>
     <w:rsid w:val="00FC474E"/>
     <w:rsid w:val="00FC49F4"/>
     <w:rsid w:val="00FC49F7"/>
     <w:rsid w:val="00FC4AFB"/>
+    <w:rsid w:val="00FC4FC6"/>
     <w:rsid w:val="00FC5D1C"/>
     <w:rsid w:val="00FC76B0"/>
     <w:rsid w:val="00FC7CE1"/>
     <w:rsid w:val="00FD0233"/>
     <w:rsid w:val="00FD0A38"/>
     <w:rsid w:val="00FD0AD1"/>
     <w:rsid w:val="00FD12AA"/>
     <w:rsid w:val="00FD1B09"/>
     <w:rsid w:val="00FD20FE"/>
     <w:rsid w:val="00FD2283"/>
     <w:rsid w:val="00FD2363"/>
     <w:rsid w:val="00FD263B"/>
     <w:rsid w:val="00FD2796"/>
     <w:rsid w:val="00FD3954"/>
     <w:rsid w:val="00FD3A25"/>
     <w:rsid w:val="00FD4775"/>
     <w:rsid w:val="00FD49D8"/>
     <w:rsid w:val="00FD4F07"/>
     <w:rsid w:val="00FD504B"/>
     <w:rsid w:val="00FD5483"/>
     <w:rsid w:val="00FD5898"/>
     <w:rsid w:val="00FD5ACE"/>
     <w:rsid w:val="00FD5BF7"/>
     <w:rsid w:val="00FD5D4A"/>
     <w:rsid w:val="00FD6250"/>
@@ -28227,54 +28598,54 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2130540332">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04868/latest/text" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/ndia-gifts-and-benefits-register" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A03712" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jira.apps.ndis.gov.au/servicedesk/customer/portal/393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2013A00020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/ndia-gifts-and-benefits-register" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2014L00911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsc.gov.au/working-aps/integrity/integrity-resources/code-of-conduct" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2013A00123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/publications/resource-management-guides/domestic-travel-policy-rmg-404" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2014L00911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsc.gov.au/working-aps/integrity/integrity-resources/code-of-conduct" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2013A00123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04868/latest/text" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/publications/resource-management-guides/domestic-travel-policy-rmg-404" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A03712" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2013A00020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/ndia-gifts-and-benefits-register" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/ndia-gifts-and-benefits-register" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2025-07-14T05:40:20.390"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.1" units="cm"/>
       <inkml:brushProperty name="height" value="0.6" units="cm"/>
       <inkml:brushProperty name="color" value="#849398"/>
       <inkml:brushProperty name="ignorePressure" value="1"/>
       <inkml:brushProperty name="inkEffects" value="pencil"/>
@@ -28592,52 +28963,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56f277604dd3f958287cd55de2f8669a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb1f710ab66e4a7c1ea5fdcf2b755521" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <Latest xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <Final xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <text xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9b04e7ed063a9307c7b367646dd781a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9e30df20c07f2c9dfca4d7bac8db9f9e" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
@@ -28704,75 +29103,77 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="ideas for Lunch and Learn topics" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Final" ma:index="27" nillable="true" ma:displayName="Final" ma:format="Dropdown" ma:internalName="Final">
+    <xsd:element name="Final" ma:index="27" nillable="true" ma:displayName="Final" ma:internalName="Final">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="text" ma:index="28" nillable="true" ma:displayName="text" ma:format="Dropdown" ma:internalName="text">
+    <xsd:element name="text" ma:index="28" nillable="true" ma:displayName="text" ma:internalName="text">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Latest" ma:index="29" nillable="true" ma:displayName="Latest" ma:format="Dropdown" ma:internalName="Latest">
+    <xsd:element name="Latest" ma:index="29" nillable="true" ma:displayName="Latest" ma:internalName="Latest">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -28876,166 +29277,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6212DC74-C83D-41D5-8C84-ABEFA03A5464}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E5C2E0A-E49B-43E1-9FDE-0EC4076AEB48}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8BA480C-468F-4371-9049-6A9FEAEBE030}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>6072</Words>
-  <Characters>34615</Characters>
+  <Words>6026</Words>
+  <Characters>34354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>288</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>286</Lines>
+  <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gifts and Benefits Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>National Disability Insurance Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40606</CharactersWithSpaces>
+  <CharactersWithSpaces>40300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Gifts and Benefits Policy</dc:title>
+  <dc:title>Gift and benefits policy</dc:title>
   <dc:subject>Gifts and Benefits Policy</dc:subject>
   <dc:creator>Financial Reporting and Control Branch</dc:creator>
-  <cp:keywords>Gifts and Benefits</cp:keywords>
+  <cp:keywords>gifts and Benefits; travel;  Finance Policies;</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr>821;#credit cards|f4f8b9c5-8203-4be0-9da1-296240de6e9b;#167;#travel|1255ad09-d5c3-483c-a4c1-bc4105ee3764;#79;#budget|a0743bbf-d86a-491c-a0b6-3819016f177a;#2077;#General Insurance|c6abb5f9-4463-4d32-882e-d7fff06db93a;#2080;#Agency Debt|21f85124-bcb6-447f-95ed-5069ba2ebb0b;#2079;#Managing Money|6040ca3f-339f-49a7-8d2d-02832744d8ff;#1279;#gifts|48b111ab-4631-4fcc-9dbb-ecdf8796d259;#700;#asset management|24c97772-3fe3-4a07-9660-8e2974bc0532;#2076;#Fiannce Policies|8e25f9f3-82a2-4762-8d2c-f07c7f682a9e;#2078;#Hospitality and Sponsorship|e75aa2e8-9486-4303-92c0-66012f21f918</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="NDIALocation">
     <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DocumentType">
     <vt:lpwstr>13;#Policy|800217b3-319c-4a4f-8f90-d762ab7184ab</vt:lpwstr>
@@ -29063,27 +29436,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ARIS link">
     <vt:lpwstr>, </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Related ARIS link">
     <vt:lpwstr>, </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Team">
     <vt:lpwstr>Governance &amp; Compliance</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Sub topic">
     <vt:lpwstr>Manage Other Compliance</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Process">
     <vt:lpwstr>Policy </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Responsible team name">
+    <vt:lpwstr>Finance</vt:lpwstr>
+  </property>
 </Properties>
 </file>