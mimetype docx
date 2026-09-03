--- v0 (2026-06-13)
+++ v1 (2026-09-03)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="263559AC" w14:textId="52F82B02" w:rsidR="009C452E" w:rsidRPr="00CE2060" w:rsidRDefault="00EA03D6" w:rsidP="009C452E">
-      <w:r w:rsidRPr="007202C9">
+    <w:p w14:paraId="263559AC" w14:textId="52F82B02" w:rsidR="009C452E" w:rsidRPr="00D52BA8" w:rsidRDefault="00EA03D6" w:rsidP="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="313606CC" wp14:editId="00AF9A8D">
                 <wp:extent cx="6390005" cy="1076325"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:docPr id="5" name="Freeform 4" descr="(Fact Sheet Name)" title="Title banner"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6390005" cy="1076325"/>
                         </a:xfrm>
@@ -453,2394 +453,2411 @@
                       <w:bookmarkEnd w:id="6"/>
                     </w:p>
                     <w:p w14:paraId="789BFBE6" w14:textId="77777777" w:rsidR="004215B5" w:rsidRDefault="004215B5"/>
                     <w:p w14:paraId="131BA27D" w14:textId="77777777" w:rsidR="004215B5" w:rsidRDefault="004215B5" w:rsidP="00EA03D6">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:bookmarkStart w:id="8" w:name="_Toc54870915"/>
                       <w:bookmarkStart w:id="9" w:name="_Toc57026364"/>
                       <w:r>
                         <w:t>Guide to Reasonable and Necessary (R &amp; N) decisions</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="7"/>
                       <w:bookmarkEnd w:id="8"/>
                       <w:bookmarkEnd w:id="9"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Toc54870917"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc54870917"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc54870918"/>
+      <w:bookmarkStart w:id="7" w:name="_What_NDIS_may"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc54870921"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="67BDE12A" w14:textId="77777777" w:rsidR="00DB12BD" w:rsidRDefault="004D44A1" w:rsidP="00416270">
+    <w:p w14:paraId="67BDE12A" w14:textId="77777777" w:rsidR="00DB12BD" w:rsidRPr="00D52BA8" w:rsidRDefault="004D44A1" w:rsidP="00416270">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>Nursing</w:t>
       </w:r>
-      <w:r w:rsidR="002B2A26" w:rsidRPr="002B2A26">
+      <w:r w:rsidR="002B2A26" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
-      <w:r w:rsidR="002E7150">
+      <w:r w:rsidR="002E7150" w:rsidRPr="00D52BA8">
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="002B2A26" w:rsidRPr="002B2A26">
+      <w:r w:rsidR="002B2A26" w:rsidRPr="00D52BA8">
         <w:t>ome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A74059C" w14:textId="1739C685" w:rsidR="00BD66FC" w:rsidRPr="00BB54D8" w:rsidRDefault="00AF58CE">
+    <w:p w14:paraId="7A74059C" w14:textId="1739C685" w:rsidR="00BD66FC" w:rsidRPr="00D52BA8" w:rsidRDefault="00AF58CE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="168197E7">
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50082D74" w14:textId="77777777" w:rsidR="00DB12BD" w:rsidRDefault="00AF58CE">
-      <w:r>
+    <w:p w14:paraId="50082D74" w14:textId="015DE9EE" w:rsidR="00DB12BD" w:rsidRPr="00D52BA8" w:rsidRDefault="00AF58CE">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>Roberto has</w:t>
       </w:r>
-      <w:r w:rsidR="00E83F9D">
+      <w:r w:rsidR="00E83F9D" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> infected </w:t>
       </w:r>
-      <w:r w:rsidR="00607E46">
+      <w:r w:rsidR="00607E46" w:rsidRPr="00D52BA8">
         <w:t>wounds</w:t>
       </w:r>
-      <w:r w:rsidR="00E83F9D">
+      <w:r w:rsidR="00E83F9D" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> from a recent operation</w:t>
       </w:r>
-      <w:r w:rsidR="0067147B">
+      <w:r w:rsidR="0067147B" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> that was</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E83F9D">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E83F9D" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63691" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83F9D" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">related to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">his </w:t>
       </w:r>
-      <w:r w:rsidR="00E83F9D">
+      <w:r w:rsidR="00E83F9D" w:rsidRPr="00D52BA8">
         <w:t>disability</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">. The wounds won’t heal </w:t>
       </w:r>
-      <w:r w:rsidR="0067147B">
+      <w:r w:rsidR="0067147B" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">but </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>his d</w:t>
       </w:r>
-      <w:r w:rsidR="002D4819">
+      <w:r w:rsidR="002D4819" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">isability </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>doesn’t affect how his</w:t>
       </w:r>
-      <w:r w:rsidR="00193DB5">
+      <w:r w:rsidR="00193DB5" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> community nurses manage </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">his </w:t>
       </w:r>
-      <w:r w:rsidR="002D4819">
+      <w:r w:rsidR="002D4819" w:rsidRPr="00D52BA8">
         <w:t>sores</w:t>
       </w:r>
-      <w:r w:rsidR="00FE55B1">
+      <w:r w:rsidR="00FE55B1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>Roberto asks us to fund the</w:t>
       </w:r>
-      <w:r w:rsidR="002D4819">
+      <w:r w:rsidR="002D4819" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="002D4819">
+      <w:r w:rsidR="002D4819" w:rsidRPr="00D52BA8">
         <w:t>home</w:t>
       </w:r>
-      <w:r w:rsidR="004663D5">
+      <w:r w:rsidR="004663D5" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> c</w:t>
       </w:r>
-      <w:r w:rsidR="00C11259">
+      <w:r w:rsidR="00C11259" w:rsidRPr="00D52BA8">
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="004663D5">
+      <w:r w:rsidR="004663D5" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
-      <w:r w:rsidR="00FE55B1">
+      <w:r w:rsidR="00FE55B1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B0121E">
+      <w:r w:rsidR="00B0121E" w:rsidRPr="00D52BA8">
         <w:t>recommended by</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> his</w:t>
       </w:r>
-      <w:r w:rsidR="00B0121E">
+      <w:r w:rsidR="00B0121E" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> doctor</w:t>
       </w:r>
-      <w:r w:rsidR="00FE55B1">
+      <w:r w:rsidR="00FE55B1" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FBAE33" w14:textId="77777777" w:rsidR="003C3537" w:rsidRPr="00BB54D8" w:rsidRDefault="002E7150" w:rsidP="003C3537">
+    <w:p w14:paraId="64FBAE33" w14:textId="77777777" w:rsidR="003C3537" w:rsidRPr="00D52BA8" w:rsidRDefault="002E7150" w:rsidP="003C3537">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Would we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2656B904" w14:textId="6930F858" w:rsidR="007B32F8" w:rsidRDefault="00283C55" w:rsidP="009C452E">
+    <w:p w14:paraId="2656B904" w14:textId="5B4F4025" w:rsidR="007B32F8" w:rsidRPr="00D52BA8" w:rsidRDefault="00283C55" w:rsidP="009C452E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidR="003C3537" w:rsidRPr="009C452E">
+      <w:r w:rsidR="003C3537" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002E7150" w:rsidRPr="009C452E">
+      <w:r w:rsidR="002E7150" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">we </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="009C452E">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>don’t</w:t>
       </w:r>
-      <w:r w:rsidR="003C3537" w:rsidRPr="009C452E">
+      <w:r w:rsidR="003C3537" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> typically fund </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>hospital</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="009C452E">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="009C452E">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="009C452E">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">home </w:t>
       </w:r>
-      <w:r w:rsidR="007B32F8" w:rsidRPr="009C452E">
-[...10 lines deleted...]
-      <w:r w:rsidR="00DF1D31" w:rsidRPr="009C452E">
+      <w:r w:rsidR="007B32F8" w:rsidRPr="00D52BA8">
+        <w:t>(HITH)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1D31" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">care to support </w:t>
       </w:r>
-      <w:r w:rsidR="00582B00" w:rsidRPr="009C452E">
+      <w:r w:rsidR="00582B00" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">participants </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>with medical conditions.</w:t>
       </w:r>
-      <w:r w:rsidR="007B32F8" w:rsidRPr="009C452E">
+      <w:r w:rsidR="007B32F8" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E7150" w:rsidRPr="009C452E">
+      <w:r w:rsidR="002E7150" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">We can </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1D31" w:rsidRPr="009C452E">
+      <w:r w:rsidR="00DF1D31" w:rsidRPr="00D52BA8">
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidR="007B32F8" w:rsidRPr="009C452E">
+      <w:r w:rsidR="007B32F8" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1D31" w:rsidRPr="009C452E">
+      <w:r w:rsidR="00DF1D31" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">fund </w:t>
       </w:r>
-      <w:r w:rsidR="00670DB6">
+      <w:r w:rsidR="00670DB6" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1D31" w:rsidRPr="009C452E">
+      <w:r w:rsidR="00DF1D31" w:rsidRPr="00D52BA8">
         <w:t>supports</w:t>
       </w:r>
-      <w:r w:rsidR="001C5CDA">
-[...2 lines deleted...]
-      <w:r w:rsidR="007B32F8" w:rsidRPr="009C452E">
+      <w:r w:rsidR="001C5CDA" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22F58" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5CDA" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">relate to your disability. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4467" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">This means there must be a direct link between your disability support needs and the NDIS supports we fund. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5CDA" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">NDIS supports are the services, items and equipment that can be funded by the NDIS. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B32F8" w:rsidRPr="00D52BA8">
         <w:t>The heal</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1D31" w:rsidRPr="009C452E">
-[...10 lines deleted...]
-      <w:r w:rsidR="007B32F8" w:rsidRPr="009C452E">
+      <w:r w:rsidR="00DF1D31" w:rsidRPr="00D52BA8">
+        <w:t>th system is responsible for hospital and post-acute care services, including HITH services</w:t>
+      </w:r>
+      <w:r w:rsidR="007B32F8" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00040FC5" w:rsidRPr="009C452E">
-[...5 lines deleted...]
-      <w:r w:rsidR="00040FC5">
+      <w:r w:rsidR="00040FC5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46851" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">Supports for Roberto’s wound care are unlikely to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63691" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46851" w:rsidRPr="00D52BA8">
+        <w:t>related to his disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00040FC5" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BE2C3B" w14:textId="77777777" w:rsidR="009F7C19" w:rsidRDefault="002E7150" w:rsidP="0086765F">
+    <w:p w14:paraId="06BE2C3B" w14:textId="77777777" w:rsidR="009F7C19" w:rsidRPr="00D52BA8" w:rsidRDefault="002E7150" w:rsidP="0086765F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Why </w:t>
       </w:r>
-      <w:r w:rsidR="00C73C79">
+      <w:r w:rsidR="00C73C79" w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">wouldn’t </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B38F00" w14:textId="36117A22" w:rsidR="00956818" w:rsidRDefault="002E7150" w:rsidP="00E0150C">
-      <w:r>
+    <w:p w14:paraId="48B38F00" w14:textId="013637B3" w:rsidR="00956818" w:rsidRPr="00D52BA8" w:rsidRDefault="002E7150" w:rsidP="00E0150C">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>We don’t</w:t>
       </w:r>
-      <w:r w:rsidR="00E0150C">
+      <w:r w:rsidR="00E0150C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> fund supports </w:t>
       </w:r>
-      <w:r w:rsidR="00956818">
+      <w:r w:rsidR="008337E4" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">that are </w:t>
+      </w:r>
+      <w:r w:rsidR="00956818" w:rsidRPr="00D52BA8">
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidR="00E0150C">
+      <w:r w:rsidR="00E0150C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E0150C" w:rsidRPr="00306335">
+      <w:r w:rsidR="00B63691" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0150C" w:rsidRPr="00D52BA8">
         <w:t>related to</w:t>
       </w:r>
-      <w:r w:rsidR="00916B59">
+      <w:r w:rsidR="00916B59" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA0D3C">
+      <w:r w:rsidR="00AA0D3C" w:rsidRPr="00D52BA8">
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidR="008D6515">
+      <w:r w:rsidR="008D6515" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> disability</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>. This includes</w:t>
       </w:r>
-      <w:r w:rsidR="00956818">
+      <w:r w:rsidR="00956818" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> supports for medical injuries not </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>caused by you</w:t>
       </w:r>
-      <w:r w:rsidR="00956818">
+      <w:r w:rsidR="00956818" w:rsidRPr="00D52BA8">
         <w:t>r disability support needs</w:t>
       </w:r>
-      <w:r w:rsidR="00E0150C">
+      <w:r w:rsidR="00E0150C" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEF2B02" w14:textId="77777777" w:rsidR="00956818" w:rsidRDefault="00262476" w:rsidP="00956818">
-      <w:r>
+    <w:p w14:paraId="2FEF2B02" w14:textId="77777777" w:rsidR="00956818" w:rsidRPr="00D52BA8" w:rsidRDefault="00262476" w:rsidP="00956818">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">We also don’t fund supports more </w:t>
       </w:r>
-      <w:r w:rsidR="00956818">
+      <w:r w:rsidR="00956818" w:rsidRPr="00D52BA8">
         <w:t>appropriately funded or provided through other service systems, including the health system</w:t>
       </w:r>
-      <w:r w:rsidR="009C452E">
+      <w:r w:rsidR="009C452E" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0551BC0E" w14:textId="149551C8" w:rsidR="00956818" w:rsidRDefault="00262476" w:rsidP="00777A84">
+    <w:p w14:paraId="0551BC0E" w14:textId="1F092A81" w:rsidR="00956818" w:rsidRPr="00D52BA8" w:rsidRDefault="00262476" w:rsidP="00777A84">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>We think about a number of things when we decide if the NDIS, rather than the health system, is the most appropriate funding agency for a support.</w:t>
       </w:r>
-      <w:r w:rsidR="00956818">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00956818" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>We</w:t>
       </w:r>
-      <w:r w:rsidR="009A6540">
+      <w:r w:rsidR="009A6540" w:rsidRPr="00D52BA8">
         <w:t>’</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>re not responsible for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6925309B" w14:textId="6B74C6CB" w:rsidR="00956818" w:rsidRPr="00956818" w:rsidRDefault="00956818" w:rsidP="00BF7AC8">
+    <w:p w14:paraId="6925309B" w14:textId="6B74C6CB" w:rsidR="00956818" w:rsidRPr="00D52BA8" w:rsidRDefault="00956818" w:rsidP="00BF7AC8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956818">
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">activities that aim to improve the health of Australians, including </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A630D">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">allied health services </w:t>
       </w:r>
-      <w:r w:rsidR="0052643B">
+      <w:r w:rsidR="0052643B" w:rsidRPr="00D52BA8">
         <w:t>such as</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A630D">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> acute and </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A630D">
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>post-acute services</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A630D">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">, and care in </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A630D">
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>public and private hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C695AE" w14:textId="3F6F298B" w:rsidR="00956818" w:rsidRPr="0067147B" w:rsidRDefault="00956818" w:rsidP="00BF7AC8">
+    <w:p w14:paraId="52C695AE" w14:textId="3F6F298B" w:rsidR="00956818" w:rsidRPr="00D52BA8" w:rsidRDefault="00956818" w:rsidP="00BF7AC8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>funding services and therapies</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="009C452E">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> that treat your general health</w:t>
       </w:r>
-      <w:r w:rsidR="004A6B69">
+      <w:r w:rsidR="004A6B69" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> for a limited time with a specific goal.</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="009C452E">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A6B69">
+      <w:r w:rsidR="004A6B69" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">We also won’t fund therapies or services </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="009C452E">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">that you get </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>after a recent medical or surgical event</w:t>
       </w:r>
-      <w:r w:rsidR="008B1FD7">
+      <w:r w:rsidR="008B1FD7" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008C76D0">
+      <w:r w:rsidR="008C76D0" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> This</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00555E01" w:rsidRPr="009C452E">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t>includ</w:t>
       </w:r>
-      <w:r w:rsidR="008C76D0">
+      <w:r w:rsidR="008C76D0" w:rsidRPr="00D52BA8">
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00555E01" w:rsidRPr="009C452E">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> rehabilitation </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="009C452E">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">or post-acute care, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">with the aim of improving </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="009C452E">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> function</w:t>
       </w:r>
-      <w:r w:rsidR="00555E01" w:rsidRPr="009C452E">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F92721" w14:textId="77777777" w:rsidR="00003772" w:rsidRDefault="000C0823" w:rsidP="00003772">
+    <w:p w14:paraId="05F92721" w14:textId="77777777" w:rsidR="00003772" w:rsidRPr="00D52BA8" w:rsidRDefault="000C0823" w:rsidP="00003772">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>This means we won’t fund</w:t>
       </w:r>
-      <w:r w:rsidR="00003772" w:rsidRPr="00B4156B">
+      <w:r w:rsidR="00003772" w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> community nursing or hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>-in-the-</w:t>
       </w:r>
-      <w:r w:rsidR="00003772">
+      <w:r w:rsidR="00003772" w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>home supports:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683A98D9" w14:textId="642AC407" w:rsidR="00911E96" w:rsidRDefault="00003772" w:rsidP="00BF7AC8">
+    <w:p w14:paraId="683A98D9" w14:textId="7D158691" w:rsidR="00911E96" w:rsidRPr="00D52BA8" w:rsidRDefault="00003772" w:rsidP="00BF7AC8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7AC8">
+      <w:r w:rsidRPr="00D52BA8">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="00BF7AC8">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>don’t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7AC8">
-[...2 lines deleted...]
-      <w:r w:rsidR="00775D78" w:rsidRPr="00BF7AC8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7AC8">
+      <w:r w:rsidR="00F261E9" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>relate</w:t>
+      </w:r>
+      <w:r w:rsidR="00775D78" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>to your disability</w:t>
       </w:r>
-      <w:r w:rsidR="00101C78" w:rsidRPr="00BF7AC8">
+      <w:r w:rsidR="00101C78" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> or your ongoing functional impairment,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425ECFCA" w14:textId="3A0A1EF2" w:rsidR="00003772" w:rsidRPr="00BF7AC8" w:rsidRDefault="00101C78" w:rsidP="00BF7AC8">
+    <w:p w14:paraId="425ECFCA" w14:textId="53E8D4BE" w:rsidR="00003772" w:rsidRPr="00D52BA8" w:rsidRDefault="00101C78" w:rsidP="00BF7AC8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7AC8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>where the purpose of the support is not related to you</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="00BF7AC8">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>r daily living</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7D5C4A" w14:textId="07E0D726" w:rsidR="00003772" w:rsidRDefault="00003772" w:rsidP="00BF7AC8">
+    <w:p w14:paraId="6D7D5C4A" w14:textId="07E0D726" w:rsidR="00003772" w:rsidRPr="00D52BA8" w:rsidRDefault="00003772" w:rsidP="00BF7AC8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7AC8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>while you</w:t>
       </w:r>
-      <w:r w:rsidR="00305AC4">
+      <w:r w:rsidR="00305AC4" w:rsidRPr="00D52BA8">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7AC8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="00305AC4">
+      <w:r w:rsidR="00305AC4" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> in custody,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7AC8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> being treated in hospital</w:t>
       </w:r>
-      <w:r w:rsidR="00F43E6E">
+      <w:r w:rsidR="00F43E6E" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7AC8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> a clinical setting</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="00BF7AC8">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7AC8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>such as hospital</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823" w:rsidRPr="00BF7AC8">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7AC8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>in the home</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4A7419" w14:textId="77777777" w:rsidR="00C22D17" w:rsidRPr="00C22D17" w:rsidRDefault="00003772" w:rsidP="00BF7AC8">
+    <w:p w14:paraId="7D4A7419" w14:textId="77777777" w:rsidR="00C22D17" w:rsidRPr="00D52BA8" w:rsidRDefault="00003772" w:rsidP="00BF7AC8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">that are used </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>to treat</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> acute wounds</w:t>
       </w:r>
-      <w:r w:rsidR="0044060F">
+      <w:r w:rsidR="0044060F" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> or injuries</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>such as surgical wounds</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> likely to heal or resolve within 12 weeks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C54CE9B" w14:textId="13D3AA71" w:rsidR="00656AB7" w:rsidRDefault="00E0150C" w:rsidP="009C452E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E0150C">
+    <w:p w14:paraId="221967DE" w14:textId="65409CB6" w:rsidR="00616477" w:rsidRPr="00D52BA8" w:rsidRDefault="00E0150C" w:rsidP="00FE58A8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">To </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
-[...2 lines deleted...]
-      <w:r w:rsidR="000C0823" w:rsidRPr="00E0150C">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">work out </w:t>
+      </w:r>
+      <w:r w:rsidR="0055473A" w:rsidRPr="00D52BA8">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="004D14E2" w:rsidRPr="00D52BA8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0055473A">
-[...5 lines deleted...]
-      <w:r w:rsidR="00291886">
+      <w:r w:rsidR="00291886" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0150C">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">support is </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E0150C">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
+        <w:t>reasonabl</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76B39" w:rsidRPr="00D52BA8">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> and necessary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> for you, we </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>look at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0150C">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> the information you </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>give us</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0150C">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="009C452E">
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> against the</w:t>
+      </w:r>
+      <w:r w:rsidR="00131846" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidR="00B92FBD" w:rsidRPr="00D52BA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">NDIS </w:t>
-[...23 lines deleted...]
-          <w:t>riteria</w:t>
+          <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009C452E">
+      <w:r w:rsidR="002C4B56" w:rsidRPr="00D52BA8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C86DCF6" w14:textId="77777777" w:rsidR="00BB54D8" w:rsidRDefault="000C0823" w:rsidP="00BB54D8">
+    <w:p w14:paraId="4C86DCF6" w14:textId="77777777" w:rsidR="00BB54D8" w:rsidRPr="00D52BA8" w:rsidRDefault="000C0823" w:rsidP="00BB54D8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>What else do we think about?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD79C3C" w14:textId="77777777" w:rsidR="000C0823" w:rsidRDefault="00003772" w:rsidP="00003772">
-      <w:r>
+    <w:p w14:paraId="6CD79C3C" w14:textId="43275447" w:rsidR="000C0823" w:rsidRPr="00D52BA8" w:rsidRDefault="00003772" w:rsidP="00003772">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">If your disability </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">means you can’t treat </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>your injury or illness</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>and you do</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>n’t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t>need</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> clinical </w:t>
       </w:r>
-      <w:r w:rsidR="00946A99">
+      <w:r w:rsidR="00946A99" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">care </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>through another system of support</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>such as the health system</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">, we </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">may consider </w:t>
       </w:r>
-      <w:r w:rsidR="007008DE">
+      <w:r w:rsidR="007008DE" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">including </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>funding</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007008DE">
+      <w:r w:rsidR="007008DE" w:rsidRPr="00D52BA8">
         <w:t>in your plan</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> for a support worker</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">. This worker would help you </w:t>
       </w:r>
-      <w:r w:rsidR="00E03AD7">
+      <w:r w:rsidR="00E03AD7" w:rsidRPr="00D52BA8">
         <w:t>manag</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00946A99">
+      <w:r w:rsidR="00946A99" w:rsidRPr="00D52BA8">
         <w:t>activities related to</w:t>
       </w:r>
-      <w:r w:rsidR="000C0823">
+      <w:r w:rsidR="000C0823" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> your:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2691A5F4" w14:textId="77777777" w:rsidR="000C0823" w:rsidRDefault="00946A99" w:rsidP="0067147B">
+    <w:p w14:paraId="2691A5F4" w14:textId="77777777" w:rsidR="000C0823" w:rsidRPr="00D52BA8" w:rsidRDefault="00946A99" w:rsidP="0067147B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>daily living</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C985ABB" w14:textId="2B00BBF0" w:rsidR="000C0823" w:rsidRDefault="00946A99" w:rsidP="0067147B">
+    <w:p w14:paraId="3C985ABB" w14:textId="2B00BBF0" w:rsidR="000C0823" w:rsidRPr="00D52BA8" w:rsidRDefault="00946A99" w:rsidP="0067147B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>ongoing functional impairment</w:t>
       </w:r>
-      <w:r w:rsidR="00555E01">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E030C8B" w14:textId="184FACCE" w:rsidR="00003772" w:rsidRDefault="002A764D" w:rsidP="00003772">
-      <w:r>
+    <w:p w14:paraId="3E030C8B" w14:textId="7AC8E31B" w:rsidR="00003772" w:rsidRPr="00D52BA8" w:rsidRDefault="002A764D" w:rsidP="00003772">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>For example</w:t>
       </w:r>
-      <w:r w:rsidR="00101C78">
+      <w:r w:rsidR="00101C78" w:rsidRPr="00D52BA8">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B4B52">
+      <w:r w:rsidR="008B4B52" w:rsidRPr="00D52BA8">
         <w:t>we ma</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00E03AD7">
+      <w:r w:rsidR="00E03AD7" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> fund a support worker if</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> you </w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>keep removing</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> the dressing from your wound</w:t>
       </w:r>
-      <w:r w:rsidR="001A3D80">
+      <w:r w:rsidR="001A3D80" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> because of an intellectual disability</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00761B04">
+      <w:r w:rsidR="00761B04" w:rsidRPr="00D52BA8">
         <w:t>But</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C591E">
+      <w:r w:rsidR="001C591E" w:rsidRPr="00D52BA8">
         <w:t>it’s very</w:t>
       </w:r>
-      <w:r w:rsidR="00101C78">
+      <w:r w:rsidR="00101C78" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> unlikely </w:t>
       </w:r>
-      <w:r w:rsidR="001C591E">
+      <w:r w:rsidR="001C591E" w:rsidRPr="00D52BA8">
         <w:t>we’ll</w:t>
       </w:r>
-      <w:r w:rsidR="002B1432">
+      <w:r w:rsidR="002B1432" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00003772">
+      <w:r w:rsidR="00003772" w:rsidRPr="00D52BA8">
         <w:t>fund the</w:t>
       </w:r>
-      <w:r w:rsidR="00E03AD7">
+      <w:r w:rsidR="00E03AD7" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> treatment or consumables</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
-[...2 lines deleted...]
-      <w:r w:rsidR="00003772">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
+        <w:t>, such as dressings or medication you need for your</w:t>
+      </w:r>
+      <w:r w:rsidR="00003772" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> injury or illness</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>. T</w:t>
       </w:r>
-      <w:r w:rsidR="00C22D17">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E03AD7">
+      <w:r w:rsidR="00C22D17" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">hese are not </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84FE3" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22D17" w:rsidRPr="00D52BA8">
+        <w:t>related to your disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03AD7" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581D116D" w14:textId="1CDF5290" w:rsidR="00BB54D8" w:rsidRDefault="00BB54D8" w:rsidP="52629E45">
+    <w:p w14:paraId="581D116D" w14:textId="1CDF5290" w:rsidR="00BB54D8" w:rsidRPr="00D52BA8" w:rsidRDefault="00BB54D8" w:rsidP="52629E45">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="168197E7">
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Case </w:t>
       </w:r>
-      <w:r w:rsidR="40524D7B" w:rsidRPr="168197E7">
+      <w:r w:rsidR="40524D7B" w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00D266FA">
+      <w:r w:rsidR="00D266FA" w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="168197E7">
+      <w:r w:rsidRPr="00D52BA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ample</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E325CCF" w14:textId="77777777" w:rsidR="00817CA1" w:rsidRDefault="001F7CF6" w:rsidP="00BB54D8">
-      <w:r>
+    <w:p w14:paraId="6E325CCF" w14:textId="77777777" w:rsidR="00817CA1" w:rsidRPr="00D52BA8" w:rsidRDefault="001F7CF6" w:rsidP="00BB54D8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>Jemma</w:t>
       </w:r>
-      <w:r w:rsidR="00642907">
+      <w:r w:rsidR="00642907" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> has </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>Parkinson’s disease</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>, as well as</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> obesity and diabetes.</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> She</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> lives at home with her husband</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>and has an N</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>DIS</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">funded care worker twice a week </w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>to help</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">some of her </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>daily activities. Jemma recently had surgery on her knee</w:t>
       </w:r>
-      <w:r w:rsidR="00555E01">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t>. Sever</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>al</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> days after the surgery</w:t>
       </w:r>
-      <w:r w:rsidR="00555E01">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>the hospital discharged her</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00555E01">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">with a </w:t>
       </w:r>
-      <w:r w:rsidR="00A31205">
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
         <w:t>wound</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00A31205">
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
         <w:t>treatment</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> plan. </w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t>As part of th</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00555E01">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t>plan, a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> community nurse</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> from the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> hospital</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>-in-the-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>home program</w:t>
       </w:r>
-      <w:r w:rsidR="00555E01">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>visit</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> Jemma </w:t>
       </w:r>
-      <w:r w:rsidR="00765DA9">
+      <w:r w:rsidR="00765DA9" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">every day for </w:t>
       </w:r>
-      <w:r w:rsidR="00555E01">
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00765DA9">
+      <w:r w:rsidR="00765DA9" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> week</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t>s to care for her surgery wound.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1F65B7" w14:textId="06A96C9F" w:rsidR="00765DA9" w:rsidRDefault="00A31205" w:rsidP="00BB54D8">
-      <w:r>
+    <w:p w14:paraId="1D1F65B7" w14:textId="792AC987" w:rsidR="00765DA9" w:rsidRPr="00D52BA8" w:rsidRDefault="00A31205" w:rsidP="00BB54D8">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">Shortly after </w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>coming home</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001E6443" w:rsidRPr="00D52BA8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t>Jemma develops an infection in the surgery wound</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>, most likely due to her diabetes</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>hospital-in-the-home</w:t>
       </w:r>
-      <w:r w:rsidR="00765DA9">
+      <w:r w:rsidR="00765DA9" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> clinician </w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t>change</w:t>
       </w:r>
-      <w:r w:rsidR="00765DA9">
+      <w:r w:rsidR="00765DA9" w:rsidRPr="00D52BA8">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> Jemma’s </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>wound treatment</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> plan to provide support for the infected wound</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>. This</w:t>
       </w:r>
-      <w:r w:rsidR="00765DA9">
+      <w:r w:rsidR="00765DA9" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> includes daily injections to </w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">stop </w:t>
       </w:r>
-      <w:r w:rsidR="00765DA9">
+      <w:r w:rsidR="00765DA9" w:rsidRPr="00D52BA8">
         <w:t>the infection from spreadin</w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>g. T</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">he plan indicates </w:t>
       </w:r>
-      <w:r w:rsidR="00494C30">
+      <w:r w:rsidR="00494C30" w:rsidRPr="00D52BA8">
         <w:t>it’s</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> likely to take at least 3 months </w:t>
       </w:r>
-      <w:r w:rsidR="00765DA9">
+      <w:r w:rsidR="00765DA9" w:rsidRPr="00D52BA8">
         <w:t>before the wound will heal</w:t>
       </w:r>
-      <w:r w:rsidR="00817CA1">
+      <w:r w:rsidR="00817CA1" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588DE257" w14:textId="7EEF017E" w:rsidR="00BB54D8" w:rsidRDefault="00765DA9" w:rsidP="00BB54D8">
-[...3 lines deleted...]
-      <w:r w:rsidR="00C534FD">
+    <w:p w14:paraId="588DE257" w14:textId="56D8FB7D" w:rsidR="00BB54D8" w:rsidRPr="00D52BA8" w:rsidRDefault="00765DA9" w:rsidP="00BB54D8">
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">Jemma </w:t>
+      </w:r>
+      <w:r w:rsidR="00C534FD" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">reviews her treatment plan and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">finds out that </w:t>
       </w:r>
-      <w:r w:rsidR="000E606C">
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
         <w:t>the health system only funds th</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">e first </w:t>
       </w:r>
-      <w:r w:rsidR="000E606C">
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>weeks of the plan</w:t>
       </w:r>
-      <w:r w:rsidR="000E606C">
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
         <w:t>. After that,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> Jemma must pay for the community nurse and her wound care costs. </w:t>
       </w:r>
-      <w:r w:rsidR="000E606C">
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">sing her </w:t>
       </w:r>
-      <w:r w:rsidR="00A31205">
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
         <w:t>treatment</w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> plan </w:t>
       </w:r>
-      <w:r w:rsidR="00A31205">
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> evidence</w:t>
       </w:r>
-      <w:r w:rsidR="00A31205">
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E606C">
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">Jemma </w:t>
       </w:r>
-      <w:r w:rsidR="007008DE">
+      <w:r w:rsidR="007008DE" w:rsidRPr="00D52BA8">
         <w:t>asks for funding to be included in her NDIS plan</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007008DE">
+      <w:r w:rsidR="007008DE" w:rsidRPr="00D52BA8">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00A31205">
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
         <w:t>treat</w:t>
       </w:r>
-      <w:r w:rsidR="00A31205">
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
         <w:t>ment of</w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> her </w:t>
       </w:r>
-      <w:r w:rsidR="00A31205">
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">infected </w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
         <w:t>wound. Her request includes</w:t>
       </w:r>
-      <w:r w:rsidR="000E606C">
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> funding for</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5630FAAC" w14:textId="77777777" w:rsidR="00765DA9" w:rsidRDefault="000E606C" w:rsidP="00BF7AC8">
+    <w:p w14:paraId="5630FAAC" w14:textId="77777777" w:rsidR="00765DA9" w:rsidRPr="00D52BA8" w:rsidRDefault="000E606C" w:rsidP="00BF7AC8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> months of </w:t>
       </w:r>
-      <w:r w:rsidR="00765DA9">
+      <w:r w:rsidR="00765DA9" w:rsidRPr="00D52BA8">
         <w:t>community nurse visits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300D74DF" w14:textId="77777777" w:rsidR="00765DA9" w:rsidRDefault="000E606C" w:rsidP="00BF7AC8">
+    <w:p w14:paraId="300D74DF" w14:textId="77777777" w:rsidR="00765DA9" w:rsidRPr="00D52BA8" w:rsidRDefault="000E606C" w:rsidP="00BF7AC8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
-[...2 lines deleted...]
-      <w:r w:rsidR="00024B3C" w:rsidRPr="00024B3C">
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> wound care consumables and daily injections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E11A754" w14:textId="6D960E0A" w:rsidR="00765DA9" w:rsidRPr="00D52BA8" w:rsidRDefault="00C05141" w:rsidP="00BB54D8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00024B3C">
-        <w:t>daily injections</w:t>
+      <w:r w:rsidR="007008DE" w:rsidRPr="00D52BA8">
+        <w:t>visits</w:t>
+      </w:r>
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007008DE" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">each week </w:t>
+      </w:r>
+      <w:r w:rsidR="00024B3C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">from her NDIS care worker </w:t>
+      </w:r>
+      <w:r w:rsidR="00C64273" w:rsidRPr="00D52BA8">
+        <w:t>because Jemma’s</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5C43" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> infected wound</w:t>
+      </w:r>
+      <w:r w:rsidR="00C204EA" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> means she</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9723B" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">needs more carer support. Her husband isn’t able to continue providing extra care to Jemma and he </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>needs respite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E11A754" w14:textId="2BB32A1D" w:rsidR="00765DA9" w:rsidRDefault="00C05141" w:rsidP="00BB54D8">
-[...9 lines deleted...]
-      <w:r w:rsidR="00A31205">
+    <w:p w14:paraId="564CF61D" w14:textId="0BD96188" w:rsidR="00E12A96" w:rsidRPr="00D52BA8" w:rsidRDefault="00CE5E1A" w:rsidP="00B01E31">
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>The planner needs to think about</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007008DE">
-[...2 lines deleted...]
-      <w:r w:rsidR="00024B3C">
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">wound care support </w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">extra </w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">NDIS support from a care worker </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
+        <w:t>is reasonable and necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83492" w:rsidRPr="00D52BA8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007008DE">
-[...14 lines deleted...]
-      <w:r w:rsidR="00A31205">
+      <w:r w:rsidR="00C83492" w:rsidRPr="00D52BA8">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">he planner </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>looks a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0568" w:rsidRPr="00D52BA8">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B9723B">
-[...18 lines deleted...]
-      <w:r w:rsidR="00E12A96">
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">the information </w:t>
+      </w:r>
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
+        <w:t>Jemma</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r w:rsidR="00E12A96">
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> against the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92FBD" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C83492">
-[...430 lines deleted...]
-        <w:r w:rsidR="005B74FE" w:rsidRPr="00E310EB">
+      <w:hyperlink r:id="rId12" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidR="00B92FBD" w:rsidRPr="00D52BA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BF7AC8">
+      <w:r w:rsidR="001D46CA" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002046EF" w:rsidRPr="00D52BA8">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">thinks about </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1887" w:rsidRPr="00D52BA8">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> the wound treatment support</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A96" w:rsidRPr="00D52BA8">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618AA401" w14:textId="7B71E1B3" w:rsidR="00071DB1" w:rsidRPr="00D52BA8" w:rsidRDefault="00FE58A8" w:rsidP="00BF7AC8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31205" w:rsidRPr="00D52BA8">
+        <w:t>relates to Jemma’s disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40CCF" w:rsidRPr="00D52BA8">
+        <w:t>, her ongoing functional impairment and disability support needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC2A2AA" w14:textId="77777777" w:rsidR="00993CEF" w:rsidRPr="00D52BA8" w:rsidRDefault="00E12A96" w:rsidP="00BF7AC8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>is most appropriately funded by the NDIS and not by other</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40CCF" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> another</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40CCF" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">system or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40CCF" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidR="00D141C3" w:rsidRPr="00D52BA8">
+        <w:t>, such as the health system</w:t>
+      </w:r>
+      <w:r w:rsidR="00555E01" w:rsidRPr="00D52BA8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1399C4" w14:textId="77777777" w:rsidR="00C05141" w:rsidRDefault="000E606C" w:rsidP="00C05141">
-[...9 lines deleted...]
-      <w:r w:rsidR="00C05141">
+    <w:p w14:paraId="2BE7279B" w14:textId="1BF9A67C" w:rsidR="00A31205" w:rsidRPr="00D52BA8" w:rsidRDefault="000E606C" w:rsidP="0067147B">
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">The planner also thinks about </w:t>
+      </w:r>
+      <w:r w:rsidR="005D31A7" w:rsidRPr="00D52BA8">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="008B37E7" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> it</w:t>
+      </w:r>
+      <w:r w:rsidR="005D31A7" w:rsidRPr="00D52BA8">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="008B37E7" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">s reasonable to expect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">Jemma’s family </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3BDA" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">provide extra </w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t>carer</w:t>
+      </w:r>
+      <w:r w:rsidR="008B37E7" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> support</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2BC7" w:rsidRPr="00D52BA8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072737C1" w14:textId="3B49C51D" w:rsidR="00E12A96" w:rsidRPr="00D52BA8" w:rsidRDefault="00E12A96" w:rsidP="00BB54D8">
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>In Jemma’s case</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> the planner </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>decides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FED41C" w14:textId="77777777" w:rsidR="00BB1857" w:rsidRDefault="000E606C" w:rsidP="00582A0F">
+    <w:p w14:paraId="0692975F" w14:textId="7D2B7FA5" w:rsidR="00D67110" w:rsidRPr="00D52BA8" w:rsidRDefault="00EC3BDA" w:rsidP="00582A0F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>here</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65C79" w:rsidRPr="00D52BA8">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t>s no evidence that the wound</w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> care supports </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>relate</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">Jemma’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">Parkinson’s disease. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>This means</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> the costs for the community nurse and wound care consumables are not </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4323C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t>related to her</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> disability support needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE69F21" w14:textId="307AFAF8" w:rsidR="00D67110" w:rsidRPr="00D52BA8" w:rsidRDefault="00EC3BDA" w:rsidP="00D67110">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">wound care </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">support is not </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4323C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">related to </w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t>Jemma’s ongoing disability care needs</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">. It relates </w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t>limited</w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> service and </w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t>post-acute care provided after Jemma’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> recent</w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> surgery</w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6769" w:rsidRPr="00D52BA8">
+        <w:t>This means</w:t>
+      </w:r>
+      <w:r w:rsidR="007E07EF" w:rsidRPr="00D52BA8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007D198F" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">the support is more appropriately funded or provided through </w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t>the health system</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> and not the N</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>DIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00503D0C" w:rsidRPr="00D52BA8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2393182F" w14:textId="776717F8" w:rsidR="00D67110" w:rsidRPr="00D52BA8" w:rsidRDefault="00C05141" w:rsidP="00CA56B8">
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">Jemma’s daily living funding for </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7385" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">care worker </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">takes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">into account the </w:t>
+      </w:r>
+      <w:r w:rsidR="00323D3A" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">reasonable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">level of support </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">families, carers, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0604" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67110" w:rsidRPr="00D52BA8">
+        <w:t>informal networks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7385" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">are expected </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>to provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00217571" w:rsidRPr="00D52BA8">
+        <w:t>. This is</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0604" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006637DE" w:rsidRPr="00D52BA8">
+        <w:t>the level of support that is reasonable</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0604" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">while </w:t>
+      </w:r>
+      <w:r w:rsidR="006637DE" w:rsidRPr="00D52BA8">
+        <w:t>Jemma is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> mobile</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">. It doesn’t cover the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">level of support </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">Jemma needs </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC090E" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">to manage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>her disability in her current condition.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> It</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> not reasonable to expect Jemma’s family to provide all the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">extra </w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">care she </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">currently needs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
+        <w:t>for daily activities</w:t>
+      </w:r>
+      <w:r w:rsidR="005B74FE" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73EF6" w:rsidRPr="00D52BA8">
+        <w:t>So</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="007008DE" w:rsidRPr="00D52BA8">
+        <w:t>planner</w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> decides that 3</w:t>
+      </w:r>
+      <w:r w:rsidR="005B74FE" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E606C" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">extra </w:t>
+      </w:r>
+      <w:r w:rsidR="005B74FE" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">care worker visits </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9723B" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">a week for 3 months </w:t>
+      </w:r>
+      <w:r w:rsidR="003F0C44" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="005B74FE" w:rsidRPr="00D52BA8">
+        <w:t>reasonable and necessary based on the</w:t>
+      </w:r>
+      <w:r w:rsidR="007E16B9" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidR="007E16B9" w:rsidRPr="00D52BA8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BF7AC8" w:rsidRPr="00D52BA8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1399C4" w14:textId="77777777" w:rsidR="00C05141" w:rsidRPr="00D52BA8" w:rsidRDefault="000E606C" w:rsidP="00C05141">
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">The planner assesses </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05141" w:rsidRPr="00D52BA8">
+        <w:t xml:space="preserve">Jemma’s funding request </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05141" w:rsidRPr="00D52BA8">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FED41C" w14:textId="77777777" w:rsidR="00BB1857" w:rsidRPr="00D52BA8" w:rsidRDefault="000E606C" w:rsidP="00582A0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">declines funding </w:t>
       </w:r>
-      <w:r w:rsidR="00582A0F">
+      <w:r w:rsidR="00582A0F" w:rsidRPr="00D52BA8">
         <w:t>for the</w:t>
       </w:r>
-      <w:r w:rsidR="00993CEF">
+      <w:r w:rsidR="00993CEF" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C05141">
+      <w:r w:rsidR="00C05141" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">community nurse </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1857">
+      <w:r w:rsidR="00BB1857" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00993CEF">
+      <w:r w:rsidR="00993CEF" w:rsidRPr="00D52BA8">
         <w:t>consumable</w:t>
       </w:r>
-      <w:r w:rsidR="00582A0F">
+      <w:r w:rsidR="00582A0F" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> items </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1857">
+      <w:r w:rsidR="00BB1857" w:rsidRPr="00D52BA8">
         <w:t>requested specifically to support</w:t>
       </w:r>
-      <w:r w:rsidR="00582A0F">
+      <w:r w:rsidR="00582A0F" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1857">
+      <w:r w:rsidR="00BB1857" w:rsidRPr="00D52BA8">
         <w:t>Jemma with her</w:t>
       </w:r>
-      <w:r w:rsidR="00582A0F">
+      <w:r w:rsidR="00582A0F" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1857">
+      <w:r w:rsidR="00BB1857" w:rsidRPr="00D52BA8">
         <w:t>infected wound</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721C2331" w14:textId="4A6FFBB2" w:rsidR="00C73C79" w:rsidRDefault="000E606C" w:rsidP="00C73C79">
+    <w:p w14:paraId="721C2331" w14:textId="4A6FFBB2" w:rsidR="00C73C79" w:rsidRPr="00D52BA8" w:rsidRDefault="000E606C" w:rsidP="00C73C79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">approves funding </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1857">
+      <w:r w:rsidR="00BB1857" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">3 extra </w:t>
       </w:r>
-      <w:r w:rsidR="00AC090E">
+      <w:r w:rsidR="00AC090E" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">care worker </w:t>
       </w:r>
-      <w:r w:rsidR="00993CEF">
+      <w:r w:rsidR="00993CEF" w:rsidRPr="00D52BA8">
         <w:t>visit</w:t>
       </w:r>
-      <w:r w:rsidR="00BB1857">
+      <w:r w:rsidR="00BB1857" w:rsidRPr="00D52BA8">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AC090E">
+      <w:r w:rsidR="00AC090E" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> per week </w:t>
       </w:r>
-      <w:r w:rsidR="00B9723B">
+      <w:r w:rsidR="00B9723B" w:rsidRPr="00D52BA8">
         <w:t>for 3 months</w:t>
       </w:r>
-      <w:r w:rsidR="00E50732">
+      <w:r w:rsidR="00E50732" w:rsidRPr="00D52BA8">
         <w:t>. This</w:t>
       </w:r>
-      <w:r w:rsidR="00B9723B">
+      <w:r w:rsidR="00B9723B" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>give</w:t>
       </w:r>
-      <w:r w:rsidR="00E50732">
+      <w:r w:rsidR="00E50732" w:rsidRPr="00D52BA8">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1857">
+      <w:r w:rsidR="00BB1857" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">Jemma </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>extra</w:t>
       </w:r>
-      <w:r w:rsidR="003F0C44">
+      <w:r w:rsidR="003F0C44" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">help </w:t>
       </w:r>
-      <w:r w:rsidR="003F0C44">
+      <w:r w:rsidR="003F0C44" w:rsidRPr="00D52BA8">
         <w:t>to m</w:t>
       </w:r>
-      <w:r w:rsidR="008076FD">
+      <w:r w:rsidR="008076FD" w:rsidRPr="00D52BA8">
         <w:t>eet</w:t>
       </w:r>
-      <w:r w:rsidR="003F0C44">
+      <w:r w:rsidR="003F0C44" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> her </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2BC7">
+      <w:r w:rsidR="00DA2BC7" w:rsidRPr="00D52BA8">
         <w:t>disability</w:t>
       </w:r>
-      <w:r w:rsidR="00D473B5">
+      <w:r w:rsidR="00D473B5" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> support needs</w:t>
       </w:r>
-      <w:r w:rsidR="00DA2BC7">
+      <w:r w:rsidR="00DA2BC7" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1857">
+      <w:r w:rsidR="00BB1857" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">until </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">she </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1857">
+      <w:r w:rsidR="00BB1857" w:rsidRPr="00D52BA8">
         <w:t>regains her mobility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7EF3A8" w14:textId="74892D8C" w:rsidR="00C73C79" w:rsidRDefault="00C27F7A" w:rsidP="00BB7DC7">
+    <w:p w14:paraId="3C7EF3A8" w14:textId="490F7B08" w:rsidR="00C73C79" w:rsidRPr="00D52BA8" w:rsidRDefault="00C27F7A" w:rsidP="00BB7DC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52BA8">
+        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00C73C79">
+      <w:r w:rsidR="00C73C79" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve">rranges to check-in with Jemma in 3 </w:t>
       </w:r>
-      <w:r w:rsidR="009F0CCA">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C73C79">
+      <w:r w:rsidR="009F0CCA" w:rsidRPr="00D52BA8">
+        <w:t>months time</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73C79" w:rsidRPr="00D52BA8">
         <w:t xml:space="preserve"> to make sure her NDIS supports are meeting her needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF2C88A" w14:textId="2C1AB99E" w:rsidR="0093344B" w:rsidRPr="009C452E" w:rsidRDefault="0093344B" w:rsidP="0093344B">
-      <w:r w:rsidRPr="009C452E">
+    <w:p w14:paraId="5FA80A0D" w14:textId="371ED112" w:rsidR="000C3FC0" w:rsidRPr="00D52BA8" w:rsidRDefault="0093344B" w:rsidP="0093344B">
+      <w:r w:rsidRPr="00D52BA8">
         <w:t>For more information, refer to</w:t>
       </w:r>
-      <w:r w:rsidR="009959E0">
+      <w:r w:rsidR="009959E0" w:rsidRPr="00D52BA8">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0443FB" w14:textId="3B13D4A8" w:rsidR="008B4572" w:rsidRPr="009C452E" w:rsidRDefault="0093344B" w:rsidP="00BB54D8">
+    <w:p w14:paraId="45CE13E1" w14:textId="4740FCD9" w:rsidR="000C3FC0" w:rsidRPr="00D52BA8" w:rsidRDefault="003E6048" w:rsidP="000C3FC0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="009C452E">
+      <w:hyperlink r:id="rId14" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidRPr="00D52BA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Our Guideline </w:t>
+          <w:t>Our Guideline - Reasonable and necessary supports</w:t>
         </w:r>
-        <w:r w:rsidR="00475D17">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74844E2E" w14:textId="6EACD456" w:rsidR="005B582C" w:rsidRPr="00D52BA8" w:rsidRDefault="008506F5" w:rsidP="008506F5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00D52BA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>–</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> Reasonable &amp; Necessary</w:t>
+          <w:t>Our Guideline - Disability-related health supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0498B5BB" w14:textId="09FB45F4" w:rsidR="007F393D" w:rsidRDefault="008B4572" w:rsidP="00475D17">
-[...14 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="005B582C" w:rsidRPr="00D52BA8" w:rsidSect="002B7B42">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="992" w:bottom="1440" w:left="851" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11D92718" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9" w:rsidP="00E41B2B">
+    <w:p w14:paraId="0E97E703" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BD6BBB" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2DCFC3DD" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="7486122A" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED"/>
+    <w:p w14:paraId="5673B850" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED"/>
+    <w:p w14:paraId="3072B3FF" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED" w:rsidP="00E612A9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21170510" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9" w:rsidP="00E41B2B">
+    <w:p w14:paraId="570D8BCF" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2A099D" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="59E50945" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="3DB96BE7" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED"/>
+    <w:p w14:paraId="0D6D3F62" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED"/>
+    <w:p w14:paraId="33254A80" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED" w:rsidP="00E612A9"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BB0035A" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9">
+    <w:p w14:paraId="19FBBE21" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3957D2B0" w14:textId="457ECDD3" w:rsidR="00475D17" w:rsidRPr="00F8132F" w:rsidRDefault="00475D17" w:rsidP="00475D17">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78717076" w14:textId="04D5B5A0" w:rsidR="003A23CE" w:rsidRDefault="00A13F95" w:rsidP="003A23CE">
     <w:pPr>
-      <w:tabs>
-[...7 lines deleted...]
-        <w:noProof/>
+      <w:rPr>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t>22 October 2024</w:t>
+      <w:t>31</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
       <w:tab/>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>Nursing in the home</w:t>
+    <w:r w:rsidR="003A23CE">
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="003A23CE">
       <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AC3980">
+      <w:t>WWFI – Nursing in the home supports</w:t>
+    </w:r>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="003A23CE">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
+      <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
+      <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:id w:val="-653071732"/>
+        <w:id w:val="-321744812"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
+    <w:r w:rsidR="003A23CE" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="65604ABB" w14:textId="2AA29DE2" w:rsidR="004215B5" w:rsidRPr="00475D17" w:rsidRDefault="00475D17" w:rsidP="00475D17">
+  <w:p w14:paraId="32F44512" w14:textId="77777777" w:rsidR="003A23CE" w:rsidRDefault="003A23CE" w:rsidP="003A23CE">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:pStyle w:val="Indentedbodytext"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>This document is correct at the date of publication.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="600A9416" w14:textId="77777777" w:rsidR="003A23CE" w:rsidRDefault="003A23CE" w:rsidP="003A23CE">
+    <w:pPr>
+      <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>This document is correct at the date of publication.</w:t>
+      <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
-    <w:sdt>
-[...7 lines deleted...]
-      <w:sdtEndPr>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
         </w:rPr>
-      </w:sdtEndPr>
-[...1 lines deleted...]
-    </w:sdt>
+        <w:t>ourguidelines.ndis.gov.au</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> for the latest version.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="65604ABB" w14:textId="25E563FA" w:rsidR="004215B5" w:rsidRPr="007330F6" w:rsidRDefault="004215B5" w:rsidP="007330F6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DA06E99" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9" w:rsidP="00E41B2B">
+    <w:p w14:paraId="0343D830" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBFA18C" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7A7B2357" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="5CC96501" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED"/>
+    <w:p w14:paraId="3534C0B7" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED"/>
+    <w:p w14:paraId="43D205CC" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED" w:rsidP="00E612A9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01DE528E" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9" w:rsidP="00E41B2B">
+    <w:p w14:paraId="71A72805" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4911B28E" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="44450272" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="34B739EF" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED"/>
+    <w:p w14:paraId="743651E0" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED"/>
+    <w:p w14:paraId="62EFE639" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED" w:rsidP="00E612A9"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7160D10D" w14:textId="77777777" w:rsidR="00776FE9" w:rsidRDefault="00776FE9">
+    <w:p w14:paraId="0844045B" w14:textId="77777777" w:rsidR="00C574ED" w:rsidRDefault="00C574ED">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F6D4781" w14:textId="5CC894CF" w:rsidR="004215B5" w:rsidRPr="00206732" w:rsidRDefault="004215B5" w:rsidP="00206732">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A3CC9B0"/>
+    <w:tmpl w:val="E820DA80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D12232B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C9D0AFD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
@@ -4515,50 +4532,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49145958"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DD84F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BF53F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B89A7CEC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4627,51 +4757,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E29AB95E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4776,51 +4906,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E872C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B381D2E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4889,51 +5019,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CED3B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA4CAEDE"/>
     <w:lvl w:ilvl="0" w:tplc="C3960470">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4978,51 +5108,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B309C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
@@ -5094,51 +5224,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="624F4BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E34A1F3C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5207,51 +5337,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B41617D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A974328E"/>
     <w:lvl w:ilvl="0" w:tplc="B8D206DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="924" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5293,51 +5423,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5244" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6684" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F4450B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF500928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5442,51 +5572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78436B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF129DA2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5559,126 +5689,126 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1971666275">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="740174444">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="261035013">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1949043700">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1797867369">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1874027825">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1345010003">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="40861238">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="733964295">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="246577929">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="563490971">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1824616749">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="318535008">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="511409269">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2031490302">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1128931706">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1867206209">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="822744190">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1447508594">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="227110117">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1966227545">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1756855592">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="752706176">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1833056682">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="140539423">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1006783209">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1456607577">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1018581314">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1169368218">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="864707114">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1632441935">
     <w:abstractNumId w:val="10"/>
   </w:num>
@@ -5691,74 +5821,77 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2031684651">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="934048672">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1848133381">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1315790618">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="952248358">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="132213646">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1278830386">
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="170"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5766,677 +5899,751 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372B4D"/>
     <w:rsid w:val="0000049A"/>
     <w:rsid w:val="00003772"/>
     <w:rsid w:val="000076D8"/>
     <w:rsid w:val="0001030F"/>
     <w:rsid w:val="000105ED"/>
     <w:rsid w:val="00013F60"/>
     <w:rsid w:val="000146C2"/>
     <w:rsid w:val="0001497F"/>
     <w:rsid w:val="0001664A"/>
     <w:rsid w:val="00017A0D"/>
     <w:rsid w:val="000217BA"/>
     <w:rsid w:val="000244F7"/>
     <w:rsid w:val="00024B3C"/>
     <w:rsid w:val="00024F26"/>
     <w:rsid w:val="00026A7C"/>
     <w:rsid w:val="00026AB1"/>
     <w:rsid w:val="00031DC1"/>
     <w:rsid w:val="000334F2"/>
     <w:rsid w:val="00034AAA"/>
     <w:rsid w:val="00034F39"/>
     <w:rsid w:val="00035055"/>
     <w:rsid w:val="000379C2"/>
+    <w:rsid w:val="00040492"/>
     <w:rsid w:val="000407A7"/>
     <w:rsid w:val="00040FC5"/>
     <w:rsid w:val="00041931"/>
     <w:rsid w:val="000438D4"/>
     <w:rsid w:val="00045B8A"/>
     <w:rsid w:val="0004795B"/>
     <w:rsid w:val="000542A5"/>
     <w:rsid w:val="00055C98"/>
     <w:rsid w:val="000560FE"/>
     <w:rsid w:val="00056AB1"/>
+    <w:rsid w:val="00057DE0"/>
     <w:rsid w:val="000600F8"/>
     <w:rsid w:val="00060CCF"/>
+    <w:rsid w:val="00061DB9"/>
     <w:rsid w:val="00062F7F"/>
     <w:rsid w:val="00063181"/>
     <w:rsid w:val="000634A8"/>
     <w:rsid w:val="0006621B"/>
+    <w:rsid w:val="00067A62"/>
     <w:rsid w:val="00071B87"/>
     <w:rsid w:val="00071DB1"/>
     <w:rsid w:val="00073111"/>
     <w:rsid w:val="00073966"/>
     <w:rsid w:val="00076D51"/>
     <w:rsid w:val="000814FF"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="000823EA"/>
     <w:rsid w:val="00083975"/>
     <w:rsid w:val="0008608A"/>
     <w:rsid w:val="00086F89"/>
     <w:rsid w:val="00090A90"/>
     <w:rsid w:val="00092275"/>
     <w:rsid w:val="000931FB"/>
     <w:rsid w:val="000938E7"/>
     <w:rsid w:val="00094F8C"/>
     <w:rsid w:val="000958A9"/>
     <w:rsid w:val="000962A8"/>
     <w:rsid w:val="000A091D"/>
     <w:rsid w:val="000A0BC1"/>
     <w:rsid w:val="000A0DBF"/>
     <w:rsid w:val="000A4E66"/>
     <w:rsid w:val="000A65E1"/>
     <w:rsid w:val="000B1E1B"/>
     <w:rsid w:val="000B25E0"/>
     <w:rsid w:val="000B266B"/>
     <w:rsid w:val="000B3D4A"/>
     <w:rsid w:val="000B4B87"/>
     <w:rsid w:val="000B60F4"/>
     <w:rsid w:val="000B6EE1"/>
     <w:rsid w:val="000C0222"/>
     <w:rsid w:val="000C0823"/>
     <w:rsid w:val="000C1108"/>
     <w:rsid w:val="000C17B7"/>
     <w:rsid w:val="000C1BB5"/>
     <w:rsid w:val="000C32B9"/>
+    <w:rsid w:val="000C3FC0"/>
     <w:rsid w:val="000C522D"/>
     <w:rsid w:val="000C5C43"/>
     <w:rsid w:val="000D0DE2"/>
     <w:rsid w:val="000D373D"/>
     <w:rsid w:val="000D62C0"/>
+    <w:rsid w:val="000D6630"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000E1427"/>
     <w:rsid w:val="000E1A5D"/>
     <w:rsid w:val="000E1FD5"/>
     <w:rsid w:val="000E2561"/>
     <w:rsid w:val="000E54E9"/>
     <w:rsid w:val="000E606C"/>
     <w:rsid w:val="000F071E"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F2F61"/>
+    <w:rsid w:val="000F3A65"/>
     <w:rsid w:val="000F3D6C"/>
     <w:rsid w:val="000F3E07"/>
     <w:rsid w:val="000F4209"/>
     <w:rsid w:val="000F563D"/>
     <w:rsid w:val="000F7862"/>
     <w:rsid w:val="00101169"/>
     <w:rsid w:val="00101C78"/>
     <w:rsid w:val="00102370"/>
     <w:rsid w:val="001025D7"/>
+    <w:rsid w:val="001026D2"/>
     <w:rsid w:val="00103CE3"/>
     <w:rsid w:val="00104AFF"/>
     <w:rsid w:val="00107CF5"/>
     <w:rsid w:val="00112784"/>
     <w:rsid w:val="001158AB"/>
     <w:rsid w:val="001175C4"/>
     <w:rsid w:val="001211FE"/>
     <w:rsid w:val="00123675"/>
     <w:rsid w:val="00127B09"/>
     <w:rsid w:val="0013159A"/>
+    <w:rsid w:val="00131846"/>
     <w:rsid w:val="00131F3E"/>
     <w:rsid w:val="00132943"/>
     <w:rsid w:val="00133724"/>
     <w:rsid w:val="00133B2D"/>
+    <w:rsid w:val="0013454C"/>
     <w:rsid w:val="00136FE7"/>
     <w:rsid w:val="0014062A"/>
     <w:rsid w:val="00142C4E"/>
     <w:rsid w:val="0014559B"/>
     <w:rsid w:val="00150A1F"/>
     <w:rsid w:val="00150E45"/>
     <w:rsid w:val="00151210"/>
     <w:rsid w:val="001520E0"/>
     <w:rsid w:val="001547EF"/>
     <w:rsid w:val="001550F8"/>
     <w:rsid w:val="00156C8C"/>
     <w:rsid w:val="00156FBC"/>
     <w:rsid w:val="001571D9"/>
     <w:rsid w:val="00157247"/>
     <w:rsid w:val="00160CBB"/>
     <w:rsid w:val="00161D4F"/>
     <w:rsid w:val="0016324A"/>
     <w:rsid w:val="001637C4"/>
     <w:rsid w:val="00163D30"/>
     <w:rsid w:val="00164999"/>
+    <w:rsid w:val="00164FFA"/>
     <w:rsid w:val="00171E2C"/>
     <w:rsid w:val="001725BE"/>
     <w:rsid w:val="0017586D"/>
     <w:rsid w:val="00177C54"/>
     <w:rsid w:val="00177E7C"/>
+    <w:rsid w:val="00181204"/>
     <w:rsid w:val="00183690"/>
     <w:rsid w:val="001906DC"/>
     <w:rsid w:val="001919A6"/>
     <w:rsid w:val="00192374"/>
     <w:rsid w:val="00192451"/>
     <w:rsid w:val="00193DB5"/>
     <w:rsid w:val="00197F2A"/>
     <w:rsid w:val="001A11BB"/>
     <w:rsid w:val="001A205C"/>
     <w:rsid w:val="001A31C1"/>
     <w:rsid w:val="001A39BF"/>
     <w:rsid w:val="001A3D80"/>
     <w:rsid w:val="001A4037"/>
     <w:rsid w:val="001A490E"/>
     <w:rsid w:val="001B060A"/>
     <w:rsid w:val="001B0C8A"/>
     <w:rsid w:val="001B1E7A"/>
+    <w:rsid w:val="001B2A0C"/>
     <w:rsid w:val="001B5BDD"/>
+    <w:rsid w:val="001B7B18"/>
     <w:rsid w:val="001C08AF"/>
     <w:rsid w:val="001C1B21"/>
     <w:rsid w:val="001C2220"/>
     <w:rsid w:val="001C4D51"/>
     <w:rsid w:val="001C5443"/>
     <w:rsid w:val="001C591E"/>
     <w:rsid w:val="001C5CDA"/>
     <w:rsid w:val="001C6616"/>
     <w:rsid w:val="001C69E4"/>
     <w:rsid w:val="001D1D55"/>
     <w:rsid w:val="001D41F2"/>
     <w:rsid w:val="001D42C6"/>
+    <w:rsid w:val="001D46CA"/>
     <w:rsid w:val="001E4580"/>
     <w:rsid w:val="001E584B"/>
+    <w:rsid w:val="001E6443"/>
     <w:rsid w:val="001E7701"/>
     <w:rsid w:val="001E7DC5"/>
+    <w:rsid w:val="001F1103"/>
     <w:rsid w:val="001F15AC"/>
+    <w:rsid w:val="001F27CB"/>
     <w:rsid w:val="001F3179"/>
     <w:rsid w:val="001F3D04"/>
     <w:rsid w:val="001F448A"/>
+    <w:rsid w:val="001F46EC"/>
     <w:rsid w:val="001F4B75"/>
     <w:rsid w:val="001F5C40"/>
     <w:rsid w:val="001F6632"/>
     <w:rsid w:val="001F7CF6"/>
     <w:rsid w:val="001F7F44"/>
     <w:rsid w:val="002000EA"/>
     <w:rsid w:val="00200470"/>
     <w:rsid w:val="00200923"/>
     <w:rsid w:val="00203C5F"/>
     <w:rsid w:val="002046EF"/>
     <w:rsid w:val="00205008"/>
     <w:rsid w:val="00206732"/>
+    <w:rsid w:val="00206E5A"/>
     <w:rsid w:val="00211013"/>
     <w:rsid w:val="00211251"/>
     <w:rsid w:val="00211308"/>
     <w:rsid w:val="00212FF7"/>
     <w:rsid w:val="00213451"/>
     <w:rsid w:val="002149A6"/>
+    <w:rsid w:val="00215C3E"/>
     <w:rsid w:val="00216B6A"/>
     <w:rsid w:val="00216BD7"/>
+    <w:rsid w:val="00217571"/>
     <w:rsid w:val="0022010F"/>
     <w:rsid w:val="00221792"/>
     <w:rsid w:val="00224842"/>
+    <w:rsid w:val="002256FE"/>
     <w:rsid w:val="00225A8E"/>
+    <w:rsid w:val="00225C6F"/>
     <w:rsid w:val="0022744B"/>
     <w:rsid w:val="00227789"/>
     <w:rsid w:val="0023379A"/>
     <w:rsid w:val="00235A40"/>
     <w:rsid w:val="00237B9D"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="00242E5E"/>
     <w:rsid w:val="0024427A"/>
     <w:rsid w:val="002459A5"/>
     <w:rsid w:val="00250258"/>
     <w:rsid w:val="002507C9"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="00251C9E"/>
     <w:rsid w:val="00252817"/>
     <w:rsid w:val="00252A06"/>
     <w:rsid w:val="0025402F"/>
     <w:rsid w:val="00257B77"/>
     <w:rsid w:val="00257BFC"/>
     <w:rsid w:val="0026016D"/>
     <w:rsid w:val="002610D9"/>
     <w:rsid w:val="00262476"/>
     <w:rsid w:val="00262F8C"/>
     <w:rsid w:val="002630C8"/>
     <w:rsid w:val="002631CD"/>
     <w:rsid w:val="002662ED"/>
     <w:rsid w:val="002670F5"/>
+    <w:rsid w:val="002777E1"/>
     <w:rsid w:val="002801CF"/>
     <w:rsid w:val="00281175"/>
     <w:rsid w:val="002819BF"/>
     <w:rsid w:val="00283C55"/>
     <w:rsid w:val="00290112"/>
     <w:rsid w:val="00290A84"/>
     <w:rsid w:val="00290BC6"/>
     <w:rsid w:val="002916AF"/>
     <w:rsid w:val="00291886"/>
     <w:rsid w:val="00292079"/>
     <w:rsid w:val="002977D0"/>
     <w:rsid w:val="002A0A82"/>
+    <w:rsid w:val="002A2878"/>
     <w:rsid w:val="002A630D"/>
     <w:rsid w:val="002A6636"/>
     <w:rsid w:val="002A70B9"/>
     <w:rsid w:val="002A753B"/>
     <w:rsid w:val="002A764D"/>
     <w:rsid w:val="002A7774"/>
     <w:rsid w:val="002A7E44"/>
     <w:rsid w:val="002B1432"/>
     <w:rsid w:val="002B1C9C"/>
     <w:rsid w:val="002B2A26"/>
     <w:rsid w:val="002B3BED"/>
     <w:rsid w:val="002B7ACB"/>
     <w:rsid w:val="002B7B42"/>
     <w:rsid w:val="002B7E92"/>
+    <w:rsid w:val="002C0604"/>
+    <w:rsid w:val="002C151D"/>
     <w:rsid w:val="002C2F48"/>
     <w:rsid w:val="002C334D"/>
     <w:rsid w:val="002C39C5"/>
     <w:rsid w:val="002C45CC"/>
+    <w:rsid w:val="002C4B56"/>
     <w:rsid w:val="002C5C8A"/>
     <w:rsid w:val="002C7E8C"/>
     <w:rsid w:val="002D05AC"/>
     <w:rsid w:val="002D1790"/>
     <w:rsid w:val="002D22AD"/>
     <w:rsid w:val="002D2C18"/>
     <w:rsid w:val="002D4070"/>
     <w:rsid w:val="002D45E9"/>
     <w:rsid w:val="002D4819"/>
     <w:rsid w:val="002D4EC2"/>
     <w:rsid w:val="002D512C"/>
     <w:rsid w:val="002D7431"/>
     <w:rsid w:val="002E0B7C"/>
     <w:rsid w:val="002E105C"/>
     <w:rsid w:val="002E1FC0"/>
     <w:rsid w:val="002E1FE7"/>
     <w:rsid w:val="002E389B"/>
     <w:rsid w:val="002E46D0"/>
     <w:rsid w:val="002E5EFC"/>
     <w:rsid w:val="002E7150"/>
     <w:rsid w:val="002E7162"/>
+    <w:rsid w:val="002E7CB8"/>
     <w:rsid w:val="002F158D"/>
     <w:rsid w:val="002F2B31"/>
     <w:rsid w:val="002F5884"/>
     <w:rsid w:val="002F6452"/>
     <w:rsid w:val="002F7105"/>
     <w:rsid w:val="002F7DDA"/>
     <w:rsid w:val="0030132F"/>
     <w:rsid w:val="003027FB"/>
     <w:rsid w:val="00302D69"/>
     <w:rsid w:val="00302F08"/>
     <w:rsid w:val="003040B3"/>
+    <w:rsid w:val="0030446D"/>
     <w:rsid w:val="00305AC4"/>
     <w:rsid w:val="0030612C"/>
     <w:rsid w:val="003072EF"/>
     <w:rsid w:val="003100FD"/>
     <w:rsid w:val="00312ABF"/>
+    <w:rsid w:val="00312D25"/>
     <w:rsid w:val="003136CF"/>
     <w:rsid w:val="00315FFE"/>
+    <w:rsid w:val="00323D3A"/>
     <w:rsid w:val="00325802"/>
     <w:rsid w:val="00327A62"/>
     <w:rsid w:val="003322DA"/>
     <w:rsid w:val="00332740"/>
     <w:rsid w:val="00333466"/>
     <w:rsid w:val="003340D5"/>
     <w:rsid w:val="003362A4"/>
     <w:rsid w:val="0034035E"/>
     <w:rsid w:val="00340B39"/>
     <w:rsid w:val="003421BA"/>
     <w:rsid w:val="00342C5D"/>
     <w:rsid w:val="00342FDD"/>
     <w:rsid w:val="0034375A"/>
     <w:rsid w:val="00346116"/>
     <w:rsid w:val="0034650D"/>
     <w:rsid w:val="00346D7A"/>
     <w:rsid w:val="00350116"/>
     <w:rsid w:val="0035019E"/>
     <w:rsid w:val="00350DF1"/>
+    <w:rsid w:val="003527F5"/>
     <w:rsid w:val="00352806"/>
     <w:rsid w:val="00353638"/>
     <w:rsid w:val="003601EC"/>
     <w:rsid w:val="0036167F"/>
     <w:rsid w:val="0036275D"/>
     <w:rsid w:val="003648E4"/>
     <w:rsid w:val="00365E30"/>
     <w:rsid w:val="003672CA"/>
     <w:rsid w:val="00370E00"/>
     <w:rsid w:val="00372B4D"/>
     <w:rsid w:val="003732B4"/>
     <w:rsid w:val="0037616B"/>
     <w:rsid w:val="00376677"/>
     <w:rsid w:val="003809E0"/>
     <w:rsid w:val="00381A4B"/>
     <w:rsid w:val="00382178"/>
     <w:rsid w:val="003833DA"/>
     <w:rsid w:val="00387010"/>
     <w:rsid w:val="00392775"/>
     <w:rsid w:val="003939B1"/>
     <w:rsid w:val="003954E4"/>
     <w:rsid w:val="00396313"/>
     <w:rsid w:val="003A043D"/>
+    <w:rsid w:val="003A23CE"/>
     <w:rsid w:val="003A2E2D"/>
     <w:rsid w:val="003A5430"/>
     <w:rsid w:val="003B01DA"/>
     <w:rsid w:val="003B1D41"/>
     <w:rsid w:val="003B2482"/>
     <w:rsid w:val="003B2A07"/>
     <w:rsid w:val="003B2CFE"/>
     <w:rsid w:val="003B4F21"/>
     <w:rsid w:val="003B6E30"/>
     <w:rsid w:val="003C228B"/>
     <w:rsid w:val="003C3537"/>
     <w:rsid w:val="003C6455"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003C7D60"/>
     <w:rsid w:val="003D0E8F"/>
     <w:rsid w:val="003D236C"/>
     <w:rsid w:val="003D61F3"/>
     <w:rsid w:val="003E09F9"/>
     <w:rsid w:val="003E2B8A"/>
     <w:rsid w:val="003E3320"/>
     <w:rsid w:val="003E43FC"/>
     <w:rsid w:val="003E4433"/>
     <w:rsid w:val="003E4521"/>
     <w:rsid w:val="003E5F18"/>
+    <w:rsid w:val="003E6048"/>
     <w:rsid w:val="003E635F"/>
     <w:rsid w:val="003E7B5A"/>
     <w:rsid w:val="003E7E81"/>
     <w:rsid w:val="003F0C44"/>
+    <w:rsid w:val="003F10AB"/>
     <w:rsid w:val="003F1CC8"/>
     <w:rsid w:val="003F6DE2"/>
+    <w:rsid w:val="003F7601"/>
+    <w:rsid w:val="004009F2"/>
     <w:rsid w:val="00401E2B"/>
     <w:rsid w:val="00402969"/>
     <w:rsid w:val="00402A80"/>
     <w:rsid w:val="004043C9"/>
+    <w:rsid w:val="004051BB"/>
     <w:rsid w:val="0040525E"/>
     <w:rsid w:val="00407E81"/>
     <w:rsid w:val="004105B6"/>
     <w:rsid w:val="004112BE"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00416270"/>
     <w:rsid w:val="00417896"/>
     <w:rsid w:val="004215B5"/>
     <w:rsid w:val="0042200A"/>
     <w:rsid w:val="00422BD0"/>
     <w:rsid w:val="00423180"/>
     <w:rsid w:val="00423831"/>
     <w:rsid w:val="00424B45"/>
     <w:rsid w:val="00425019"/>
     <w:rsid w:val="00425544"/>
     <w:rsid w:val="004274ED"/>
     <w:rsid w:val="00430073"/>
     <w:rsid w:val="00430AF3"/>
     <w:rsid w:val="0043188B"/>
     <w:rsid w:val="004326E5"/>
     <w:rsid w:val="00433245"/>
     <w:rsid w:val="004335B9"/>
     <w:rsid w:val="0043451F"/>
     <w:rsid w:val="004401E5"/>
     <w:rsid w:val="0044060F"/>
     <w:rsid w:val="0044066D"/>
     <w:rsid w:val="0044298D"/>
     <w:rsid w:val="00443919"/>
     <w:rsid w:val="004439BF"/>
     <w:rsid w:val="00447787"/>
     <w:rsid w:val="00450C43"/>
     <w:rsid w:val="00451F60"/>
     <w:rsid w:val="00452F16"/>
     <w:rsid w:val="00455378"/>
     <w:rsid w:val="00461220"/>
     <w:rsid w:val="00462A60"/>
     <w:rsid w:val="00463C60"/>
     <w:rsid w:val="0046401E"/>
     <w:rsid w:val="00465D66"/>
     <w:rsid w:val="004663D5"/>
     <w:rsid w:val="00467179"/>
     <w:rsid w:val="0047156B"/>
     <w:rsid w:val="00472986"/>
+    <w:rsid w:val="00473F83"/>
     <w:rsid w:val="00475D17"/>
     <w:rsid w:val="004832FA"/>
     <w:rsid w:val="004837ED"/>
     <w:rsid w:val="00483BFE"/>
     <w:rsid w:val="00484CE4"/>
     <w:rsid w:val="0048750E"/>
     <w:rsid w:val="004900F9"/>
     <w:rsid w:val="00492D9F"/>
     <w:rsid w:val="00492E76"/>
     <w:rsid w:val="00494241"/>
     <w:rsid w:val="00494C30"/>
+    <w:rsid w:val="00497F7C"/>
     <w:rsid w:val="004A2EFD"/>
     <w:rsid w:val="004A40B7"/>
     <w:rsid w:val="004A48A9"/>
     <w:rsid w:val="004A4FED"/>
     <w:rsid w:val="004A6B69"/>
     <w:rsid w:val="004A6FB2"/>
     <w:rsid w:val="004B2EDD"/>
     <w:rsid w:val="004B4276"/>
     <w:rsid w:val="004B4741"/>
     <w:rsid w:val="004B6146"/>
     <w:rsid w:val="004C11C0"/>
     <w:rsid w:val="004C4C20"/>
     <w:rsid w:val="004C5551"/>
     <w:rsid w:val="004C6435"/>
     <w:rsid w:val="004C71FC"/>
     <w:rsid w:val="004C7AAE"/>
     <w:rsid w:val="004D0082"/>
+    <w:rsid w:val="004D1496"/>
+    <w:rsid w:val="004D14E2"/>
     <w:rsid w:val="004D159F"/>
+    <w:rsid w:val="004D1887"/>
     <w:rsid w:val="004D2B03"/>
     <w:rsid w:val="004D2BB3"/>
     <w:rsid w:val="004D2F20"/>
     <w:rsid w:val="004D3F0E"/>
     <w:rsid w:val="004D44A1"/>
     <w:rsid w:val="004D7782"/>
     <w:rsid w:val="004E06A0"/>
     <w:rsid w:val="004E2629"/>
     <w:rsid w:val="004E4105"/>
     <w:rsid w:val="004E4892"/>
     <w:rsid w:val="004E5A12"/>
     <w:rsid w:val="004E6BAA"/>
     <w:rsid w:val="004E6E32"/>
     <w:rsid w:val="004F01AE"/>
+    <w:rsid w:val="004F3C92"/>
     <w:rsid w:val="004F4A28"/>
     <w:rsid w:val="004F4AD1"/>
     <w:rsid w:val="004F4E81"/>
+    <w:rsid w:val="004F517B"/>
     <w:rsid w:val="004F5BD0"/>
     <w:rsid w:val="00501F3C"/>
     <w:rsid w:val="005037E5"/>
+    <w:rsid w:val="00503D0C"/>
     <w:rsid w:val="0050498A"/>
+    <w:rsid w:val="0050546E"/>
     <w:rsid w:val="00507174"/>
     <w:rsid w:val="00507D6F"/>
     <w:rsid w:val="00512114"/>
     <w:rsid w:val="00515186"/>
     <w:rsid w:val="005167F5"/>
     <w:rsid w:val="00516D56"/>
     <w:rsid w:val="00517625"/>
     <w:rsid w:val="00520FB7"/>
     <w:rsid w:val="005210C1"/>
     <w:rsid w:val="0052643B"/>
     <w:rsid w:val="00526EF0"/>
     <w:rsid w:val="00527C2A"/>
+    <w:rsid w:val="00531D45"/>
     <w:rsid w:val="005324B5"/>
     <w:rsid w:val="0053621D"/>
     <w:rsid w:val="00541D5F"/>
     <w:rsid w:val="00542311"/>
+    <w:rsid w:val="00542985"/>
+    <w:rsid w:val="0054352C"/>
     <w:rsid w:val="0055473A"/>
     <w:rsid w:val="00555662"/>
     <w:rsid w:val="00555E01"/>
     <w:rsid w:val="00557268"/>
     <w:rsid w:val="0055736E"/>
     <w:rsid w:val="005575B3"/>
     <w:rsid w:val="00561383"/>
+    <w:rsid w:val="00561790"/>
     <w:rsid w:val="005640D1"/>
     <w:rsid w:val="00564D6E"/>
     <w:rsid w:val="0056695E"/>
     <w:rsid w:val="00566BE3"/>
     <w:rsid w:val="00567908"/>
     <w:rsid w:val="00573812"/>
     <w:rsid w:val="005778D8"/>
     <w:rsid w:val="00577B43"/>
+    <w:rsid w:val="00580719"/>
     <w:rsid w:val="00581F4B"/>
     <w:rsid w:val="00582A0F"/>
     <w:rsid w:val="00582B00"/>
     <w:rsid w:val="00584A20"/>
     <w:rsid w:val="00585635"/>
     <w:rsid w:val="005858EF"/>
     <w:rsid w:val="00586129"/>
     <w:rsid w:val="005869EB"/>
+    <w:rsid w:val="005879FE"/>
+    <w:rsid w:val="00587A05"/>
     <w:rsid w:val="00590271"/>
     <w:rsid w:val="005902F5"/>
     <w:rsid w:val="005916F7"/>
     <w:rsid w:val="00597543"/>
     <w:rsid w:val="005A4F0E"/>
     <w:rsid w:val="005B0149"/>
     <w:rsid w:val="005B0DC0"/>
     <w:rsid w:val="005B31AD"/>
+    <w:rsid w:val="005B582C"/>
     <w:rsid w:val="005B74FE"/>
     <w:rsid w:val="005C1A0C"/>
+    <w:rsid w:val="005C466F"/>
     <w:rsid w:val="005C4CF0"/>
     <w:rsid w:val="005D11D5"/>
     <w:rsid w:val="005D31A7"/>
     <w:rsid w:val="005D3951"/>
     <w:rsid w:val="005D4198"/>
     <w:rsid w:val="005D550E"/>
     <w:rsid w:val="005D5CE8"/>
     <w:rsid w:val="005D6A20"/>
     <w:rsid w:val="005E0430"/>
     <w:rsid w:val="005E0AB6"/>
     <w:rsid w:val="005E1E13"/>
     <w:rsid w:val="005E47DB"/>
     <w:rsid w:val="005E5819"/>
     <w:rsid w:val="005F1470"/>
     <w:rsid w:val="005F33FE"/>
     <w:rsid w:val="005F376B"/>
     <w:rsid w:val="005F49E6"/>
     <w:rsid w:val="005F6F39"/>
+    <w:rsid w:val="006035AB"/>
     <w:rsid w:val="00603C5F"/>
     <w:rsid w:val="00605827"/>
     <w:rsid w:val="00607E46"/>
     <w:rsid w:val="00607F98"/>
     <w:rsid w:val="006126BB"/>
     <w:rsid w:val="00612B81"/>
     <w:rsid w:val="00614E16"/>
+    <w:rsid w:val="00616477"/>
     <w:rsid w:val="00616730"/>
     <w:rsid w:val="00616AA9"/>
     <w:rsid w:val="00616AD8"/>
     <w:rsid w:val="00616DFF"/>
+    <w:rsid w:val="00621D7B"/>
     <w:rsid w:val="0062566E"/>
     <w:rsid w:val="006272A5"/>
     <w:rsid w:val="006272D2"/>
     <w:rsid w:val="00627A56"/>
     <w:rsid w:val="006302E3"/>
+    <w:rsid w:val="00630690"/>
     <w:rsid w:val="006313B9"/>
     <w:rsid w:val="0063249E"/>
     <w:rsid w:val="00636888"/>
     <w:rsid w:val="006378AE"/>
+    <w:rsid w:val="0064044B"/>
     <w:rsid w:val="00642907"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="00644648"/>
     <w:rsid w:val="00644C5A"/>
     <w:rsid w:val="006456DC"/>
     <w:rsid w:val="006515EC"/>
     <w:rsid w:val="00652049"/>
     <w:rsid w:val="006523D7"/>
     <w:rsid w:val="00652914"/>
     <w:rsid w:val="00653D86"/>
     <w:rsid w:val="00653FD8"/>
     <w:rsid w:val="00654615"/>
     <w:rsid w:val="00656AB7"/>
     <w:rsid w:val="00656F1E"/>
     <w:rsid w:val="00656F2D"/>
+    <w:rsid w:val="00657431"/>
     <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00662FFE"/>
+    <w:rsid w:val="006637DE"/>
     <w:rsid w:val="00663E0B"/>
     <w:rsid w:val="006665F8"/>
     <w:rsid w:val="00666A5B"/>
     <w:rsid w:val="00667277"/>
     <w:rsid w:val="00667E98"/>
     <w:rsid w:val="00670BDD"/>
     <w:rsid w:val="00670C5E"/>
     <w:rsid w:val="00670DB6"/>
     <w:rsid w:val="0067147B"/>
     <w:rsid w:val="00673B77"/>
     <w:rsid w:val="00676FFC"/>
     <w:rsid w:val="00681EBA"/>
     <w:rsid w:val="00682F4B"/>
     <w:rsid w:val="00684EDB"/>
     <w:rsid w:val="0068583D"/>
+    <w:rsid w:val="00686BC1"/>
+    <w:rsid w:val="00690983"/>
     <w:rsid w:val="006917D6"/>
     <w:rsid w:val="00691B13"/>
     <w:rsid w:val="00691FD4"/>
     <w:rsid w:val="00695128"/>
     <w:rsid w:val="00695483"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="006A1A13"/>
+    <w:rsid w:val="006A434D"/>
     <w:rsid w:val="006A4F2D"/>
     <w:rsid w:val="006A5519"/>
     <w:rsid w:val="006A5C04"/>
     <w:rsid w:val="006A67D8"/>
+    <w:rsid w:val="006A75F5"/>
     <w:rsid w:val="006A7900"/>
     <w:rsid w:val="006A7C1E"/>
     <w:rsid w:val="006B0057"/>
     <w:rsid w:val="006B0794"/>
     <w:rsid w:val="006B13FB"/>
+    <w:rsid w:val="006B225F"/>
     <w:rsid w:val="006B29ED"/>
     <w:rsid w:val="006B2B2A"/>
     <w:rsid w:val="006B4175"/>
     <w:rsid w:val="006B486D"/>
+    <w:rsid w:val="006B491A"/>
     <w:rsid w:val="006B4AB7"/>
     <w:rsid w:val="006B5DCB"/>
     <w:rsid w:val="006B66DD"/>
     <w:rsid w:val="006C0BAB"/>
     <w:rsid w:val="006C3759"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006C7926"/>
     <w:rsid w:val="006D160F"/>
     <w:rsid w:val="006D3513"/>
     <w:rsid w:val="006D43A0"/>
     <w:rsid w:val="006D59D3"/>
     <w:rsid w:val="006D7BC6"/>
     <w:rsid w:val="006E033A"/>
     <w:rsid w:val="006E0974"/>
     <w:rsid w:val="006E2315"/>
     <w:rsid w:val="006E6D22"/>
     <w:rsid w:val="006F276F"/>
     <w:rsid w:val="006F2C8A"/>
     <w:rsid w:val="006F65BC"/>
+    <w:rsid w:val="006F7B11"/>
     <w:rsid w:val="006F7F69"/>
     <w:rsid w:val="00700542"/>
     <w:rsid w:val="007008DE"/>
     <w:rsid w:val="00701E5B"/>
     <w:rsid w:val="00703357"/>
     <w:rsid w:val="00703E68"/>
     <w:rsid w:val="00705B3F"/>
     <w:rsid w:val="007079F6"/>
     <w:rsid w:val="00707F7D"/>
+    <w:rsid w:val="007117C5"/>
     <w:rsid w:val="0071194D"/>
     <w:rsid w:val="00712757"/>
     <w:rsid w:val="00712E97"/>
     <w:rsid w:val="007134A8"/>
     <w:rsid w:val="00714485"/>
     <w:rsid w:val="007151EB"/>
     <w:rsid w:val="00715560"/>
     <w:rsid w:val="007157A0"/>
     <w:rsid w:val="007162A9"/>
     <w:rsid w:val="007163CD"/>
     <w:rsid w:val="00717CF9"/>
     <w:rsid w:val="00720448"/>
     <w:rsid w:val="0072327D"/>
     <w:rsid w:val="00725893"/>
     <w:rsid w:val="007264C1"/>
     <w:rsid w:val="00730BC1"/>
     <w:rsid w:val="00730CC0"/>
     <w:rsid w:val="007311F2"/>
     <w:rsid w:val="00732457"/>
+    <w:rsid w:val="007330F6"/>
     <w:rsid w:val="00733227"/>
     <w:rsid w:val="00736A8B"/>
     <w:rsid w:val="00736B46"/>
     <w:rsid w:val="00736EB2"/>
     <w:rsid w:val="0074088F"/>
     <w:rsid w:val="0074185B"/>
     <w:rsid w:val="007420A6"/>
     <w:rsid w:val="00742E81"/>
     <w:rsid w:val="00744E60"/>
     <w:rsid w:val="00745639"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="0075139D"/>
     <w:rsid w:val="00752447"/>
     <w:rsid w:val="00753B43"/>
     <w:rsid w:val="00755A19"/>
     <w:rsid w:val="00761B04"/>
     <w:rsid w:val="00762C23"/>
     <w:rsid w:val="00765838"/>
     <w:rsid w:val="00765DA9"/>
     <w:rsid w:val="007668A7"/>
     <w:rsid w:val="00766D90"/>
     <w:rsid w:val="00771EF4"/>
     <w:rsid w:val="00772526"/>
     <w:rsid w:val="00772A7E"/>
@@ -6459,769 +6666,852 @@
     <w:rsid w:val="00795115"/>
     <w:rsid w:val="007A067E"/>
     <w:rsid w:val="007A21CD"/>
     <w:rsid w:val="007A3DEB"/>
     <w:rsid w:val="007A6D86"/>
     <w:rsid w:val="007B32F8"/>
     <w:rsid w:val="007B35BD"/>
     <w:rsid w:val="007B5C0D"/>
     <w:rsid w:val="007B74C2"/>
     <w:rsid w:val="007B7DE5"/>
     <w:rsid w:val="007B7E01"/>
     <w:rsid w:val="007C6F30"/>
     <w:rsid w:val="007C75B2"/>
     <w:rsid w:val="007D1136"/>
     <w:rsid w:val="007D198F"/>
     <w:rsid w:val="007D1BA6"/>
     <w:rsid w:val="007D2136"/>
     <w:rsid w:val="007D2EF0"/>
     <w:rsid w:val="007D4F75"/>
     <w:rsid w:val="007D58FA"/>
     <w:rsid w:val="007D7F22"/>
     <w:rsid w:val="007D7F7F"/>
     <w:rsid w:val="007E01BC"/>
     <w:rsid w:val="007E060D"/>
     <w:rsid w:val="007E07EF"/>
+    <w:rsid w:val="007E16B9"/>
     <w:rsid w:val="007E3DC2"/>
     <w:rsid w:val="007E5F23"/>
     <w:rsid w:val="007E70B8"/>
     <w:rsid w:val="007F0DE7"/>
     <w:rsid w:val="007F10D2"/>
     <w:rsid w:val="007F1F4D"/>
     <w:rsid w:val="007F393D"/>
     <w:rsid w:val="007F3B37"/>
     <w:rsid w:val="007F46EA"/>
     <w:rsid w:val="007F470F"/>
     <w:rsid w:val="007F5D6B"/>
     <w:rsid w:val="007F765A"/>
     <w:rsid w:val="007F7E7C"/>
     <w:rsid w:val="008012F8"/>
     <w:rsid w:val="00802AFC"/>
     <w:rsid w:val="00805891"/>
     <w:rsid w:val="008063BD"/>
     <w:rsid w:val="0080685C"/>
     <w:rsid w:val="00806F47"/>
     <w:rsid w:val="00807407"/>
     <w:rsid w:val="008076FD"/>
     <w:rsid w:val="00812F96"/>
     <w:rsid w:val="008131A2"/>
     <w:rsid w:val="00813392"/>
     <w:rsid w:val="00814928"/>
     <w:rsid w:val="0081494A"/>
     <w:rsid w:val="008153DB"/>
     <w:rsid w:val="00817CA1"/>
     <w:rsid w:val="00820F50"/>
     <w:rsid w:val="00821DB3"/>
     <w:rsid w:val="0082201A"/>
     <w:rsid w:val="008261DA"/>
     <w:rsid w:val="008308CE"/>
     <w:rsid w:val="00830EA6"/>
     <w:rsid w:val="00831F96"/>
+    <w:rsid w:val="008337E4"/>
     <w:rsid w:val="00833EDB"/>
+    <w:rsid w:val="00833EDD"/>
     <w:rsid w:val="008341B6"/>
     <w:rsid w:val="008343CB"/>
+    <w:rsid w:val="008358CA"/>
     <w:rsid w:val="00840653"/>
     <w:rsid w:val="00840F9E"/>
     <w:rsid w:val="008412F5"/>
     <w:rsid w:val="00841F87"/>
     <w:rsid w:val="00847336"/>
+    <w:rsid w:val="008506F5"/>
     <w:rsid w:val="00851AB4"/>
     <w:rsid w:val="00851B27"/>
     <w:rsid w:val="00852A8B"/>
     <w:rsid w:val="0085441D"/>
     <w:rsid w:val="00854E23"/>
     <w:rsid w:val="00856D45"/>
     <w:rsid w:val="00856E32"/>
     <w:rsid w:val="00860D09"/>
     <w:rsid w:val="00861CF6"/>
     <w:rsid w:val="008644B6"/>
     <w:rsid w:val="0086722F"/>
     <w:rsid w:val="0086765F"/>
     <w:rsid w:val="0087013C"/>
+    <w:rsid w:val="00870552"/>
     <w:rsid w:val="00870C15"/>
     <w:rsid w:val="00872DE8"/>
     <w:rsid w:val="0087522E"/>
     <w:rsid w:val="00881E46"/>
     <w:rsid w:val="00887210"/>
     <w:rsid w:val="00887680"/>
     <w:rsid w:val="00891926"/>
     <w:rsid w:val="008922A4"/>
     <w:rsid w:val="00892968"/>
     <w:rsid w:val="008947AC"/>
     <w:rsid w:val="00895E3F"/>
     <w:rsid w:val="008970D4"/>
     <w:rsid w:val="008A1044"/>
     <w:rsid w:val="008A1DDA"/>
+    <w:rsid w:val="008A4467"/>
     <w:rsid w:val="008A65D0"/>
     <w:rsid w:val="008A72D8"/>
     <w:rsid w:val="008A7632"/>
     <w:rsid w:val="008A7C52"/>
     <w:rsid w:val="008B11F1"/>
     <w:rsid w:val="008B1FD7"/>
     <w:rsid w:val="008B37E7"/>
     <w:rsid w:val="008B4572"/>
     <w:rsid w:val="008B4B52"/>
+    <w:rsid w:val="008B6EF5"/>
     <w:rsid w:val="008B717F"/>
+    <w:rsid w:val="008B7385"/>
     <w:rsid w:val="008B7CDA"/>
     <w:rsid w:val="008C19A7"/>
     <w:rsid w:val="008C3FCC"/>
     <w:rsid w:val="008C5532"/>
     <w:rsid w:val="008C57E1"/>
     <w:rsid w:val="008C76D0"/>
     <w:rsid w:val="008D1DEB"/>
     <w:rsid w:val="008D3AF1"/>
     <w:rsid w:val="008D6515"/>
     <w:rsid w:val="008D6EE4"/>
+    <w:rsid w:val="008D75C0"/>
     <w:rsid w:val="008E1F7D"/>
     <w:rsid w:val="008E5D7D"/>
     <w:rsid w:val="008F0C2E"/>
     <w:rsid w:val="008F22BC"/>
     <w:rsid w:val="008F2D41"/>
     <w:rsid w:val="008F30C8"/>
     <w:rsid w:val="008F66CE"/>
     <w:rsid w:val="009003DD"/>
     <w:rsid w:val="00901AA6"/>
     <w:rsid w:val="009022BA"/>
     <w:rsid w:val="00906122"/>
+    <w:rsid w:val="00910929"/>
     <w:rsid w:val="00910FF9"/>
     <w:rsid w:val="00911408"/>
     <w:rsid w:val="00911E96"/>
     <w:rsid w:val="009124B2"/>
     <w:rsid w:val="00914A8B"/>
     <w:rsid w:val="00914DD5"/>
     <w:rsid w:val="00916B59"/>
     <w:rsid w:val="009174C5"/>
     <w:rsid w:val="00921118"/>
     <w:rsid w:val="009222EA"/>
+    <w:rsid w:val="00922601"/>
     <w:rsid w:val="0092592D"/>
     <w:rsid w:val="00925E60"/>
     <w:rsid w:val="00926118"/>
     <w:rsid w:val="009262A3"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="00932CD0"/>
     <w:rsid w:val="00932F83"/>
     <w:rsid w:val="0093344B"/>
     <w:rsid w:val="00933D48"/>
     <w:rsid w:val="00933FA9"/>
     <w:rsid w:val="009349BD"/>
     <w:rsid w:val="009353FF"/>
     <w:rsid w:val="00940A2D"/>
     <w:rsid w:val="00942ADB"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="00946913"/>
     <w:rsid w:val="00946A99"/>
     <w:rsid w:val="009531D4"/>
     <w:rsid w:val="00956818"/>
+    <w:rsid w:val="0095711D"/>
+    <w:rsid w:val="0095714F"/>
     <w:rsid w:val="009756D7"/>
     <w:rsid w:val="009774D7"/>
     <w:rsid w:val="009871A2"/>
     <w:rsid w:val="0098748B"/>
     <w:rsid w:val="00990438"/>
     <w:rsid w:val="009937C1"/>
     <w:rsid w:val="00993CEF"/>
     <w:rsid w:val="009959E0"/>
     <w:rsid w:val="00995F00"/>
     <w:rsid w:val="009A1C83"/>
+    <w:rsid w:val="009A28BC"/>
     <w:rsid w:val="009A32F2"/>
     <w:rsid w:val="009A6540"/>
     <w:rsid w:val="009A685D"/>
     <w:rsid w:val="009A7405"/>
+    <w:rsid w:val="009B0688"/>
     <w:rsid w:val="009B11B0"/>
     <w:rsid w:val="009B1F85"/>
     <w:rsid w:val="009B25C1"/>
     <w:rsid w:val="009B2971"/>
     <w:rsid w:val="009B34BF"/>
     <w:rsid w:val="009B3A56"/>
+    <w:rsid w:val="009C0E6F"/>
     <w:rsid w:val="009C113E"/>
     <w:rsid w:val="009C1CF4"/>
     <w:rsid w:val="009C2218"/>
     <w:rsid w:val="009C239F"/>
     <w:rsid w:val="009C32BD"/>
     <w:rsid w:val="009C33EB"/>
     <w:rsid w:val="009C452E"/>
     <w:rsid w:val="009D37BC"/>
     <w:rsid w:val="009D40AF"/>
     <w:rsid w:val="009D6D3C"/>
     <w:rsid w:val="009D7A5E"/>
     <w:rsid w:val="009E0929"/>
     <w:rsid w:val="009E2E92"/>
     <w:rsid w:val="009E3E81"/>
     <w:rsid w:val="009E6B9A"/>
     <w:rsid w:val="009E7918"/>
     <w:rsid w:val="009F0CCA"/>
     <w:rsid w:val="009F2079"/>
     <w:rsid w:val="009F3E6D"/>
     <w:rsid w:val="009F3FF6"/>
     <w:rsid w:val="009F6433"/>
     <w:rsid w:val="009F7C19"/>
     <w:rsid w:val="009F7D9B"/>
     <w:rsid w:val="00A00095"/>
     <w:rsid w:val="00A01B69"/>
     <w:rsid w:val="00A024B7"/>
     <w:rsid w:val="00A045A8"/>
     <w:rsid w:val="00A05F8D"/>
     <w:rsid w:val="00A07A1E"/>
+    <w:rsid w:val="00A13F95"/>
     <w:rsid w:val="00A15A92"/>
     <w:rsid w:val="00A211A7"/>
     <w:rsid w:val="00A212CB"/>
+    <w:rsid w:val="00A22F58"/>
     <w:rsid w:val="00A23696"/>
     <w:rsid w:val="00A257CE"/>
+    <w:rsid w:val="00A26569"/>
     <w:rsid w:val="00A26AD8"/>
     <w:rsid w:val="00A26EDF"/>
     <w:rsid w:val="00A307FA"/>
     <w:rsid w:val="00A30858"/>
     <w:rsid w:val="00A31205"/>
     <w:rsid w:val="00A31992"/>
     <w:rsid w:val="00A3372D"/>
     <w:rsid w:val="00A340B0"/>
     <w:rsid w:val="00A35C48"/>
+    <w:rsid w:val="00A3762A"/>
     <w:rsid w:val="00A40CCF"/>
     <w:rsid w:val="00A418AF"/>
     <w:rsid w:val="00A43E7D"/>
     <w:rsid w:val="00A44EB4"/>
     <w:rsid w:val="00A450B7"/>
     <w:rsid w:val="00A47C9D"/>
     <w:rsid w:val="00A518B6"/>
     <w:rsid w:val="00A52AF3"/>
     <w:rsid w:val="00A536E3"/>
     <w:rsid w:val="00A54142"/>
     <w:rsid w:val="00A5715D"/>
     <w:rsid w:val="00A57F61"/>
+    <w:rsid w:val="00A6015E"/>
+    <w:rsid w:val="00A61FE2"/>
     <w:rsid w:val="00A63BEF"/>
     <w:rsid w:val="00A64BD6"/>
     <w:rsid w:val="00A653B4"/>
     <w:rsid w:val="00A66789"/>
     <w:rsid w:val="00A7114B"/>
     <w:rsid w:val="00A73DBC"/>
     <w:rsid w:val="00A743B2"/>
     <w:rsid w:val="00A759A1"/>
     <w:rsid w:val="00A77352"/>
     <w:rsid w:val="00A80377"/>
+    <w:rsid w:val="00A83A18"/>
     <w:rsid w:val="00A83AC3"/>
     <w:rsid w:val="00A86160"/>
     <w:rsid w:val="00A90CF5"/>
     <w:rsid w:val="00A91340"/>
     <w:rsid w:val="00A94155"/>
     <w:rsid w:val="00A94E95"/>
     <w:rsid w:val="00A9563C"/>
+    <w:rsid w:val="00A96470"/>
     <w:rsid w:val="00A97580"/>
     <w:rsid w:val="00A97617"/>
     <w:rsid w:val="00AA0D3C"/>
     <w:rsid w:val="00AA0EDC"/>
     <w:rsid w:val="00AA126E"/>
     <w:rsid w:val="00AA1345"/>
     <w:rsid w:val="00AA19EF"/>
     <w:rsid w:val="00AA391C"/>
     <w:rsid w:val="00AA616C"/>
     <w:rsid w:val="00AA642B"/>
     <w:rsid w:val="00AA6B44"/>
     <w:rsid w:val="00AB0CCC"/>
     <w:rsid w:val="00AB1E33"/>
     <w:rsid w:val="00AB2084"/>
     <w:rsid w:val="00AB2D8E"/>
     <w:rsid w:val="00AB6259"/>
     <w:rsid w:val="00AB73F8"/>
     <w:rsid w:val="00AC0080"/>
     <w:rsid w:val="00AC07E9"/>
     <w:rsid w:val="00AC090E"/>
     <w:rsid w:val="00AC0F7E"/>
+    <w:rsid w:val="00AC3980"/>
     <w:rsid w:val="00AC4708"/>
     <w:rsid w:val="00AC4C02"/>
     <w:rsid w:val="00AC4DDC"/>
     <w:rsid w:val="00AD034D"/>
     <w:rsid w:val="00AD0576"/>
     <w:rsid w:val="00AD2161"/>
     <w:rsid w:val="00AD2402"/>
+    <w:rsid w:val="00AD2DA6"/>
     <w:rsid w:val="00AD5931"/>
     <w:rsid w:val="00AD59EE"/>
     <w:rsid w:val="00AD5C11"/>
     <w:rsid w:val="00AD6F9B"/>
     <w:rsid w:val="00AE033E"/>
     <w:rsid w:val="00AE524F"/>
     <w:rsid w:val="00AE55F9"/>
     <w:rsid w:val="00AE77CB"/>
     <w:rsid w:val="00AF0596"/>
     <w:rsid w:val="00AF1770"/>
     <w:rsid w:val="00AF31F1"/>
     <w:rsid w:val="00AF3C66"/>
     <w:rsid w:val="00AF44D4"/>
     <w:rsid w:val="00AF58CE"/>
     <w:rsid w:val="00AF6769"/>
     <w:rsid w:val="00AF77BC"/>
     <w:rsid w:val="00B0121E"/>
+    <w:rsid w:val="00B01E31"/>
     <w:rsid w:val="00B06F9E"/>
     <w:rsid w:val="00B10CC4"/>
+    <w:rsid w:val="00B13809"/>
     <w:rsid w:val="00B14380"/>
     <w:rsid w:val="00B15365"/>
     <w:rsid w:val="00B15BBC"/>
     <w:rsid w:val="00B15E12"/>
     <w:rsid w:val="00B16C79"/>
     <w:rsid w:val="00B1704F"/>
     <w:rsid w:val="00B1783A"/>
+    <w:rsid w:val="00B21C61"/>
     <w:rsid w:val="00B22F5B"/>
     <w:rsid w:val="00B23D0A"/>
     <w:rsid w:val="00B26C42"/>
     <w:rsid w:val="00B27D79"/>
     <w:rsid w:val="00B30009"/>
     <w:rsid w:val="00B309A1"/>
     <w:rsid w:val="00B32DD8"/>
     <w:rsid w:val="00B33AD3"/>
     <w:rsid w:val="00B35784"/>
     <w:rsid w:val="00B35FDE"/>
     <w:rsid w:val="00B37532"/>
     <w:rsid w:val="00B37E91"/>
     <w:rsid w:val="00B4156B"/>
+    <w:rsid w:val="00B424A1"/>
     <w:rsid w:val="00B45F5D"/>
     <w:rsid w:val="00B46647"/>
     <w:rsid w:val="00B47CF1"/>
     <w:rsid w:val="00B50883"/>
     <w:rsid w:val="00B539A7"/>
     <w:rsid w:val="00B548F1"/>
     <w:rsid w:val="00B561D1"/>
     <w:rsid w:val="00B56E5F"/>
     <w:rsid w:val="00B573D9"/>
     <w:rsid w:val="00B5768E"/>
+    <w:rsid w:val="00B608CE"/>
     <w:rsid w:val="00B60941"/>
     <w:rsid w:val="00B61DDF"/>
     <w:rsid w:val="00B62799"/>
     <w:rsid w:val="00B630A2"/>
+    <w:rsid w:val="00B63691"/>
     <w:rsid w:val="00B63B27"/>
     <w:rsid w:val="00B6748B"/>
     <w:rsid w:val="00B71134"/>
     <w:rsid w:val="00B712A6"/>
     <w:rsid w:val="00B716A1"/>
+    <w:rsid w:val="00B769D8"/>
     <w:rsid w:val="00B82EAE"/>
+    <w:rsid w:val="00B83149"/>
     <w:rsid w:val="00B84348"/>
     <w:rsid w:val="00B84994"/>
     <w:rsid w:val="00B85A03"/>
     <w:rsid w:val="00B85ADF"/>
+    <w:rsid w:val="00B869D1"/>
     <w:rsid w:val="00B90267"/>
     <w:rsid w:val="00B921E2"/>
     <w:rsid w:val="00B92509"/>
+    <w:rsid w:val="00B92FBD"/>
     <w:rsid w:val="00B9341B"/>
     <w:rsid w:val="00B93EEC"/>
     <w:rsid w:val="00B9422F"/>
     <w:rsid w:val="00B942D5"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00B9723B"/>
     <w:rsid w:val="00B97E90"/>
     <w:rsid w:val="00BA0E50"/>
     <w:rsid w:val="00BA0E7B"/>
     <w:rsid w:val="00BA4D10"/>
     <w:rsid w:val="00BA6039"/>
     <w:rsid w:val="00BA76F9"/>
     <w:rsid w:val="00BA7A7E"/>
     <w:rsid w:val="00BB1735"/>
     <w:rsid w:val="00BB1857"/>
     <w:rsid w:val="00BB22EA"/>
     <w:rsid w:val="00BB3DBA"/>
     <w:rsid w:val="00BB54D8"/>
     <w:rsid w:val="00BB6943"/>
     <w:rsid w:val="00BB708C"/>
     <w:rsid w:val="00BB7D02"/>
     <w:rsid w:val="00BB7DC7"/>
     <w:rsid w:val="00BC0E91"/>
     <w:rsid w:val="00BC131C"/>
     <w:rsid w:val="00BC2B5E"/>
     <w:rsid w:val="00BC3050"/>
+    <w:rsid w:val="00BC5150"/>
     <w:rsid w:val="00BC5667"/>
     <w:rsid w:val="00BD130F"/>
     <w:rsid w:val="00BD1492"/>
     <w:rsid w:val="00BD1F45"/>
     <w:rsid w:val="00BD21CA"/>
     <w:rsid w:val="00BD2AFD"/>
     <w:rsid w:val="00BD3017"/>
     <w:rsid w:val="00BD42DF"/>
     <w:rsid w:val="00BD4417"/>
     <w:rsid w:val="00BD5581"/>
     <w:rsid w:val="00BD5859"/>
     <w:rsid w:val="00BD6274"/>
     <w:rsid w:val="00BD66FC"/>
     <w:rsid w:val="00BD791F"/>
     <w:rsid w:val="00BE1292"/>
     <w:rsid w:val="00BE305D"/>
+    <w:rsid w:val="00BE3C2D"/>
     <w:rsid w:val="00BE3C69"/>
     <w:rsid w:val="00BE4F03"/>
     <w:rsid w:val="00BE6F0D"/>
     <w:rsid w:val="00BE7EC1"/>
     <w:rsid w:val="00BF0891"/>
     <w:rsid w:val="00BF2CE3"/>
     <w:rsid w:val="00BF31AD"/>
+    <w:rsid w:val="00BF4EFA"/>
     <w:rsid w:val="00BF5276"/>
     <w:rsid w:val="00BF7AC8"/>
+    <w:rsid w:val="00C0212D"/>
     <w:rsid w:val="00C022C2"/>
     <w:rsid w:val="00C0245D"/>
     <w:rsid w:val="00C03144"/>
     <w:rsid w:val="00C05088"/>
     <w:rsid w:val="00C05141"/>
     <w:rsid w:val="00C05941"/>
+    <w:rsid w:val="00C06C42"/>
     <w:rsid w:val="00C07B2C"/>
     <w:rsid w:val="00C11259"/>
     <w:rsid w:val="00C12433"/>
     <w:rsid w:val="00C15E32"/>
     <w:rsid w:val="00C1649C"/>
     <w:rsid w:val="00C201AF"/>
     <w:rsid w:val="00C203E2"/>
     <w:rsid w:val="00C204EA"/>
     <w:rsid w:val="00C2255E"/>
     <w:rsid w:val="00C22D17"/>
     <w:rsid w:val="00C22E2A"/>
+    <w:rsid w:val="00C24204"/>
     <w:rsid w:val="00C25196"/>
     <w:rsid w:val="00C27F7A"/>
     <w:rsid w:val="00C307FB"/>
     <w:rsid w:val="00C3443C"/>
     <w:rsid w:val="00C35B49"/>
     <w:rsid w:val="00C36F34"/>
     <w:rsid w:val="00C4007F"/>
     <w:rsid w:val="00C42CB0"/>
     <w:rsid w:val="00C43031"/>
+    <w:rsid w:val="00C4323C"/>
     <w:rsid w:val="00C446BF"/>
     <w:rsid w:val="00C44CAB"/>
     <w:rsid w:val="00C46AC8"/>
     <w:rsid w:val="00C534FD"/>
     <w:rsid w:val="00C544C7"/>
+    <w:rsid w:val="00C574ED"/>
     <w:rsid w:val="00C600B4"/>
     <w:rsid w:val="00C600E3"/>
     <w:rsid w:val="00C60242"/>
     <w:rsid w:val="00C60C5B"/>
     <w:rsid w:val="00C64273"/>
     <w:rsid w:val="00C65D50"/>
     <w:rsid w:val="00C677A2"/>
     <w:rsid w:val="00C67889"/>
     <w:rsid w:val="00C73C79"/>
     <w:rsid w:val="00C75A94"/>
     <w:rsid w:val="00C76118"/>
     <w:rsid w:val="00C7629B"/>
     <w:rsid w:val="00C77BEF"/>
     <w:rsid w:val="00C77C6F"/>
     <w:rsid w:val="00C80425"/>
     <w:rsid w:val="00C81326"/>
     <w:rsid w:val="00C817A2"/>
     <w:rsid w:val="00C82C53"/>
     <w:rsid w:val="00C83492"/>
     <w:rsid w:val="00C83735"/>
     <w:rsid w:val="00C85BFC"/>
     <w:rsid w:val="00C87D69"/>
     <w:rsid w:val="00C9116F"/>
     <w:rsid w:val="00C9243F"/>
     <w:rsid w:val="00C928BD"/>
     <w:rsid w:val="00C95027"/>
+    <w:rsid w:val="00CA0B03"/>
     <w:rsid w:val="00CA176C"/>
     <w:rsid w:val="00CA3FA7"/>
     <w:rsid w:val="00CA4361"/>
     <w:rsid w:val="00CA5318"/>
+    <w:rsid w:val="00CA56B8"/>
     <w:rsid w:val="00CA6D6D"/>
     <w:rsid w:val="00CB00B9"/>
     <w:rsid w:val="00CB114D"/>
     <w:rsid w:val="00CB24D7"/>
     <w:rsid w:val="00CB4641"/>
     <w:rsid w:val="00CB46D9"/>
     <w:rsid w:val="00CB4CA8"/>
     <w:rsid w:val="00CB53A1"/>
     <w:rsid w:val="00CB6610"/>
+    <w:rsid w:val="00CB76EB"/>
+    <w:rsid w:val="00CC2250"/>
     <w:rsid w:val="00CC5B08"/>
     <w:rsid w:val="00CC71CE"/>
     <w:rsid w:val="00CC7589"/>
     <w:rsid w:val="00CC788F"/>
     <w:rsid w:val="00CC7C36"/>
     <w:rsid w:val="00CD281D"/>
     <w:rsid w:val="00CD3244"/>
     <w:rsid w:val="00CD6BB1"/>
     <w:rsid w:val="00CD70AE"/>
     <w:rsid w:val="00CE2060"/>
     <w:rsid w:val="00CE2385"/>
+    <w:rsid w:val="00CE30C1"/>
     <w:rsid w:val="00CE5E1A"/>
+    <w:rsid w:val="00CE741D"/>
     <w:rsid w:val="00CE7993"/>
     <w:rsid w:val="00CF1ABD"/>
     <w:rsid w:val="00CF215D"/>
     <w:rsid w:val="00CF2E05"/>
     <w:rsid w:val="00CF629C"/>
     <w:rsid w:val="00CF752A"/>
     <w:rsid w:val="00CF7CD0"/>
     <w:rsid w:val="00D01C44"/>
     <w:rsid w:val="00D028B5"/>
     <w:rsid w:val="00D038B1"/>
     <w:rsid w:val="00D03A54"/>
     <w:rsid w:val="00D03CDD"/>
     <w:rsid w:val="00D05D36"/>
     <w:rsid w:val="00D06FD5"/>
     <w:rsid w:val="00D10215"/>
     <w:rsid w:val="00D10538"/>
     <w:rsid w:val="00D10A31"/>
     <w:rsid w:val="00D10E57"/>
+    <w:rsid w:val="00D1333F"/>
     <w:rsid w:val="00D141C3"/>
     <w:rsid w:val="00D141FA"/>
     <w:rsid w:val="00D156CD"/>
+    <w:rsid w:val="00D1574E"/>
     <w:rsid w:val="00D174F3"/>
     <w:rsid w:val="00D17E7A"/>
     <w:rsid w:val="00D2029F"/>
     <w:rsid w:val="00D25C4A"/>
     <w:rsid w:val="00D266FA"/>
     <w:rsid w:val="00D279AD"/>
     <w:rsid w:val="00D31671"/>
     <w:rsid w:val="00D319AD"/>
     <w:rsid w:val="00D3503C"/>
     <w:rsid w:val="00D35240"/>
     <w:rsid w:val="00D3745C"/>
     <w:rsid w:val="00D42FC3"/>
     <w:rsid w:val="00D44138"/>
     <w:rsid w:val="00D473B5"/>
     <w:rsid w:val="00D506AF"/>
+    <w:rsid w:val="00D52BA8"/>
     <w:rsid w:val="00D53E31"/>
     <w:rsid w:val="00D56D84"/>
     <w:rsid w:val="00D6029C"/>
     <w:rsid w:val="00D607F7"/>
     <w:rsid w:val="00D61FFA"/>
     <w:rsid w:val="00D6265E"/>
     <w:rsid w:val="00D63670"/>
+    <w:rsid w:val="00D65C79"/>
     <w:rsid w:val="00D67110"/>
     <w:rsid w:val="00D70D27"/>
     <w:rsid w:val="00D73D98"/>
     <w:rsid w:val="00D741E4"/>
     <w:rsid w:val="00D75A3A"/>
     <w:rsid w:val="00D776EB"/>
     <w:rsid w:val="00D8152C"/>
     <w:rsid w:val="00D815CD"/>
+    <w:rsid w:val="00D8195E"/>
     <w:rsid w:val="00D82A54"/>
     <w:rsid w:val="00D83B4C"/>
     <w:rsid w:val="00D855E3"/>
     <w:rsid w:val="00D85968"/>
     <w:rsid w:val="00D85D0B"/>
     <w:rsid w:val="00D86721"/>
     <w:rsid w:val="00D8772F"/>
     <w:rsid w:val="00D90D15"/>
+    <w:rsid w:val="00D94A00"/>
     <w:rsid w:val="00D9512F"/>
     <w:rsid w:val="00D96DEB"/>
+    <w:rsid w:val="00D97DD8"/>
     <w:rsid w:val="00DA025A"/>
     <w:rsid w:val="00DA0E60"/>
     <w:rsid w:val="00DA1B39"/>
     <w:rsid w:val="00DA2BC7"/>
     <w:rsid w:val="00DA475C"/>
     <w:rsid w:val="00DA477A"/>
     <w:rsid w:val="00DB12BD"/>
     <w:rsid w:val="00DB1D57"/>
     <w:rsid w:val="00DB1E88"/>
     <w:rsid w:val="00DB2D98"/>
     <w:rsid w:val="00DB3DC1"/>
+    <w:rsid w:val="00DC030C"/>
     <w:rsid w:val="00DC1D53"/>
     <w:rsid w:val="00DC2547"/>
     <w:rsid w:val="00DC2D3C"/>
     <w:rsid w:val="00DC37EA"/>
     <w:rsid w:val="00DC3CB0"/>
     <w:rsid w:val="00DC5C19"/>
     <w:rsid w:val="00DD0182"/>
     <w:rsid w:val="00DD0BD6"/>
     <w:rsid w:val="00DD108B"/>
     <w:rsid w:val="00DD17F4"/>
+    <w:rsid w:val="00DD43A9"/>
     <w:rsid w:val="00DD46A8"/>
     <w:rsid w:val="00DD5147"/>
     <w:rsid w:val="00DD6661"/>
     <w:rsid w:val="00DE045B"/>
+    <w:rsid w:val="00DE1DB8"/>
     <w:rsid w:val="00DE50FA"/>
     <w:rsid w:val="00DE6651"/>
     <w:rsid w:val="00DE7C0E"/>
     <w:rsid w:val="00DF0F17"/>
     <w:rsid w:val="00DF1D31"/>
     <w:rsid w:val="00DF1EDE"/>
     <w:rsid w:val="00DF333B"/>
     <w:rsid w:val="00DF6A8B"/>
     <w:rsid w:val="00DF6B75"/>
     <w:rsid w:val="00E0150C"/>
     <w:rsid w:val="00E02015"/>
     <w:rsid w:val="00E02324"/>
     <w:rsid w:val="00E03AD7"/>
     <w:rsid w:val="00E06B8B"/>
     <w:rsid w:val="00E06BE6"/>
     <w:rsid w:val="00E074EA"/>
     <w:rsid w:val="00E1128D"/>
     <w:rsid w:val="00E12A96"/>
     <w:rsid w:val="00E13FAB"/>
     <w:rsid w:val="00E1456E"/>
     <w:rsid w:val="00E1530C"/>
     <w:rsid w:val="00E16425"/>
     <w:rsid w:val="00E20A8A"/>
     <w:rsid w:val="00E23690"/>
     <w:rsid w:val="00E236AD"/>
     <w:rsid w:val="00E25813"/>
     <w:rsid w:val="00E26780"/>
     <w:rsid w:val="00E2698C"/>
     <w:rsid w:val="00E27D34"/>
     <w:rsid w:val="00E310EB"/>
     <w:rsid w:val="00E31D4B"/>
     <w:rsid w:val="00E32446"/>
     <w:rsid w:val="00E4061C"/>
     <w:rsid w:val="00E41B2B"/>
     <w:rsid w:val="00E423CB"/>
+    <w:rsid w:val="00E4470C"/>
     <w:rsid w:val="00E45A83"/>
     <w:rsid w:val="00E46851"/>
     <w:rsid w:val="00E50732"/>
     <w:rsid w:val="00E50950"/>
     <w:rsid w:val="00E53BF3"/>
     <w:rsid w:val="00E53F4F"/>
     <w:rsid w:val="00E549C4"/>
     <w:rsid w:val="00E55F28"/>
     <w:rsid w:val="00E60C91"/>
     <w:rsid w:val="00E612A9"/>
     <w:rsid w:val="00E61383"/>
     <w:rsid w:val="00E628B4"/>
     <w:rsid w:val="00E65880"/>
+    <w:rsid w:val="00E662FD"/>
     <w:rsid w:val="00E705C3"/>
     <w:rsid w:val="00E72C15"/>
     <w:rsid w:val="00E72D31"/>
     <w:rsid w:val="00E73EF6"/>
     <w:rsid w:val="00E824AA"/>
     <w:rsid w:val="00E829DC"/>
     <w:rsid w:val="00E82A1B"/>
     <w:rsid w:val="00E83556"/>
     <w:rsid w:val="00E83A29"/>
     <w:rsid w:val="00E83F9D"/>
     <w:rsid w:val="00E844AA"/>
     <w:rsid w:val="00E86E4D"/>
     <w:rsid w:val="00E905B1"/>
     <w:rsid w:val="00E91687"/>
     <w:rsid w:val="00E92776"/>
+    <w:rsid w:val="00E93FAF"/>
     <w:rsid w:val="00E94DC7"/>
     <w:rsid w:val="00E9534F"/>
     <w:rsid w:val="00E96665"/>
     <w:rsid w:val="00E97CE9"/>
     <w:rsid w:val="00EA03D6"/>
     <w:rsid w:val="00EA0568"/>
     <w:rsid w:val="00EA20E0"/>
     <w:rsid w:val="00EA213C"/>
     <w:rsid w:val="00EA54A6"/>
     <w:rsid w:val="00EB115E"/>
     <w:rsid w:val="00EB22DE"/>
     <w:rsid w:val="00EB4645"/>
     <w:rsid w:val="00EB6630"/>
     <w:rsid w:val="00EB6CE1"/>
     <w:rsid w:val="00EC00F9"/>
     <w:rsid w:val="00EC016E"/>
     <w:rsid w:val="00EC0DBA"/>
     <w:rsid w:val="00EC2DA0"/>
+    <w:rsid w:val="00EC3BDA"/>
     <w:rsid w:val="00EC3E0F"/>
+    <w:rsid w:val="00EC421E"/>
     <w:rsid w:val="00EC4638"/>
     <w:rsid w:val="00EC56B7"/>
+    <w:rsid w:val="00ED0D09"/>
     <w:rsid w:val="00ED269E"/>
     <w:rsid w:val="00ED5145"/>
     <w:rsid w:val="00EE0C2B"/>
     <w:rsid w:val="00EE4174"/>
     <w:rsid w:val="00EE6D53"/>
     <w:rsid w:val="00EE7FA6"/>
     <w:rsid w:val="00EF01A4"/>
     <w:rsid w:val="00EF0D4B"/>
     <w:rsid w:val="00EF108E"/>
+    <w:rsid w:val="00EF13EB"/>
     <w:rsid w:val="00EF15A6"/>
     <w:rsid w:val="00EF3EFE"/>
     <w:rsid w:val="00EF4A92"/>
     <w:rsid w:val="00F00C31"/>
     <w:rsid w:val="00F067C6"/>
     <w:rsid w:val="00F06AB3"/>
     <w:rsid w:val="00F06C84"/>
     <w:rsid w:val="00F0761B"/>
     <w:rsid w:val="00F1054B"/>
     <w:rsid w:val="00F133D2"/>
     <w:rsid w:val="00F13A7A"/>
     <w:rsid w:val="00F14B05"/>
     <w:rsid w:val="00F14DEF"/>
+    <w:rsid w:val="00F16D2F"/>
     <w:rsid w:val="00F16FFA"/>
     <w:rsid w:val="00F20A08"/>
+    <w:rsid w:val="00F23074"/>
     <w:rsid w:val="00F23ECC"/>
     <w:rsid w:val="00F25607"/>
     <w:rsid w:val="00F256CE"/>
+    <w:rsid w:val="00F261E9"/>
     <w:rsid w:val="00F26522"/>
     <w:rsid w:val="00F303D4"/>
     <w:rsid w:val="00F30B10"/>
     <w:rsid w:val="00F31D41"/>
+    <w:rsid w:val="00F326C6"/>
     <w:rsid w:val="00F34CB9"/>
     <w:rsid w:val="00F37FB4"/>
     <w:rsid w:val="00F40B2A"/>
     <w:rsid w:val="00F42ADA"/>
     <w:rsid w:val="00F43BF6"/>
     <w:rsid w:val="00F43E6E"/>
     <w:rsid w:val="00F45052"/>
     <w:rsid w:val="00F4630E"/>
     <w:rsid w:val="00F46718"/>
     <w:rsid w:val="00F46DA8"/>
     <w:rsid w:val="00F51120"/>
     <w:rsid w:val="00F52426"/>
     <w:rsid w:val="00F55559"/>
     <w:rsid w:val="00F556AA"/>
     <w:rsid w:val="00F55C5D"/>
+    <w:rsid w:val="00F55E37"/>
     <w:rsid w:val="00F561CF"/>
     <w:rsid w:val="00F56288"/>
+    <w:rsid w:val="00F62425"/>
     <w:rsid w:val="00F63233"/>
     <w:rsid w:val="00F63A5D"/>
     <w:rsid w:val="00F64374"/>
+    <w:rsid w:val="00F64B3C"/>
     <w:rsid w:val="00F709B7"/>
     <w:rsid w:val="00F71753"/>
     <w:rsid w:val="00F7326C"/>
+    <w:rsid w:val="00F742E0"/>
+    <w:rsid w:val="00F76B39"/>
     <w:rsid w:val="00F76E30"/>
     <w:rsid w:val="00F801F0"/>
     <w:rsid w:val="00F8041A"/>
     <w:rsid w:val="00F80B46"/>
     <w:rsid w:val="00F8154F"/>
+    <w:rsid w:val="00F8333E"/>
     <w:rsid w:val="00F83869"/>
+    <w:rsid w:val="00F84FE3"/>
     <w:rsid w:val="00F86785"/>
     <w:rsid w:val="00F87C97"/>
     <w:rsid w:val="00F909B1"/>
     <w:rsid w:val="00F91F2C"/>
     <w:rsid w:val="00F94719"/>
     <w:rsid w:val="00F96087"/>
     <w:rsid w:val="00F963FD"/>
     <w:rsid w:val="00F97535"/>
     <w:rsid w:val="00F97C2F"/>
     <w:rsid w:val="00FA0D76"/>
+    <w:rsid w:val="00FA29B7"/>
     <w:rsid w:val="00FA3A9F"/>
     <w:rsid w:val="00FA3D07"/>
     <w:rsid w:val="00FA4D5B"/>
     <w:rsid w:val="00FA4FE7"/>
+    <w:rsid w:val="00FA6209"/>
     <w:rsid w:val="00FA6C08"/>
     <w:rsid w:val="00FA72F4"/>
     <w:rsid w:val="00FA7D81"/>
     <w:rsid w:val="00FB2B60"/>
     <w:rsid w:val="00FB3291"/>
     <w:rsid w:val="00FB4FFD"/>
     <w:rsid w:val="00FB5BAA"/>
     <w:rsid w:val="00FB60ED"/>
     <w:rsid w:val="00FC077A"/>
     <w:rsid w:val="00FC16FC"/>
     <w:rsid w:val="00FC30E8"/>
     <w:rsid w:val="00FC4221"/>
     <w:rsid w:val="00FC488D"/>
     <w:rsid w:val="00FC5FA4"/>
     <w:rsid w:val="00FD2E3E"/>
     <w:rsid w:val="00FD30C0"/>
     <w:rsid w:val="00FD4CC4"/>
     <w:rsid w:val="00FD7439"/>
     <w:rsid w:val="00FE10A5"/>
     <w:rsid w:val="00FE175F"/>
     <w:rsid w:val="00FE1DE2"/>
     <w:rsid w:val="00FE55B1"/>
+    <w:rsid w:val="00FE58A8"/>
     <w:rsid w:val="00FE59AC"/>
     <w:rsid w:val="00FE73BF"/>
     <w:rsid w:val="00FF1843"/>
     <w:rsid w:val="00FF201B"/>
+    <w:rsid w:val="00FF2FF5"/>
     <w:rsid w:val="00FF335F"/>
     <w:rsid w:val="00FF362A"/>
     <w:rsid w:val="00FF573E"/>
     <w:rsid w:val="00FF5E70"/>
     <w:rsid w:val="00FF69C4"/>
     <w:rsid w:val="00FF73B7"/>
     <w:rsid w:val="00FF73BE"/>
     <w:rsid w:val="025260AA"/>
     <w:rsid w:val="02DFED81"/>
     <w:rsid w:val="168197E7"/>
     <w:rsid w:val="17114DF3"/>
     <w:rsid w:val="1A9DB280"/>
     <w:rsid w:val="1BB62DED"/>
     <w:rsid w:val="22C9AF49"/>
     <w:rsid w:val="25268A41"/>
     <w:rsid w:val="40524D7B"/>
     <w:rsid w:val="52629E45"/>
     <w:rsid w:val="5CB1228D"/>
     <w:rsid w:val="7D0C9744"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -7899,53 +8189,54 @@
     <w:rsid w:val="00EA03D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007311F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="6B2976"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Indent number list"/>
+    <w:aliases w:val="Indent number list,Recommendation,List Paragraph1,List Paragraph11,#List Paragraph,Bullet point,List Paragraph Number,Content descriptions,NFP GP Bulleted List,FooterText,numbered,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,L"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading3"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F71753"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0001497F"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -8648,50 +8939,87 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00775D78"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C2220"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Indent number list Char,Recommendation Char,List Paragraph1 Char,List Paragraph11 Char,#List Paragraph Char,Bullet point Char,List Paragraph Number Char,Content descriptions Char,NFP GP Bulleted List Char,FooterText Char,列出段落 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003F7601"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00542985"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00542985"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="89354984">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="211039562">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -8924,51 +9252,55 @@
             </w:div>
             <w:div w:id="2034836743">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/disability-related-health-supports-operational-guideline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/media/7812/download?attachment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9205,213 +9537,225 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5e9b3f0b220b71ddb7ee6e1b14ef3d8a">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -9469,187 +9813,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE721FE0-EF33-41E1-A354-FDE785047003}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84C1B6C0-0163-4DCF-ABAC-1963286082C9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7338889-13B9-4CBF-ADD8-EBB2B0C67547}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63B8ED2F-EE8D-42F2-A9E7-6BB465E2AA61}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6514</Characters>
+  <Pages>4</Pages>
+  <Words>1093</Words>
+  <Characters>6231</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7641</CharactersWithSpaces>
+  <CharactersWithSpaces>7310</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-08-27T22:37:16Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-31T06:54:52Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>b634edfe-4050-41bd-ab53-c9b3ee45b938</vt:lpwstr>
+    <vt:lpwstr>d534fbeb-4e13-4e71-a5f7-54ad9cf24198</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...28 lines deleted...]
-    <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
 </Properties>
 </file>