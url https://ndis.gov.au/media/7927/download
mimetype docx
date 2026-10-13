--- v0 (2026-06-13)
+++ v1 (2026-10-13)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="09817320" w14:textId="1927594E" w:rsidR="00CD6C18" w:rsidRPr="00B22CBD" w:rsidRDefault="00CD6C18" w:rsidP="00A517B9">
+    <w:p w14:paraId="09817320" w14:textId="36639693" w:rsidR="00CD6C18" w:rsidRPr="00B22CBD" w:rsidRDefault="00CD6C18" w:rsidP="00A517B9">
       <w:r w:rsidRPr="007202C9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FB1E8F5" wp14:editId="1743013B">
                 <wp:extent cx="6186114" cy="1188720"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:docPr id="5" name="Freeform 4" descr="(Fact Sheet Name)" title="Title banner"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6186114" cy="1188720"/>
@@ -409,163 +408,161 @@
                           <w:p w14:paraId="0091C60B" w14:textId="77777777" w:rsidR="00A517B9" w:rsidRDefault="00A517B9" w:rsidP="00CD6C18">
                             <w:pPr>
                               <w:pStyle w:val="Heading1"/>
                               <w:jc w:val="left"/>
                             </w:pPr>
                             <w:bookmarkStart w:id="3" w:name="_Toc54870915"/>
                             <w:bookmarkStart w:id="4" w:name="_Toc57026364"/>
                             <w:r>
                               <w:t>Guide to Reasonable and Necessary (R &amp; N) decisions</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="2"/>
                             <w:bookmarkEnd w:id="3"/>
                             <w:bookmarkEnd w:id="4"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="6FB1E8F5" id="Freeform 4" o:spid="_x0000_s1026" alt="Title: Title banner - Description: (Fact Sheet Name)" style="width:487.1pt;height:93.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="10885,1522" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7DYw1QQcAABAfAAAOAAAAZHJzL2Uyb0RvYy54bWysmdtu20YQhu8L9B0IXrZoxOWZQuygTZCi&#10;QNoGiPsANEVZQiVRJWnL6dP3nz1MNi6HIoremJL5a/+d+fa8r988Hw/BU9sP++50E6pXURi0p6bb&#10;7E8PN+Efd+9/KMNgGOvTpj50p/Ym/NwO4Zvbb795fTmv27jbdYdN2wco5DSsL+ebcDeO5/VqNTS7&#10;9lgPr7pze8LLbdcf6xFf+4fVpq8vKP14WMVRlK8uXb85913TDgP++868DG91+dtt24y/b7dDOwaH&#10;mxB1G/XfXv+9p7+r29f1+qGvz7t9Y6tR/4daHOv9CaZc1Lt6rIPHfv+voo77pu+Gbju+arrjqttu&#10;902rY0A0KnoRzaddfW51LEjOcOY0Df9fsc1vT5/OH3uq+nD+0DV/DsjI6nIe1vyGvgzQBPeXX7sN&#10;GNaPY6eDfd72R/olwgiedU4/c07b5zFo8M9clblSaRg0eKdUWRaxzvqqXrufN4/D+HPb6aLqpw/D&#10;aKBs8EmndBOc6iN87wBwezyAz3erQEV5XAYXPMsysxhZqJzw+x+CKEiVqvSfl7LYyVCeFu0ClcXx&#10;S1niyWKlJFPEaGo3b5o52bxp7slUKkZaOJk1jdVkpOiFnLlUQTQdaeXJykgKVDEHa5qYHL/Mm2IM&#10;OlSopl2VzyHORVvmYG3zdDJWamxesFAJtj6JTHRlEMY1TrJpVyZBwZJKcPVRyClmEsY1ieNJV/Ql&#10;L1ZSTbvGPgrRFU3fb8JZmhTTrkwCsWqV4OqTkF2Zg441S/PpDMdMQrtCJbj6JMTWFDMH45qlQqxM&#10;glxJNe2a+CSSRGpOCYMwtnk0PTQljIJsSSXY+igqcZhImIS1FVpxwiy0rdiKE5+FKsUxMWEW1jed&#10;HioSpqF9oRLC9WnEWSGlOWUaznd6XEwZh/GVBsbUx6GiJBXbVcpAnPN0xCkTmY849YmoKE3EXKfM&#10;xDEuJ3tvykwM41LIdeozUVEWyTEzFec83YMzpmKcpR6c+VTgXIjdKWMu1jme7k4ZU9HOUE23r8yn&#10;giVGGUstLGMu1lnoyBlT0c5iR858KioqctmZuRhnSg+tXl5OvxlTIWdSTcec+1SwnFLiKJIzF+sM&#10;6ZRzzlS0M1SCs08FzpnIOWcuxlmamXKmQs6kEpx9KnCWW1jOXIxzglXnZMxMhZxJJTj7VMi5klpY&#10;wVyMc4wmMeVcMBVyJtW0c+FTgXMpZrtgLsYZS/hpZ6ZCzqQSnH0q5JyKMTMX6xxNj9sFU9HOUAnO&#10;PhVyFtd5BXMxzthbTsZcMhVyJtW0c+lTmXUumYt2TqW1XslU4KxVgrNPhZzFkQQbJ3+9h1WrEDNT&#10;IWdSCc4+FTjnYtsumYuJWRWCM1MhZ1JNO1c+FTjHIueKuVjnZHoXUTEV7QyV4OxToXFb7FUVc7HO&#10;wpq+YiraWVzTVz6V2e1wxVyss7AfrpiKdobqS8zYrz+4HXm9c5v05vlkd+n4FNR06BPpo4FzN9CR&#10;AG3Zse+/03tqFAEVbekFMVJJYr2dvypG9CQuadq7KkYzIjF2pEvUtCHV8nSZHMC0vFgmR5ZJzucg&#10;80mhrZuWJ4tKj9HKtDxfJkfT0HK9fLiaR9rlkBzbkyWJTCxRbCsWyS1T7AYWyS1VLOKXyGkNT3XH&#10;ynuR3FLFcnmR3FLFGneJnJa4VBksTBfJLVWsJhfJLVUsAZfIaQVIlcG6bZHcUsVia5HcUs2XUc0t&#10;VSxrlpROqxqqe7GMamGpYgGxqHRLFbP+EjlN+lQZTNWL5JZquYxqaamWy6jSnEiVwUy2pDKVpYrp&#10;Z5HcUsWc4cnNAGKnhB6n7y/P3fswwLn7Pf2mXp/rkWYS9zG44ISY1mhhsMMnOomlV8fuqb3rtGik&#10;OUVPdTo0B+WL4nDylTis/Urn3rrn2ZRHG10kyqXJvXVPo6J1H0Q8g7i37mlUdEYFFTbtJinurXsa&#10;lWmDSjns7q17GpUxjCPXltxb9/RVKlGOg3vtnl/LcEgwVzNTfZXidGxOZsd1laKNzeloQUFJy66E&#10;ihMkK8RsN1cgjnyccB6XPqNx0vky9aGKq6frWi577mmyqE9BnHQ+k/rYwknns6TPGYz0WkL1wYCV&#10;4qxiLlXoSWgTOv1JdS0sbL2t9Eo7Qqm0OySocXS1VNpU6U6DU7ErdaXdDUkjbLivSc2wWWHjdE1p&#10;ehounRYqr/U2Gp7MhKPU1TLtTIYme6WasR0Q5kcNvbnQSbqWTNyMad3LZtccuqE1daGhV6+beQym&#10;odu7iBu6w37zfn840MA79A/3bw998FTjGjX/Ka4K1/i/kh304v7U0c9cyPY2kS4Q6VJ2WI/P9894&#10;SR/vu83nj33Qd+ZaFtfI+LDr+r/D4IIr2Ztw+Oux7tswOPxywp1npVI61x31lzSji8Sg99/c+2/q&#10;U4OibsIxxL6EPr4dzb3v47nfP+zgpPT0cup+xH3mdk+3jvri09TKfsG1q06TvSKme13/u1Z9uci+&#10;/QcAAP//AwBQSwMEFAAGAAgAAAAhAGN0ADncAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;xDAQhe+C/yGM4M1NLWLX2nTRBQUvwq667DHbjEmxmZQm21Z/vaMXvQwM782b71Wr2XdixCG2gRRc&#10;LjIQSE0wLVkFry8PF0sQMWkyuguECj4xwqo+Pal0acJEGxy3yQoOoVhqBS6lvpQyNg69jovQI7H2&#10;HgavE6+DlWbQE4f7TuZZdi29bok/ON3j2mHzsT16xlh/3e8e52l62ltbPL+Nm7EvnFLnZ/PdLYiE&#10;c/ozww8+30DNTIdwJBNFp4CLpN/J2k1xlYM4sGlZ5CDrSv6nr78BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAuw2MNUEHAAAQHwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAY3QAOdwAAAAFAQAADwAAAAAAAAAAAAAAAACbCQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAKQKAAAAAA==&#10;" adj="-11796480,,5400" path="m10628,l211,,148,2,80,11,26,45,5,116,,203,,1318r,28l6,1428r27,62l98,1516r83,5l257,1522r10089,-1l10431,1519r75,-3l10573,1510r109,-20l10762,1454r56,-55l10853,1318r20,-109l10879,1143r4,-76l10884,982r1,-95l10885,203r-3,-86l10869,57r-44,-42l10763,3,10628,xe" fillcolor="#6b2976" stroked="f">
                 <v:stroke joinstyle="round"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="6040057,3217042;119915,3217042;84111,3218604;45465,3225633;14776,3252188;2842,3307641;0,3375590;0,4246433;0,4268301;3410,4332345;18754,4380769;55695,4401076;102865,4404981;146057,4405762;5879792,4404981;5928099,4403419;5970722,4401076;6008800,4396390;6070746,4380769;6116211,4352652;6148037,4309696;6167928,4246433;6179294,4161301;6182704,4109753;6184977,4050395;6185546,3984008;6186114,3909811;6186114,3375590;6184409,3308422;6177021,3261560;6152015,3228757;6116780,3219385;6040057,3217042" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0" textboxrect="0,0,10885,1522"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0CF4AE45" w14:textId="77777777" w:rsidR="00A517B9" w:rsidRDefault="00A517B9" w:rsidP="00CD6C18">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:bookmarkStart w:id="5" w:name="_Toc55826697"/>
                       <w:bookmarkStart w:id="6" w:name="_Toc57026363"/>
                       <w:bookmarkStart w:id="7" w:name="_Toc54870830"/>
                       <w:r>
                         <w:t>Guide to Reasonable and Necessary (R &amp; N) decisions</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="5"/>
                       <w:bookmarkEnd w:id="6"/>
                     </w:p>
                     <w:p w14:paraId="21CE409F" w14:textId="77777777" w:rsidR="00A517B9" w:rsidRDefault="00A517B9" w:rsidP="00CD6C18"/>
                     <w:p w14:paraId="0091C60B" w14:textId="77777777" w:rsidR="00A517B9" w:rsidRDefault="00A517B9" w:rsidP="00CD6C18">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:bookmarkStart w:id="8" w:name="_Toc54870915"/>
                       <w:bookmarkStart w:id="9" w:name="_Toc57026364"/>
                       <w:r>
                         <w:t>Guide to Reasonable and Necessary (R &amp; N) decisions</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="7"/>
                       <w:bookmarkEnd w:id="8"/>
                       <w:bookmarkEnd w:id="9"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1DED22" w14:textId="28AA1A6F" w:rsidR="00EB2AA3" w:rsidRDefault="006072E8" w:rsidP="00A517B9">
+    <w:p w14:paraId="5E1DED22" w14:textId="49FDE619" w:rsidR="00EB2AA3" w:rsidRDefault="004C1737" w:rsidP="00A517B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Example 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="006072E8">
         <w:t xml:space="preserve">Home and living </w:t>
       </w:r>
       <w:r w:rsidR="008F7E60">
         <w:t>–</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006072E8">
         <w:t xml:space="preserve"> Degenerative condition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF32D9E" w14:textId="47E93818" w:rsidR="007846EF" w:rsidRPr="008E0795" w:rsidRDefault="00EB6265" w:rsidP="00D35247">
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="007846EF">
         <w:t xml:space="preserve"> degenerative condition </w:t>
       </w:r>
       <w:r w:rsidR="00DC13E3">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="007846EF">
         <w:t xml:space="preserve"> a disease </w:t>
       </w:r>
       <w:r w:rsidR="00872DB1">
         <w:t xml:space="preserve">or condition </w:t>
       </w:r>
       <w:r w:rsidR="0027592B">
         <w:t>that gradually causes permanent</w:t>
       </w:r>
       <w:r w:rsidR="007846EF">
         <w:t xml:space="preserve"> loss of function. This means the things you can do change and </w:t>
       </w:r>
       <w:r w:rsidR="00845FF8">
         <w:t xml:space="preserve">your ability to do tasks </w:t>
       </w:r>
       <w:r w:rsidR="007F7915">
         <w:t>reduces</w:t>
       </w:r>
       <w:r w:rsidR="00845FF8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007846EF">
         <w:t>over time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1F2411" w14:textId="39C4430A" w:rsidR="004979C7" w:rsidRPr="00DB59A2" w:rsidRDefault="00CC34ED" w:rsidP="00DB59A2">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3D1F2411" w14:textId="39C4430A" w:rsidR="004979C7" w:rsidRPr="00FC2133" w:rsidRDefault="00CC34ED" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2133">
         <w:t>Case</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB77D89" w14:textId="4E349958" w:rsidR="00086CF6" w:rsidRDefault="00983318" w:rsidP="0035339B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035339B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Neil is </w:t>
       </w:r>
       <w:r w:rsidR="00E616F2" w:rsidRPr="0035339B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>43</w:t>
       </w:r>
       <w:r w:rsidRPr="0035339B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -868,56 +865,58 @@
       </w:r>
       <w:r w:rsidR="00E13A27" w:rsidRPr="0035339B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidR="00830BEE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with his personal care</w:t>
       </w:r>
       <w:r w:rsidR="00105A39">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and mobility in his home. Neil </w:t>
       </w:r>
       <w:r w:rsidR="00F959B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also needs </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0053511C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F959B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D5562">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">so he doesn’t wander from home and </w:t>
       </w:r>
       <w:r w:rsidR="00F959B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00F524F6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>safely</w:t>
       </w:r>
       <w:r w:rsidR="00AF5EA6">
@@ -929,51 +928,51 @@
       <w:r w:rsidR="00F959B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transfer</w:t>
       </w:r>
       <w:r w:rsidR="00A07DD2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F959B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in and out of bed and his wheelchair</w:t>
       </w:r>
       <w:r w:rsidR="0025432E" w:rsidRPr="0035339B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E1BEF4" w14:textId="60C03967" w:rsidR="00A03B28" w:rsidRDefault="00A03B28" w:rsidP="00AA11B8">
+    <w:p w14:paraId="14E1BEF4" w14:textId="34FD2414" w:rsidR="00A03B28" w:rsidRDefault="00A03B28" w:rsidP="00AA11B8">
       <w:r>
         <w:t xml:space="preserve">Neil’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A03B28">
         <w:t>goal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is to </w:t>
       </w:r>
       <w:r w:rsidR="00591791">
         <w:t>be as</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03B28">
         <w:t xml:space="preserve"> independent </w:t>
       </w:r>
       <w:r w:rsidR="00591791">
         <w:t xml:space="preserve">as possible </w:t>
       </w:r>
       <w:r w:rsidRPr="00A03B28">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:t>his</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03B28">
@@ -1069,68 +1068,68 @@
       <w:r w:rsidR="00595383">
         <w:t xml:space="preserve">. A second person is needed to </w:t>
       </w:r>
       <w:r w:rsidR="00DB7127">
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidR="00595383">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F71475">
         <w:t>with his transfer</w:t>
       </w:r>
       <w:r w:rsidR="00DB7127">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F71475">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A76D00">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00EA24C2" w:rsidRPr="00EA24C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A76D00">
-        <w:t>make sure he and his carers are safe.</w:t>
+        <w:t xml:space="preserve">make </w:t>
+      </w:r>
+      <w:r w:rsidR="00C109BE">
+        <w:t>both Neil and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76D00">
+        <w:t xml:space="preserve"> his carers are safe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33675714" w14:textId="77777777" w:rsidR="00DF60CD" w:rsidRPr="006D3EF9" w:rsidRDefault="00DF60CD" w:rsidP="00DF60CD">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="33675714" w14:textId="77777777" w:rsidR="00DF60CD" w:rsidRPr="00FC2133" w:rsidRDefault="00DF60CD" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2133">
         <w:t>Would we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E847C33" w14:textId="2B0B9830" w:rsidR="0097621D" w:rsidRDefault="00DF60CD" w:rsidP="00DF60CD">
+    <w:p w14:paraId="1E847C33" w14:textId="7D7ADF3E" w:rsidR="0097621D" w:rsidRDefault="00DF60CD" w:rsidP="00DF60CD">
       <w:r w:rsidRPr="002C7B1A">
         <w:t xml:space="preserve">Yes, </w:t>
       </w:r>
       <w:r>
         <w:t>we c</w:t>
       </w:r>
       <w:r w:rsidRPr="002C7B1A">
         <w:t>ould fund</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F1E4A">
         <w:t xml:space="preserve">rental </w:t>
       </w:r>
       <w:r w:rsidR="00DB7127">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="004F1E4A">
         <w:t xml:space="preserve"> a hoist</w:t>
       </w:r>
       <w:r w:rsidR="008E0B0D">
         <w:t xml:space="preserve"> while a more permanent </w:t>
       </w:r>
       <w:r w:rsidR="002660FA">
@@ -1139,212 +1138,214 @@
       <w:r w:rsidR="008547DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097621D">
         <w:t>more personal care supports</w:t>
       </w:r>
       <w:r w:rsidR="00830BEE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00051E62">
         <w:t xml:space="preserve">and 2 people to help with </w:t>
       </w:r>
       <w:r w:rsidR="008C1A76">
         <w:t xml:space="preserve">Neil’s </w:t>
       </w:r>
       <w:r w:rsidR="00051E62">
         <w:t>transfers</w:t>
       </w:r>
       <w:r w:rsidR="000D526F">
         <w:t xml:space="preserve"> while we investigate </w:t>
       </w:r>
       <w:r w:rsidR="00F73888">
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidR="000D526F">
-        <w:t xml:space="preserve"> modifications might be needed to Neil’s home</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0097621D">
+        <w:t xml:space="preserve"> modifications </w:t>
+      </w:r>
+      <w:r w:rsidR="000D526F" w:rsidRPr="00D6044B">
+        <w:t xml:space="preserve">need </w:t>
+      </w:r>
+      <w:r w:rsidR="000D526F" w:rsidRPr="007338F3">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="000D526F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6044B">
+        <w:t xml:space="preserve">be made to </w:t>
+      </w:r>
+      <w:r w:rsidR="000D526F">
+        <w:t>Neil’s home</w:t>
+      </w:r>
+      <w:r w:rsidR="008D22DB">
+        <w:t>. This is</w:t>
+      </w:r>
+      <w:r w:rsidR="00252140">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="000214CC">
+        <w:t xml:space="preserve"> help him</w:t>
+      </w:r>
+      <w:r w:rsidR="00252140">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9D7383" w14:textId="7DF1F156" w:rsidR="00830BEE" w:rsidRDefault="00830BEE" w:rsidP="00E40A03">
+    <w:p w14:paraId="5B9D7383" w14:textId="6DD343E8" w:rsidR="00830BEE" w:rsidRDefault="0097621D" w:rsidP="00E40A03">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">so he can </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0097621D">
         <w:t>remain in his home</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C45D1D" w14:textId="709C361F" w:rsidR="00E531F6" w:rsidRDefault="00E531F6" w:rsidP="00E40A03">
+    <w:p w14:paraId="45C45D1D" w14:textId="5CE11B2F" w:rsidR="00E531F6" w:rsidRDefault="00E531F6" w:rsidP="00E40A03">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>so he can function safely in his home</w:t>
+        <w:t>function safely in his home</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42655144" w14:textId="77777777" w:rsidR="0018173B" w:rsidRDefault="00830BEE" w:rsidP="00DF2CC0">
+    <w:p w14:paraId="42655144" w14:textId="42DCB650" w:rsidR="0018173B" w:rsidRDefault="00AB2F05" w:rsidP="00DF2CC0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">to help </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB2F05">
         <w:t xml:space="preserve">maximise </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00830BEE">
         <w:t>his independence</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2F05">
+      <w:r>
         <w:t xml:space="preserve"> and his functional skills</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00830BEE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EB6E07" w14:textId="77777777" w:rsidR="0018173B" w:rsidRPr="00A517B9" w:rsidRDefault="0018173B" w:rsidP="0018173B">
-[...27 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="43EB6E07" w14:textId="77777777" w:rsidR="0018173B" w:rsidRPr="00FC2133" w:rsidRDefault="0018173B" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2133">
+        <w:t xml:space="preserve">Why would we fund </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6A4C" w:rsidRPr="00FC2133">
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D3EF9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FC2133">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E8D198" w14:textId="10FB2738" w:rsidR="0018173B" w:rsidRPr="006D3EF9" w:rsidRDefault="0018173B" w:rsidP="0018173B">
+    <w:p w14:paraId="39E8D198" w14:textId="284AE58B" w:rsidR="0018173B" w:rsidRPr="006D3EF9" w:rsidRDefault="0018173B" w:rsidP="0018173B">
       <w:r w:rsidRPr="006D3EF9">
         <w:t>To decide if a</w:t>
       </w:r>
       <w:r w:rsidR="00066974">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t>support is reasonable and necessary for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D07A76">
         <w:t>Neil</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">, we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">think about </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">the information </w:t>
       </w:r>
       <w:r w:rsidR="000D526F">
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="00246DD2">
         <w:t xml:space="preserve"> ha</w:t>
       </w:r>
       <w:r w:rsidR="000D526F">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> given us against the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor="what-reasonable-and-necessary-is" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding c</w:t>
         </w:r>
         <w:r w:rsidRPr="009D7D07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>riteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3EF9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BD7FE6" w14:textId="36671B66" w:rsidR="0018173B" w:rsidRDefault="0018173B" w:rsidP="0018173B">
+    <w:p w14:paraId="33BD7FE6" w14:textId="5C54CE1A" w:rsidR="0018173B" w:rsidRDefault="0018173B" w:rsidP="0018173B">
       <w:r>
         <w:t xml:space="preserve">For us to fund </w:t>
       </w:r>
       <w:r w:rsidR="007C5763">
         <w:t xml:space="preserve">more </w:t>
       </w:r>
       <w:r w:rsidR="008C1A76">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidR="00D07A76">
         <w:t xml:space="preserve"> for Neil</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A19DA">
         <w:t>they</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> must meet all of the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+        <w:t xml:space="preserve"> must meet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="what-reasonable-and-necessary-is" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding c</w:t>
         </w:r>
         <w:r w:rsidRPr="009D7D07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>riteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005915CC">
         <w:t>They</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E239107" w14:textId="50CE3BE2" w:rsidR="002C1202" w:rsidRDefault="002C1202" w:rsidP="0018173B">
       <w:pPr>
@@ -1503,144 +1504,134 @@
       </w:r>
       <w:r w:rsidR="00415203">
         <w:t xml:space="preserve">for Neil </w:t>
       </w:r>
       <w:r w:rsidR="000574DF">
         <w:t>as alternative available supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203B3A98" w14:textId="71C0996C" w:rsidR="0018173B" w:rsidRPr="00D461D7" w:rsidRDefault="00F032EB" w:rsidP="0018173B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="0018173B">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an NDIS support for Neil</w:t>
       </w:r>
       <w:r w:rsidR="0018173B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B43AB0B" w14:textId="77777777" w:rsidR="00A339DB" w:rsidRPr="00D461D7" w:rsidRDefault="00A339DB" w:rsidP="00A339DB">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1B43AB0B" w14:textId="77777777" w:rsidR="00A339DB" w:rsidRPr="00FC2133" w:rsidRDefault="00A339DB" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2133">
         <w:t>What else do we think about?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0585F6" w14:textId="03773EAE" w:rsidR="00A339DB" w:rsidRDefault="00A339DB" w:rsidP="00A339DB">
       <w:r>
         <w:t xml:space="preserve">When we decide whether we should fund </w:t>
       </w:r>
       <w:r w:rsidR="008C0C1F">
         <w:t xml:space="preserve">these </w:t>
       </w:r>
       <w:r w:rsidR="002B56CC">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="008C0C1F">
         <w:t xml:space="preserve">supports for </w:t>
       </w:r>
       <w:r w:rsidR="00817305">
         <w:t>Neil</w:t>
       </w:r>
       <w:r w:rsidR="00027F45">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>we think about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F0F45B" w14:textId="552538FA" w:rsidR="00AC0D46" w:rsidRDefault="00E36E9E" w:rsidP="003D59F6">
+    <w:p w14:paraId="04F0F45B" w14:textId="17A2B9A5" w:rsidR="00AC0D46" w:rsidRDefault="00E36E9E" w:rsidP="003D59F6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>his support</w:t>
       </w:r>
       <w:r w:rsidR="00A02B8A">
         <w:t xml:space="preserve">s as a total package. </w:t>
       </w:r>
-      <w:r w:rsidR="00222642">
-        <w:t>E</w:t>
+      <w:r w:rsidR="00903FF3">
+        <w:t>For example, e</w:t>
       </w:r>
       <w:r w:rsidR="00A16903">
         <w:t>quipment</w:t>
       </w:r>
       <w:r w:rsidR="00B772BB">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00A16903">
         <w:t>assistive technology</w:t>
       </w:r>
       <w:r w:rsidR="00CD2B73">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>may be needed</w:t>
       </w:r>
       <w:r w:rsidR="00A02B8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD2B73">
         <w:t>to help with his personal care</w:t>
       </w:r>
-      <w:r w:rsidR="00A16903">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2ADAED33" w14:textId="4D0AAF36" w:rsidR="00EF3DEB" w:rsidRPr="00EF3DEB" w:rsidRDefault="00EF3DEB" w:rsidP="003D59F6">
+    <w:p w14:paraId="2ADAED33" w14:textId="58B8BF0A" w:rsidR="00EF3DEB" w:rsidRPr="00EF3DEB" w:rsidRDefault="00EF3DEB" w:rsidP="003D59F6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3DEB">
         <w:t xml:space="preserve">ther options like flexible equipment rental or </w:t>
       </w:r>
       <w:r w:rsidR="006870E9">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3DEB">
-        <w:t>supports to build Neil’s capacity to stay at home</w:t>
+        <w:t xml:space="preserve">supports to build Neil’s capacity to </w:t>
+      </w:r>
+      <w:r w:rsidR="00501A91">
+        <w:t>remain in his own home</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCA8277" w14:textId="4EECC9C2" w:rsidR="00246DD2" w:rsidRDefault="00246DD2" w:rsidP="003D59F6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>if it</w:t>
       </w:r>
       <w:r w:rsidR="008C25D3">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>s appropriate for</w:t>
       </w:r>
       <w:r w:rsidR="000A08DC">
         <w:t xml:space="preserve"> informal supports to provide personal care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FBC6E8" w14:textId="73FC78D1" w:rsidR="00E413B6" w:rsidRDefault="00EF3DEB" w:rsidP="003D59F6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
@@ -1665,326 +1656,290 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neil’s future needs and whether he can stay in </w:t>
       </w:r>
       <w:r w:rsidR="00C37EFE">
         <w:t xml:space="preserve">his </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">home in the long term. We may need to </w:t>
       </w:r>
       <w:r w:rsidR="00D01E97">
         <w:t>fund</w:t>
       </w:r>
       <w:r w:rsidR="007A0AED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0082690B">
         <w:t xml:space="preserve">home modifications </w:t>
       </w:r>
       <w:r w:rsidR="00D01E97">
         <w:t>for Neil in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1515FC7E" w14:textId="08905D6F" w:rsidR="003927CF" w:rsidRDefault="003927CF" w:rsidP="003927CF">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1515FC7E" w14:textId="08905D6F" w:rsidR="003927CF" w:rsidRPr="00DD0B8F" w:rsidRDefault="003927CF" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2133">
         <w:t>The planner decides</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DD0B8F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07843423" w14:textId="6952012D" w:rsidR="00880397" w:rsidRDefault="00F42599" w:rsidP="003927CF">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="07843423" w14:textId="4A05187D" w:rsidR="00880397" w:rsidRDefault="00F42599" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="003927CF">
         <w:t xml:space="preserve">roviding </w:t>
       </w:r>
       <w:r w:rsidR="000D526F">
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
       <w:r w:rsidR="003927CF">
         <w:t>personal care to Neil is not the responsibility of his family and friends</w:t>
       </w:r>
       <w:r w:rsidR="001468EA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003927CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00501A91">
+        <w:t>Neil’s</w:t>
+      </w:r>
       <w:r w:rsidR="001468EA">
-        <w:t>S</w:t>
+        <w:t xml:space="preserve"> planner </w:t>
       </w:r>
       <w:r w:rsidR="003927CF">
-        <w:t xml:space="preserve">o </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">increases the hours of personal care in </w:t>
+        <w:t xml:space="preserve">increases the hours of personal care </w:t>
       </w:r>
       <w:r w:rsidR="000B21A2">
-        <w:t>Neil’s</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> to 8 hours a day</w:t>
+        <w:t>to 8 hours a day</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D0C554" w14:textId="083FEECB" w:rsidR="003927CF" w:rsidRPr="008547DD" w:rsidRDefault="00993085" w:rsidP="003927CF">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="75D0C554" w14:textId="4089489B" w:rsidR="003927CF" w:rsidRPr="008547DD" w:rsidRDefault="00993085" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">to include </w:t>
       </w:r>
       <w:r w:rsidR="00F404D8">
         <w:t xml:space="preserve">funding for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="008547DD">
         <w:t xml:space="preserve">2:1 ratio </w:t>
       </w:r>
       <w:r w:rsidR="00F404D8">
         <w:t xml:space="preserve">of supports </w:t>
       </w:r>
       <w:r w:rsidRPr="008547DD">
         <w:t>in his plan for 3 hours a da</w:t>
       </w:r>
       <w:r>
-        <w:t>y for his s</w:t>
+        <w:t>y for s</w:t>
       </w:r>
       <w:r w:rsidR="003927CF" w:rsidRPr="008547DD">
         <w:t>afe transfer</w:t>
       </w:r>
       <w:r w:rsidR="000D526F">
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652F2492" w14:textId="1B6E78A5" w:rsidR="002A2B3A" w:rsidRPr="008547DD" w:rsidRDefault="00596873" w:rsidP="003927CF">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="652F2492" w14:textId="1B6E78A5" w:rsidR="002A2B3A" w:rsidRPr="008547DD" w:rsidRDefault="00596873" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00121510" w:rsidRPr="008547DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D84FCB" w:rsidRPr="008547DD">
         <w:t xml:space="preserve">package of </w:t>
       </w:r>
       <w:r w:rsidR="00121510" w:rsidRPr="008547DD">
         <w:t xml:space="preserve">flexible equipment rental is cost effective for Neil’s immediate </w:t>
       </w:r>
       <w:r w:rsidR="007846EF">
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="00121510" w:rsidRPr="008547DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F45188" w:rsidRPr="001B38C1">
         <w:t>needs</w:t>
       </w:r>
       <w:r w:rsidR="00A56629">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F45188" w:rsidRPr="001B38C1">
         <w:t xml:space="preserve"> and as his needs change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47416073" w14:textId="59966DEC" w:rsidR="007846EF" w:rsidRDefault="00071C0F" w:rsidP="003927CF">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="47416073" w14:textId="59966DEC" w:rsidR="007846EF" w:rsidRDefault="00071C0F" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">to include funding for </w:t>
       </w:r>
       <w:r w:rsidR="00596873">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="004E7C88">
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="00926236">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00813847">
         <w:t xml:space="preserve">ccupational </w:t>
       </w:r>
       <w:r w:rsidR="00926236">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00813847">
         <w:t>herapist</w:t>
       </w:r>
       <w:r w:rsidR="004E7C88">
         <w:t xml:space="preserve"> assessment to explore whether any home modifications would support Neil to </w:t>
       </w:r>
       <w:r w:rsidR="00E10DA7">
         <w:t>remain in his home</w:t>
       </w:r>
       <w:r w:rsidR="00867F85">
         <w:t xml:space="preserve"> in the future</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9AD505" w14:textId="5660B5FC" w:rsidR="004E7C88" w:rsidRDefault="007846EF" w:rsidP="003927CF">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5C9AD505" w14:textId="5660B5FC" w:rsidR="004E7C88" w:rsidRDefault="007846EF" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="008E0795">
         <w:t xml:space="preserve">schedule regular </w:t>
       </w:r>
       <w:r>
         <w:t>check-in</w:t>
       </w:r>
       <w:r w:rsidR="008E0795">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with Neil to make sure his </w:t>
       </w:r>
       <w:r w:rsidR="008E0795">
         <w:t xml:space="preserve">current plan has the right </w:t>
       </w:r>
       <w:r w:rsidR="00914820">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="008E0795">
         <w:t xml:space="preserve">supports as </w:t>
       </w:r>
       <w:r>
         <w:t>his needs change</w:t>
       </w:r>
       <w:r w:rsidR="004E7C88">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEB14CE" w14:textId="5C45CA7F" w:rsidR="005761C0" w:rsidRPr="005761C0" w:rsidRDefault="005761C0" w:rsidP="005761C0">
+    <w:p w14:paraId="3AEB14CE" w14:textId="0D5CCEE8" w:rsidR="005761C0" w:rsidRPr="005761C0" w:rsidRDefault="005761C0" w:rsidP="005761C0">
       <w:r>
         <w:t xml:space="preserve">When we create </w:t>
       </w:r>
       <w:r w:rsidR="00DB4B5F">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> plan</w:t>
       </w:r>
       <w:r w:rsidR="00381B40">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we must think about </w:t>
       </w:r>
       <w:r w:rsidR="002022C3">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">supports as a total package of supports. To help us to do this we use </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+        <w:t>supports as a total package of supports. To help us do this</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33534">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we use </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="principles-we-follow" w:history="1">
         <w:r w:rsidR="00AB771F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329298E3" w14:textId="77777777" w:rsidR="00CC34ED" w:rsidRDefault="00CC34ED" w:rsidP="00CC34ED">
-[...18 lines deleted...]
-        <w:t>, refer to:</w:t>
+    <w:p w14:paraId="329298E3" w14:textId="77777777" w:rsidR="00CC34ED" w:rsidRPr="00DD0B8F" w:rsidRDefault="00CC34ED" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0B8F">
+        <w:t>For more information, refer to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EF535A" w14:textId="7C764A91" w:rsidR="00CC34ED" w:rsidRPr="00E544C2" w:rsidRDefault="00E13F0A" w:rsidP="00CC34ED">
+    <w:p w14:paraId="42EF535A" w14:textId="3C7A515B" w:rsidR="00CC34ED" w:rsidRPr="00E544C2" w:rsidRDefault="00E13F0A" w:rsidP="00CC34ED">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Our </w:t>
         </w:r>
         <w:r w:rsidR="00CC34ED" w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Guideline </w:t>
         </w:r>
         <w:r w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidR="00CC34ED" w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Reasonable</w:t>
         </w:r>
         <w:r w:rsidRPr="00E13F0A">
@@ -1997,133 +1952,1233 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>n</w:t>
         </w:r>
         <w:r w:rsidR="00CC34ED" w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ecessary</w:t>
         </w:r>
         <w:r w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="064D007B" w14:textId="5362D19C" w:rsidR="002D0D23" w:rsidRPr="006D3EF9" w:rsidRDefault="009257E1" w:rsidP="00CC34ED">
+    <w:p w14:paraId="064D007B" w14:textId="3B8FD6F1" w:rsidR="002D0D23" w:rsidRPr="006D3EF9" w:rsidRDefault="009257E1" w:rsidP="00CC34ED">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="assistive-technology" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Assistive Technology</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BA275FB" w14:textId="08819C13" w:rsidR="008D7FF8" w:rsidRPr="008D7FF8" w:rsidRDefault="0061615F" w:rsidP="008D7FF8">
+    <w:p w14:paraId="7BA275FB" w14:textId="5E855A1F" w:rsidR="008D7FF8" w:rsidRDefault="00FF6F2D" w:rsidP="008D7FF8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:anchor="including-specific" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Including Specific Types of Supports in Plans</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C982F04" w14:textId="58424690" w:rsidR="00DA2FC9" w:rsidRDefault="00DA2FC9">
+      <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="009D6661">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DFFAC1" w14:textId="04A0479C" w:rsidR="008B41C4" w:rsidRPr="00FC2133" w:rsidRDefault="00E51837" w:rsidP="00DA2FC9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2133">
+        <w:lastRenderedPageBreak/>
+        <w:t>Example 2: 24-hour individual support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473F803A" w14:textId="13E7D8A2" w:rsidR="002E5286" w:rsidRPr="00FC2133" w:rsidRDefault="002E5286" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2133">
+        <w:t>Case</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A270E0E" w14:textId="406E71BA" w:rsidR="002E5286" w:rsidRPr="006E0432" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D5E75">
+        <w:t>is 54</w:t>
+      </w:r>
+      <w:r w:rsidR="00837B7F">
+        <w:t xml:space="preserve"> years old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D5E75">
+        <w:t xml:space="preserve"> and lives with Motor Neurone Disease (MND). MND is a condition that affects the nervous system. He shares a house with his friend, who is also an NDIS participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00106289" w:rsidRPr="00FC2133">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D5E75">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4C59" w:rsidRPr="00FC2133">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D5E75">
+        <w:t>wants to keep living there.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB66DE">
+        <w:t xml:space="preserve">’s goal is to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>keep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB66DE">
+        <w:t xml:space="preserve"> living with his friend in their home, while staying safe and maintaining his independence</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775318E2" w14:textId="1BE9FA4D" w:rsidR="002E5286" w:rsidRPr="006E0432" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve">’s symptoms started with mild </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">leg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t>weakness</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and over</w:t>
+      </w:r>
+      <w:r w:rsidR="00046655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>time affected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve"> his arms</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, breathing, speech and swallowing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">He now needs help with all his daily activities and personal care. His </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve">occupational therapist </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that Theodore can no longer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve">move independently </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and needs help with transfers, showering and dressing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Theodore also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t>needs help to change position every 3 hours to prevent pressure injuries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EE8239" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="006E0432" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>needs regular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve"> suctioning to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">manage swallowing difficulties and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t>prevent choking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to keep him safe. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690C65">
+        <w:t>He receives enteral feeding overnight, which must be supervised, and needs monitoring afterwards to watch for signs of reflux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225F6AC4" w14:textId="49F8B653" w:rsidR="003162B4" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:r>
+        <w:t xml:space="preserve">Theodore </w:t>
+      </w:r>
+      <w:r w:rsidR="001477D6">
+        <w:t>has asked for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve"> 24-hour individual support </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="001477D6">
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> include</w:t>
+      </w:r>
+      <w:r w:rsidR="001477D6">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in his plan so he can continue living with his</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2CDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>friend, stay safe and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve"> maintain his quality of life </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and independence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E06A2BE" w14:textId="5C46C77A" w:rsidR="002E5286" w:rsidRPr="00FC2133" w:rsidRDefault="002E5286" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2133">
+        <w:t>Would we fund this?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9E2B4A" w14:textId="65776597" w:rsidR="002E5286" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:r w:rsidRPr="006E0432">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. In Theodore’s case we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t xml:space="preserve"> would </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">typically </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0432">
+        <w:t>fund 24-hour individual support</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in his plan. He needs continuous support to manage his d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006831E2">
+        <w:t>isability-related health needs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and daily tasks.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B56D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003502E6">
+        <w:t>haring supports would not be safe or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B56D1">
+        <w:t>easonable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in Theodore’s situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EF8EAD" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="00FC2133" w:rsidRDefault="002E5286" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2133">
+        <w:t>Why would we fund this?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E413FB0" w14:textId="20BEBB1F" w:rsidR="002E5286" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4E56">
+        <w:t xml:space="preserve">To decide if a NDIS support is reasonable and necessary for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4E56">
+        <w:t xml:space="preserve">, we think about the information he has given us against the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="what-reasonable-and-necessary-is" w:history="1">
+        <w:r w:rsidRPr="00953BB9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F4E56">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38352FA9" w14:textId="6FBA9DF3" w:rsidR="002E5286" w:rsidRPr="00E36384" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:r w:rsidRPr="000F4E56">
+        <w:t xml:space="preserve">For us to fund </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">24-hour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4E56">
+        <w:t xml:space="preserve">individual support for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Theodore, it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4E56">
+        <w:t xml:space="preserve">must meet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F4E56">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F4E56">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="what-reasonable-and-necessary-is" w:history="1">
+        <w:r w:rsidRPr="00953BB9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F4E56">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4E56">
+        <w:t xml:space="preserve"> must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B722F5F" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="005E6396" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6396">
+        <w:t xml:space="preserve">be related to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6396">
+        <w:t>’s disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16904C92" w14:textId="30815116" w:rsidR="002E5286" w:rsidRPr="005E6396" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6396">
+        <w:t xml:space="preserve">help </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6396">
+        <w:t xml:space="preserve"> to pursue his goals </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1B44">
+        <w:t>of living with his friend</w:t>
+      </w:r>
+      <w:r w:rsidR="006876A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F340A4">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006876A9">
+        <w:t>maintain his independence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D636A9" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="005E6396" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6396">
+        <w:t xml:space="preserve">help </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6396">
+        <w:t xml:space="preserve"> improve his social activities</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and work activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFBBF06" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="005E6396" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6396">
+        <w:t>effective</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003555DE">
+        <w:t xml:space="preserve">reduce the risk to the health and wellbeing of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003555DE">
+        <w:t xml:space="preserve"> and his support workers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DC038D" w14:textId="6C107CCD" w:rsidR="002E5286" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6396">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">be value for money. This means that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7605">
+        <w:t xml:space="preserve">the cost of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7605">
+        <w:t>support should be reasonable compared to the benefits and outcomes it provides, and more effective than other available options</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0380FECF" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="005E6396" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6396">
+        <w:t xml:space="preserve">not generally be supports that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6396">
+        <w:t xml:space="preserve">ould be given by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6396">
+        <w:t>’s family or friends</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BC02BA" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="005E6396" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>be an NDIS support for Theodore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C13D88" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="00B76AD6" w:rsidRDefault="002E5286" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76AD6">
+        <w:t>What else do we think about?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116291CE" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="001477D6" w:rsidRDefault="002E5286" w:rsidP="00FC2133">
+      <w:r w:rsidRPr="007902AC">
+        <w:t>When we decide whether we should fund this NDIS support for Theodore, we also think about:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D804802" w14:textId="009F95F7" w:rsidR="002E5286" w:rsidRPr="00031898" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hether sharing supports could </w:t>
+      </w:r>
+      <w:r w:rsidR="00292B2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a risk to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>’s safety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the safety of others</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5722BC" w14:textId="7A95BB53" w:rsidR="002E5286" w:rsidRPr="00D44E09" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D44E09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whether </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> displays any behaviours of concern that occur frequently</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and over a long period of time. These behaviours may lead to injury</w:t>
+      </w:r>
+      <w:r w:rsidR="00994E9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the use of restrictive practices</w:t>
+      </w:r>
+      <w:r w:rsidR="00994E9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> limit his participation in daily activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and increase social exclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DC4E00" w14:textId="409DDB02" w:rsidR="002E5286" w:rsidRPr="00031898" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ow </w:t>
+      </w:r>
+      <w:r w:rsidR="009B12FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>quickly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>’s support needs are changing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A94FAF" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="00031898" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>hether assistive technology or other supports could help maintain his independence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5262C5D0" w14:textId="306EDC94" w:rsidR="002E5286" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hether </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s disability-related health </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04197">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constant monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324BA337" w14:textId="27694201" w:rsidR="002E5286" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36384">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whether his condition is likely to continue </w:t>
+      </w:r>
+      <w:r w:rsidR="004113FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36384">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>progress over the next 6 to 12 months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC148FA" w14:textId="48926AF5" w:rsidR="002E5286" w:rsidRDefault="00694523" w:rsidP="002E5286">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Several</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286" w:rsidRPr="00C9696A">
+        <w:t xml:space="preserve"> of these considerations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> apply to Theodore</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286" w:rsidRPr="00C9696A">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04196A0D" w14:textId="7C4C7B41" w:rsidR="002E5286" w:rsidRPr="00E36384" w:rsidRDefault="00BC5FFD" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650FA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286" w:rsidRPr="00650FA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286" w:rsidRPr="00E36384">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> continuous line-of-sight support for suctioning and monitoring after feeding to prevent choking and aspiration. These needs are high intensity and potentially life-threatening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E063649" w14:textId="1D216626" w:rsidR="002E5286" w:rsidRPr="00E36384" w:rsidRDefault="00BC5FFD" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650FA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286" w:rsidRPr="00650FA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286" w:rsidRPr="00E36384">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>condition is degenerative and progressing quickly, meaning his support needs are increasing and likely to continue changing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5D65E3" w14:textId="25588B42" w:rsidR="002E5286" w:rsidRDefault="00BC5FFD" w:rsidP="002E5286">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650FA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286" w:rsidRPr="00650FA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286" w:rsidRPr="68E582A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>has Motor Neurone Disease, which significantly impacts his ability to manage daily living and health needs independently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1A875D" w14:textId="5BE90D9B" w:rsidR="002E5286" w:rsidRPr="00DA0B5A" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0B5A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We also need to make sure the in-home support we fund does not duplicate the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D558F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">social and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0B5A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">community </w:t>
+      </w:r>
+      <w:r w:rsidR="00D558F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0B5A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>support we are funding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> too</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0B5A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For example, if </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theodore </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0B5A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receives 4 hours of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0B5A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support each day in the community, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>his</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0B5A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24-hour in-home support package </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0B5A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need to be reduced to reflect this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC7C2B7" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="000852C3" w:rsidRDefault="002E5286" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000852C3">
+        <w:t>The planner decides</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2385CEB5" w14:textId="769C709D" w:rsidR="002E5286" w:rsidRPr="00FD4FEB" w:rsidRDefault="00767CA3" w:rsidP="002E5286">
+      <w:r>
+        <w:t xml:space="preserve">Based on the evidence, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286">
+        <w:t xml:space="preserve">Theodore’s planner decides that his support needs have increased due to the progression of his disability. His NDIS funding is increased to include 24-hour </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5286">
+        <w:lastRenderedPageBreak/>
+        <w:t>individual support. This funding is included in his Core budget across both assistance with daily living budget and his assistance with social and community participation budget. The planner sets regular check-ins to make sure Theodore’s plan continues to meet his changing needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F57C2B4" w14:textId="50E33971" w:rsidR="002E5286" w:rsidRPr="00BA0BA3" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:r>
+        <w:t>Theodore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B66DA8">
+        <w:t xml:space="preserve"> can continue living with his friend in their shared home, with the support he needs to stay safe and maintain his independence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D56222" w14:textId="7EE3074D" w:rsidR="002E5286" w:rsidRPr="00630E44" w:rsidRDefault="002E5286" w:rsidP="002E5286">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0039510A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>When we create a plan, we must think about NDIS supports as a total package of supports. To help us to do this we use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="principles-we-follow" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Including Specific Types of Supports in Plans Operational Guideline </w:t>
+          <w:t>the principles we follow to create your plan</w:t>
         </w:r>
-        <w:r w:rsidR="0038339E">
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49229E06" w14:textId="77777777" w:rsidR="002E5286" w:rsidRPr="00354C54" w:rsidRDefault="002E5286" w:rsidP="00FC2133">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D3EF9">
+        <w:t>For more information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576D9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, refer to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F0233F" w14:textId="5FBCC827" w:rsidR="000852C3" w:rsidRDefault="002E5286" w:rsidP="000852C3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:anchor="reasonable-and-necessary">
+        <w:r w:rsidRPr="005E6396">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Aptos"/>
+          </w:rPr>
+          <w:t>Our Guideline – Reasonable and necessary supports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66D1D442" w14:textId="64F4BDEA" w:rsidR="000852C3" w:rsidRDefault="002E5286" w:rsidP="000852C3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:anchor="supported-independent-living" w:history="1">
+        <w:r w:rsidRPr="000852C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>–</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> Personal care supports</w:t>
+          <w:t>Our Guideline – Supported independent living</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="008D7FF8" w:rsidRPr="008D7FF8" w:rsidSect="002B7B42">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="6F5A2AEB" w14:textId="65A72F63" w:rsidR="00022A3A" w:rsidRPr="00022A3A" w:rsidRDefault="002E5286" w:rsidP="00225BB6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:anchor="assistive-technology">
+        <w:r w:rsidRPr="000852C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Aptos"/>
+          </w:rPr>
+          <w:t>Our Guideline – Assistive Technology</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="00022A3A" w:rsidRPr="00022A3A" w:rsidSect="002B7B42">
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="992" w:bottom="1440" w:left="851" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F8EBBEC" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208">
+    <w:p w14:paraId="1753FDA4" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CD46AE6" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208">
+    <w:p w14:paraId="188A7BFB" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C15C995" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="335BE880" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208"/>
+    <w:p w14:paraId="13C30FD9" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208"/>
+    <w:p w14:paraId="3D43AC22" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208"/>
+    <w:p w14:paraId="682F65F2" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="790551D0" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1">
+    <w:p w14:paraId="70B9BE5F" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2168,268 +3223,271 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="506AEB3E" w14:textId="1B9E1F10" w:rsidR="007E1855" w:rsidRPr="00F8132F" w:rsidRDefault="007E1855" w:rsidP="007E1855">
+  <w:p w14:paraId="6F5B2C1A" w14:textId="32F62242" w:rsidR="005A639D" w:rsidRPr="00F8132F" w:rsidRDefault="00225BB6" w:rsidP="00225BB6">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>7 November 2024</w:t>
+      <w:t>24 September 2026</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00BA5B1C">
+    <w:r w:rsidR="005A639D">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Participants with a degenerative condition</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="005A639D">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:id w:val="-653071732"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="005A639D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F8132F">
+        <w:r w:rsidR="005A639D" w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="227B3A24" w14:textId="6772E62B" w:rsidR="00A517B9" w:rsidRPr="007E1855" w:rsidRDefault="007E1855" w:rsidP="007E1855">
+  <w:p w14:paraId="227B3A24" w14:textId="59860D71" w:rsidR="00A517B9" w:rsidRPr="005A639D" w:rsidRDefault="005A639D" w:rsidP="005A639D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1707680655"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DE6B7AE" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208">
+    <w:p w14:paraId="4242E709" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772172FD" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4FBC3C1E" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208"/>
+    <w:p w14:paraId="1BA61CFD" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208"/>
+    <w:p w14:paraId="4EB2CBC8" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208"/>
+    <w:p w14:paraId="3C40A880" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B52502F" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208">
+    <w:p w14:paraId="17238906" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDAFD60" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="593A5852" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1" w:rsidP="00B04208"/>
+    <w:p w14:paraId="494C7954" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208"/>
+    <w:p w14:paraId="15D776AA" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208"/>
+    <w:p w14:paraId="05F027DC" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876" w:rsidP="00B04208"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7825E252" w14:textId="77777777" w:rsidR="000544C1" w:rsidRDefault="000544C1">
+    <w:p w14:paraId="526EAD37" w14:textId="77777777" w:rsidR="00E16876" w:rsidRDefault="00E16876">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D24677B" w14:textId="03A848E5" w:rsidR="00AA4B25" w:rsidRDefault="00AA4B25" w:rsidP="00DE0171">
+  <w:p w14:paraId="4D24677B" w14:textId="623F816E" w:rsidR="00AA4B25" w:rsidRPr="00225BB6" w:rsidRDefault="00AA4B25" w:rsidP="00225BB6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="C00000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DA34A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A030EF02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
@@ -2622,51 +3680,50 @@
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
         <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2239" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
@@ -4128,514 +5185,548 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1037390572">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2083599677">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="44064727">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1606884149">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1177579533">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1752116743">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1229223291">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1251893728">
     <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:num w:numId="17" w16cid:durableId="1570651694">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372B4D"/>
     <w:rsid w:val="0000049A"/>
     <w:rsid w:val="00001CE9"/>
     <w:rsid w:val="0000206E"/>
     <w:rsid w:val="0000213D"/>
+    <w:rsid w:val="00004763"/>
     <w:rsid w:val="00004DB3"/>
     <w:rsid w:val="00005290"/>
     <w:rsid w:val="0000692C"/>
     <w:rsid w:val="000076D8"/>
     <w:rsid w:val="0001030F"/>
     <w:rsid w:val="000105ED"/>
     <w:rsid w:val="00010988"/>
     <w:rsid w:val="0001197F"/>
     <w:rsid w:val="00012394"/>
     <w:rsid w:val="000130E8"/>
     <w:rsid w:val="00013199"/>
     <w:rsid w:val="0001386A"/>
     <w:rsid w:val="0001497F"/>
     <w:rsid w:val="00015521"/>
     <w:rsid w:val="000159BB"/>
     <w:rsid w:val="000160F7"/>
     <w:rsid w:val="0001664A"/>
     <w:rsid w:val="00017A0D"/>
+    <w:rsid w:val="000214CC"/>
     <w:rsid w:val="000217BA"/>
     <w:rsid w:val="00022633"/>
     <w:rsid w:val="00022A3A"/>
     <w:rsid w:val="000244F7"/>
     <w:rsid w:val="00024F26"/>
     <w:rsid w:val="00026A7C"/>
     <w:rsid w:val="00026AB1"/>
     <w:rsid w:val="00027155"/>
     <w:rsid w:val="00027F45"/>
     <w:rsid w:val="000305F6"/>
     <w:rsid w:val="00031BB6"/>
     <w:rsid w:val="00031DC1"/>
     <w:rsid w:val="000331C6"/>
     <w:rsid w:val="000334F2"/>
     <w:rsid w:val="00034F39"/>
     <w:rsid w:val="000379C2"/>
     <w:rsid w:val="000407A7"/>
     <w:rsid w:val="00044599"/>
     <w:rsid w:val="00044C95"/>
     <w:rsid w:val="00045455"/>
     <w:rsid w:val="00045B8A"/>
+    <w:rsid w:val="00046655"/>
+    <w:rsid w:val="00046BD0"/>
     <w:rsid w:val="0004795B"/>
     <w:rsid w:val="000504AB"/>
     <w:rsid w:val="00051E62"/>
     <w:rsid w:val="00052875"/>
     <w:rsid w:val="00052C5D"/>
     <w:rsid w:val="000542A5"/>
-    <w:rsid w:val="000544C1"/>
     <w:rsid w:val="00055C98"/>
     <w:rsid w:val="000560FE"/>
     <w:rsid w:val="00056AB1"/>
     <w:rsid w:val="00056E38"/>
     <w:rsid w:val="000574DF"/>
     <w:rsid w:val="0005757D"/>
+    <w:rsid w:val="00057B21"/>
     <w:rsid w:val="000600F8"/>
     <w:rsid w:val="00060C9E"/>
     <w:rsid w:val="00061B1C"/>
     <w:rsid w:val="00063181"/>
     <w:rsid w:val="000634A8"/>
     <w:rsid w:val="000643AC"/>
     <w:rsid w:val="0006621B"/>
     <w:rsid w:val="00066974"/>
     <w:rsid w:val="00067C13"/>
     <w:rsid w:val="000717DA"/>
     <w:rsid w:val="00071973"/>
     <w:rsid w:val="00071B87"/>
     <w:rsid w:val="00071C0F"/>
+    <w:rsid w:val="00072058"/>
     <w:rsid w:val="00073111"/>
     <w:rsid w:val="00073966"/>
     <w:rsid w:val="000752D4"/>
     <w:rsid w:val="00076D51"/>
     <w:rsid w:val="0008131A"/>
     <w:rsid w:val="000814FF"/>
     <w:rsid w:val="0008165A"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="0008255F"/>
     <w:rsid w:val="00083975"/>
     <w:rsid w:val="00083A8E"/>
     <w:rsid w:val="0008414F"/>
+    <w:rsid w:val="000852C3"/>
     <w:rsid w:val="0008608A"/>
     <w:rsid w:val="00086CF6"/>
     <w:rsid w:val="00086F89"/>
     <w:rsid w:val="00090A90"/>
     <w:rsid w:val="00092275"/>
     <w:rsid w:val="000938E7"/>
     <w:rsid w:val="00094F8C"/>
     <w:rsid w:val="000958A9"/>
     <w:rsid w:val="000962A8"/>
     <w:rsid w:val="0009685D"/>
     <w:rsid w:val="00097793"/>
     <w:rsid w:val="000A08DC"/>
     <w:rsid w:val="000A091D"/>
     <w:rsid w:val="000A0BC1"/>
     <w:rsid w:val="000A0DBF"/>
     <w:rsid w:val="000A108A"/>
     <w:rsid w:val="000A2FEE"/>
     <w:rsid w:val="000A3A0D"/>
     <w:rsid w:val="000A4422"/>
     <w:rsid w:val="000A53F8"/>
     <w:rsid w:val="000A5430"/>
     <w:rsid w:val="000A65E1"/>
     <w:rsid w:val="000A7C5A"/>
+    <w:rsid w:val="000B0880"/>
     <w:rsid w:val="000B0966"/>
     <w:rsid w:val="000B0AEB"/>
     <w:rsid w:val="000B1E1B"/>
     <w:rsid w:val="000B21A2"/>
     <w:rsid w:val="000B25E0"/>
     <w:rsid w:val="000B266B"/>
     <w:rsid w:val="000B2947"/>
     <w:rsid w:val="000B357C"/>
     <w:rsid w:val="000B3D4A"/>
     <w:rsid w:val="000B4B87"/>
     <w:rsid w:val="000B4D32"/>
     <w:rsid w:val="000B51C6"/>
     <w:rsid w:val="000B5E14"/>
     <w:rsid w:val="000B6122"/>
     <w:rsid w:val="000B6D43"/>
     <w:rsid w:val="000B6EE1"/>
     <w:rsid w:val="000B779F"/>
     <w:rsid w:val="000C0222"/>
     <w:rsid w:val="000C172D"/>
     <w:rsid w:val="000C17B7"/>
+    <w:rsid w:val="000C1B44"/>
     <w:rsid w:val="000C1BB5"/>
     <w:rsid w:val="000C1F13"/>
     <w:rsid w:val="000C2627"/>
     <w:rsid w:val="000C32B9"/>
     <w:rsid w:val="000C4A46"/>
     <w:rsid w:val="000C4EA2"/>
     <w:rsid w:val="000D0A05"/>
     <w:rsid w:val="000D0DE2"/>
     <w:rsid w:val="000D230C"/>
+    <w:rsid w:val="000D2EBD"/>
     <w:rsid w:val="000D3703"/>
     <w:rsid w:val="000D373D"/>
     <w:rsid w:val="000D41FF"/>
     <w:rsid w:val="000D526F"/>
     <w:rsid w:val="000D558A"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000D6923"/>
     <w:rsid w:val="000D7E69"/>
+    <w:rsid w:val="000E13CD"/>
     <w:rsid w:val="000E1427"/>
     <w:rsid w:val="000E1A5D"/>
     <w:rsid w:val="000E1FD5"/>
     <w:rsid w:val="000E2561"/>
     <w:rsid w:val="000E4B54"/>
     <w:rsid w:val="000E54E9"/>
     <w:rsid w:val="000E7A63"/>
     <w:rsid w:val="000F0F76"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F1B15"/>
     <w:rsid w:val="000F3D6C"/>
     <w:rsid w:val="000F3E07"/>
     <w:rsid w:val="000F4209"/>
     <w:rsid w:val="000F4B49"/>
     <w:rsid w:val="000F563D"/>
     <w:rsid w:val="00101169"/>
     <w:rsid w:val="001022AA"/>
     <w:rsid w:val="00102370"/>
     <w:rsid w:val="00103CE3"/>
     <w:rsid w:val="00104AFF"/>
     <w:rsid w:val="00104FE1"/>
     <w:rsid w:val="001057E7"/>
     <w:rsid w:val="00105A39"/>
     <w:rsid w:val="00106010"/>
+    <w:rsid w:val="00106289"/>
     <w:rsid w:val="00106CA7"/>
     <w:rsid w:val="00107CF5"/>
     <w:rsid w:val="00112784"/>
     <w:rsid w:val="001146B6"/>
     <w:rsid w:val="001154E2"/>
     <w:rsid w:val="001158AB"/>
     <w:rsid w:val="00115CB9"/>
     <w:rsid w:val="0011633E"/>
     <w:rsid w:val="001208AD"/>
     <w:rsid w:val="00120FCF"/>
     <w:rsid w:val="00121510"/>
     <w:rsid w:val="00121E03"/>
     <w:rsid w:val="00123675"/>
+    <w:rsid w:val="00123776"/>
     <w:rsid w:val="00126365"/>
     <w:rsid w:val="00127509"/>
     <w:rsid w:val="00127809"/>
     <w:rsid w:val="00127B09"/>
     <w:rsid w:val="00127BEB"/>
     <w:rsid w:val="00130189"/>
     <w:rsid w:val="0013070F"/>
     <w:rsid w:val="00130D36"/>
     <w:rsid w:val="00130D3F"/>
     <w:rsid w:val="0013159A"/>
     <w:rsid w:val="00131F3E"/>
     <w:rsid w:val="00132448"/>
     <w:rsid w:val="0013251A"/>
     <w:rsid w:val="00132943"/>
     <w:rsid w:val="00133433"/>
     <w:rsid w:val="00133724"/>
     <w:rsid w:val="00133B2D"/>
+    <w:rsid w:val="001362F2"/>
+    <w:rsid w:val="00136742"/>
     <w:rsid w:val="00136CAD"/>
     <w:rsid w:val="00136FE7"/>
     <w:rsid w:val="00140056"/>
     <w:rsid w:val="0014062A"/>
+    <w:rsid w:val="00140BD7"/>
     <w:rsid w:val="00140E9A"/>
     <w:rsid w:val="00142343"/>
     <w:rsid w:val="00142C4E"/>
     <w:rsid w:val="00144392"/>
     <w:rsid w:val="001449D9"/>
     <w:rsid w:val="0014559B"/>
     <w:rsid w:val="00145625"/>
+    <w:rsid w:val="001458D6"/>
     <w:rsid w:val="001468EA"/>
+    <w:rsid w:val="001477D6"/>
     <w:rsid w:val="001501F1"/>
     <w:rsid w:val="00150A1F"/>
     <w:rsid w:val="00150E45"/>
     <w:rsid w:val="001511DC"/>
     <w:rsid w:val="00151210"/>
+    <w:rsid w:val="00151D87"/>
     <w:rsid w:val="001520E0"/>
     <w:rsid w:val="001547EF"/>
     <w:rsid w:val="0015587A"/>
     <w:rsid w:val="0015628C"/>
     <w:rsid w:val="001565E3"/>
     <w:rsid w:val="00156988"/>
     <w:rsid w:val="00156C8C"/>
     <w:rsid w:val="00156FBC"/>
     <w:rsid w:val="001571D9"/>
     <w:rsid w:val="00157200"/>
     <w:rsid w:val="00157247"/>
     <w:rsid w:val="001609FE"/>
     <w:rsid w:val="00160CBB"/>
     <w:rsid w:val="00160EDD"/>
     <w:rsid w:val="001619FB"/>
     <w:rsid w:val="00161D4F"/>
     <w:rsid w:val="00162782"/>
     <w:rsid w:val="0016324A"/>
     <w:rsid w:val="001637C4"/>
     <w:rsid w:val="00163D30"/>
     <w:rsid w:val="001640BC"/>
+    <w:rsid w:val="00164780"/>
     <w:rsid w:val="001648D6"/>
     <w:rsid w:val="00164999"/>
     <w:rsid w:val="0016700C"/>
     <w:rsid w:val="00170108"/>
     <w:rsid w:val="00170A38"/>
     <w:rsid w:val="00171E2C"/>
     <w:rsid w:val="001725BE"/>
     <w:rsid w:val="00174FA6"/>
     <w:rsid w:val="0017586D"/>
     <w:rsid w:val="00175D15"/>
     <w:rsid w:val="00176691"/>
     <w:rsid w:val="00177310"/>
     <w:rsid w:val="00177C54"/>
     <w:rsid w:val="00177DE2"/>
     <w:rsid w:val="00177E7C"/>
     <w:rsid w:val="0018173B"/>
     <w:rsid w:val="00182801"/>
     <w:rsid w:val="00183690"/>
     <w:rsid w:val="0018487C"/>
     <w:rsid w:val="00187E63"/>
     <w:rsid w:val="001906DC"/>
     <w:rsid w:val="001913F1"/>
     <w:rsid w:val="00191432"/>
     <w:rsid w:val="001918D6"/>
     <w:rsid w:val="001919A6"/>
     <w:rsid w:val="00192374"/>
     <w:rsid w:val="00194CA1"/>
     <w:rsid w:val="00197F2A"/>
     <w:rsid w:val="001A11BB"/>
     <w:rsid w:val="001A205C"/>
     <w:rsid w:val="001A2894"/>
     <w:rsid w:val="001A29EE"/>
+    <w:rsid w:val="001A2B26"/>
     <w:rsid w:val="001A31C1"/>
     <w:rsid w:val="001A39BF"/>
     <w:rsid w:val="001A4037"/>
     <w:rsid w:val="001A490E"/>
     <w:rsid w:val="001A53C8"/>
     <w:rsid w:val="001A550D"/>
     <w:rsid w:val="001B0C7D"/>
     <w:rsid w:val="001B1E7A"/>
     <w:rsid w:val="001B1ED5"/>
     <w:rsid w:val="001B38C1"/>
     <w:rsid w:val="001B397C"/>
     <w:rsid w:val="001B46DA"/>
     <w:rsid w:val="001B5BDD"/>
     <w:rsid w:val="001B5E53"/>
+    <w:rsid w:val="001B6B2D"/>
     <w:rsid w:val="001B7A6E"/>
     <w:rsid w:val="001C1705"/>
     <w:rsid w:val="001C1FDE"/>
     <w:rsid w:val="001C24E6"/>
     <w:rsid w:val="001C265D"/>
     <w:rsid w:val="001C5443"/>
     <w:rsid w:val="001C5480"/>
     <w:rsid w:val="001C69E4"/>
     <w:rsid w:val="001C6EF1"/>
     <w:rsid w:val="001C7791"/>
+    <w:rsid w:val="001D05B1"/>
     <w:rsid w:val="001D1D55"/>
     <w:rsid w:val="001D2994"/>
     <w:rsid w:val="001D41F2"/>
     <w:rsid w:val="001D42C6"/>
     <w:rsid w:val="001D56D1"/>
     <w:rsid w:val="001D5860"/>
     <w:rsid w:val="001D5A81"/>
     <w:rsid w:val="001D703C"/>
     <w:rsid w:val="001E00C7"/>
+    <w:rsid w:val="001E0CF9"/>
     <w:rsid w:val="001E4580"/>
     <w:rsid w:val="001E47D5"/>
     <w:rsid w:val="001E65C6"/>
     <w:rsid w:val="001E7701"/>
     <w:rsid w:val="001E7A0E"/>
     <w:rsid w:val="001F0374"/>
     <w:rsid w:val="001F15AC"/>
     <w:rsid w:val="001F3422"/>
     <w:rsid w:val="001F3D04"/>
     <w:rsid w:val="001F448A"/>
     <w:rsid w:val="001F4B75"/>
     <w:rsid w:val="001F4DE7"/>
     <w:rsid w:val="001F4ED0"/>
     <w:rsid w:val="001F5C40"/>
     <w:rsid w:val="001F62E3"/>
     <w:rsid w:val="001F6632"/>
+    <w:rsid w:val="001F7272"/>
     <w:rsid w:val="001F7B83"/>
     <w:rsid w:val="001F7B94"/>
     <w:rsid w:val="001F7D6E"/>
     <w:rsid w:val="001F7F44"/>
     <w:rsid w:val="002000EA"/>
     <w:rsid w:val="00200470"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="0020293A"/>
     <w:rsid w:val="00203C5F"/>
     <w:rsid w:val="00203FBF"/>
     <w:rsid w:val="00205008"/>
     <w:rsid w:val="00205A1C"/>
     <w:rsid w:val="00205D8D"/>
     <w:rsid w:val="00206BBB"/>
     <w:rsid w:val="00210315"/>
     <w:rsid w:val="002104C9"/>
     <w:rsid w:val="00211013"/>
     <w:rsid w:val="00211251"/>
     <w:rsid w:val="00211308"/>
     <w:rsid w:val="002128AE"/>
     <w:rsid w:val="00212FF7"/>
     <w:rsid w:val="00213451"/>
     <w:rsid w:val="00214890"/>
     <w:rsid w:val="002149A6"/>
     <w:rsid w:val="00214D83"/>
     <w:rsid w:val="002169B5"/>
     <w:rsid w:val="00216B6A"/>
     <w:rsid w:val="00216BD7"/>
+    <w:rsid w:val="0021768B"/>
+    <w:rsid w:val="002179EE"/>
     <w:rsid w:val="00217D31"/>
     <w:rsid w:val="0022010F"/>
     <w:rsid w:val="00220F9F"/>
     <w:rsid w:val="0022150F"/>
     <w:rsid w:val="002224C9"/>
     <w:rsid w:val="00222642"/>
     <w:rsid w:val="002228A3"/>
     <w:rsid w:val="00224842"/>
     <w:rsid w:val="00224AC4"/>
     <w:rsid w:val="00225A8E"/>
+    <w:rsid w:val="00225BB6"/>
     <w:rsid w:val="002301E8"/>
     <w:rsid w:val="0023177B"/>
     <w:rsid w:val="00231E76"/>
     <w:rsid w:val="0023379A"/>
     <w:rsid w:val="00233E94"/>
     <w:rsid w:val="00234473"/>
     <w:rsid w:val="002350E5"/>
     <w:rsid w:val="00235273"/>
     <w:rsid w:val="00235A40"/>
     <w:rsid w:val="0023630E"/>
     <w:rsid w:val="00236BB8"/>
     <w:rsid w:val="00237B9D"/>
     <w:rsid w:val="002406DF"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="002419B8"/>
     <w:rsid w:val="00241ECB"/>
     <w:rsid w:val="00242E5E"/>
     <w:rsid w:val="0024427A"/>
     <w:rsid w:val="0024433B"/>
     <w:rsid w:val="0024437D"/>
     <w:rsid w:val="00244809"/>
     <w:rsid w:val="00244BB6"/>
     <w:rsid w:val="0024667A"/>
     <w:rsid w:val="00246DD2"/>
+    <w:rsid w:val="00246DE2"/>
     <w:rsid w:val="00250258"/>
     <w:rsid w:val="002507C9"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="00251C62"/>
     <w:rsid w:val="00251C9E"/>
     <w:rsid w:val="00251E32"/>
     <w:rsid w:val="00252067"/>
+    <w:rsid w:val="00252140"/>
     <w:rsid w:val="00252657"/>
     <w:rsid w:val="00252817"/>
     <w:rsid w:val="00252E57"/>
     <w:rsid w:val="00253D15"/>
     <w:rsid w:val="0025402F"/>
     <w:rsid w:val="0025432E"/>
     <w:rsid w:val="00254CF4"/>
+    <w:rsid w:val="00254E95"/>
     <w:rsid w:val="00257B77"/>
     <w:rsid w:val="00257BFC"/>
     <w:rsid w:val="0026016D"/>
     <w:rsid w:val="002610D9"/>
     <w:rsid w:val="002630C8"/>
     <w:rsid w:val="0026408E"/>
     <w:rsid w:val="002643F0"/>
     <w:rsid w:val="00264F74"/>
     <w:rsid w:val="00265B44"/>
     <w:rsid w:val="002660FA"/>
     <w:rsid w:val="00266D69"/>
     <w:rsid w:val="002670F5"/>
     <w:rsid w:val="00274740"/>
     <w:rsid w:val="00275367"/>
     <w:rsid w:val="0027592B"/>
+    <w:rsid w:val="00276D45"/>
     <w:rsid w:val="002801CF"/>
     <w:rsid w:val="00281175"/>
     <w:rsid w:val="002819BF"/>
     <w:rsid w:val="0028231D"/>
     <w:rsid w:val="00282401"/>
     <w:rsid w:val="002854E1"/>
     <w:rsid w:val="00285775"/>
     <w:rsid w:val="0028659D"/>
     <w:rsid w:val="00287116"/>
     <w:rsid w:val="00287977"/>
     <w:rsid w:val="00287C26"/>
     <w:rsid w:val="00290112"/>
     <w:rsid w:val="00290913"/>
     <w:rsid w:val="00290A84"/>
     <w:rsid w:val="00290BC6"/>
     <w:rsid w:val="002916AF"/>
     <w:rsid w:val="00291A35"/>
     <w:rsid w:val="00292079"/>
     <w:rsid w:val="002920DC"/>
     <w:rsid w:val="002925DF"/>
+    <w:rsid w:val="00292B2F"/>
     <w:rsid w:val="00292E68"/>
     <w:rsid w:val="00292F73"/>
     <w:rsid w:val="00293F7C"/>
     <w:rsid w:val="002962E0"/>
     <w:rsid w:val="002A19DA"/>
     <w:rsid w:val="002A2037"/>
     <w:rsid w:val="002A2B3A"/>
     <w:rsid w:val="002A2E40"/>
     <w:rsid w:val="002A51EB"/>
     <w:rsid w:val="002A6636"/>
     <w:rsid w:val="002A72D8"/>
     <w:rsid w:val="002A753B"/>
     <w:rsid w:val="002A7774"/>
     <w:rsid w:val="002A78B7"/>
     <w:rsid w:val="002A7E44"/>
     <w:rsid w:val="002B058C"/>
     <w:rsid w:val="002B06B8"/>
     <w:rsid w:val="002B1C9C"/>
     <w:rsid w:val="002B4933"/>
     <w:rsid w:val="002B56CC"/>
     <w:rsid w:val="002B606D"/>
     <w:rsid w:val="002B6287"/>
     <w:rsid w:val="002B7ACB"/>
     <w:rsid w:val="002B7B42"/>
     <w:rsid w:val="002B7E92"/>
@@ -4650,1826 +5741,1976 @@
     <w:rsid w:val="002C45CC"/>
     <w:rsid w:val="002C4673"/>
     <w:rsid w:val="002C5C8A"/>
     <w:rsid w:val="002C6EB4"/>
     <w:rsid w:val="002C7B1A"/>
     <w:rsid w:val="002C7E8C"/>
     <w:rsid w:val="002D05AC"/>
     <w:rsid w:val="002D0D23"/>
     <w:rsid w:val="002D0EC6"/>
     <w:rsid w:val="002D1790"/>
     <w:rsid w:val="002D22AD"/>
     <w:rsid w:val="002D2C18"/>
     <w:rsid w:val="002D4070"/>
     <w:rsid w:val="002D45E9"/>
     <w:rsid w:val="002D4B95"/>
     <w:rsid w:val="002D4C2D"/>
     <w:rsid w:val="002D4EC2"/>
     <w:rsid w:val="002D51F3"/>
     <w:rsid w:val="002D6256"/>
     <w:rsid w:val="002D7431"/>
     <w:rsid w:val="002E105C"/>
     <w:rsid w:val="002E114C"/>
     <w:rsid w:val="002E1FC0"/>
     <w:rsid w:val="002E1FE7"/>
     <w:rsid w:val="002E389B"/>
+    <w:rsid w:val="002E5286"/>
     <w:rsid w:val="002E5E6B"/>
     <w:rsid w:val="002E5EFC"/>
     <w:rsid w:val="002E5FF5"/>
     <w:rsid w:val="002E6C71"/>
+    <w:rsid w:val="002E72DD"/>
     <w:rsid w:val="002F06FC"/>
     <w:rsid w:val="002F158D"/>
     <w:rsid w:val="002F2B31"/>
     <w:rsid w:val="002F2F2A"/>
     <w:rsid w:val="002F349B"/>
     <w:rsid w:val="002F3503"/>
     <w:rsid w:val="002F3C09"/>
     <w:rsid w:val="002F3CAA"/>
     <w:rsid w:val="002F45C1"/>
     <w:rsid w:val="002F4F64"/>
     <w:rsid w:val="002F5B66"/>
     <w:rsid w:val="002F627F"/>
     <w:rsid w:val="002F643A"/>
     <w:rsid w:val="002F6452"/>
     <w:rsid w:val="002F6CDC"/>
     <w:rsid w:val="002F7105"/>
     <w:rsid w:val="002F7838"/>
     <w:rsid w:val="002F7DDA"/>
     <w:rsid w:val="00300C5A"/>
     <w:rsid w:val="0030132F"/>
     <w:rsid w:val="003027FB"/>
     <w:rsid w:val="00302D69"/>
     <w:rsid w:val="00302F08"/>
     <w:rsid w:val="003053A4"/>
     <w:rsid w:val="0030612C"/>
     <w:rsid w:val="00306F29"/>
     <w:rsid w:val="00307114"/>
     <w:rsid w:val="003072EF"/>
     <w:rsid w:val="00307805"/>
     <w:rsid w:val="003100FD"/>
     <w:rsid w:val="00310345"/>
     <w:rsid w:val="00311C7A"/>
     <w:rsid w:val="00312ABF"/>
     <w:rsid w:val="003136CF"/>
     <w:rsid w:val="0031397B"/>
     <w:rsid w:val="00314AC8"/>
     <w:rsid w:val="00314BF6"/>
     <w:rsid w:val="00314D7B"/>
     <w:rsid w:val="00315FFE"/>
     <w:rsid w:val="0031617A"/>
+    <w:rsid w:val="003162B4"/>
+    <w:rsid w:val="00316414"/>
     <w:rsid w:val="00320DE7"/>
     <w:rsid w:val="00321B41"/>
     <w:rsid w:val="0032273A"/>
     <w:rsid w:val="0032297B"/>
     <w:rsid w:val="003233C1"/>
     <w:rsid w:val="00323F33"/>
     <w:rsid w:val="00325802"/>
     <w:rsid w:val="00326FE9"/>
     <w:rsid w:val="00327A62"/>
+    <w:rsid w:val="00330FBD"/>
     <w:rsid w:val="003322DA"/>
     <w:rsid w:val="00332740"/>
     <w:rsid w:val="00333557"/>
     <w:rsid w:val="003340D5"/>
     <w:rsid w:val="003340DD"/>
     <w:rsid w:val="00335882"/>
     <w:rsid w:val="003362A4"/>
     <w:rsid w:val="0034035E"/>
     <w:rsid w:val="00340A84"/>
     <w:rsid w:val="00340B39"/>
     <w:rsid w:val="003421BA"/>
     <w:rsid w:val="003429F4"/>
     <w:rsid w:val="00342C5D"/>
     <w:rsid w:val="0034375A"/>
     <w:rsid w:val="00346116"/>
     <w:rsid w:val="0034650D"/>
     <w:rsid w:val="00346D7A"/>
     <w:rsid w:val="00350116"/>
     <w:rsid w:val="00350587"/>
     <w:rsid w:val="00350DF1"/>
     <w:rsid w:val="00352806"/>
     <w:rsid w:val="0035339B"/>
     <w:rsid w:val="00353638"/>
+    <w:rsid w:val="003545EE"/>
+    <w:rsid w:val="003558F6"/>
     <w:rsid w:val="00355A56"/>
     <w:rsid w:val="0035627E"/>
     <w:rsid w:val="0035711F"/>
     <w:rsid w:val="00357895"/>
     <w:rsid w:val="003601EC"/>
     <w:rsid w:val="003606B6"/>
+    <w:rsid w:val="00361118"/>
     <w:rsid w:val="00361460"/>
     <w:rsid w:val="0036167F"/>
     <w:rsid w:val="003648E4"/>
     <w:rsid w:val="00365E30"/>
     <w:rsid w:val="0036620F"/>
     <w:rsid w:val="003672CA"/>
     <w:rsid w:val="003702B1"/>
     <w:rsid w:val="00370E00"/>
     <w:rsid w:val="00372B4D"/>
     <w:rsid w:val="003732B4"/>
     <w:rsid w:val="003757AC"/>
+    <w:rsid w:val="00375891"/>
     <w:rsid w:val="0037616B"/>
     <w:rsid w:val="00376E74"/>
     <w:rsid w:val="003809DE"/>
     <w:rsid w:val="003809E0"/>
     <w:rsid w:val="00381A4B"/>
     <w:rsid w:val="00381B40"/>
     <w:rsid w:val="00382178"/>
     <w:rsid w:val="00382DE6"/>
-    <w:rsid w:val="0038339E"/>
     <w:rsid w:val="003833DA"/>
     <w:rsid w:val="00383456"/>
     <w:rsid w:val="00385330"/>
+    <w:rsid w:val="00386C0E"/>
     <w:rsid w:val="00387010"/>
+    <w:rsid w:val="00390007"/>
     <w:rsid w:val="00390654"/>
+    <w:rsid w:val="00391704"/>
     <w:rsid w:val="003927CF"/>
     <w:rsid w:val="003939B1"/>
     <w:rsid w:val="00394074"/>
     <w:rsid w:val="003954E4"/>
     <w:rsid w:val="00396313"/>
     <w:rsid w:val="0039651C"/>
     <w:rsid w:val="003A041B"/>
     <w:rsid w:val="003A043D"/>
     <w:rsid w:val="003A21EF"/>
     <w:rsid w:val="003A2E2D"/>
     <w:rsid w:val="003A5430"/>
+    <w:rsid w:val="003A5E22"/>
     <w:rsid w:val="003A7403"/>
     <w:rsid w:val="003B01DA"/>
     <w:rsid w:val="003B0225"/>
     <w:rsid w:val="003B2A07"/>
     <w:rsid w:val="003B2C3C"/>
     <w:rsid w:val="003B2CFE"/>
-    <w:rsid w:val="003B3F72"/>
     <w:rsid w:val="003B4BBA"/>
     <w:rsid w:val="003B4F21"/>
     <w:rsid w:val="003B584A"/>
     <w:rsid w:val="003B63ED"/>
     <w:rsid w:val="003B6E30"/>
     <w:rsid w:val="003C065D"/>
     <w:rsid w:val="003C228B"/>
     <w:rsid w:val="003C3A18"/>
+    <w:rsid w:val="003C3A71"/>
     <w:rsid w:val="003C46DC"/>
     <w:rsid w:val="003C6065"/>
     <w:rsid w:val="003C6455"/>
     <w:rsid w:val="003C65A9"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003C7D60"/>
     <w:rsid w:val="003D0E8F"/>
+    <w:rsid w:val="003D19CF"/>
     <w:rsid w:val="003D236C"/>
     <w:rsid w:val="003D483A"/>
     <w:rsid w:val="003D59F6"/>
     <w:rsid w:val="003D5E68"/>
     <w:rsid w:val="003D61F3"/>
+    <w:rsid w:val="003D659E"/>
     <w:rsid w:val="003D6AE4"/>
     <w:rsid w:val="003E09F9"/>
     <w:rsid w:val="003E156E"/>
     <w:rsid w:val="003E1DE0"/>
     <w:rsid w:val="003E2A3A"/>
     <w:rsid w:val="003E3320"/>
     <w:rsid w:val="003E4433"/>
     <w:rsid w:val="003E4521"/>
     <w:rsid w:val="003E45BA"/>
     <w:rsid w:val="003E5F18"/>
     <w:rsid w:val="003E635F"/>
     <w:rsid w:val="003E7B5A"/>
     <w:rsid w:val="003E7E81"/>
     <w:rsid w:val="003F1CC8"/>
     <w:rsid w:val="003F27FF"/>
     <w:rsid w:val="003F2FFD"/>
     <w:rsid w:val="003F32C7"/>
     <w:rsid w:val="003F352D"/>
     <w:rsid w:val="003F4C55"/>
     <w:rsid w:val="003F5A75"/>
     <w:rsid w:val="003F6DE2"/>
     <w:rsid w:val="00401E2B"/>
     <w:rsid w:val="00402187"/>
     <w:rsid w:val="00402969"/>
     <w:rsid w:val="00402A80"/>
     <w:rsid w:val="00403F5C"/>
     <w:rsid w:val="004105B6"/>
     <w:rsid w:val="004112BE"/>
+    <w:rsid w:val="004113FD"/>
     <w:rsid w:val="00412217"/>
     <w:rsid w:val="00413FC1"/>
     <w:rsid w:val="00414098"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00415203"/>
     <w:rsid w:val="0041775A"/>
     <w:rsid w:val="00417896"/>
     <w:rsid w:val="00417E6F"/>
     <w:rsid w:val="004200AF"/>
     <w:rsid w:val="004205AD"/>
     <w:rsid w:val="004215E8"/>
     <w:rsid w:val="0042200A"/>
     <w:rsid w:val="00422BD0"/>
+    <w:rsid w:val="004230EF"/>
     <w:rsid w:val="00423180"/>
     <w:rsid w:val="00423831"/>
     <w:rsid w:val="00424B45"/>
     <w:rsid w:val="00425085"/>
     <w:rsid w:val="00425544"/>
     <w:rsid w:val="0042585F"/>
-    <w:rsid w:val="00425C8B"/>
     <w:rsid w:val="00425EBA"/>
     <w:rsid w:val="004274ED"/>
+    <w:rsid w:val="00427748"/>
     <w:rsid w:val="004279D9"/>
     <w:rsid w:val="00430073"/>
     <w:rsid w:val="00430AF3"/>
     <w:rsid w:val="00433245"/>
     <w:rsid w:val="004335B9"/>
     <w:rsid w:val="0043511B"/>
     <w:rsid w:val="004401E5"/>
     <w:rsid w:val="00440528"/>
     <w:rsid w:val="0044066D"/>
     <w:rsid w:val="00442419"/>
     <w:rsid w:val="0044298D"/>
     <w:rsid w:val="004432FA"/>
     <w:rsid w:val="00443919"/>
     <w:rsid w:val="00444D39"/>
     <w:rsid w:val="00445633"/>
     <w:rsid w:val="0044655C"/>
     <w:rsid w:val="00447090"/>
     <w:rsid w:val="00447787"/>
     <w:rsid w:val="004502C2"/>
     <w:rsid w:val="00450C43"/>
     <w:rsid w:val="00450D33"/>
     <w:rsid w:val="004516A0"/>
     <w:rsid w:val="00451F60"/>
     <w:rsid w:val="00452DC2"/>
+    <w:rsid w:val="00452E27"/>
+    <w:rsid w:val="00453A41"/>
     <w:rsid w:val="00455378"/>
     <w:rsid w:val="00457063"/>
     <w:rsid w:val="00457A44"/>
     <w:rsid w:val="00461220"/>
     <w:rsid w:val="00462A60"/>
     <w:rsid w:val="00463457"/>
     <w:rsid w:val="00463C60"/>
     <w:rsid w:val="0046401E"/>
     <w:rsid w:val="004640AF"/>
     <w:rsid w:val="004643FB"/>
     <w:rsid w:val="00465D66"/>
     <w:rsid w:val="00466EBA"/>
     <w:rsid w:val="00467179"/>
     <w:rsid w:val="0047156B"/>
     <w:rsid w:val="0047173F"/>
     <w:rsid w:val="00472986"/>
     <w:rsid w:val="004741FB"/>
     <w:rsid w:val="00474459"/>
     <w:rsid w:val="0047485D"/>
     <w:rsid w:val="004748EF"/>
     <w:rsid w:val="00475A8A"/>
+    <w:rsid w:val="00480CDD"/>
     <w:rsid w:val="00480D16"/>
     <w:rsid w:val="004832FA"/>
     <w:rsid w:val="004837ED"/>
     <w:rsid w:val="00483BFE"/>
     <w:rsid w:val="00484CE4"/>
+    <w:rsid w:val="00485151"/>
     <w:rsid w:val="0048750E"/>
     <w:rsid w:val="004900F9"/>
     <w:rsid w:val="00490D1C"/>
     <w:rsid w:val="004917C1"/>
     <w:rsid w:val="00492DAE"/>
     <w:rsid w:val="00492E76"/>
     <w:rsid w:val="00493DEC"/>
     <w:rsid w:val="00493EB9"/>
     <w:rsid w:val="0049522D"/>
     <w:rsid w:val="00495FF9"/>
     <w:rsid w:val="00496C88"/>
     <w:rsid w:val="004979C7"/>
     <w:rsid w:val="004A1E0E"/>
+    <w:rsid w:val="004A224A"/>
+    <w:rsid w:val="004A228B"/>
     <w:rsid w:val="004A2D8C"/>
     <w:rsid w:val="004A2EFD"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A40B7"/>
     <w:rsid w:val="004A48A9"/>
     <w:rsid w:val="004A4FED"/>
     <w:rsid w:val="004A550C"/>
     <w:rsid w:val="004A6093"/>
     <w:rsid w:val="004A6FB2"/>
     <w:rsid w:val="004B2EDD"/>
     <w:rsid w:val="004B3DFD"/>
     <w:rsid w:val="004B4276"/>
     <w:rsid w:val="004B4E96"/>
     <w:rsid w:val="004B4F40"/>
     <w:rsid w:val="004B5632"/>
     <w:rsid w:val="004B6146"/>
     <w:rsid w:val="004B7AA2"/>
     <w:rsid w:val="004C03A7"/>
     <w:rsid w:val="004C0BE3"/>
     <w:rsid w:val="004C0F3E"/>
     <w:rsid w:val="004C11C0"/>
+    <w:rsid w:val="004C1737"/>
     <w:rsid w:val="004C342D"/>
     <w:rsid w:val="004C3596"/>
     <w:rsid w:val="004C3D48"/>
     <w:rsid w:val="004C3F41"/>
     <w:rsid w:val="004C4754"/>
     <w:rsid w:val="004C4C20"/>
     <w:rsid w:val="004C5551"/>
     <w:rsid w:val="004C57AD"/>
     <w:rsid w:val="004C7AAE"/>
     <w:rsid w:val="004D0082"/>
     <w:rsid w:val="004D060F"/>
     <w:rsid w:val="004D099C"/>
     <w:rsid w:val="004D159F"/>
     <w:rsid w:val="004D15F8"/>
     <w:rsid w:val="004D28C4"/>
     <w:rsid w:val="004D2B03"/>
     <w:rsid w:val="004D2BB3"/>
     <w:rsid w:val="004D3557"/>
     <w:rsid w:val="004D3F0E"/>
+    <w:rsid w:val="004D5E75"/>
     <w:rsid w:val="004D76C6"/>
     <w:rsid w:val="004D7782"/>
     <w:rsid w:val="004E06A0"/>
     <w:rsid w:val="004E2629"/>
     <w:rsid w:val="004E4105"/>
     <w:rsid w:val="004E429C"/>
     <w:rsid w:val="004E5A12"/>
     <w:rsid w:val="004E640E"/>
     <w:rsid w:val="004E6BAA"/>
     <w:rsid w:val="004E6BBF"/>
     <w:rsid w:val="004E6E32"/>
+    <w:rsid w:val="004E7600"/>
     <w:rsid w:val="004E7C88"/>
     <w:rsid w:val="004F01AE"/>
     <w:rsid w:val="004F1E4A"/>
     <w:rsid w:val="004F2136"/>
     <w:rsid w:val="004F2EFB"/>
     <w:rsid w:val="004F4AD1"/>
     <w:rsid w:val="004F4E81"/>
     <w:rsid w:val="004F4ED3"/>
     <w:rsid w:val="004F570F"/>
     <w:rsid w:val="004F579D"/>
     <w:rsid w:val="004F5BD0"/>
     <w:rsid w:val="004F60DF"/>
     <w:rsid w:val="004F6C42"/>
     <w:rsid w:val="004F7772"/>
     <w:rsid w:val="00500CE5"/>
+    <w:rsid w:val="00501411"/>
+    <w:rsid w:val="00501A91"/>
     <w:rsid w:val="00501F3C"/>
     <w:rsid w:val="005037E5"/>
     <w:rsid w:val="00503D2B"/>
     <w:rsid w:val="0050498A"/>
     <w:rsid w:val="00504CBA"/>
     <w:rsid w:val="005053A0"/>
     <w:rsid w:val="00505B12"/>
     <w:rsid w:val="00507174"/>
     <w:rsid w:val="00507729"/>
     <w:rsid w:val="00507D6F"/>
     <w:rsid w:val="00512114"/>
     <w:rsid w:val="00515186"/>
     <w:rsid w:val="005167F5"/>
     <w:rsid w:val="00516D56"/>
     <w:rsid w:val="00517625"/>
     <w:rsid w:val="00520720"/>
     <w:rsid w:val="00520FB7"/>
     <w:rsid w:val="005225F9"/>
+    <w:rsid w:val="00523A5B"/>
     <w:rsid w:val="00526EF0"/>
     <w:rsid w:val="00527C2A"/>
+    <w:rsid w:val="00531A41"/>
     <w:rsid w:val="00531B9A"/>
     <w:rsid w:val="005324B5"/>
     <w:rsid w:val="005344A6"/>
     <w:rsid w:val="005349EE"/>
     <w:rsid w:val="0053511C"/>
     <w:rsid w:val="0053621D"/>
     <w:rsid w:val="0053734E"/>
     <w:rsid w:val="00537C7D"/>
     <w:rsid w:val="00541A3E"/>
     <w:rsid w:val="00542099"/>
     <w:rsid w:val="005424A7"/>
     <w:rsid w:val="00543C34"/>
+    <w:rsid w:val="005457A1"/>
     <w:rsid w:val="00545CEB"/>
     <w:rsid w:val="00546506"/>
+    <w:rsid w:val="005474FC"/>
     <w:rsid w:val="005507C0"/>
     <w:rsid w:val="00552C71"/>
     <w:rsid w:val="00553CDA"/>
     <w:rsid w:val="00555662"/>
     <w:rsid w:val="00555817"/>
     <w:rsid w:val="00557268"/>
     <w:rsid w:val="0055736E"/>
     <w:rsid w:val="005575B3"/>
     <w:rsid w:val="0056108D"/>
     <w:rsid w:val="00561383"/>
     <w:rsid w:val="00563DDF"/>
     <w:rsid w:val="005640D1"/>
     <w:rsid w:val="0056418A"/>
     <w:rsid w:val="00564D6E"/>
     <w:rsid w:val="00565726"/>
     <w:rsid w:val="0056695E"/>
     <w:rsid w:val="00566AFF"/>
     <w:rsid w:val="00566BE3"/>
     <w:rsid w:val="00567903"/>
     <w:rsid w:val="00567908"/>
     <w:rsid w:val="00567CCC"/>
     <w:rsid w:val="00571C80"/>
     <w:rsid w:val="00573418"/>
     <w:rsid w:val="00573DA4"/>
     <w:rsid w:val="005761C0"/>
     <w:rsid w:val="00577B43"/>
     <w:rsid w:val="00580EA1"/>
     <w:rsid w:val="00581F4B"/>
     <w:rsid w:val="005827E2"/>
     <w:rsid w:val="00582A4F"/>
     <w:rsid w:val="00583E7C"/>
     <w:rsid w:val="00585635"/>
     <w:rsid w:val="005858EF"/>
     <w:rsid w:val="00587670"/>
     <w:rsid w:val="00590271"/>
     <w:rsid w:val="005902F5"/>
     <w:rsid w:val="005915CC"/>
     <w:rsid w:val="005916F7"/>
     <w:rsid w:val="00591791"/>
     <w:rsid w:val="0059468F"/>
     <w:rsid w:val="00595383"/>
     <w:rsid w:val="005955D6"/>
     <w:rsid w:val="00596307"/>
     <w:rsid w:val="00596873"/>
     <w:rsid w:val="00597483"/>
     <w:rsid w:val="00597810"/>
     <w:rsid w:val="005A0549"/>
     <w:rsid w:val="005A0822"/>
+    <w:rsid w:val="005A0D30"/>
     <w:rsid w:val="005A1B5D"/>
+    <w:rsid w:val="005A215A"/>
     <w:rsid w:val="005A4575"/>
     <w:rsid w:val="005A477F"/>
+    <w:rsid w:val="005A4C59"/>
     <w:rsid w:val="005A4F0E"/>
     <w:rsid w:val="005A5DF9"/>
     <w:rsid w:val="005A5EB2"/>
     <w:rsid w:val="005A5ECE"/>
+    <w:rsid w:val="005A639D"/>
     <w:rsid w:val="005A6B1B"/>
     <w:rsid w:val="005A77B5"/>
     <w:rsid w:val="005B0149"/>
     <w:rsid w:val="005B0A41"/>
     <w:rsid w:val="005B0C43"/>
     <w:rsid w:val="005B115F"/>
     <w:rsid w:val="005B161C"/>
     <w:rsid w:val="005B2036"/>
     <w:rsid w:val="005B3FF9"/>
     <w:rsid w:val="005B47C9"/>
     <w:rsid w:val="005B4876"/>
+    <w:rsid w:val="005B62D5"/>
+    <w:rsid w:val="005C15D7"/>
     <w:rsid w:val="005C1A0C"/>
     <w:rsid w:val="005C272D"/>
     <w:rsid w:val="005C285D"/>
     <w:rsid w:val="005C4CF0"/>
     <w:rsid w:val="005C5326"/>
     <w:rsid w:val="005D11D5"/>
     <w:rsid w:val="005D3951"/>
     <w:rsid w:val="005D4DAD"/>
     <w:rsid w:val="005D550E"/>
     <w:rsid w:val="005D5B47"/>
     <w:rsid w:val="005D5CE8"/>
     <w:rsid w:val="005D6A20"/>
     <w:rsid w:val="005E0073"/>
     <w:rsid w:val="005E0430"/>
     <w:rsid w:val="005E0AB6"/>
     <w:rsid w:val="005E0B33"/>
     <w:rsid w:val="005E1CEE"/>
     <w:rsid w:val="005E1E13"/>
+    <w:rsid w:val="005E1F25"/>
     <w:rsid w:val="005E2620"/>
     <w:rsid w:val="005E47DB"/>
     <w:rsid w:val="005E5819"/>
     <w:rsid w:val="005E58A9"/>
     <w:rsid w:val="005E5ECD"/>
     <w:rsid w:val="005E6C57"/>
     <w:rsid w:val="005E7BC2"/>
     <w:rsid w:val="005F097A"/>
     <w:rsid w:val="005F1470"/>
     <w:rsid w:val="005F2452"/>
     <w:rsid w:val="005F29A8"/>
     <w:rsid w:val="005F33FE"/>
     <w:rsid w:val="005F376B"/>
     <w:rsid w:val="005F4326"/>
     <w:rsid w:val="005F49E6"/>
     <w:rsid w:val="005F7130"/>
     <w:rsid w:val="00601320"/>
     <w:rsid w:val="00603B3F"/>
     <w:rsid w:val="00603C5F"/>
     <w:rsid w:val="00605036"/>
     <w:rsid w:val="00605827"/>
     <w:rsid w:val="00606F7C"/>
     <w:rsid w:val="006072E8"/>
     <w:rsid w:val="00607F98"/>
+    <w:rsid w:val="006103B9"/>
     <w:rsid w:val="0061143F"/>
     <w:rsid w:val="00611830"/>
     <w:rsid w:val="006126BB"/>
     <w:rsid w:val="00613473"/>
     <w:rsid w:val="0061615F"/>
     <w:rsid w:val="006163BC"/>
     <w:rsid w:val="00616AA9"/>
     <w:rsid w:val="00616AD8"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="0062042C"/>
     <w:rsid w:val="006217FF"/>
     <w:rsid w:val="00622194"/>
     <w:rsid w:val="0062479B"/>
     <w:rsid w:val="00624A7E"/>
+    <w:rsid w:val="00624DF1"/>
     <w:rsid w:val="0062566E"/>
     <w:rsid w:val="00625BDE"/>
+    <w:rsid w:val="00626D93"/>
     <w:rsid w:val="006272A5"/>
     <w:rsid w:val="006272D2"/>
     <w:rsid w:val="00627A56"/>
     <w:rsid w:val="006302E3"/>
     <w:rsid w:val="006313B9"/>
     <w:rsid w:val="00631F34"/>
     <w:rsid w:val="0063249E"/>
     <w:rsid w:val="006324AE"/>
     <w:rsid w:val="006338BA"/>
     <w:rsid w:val="006366E0"/>
     <w:rsid w:val="00636888"/>
     <w:rsid w:val="006378AE"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="00644616"/>
     <w:rsid w:val="00644648"/>
     <w:rsid w:val="00644C5A"/>
+    <w:rsid w:val="00644EFF"/>
     <w:rsid w:val="006456DC"/>
     <w:rsid w:val="006502C4"/>
+    <w:rsid w:val="00650FA6"/>
     <w:rsid w:val="006515EC"/>
     <w:rsid w:val="00652049"/>
     <w:rsid w:val="006523D7"/>
     <w:rsid w:val="00652914"/>
     <w:rsid w:val="00653D86"/>
     <w:rsid w:val="00654615"/>
     <w:rsid w:val="00656694"/>
     <w:rsid w:val="0065720E"/>
+    <w:rsid w:val="00661C94"/>
     <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00662FFE"/>
     <w:rsid w:val="006635B1"/>
     <w:rsid w:val="00663E0B"/>
+    <w:rsid w:val="00666030"/>
     <w:rsid w:val="006662A1"/>
     <w:rsid w:val="006665F8"/>
     <w:rsid w:val="00666A5B"/>
     <w:rsid w:val="00667277"/>
     <w:rsid w:val="00667C08"/>
     <w:rsid w:val="00667E98"/>
     <w:rsid w:val="00670BDD"/>
     <w:rsid w:val="00670C5E"/>
     <w:rsid w:val="00673B77"/>
     <w:rsid w:val="00673D69"/>
     <w:rsid w:val="00675DB6"/>
     <w:rsid w:val="006767C0"/>
     <w:rsid w:val="00676FFC"/>
     <w:rsid w:val="006779F0"/>
     <w:rsid w:val="006779FE"/>
     <w:rsid w:val="00680932"/>
     <w:rsid w:val="00680A64"/>
+    <w:rsid w:val="00681B50"/>
     <w:rsid w:val="00681E4B"/>
     <w:rsid w:val="00681EBA"/>
     <w:rsid w:val="006827AB"/>
     <w:rsid w:val="00682F4B"/>
     <w:rsid w:val="00684257"/>
     <w:rsid w:val="006846BD"/>
     <w:rsid w:val="00684EDB"/>
     <w:rsid w:val="0068583D"/>
     <w:rsid w:val="006867D1"/>
     <w:rsid w:val="00686B73"/>
     <w:rsid w:val="006870E9"/>
+    <w:rsid w:val="006876A9"/>
+    <w:rsid w:val="006911C5"/>
     <w:rsid w:val="006917D6"/>
     <w:rsid w:val="00691B13"/>
     <w:rsid w:val="006935A7"/>
+    <w:rsid w:val="00694523"/>
     <w:rsid w:val="00695483"/>
     <w:rsid w:val="006967E9"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="00697B32"/>
     <w:rsid w:val="006A0281"/>
     <w:rsid w:val="006A1A13"/>
     <w:rsid w:val="006A1A5A"/>
     <w:rsid w:val="006A4B0D"/>
     <w:rsid w:val="006A4F2D"/>
     <w:rsid w:val="006A5519"/>
     <w:rsid w:val="006A5C04"/>
     <w:rsid w:val="006A67D8"/>
     <w:rsid w:val="006A7900"/>
     <w:rsid w:val="006A7C1E"/>
     <w:rsid w:val="006B0057"/>
     <w:rsid w:val="006B0698"/>
     <w:rsid w:val="006B0794"/>
     <w:rsid w:val="006B13FB"/>
     <w:rsid w:val="006B29ED"/>
     <w:rsid w:val="006B2B2A"/>
     <w:rsid w:val="006B4175"/>
     <w:rsid w:val="006B486D"/>
     <w:rsid w:val="006B4AB7"/>
     <w:rsid w:val="006B5123"/>
     <w:rsid w:val="006B5967"/>
     <w:rsid w:val="006B5DCB"/>
+    <w:rsid w:val="006B645D"/>
     <w:rsid w:val="006B664B"/>
     <w:rsid w:val="006B692E"/>
     <w:rsid w:val="006B6C2E"/>
     <w:rsid w:val="006C07ED"/>
     <w:rsid w:val="006C0BAB"/>
     <w:rsid w:val="006C28A8"/>
     <w:rsid w:val="006C2DBF"/>
     <w:rsid w:val="006C2DDB"/>
     <w:rsid w:val="006C3759"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006C4EE7"/>
     <w:rsid w:val="006C5503"/>
+    <w:rsid w:val="006C5D25"/>
     <w:rsid w:val="006C7926"/>
     <w:rsid w:val="006D160F"/>
     <w:rsid w:val="006D170F"/>
     <w:rsid w:val="006D30C2"/>
+    <w:rsid w:val="006D312A"/>
     <w:rsid w:val="006D3513"/>
     <w:rsid w:val="006D35AA"/>
     <w:rsid w:val="006D3BB0"/>
     <w:rsid w:val="006D3EF9"/>
     <w:rsid w:val="006D43A0"/>
     <w:rsid w:val="006D52C3"/>
     <w:rsid w:val="006D59D3"/>
     <w:rsid w:val="006D5CC7"/>
     <w:rsid w:val="006D65FA"/>
     <w:rsid w:val="006D7BC6"/>
     <w:rsid w:val="006E033A"/>
     <w:rsid w:val="006E0974"/>
     <w:rsid w:val="006E1800"/>
+    <w:rsid w:val="006E2604"/>
     <w:rsid w:val="006E4164"/>
     <w:rsid w:val="006E4714"/>
     <w:rsid w:val="006E519A"/>
     <w:rsid w:val="006E527D"/>
     <w:rsid w:val="006E6656"/>
     <w:rsid w:val="006E6D22"/>
     <w:rsid w:val="006F1FA3"/>
     <w:rsid w:val="006F276F"/>
     <w:rsid w:val="006F2C8A"/>
+    <w:rsid w:val="006F3664"/>
     <w:rsid w:val="006F390E"/>
     <w:rsid w:val="006F4489"/>
     <w:rsid w:val="006F6038"/>
     <w:rsid w:val="006F65BC"/>
     <w:rsid w:val="006F7F69"/>
     <w:rsid w:val="00700197"/>
     <w:rsid w:val="00700542"/>
+    <w:rsid w:val="00701290"/>
     <w:rsid w:val="00701E5B"/>
     <w:rsid w:val="00703357"/>
     <w:rsid w:val="0070407F"/>
     <w:rsid w:val="0070619B"/>
     <w:rsid w:val="007063E5"/>
     <w:rsid w:val="0070714F"/>
     <w:rsid w:val="007079F6"/>
     <w:rsid w:val="00707F7D"/>
     <w:rsid w:val="0071194D"/>
     <w:rsid w:val="00712757"/>
     <w:rsid w:val="00712E97"/>
     <w:rsid w:val="00712F6E"/>
     <w:rsid w:val="007134A8"/>
     <w:rsid w:val="00714485"/>
     <w:rsid w:val="00714564"/>
     <w:rsid w:val="007151EB"/>
     <w:rsid w:val="00715560"/>
     <w:rsid w:val="007157A0"/>
     <w:rsid w:val="007163CD"/>
     <w:rsid w:val="007173FD"/>
     <w:rsid w:val="00717CF9"/>
     <w:rsid w:val="00720768"/>
     <w:rsid w:val="00720B01"/>
     <w:rsid w:val="00721688"/>
     <w:rsid w:val="0072289D"/>
     <w:rsid w:val="00722D20"/>
     <w:rsid w:val="0072327D"/>
     <w:rsid w:val="00723D20"/>
     <w:rsid w:val="0072442A"/>
     <w:rsid w:val="00725893"/>
     <w:rsid w:val="007264C1"/>
     <w:rsid w:val="007269B0"/>
     <w:rsid w:val="00727D6E"/>
     <w:rsid w:val="00727F7A"/>
     <w:rsid w:val="00730378"/>
     <w:rsid w:val="00730BC1"/>
     <w:rsid w:val="00730CC0"/>
     <w:rsid w:val="007311F2"/>
     <w:rsid w:val="00732457"/>
     <w:rsid w:val="00733227"/>
     <w:rsid w:val="0073349C"/>
     <w:rsid w:val="007336D9"/>
+    <w:rsid w:val="007338F3"/>
     <w:rsid w:val="00734155"/>
     <w:rsid w:val="00734F7D"/>
     <w:rsid w:val="00736A8B"/>
     <w:rsid w:val="00736B46"/>
     <w:rsid w:val="00736EB2"/>
     <w:rsid w:val="0073792B"/>
     <w:rsid w:val="00740265"/>
     <w:rsid w:val="0074088F"/>
     <w:rsid w:val="00744A8B"/>
     <w:rsid w:val="00744E60"/>
     <w:rsid w:val="00744F18"/>
+    <w:rsid w:val="00745A69"/>
     <w:rsid w:val="00745E16"/>
+    <w:rsid w:val="00750C03"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="0075139D"/>
     <w:rsid w:val="00751773"/>
     <w:rsid w:val="00753B43"/>
+    <w:rsid w:val="00754B81"/>
     <w:rsid w:val="00755A19"/>
     <w:rsid w:val="00757C34"/>
     <w:rsid w:val="00761E46"/>
     <w:rsid w:val="00762C23"/>
     <w:rsid w:val="00763930"/>
     <w:rsid w:val="00763FF0"/>
+    <w:rsid w:val="00764FB9"/>
     <w:rsid w:val="007653FF"/>
     <w:rsid w:val="00765490"/>
     <w:rsid w:val="00765838"/>
     <w:rsid w:val="007668A7"/>
     <w:rsid w:val="00766D90"/>
     <w:rsid w:val="00767061"/>
     <w:rsid w:val="00767091"/>
+    <w:rsid w:val="00767CA3"/>
     <w:rsid w:val="00771EF4"/>
     <w:rsid w:val="00772526"/>
     <w:rsid w:val="00772A7E"/>
     <w:rsid w:val="00772D66"/>
     <w:rsid w:val="00773BB1"/>
     <w:rsid w:val="0077464F"/>
     <w:rsid w:val="0077560B"/>
     <w:rsid w:val="0077695D"/>
     <w:rsid w:val="00776F04"/>
     <w:rsid w:val="00776FE6"/>
     <w:rsid w:val="00777562"/>
     <w:rsid w:val="00780148"/>
     <w:rsid w:val="00781132"/>
     <w:rsid w:val="00781E03"/>
+    <w:rsid w:val="00782837"/>
     <w:rsid w:val="00784441"/>
     <w:rsid w:val="007846EF"/>
     <w:rsid w:val="00785B0A"/>
     <w:rsid w:val="00786CF0"/>
     <w:rsid w:val="00787381"/>
+    <w:rsid w:val="007902AC"/>
     <w:rsid w:val="00790728"/>
     <w:rsid w:val="00790A25"/>
     <w:rsid w:val="00790CAD"/>
     <w:rsid w:val="007912CC"/>
+    <w:rsid w:val="00791472"/>
     <w:rsid w:val="007917FD"/>
     <w:rsid w:val="00791969"/>
     <w:rsid w:val="00793342"/>
     <w:rsid w:val="007934CA"/>
     <w:rsid w:val="00795115"/>
     <w:rsid w:val="007956AD"/>
     <w:rsid w:val="00795909"/>
     <w:rsid w:val="0079609E"/>
+    <w:rsid w:val="007968F8"/>
     <w:rsid w:val="007A067E"/>
     <w:rsid w:val="007A0AED"/>
     <w:rsid w:val="007A21CD"/>
     <w:rsid w:val="007A3DEB"/>
     <w:rsid w:val="007A41B6"/>
     <w:rsid w:val="007A6B3C"/>
     <w:rsid w:val="007A6D86"/>
     <w:rsid w:val="007B0851"/>
     <w:rsid w:val="007B11CC"/>
     <w:rsid w:val="007B35BD"/>
     <w:rsid w:val="007B3D1B"/>
     <w:rsid w:val="007B59C4"/>
     <w:rsid w:val="007B5C0D"/>
     <w:rsid w:val="007B74C2"/>
     <w:rsid w:val="007B7B4C"/>
     <w:rsid w:val="007B7DE5"/>
     <w:rsid w:val="007B7E01"/>
     <w:rsid w:val="007C07B4"/>
     <w:rsid w:val="007C1D78"/>
     <w:rsid w:val="007C33FB"/>
     <w:rsid w:val="007C430B"/>
     <w:rsid w:val="007C4BF5"/>
     <w:rsid w:val="007C5763"/>
     <w:rsid w:val="007C6F30"/>
     <w:rsid w:val="007C753F"/>
     <w:rsid w:val="007D1136"/>
     <w:rsid w:val="007D19D3"/>
     <w:rsid w:val="007D1BA6"/>
     <w:rsid w:val="007D2136"/>
     <w:rsid w:val="007D2571"/>
     <w:rsid w:val="007D4D78"/>
     <w:rsid w:val="007D4F75"/>
     <w:rsid w:val="007D50A9"/>
     <w:rsid w:val="007D58FA"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007D7F22"/>
     <w:rsid w:val="007E01BC"/>
     <w:rsid w:val="007E060D"/>
     <w:rsid w:val="007E1855"/>
     <w:rsid w:val="007E1F6E"/>
     <w:rsid w:val="007E3DC2"/>
     <w:rsid w:val="007E4D33"/>
     <w:rsid w:val="007E5316"/>
     <w:rsid w:val="007E70B8"/>
     <w:rsid w:val="007E7779"/>
     <w:rsid w:val="007F03EC"/>
     <w:rsid w:val="007F0DE7"/>
     <w:rsid w:val="007F10D2"/>
+    <w:rsid w:val="007F1671"/>
     <w:rsid w:val="007F1F4D"/>
     <w:rsid w:val="007F230D"/>
     <w:rsid w:val="007F3B37"/>
     <w:rsid w:val="007F3C9F"/>
     <w:rsid w:val="007F42C0"/>
     <w:rsid w:val="007F46EA"/>
     <w:rsid w:val="007F5353"/>
     <w:rsid w:val="007F5C7D"/>
     <w:rsid w:val="007F645B"/>
     <w:rsid w:val="007F75EA"/>
     <w:rsid w:val="007F765A"/>
     <w:rsid w:val="007F7915"/>
     <w:rsid w:val="007F7D9F"/>
     <w:rsid w:val="008012F4"/>
     <w:rsid w:val="008012F8"/>
+    <w:rsid w:val="00801CDC"/>
     <w:rsid w:val="00802AFC"/>
     <w:rsid w:val="00802D91"/>
     <w:rsid w:val="00803843"/>
     <w:rsid w:val="00805231"/>
     <w:rsid w:val="00805891"/>
     <w:rsid w:val="00805F44"/>
     <w:rsid w:val="008063BD"/>
     <w:rsid w:val="0080685C"/>
     <w:rsid w:val="00806F1D"/>
     <w:rsid w:val="00806F47"/>
     <w:rsid w:val="00807725"/>
     <w:rsid w:val="00812B7B"/>
     <w:rsid w:val="008131A2"/>
     <w:rsid w:val="00813392"/>
     <w:rsid w:val="00813847"/>
     <w:rsid w:val="00814928"/>
     <w:rsid w:val="0081494A"/>
     <w:rsid w:val="008153DB"/>
     <w:rsid w:val="00817305"/>
     <w:rsid w:val="00820177"/>
     <w:rsid w:val="008209DD"/>
     <w:rsid w:val="00820F50"/>
     <w:rsid w:val="00821426"/>
     <w:rsid w:val="00821DB3"/>
     <w:rsid w:val="00822305"/>
     <w:rsid w:val="00822B14"/>
     <w:rsid w:val="00822DC1"/>
+    <w:rsid w:val="00823BEC"/>
+    <w:rsid w:val="00826048"/>
     <w:rsid w:val="0082690B"/>
     <w:rsid w:val="008303A2"/>
     <w:rsid w:val="0083054E"/>
     <w:rsid w:val="008308CE"/>
     <w:rsid w:val="00830BEE"/>
     <w:rsid w:val="00830EA6"/>
     <w:rsid w:val="008315E3"/>
     <w:rsid w:val="00831F96"/>
     <w:rsid w:val="00833EDB"/>
     <w:rsid w:val="008343CB"/>
     <w:rsid w:val="00835894"/>
+    <w:rsid w:val="00837B7F"/>
     <w:rsid w:val="00840653"/>
     <w:rsid w:val="00840F9E"/>
     <w:rsid w:val="008412F5"/>
     <w:rsid w:val="00841BF0"/>
     <w:rsid w:val="00841F87"/>
     <w:rsid w:val="008449B2"/>
     <w:rsid w:val="00844A47"/>
     <w:rsid w:val="00844C7D"/>
+    <w:rsid w:val="008457AD"/>
+    <w:rsid w:val="008459EA"/>
     <w:rsid w:val="00845FF8"/>
+    <w:rsid w:val="008466A6"/>
     <w:rsid w:val="008471B5"/>
     <w:rsid w:val="00847336"/>
     <w:rsid w:val="00847D23"/>
     <w:rsid w:val="00850EDB"/>
     <w:rsid w:val="00851AB4"/>
     <w:rsid w:val="00851CC1"/>
     <w:rsid w:val="00852A8B"/>
     <w:rsid w:val="0085441D"/>
     <w:rsid w:val="00854486"/>
     <w:rsid w:val="008547DD"/>
     <w:rsid w:val="00856D45"/>
     <w:rsid w:val="00856E32"/>
     <w:rsid w:val="00860D09"/>
     <w:rsid w:val="00861610"/>
     <w:rsid w:val="00861CF6"/>
     <w:rsid w:val="008628EB"/>
     <w:rsid w:val="008644B6"/>
     <w:rsid w:val="00866260"/>
     <w:rsid w:val="0086722F"/>
     <w:rsid w:val="00867CAA"/>
     <w:rsid w:val="00867F85"/>
     <w:rsid w:val="0087013C"/>
     <w:rsid w:val="00870C15"/>
     <w:rsid w:val="00871704"/>
     <w:rsid w:val="0087254A"/>
     <w:rsid w:val="00872DB1"/>
     <w:rsid w:val="00872DE8"/>
     <w:rsid w:val="00874054"/>
     <w:rsid w:val="0087522E"/>
     <w:rsid w:val="00875AD2"/>
     <w:rsid w:val="008760C8"/>
     <w:rsid w:val="008773FD"/>
     <w:rsid w:val="00877A32"/>
     <w:rsid w:val="00877B5A"/>
     <w:rsid w:val="00880104"/>
     <w:rsid w:val="00880397"/>
     <w:rsid w:val="00881E46"/>
+    <w:rsid w:val="0088213A"/>
     <w:rsid w:val="00882B58"/>
     <w:rsid w:val="00885792"/>
     <w:rsid w:val="00887210"/>
     <w:rsid w:val="00887680"/>
     <w:rsid w:val="00890B14"/>
     <w:rsid w:val="00891926"/>
     <w:rsid w:val="008922A4"/>
     <w:rsid w:val="00892968"/>
     <w:rsid w:val="00892E37"/>
     <w:rsid w:val="00895E3F"/>
     <w:rsid w:val="00896501"/>
     <w:rsid w:val="00897EA5"/>
     <w:rsid w:val="008A1BF8"/>
     <w:rsid w:val="008A37E9"/>
     <w:rsid w:val="008A4E07"/>
     <w:rsid w:val="008A62F0"/>
     <w:rsid w:val="008A65D0"/>
     <w:rsid w:val="008A65E3"/>
     <w:rsid w:val="008A7632"/>
     <w:rsid w:val="008A7C52"/>
     <w:rsid w:val="008B11F1"/>
     <w:rsid w:val="008B163A"/>
     <w:rsid w:val="008B1725"/>
     <w:rsid w:val="008B20EA"/>
+    <w:rsid w:val="008B41C4"/>
     <w:rsid w:val="008B5374"/>
     <w:rsid w:val="008B68E9"/>
     <w:rsid w:val="008B76A5"/>
     <w:rsid w:val="008B7CDA"/>
     <w:rsid w:val="008C0C1F"/>
     <w:rsid w:val="008C19A7"/>
     <w:rsid w:val="008C1A76"/>
     <w:rsid w:val="008C21A9"/>
     <w:rsid w:val="008C2382"/>
     <w:rsid w:val="008C25D3"/>
     <w:rsid w:val="008C351D"/>
     <w:rsid w:val="008C3B97"/>
     <w:rsid w:val="008C3FCC"/>
     <w:rsid w:val="008C53A2"/>
     <w:rsid w:val="008C571C"/>
     <w:rsid w:val="008C5CB6"/>
     <w:rsid w:val="008D1DEB"/>
     <w:rsid w:val="008D1FC4"/>
+    <w:rsid w:val="008D22DB"/>
     <w:rsid w:val="008D2B0B"/>
     <w:rsid w:val="008D3AF1"/>
     <w:rsid w:val="008D4418"/>
     <w:rsid w:val="008D4958"/>
     <w:rsid w:val="008D6EE4"/>
     <w:rsid w:val="008D7FF8"/>
     <w:rsid w:val="008E01B2"/>
     <w:rsid w:val="008E0795"/>
     <w:rsid w:val="008E0B0D"/>
     <w:rsid w:val="008E147A"/>
     <w:rsid w:val="008E1F7D"/>
     <w:rsid w:val="008E4A10"/>
+    <w:rsid w:val="008E5403"/>
     <w:rsid w:val="008E55C9"/>
     <w:rsid w:val="008E5D03"/>
     <w:rsid w:val="008E5D7D"/>
     <w:rsid w:val="008F0C2E"/>
     <w:rsid w:val="008F1D0A"/>
     <w:rsid w:val="008F2D41"/>
     <w:rsid w:val="008F30C8"/>
     <w:rsid w:val="008F344B"/>
     <w:rsid w:val="008F4939"/>
     <w:rsid w:val="008F66CE"/>
     <w:rsid w:val="008F67FB"/>
     <w:rsid w:val="008F7E60"/>
     <w:rsid w:val="009003DD"/>
     <w:rsid w:val="00901AA6"/>
     <w:rsid w:val="009022BA"/>
     <w:rsid w:val="00902EDF"/>
     <w:rsid w:val="00903359"/>
+    <w:rsid w:val="00903FF3"/>
     <w:rsid w:val="00904577"/>
     <w:rsid w:val="0090608E"/>
     <w:rsid w:val="00906122"/>
     <w:rsid w:val="00907E8E"/>
     <w:rsid w:val="00910FF9"/>
+    <w:rsid w:val="009113B4"/>
     <w:rsid w:val="00911408"/>
     <w:rsid w:val="00911511"/>
     <w:rsid w:val="009124B2"/>
     <w:rsid w:val="00913A0C"/>
     <w:rsid w:val="00913D1F"/>
     <w:rsid w:val="00914820"/>
     <w:rsid w:val="00914A8B"/>
     <w:rsid w:val="00914DD5"/>
     <w:rsid w:val="009158A9"/>
     <w:rsid w:val="00916D21"/>
     <w:rsid w:val="009174C5"/>
     <w:rsid w:val="00920A5C"/>
     <w:rsid w:val="00921118"/>
     <w:rsid w:val="00922223"/>
     <w:rsid w:val="009222EA"/>
     <w:rsid w:val="0092289C"/>
     <w:rsid w:val="00923658"/>
     <w:rsid w:val="00924E5D"/>
+    <w:rsid w:val="009256E8"/>
     <w:rsid w:val="009257E1"/>
     <w:rsid w:val="0092592D"/>
     <w:rsid w:val="00925B75"/>
     <w:rsid w:val="00925E60"/>
     <w:rsid w:val="00926118"/>
     <w:rsid w:val="00926236"/>
     <w:rsid w:val="009262A3"/>
     <w:rsid w:val="00930209"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="0093126F"/>
     <w:rsid w:val="00932CD0"/>
     <w:rsid w:val="00932F83"/>
+    <w:rsid w:val="00933114"/>
     <w:rsid w:val="00933182"/>
     <w:rsid w:val="00933533"/>
     <w:rsid w:val="00933FA9"/>
     <w:rsid w:val="009349BD"/>
     <w:rsid w:val="009353FF"/>
     <w:rsid w:val="00940A2D"/>
     <w:rsid w:val="00941F6D"/>
     <w:rsid w:val="0094265A"/>
     <w:rsid w:val="00942ADB"/>
     <w:rsid w:val="00943A8C"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="00946913"/>
     <w:rsid w:val="009469B2"/>
+    <w:rsid w:val="00946DE9"/>
+    <w:rsid w:val="009521BE"/>
     <w:rsid w:val="009521EC"/>
     <w:rsid w:val="00952D57"/>
     <w:rsid w:val="009531D4"/>
     <w:rsid w:val="0095350E"/>
+    <w:rsid w:val="00953EB6"/>
     <w:rsid w:val="00954EB1"/>
     <w:rsid w:val="00960687"/>
     <w:rsid w:val="00966E15"/>
     <w:rsid w:val="009726ED"/>
     <w:rsid w:val="009753A6"/>
     <w:rsid w:val="009753D9"/>
     <w:rsid w:val="00975495"/>
     <w:rsid w:val="009756D7"/>
     <w:rsid w:val="0097621D"/>
     <w:rsid w:val="009768A9"/>
     <w:rsid w:val="00976A19"/>
     <w:rsid w:val="009774D7"/>
+    <w:rsid w:val="00977824"/>
     <w:rsid w:val="00980D3F"/>
     <w:rsid w:val="00981FB7"/>
     <w:rsid w:val="00983318"/>
     <w:rsid w:val="009871A2"/>
     <w:rsid w:val="00987301"/>
     <w:rsid w:val="0098748B"/>
     <w:rsid w:val="00990438"/>
     <w:rsid w:val="00993085"/>
     <w:rsid w:val="009937C1"/>
     <w:rsid w:val="009948A7"/>
     <w:rsid w:val="00994D17"/>
+    <w:rsid w:val="00994E9D"/>
     <w:rsid w:val="00995F00"/>
     <w:rsid w:val="00996BD4"/>
     <w:rsid w:val="0099769A"/>
     <w:rsid w:val="00997E3E"/>
     <w:rsid w:val="009A159A"/>
     <w:rsid w:val="009A1758"/>
     <w:rsid w:val="009A18E0"/>
     <w:rsid w:val="009A1C83"/>
+    <w:rsid w:val="009A2F05"/>
     <w:rsid w:val="009A32F2"/>
     <w:rsid w:val="009A35F5"/>
     <w:rsid w:val="009A685D"/>
     <w:rsid w:val="009A7405"/>
     <w:rsid w:val="009A774A"/>
     <w:rsid w:val="009A7CF5"/>
     <w:rsid w:val="009B0B1A"/>
     <w:rsid w:val="009B11B0"/>
+    <w:rsid w:val="009B12FF"/>
     <w:rsid w:val="009B1F85"/>
     <w:rsid w:val="009B2252"/>
     <w:rsid w:val="009B25C1"/>
     <w:rsid w:val="009B2971"/>
     <w:rsid w:val="009B34BF"/>
     <w:rsid w:val="009B3A56"/>
     <w:rsid w:val="009B6476"/>
     <w:rsid w:val="009B6A95"/>
     <w:rsid w:val="009B6D1A"/>
+    <w:rsid w:val="009C00B2"/>
     <w:rsid w:val="009C01E7"/>
     <w:rsid w:val="009C10DC"/>
     <w:rsid w:val="009C113E"/>
+    <w:rsid w:val="009C12FA"/>
     <w:rsid w:val="009C1CF4"/>
     <w:rsid w:val="009C2218"/>
     <w:rsid w:val="009C32BD"/>
     <w:rsid w:val="009C33EB"/>
     <w:rsid w:val="009C3FD8"/>
+    <w:rsid w:val="009C6240"/>
     <w:rsid w:val="009C6EAA"/>
     <w:rsid w:val="009D24CB"/>
     <w:rsid w:val="009D24D7"/>
     <w:rsid w:val="009D33A1"/>
     <w:rsid w:val="009D40AF"/>
     <w:rsid w:val="009D44F4"/>
     <w:rsid w:val="009D5562"/>
     <w:rsid w:val="009D5792"/>
     <w:rsid w:val="009D6661"/>
     <w:rsid w:val="009D6D3C"/>
     <w:rsid w:val="009D7A5E"/>
     <w:rsid w:val="009D7D07"/>
     <w:rsid w:val="009E03FD"/>
     <w:rsid w:val="009E1947"/>
     <w:rsid w:val="009E2B8C"/>
     <w:rsid w:val="009E2D07"/>
     <w:rsid w:val="009E2E92"/>
     <w:rsid w:val="009E3E17"/>
     <w:rsid w:val="009E3E81"/>
     <w:rsid w:val="009E3EEC"/>
     <w:rsid w:val="009E6B9A"/>
     <w:rsid w:val="009E7918"/>
     <w:rsid w:val="009F1DBB"/>
     <w:rsid w:val="009F2079"/>
     <w:rsid w:val="009F20DC"/>
     <w:rsid w:val="009F3E6D"/>
     <w:rsid w:val="009F3FF6"/>
     <w:rsid w:val="009F4C3E"/>
     <w:rsid w:val="009F6433"/>
     <w:rsid w:val="009F7D0D"/>
     <w:rsid w:val="00A00095"/>
     <w:rsid w:val="00A01ADD"/>
     <w:rsid w:val="00A024B7"/>
     <w:rsid w:val="00A02B8A"/>
     <w:rsid w:val="00A03B28"/>
     <w:rsid w:val="00A0572A"/>
     <w:rsid w:val="00A05F8D"/>
     <w:rsid w:val="00A05FBF"/>
     <w:rsid w:val="00A07A1E"/>
     <w:rsid w:val="00A07DD2"/>
+    <w:rsid w:val="00A10830"/>
     <w:rsid w:val="00A1147A"/>
     <w:rsid w:val="00A16903"/>
     <w:rsid w:val="00A20E39"/>
     <w:rsid w:val="00A211A7"/>
     <w:rsid w:val="00A212CB"/>
     <w:rsid w:val="00A21480"/>
+    <w:rsid w:val="00A249CA"/>
     <w:rsid w:val="00A25171"/>
     <w:rsid w:val="00A257CE"/>
     <w:rsid w:val="00A25BAF"/>
     <w:rsid w:val="00A26631"/>
     <w:rsid w:val="00A26EDF"/>
     <w:rsid w:val="00A27695"/>
     <w:rsid w:val="00A307FA"/>
     <w:rsid w:val="00A3186E"/>
     <w:rsid w:val="00A31992"/>
+    <w:rsid w:val="00A33036"/>
     <w:rsid w:val="00A3372D"/>
     <w:rsid w:val="00A339DB"/>
     <w:rsid w:val="00A340B0"/>
     <w:rsid w:val="00A34E6A"/>
     <w:rsid w:val="00A35B1A"/>
     <w:rsid w:val="00A35C48"/>
     <w:rsid w:val="00A35F83"/>
     <w:rsid w:val="00A35F9B"/>
     <w:rsid w:val="00A36798"/>
     <w:rsid w:val="00A36E70"/>
     <w:rsid w:val="00A370EA"/>
     <w:rsid w:val="00A418AF"/>
     <w:rsid w:val="00A43E7D"/>
     <w:rsid w:val="00A450B7"/>
     <w:rsid w:val="00A4662A"/>
     <w:rsid w:val="00A47B27"/>
     <w:rsid w:val="00A47C9D"/>
+    <w:rsid w:val="00A506D5"/>
     <w:rsid w:val="00A517B9"/>
     <w:rsid w:val="00A52AF3"/>
     <w:rsid w:val="00A536E3"/>
     <w:rsid w:val="00A5416A"/>
     <w:rsid w:val="00A54D00"/>
     <w:rsid w:val="00A54EA7"/>
     <w:rsid w:val="00A550AF"/>
     <w:rsid w:val="00A5585E"/>
     <w:rsid w:val="00A55923"/>
     <w:rsid w:val="00A56629"/>
     <w:rsid w:val="00A5715D"/>
     <w:rsid w:val="00A57F61"/>
     <w:rsid w:val="00A63BEF"/>
     <w:rsid w:val="00A64BD6"/>
     <w:rsid w:val="00A64C12"/>
     <w:rsid w:val="00A653B4"/>
     <w:rsid w:val="00A66789"/>
     <w:rsid w:val="00A67267"/>
     <w:rsid w:val="00A709F4"/>
     <w:rsid w:val="00A7114B"/>
     <w:rsid w:val="00A72708"/>
     <w:rsid w:val="00A73B80"/>
     <w:rsid w:val="00A73DBC"/>
     <w:rsid w:val="00A73DDA"/>
     <w:rsid w:val="00A743B2"/>
     <w:rsid w:val="00A759A1"/>
     <w:rsid w:val="00A75CDE"/>
     <w:rsid w:val="00A76D00"/>
     <w:rsid w:val="00A76D74"/>
     <w:rsid w:val="00A77352"/>
     <w:rsid w:val="00A80377"/>
-    <w:rsid w:val="00A81220"/>
     <w:rsid w:val="00A82B6A"/>
     <w:rsid w:val="00A83AC3"/>
     <w:rsid w:val="00A855C5"/>
     <w:rsid w:val="00A859AA"/>
     <w:rsid w:val="00A865F2"/>
     <w:rsid w:val="00A87F95"/>
     <w:rsid w:val="00A90CF5"/>
     <w:rsid w:val="00A91340"/>
     <w:rsid w:val="00A924DA"/>
     <w:rsid w:val="00A9254E"/>
     <w:rsid w:val="00A9277B"/>
     <w:rsid w:val="00A92797"/>
     <w:rsid w:val="00A9322C"/>
     <w:rsid w:val="00A94155"/>
     <w:rsid w:val="00A94E95"/>
     <w:rsid w:val="00A9563C"/>
     <w:rsid w:val="00A9593C"/>
     <w:rsid w:val="00A9729B"/>
     <w:rsid w:val="00A97580"/>
     <w:rsid w:val="00A97617"/>
     <w:rsid w:val="00AA0EDC"/>
     <w:rsid w:val="00AA11B8"/>
     <w:rsid w:val="00AA126E"/>
     <w:rsid w:val="00AA1345"/>
     <w:rsid w:val="00AA16D2"/>
     <w:rsid w:val="00AA2C6B"/>
+    <w:rsid w:val="00AA3629"/>
     <w:rsid w:val="00AA391C"/>
     <w:rsid w:val="00AA3BFB"/>
     <w:rsid w:val="00AA4B25"/>
     <w:rsid w:val="00AA616C"/>
     <w:rsid w:val="00AA6B44"/>
     <w:rsid w:val="00AB03D8"/>
     <w:rsid w:val="00AB0CCC"/>
     <w:rsid w:val="00AB1E33"/>
     <w:rsid w:val="00AB2084"/>
     <w:rsid w:val="00AB27A5"/>
     <w:rsid w:val="00AB2897"/>
+    <w:rsid w:val="00AB2D09"/>
     <w:rsid w:val="00AB2D8E"/>
     <w:rsid w:val="00AB2F05"/>
     <w:rsid w:val="00AB445D"/>
     <w:rsid w:val="00AB73F8"/>
     <w:rsid w:val="00AB771F"/>
     <w:rsid w:val="00AC0080"/>
     <w:rsid w:val="00AC07E9"/>
     <w:rsid w:val="00AC0D46"/>
     <w:rsid w:val="00AC0F7E"/>
     <w:rsid w:val="00AC23B1"/>
     <w:rsid w:val="00AC2844"/>
     <w:rsid w:val="00AC4708"/>
     <w:rsid w:val="00AC4C02"/>
     <w:rsid w:val="00AD034D"/>
     <w:rsid w:val="00AD0576"/>
     <w:rsid w:val="00AD2161"/>
     <w:rsid w:val="00AD2C6C"/>
     <w:rsid w:val="00AD34BE"/>
     <w:rsid w:val="00AD5931"/>
     <w:rsid w:val="00AD5C11"/>
     <w:rsid w:val="00AE033E"/>
     <w:rsid w:val="00AE2C5A"/>
     <w:rsid w:val="00AE4AD3"/>
     <w:rsid w:val="00AE4B30"/>
     <w:rsid w:val="00AE527D"/>
     <w:rsid w:val="00AE55F9"/>
     <w:rsid w:val="00AE67CC"/>
     <w:rsid w:val="00AE73D8"/>
     <w:rsid w:val="00AE77CB"/>
     <w:rsid w:val="00AF0596"/>
     <w:rsid w:val="00AF0B3A"/>
     <w:rsid w:val="00AF31F1"/>
     <w:rsid w:val="00AF3539"/>
     <w:rsid w:val="00AF3BE5"/>
     <w:rsid w:val="00AF4388"/>
     <w:rsid w:val="00AF444A"/>
     <w:rsid w:val="00AF44D4"/>
     <w:rsid w:val="00AF554D"/>
     <w:rsid w:val="00AF5A96"/>
     <w:rsid w:val="00AF5EA6"/>
     <w:rsid w:val="00AF77BC"/>
     <w:rsid w:val="00B00A52"/>
     <w:rsid w:val="00B00EB2"/>
     <w:rsid w:val="00B01469"/>
+    <w:rsid w:val="00B01F02"/>
     <w:rsid w:val="00B02D77"/>
     <w:rsid w:val="00B037CD"/>
     <w:rsid w:val="00B03F86"/>
     <w:rsid w:val="00B04061"/>
+    <w:rsid w:val="00B04197"/>
     <w:rsid w:val="00B04208"/>
     <w:rsid w:val="00B057E3"/>
     <w:rsid w:val="00B0642C"/>
     <w:rsid w:val="00B06F9E"/>
     <w:rsid w:val="00B0792D"/>
     <w:rsid w:val="00B10CC4"/>
     <w:rsid w:val="00B14380"/>
+    <w:rsid w:val="00B14470"/>
     <w:rsid w:val="00B15365"/>
     <w:rsid w:val="00B15866"/>
     <w:rsid w:val="00B15BBC"/>
     <w:rsid w:val="00B15E12"/>
     <w:rsid w:val="00B1704F"/>
     <w:rsid w:val="00B170D4"/>
     <w:rsid w:val="00B173A8"/>
     <w:rsid w:val="00B209EA"/>
     <w:rsid w:val="00B22292"/>
     <w:rsid w:val="00B22A59"/>
     <w:rsid w:val="00B22CBD"/>
     <w:rsid w:val="00B22F5B"/>
     <w:rsid w:val="00B23872"/>
     <w:rsid w:val="00B23D0A"/>
     <w:rsid w:val="00B24D9E"/>
     <w:rsid w:val="00B2591C"/>
     <w:rsid w:val="00B26C42"/>
     <w:rsid w:val="00B27D79"/>
     <w:rsid w:val="00B309A1"/>
     <w:rsid w:val="00B32DD8"/>
     <w:rsid w:val="00B33AD3"/>
     <w:rsid w:val="00B33D90"/>
     <w:rsid w:val="00B35784"/>
     <w:rsid w:val="00B35D26"/>
     <w:rsid w:val="00B37532"/>
     <w:rsid w:val="00B37E91"/>
     <w:rsid w:val="00B41C7F"/>
     <w:rsid w:val="00B444F6"/>
     <w:rsid w:val="00B45F5D"/>
     <w:rsid w:val="00B46647"/>
     <w:rsid w:val="00B47156"/>
     <w:rsid w:val="00B47CF1"/>
     <w:rsid w:val="00B50883"/>
     <w:rsid w:val="00B51E78"/>
+    <w:rsid w:val="00B533B4"/>
     <w:rsid w:val="00B539A7"/>
     <w:rsid w:val="00B54055"/>
     <w:rsid w:val="00B547B3"/>
     <w:rsid w:val="00B548F1"/>
     <w:rsid w:val="00B561D1"/>
     <w:rsid w:val="00B56E5F"/>
     <w:rsid w:val="00B573B8"/>
     <w:rsid w:val="00B573D9"/>
     <w:rsid w:val="00B5768E"/>
     <w:rsid w:val="00B57AC2"/>
     <w:rsid w:val="00B57EB9"/>
     <w:rsid w:val="00B60941"/>
     <w:rsid w:val="00B61A98"/>
     <w:rsid w:val="00B61DDF"/>
     <w:rsid w:val="00B62799"/>
     <w:rsid w:val="00B630A2"/>
     <w:rsid w:val="00B63818"/>
     <w:rsid w:val="00B63B27"/>
     <w:rsid w:val="00B63F7A"/>
     <w:rsid w:val="00B657DC"/>
     <w:rsid w:val="00B6748B"/>
     <w:rsid w:val="00B6794E"/>
     <w:rsid w:val="00B712A6"/>
     <w:rsid w:val="00B716A1"/>
     <w:rsid w:val="00B72F9A"/>
     <w:rsid w:val="00B731C4"/>
     <w:rsid w:val="00B73473"/>
+    <w:rsid w:val="00B76AD6"/>
     <w:rsid w:val="00B772BB"/>
     <w:rsid w:val="00B777B7"/>
     <w:rsid w:val="00B80F72"/>
     <w:rsid w:val="00B82B82"/>
     <w:rsid w:val="00B82EAE"/>
     <w:rsid w:val="00B82F8E"/>
     <w:rsid w:val="00B84348"/>
     <w:rsid w:val="00B84994"/>
     <w:rsid w:val="00B85A03"/>
     <w:rsid w:val="00B878DB"/>
     <w:rsid w:val="00B90267"/>
     <w:rsid w:val="00B921E2"/>
     <w:rsid w:val="00B92509"/>
     <w:rsid w:val="00B92793"/>
     <w:rsid w:val="00B9341B"/>
     <w:rsid w:val="00B93DDB"/>
     <w:rsid w:val="00B93EEC"/>
     <w:rsid w:val="00B9422F"/>
     <w:rsid w:val="00B942D5"/>
     <w:rsid w:val="00B9441D"/>
     <w:rsid w:val="00B9445F"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00B97694"/>
     <w:rsid w:val="00B97E90"/>
     <w:rsid w:val="00BA0E50"/>
+    <w:rsid w:val="00BA3CB9"/>
     <w:rsid w:val="00BA4D10"/>
     <w:rsid w:val="00BA5B1C"/>
     <w:rsid w:val="00BA6039"/>
     <w:rsid w:val="00BA6A4C"/>
     <w:rsid w:val="00BA76F9"/>
     <w:rsid w:val="00BA7714"/>
     <w:rsid w:val="00BA7A7E"/>
     <w:rsid w:val="00BB0184"/>
     <w:rsid w:val="00BB0680"/>
     <w:rsid w:val="00BB0C87"/>
     <w:rsid w:val="00BB0F92"/>
     <w:rsid w:val="00BB1735"/>
     <w:rsid w:val="00BB22EA"/>
     <w:rsid w:val="00BB3DBA"/>
     <w:rsid w:val="00BB40E4"/>
     <w:rsid w:val="00BB4318"/>
     <w:rsid w:val="00BB472E"/>
     <w:rsid w:val="00BB552D"/>
     <w:rsid w:val="00BB5DE9"/>
     <w:rsid w:val="00BB6943"/>
     <w:rsid w:val="00BB708C"/>
     <w:rsid w:val="00BB7D02"/>
     <w:rsid w:val="00BC0326"/>
     <w:rsid w:val="00BC0E91"/>
     <w:rsid w:val="00BC131C"/>
+    <w:rsid w:val="00BC245B"/>
     <w:rsid w:val="00BC2922"/>
     <w:rsid w:val="00BC2B5E"/>
     <w:rsid w:val="00BC5667"/>
     <w:rsid w:val="00BC575A"/>
+    <w:rsid w:val="00BC5FFD"/>
     <w:rsid w:val="00BC61DE"/>
     <w:rsid w:val="00BC6736"/>
     <w:rsid w:val="00BD130F"/>
     <w:rsid w:val="00BD1492"/>
     <w:rsid w:val="00BD1F45"/>
     <w:rsid w:val="00BD21CA"/>
     <w:rsid w:val="00BD2B5C"/>
     <w:rsid w:val="00BD3017"/>
+    <w:rsid w:val="00BD3835"/>
     <w:rsid w:val="00BD3D1D"/>
     <w:rsid w:val="00BD42DF"/>
     <w:rsid w:val="00BD4417"/>
     <w:rsid w:val="00BD4527"/>
     <w:rsid w:val="00BD4E62"/>
     <w:rsid w:val="00BD5581"/>
     <w:rsid w:val="00BD5859"/>
     <w:rsid w:val="00BD6274"/>
     <w:rsid w:val="00BD67C2"/>
     <w:rsid w:val="00BD725D"/>
     <w:rsid w:val="00BE007D"/>
     <w:rsid w:val="00BE1566"/>
     <w:rsid w:val="00BE1570"/>
     <w:rsid w:val="00BE15FC"/>
     <w:rsid w:val="00BE305D"/>
     <w:rsid w:val="00BE32E3"/>
     <w:rsid w:val="00BE3CB7"/>
     <w:rsid w:val="00BE5906"/>
     <w:rsid w:val="00BE6F0D"/>
     <w:rsid w:val="00BE7EC1"/>
     <w:rsid w:val="00BF0891"/>
     <w:rsid w:val="00BF1545"/>
     <w:rsid w:val="00BF240C"/>
     <w:rsid w:val="00BF2CE3"/>
     <w:rsid w:val="00BF320A"/>
     <w:rsid w:val="00BF3265"/>
     <w:rsid w:val="00BF3EEF"/>
     <w:rsid w:val="00BF412B"/>
     <w:rsid w:val="00BF4D0E"/>
     <w:rsid w:val="00BF5276"/>
     <w:rsid w:val="00BF61DF"/>
     <w:rsid w:val="00BF6534"/>
     <w:rsid w:val="00C00A60"/>
     <w:rsid w:val="00C01BBA"/>
     <w:rsid w:val="00C022C2"/>
     <w:rsid w:val="00C03144"/>
     <w:rsid w:val="00C043C8"/>
     <w:rsid w:val="00C05088"/>
     <w:rsid w:val="00C0581E"/>
     <w:rsid w:val="00C05941"/>
     <w:rsid w:val="00C05EDF"/>
     <w:rsid w:val="00C06141"/>
     <w:rsid w:val="00C06C37"/>
     <w:rsid w:val="00C07B2C"/>
+    <w:rsid w:val="00C109BE"/>
     <w:rsid w:val="00C1206B"/>
     <w:rsid w:val="00C12433"/>
+    <w:rsid w:val="00C127B7"/>
     <w:rsid w:val="00C15E32"/>
     <w:rsid w:val="00C16004"/>
     <w:rsid w:val="00C1700D"/>
     <w:rsid w:val="00C17DA2"/>
     <w:rsid w:val="00C201AF"/>
     <w:rsid w:val="00C21317"/>
     <w:rsid w:val="00C21B68"/>
     <w:rsid w:val="00C21D72"/>
     <w:rsid w:val="00C2255E"/>
     <w:rsid w:val="00C22AB5"/>
     <w:rsid w:val="00C22E2A"/>
     <w:rsid w:val="00C2311D"/>
-    <w:rsid w:val="00C231D2"/>
     <w:rsid w:val="00C238AF"/>
     <w:rsid w:val="00C238CB"/>
     <w:rsid w:val="00C25196"/>
     <w:rsid w:val="00C26FE1"/>
     <w:rsid w:val="00C307FB"/>
     <w:rsid w:val="00C3123A"/>
     <w:rsid w:val="00C31B88"/>
     <w:rsid w:val="00C31DCC"/>
+    <w:rsid w:val="00C33534"/>
     <w:rsid w:val="00C36F34"/>
     <w:rsid w:val="00C37EFE"/>
     <w:rsid w:val="00C4007F"/>
     <w:rsid w:val="00C414A3"/>
     <w:rsid w:val="00C41CED"/>
     <w:rsid w:val="00C42A78"/>
     <w:rsid w:val="00C42A8A"/>
     <w:rsid w:val="00C42CB0"/>
     <w:rsid w:val="00C42E59"/>
     <w:rsid w:val="00C43031"/>
     <w:rsid w:val="00C446BF"/>
     <w:rsid w:val="00C44CAB"/>
+    <w:rsid w:val="00C459AD"/>
     <w:rsid w:val="00C45C60"/>
     <w:rsid w:val="00C46AC8"/>
     <w:rsid w:val="00C47FA7"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C5439C"/>
     <w:rsid w:val="00C544C7"/>
     <w:rsid w:val="00C56CF1"/>
     <w:rsid w:val="00C600B4"/>
     <w:rsid w:val="00C600C9"/>
     <w:rsid w:val="00C600E3"/>
     <w:rsid w:val="00C60242"/>
     <w:rsid w:val="00C60438"/>
     <w:rsid w:val="00C60C5B"/>
     <w:rsid w:val="00C60E4C"/>
-    <w:rsid w:val="00C62026"/>
     <w:rsid w:val="00C620E4"/>
     <w:rsid w:val="00C65D50"/>
     <w:rsid w:val="00C66841"/>
     <w:rsid w:val="00C677A2"/>
     <w:rsid w:val="00C67889"/>
     <w:rsid w:val="00C67C34"/>
+    <w:rsid w:val="00C73B6C"/>
     <w:rsid w:val="00C74C8C"/>
     <w:rsid w:val="00C74EFC"/>
     <w:rsid w:val="00C75A94"/>
     <w:rsid w:val="00C76118"/>
     <w:rsid w:val="00C773B2"/>
     <w:rsid w:val="00C77802"/>
     <w:rsid w:val="00C77BEF"/>
     <w:rsid w:val="00C77C6F"/>
     <w:rsid w:val="00C80425"/>
     <w:rsid w:val="00C804B6"/>
     <w:rsid w:val="00C812C4"/>
     <w:rsid w:val="00C81326"/>
+    <w:rsid w:val="00C81C54"/>
     <w:rsid w:val="00C82A40"/>
     <w:rsid w:val="00C82EB9"/>
     <w:rsid w:val="00C84C45"/>
     <w:rsid w:val="00C85BFC"/>
+    <w:rsid w:val="00C85DA7"/>
+    <w:rsid w:val="00C86F37"/>
+    <w:rsid w:val="00C873AC"/>
+    <w:rsid w:val="00C87824"/>
     <w:rsid w:val="00C87D69"/>
+    <w:rsid w:val="00C90223"/>
     <w:rsid w:val="00C92283"/>
     <w:rsid w:val="00C9243F"/>
     <w:rsid w:val="00C9247A"/>
     <w:rsid w:val="00C92617"/>
     <w:rsid w:val="00C928BD"/>
     <w:rsid w:val="00C929A2"/>
     <w:rsid w:val="00C93B80"/>
     <w:rsid w:val="00C947C8"/>
+    <w:rsid w:val="00C948A6"/>
     <w:rsid w:val="00C95027"/>
     <w:rsid w:val="00C97BB6"/>
     <w:rsid w:val="00C97DBE"/>
     <w:rsid w:val="00C97EF6"/>
     <w:rsid w:val="00CA0EF8"/>
     <w:rsid w:val="00CA14EA"/>
     <w:rsid w:val="00CA176C"/>
+    <w:rsid w:val="00CA203B"/>
     <w:rsid w:val="00CA3FA7"/>
     <w:rsid w:val="00CA4361"/>
+    <w:rsid w:val="00CA4F60"/>
     <w:rsid w:val="00CA5318"/>
     <w:rsid w:val="00CA5C8C"/>
     <w:rsid w:val="00CA6D6D"/>
     <w:rsid w:val="00CB00B9"/>
     <w:rsid w:val="00CB24D7"/>
     <w:rsid w:val="00CB4014"/>
     <w:rsid w:val="00CB41B8"/>
+    <w:rsid w:val="00CB42F2"/>
     <w:rsid w:val="00CB4641"/>
     <w:rsid w:val="00CB46D9"/>
     <w:rsid w:val="00CB4CA8"/>
     <w:rsid w:val="00CB53A1"/>
     <w:rsid w:val="00CB6610"/>
     <w:rsid w:val="00CC04BE"/>
     <w:rsid w:val="00CC34ED"/>
     <w:rsid w:val="00CC5D23"/>
     <w:rsid w:val="00CC71CE"/>
     <w:rsid w:val="00CC788F"/>
     <w:rsid w:val="00CC7C36"/>
     <w:rsid w:val="00CD043C"/>
     <w:rsid w:val="00CD1407"/>
     <w:rsid w:val="00CD2B73"/>
     <w:rsid w:val="00CD4FFA"/>
     <w:rsid w:val="00CD6BB1"/>
     <w:rsid w:val="00CD6C18"/>
     <w:rsid w:val="00CE2385"/>
     <w:rsid w:val="00CE4352"/>
     <w:rsid w:val="00CE561E"/>
     <w:rsid w:val="00CE64F4"/>
     <w:rsid w:val="00CE7855"/>
     <w:rsid w:val="00CE7993"/>
     <w:rsid w:val="00CE79FC"/>
     <w:rsid w:val="00CF1ABD"/>
+    <w:rsid w:val="00CF1F16"/>
     <w:rsid w:val="00CF215D"/>
     <w:rsid w:val="00CF629C"/>
     <w:rsid w:val="00CF6362"/>
     <w:rsid w:val="00CF752A"/>
     <w:rsid w:val="00CF7AB2"/>
     <w:rsid w:val="00CF7CD0"/>
     <w:rsid w:val="00D00B83"/>
     <w:rsid w:val="00D019C6"/>
     <w:rsid w:val="00D01E97"/>
     <w:rsid w:val="00D028B5"/>
     <w:rsid w:val="00D03189"/>
     <w:rsid w:val="00D038B1"/>
     <w:rsid w:val="00D03A54"/>
     <w:rsid w:val="00D03CDD"/>
     <w:rsid w:val="00D044D8"/>
     <w:rsid w:val="00D0537D"/>
     <w:rsid w:val="00D05D36"/>
     <w:rsid w:val="00D0647E"/>
     <w:rsid w:val="00D06BAF"/>
     <w:rsid w:val="00D06FD5"/>
     <w:rsid w:val="00D078D6"/>
     <w:rsid w:val="00D07A76"/>
     <w:rsid w:val="00D10538"/>
     <w:rsid w:val="00D10A31"/>
     <w:rsid w:val="00D14145"/>
     <w:rsid w:val="00D156CD"/>
     <w:rsid w:val="00D15AB4"/>
     <w:rsid w:val="00D1604B"/>
     <w:rsid w:val="00D17E7A"/>
     <w:rsid w:val="00D2029F"/>
     <w:rsid w:val="00D2056E"/>
     <w:rsid w:val="00D21537"/>
     <w:rsid w:val="00D25B85"/>
     <w:rsid w:val="00D25C4A"/>
     <w:rsid w:val="00D25DEC"/>
+    <w:rsid w:val="00D2631B"/>
     <w:rsid w:val="00D30063"/>
     <w:rsid w:val="00D31671"/>
     <w:rsid w:val="00D316B2"/>
     <w:rsid w:val="00D319AD"/>
+    <w:rsid w:val="00D3203D"/>
     <w:rsid w:val="00D3369F"/>
     <w:rsid w:val="00D33CCE"/>
+    <w:rsid w:val="00D34EEF"/>
     <w:rsid w:val="00D3503C"/>
     <w:rsid w:val="00D35240"/>
     <w:rsid w:val="00D35247"/>
-    <w:rsid w:val="00D35BF2"/>
     <w:rsid w:val="00D35DED"/>
     <w:rsid w:val="00D35F66"/>
     <w:rsid w:val="00D3688E"/>
     <w:rsid w:val="00D3745C"/>
     <w:rsid w:val="00D3763B"/>
     <w:rsid w:val="00D37CCB"/>
+    <w:rsid w:val="00D4102B"/>
     <w:rsid w:val="00D413DE"/>
     <w:rsid w:val="00D41894"/>
+    <w:rsid w:val="00D425E1"/>
     <w:rsid w:val="00D42DE5"/>
     <w:rsid w:val="00D42FC3"/>
     <w:rsid w:val="00D43C3C"/>
     <w:rsid w:val="00D44138"/>
     <w:rsid w:val="00D461D7"/>
     <w:rsid w:val="00D46833"/>
     <w:rsid w:val="00D505EF"/>
     <w:rsid w:val="00D506AF"/>
     <w:rsid w:val="00D510EA"/>
     <w:rsid w:val="00D530AD"/>
     <w:rsid w:val="00D53E31"/>
     <w:rsid w:val="00D547BB"/>
     <w:rsid w:val="00D54ECD"/>
     <w:rsid w:val="00D55695"/>
+    <w:rsid w:val="00D558F6"/>
     <w:rsid w:val="00D56D84"/>
     <w:rsid w:val="00D57CFC"/>
     <w:rsid w:val="00D6029C"/>
+    <w:rsid w:val="00D6044B"/>
     <w:rsid w:val="00D607F7"/>
     <w:rsid w:val="00D61FFA"/>
     <w:rsid w:val="00D6265E"/>
     <w:rsid w:val="00D6282D"/>
     <w:rsid w:val="00D62E3B"/>
     <w:rsid w:val="00D63670"/>
     <w:rsid w:val="00D6368F"/>
     <w:rsid w:val="00D65393"/>
+    <w:rsid w:val="00D65CFB"/>
     <w:rsid w:val="00D65EF6"/>
     <w:rsid w:val="00D66594"/>
     <w:rsid w:val="00D703AD"/>
     <w:rsid w:val="00D710ED"/>
     <w:rsid w:val="00D715DC"/>
     <w:rsid w:val="00D71D39"/>
+    <w:rsid w:val="00D7389B"/>
     <w:rsid w:val="00D73D98"/>
     <w:rsid w:val="00D741E4"/>
+    <w:rsid w:val="00D74598"/>
+    <w:rsid w:val="00D74FBA"/>
     <w:rsid w:val="00D75A3A"/>
     <w:rsid w:val="00D76906"/>
     <w:rsid w:val="00D776EB"/>
     <w:rsid w:val="00D77C19"/>
     <w:rsid w:val="00D8055A"/>
     <w:rsid w:val="00D8142D"/>
     <w:rsid w:val="00D8152C"/>
     <w:rsid w:val="00D815CD"/>
     <w:rsid w:val="00D81F5C"/>
     <w:rsid w:val="00D82A54"/>
+    <w:rsid w:val="00D82CD0"/>
     <w:rsid w:val="00D83B4C"/>
     <w:rsid w:val="00D8423B"/>
     <w:rsid w:val="00D84FCB"/>
     <w:rsid w:val="00D85968"/>
     <w:rsid w:val="00D85D0B"/>
     <w:rsid w:val="00D90D15"/>
     <w:rsid w:val="00D919FB"/>
     <w:rsid w:val="00D939E7"/>
     <w:rsid w:val="00D94F37"/>
     <w:rsid w:val="00D94F67"/>
     <w:rsid w:val="00D9512F"/>
     <w:rsid w:val="00D9647D"/>
     <w:rsid w:val="00D96DEB"/>
     <w:rsid w:val="00DA025A"/>
     <w:rsid w:val="00DA098C"/>
     <w:rsid w:val="00DA0E60"/>
     <w:rsid w:val="00DA1B39"/>
     <w:rsid w:val="00DA23BD"/>
     <w:rsid w:val="00DA2C5E"/>
+    <w:rsid w:val="00DA2F3F"/>
+    <w:rsid w:val="00DA2FC9"/>
+    <w:rsid w:val="00DA4242"/>
     <w:rsid w:val="00DA475C"/>
     <w:rsid w:val="00DA477A"/>
     <w:rsid w:val="00DA56DC"/>
     <w:rsid w:val="00DB00DD"/>
     <w:rsid w:val="00DB1D57"/>
     <w:rsid w:val="00DB2D98"/>
     <w:rsid w:val="00DB388F"/>
     <w:rsid w:val="00DB3DC1"/>
     <w:rsid w:val="00DB46D4"/>
     <w:rsid w:val="00DB4B5F"/>
     <w:rsid w:val="00DB5136"/>
     <w:rsid w:val="00DB59A2"/>
     <w:rsid w:val="00DB7127"/>
     <w:rsid w:val="00DB7BA8"/>
     <w:rsid w:val="00DC13E3"/>
+    <w:rsid w:val="00DC1CC2"/>
     <w:rsid w:val="00DC1D53"/>
     <w:rsid w:val="00DC2547"/>
     <w:rsid w:val="00DC2D3C"/>
     <w:rsid w:val="00DC37EA"/>
     <w:rsid w:val="00DC3CB0"/>
     <w:rsid w:val="00DC3EE6"/>
     <w:rsid w:val="00DC5C19"/>
     <w:rsid w:val="00DD0182"/>
+    <w:rsid w:val="00DD0B8F"/>
     <w:rsid w:val="00DD0BD6"/>
     <w:rsid w:val="00DD0EB7"/>
     <w:rsid w:val="00DD108B"/>
     <w:rsid w:val="00DD1259"/>
     <w:rsid w:val="00DD127D"/>
     <w:rsid w:val="00DD17F4"/>
     <w:rsid w:val="00DD1AD0"/>
     <w:rsid w:val="00DD2EE6"/>
     <w:rsid w:val="00DD33A6"/>
     <w:rsid w:val="00DD46A8"/>
     <w:rsid w:val="00DD5147"/>
+    <w:rsid w:val="00DD646B"/>
     <w:rsid w:val="00DD6896"/>
     <w:rsid w:val="00DD68EF"/>
     <w:rsid w:val="00DE007E"/>
     <w:rsid w:val="00DE0171"/>
     <w:rsid w:val="00DE045B"/>
     <w:rsid w:val="00DE0699"/>
     <w:rsid w:val="00DE0F5F"/>
     <w:rsid w:val="00DE2937"/>
     <w:rsid w:val="00DE50FA"/>
+    <w:rsid w:val="00DE540A"/>
     <w:rsid w:val="00DE6422"/>
     <w:rsid w:val="00DE6651"/>
     <w:rsid w:val="00DF0F17"/>
     <w:rsid w:val="00DF1EDE"/>
     <w:rsid w:val="00DF333B"/>
     <w:rsid w:val="00DF60CD"/>
     <w:rsid w:val="00DF6A8B"/>
     <w:rsid w:val="00DF6B75"/>
     <w:rsid w:val="00DF6BF0"/>
     <w:rsid w:val="00DF7599"/>
     <w:rsid w:val="00DF779F"/>
     <w:rsid w:val="00DF7BFB"/>
     <w:rsid w:val="00E00E96"/>
     <w:rsid w:val="00E02015"/>
     <w:rsid w:val="00E02324"/>
     <w:rsid w:val="00E0299D"/>
     <w:rsid w:val="00E02F35"/>
     <w:rsid w:val="00E04436"/>
     <w:rsid w:val="00E067B9"/>
     <w:rsid w:val="00E06B8B"/>
     <w:rsid w:val="00E06BE6"/>
     <w:rsid w:val="00E074EA"/>
     <w:rsid w:val="00E10438"/>
     <w:rsid w:val="00E10DA7"/>
     <w:rsid w:val="00E12D31"/>
     <w:rsid w:val="00E13265"/>
     <w:rsid w:val="00E13A27"/>
     <w:rsid w:val="00E13E65"/>
     <w:rsid w:val="00E13F0A"/>
     <w:rsid w:val="00E13FAB"/>
     <w:rsid w:val="00E1456E"/>
     <w:rsid w:val="00E14A34"/>
+    <w:rsid w:val="00E1579F"/>
+    <w:rsid w:val="00E16876"/>
     <w:rsid w:val="00E20A8A"/>
     <w:rsid w:val="00E210DC"/>
     <w:rsid w:val="00E21894"/>
     <w:rsid w:val="00E22442"/>
     <w:rsid w:val="00E22A73"/>
     <w:rsid w:val="00E23690"/>
     <w:rsid w:val="00E236AD"/>
+    <w:rsid w:val="00E24C28"/>
+    <w:rsid w:val="00E24E16"/>
     <w:rsid w:val="00E25175"/>
     <w:rsid w:val="00E25813"/>
     <w:rsid w:val="00E26780"/>
     <w:rsid w:val="00E2698C"/>
     <w:rsid w:val="00E27D34"/>
     <w:rsid w:val="00E31D4B"/>
     <w:rsid w:val="00E32446"/>
+    <w:rsid w:val="00E33E2D"/>
     <w:rsid w:val="00E36E9E"/>
     <w:rsid w:val="00E3779D"/>
     <w:rsid w:val="00E4061C"/>
+    <w:rsid w:val="00E40680"/>
     <w:rsid w:val="00E413B6"/>
     <w:rsid w:val="00E41B2B"/>
     <w:rsid w:val="00E423CB"/>
     <w:rsid w:val="00E428EB"/>
+    <w:rsid w:val="00E47094"/>
     <w:rsid w:val="00E50950"/>
+    <w:rsid w:val="00E51837"/>
     <w:rsid w:val="00E531F6"/>
     <w:rsid w:val="00E53BF3"/>
     <w:rsid w:val="00E53F4F"/>
     <w:rsid w:val="00E544C2"/>
     <w:rsid w:val="00E549C4"/>
     <w:rsid w:val="00E54DDD"/>
+    <w:rsid w:val="00E55038"/>
     <w:rsid w:val="00E55F28"/>
     <w:rsid w:val="00E576D9"/>
     <w:rsid w:val="00E60C91"/>
     <w:rsid w:val="00E60EA4"/>
     <w:rsid w:val="00E612A9"/>
     <w:rsid w:val="00E61383"/>
     <w:rsid w:val="00E616F2"/>
+    <w:rsid w:val="00E6259C"/>
     <w:rsid w:val="00E628B4"/>
     <w:rsid w:val="00E63B9B"/>
     <w:rsid w:val="00E6447A"/>
     <w:rsid w:val="00E6509C"/>
+    <w:rsid w:val="00E652A3"/>
     <w:rsid w:val="00E65880"/>
     <w:rsid w:val="00E66213"/>
     <w:rsid w:val="00E6639D"/>
     <w:rsid w:val="00E66750"/>
     <w:rsid w:val="00E705C3"/>
     <w:rsid w:val="00E72C15"/>
     <w:rsid w:val="00E72D31"/>
     <w:rsid w:val="00E75230"/>
+    <w:rsid w:val="00E76419"/>
     <w:rsid w:val="00E81E07"/>
     <w:rsid w:val="00E829DC"/>
     <w:rsid w:val="00E82A1B"/>
     <w:rsid w:val="00E83556"/>
     <w:rsid w:val="00E83A29"/>
     <w:rsid w:val="00E8445A"/>
     <w:rsid w:val="00E844AA"/>
     <w:rsid w:val="00E857C1"/>
     <w:rsid w:val="00E86E4D"/>
     <w:rsid w:val="00E87E39"/>
     <w:rsid w:val="00E906F0"/>
     <w:rsid w:val="00E90DD8"/>
+    <w:rsid w:val="00E911F8"/>
     <w:rsid w:val="00E91687"/>
     <w:rsid w:val="00E918CD"/>
     <w:rsid w:val="00E92776"/>
     <w:rsid w:val="00E94DC7"/>
     <w:rsid w:val="00E94EE6"/>
     <w:rsid w:val="00E9534F"/>
     <w:rsid w:val="00E95750"/>
     <w:rsid w:val="00E959A8"/>
     <w:rsid w:val="00E9618B"/>
     <w:rsid w:val="00E96665"/>
     <w:rsid w:val="00E97CE9"/>
     <w:rsid w:val="00EA03D6"/>
     <w:rsid w:val="00EA145B"/>
     <w:rsid w:val="00EA17BC"/>
     <w:rsid w:val="00EA20E0"/>
     <w:rsid w:val="00EA213C"/>
     <w:rsid w:val="00EA24C2"/>
     <w:rsid w:val="00EA7776"/>
     <w:rsid w:val="00EA77F5"/>
     <w:rsid w:val="00EB115E"/>
     <w:rsid w:val="00EB22DE"/>
     <w:rsid w:val="00EB28FF"/>
     <w:rsid w:val="00EB2AA3"/>
     <w:rsid w:val="00EB2C96"/>
     <w:rsid w:val="00EB4645"/>
@@ -6485,218 +7726,232 @@
     <w:rsid w:val="00EC0DBA"/>
     <w:rsid w:val="00EC0FB6"/>
     <w:rsid w:val="00EC2DA0"/>
     <w:rsid w:val="00EC3658"/>
     <w:rsid w:val="00EC3AED"/>
     <w:rsid w:val="00EC3CCA"/>
     <w:rsid w:val="00EC3E0F"/>
     <w:rsid w:val="00EC4638"/>
     <w:rsid w:val="00EC50D5"/>
     <w:rsid w:val="00EC51D2"/>
     <w:rsid w:val="00EC56B7"/>
     <w:rsid w:val="00EC70A6"/>
     <w:rsid w:val="00ED269E"/>
     <w:rsid w:val="00ED2E3D"/>
     <w:rsid w:val="00ED3E5A"/>
     <w:rsid w:val="00ED4186"/>
     <w:rsid w:val="00ED5145"/>
     <w:rsid w:val="00ED5A7A"/>
     <w:rsid w:val="00ED5E8C"/>
     <w:rsid w:val="00ED5FDF"/>
     <w:rsid w:val="00ED6C2D"/>
     <w:rsid w:val="00EE0480"/>
     <w:rsid w:val="00EE0C2B"/>
     <w:rsid w:val="00EE11A4"/>
     <w:rsid w:val="00EE1CE0"/>
+    <w:rsid w:val="00EE38D4"/>
+    <w:rsid w:val="00EE3E67"/>
     <w:rsid w:val="00EE4174"/>
     <w:rsid w:val="00EE5B83"/>
     <w:rsid w:val="00EE684D"/>
     <w:rsid w:val="00EE6D53"/>
     <w:rsid w:val="00EE7FA6"/>
     <w:rsid w:val="00EF01A4"/>
     <w:rsid w:val="00EF0D4B"/>
     <w:rsid w:val="00EF15A6"/>
     <w:rsid w:val="00EF1900"/>
+    <w:rsid w:val="00EF2845"/>
     <w:rsid w:val="00EF3DEB"/>
     <w:rsid w:val="00EF3EFE"/>
     <w:rsid w:val="00EF4476"/>
     <w:rsid w:val="00EF651B"/>
+    <w:rsid w:val="00EF697D"/>
     <w:rsid w:val="00F00C31"/>
     <w:rsid w:val="00F01BEB"/>
     <w:rsid w:val="00F032EB"/>
     <w:rsid w:val="00F0331C"/>
     <w:rsid w:val="00F041AA"/>
     <w:rsid w:val="00F04C1E"/>
     <w:rsid w:val="00F05E3F"/>
     <w:rsid w:val="00F067C6"/>
     <w:rsid w:val="00F06AB3"/>
     <w:rsid w:val="00F06C84"/>
     <w:rsid w:val="00F0761B"/>
     <w:rsid w:val="00F1054B"/>
     <w:rsid w:val="00F129A5"/>
     <w:rsid w:val="00F133D2"/>
     <w:rsid w:val="00F13A7A"/>
     <w:rsid w:val="00F14B05"/>
     <w:rsid w:val="00F14DEF"/>
     <w:rsid w:val="00F15073"/>
     <w:rsid w:val="00F16481"/>
     <w:rsid w:val="00F16E21"/>
     <w:rsid w:val="00F16FFA"/>
     <w:rsid w:val="00F17659"/>
     <w:rsid w:val="00F20C4F"/>
     <w:rsid w:val="00F20EFD"/>
     <w:rsid w:val="00F20F56"/>
     <w:rsid w:val="00F22EB9"/>
     <w:rsid w:val="00F23BF8"/>
     <w:rsid w:val="00F23ECC"/>
     <w:rsid w:val="00F25607"/>
     <w:rsid w:val="00F256CE"/>
     <w:rsid w:val="00F26522"/>
     <w:rsid w:val="00F303D4"/>
     <w:rsid w:val="00F30B10"/>
     <w:rsid w:val="00F30CA7"/>
     <w:rsid w:val="00F30DF8"/>
     <w:rsid w:val="00F31967"/>
     <w:rsid w:val="00F31D41"/>
     <w:rsid w:val="00F34CB9"/>
     <w:rsid w:val="00F357F2"/>
     <w:rsid w:val="00F37FB4"/>
     <w:rsid w:val="00F404D8"/>
     <w:rsid w:val="00F40B2A"/>
     <w:rsid w:val="00F40FDC"/>
     <w:rsid w:val="00F41693"/>
+    <w:rsid w:val="00F420C1"/>
     <w:rsid w:val="00F4240E"/>
     <w:rsid w:val="00F42599"/>
     <w:rsid w:val="00F42ADA"/>
     <w:rsid w:val="00F43BF6"/>
     <w:rsid w:val="00F45188"/>
     <w:rsid w:val="00F4630E"/>
     <w:rsid w:val="00F46718"/>
     <w:rsid w:val="00F46DA8"/>
     <w:rsid w:val="00F5065D"/>
     <w:rsid w:val="00F50897"/>
     <w:rsid w:val="00F52426"/>
     <w:rsid w:val="00F524F6"/>
     <w:rsid w:val="00F55C5D"/>
     <w:rsid w:val="00F561CF"/>
     <w:rsid w:val="00F5719C"/>
     <w:rsid w:val="00F60892"/>
     <w:rsid w:val="00F63233"/>
     <w:rsid w:val="00F63A5D"/>
     <w:rsid w:val="00F63CB0"/>
     <w:rsid w:val="00F64374"/>
     <w:rsid w:val="00F650F7"/>
     <w:rsid w:val="00F6515A"/>
     <w:rsid w:val="00F65EEA"/>
     <w:rsid w:val="00F66449"/>
     <w:rsid w:val="00F667CD"/>
     <w:rsid w:val="00F70349"/>
     <w:rsid w:val="00F709B7"/>
     <w:rsid w:val="00F70F6E"/>
     <w:rsid w:val="00F71475"/>
     <w:rsid w:val="00F71753"/>
     <w:rsid w:val="00F721D2"/>
     <w:rsid w:val="00F7326C"/>
     <w:rsid w:val="00F73888"/>
     <w:rsid w:val="00F75C0F"/>
     <w:rsid w:val="00F75C4F"/>
     <w:rsid w:val="00F77BA7"/>
     <w:rsid w:val="00F8041A"/>
     <w:rsid w:val="00F809FF"/>
     <w:rsid w:val="00F80B46"/>
     <w:rsid w:val="00F80E6A"/>
     <w:rsid w:val="00F8154F"/>
     <w:rsid w:val="00F8223E"/>
     <w:rsid w:val="00F826EE"/>
     <w:rsid w:val="00F83869"/>
+    <w:rsid w:val="00F8460E"/>
     <w:rsid w:val="00F855C2"/>
     <w:rsid w:val="00F86785"/>
     <w:rsid w:val="00F909B1"/>
     <w:rsid w:val="00F91F2C"/>
     <w:rsid w:val="00F929D9"/>
+    <w:rsid w:val="00F9349A"/>
     <w:rsid w:val="00F9441C"/>
     <w:rsid w:val="00F94684"/>
     <w:rsid w:val="00F94719"/>
     <w:rsid w:val="00F959B6"/>
     <w:rsid w:val="00F95C1C"/>
     <w:rsid w:val="00F963FD"/>
     <w:rsid w:val="00F96412"/>
     <w:rsid w:val="00F97535"/>
     <w:rsid w:val="00F97F72"/>
     <w:rsid w:val="00FA0D76"/>
     <w:rsid w:val="00FA2539"/>
     <w:rsid w:val="00FA2662"/>
     <w:rsid w:val="00FA3A9F"/>
     <w:rsid w:val="00FA3D07"/>
     <w:rsid w:val="00FA4D5B"/>
     <w:rsid w:val="00FA4FE7"/>
     <w:rsid w:val="00FA7D81"/>
     <w:rsid w:val="00FB0057"/>
     <w:rsid w:val="00FB02B7"/>
     <w:rsid w:val="00FB1278"/>
     <w:rsid w:val="00FB2B60"/>
     <w:rsid w:val="00FB3291"/>
     <w:rsid w:val="00FB4FFD"/>
     <w:rsid w:val="00FB5BAA"/>
+    <w:rsid w:val="00FB5F76"/>
     <w:rsid w:val="00FB60ED"/>
     <w:rsid w:val="00FB7100"/>
     <w:rsid w:val="00FC077A"/>
     <w:rsid w:val="00FC16FC"/>
+    <w:rsid w:val="00FC2133"/>
+    <w:rsid w:val="00FC33D7"/>
     <w:rsid w:val="00FC4221"/>
     <w:rsid w:val="00FC488D"/>
     <w:rsid w:val="00FC565D"/>
     <w:rsid w:val="00FC59DE"/>
     <w:rsid w:val="00FC5CE5"/>
     <w:rsid w:val="00FC5FA4"/>
     <w:rsid w:val="00FC6053"/>
     <w:rsid w:val="00FC6153"/>
     <w:rsid w:val="00FD06DB"/>
+    <w:rsid w:val="00FD09CF"/>
+    <w:rsid w:val="00FD0B95"/>
     <w:rsid w:val="00FD2E3E"/>
     <w:rsid w:val="00FD30C0"/>
     <w:rsid w:val="00FD4CC4"/>
     <w:rsid w:val="00FD521D"/>
     <w:rsid w:val="00FD5BA1"/>
     <w:rsid w:val="00FD67B5"/>
     <w:rsid w:val="00FD7439"/>
     <w:rsid w:val="00FE0BF8"/>
     <w:rsid w:val="00FE10A5"/>
     <w:rsid w:val="00FE175F"/>
     <w:rsid w:val="00FE1876"/>
     <w:rsid w:val="00FE4ED4"/>
     <w:rsid w:val="00FE5317"/>
     <w:rsid w:val="00FE59AC"/>
     <w:rsid w:val="00FE73BF"/>
     <w:rsid w:val="00FF1731"/>
     <w:rsid w:val="00FF201B"/>
     <w:rsid w:val="00FF335F"/>
     <w:rsid w:val="00FF362A"/>
     <w:rsid w:val="00FF49C3"/>
     <w:rsid w:val="00FF4CD8"/>
+    <w:rsid w:val="00FF4E06"/>
     <w:rsid w:val="00FF573E"/>
     <w:rsid w:val="00FF5E70"/>
     <w:rsid w:val="00FF69C4"/>
     <w:rsid w:val="00FF6E8C"/>
+    <w:rsid w:val="00FF6F2D"/>
     <w:rsid w:val="00FF73B7"/>
     <w:rsid w:val="00FF73BE"/>
     <w:rsid w:val="1D4C98C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7165,63 +8420,57 @@
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005C272D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F37FB4"/>
+    <w:rsid w:val="00DD0B8F"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="6B2976"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="NumbersList1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0068583D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Heading7"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
@@ -7691,55 +8940,54 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Normal">
     <w:name w:val="1 Normal"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="1NormalChar"/>
     <w:rsid w:val="006B29ED"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1NormalChar">
     <w:name w:val="1 Normal Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="1Normal"/>
     <w:rsid w:val="006B29ED"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F37FB4"/>
+    <w:rsid w:val="00DD0B8F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="6B2976"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumbersList1">
     <w:name w:val="Numbers List 1"/>
     <w:basedOn w:val="NormalIndent"/>
     <w:link w:val="NumbersList1Char"/>
     <w:rsid w:val="001520E0"/>
     <w:pPr>
       <w:ind w:left="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberslist2">
     <w:name w:val="Numbers list 2"/>
     <w:basedOn w:val="NormalIndent"/>
     <w:link w:val="Numberslist2Char"/>
     <w:rsid w:val="001520E0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IndentedbodytextChar">
     <w:name w:val="Indented body text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Indentedbodytext"/>
     <w:rsid w:val="00616AD8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -8576,51 +9824,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2035031357">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8857,82 +10105,90 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5e9b3f0b220b71ddb7ee6e1b14ef3d8a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25ede4310d86fb18bf40500917a468fa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8978,50 +10234,67 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -9122,121 +10395,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <MediaLengthInSeconds xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
-    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67978999-FBB3-4EBD-907C-A99C0DC8A5DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{031A44C3-99DB-4141-8A3E-264E63A9F258}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBB23D1-61BC-458D-9702-92236460ED52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285DCB88-57A9-4B89-ABA4-737124319623}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B7ED090-1A03-4214-A2A5-8656A1881591}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4772</Characters>
+  <Pages>6</Pages>
+  <Words>1592</Words>
+  <Characters>9081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5598</CharactersWithSpaces>
+  <CharactersWithSpaces>10652</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>3080309</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4456540</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -9331,110 +10629,56 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-08-27T22:18:56Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-24T03:30:57Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>39aeba74-f176-4e8e-bcb5-475404d16ac8</vt:lpwstr>
+    <vt:lpwstr>4996c724-220e-481a-8935-73fcd5acc4ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...46 lines deleted...]
-    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
 </Properties>
 </file>