--- v0 (2026-06-13)
+++ v1 (2026-07-23)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B439862" w14:textId="4520C427" w:rsidR="00CD6C18" w:rsidRPr="00B22CBD" w:rsidRDefault="00CD6C18" w:rsidP="00A517B9">
       <w:r w:rsidRPr="007202C9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="660F3A11" wp14:editId="7133856D">
                 <wp:extent cx="6186114" cy="1188720"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:docPr id="5" name="Freeform 4" descr="(Fact Sheet Name)" title="Title banner"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
@@ -575,51 +575,51 @@
       <w:r>
         <w:t>other housing option</w:t>
       </w:r>
       <w:r w:rsidR="00FE2315">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00825678">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00380F7A">
         <w:t>suit</w:t>
       </w:r>
       <w:r w:rsidR="00FE2315">
         <w:t xml:space="preserve"> Mary’s needs</w:t>
       </w:r>
       <w:r w:rsidR="00C00AB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006225D2">
         <w:t>so she can move out of residential aged care</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413B5B3A" w14:textId="1C243669" w:rsidR="005D4A8A" w:rsidRDefault="005D4A8A" w:rsidP="005D4A8A">
+    <w:p w14:paraId="413B5B3A" w14:textId="1F4FEA6D" w:rsidR="005D4A8A" w:rsidRDefault="005D4A8A" w:rsidP="005D4A8A">
       <w:r>
         <w:t>A report from M</w:t>
       </w:r>
       <w:r w:rsidR="001F101E">
         <w:t xml:space="preserve">ary’s </w:t>
       </w:r>
       <w:r w:rsidR="00845E23">
         <w:t>therapist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> include</w:t>
       </w:r>
       <w:r w:rsidR="00825678">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a manual handling plan</w:t>
       </w:r>
       <w:r w:rsidR="007C6483">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="00DA041A">
         <w:t xml:space="preserve">says </w:t>
       </w:r>
       <w:r w:rsidR="00B74A4D">
@@ -672,81 +672,84 @@
       </w:r>
       <w:r>
         <w:t>risk</w:t>
       </w:r>
       <w:r w:rsidR="00431869">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="006012F6">
         <w:t>her</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> safety</w:t>
       </w:r>
       <w:r w:rsidR="00A63680">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00B74A4D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00A63680">
         <w:t>safety of her carers</w:t>
       </w:r>
-      <w:r w:rsidR="00053B07">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00373D87">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">if a second person is </w:t>
       </w:r>
       <w:r w:rsidR="00053B07">
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r>
         <w:t>available during transfers.</w:t>
       </w:r>
-      <w:r w:rsidR="00053B07">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="59E7AB76" w14:textId="438F437A" w:rsidR="00053B07" w:rsidRDefault="00FD29EE" w:rsidP="005D4A8A">
+    <w:p w14:paraId="59E7AB76" w14:textId="726C674D" w:rsidR="00053B07" w:rsidRDefault="00FD29EE" w:rsidP="005D4A8A">
       <w:r>
         <w:t xml:space="preserve">Mary wants to move into a </w:t>
       </w:r>
       <w:r w:rsidR="00E06037">
         <w:t xml:space="preserve">home with </w:t>
       </w:r>
+      <w:r w:rsidR="00097C85" w:rsidRPr="00A439CB">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0EF2" w:rsidRPr="00A439CB">
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5B02" w:rsidRPr="00A439CB">
+        <w:t>supported independent</w:t>
+      </w:r>
       <w:r w:rsidR="00EF5B02">
-        <w:t xml:space="preserve">supported independent living </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> living </w:t>
+      </w:r>
+      <w:r w:rsidR="00097C85">
+        <w:t xml:space="preserve">provider </w:t>
       </w:r>
       <w:r w:rsidR="00E06037">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00EF5B02">
         <w:t xml:space="preserve"> live </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00B74A4D">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00F57062">
         <w:t>friends</w:t>
       </w:r>
       <w:r w:rsidR="00B74A4D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F57062">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Jake and Sarah. </w:t>
       </w:r>
@@ -773,51 +776,51 @@
       </w:r>
       <w:r w:rsidR="00851E7B">
         <w:t>-to-</w:t>
       </w:r>
       <w:r w:rsidR="007C5BFA">
         <w:t>1 support for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> their transfers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127EC57C" w14:textId="77777777" w:rsidR="00500F2A" w:rsidRPr="006D3EF9" w:rsidRDefault="00500F2A" w:rsidP="00500F2A">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D3EF9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Would we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246AD614" w14:textId="6A1C794F" w:rsidR="00500F2A" w:rsidRDefault="00500F2A" w:rsidP="00500F2A">
+    <w:p w14:paraId="246AD614" w14:textId="7C966A07" w:rsidR="00500F2A" w:rsidRDefault="00500F2A" w:rsidP="00500F2A">
       <w:r w:rsidRPr="002C7B1A">
         <w:t xml:space="preserve">Yes, </w:t>
       </w:r>
       <w:r>
         <w:t>we c</w:t>
       </w:r>
       <w:r w:rsidRPr="002C7B1A">
         <w:t>ould fund</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00437DA0">
         <w:t xml:space="preserve">supported independent living </w:t>
       </w:r>
       <w:r w:rsidR="008B51A3">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidR="00FD29EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00437DA0">
         <w:t>for Mary</w:t>
       </w:r>
       <w:r w:rsidR="00CA3FAF">
@@ -924,126 +927,131 @@
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D3EF9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Why would</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> fund it?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF6B745" w14:textId="6166AB4E" w:rsidR="005D31F6" w:rsidRPr="006D3EF9" w:rsidRDefault="005D31F6" w:rsidP="005D31F6">
+    <w:p w14:paraId="1EF6B745" w14:textId="43C3E2D1" w:rsidR="005D31F6" w:rsidRPr="006D3EF9" w:rsidRDefault="005D31F6" w:rsidP="005D31F6">
       <w:r w:rsidRPr="006D3EF9">
         <w:t>To decide if a support is reasonable and necessary for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> M</w:t>
       </w:r>
       <w:r w:rsidR="009671CD">
         <w:t>ary</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">, we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">think about </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">the information </w:t>
       </w:r>
       <w:r w:rsidR="00BD7A37">
         <w:t xml:space="preserve">she has </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">given us against the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding c</w:t>
         </w:r>
         <w:r w:rsidRPr="009D7D07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>riteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3EF9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E18936" w14:textId="018F8883" w:rsidR="005D31F6" w:rsidRDefault="005D31F6" w:rsidP="005D31F6">
+    <w:p w14:paraId="79E18936" w14:textId="4CE150DB" w:rsidR="005D31F6" w:rsidRDefault="005D31F6" w:rsidP="005D31F6">
       <w:r>
         <w:t>For us to fund 2</w:t>
       </w:r>
       <w:r w:rsidR="004341C5">
         <w:t>-to-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1 support </w:t>
       </w:r>
       <w:r w:rsidR="00A769F0">
         <w:t xml:space="preserve">for Mary’s transfers and </w:t>
       </w:r>
       <w:r w:rsidR="009B16AE">
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidR="00A769F0">
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="009B16AE">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00A769F0">
         <w:t xml:space="preserve"> for Mary’s daily activities, </w:t>
       </w:r>
       <w:r w:rsidR="00DB5CD5">
         <w:t xml:space="preserve">we </w:t>
       </w:r>
       <w:r w:rsidR="008A002D">
         <w:t xml:space="preserve">look at </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DB5CD5">
-        <w:t>all of the information against the</w:t>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DB5CD5">
+        <w:t xml:space="preserve"> the information against the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding c</w:t>
         </w:r>
         <w:r w:rsidRPr="009D7D07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>riteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B07459">
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="00FE7190">
@@ -1135,77 +1143,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1F18A920" w14:textId="35DFDE49" w:rsidR="005D31F6" w:rsidRDefault="004F7178" w:rsidP="005D31F6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="005D31F6">
         <w:t xml:space="preserve"> something that could be </w:t>
       </w:r>
       <w:r w:rsidR="00602D79">
         <w:t>given</w:t>
       </w:r>
       <w:r w:rsidR="005D31F6">
         <w:t xml:space="preserve"> by M</w:t>
       </w:r>
       <w:r w:rsidR="00017620">
         <w:t>ary’</w:t>
       </w:r>
       <w:r w:rsidR="005D31F6">
         <w:t>s family or friends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101CE54E" w14:textId="00C8DC29" w:rsidR="005D31F6" w:rsidRPr="00B22CBD" w:rsidRDefault="005D31F6" w:rsidP="005D31F6">
+    <w:p w14:paraId="101CE54E" w14:textId="7AE7AEBB" w:rsidR="005D31F6" w:rsidRPr="00B22CBD" w:rsidRDefault="005D31F6" w:rsidP="005D31F6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00EF5B02">
         <w:t>be, or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is likely to be</w:t>
       </w:r>
       <w:r w:rsidR="005F7E21">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> effective and beneficial in helping M</w:t>
       </w:r>
       <w:r w:rsidR="00017620">
         <w:t>ary</w:t>
       </w:r>
       <w:r w:rsidR="00337AA0">
         <w:t xml:space="preserve"> live </w:t>
       </w:r>
       <w:r w:rsidR="00F20B0C">
-        <w:t>with people closer to her own age and to build her capacity to participate in community activities.</w:t>
+        <w:t>with people closer to her own age and to build her capacity to participate in community activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F95890C" w14:textId="500B96E5" w:rsidR="005D31F6" w:rsidRDefault="008E05F7" w:rsidP="005D31F6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="005D31F6">
         <w:t>be value for money</w:t>
       </w:r>
       <w:r w:rsidR="00B423E6">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005D31F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B423E6">
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="005D31F6">
         <w:t xml:space="preserve"> means the costs of the increased support, </w:t>
       </w:r>
       <w:r w:rsidR="004F7178">
@@ -1324,197 +1332,197 @@
       </w:r>
       <w:r w:rsidR="00482CCD">
         <w:t xml:space="preserve"> their </w:t>
       </w:r>
       <w:r w:rsidR="004243CE">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidR="00482CCD">
         <w:t xml:space="preserve">daily </w:t>
       </w:r>
       <w:r w:rsidR="003C3384">
         <w:t>activities</w:t>
       </w:r>
       <w:r w:rsidR="00F43BC6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCEB752" w14:textId="62F5A0D8" w:rsidR="0004778E" w:rsidRDefault="00F2603D" w:rsidP="005D31F6">
       <w:r>
         <w:t>Because M</w:t>
       </w:r>
       <w:r w:rsidR="00EE2385">
         <w:t>ary</w:t>
       </w:r>
       <w:r w:rsidR="00504380">
-        <w:t>’s support needs are similar to Jake and Sarah’s</w:t>
+        <w:t xml:space="preserve">’s support needs are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00504380">
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00504380">
+        <w:t xml:space="preserve"> Jake and Sarah’s</w:t>
       </w:r>
       <w:r w:rsidR="00A6705A">
         <w:t xml:space="preserve"> needs</w:t>
       </w:r>
       <w:r w:rsidR="00504380">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">during the day, Mary is able to share </w:t>
+        <w:t xml:space="preserve">during the day, Mary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> share </w:t>
       </w:r>
       <w:r w:rsidR="008535B0">
         <w:t>this support for her daily activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF6197B" w14:textId="5CF7DD37" w:rsidR="004F4ED3" w:rsidRDefault="005D31F6" w:rsidP="00B01469">
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="008749A1">
         <w:t xml:space="preserve">e also think </w:t>
       </w:r>
       <w:r w:rsidR="00DB17AD">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">whether a ceiling hoist or similar assistive technology </w:t>
       </w:r>
       <w:r w:rsidR="005F4453">
         <w:t>would mean that one support worker could assist with Mary’s transfers. We have e</w:t>
       </w:r>
       <w:r w:rsidR="00EA3EF4">
         <w:t xml:space="preserve">vidence in the manual handling report </w:t>
       </w:r>
       <w:r w:rsidR="007208D6">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="000B40F0">
         <w:t xml:space="preserve">her transfers need </w:t>
       </w:r>
       <w:r w:rsidR="007208D6">
         <w:t xml:space="preserve">two </w:t>
       </w:r>
       <w:r w:rsidR="00244F46">
         <w:t>support workers</w:t>
       </w:r>
       <w:r w:rsidR="000B40F0">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F20B0C">
         <w:t xml:space="preserve"> so we agree to fund this </w:t>
       </w:r>
       <w:r w:rsidR="00A97F46">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00F20B0C">
         <w:t>support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29546F1E" w14:textId="7F41DA25" w:rsidR="000B40F0" w:rsidRDefault="00B573B8" w:rsidP="003A3290">
+    <w:p w14:paraId="29546F1E" w14:textId="6DBF1683" w:rsidR="000B40F0" w:rsidRDefault="00B573B8" w:rsidP="003A3290">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>When we create your plan</w:t>
       </w:r>
       <w:r w:rsidR="00B408B6">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we must think about your </w:t>
       </w:r>
       <w:r w:rsidR="00F01F56">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r>
         <w:t>supports as a total package of supports. To help us to do this</w:t>
       </w:r>
       <w:r w:rsidR="00B408B6">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we use</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A517B9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CE18B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId10" w:anchor="principles-we-follow" w:history="1">
         <w:r w:rsidR="008C397C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A803DC" w14:textId="77777777" w:rsidR="004744B1" w:rsidRDefault="004744B1">
-[...13 lines deleted...]
-    <w:p w14:paraId="626D8995" w14:textId="57D7E639" w:rsidR="00463457" w:rsidRPr="006D3EF9" w:rsidRDefault="00A21480" w:rsidP="000C2627">
+    <w:p w14:paraId="626D8995" w14:textId="38B8EC77" w:rsidR="00463457" w:rsidRPr="006D3EF9" w:rsidRDefault="00A21480" w:rsidP="000C2627">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00463457" w:rsidRPr="006D3EF9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>ase</w:t>
       </w:r>
       <w:r w:rsidR="00463457">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C6995E" w14:textId="58550A05" w:rsidR="00001D07" w:rsidRDefault="00187E63" w:rsidP="000C2627">
+    <w:p w14:paraId="76C6995E" w14:textId="2606DA08" w:rsidR="00001D07" w:rsidRDefault="00187E63" w:rsidP="000C2627">
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB552D">
         <w:t>is 25 years old</w:t>
       </w:r>
       <w:r w:rsidR="00983E9A">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00603B3F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB552D">
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidR="000F0F76">
         <w:t xml:space="preserve"> an intellectual disability</w:t>
       </w:r>
       <w:r w:rsidR="00983E9A">
         <w:t>. She</w:t>
       </w:r>
       <w:r w:rsidR="00BE1570">
@@ -1534,51 +1542,66 @@
       </w:r>
       <w:r w:rsidR="00C6110F">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00463457">
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidR="005A13CC">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F8223E">
         <w:t xml:space="preserve"> Tony.</w:t>
       </w:r>
       <w:r w:rsidR="008B68E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00001D07">
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00001D07">
         <w:t xml:space="preserve"> and Tony </w:t>
       </w:r>
       <w:r w:rsidR="00860321">
-        <w:t xml:space="preserve">live in a supported independent living arrangement and </w:t>
+        <w:t xml:space="preserve">live in a supported independent living arrangement </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21831">
+        <w:t xml:space="preserve">with a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21831" w:rsidRPr="00544964">
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0A57" w:rsidRPr="00544964">
+        <w:t xml:space="preserve">provider </w:t>
+      </w:r>
+      <w:r w:rsidR="00860321" w:rsidRPr="00544964">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00860321">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00001D07">
         <w:t>share a support worker at times during the day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5793DF58" w14:textId="078A4CC7" w:rsidR="00B03F86" w:rsidRDefault="00943A8C" w:rsidP="000C2627">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00127809">
         <w:t xml:space="preserve"> receives </w:t>
       </w:r>
       <w:r w:rsidR="001B7A6E">
         <w:t xml:space="preserve">care from a support worker in her home through a </w:t>
       </w:r>
       <w:r w:rsidR="0044498B">
         <w:t xml:space="preserve">registered NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00357895">
         <w:t>provider</w:t>
       </w:r>
       <w:r>
         <w:t>. This care includes</w:t>
@@ -1913,184 +1936,195 @@
       </w:r>
       <w:r w:rsidR="00C03E5E" w:rsidRPr="00697FBB">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00933182" w:rsidRPr="00697FBB">
         <w:t>could fund a 2</w:t>
       </w:r>
       <w:r w:rsidR="004A6D7A" w:rsidRPr="00697FBB">
         <w:t>-to-</w:t>
       </w:r>
       <w:r w:rsidR="00933182" w:rsidRPr="00697FBB">
         <w:t>1 support for the community activity to</w:t>
       </w:r>
       <w:r w:rsidR="00F357F2" w:rsidRPr="00697FBB">
         <w:t xml:space="preserve"> help </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00697FBB" w:rsidRPr="00697FBB">
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00764172" w:rsidRPr="00697FBB">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0508D734" w14:textId="1E0C0CF4" w:rsidR="00764172" w:rsidRDefault="0029493A" w:rsidP="004243CE">
+    <w:p w14:paraId="0508D734" w14:textId="56CF8232" w:rsidR="00764172" w:rsidRDefault="0029493A" w:rsidP="004243CE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>safely access the community</w:t>
       </w:r>
       <w:r w:rsidR="00764172">
         <w:t xml:space="preserve">. The support workers will make sure </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00764172">
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00764172">
         <w:t xml:space="preserve"> is safe around traffic during her outing</w:t>
       </w:r>
       <w:r w:rsidR="00EB4CCE">
         <w:t>. They’ll also</w:t>
       </w:r>
       <w:r w:rsidR="00764172">
         <w:t xml:space="preserve"> manage behaviours of concern that could put </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00764172">
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00764172">
-        <w:t xml:space="preserve"> or others at risk.</w:t>
+        <w:t xml:space="preserve"> or others at risk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D43C75E" w14:textId="0F6B6814" w:rsidR="00790728" w:rsidRPr="003013FD" w:rsidRDefault="003013FD" w:rsidP="002A74CB">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003013FD">
         <w:t xml:space="preserve">reduce </w:t>
       </w:r>
       <w:r w:rsidR="008B51A3" w:rsidRPr="003013FD">
         <w:t>her behaviours of concern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C444A93" w14:textId="62961D51" w:rsidR="00790728" w:rsidRDefault="00790728" w:rsidP="002A74CB">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">become more involved with social </w:t>
       </w:r>
       <w:r w:rsidR="005A77B5">
         <w:t>activities</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCDF920" w14:textId="4F59B76B" w:rsidR="000C2627" w:rsidRPr="006D3EF9" w:rsidRDefault="000C2627" w:rsidP="000C2627">
+    <w:p w14:paraId="1DCDF920" w14:textId="71C29380" w:rsidR="000C2627" w:rsidRPr="006D3EF9" w:rsidRDefault="000C2627" w:rsidP="000C2627">
       <w:r w:rsidRPr="006D3EF9">
         <w:t>To decide if a support is reasonable and necessary for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC5CE5">
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">, we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">think about </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">the information </w:t>
       </w:r>
       <w:r w:rsidR="008B51A3">
         <w:t>we have</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> against the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding c</w:t>
         </w:r>
         <w:r w:rsidRPr="009D7D07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>riteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3EF9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DB0E68" w14:textId="52560E6D" w:rsidR="000C2627" w:rsidRDefault="000C2627" w:rsidP="000C2627">
+    <w:p w14:paraId="01DB0E68" w14:textId="5EA3329F" w:rsidR="000C2627" w:rsidRDefault="000C2627" w:rsidP="000C2627">
       <w:r>
         <w:t>For us to fund a 2</w:t>
       </w:r>
       <w:r w:rsidR="005E2476">
         <w:t>-to-</w:t>
       </w:r>
       <w:r>
         <w:t>1 support</w:t>
       </w:r>
       <w:r w:rsidR="005E2476">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> it must meet the all of the </w:t>
+        <w:t xml:space="preserve"> it must meet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E30595">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding c</w:t>
         </w:r>
         <w:r w:rsidRPr="009D7D07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>riteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. It must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7A40C2" w14:textId="6F54A378" w:rsidR="006E4CC4" w:rsidRDefault="006E4CC4" w:rsidP="000C2627">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">be related to </w:t>
@@ -2171,50 +2205,51 @@
         <w:t xml:space="preserve"> by h</w:t>
       </w:r>
       <w:r w:rsidR="005B47C9">
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> family or friends</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5685D0BD" w14:textId="2EA30632" w:rsidR="000C2627" w:rsidRPr="00B22CBD" w:rsidRDefault="000C2627" w:rsidP="000C2627">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>be, or is likely to be effective and beneficial in helping h</w:t>
       </w:r>
       <w:r w:rsidR="007B7B4C">
         <w:t>er</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A5C1AB" w14:textId="0CBD85B9" w:rsidR="000C2627" w:rsidRDefault="000C2627" w:rsidP="000C2627">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>be value for money</w:t>
       </w:r>
       <w:r w:rsidR="00D94AB7">
         <w:t>. This</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means that the costs of the increased support are reasonable when comparing the benefits it will give </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007B7B4C">
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB3FD8">
         <w:t>against</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the cost of alternative supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0003A341" w14:textId="052E9DD1" w:rsidR="000C2627" w:rsidRPr="00D461D7" w:rsidRDefault="001B5775" w:rsidP="000C2627">
       <w:pPr>
@@ -2265,51 +2300,51 @@
       <w:r w:rsidR="00D45806">
         <w:t>community therapy group</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we think about:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B5598C" w14:textId="2150478B" w:rsidR="00293EDC" w:rsidRDefault="003079C6" w:rsidP="00293EDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidR="00BF762D">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidR="00710BE2">
         <w:t xml:space="preserve"> available to help her achieve the same outcome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C814A8" w14:textId="67A7D900" w:rsidR="00062833" w:rsidRDefault="00935D5F" w:rsidP="00293EDC">
+    <w:p w14:paraId="26C814A8" w14:textId="53EDDECC" w:rsidR="00062833" w:rsidRDefault="00935D5F" w:rsidP="00293EDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF5B02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00F27752">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C91327">
         <w:t>risks</w:t>
       </w:r>
       <w:r w:rsidR="00710BE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2319,50 +2354,53 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000C2DBB">
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000C2DBB">
         <w:t xml:space="preserve"> and others </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in the community </w:t>
       </w:r>
       <w:r w:rsidR="000C2DBB">
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidR="00710BE2">
         <w:t xml:space="preserve">managing </w:t>
       </w:r>
       <w:r w:rsidR="000C2DBB">
         <w:t>her</w:t>
       </w:r>
       <w:r w:rsidR="00710BE2">
         <w:t xml:space="preserve"> behaviours</w:t>
       </w:r>
       <w:r w:rsidR="006225D2">
         <w:t xml:space="preserve"> of concern</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30595">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125F532C" w14:textId="3562E571" w:rsidR="009A624E" w:rsidRDefault="003A381E" w:rsidP="00B96010">
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008437AD">
         <w:t>Leifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008437AD">
         <w:t xml:space="preserve"> gives us a new behaviour support plan</w:t>
       </w:r>
       <w:r w:rsidR="00EF78C8">
         <w:t xml:space="preserve"> in the future</w:t>
       </w:r>
       <w:r w:rsidR="008437AD">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="003B2543">
         <w:t>shows</w:t>
       </w:r>
       <w:r w:rsidR="008437AD">
         <w:t xml:space="preserve"> </w:t>
@@ -2419,58 +2457,58 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8D6966" w14:textId="77777777" w:rsidR="00CC34ED" w:rsidRDefault="00CC34ED" w:rsidP="00CC34ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3EF9">
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>For more information</w:t>
       </w:r>
       <w:r w:rsidRPr="00E576D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, refer to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62111DA2" w14:textId="6B34C4F0" w:rsidR="00CC34ED" w:rsidRPr="006D3EF9" w:rsidRDefault="00E13F0A" w:rsidP="000A104C">
+    <w:p w14:paraId="62111DA2" w14:textId="35D9E16B" w:rsidR="00CC34ED" w:rsidRPr="006D3EF9" w:rsidRDefault="00E13F0A" w:rsidP="000A104C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId13" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Our </w:t>
         </w:r>
         <w:r w:rsidR="00CC34ED" w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Guideline </w:t>
         </w:r>
         <w:r w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidR="00CC34ED" w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Reasonable</w:t>
         </w:r>
         <w:r w:rsidRPr="00E13F0A">
@@ -2483,111 +2521,149 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>n</w:t>
         </w:r>
         <w:r w:rsidR="00CC34ED" w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ecessary</w:t>
         </w:r>
         <w:r w:rsidRPr="00E13F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EFB8DFE" w14:textId="587A3721" w:rsidR="00CC34ED" w:rsidRDefault="006965C2" w:rsidP="000A104C">
+    <w:p w14:paraId="5EFB8DFE" w14:textId="02A98FAE" w:rsidR="00CC34ED" w:rsidRDefault="006965C2" w:rsidP="000A104C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="supported-independent-living" w:history="1">
         <w:r w:rsidRPr="006965C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Supported independent living</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54BA74D7" w14:textId="53D9712E" w:rsidR="00261141" w:rsidRPr="004744B1" w:rsidRDefault="00E954B2" w:rsidP="004744B1">
+    <w:p w14:paraId="743CC840" w14:textId="523D842E" w:rsidR="00B16D5B" w:rsidRPr="00ED42CE" w:rsidRDefault="00E954B2" w:rsidP="00640392">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:anchor="disability-related-health" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Disability-health related supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00261141" w:rsidRPr="004744B1" w:rsidSect="002B7B42">
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="219D0384" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="54E994C9" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="67DAEC35" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="4A660CC8" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="0B50FEBE" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="44A0B6D9" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="0659C43C" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="264B58AD" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="0F4BDF72" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="4852F696" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE"/>
+    <w:p w14:paraId="479E3EC2" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04351588" w14:textId="0BAE81F3" w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="004434C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2948"/>
+          <w:tab w:val="left" w:pos="4565"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004434C8">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00ED42CE" w:rsidRPr="00ED42CE" w:rsidSect="002B7B42">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="992" w:bottom="1440" w:left="851" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A96572D" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208">
+    <w:p w14:paraId="2823CF3D" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72497B9F" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208">
+    <w:p w14:paraId="175333BB" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08188152" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="59028215" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208"/>
+    <w:p w14:paraId="6DF43FBC" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208"/>
+    <w:p w14:paraId="4E3DFA7B" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208"/>
+    <w:p w14:paraId="3ABF2790" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0CE26970" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6">
+    <w:p w14:paraId="684B470F" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -2637,261 +2713,286 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B113CD5" w14:textId="43968C91" w:rsidR="004744B1" w:rsidRPr="00F8132F" w:rsidRDefault="004744B1" w:rsidP="004744B1">
+  <w:p w14:paraId="62767844" w14:textId="3DE6AADE" w:rsidR="00A517B9" w:rsidRDefault="009B22B8" w:rsidP="004434C8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="7513"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">                                                    </w:t>
+    </w:r>
+    <w:r w:rsidR="00630ADE">
+      <w:t>WWFI 2 to 1 ratio of supports</w:t>
+    </w:r>
+    <w:r w:rsidR="00310FCE">
+      <w:t xml:space="preserve">            </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1431783838"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-2079893321"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:r w:rsidR="00D820E9">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00D820E9">
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001A3874">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:id w:val="-321744812"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+                </w:r>
+                <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="001A3874">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>5</w:t>
+                </w:r>
+                <w:r w:rsidR="008C571C" w:rsidRPr="00F8132F">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="5E3C44A5" w14:textId="64F0F777" w:rsidR="00A517B9" w:rsidRPr="00E60EA4" w:rsidRDefault="00E60EA4" w:rsidP="00E60EA4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:noProof/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
-    </w:pPr>
-[...138 lines deleted...]
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>This document is correct at the date of publication.</w:t>
+      <w:t xml:space="preserve">This document is </w:t>
     </w:r>
-    <w:sdt>
-[...13 lines deleted...]
-    </w:sdt>
+    <w:r w:rsidR="002557BD">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>uncontrolled when printed</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3787844F" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208">
+    <w:p w14:paraId="4930E389" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EB96D3" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2BF2ED3C" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208"/>
+    <w:p w14:paraId="7395D1A3" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208"/>
+    <w:p w14:paraId="5598565F" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208"/>
+    <w:p w14:paraId="5036539A" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D2F34D6" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208">
+    <w:p w14:paraId="4F2916A1" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770ACCE1" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0FD6A5F4" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6" w:rsidP="00B04208"/>
+    <w:p w14:paraId="76560F54" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208"/>
+    <w:p w14:paraId="5E96F87C" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208"/>
+    <w:p w14:paraId="60C78755" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC" w:rsidP="00B04208"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CBE24B6" w14:textId="77777777" w:rsidR="001237E6" w:rsidRDefault="001237E6">
+    <w:p w14:paraId="49168773" w14:textId="77777777" w:rsidR="00CE32EC" w:rsidRDefault="00CE32EC">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F429CA8" w14:textId="77777777" w:rsidR="00ED42CE" w:rsidRDefault="00ED42CE" w:rsidP="00ED42CE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D12232B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C046A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4589,58 +4690,57 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1282885659">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="228659443">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1420248697">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2083138585">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="71201965">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1910843074">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372B4D"/>
@@ -4712,198 +4812,208 @@
     <w:rsid w:val="00073111"/>
     <w:rsid w:val="00073966"/>
     <w:rsid w:val="0007495D"/>
     <w:rsid w:val="000752D4"/>
     <w:rsid w:val="00076D51"/>
     <w:rsid w:val="0008131A"/>
     <w:rsid w:val="000814FF"/>
     <w:rsid w:val="0008165A"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="0008255F"/>
     <w:rsid w:val="00083975"/>
     <w:rsid w:val="0008414F"/>
     <w:rsid w:val="00085A9A"/>
     <w:rsid w:val="0008608A"/>
     <w:rsid w:val="00086F89"/>
     <w:rsid w:val="00087935"/>
     <w:rsid w:val="00090A90"/>
     <w:rsid w:val="00092275"/>
     <w:rsid w:val="000938E7"/>
     <w:rsid w:val="00094F8C"/>
     <w:rsid w:val="000958A9"/>
     <w:rsid w:val="0009594F"/>
     <w:rsid w:val="000962A8"/>
     <w:rsid w:val="0009685D"/>
     <w:rsid w:val="00097793"/>
+    <w:rsid w:val="00097C85"/>
     <w:rsid w:val="000A091D"/>
     <w:rsid w:val="000A0BC1"/>
     <w:rsid w:val="000A0DBF"/>
     <w:rsid w:val="000A104C"/>
     <w:rsid w:val="000A108A"/>
     <w:rsid w:val="000A3A0D"/>
     <w:rsid w:val="000A4422"/>
     <w:rsid w:val="000A53F8"/>
+    <w:rsid w:val="000A6013"/>
     <w:rsid w:val="000A65E1"/>
     <w:rsid w:val="000B0966"/>
     <w:rsid w:val="000B0AEB"/>
     <w:rsid w:val="000B1E1B"/>
     <w:rsid w:val="000B25E0"/>
     <w:rsid w:val="000B266B"/>
     <w:rsid w:val="000B2947"/>
     <w:rsid w:val="000B2BAE"/>
     <w:rsid w:val="000B357C"/>
     <w:rsid w:val="000B3D4A"/>
     <w:rsid w:val="000B40F0"/>
     <w:rsid w:val="000B4B87"/>
     <w:rsid w:val="000B5E14"/>
     <w:rsid w:val="000B5F1A"/>
     <w:rsid w:val="000B6122"/>
     <w:rsid w:val="000B6D43"/>
     <w:rsid w:val="000B6EE1"/>
     <w:rsid w:val="000C0222"/>
     <w:rsid w:val="000C15CE"/>
     <w:rsid w:val="000C172D"/>
     <w:rsid w:val="000C17B7"/>
     <w:rsid w:val="000C1B11"/>
     <w:rsid w:val="000C1BB5"/>
     <w:rsid w:val="000C1F13"/>
     <w:rsid w:val="000C2627"/>
     <w:rsid w:val="000C2DBB"/>
     <w:rsid w:val="000C32B9"/>
     <w:rsid w:val="000C4EA2"/>
     <w:rsid w:val="000C570D"/>
     <w:rsid w:val="000C6A72"/>
     <w:rsid w:val="000D0A05"/>
     <w:rsid w:val="000D0DE2"/>
+    <w:rsid w:val="000D21DF"/>
     <w:rsid w:val="000D3703"/>
     <w:rsid w:val="000D373D"/>
     <w:rsid w:val="000D558A"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000D6923"/>
     <w:rsid w:val="000D7E69"/>
     <w:rsid w:val="000E04A1"/>
     <w:rsid w:val="000E1427"/>
     <w:rsid w:val="000E1A5D"/>
     <w:rsid w:val="000E1FD5"/>
     <w:rsid w:val="000E2561"/>
     <w:rsid w:val="000E279A"/>
     <w:rsid w:val="000E4A4A"/>
     <w:rsid w:val="000E4B54"/>
     <w:rsid w:val="000E54E9"/>
     <w:rsid w:val="000E726D"/>
     <w:rsid w:val="000E7A63"/>
     <w:rsid w:val="000F0F76"/>
     <w:rsid w:val="000F114B"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F3D6C"/>
     <w:rsid w:val="000F3E07"/>
     <w:rsid w:val="000F4209"/>
     <w:rsid w:val="000F4B49"/>
     <w:rsid w:val="000F4D19"/>
     <w:rsid w:val="000F4D20"/>
     <w:rsid w:val="000F563D"/>
     <w:rsid w:val="000F7782"/>
     <w:rsid w:val="000F7BEB"/>
     <w:rsid w:val="001007B0"/>
     <w:rsid w:val="00101169"/>
     <w:rsid w:val="001022AA"/>
     <w:rsid w:val="00102370"/>
+    <w:rsid w:val="00103B1D"/>
     <w:rsid w:val="00103CE3"/>
     <w:rsid w:val="00104AFF"/>
     <w:rsid w:val="001057E7"/>
     <w:rsid w:val="00106CA7"/>
     <w:rsid w:val="00107CF5"/>
+    <w:rsid w:val="00111A9A"/>
     <w:rsid w:val="00112784"/>
     <w:rsid w:val="001158AB"/>
     <w:rsid w:val="00115CB9"/>
     <w:rsid w:val="001208AD"/>
     <w:rsid w:val="00120FCF"/>
     <w:rsid w:val="00121E03"/>
     <w:rsid w:val="00123675"/>
-    <w:rsid w:val="001237E6"/>
     <w:rsid w:val="00125FB1"/>
     <w:rsid w:val="00127509"/>
     <w:rsid w:val="00127809"/>
     <w:rsid w:val="00127B09"/>
     <w:rsid w:val="00127BEB"/>
     <w:rsid w:val="00130189"/>
     <w:rsid w:val="00130D36"/>
     <w:rsid w:val="00130D3F"/>
     <w:rsid w:val="0013159A"/>
     <w:rsid w:val="00131693"/>
     <w:rsid w:val="00131F3E"/>
     <w:rsid w:val="0013251A"/>
     <w:rsid w:val="00132943"/>
     <w:rsid w:val="00133433"/>
     <w:rsid w:val="00133724"/>
     <w:rsid w:val="00133B2D"/>
+    <w:rsid w:val="00134974"/>
     <w:rsid w:val="00136CAD"/>
     <w:rsid w:val="00136FE7"/>
     <w:rsid w:val="0014062A"/>
     <w:rsid w:val="00140E9A"/>
     <w:rsid w:val="00142343"/>
     <w:rsid w:val="00142C4E"/>
     <w:rsid w:val="00144392"/>
     <w:rsid w:val="0014559B"/>
     <w:rsid w:val="00145625"/>
+    <w:rsid w:val="001459B4"/>
     <w:rsid w:val="001501F1"/>
     <w:rsid w:val="00150A1F"/>
     <w:rsid w:val="00150E45"/>
     <w:rsid w:val="00151210"/>
     <w:rsid w:val="001520E0"/>
     <w:rsid w:val="0015387F"/>
+    <w:rsid w:val="0015445D"/>
     <w:rsid w:val="001547EF"/>
     <w:rsid w:val="0015587A"/>
     <w:rsid w:val="00156988"/>
     <w:rsid w:val="00156C8C"/>
     <w:rsid w:val="00156FBC"/>
     <w:rsid w:val="001571D9"/>
     <w:rsid w:val="00157247"/>
     <w:rsid w:val="001609FE"/>
     <w:rsid w:val="00160CBB"/>
     <w:rsid w:val="001619FB"/>
     <w:rsid w:val="00161D4F"/>
     <w:rsid w:val="00162782"/>
     <w:rsid w:val="0016324A"/>
     <w:rsid w:val="001637C4"/>
     <w:rsid w:val="00163D30"/>
     <w:rsid w:val="00164999"/>
     <w:rsid w:val="0016700C"/>
     <w:rsid w:val="00170108"/>
     <w:rsid w:val="00170A38"/>
     <w:rsid w:val="00171E2C"/>
     <w:rsid w:val="001725BE"/>
+    <w:rsid w:val="0017441E"/>
+    <w:rsid w:val="001746A8"/>
     <w:rsid w:val="00174FA6"/>
     <w:rsid w:val="0017586D"/>
     <w:rsid w:val="00175FC6"/>
     <w:rsid w:val="00176691"/>
     <w:rsid w:val="001775F0"/>
     <w:rsid w:val="00177C54"/>
     <w:rsid w:val="00177DE2"/>
     <w:rsid w:val="00177E7C"/>
     <w:rsid w:val="00182801"/>
     <w:rsid w:val="00183690"/>
+    <w:rsid w:val="00187445"/>
     <w:rsid w:val="00187E63"/>
     <w:rsid w:val="001906DC"/>
     <w:rsid w:val="001910B6"/>
     <w:rsid w:val="001913F1"/>
     <w:rsid w:val="00191432"/>
     <w:rsid w:val="001919A6"/>
     <w:rsid w:val="00192374"/>
     <w:rsid w:val="00193A3F"/>
     <w:rsid w:val="00194CA1"/>
     <w:rsid w:val="00197929"/>
     <w:rsid w:val="001979B1"/>
     <w:rsid w:val="00197F2A"/>
     <w:rsid w:val="001A11BB"/>
     <w:rsid w:val="001A133C"/>
     <w:rsid w:val="001A205C"/>
     <w:rsid w:val="001A2894"/>
     <w:rsid w:val="001A29EE"/>
     <w:rsid w:val="001A31C1"/>
     <w:rsid w:val="001A3874"/>
     <w:rsid w:val="001A39BF"/>
     <w:rsid w:val="001A4037"/>
     <w:rsid w:val="001A490E"/>
     <w:rsid w:val="001A550D"/>
     <w:rsid w:val="001B0C7D"/>
     <w:rsid w:val="001B1E7A"/>
@@ -5001,127 +5111,128 @@
     <w:rsid w:val="00237ADF"/>
     <w:rsid w:val="00237B9D"/>
     <w:rsid w:val="002406DF"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="002419B8"/>
     <w:rsid w:val="00241ECB"/>
     <w:rsid w:val="00242E5E"/>
     <w:rsid w:val="0024427A"/>
     <w:rsid w:val="0024433B"/>
     <w:rsid w:val="00244809"/>
     <w:rsid w:val="00244BB6"/>
     <w:rsid w:val="00244F46"/>
     <w:rsid w:val="0024667A"/>
     <w:rsid w:val="0024797F"/>
     <w:rsid w:val="00250258"/>
     <w:rsid w:val="002507C9"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="00251C62"/>
     <w:rsid w:val="00251C9E"/>
     <w:rsid w:val="00251E32"/>
     <w:rsid w:val="00252067"/>
     <w:rsid w:val="00252657"/>
     <w:rsid w:val="00252817"/>
     <w:rsid w:val="00252E57"/>
     <w:rsid w:val="002532B2"/>
+    <w:rsid w:val="00253CBD"/>
     <w:rsid w:val="0025402F"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="00254CF4"/>
     <w:rsid w:val="002557BD"/>
     <w:rsid w:val="00257278"/>
     <w:rsid w:val="00257B77"/>
     <w:rsid w:val="00257BFC"/>
     <w:rsid w:val="0026016D"/>
     <w:rsid w:val="002610D9"/>
     <w:rsid w:val="00261141"/>
     <w:rsid w:val="002630C8"/>
     <w:rsid w:val="002634A6"/>
     <w:rsid w:val="0026408E"/>
     <w:rsid w:val="00264F74"/>
     <w:rsid w:val="00265B44"/>
     <w:rsid w:val="00266D69"/>
     <w:rsid w:val="002670F5"/>
     <w:rsid w:val="002718EB"/>
     <w:rsid w:val="002740FA"/>
     <w:rsid w:val="00274740"/>
     <w:rsid w:val="00275367"/>
     <w:rsid w:val="002801CF"/>
     <w:rsid w:val="00281175"/>
     <w:rsid w:val="002819BF"/>
     <w:rsid w:val="0028231D"/>
     <w:rsid w:val="0028363F"/>
     <w:rsid w:val="002854E1"/>
     <w:rsid w:val="00287116"/>
     <w:rsid w:val="00287977"/>
     <w:rsid w:val="00290112"/>
     <w:rsid w:val="00290913"/>
     <w:rsid w:val="00290A84"/>
     <w:rsid w:val="00290BC6"/>
     <w:rsid w:val="002916AF"/>
     <w:rsid w:val="00291A35"/>
     <w:rsid w:val="00292079"/>
     <w:rsid w:val="002925DF"/>
+    <w:rsid w:val="00292D5D"/>
     <w:rsid w:val="00292E68"/>
     <w:rsid w:val="00292F73"/>
     <w:rsid w:val="00293EDC"/>
     <w:rsid w:val="00293F7C"/>
     <w:rsid w:val="0029493A"/>
     <w:rsid w:val="002A2037"/>
-    <w:rsid w:val="002A2E26"/>
     <w:rsid w:val="002A2E40"/>
     <w:rsid w:val="002A4C0D"/>
     <w:rsid w:val="002A6636"/>
     <w:rsid w:val="002A72D8"/>
     <w:rsid w:val="002A74CB"/>
     <w:rsid w:val="002A753B"/>
     <w:rsid w:val="002A7774"/>
     <w:rsid w:val="002A78B7"/>
     <w:rsid w:val="002A7E44"/>
     <w:rsid w:val="002B06B8"/>
     <w:rsid w:val="002B1C9C"/>
     <w:rsid w:val="002B6287"/>
     <w:rsid w:val="002B7ACB"/>
     <w:rsid w:val="002B7B42"/>
     <w:rsid w:val="002B7E92"/>
     <w:rsid w:val="002C0355"/>
     <w:rsid w:val="002C129F"/>
-    <w:rsid w:val="002C26D6"/>
+    <w:rsid w:val="002C162F"/>
+    <w:rsid w:val="002C1CF5"/>
     <w:rsid w:val="002C288D"/>
     <w:rsid w:val="002C334D"/>
     <w:rsid w:val="002C39C5"/>
     <w:rsid w:val="002C4054"/>
     <w:rsid w:val="002C45CC"/>
     <w:rsid w:val="002C4673"/>
     <w:rsid w:val="002C489B"/>
     <w:rsid w:val="002C5C8A"/>
     <w:rsid w:val="002C5E10"/>
     <w:rsid w:val="002C6EB4"/>
     <w:rsid w:val="002C7B1A"/>
     <w:rsid w:val="002C7E8C"/>
     <w:rsid w:val="002D05AC"/>
     <w:rsid w:val="002D1790"/>
-    <w:rsid w:val="002D1855"/>
     <w:rsid w:val="002D22AD"/>
     <w:rsid w:val="002D2C18"/>
     <w:rsid w:val="002D38A8"/>
     <w:rsid w:val="002D4070"/>
     <w:rsid w:val="002D45E9"/>
     <w:rsid w:val="002D4B95"/>
     <w:rsid w:val="002D4EC2"/>
     <w:rsid w:val="002D51F3"/>
     <w:rsid w:val="002D7431"/>
     <w:rsid w:val="002D7F55"/>
     <w:rsid w:val="002E105C"/>
     <w:rsid w:val="002E114C"/>
     <w:rsid w:val="002E1FC0"/>
     <w:rsid w:val="002E1FE7"/>
     <w:rsid w:val="002E389B"/>
     <w:rsid w:val="002E5C75"/>
     <w:rsid w:val="002E5E6B"/>
     <w:rsid w:val="002E5EFC"/>
     <w:rsid w:val="002E5FF5"/>
     <w:rsid w:val="002E6C71"/>
     <w:rsid w:val="002F06FC"/>
     <w:rsid w:val="002F158D"/>
     <w:rsid w:val="002F2B31"/>
     <w:rsid w:val="002F2F2A"/>
     <w:rsid w:val="002F349B"/>
@@ -5179,116 +5290,122 @@
     <w:rsid w:val="003362A4"/>
     <w:rsid w:val="003371CB"/>
     <w:rsid w:val="00337AA0"/>
     <w:rsid w:val="0034035E"/>
     <w:rsid w:val="00340484"/>
     <w:rsid w:val="00340A84"/>
     <w:rsid w:val="00340B39"/>
     <w:rsid w:val="003417B0"/>
     <w:rsid w:val="003421BA"/>
     <w:rsid w:val="003429F4"/>
     <w:rsid w:val="00342C5D"/>
     <w:rsid w:val="0034375A"/>
     <w:rsid w:val="003438E4"/>
     <w:rsid w:val="00343BCB"/>
     <w:rsid w:val="00344E61"/>
     <w:rsid w:val="00346116"/>
     <w:rsid w:val="0034650D"/>
     <w:rsid w:val="00346D7A"/>
     <w:rsid w:val="00350116"/>
     <w:rsid w:val="00350587"/>
     <w:rsid w:val="00350DF1"/>
     <w:rsid w:val="00352806"/>
     <w:rsid w:val="00353638"/>
     <w:rsid w:val="00353DDD"/>
     <w:rsid w:val="0035627E"/>
+    <w:rsid w:val="003567E0"/>
     <w:rsid w:val="00356A3F"/>
+    <w:rsid w:val="00356DCA"/>
     <w:rsid w:val="00357895"/>
     <w:rsid w:val="003601EC"/>
     <w:rsid w:val="00361460"/>
     <w:rsid w:val="0036167F"/>
     <w:rsid w:val="003648E4"/>
     <w:rsid w:val="003651E0"/>
     <w:rsid w:val="00365E30"/>
     <w:rsid w:val="0036620F"/>
     <w:rsid w:val="003669E8"/>
     <w:rsid w:val="003672CA"/>
     <w:rsid w:val="003702B1"/>
     <w:rsid w:val="00370E00"/>
     <w:rsid w:val="003719C0"/>
     <w:rsid w:val="00372B4D"/>
     <w:rsid w:val="003732A1"/>
     <w:rsid w:val="003732B4"/>
+    <w:rsid w:val="00373D87"/>
     <w:rsid w:val="003757AC"/>
     <w:rsid w:val="0037616B"/>
     <w:rsid w:val="00376E74"/>
     <w:rsid w:val="0038031A"/>
     <w:rsid w:val="00380512"/>
     <w:rsid w:val="003809E0"/>
     <w:rsid w:val="00380F7A"/>
     <w:rsid w:val="00381A4B"/>
     <w:rsid w:val="00382178"/>
+    <w:rsid w:val="00382781"/>
     <w:rsid w:val="00382DE6"/>
     <w:rsid w:val="003833DA"/>
     <w:rsid w:val="00384856"/>
     <w:rsid w:val="00385330"/>
     <w:rsid w:val="00386087"/>
     <w:rsid w:val="00387010"/>
     <w:rsid w:val="00390654"/>
     <w:rsid w:val="00391E4A"/>
     <w:rsid w:val="003932F5"/>
     <w:rsid w:val="003939B1"/>
     <w:rsid w:val="00393A5B"/>
     <w:rsid w:val="003954E4"/>
     <w:rsid w:val="00396313"/>
     <w:rsid w:val="0039651C"/>
     <w:rsid w:val="003A041B"/>
     <w:rsid w:val="003A043D"/>
+    <w:rsid w:val="003A0A57"/>
     <w:rsid w:val="003A2E2D"/>
     <w:rsid w:val="003A3290"/>
     <w:rsid w:val="003A381E"/>
     <w:rsid w:val="003A5430"/>
     <w:rsid w:val="003A62AA"/>
     <w:rsid w:val="003A7403"/>
     <w:rsid w:val="003B01DA"/>
     <w:rsid w:val="003B0225"/>
     <w:rsid w:val="003B02FD"/>
     <w:rsid w:val="003B07BC"/>
     <w:rsid w:val="003B1123"/>
     <w:rsid w:val="003B20DB"/>
     <w:rsid w:val="003B2543"/>
     <w:rsid w:val="003B2A07"/>
     <w:rsid w:val="003B2CFE"/>
     <w:rsid w:val="003B2DD7"/>
     <w:rsid w:val="003B3AE4"/>
     <w:rsid w:val="003B4F21"/>
     <w:rsid w:val="003B63ED"/>
     <w:rsid w:val="003B6E30"/>
     <w:rsid w:val="003B72F4"/>
     <w:rsid w:val="003B7B04"/>
     <w:rsid w:val="003C065D"/>
     <w:rsid w:val="003C228B"/>
+    <w:rsid w:val="003C25A6"/>
     <w:rsid w:val="003C3384"/>
     <w:rsid w:val="003C3A18"/>
     <w:rsid w:val="003C6065"/>
     <w:rsid w:val="003C6455"/>
     <w:rsid w:val="003C65A9"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003C7111"/>
     <w:rsid w:val="003C7D60"/>
     <w:rsid w:val="003D0E8F"/>
     <w:rsid w:val="003D236C"/>
     <w:rsid w:val="003D483A"/>
     <w:rsid w:val="003D5E68"/>
     <w:rsid w:val="003D61F3"/>
     <w:rsid w:val="003E09F9"/>
     <w:rsid w:val="003E1DE0"/>
     <w:rsid w:val="003E2A3A"/>
     <w:rsid w:val="003E3320"/>
     <w:rsid w:val="003E4433"/>
     <w:rsid w:val="003E4521"/>
     <w:rsid w:val="003E45BA"/>
     <w:rsid w:val="003E5F18"/>
     <w:rsid w:val="003E635F"/>
     <w:rsid w:val="003E7B5A"/>
     <w:rsid w:val="003E7E81"/>
     <w:rsid w:val="003F1CC8"/>
@@ -5296,461 +5413,481 @@
     <w:rsid w:val="003F2E22"/>
     <w:rsid w:val="003F2FFD"/>
     <w:rsid w:val="003F32C7"/>
     <w:rsid w:val="003F4C55"/>
     <w:rsid w:val="003F5A75"/>
     <w:rsid w:val="003F6DE2"/>
     <w:rsid w:val="00401E2B"/>
     <w:rsid w:val="00402187"/>
     <w:rsid w:val="0040224E"/>
     <w:rsid w:val="00402969"/>
     <w:rsid w:val="00402A80"/>
     <w:rsid w:val="00403F5C"/>
     <w:rsid w:val="00407E81"/>
     <w:rsid w:val="004105B6"/>
     <w:rsid w:val="004112BE"/>
     <w:rsid w:val="00412217"/>
     <w:rsid w:val="00413FC1"/>
     <w:rsid w:val="00414098"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="0041775A"/>
     <w:rsid w:val="00417896"/>
     <w:rsid w:val="00417E6F"/>
     <w:rsid w:val="004200AF"/>
     <w:rsid w:val="004205AD"/>
     <w:rsid w:val="004215E8"/>
+    <w:rsid w:val="00421915"/>
     <w:rsid w:val="0042200A"/>
     <w:rsid w:val="004228C2"/>
     <w:rsid w:val="00422BD0"/>
     <w:rsid w:val="004236BC"/>
     <w:rsid w:val="00423831"/>
     <w:rsid w:val="004243CE"/>
     <w:rsid w:val="00424B45"/>
     <w:rsid w:val="00425085"/>
     <w:rsid w:val="00425544"/>
     <w:rsid w:val="00425773"/>
     <w:rsid w:val="00425EBA"/>
     <w:rsid w:val="004274ED"/>
     <w:rsid w:val="004279D9"/>
     <w:rsid w:val="00430073"/>
     <w:rsid w:val="00430AF3"/>
     <w:rsid w:val="00431869"/>
     <w:rsid w:val="0043239A"/>
     <w:rsid w:val="00433245"/>
     <w:rsid w:val="004335B9"/>
     <w:rsid w:val="004341C5"/>
     <w:rsid w:val="0043511B"/>
     <w:rsid w:val="00437DA0"/>
     <w:rsid w:val="004401E5"/>
     <w:rsid w:val="00440528"/>
     <w:rsid w:val="0044066D"/>
     <w:rsid w:val="00441F19"/>
     <w:rsid w:val="00442419"/>
     <w:rsid w:val="004427CB"/>
     <w:rsid w:val="0044298D"/>
+    <w:rsid w:val="00443075"/>
     <w:rsid w:val="004432FA"/>
+    <w:rsid w:val="004434C8"/>
     <w:rsid w:val="00443919"/>
     <w:rsid w:val="0044498B"/>
     <w:rsid w:val="00444D39"/>
     <w:rsid w:val="00445633"/>
     <w:rsid w:val="0044655C"/>
     <w:rsid w:val="00446586"/>
     <w:rsid w:val="00447787"/>
     <w:rsid w:val="004502C2"/>
     <w:rsid w:val="004502E5"/>
     <w:rsid w:val="00450C43"/>
     <w:rsid w:val="00450D33"/>
     <w:rsid w:val="004516A0"/>
     <w:rsid w:val="00451F60"/>
     <w:rsid w:val="00455378"/>
     <w:rsid w:val="00455B07"/>
     <w:rsid w:val="004567D6"/>
+    <w:rsid w:val="00456C29"/>
     <w:rsid w:val="00457063"/>
+    <w:rsid w:val="00457D30"/>
     <w:rsid w:val="00461220"/>
     <w:rsid w:val="00462A60"/>
     <w:rsid w:val="00463457"/>
     <w:rsid w:val="00463C60"/>
     <w:rsid w:val="0046401E"/>
     <w:rsid w:val="004643FB"/>
     <w:rsid w:val="00465D66"/>
     <w:rsid w:val="00466EBA"/>
     <w:rsid w:val="00467179"/>
     <w:rsid w:val="00470B15"/>
     <w:rsid w:val="0047156B"/>
     <w:rsid w:val="0047173F"/>
     <w:rsid w:val="00472986"/>
     <w:rsid w:val="004741FB"/>
     <w:rsid w:val="00474459"/>
-    <w:rsid w:val="004744B1"/>
     <w:rsid w:val="0047485D"/>
+    <w:rsid w:val="00475235"/>
     <w:rsid w:val="00475A35"/>
     <w:rsid w:val="00475A8A"/>
     <w:rsid w:val="00480D16"/>
     <w:rsid w:val="00482CCD"/>
     <w:rsid w:val="0048329B"/>
     <w:rsid w:val="004832FA"/>
     <w:rsid w:val="004837ED"/>
     <w:rsid w:val="00483BFE"/>
     <w:rsid w:val="00484CE4"/>
     <w:rsid w:val="0048750E"/>
     <w:rsid w:val="004900F9"/>
     <w:rsid w:val="00490D1C"/>
     <w:rsid w:val="004917C1"/>
     <w:rsid w:val="00492E76"/>
     <w:rsid w:val="00493EB9"/>
     <w:rsid w:val="00495FF9"/>
     <w:rsid w:val="00496C88"/>
     <w:rsid w:val="004973B7"/>
+    <w:rsid w:val="00497B39"/>
     <w:rsid w:val="004A2D8C"/>
     <w:rsid w:val="004A2EFD"/>
     <w:rsid w:val="004A40B7"/>
     <w:rsid w:val="004A48A9"/>
     <w:rsid w:val="004A48AE"/>
     <w:rsid w:val="004A4FED"/>
     <w:rsid w:val="004A550C"/>
     <w:rsid w:val="004A6860"/>
     <w:rsid w:val="004A6D7A"/>
     <w:rsid w:val="004A6FB2"/>
     <w:rsid w:val="004B23A5"/>
     <w:rsid w:val="004B2EDD"/>
     <w:rsid w:val="004B3ED9"/>
     <w:rsid w:val="004B4276"/>
     <w:rsid w:val="004B5632"/>
     <w:rsid w:val="004B6146"/>
     <w:rsid w:val="004B7AA2"/>
     <w:rsid w:val="004C03A7"/>
     <w:rsid w:val="004C0BE3"/>
     <w:rsid w:val="004C0F3E"/>
     <w:rsid w:val="004C11C0"/>
     <w:rsid w:val="004C342D"/>
     <w:rsid w:val="004C3596"/>
     <w:rsid w:val="004C3D48"/>
     <w:rsid w:val="004C4754"/>
     <w:rsid w:val="004C4C20"/>
     <w:rsid w:val="004C5551"/>
     <w:rsid w:val="004C57AD"/>
     <w:rsid w:val="004C7078"/>
     <w:rsid w:val="004C7AAE"/>
     <w:rsid w:val="004D0082"/>
     <w:rsid w:val="004D099C"/>
     <w:rsid w:val="004D159F"/>
     <w:rsid w:val="004D15F8"/>
     <w:rsid w:val="004D17D5"/>
     <w:rsid w:val="004D28C4"/>
     <w:rsid w:val="004D2B03"/>
     <w:rsid w:val="004D2BB3"/>
     <w:rsid w:val="004D3557"/>
     <w:rsid w:val="004D3E2B"/>
     <w:rsid w:val="004D3F0E"/>
     <w:rsid w:val="004D5FEB"/>
     <w:rsid w:val="004D620F"/>
     <w:rsid w:val="004D76C6"/>
     <w:rsid w:val="004D7782"/>
     <w:rsid w:val="004E06A0"/>
     <w:rsid w:val="004E2629"/>
+    <w:rsid w:val="004E38FD"/>
     <w:rsid w:val="004E4105"/>
     <w:rsid w:val="004E5A12"/>
     <w:rsid w:val="004E640E"/>
     <w:rsid w:val="004E6BAA"/>
     <w:rsid w:val="004E6BBF"/>
     <w:rsid w:val="004E6E32"/>
     <w:rsid w:val="004F01AE"/>
     <w:rsid w:val="004F0C67"/>
     <w:rsid w:val="004F2136"/>
     <w:rsid w:val="004F4AD1"/>
     <w:rsid w:val="004F4E81"/>
     <w:rsid w:val="004F4ED3"/>
     <w:rsid w:val="004F579D"/>
     <w:rsid w:val="004F5BD0"/>
     <w:rsid w:val="004F60DF"/>
     <w:rsid w:val="004F7178"/>
     <w:rsid w:val="004F7772"/>
     <w:rsid w:val="00500CE5"/>
     <w:rsid w:val="00500F13"/>
     <w:rsid w:val="00500F2A"/>
     <w:rsid w:val="00501F3C"/>
     <w:rsid w:val="005037E5"/>
     <w:rsid w:val="00503D2B"/>
     <w:rsid w:val="00504380"/>
     <w:rsid w:val="0050498A"/>
     <w:rsid w:val="00504A8A"/>
     <w:rsid w:val="005053A0"/>
     <w:rsid w:val="00505B12"/>
     <w:rsid w:val="00507174"/>
     <w:rsid w:val="00507729"/>
     <w:rsid w:val="00507D6F"/>
     <w:rsid w:val="00512114"/>
     <w:rsid w:val="00515186"/>
+    <w:rsid w:val="005159C8"/>
     <w:rsid w:val="005167F5"/>
     <w:rsid w:val="00516D56"/>
     <w:rsid w:val="00517282"/>
     <w:rsid w:val="00517625"/>
     <w:rsid w:val="00520720"/>
     <w:rsid w:val="00520FB7"/>
     <w:rsid w:val="00524C1C"/>
     <w:rsid w:val="00525992"/>
     <w:rsid w:val="00526616"/>
     <w:rsid w:val="00526EF0"/>
     <w:rsid w:val="00527C2A"/>
     <w:rsid w:val="005324B4"/>
     <w:rsid w:val="005324B5"/>
     <w:rsid w:val="005349EE"/>
     <w:rsid w:val="0053621D"/>
     <w:rsid w:val="005363CC"/>
     <w:rsid w:val="00541A3E"/>
     <w:rsid w:val="00541CC4"/>
     <w:rsid w:val="005424A7"/>
     <w:rsid w:val="00543C34"/>
     <w:rsid w:val="00544751"/>
+    <w:rsid w:val="00544964"/>
     <w:rsid w:val="00545EF6"/>
     <w:rsid w:val="00546506"/>
     <w:rsid w:val="00546E9F"/>
     <w:rsid w:val="005507C0"/>
+    <w:rsid w:val="00551FC7"/>
     <w:rsid w:val="00552C71"/>
     <w:rsid w:val="00553CDA"/>
     <w:rsid w:val="00555662"/>
     <w:rsid w:val="00555817"/>
     <w:rsid w:val="00557268"/>
     <w:rsid w:val="0055736E"/>
     <w:rsid w:val="005575B3"/>
     <w:rsid w:val="00557BAE"/>
     <w:rsid w:val="00560354"/>
+    <w:rsid w:val="00560F10"/>
     <w:rsid w:val="00561383"/>
     <w:rsid w:val="00563B0D"/>
     <w:rsid w:val="00563DDF"/>
     <w:rsid w:val="005640D1"/>
     <w:rsid w:val="0056418A"/>
     <w:rsid w:val="00564887"/>
     <w:rsid w:val="00564D6E"/>
     <w:rsid w:val="00565726"/>
     <w:rsid w:val="0056695E"/>
     <w:rsid w:val="00566AFF"/>
     <w:rsid w:val="00566BE3"/>
     <w:rsid w:val="00567908"/>
     <w:rsid w:val="00567CCC"/>
     <w:rsid w:val="005700E5"/>
     <w:rsid w:val="00571C80"/>
     <w:rsid w:val="00573418"/>
+    <w:rsid w:val="0057654B"/>
     <w:rsid w:val="00577B43"/>
     <w:rsid w:val="00577C8F"/>
     <w:rsid w:val="00580EA1"/>
     <w:rsid w:val="00581F4B"/>
     <w:rsid w:val="005827E2"/>
     <w:rsid w:val="00583E7C"/>
     <w:rsid w:val="00585635"/>
     <w:rsid w:val="005858EF"/>
     <w:rsid w:val="005859FE"/>
     <w:rsid w:val="00586EC1"/>
     <w:rsid w:val="00587670"/>
     <w:rsid w:val="00590271"/>
     <w:rsid w:val="005902F5"/>
     <w:rsid w:val="005916F7"/>
+    <w:rsid w:val="00592092"/>
     <w:rsid w:val="0059468F"/>
     <w:rsid w:val="005955D6"/>
     <w:rsid w:val="00596307"/>
     <w:rsid w:val="00597810"/>
     <w:rsid w:val="005A0822"/>
     <w:rsid w:val="005A13CC"/>
     <w:rsid w:val="005A1B5D"/>
     <w:rsid w:val="005A4575"/>
     <w:rsid w:val="005A477F"/>
     <w:rsid w:val="005A4F0E"/>
     <w:rsid w:val="005A5DF9"/>
     <w:rsid w:val="005A5EB2"/>
     <w:rsid w:val="005A6B1B"/>
     <w:rsid w:val="005A77B5"/>
     <w:rsid w:val="005B0149"/>
     <w:rsid w:val="005B0A41"/>
     <w:rsid w:val="005B0C43"/>
     <w:rsid w:val="005B115F"/>
     <w:rsid w:val="005B161C"/>
     <w:rsid w:val="005B2036"/>
     <w:rsid w:val="005B28C1"/>
     <w:rsid w:val="005B3DB8"/>
     <w:rsid w:val="005B3FF9"/>
     <w:rsid w:val="005B47C9"/>
     <w:rsid w:val="005B4876"/>
     <w:rsid w:val="005C0023"/>
     <w:rsid w:val="005C1A0C"/>
     <w:rsid w:val="005C272D"/>
     <w:rsid w:val="005C285D"/>
     <w:rsid w:val="005C4CF0"/>
     <w:rsid w:val="005C4EE5"/>
     <w:rsid w:val="005C5326"/>
     <w:rsid w:val="005D11D5"/>
     <w:rsid w:val="005D26F8"/>
     <w:rsid w:val="005D2D0B"/>
     <w:rsid w:val="005D31F6"/>
+    <w:rsid w:val="005D3271"/>
     <w:rsid w:val="005D3951"/>
     <w:rsid w:val="005D4A8A"/>
     <w:rsid w:val="005D4DAD"/>
     <w:rsid w:val="005D550E"/>
     <w:rsid w:val="005D5CE8"/>
     <w:rsid w:val="005D6A20"/>
     <w:rsid w:val="005D7386"/>
     <w:rsid w:val="005E0073"/>
     <w:rsid w:val="005E0430"/>
     <w:rsid w:val="005E0AB6"/>
     <w:rsid w:val="005E1CEE"/>
     <w:rsid w:val="005E1E13"/>
     <w:rsid w:val="005E2476"/>
     <w:rsid w:val="005E47DB"/>
     <w:rsid w:val="005E5819"/>
     <w:rsid w:val="005E5863"/>
     <w:rsid w:val="005E5B68"/>
     <w:rsid w:val="005E5ECD"/>
     <w:rsid w:val="005E6C57"/>
     <w:rsid w:val="005E7CDF"/>
     <w:rsid w:val="005F097A"/>
     <w:rsid w:val="005F1470"/>
     <w:rsid w:val="005F212B"/>
     <w:rsid w:val="005F215C"/>
     <w:rsid w:val="005F33FE"/>
     <w:rsid w:val="005F376B"/>
     <w:rsid w:val="005F4326"/>
     <w:rsid w:val="005F4453"/>
     <w:rsid w:val="005F49E6"/>
     <w:rsid w:val="005F7130"/>
     <w:rsid w:val="005F7E21"/>
     <w:rsid w:val="006012F6"/>
     <w:rsid w:val="00601320"/>
     <w:rsid w:val="00602D79"/>
     <w:rsid w:val="00603B3F"/>
     <w:rsid w:val="00603C5F"/>
     <w:rsid w:val="00604EA8"/>
     <w:rsid w:val="00605827"/>
     <w:rsid w:val="00605D16"/>
+    <w:rsid w:val="00606C02"/>
     <w:rsid w:val="00606F7C"/>
     <w:rsid w:val="0060798D"/>
     <w:rsid w:val="00607F98"/>
     <w:rsid w:val="0061007A"/>
     <w:rsid w:val="00610DA1"/>
     <w:rsid w:val="0061143F"/>
     <w:rsid w:val="00611830"/>
     <w:rsid w:val="006126BB"/>
     <w:rsid w:val="00613473"/>
     <w:rsid w:val="006163BC"/>
     <w:rsid w:val="00616AA9"/>
     <w:rsid w:val="00616AD8"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="006217FF"/>
     <w:rsid w:val="00622194"/>
     <w:rsid w:val="006225D2"/>
     <w:rsid w:val="0062261F"/>
     <w:rsid w:val="0062479B"/>
     <w:rsid w:val="00624A7E"/>
     <w:rsid w:val="0062566E"/>
     <w:rsid w:val="00625BDE"/>
     <w:rsid w:val="006272A5"/>
     <w:rsid w:val="006272D2"/>
     <w:rsid w:val="00627A56"/>
     <w:rsid w:val="006302E3"/>
     <w:rsid w:val="00630ADE"/>
     <w:rsid w:val="006313B9"/>
     <w:rsid w:val="00631F34"/>
     <w:rsid w:val="0063249E"/>
     <w:rsid w:val="006324AE"/>
     <w:rsid w:val="0063271F"/>
     <w:rsid w:val="006332A6"/>
     <w:rsid w:val="006338BA"/>
     <w:rsid w:val="00633A90"/>
     <w:rsid w:val="006366E0"/>
     <w:rsid w:val="00636888"/>
     <w:rsid w:val="006378AE"/>
     <w:rsid w:val="00637B11"/>
+    <w:rsid w:val="00640392"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="00644616"/>
     <w:rsid w:val="00644648"/>
     <w:rsid w:val="00644C5A"/>
     <w:rsid w:val="006456DC"/>
     <w:rsid w:val="006502C4"/>
     <w:rsid w:val="006515EC"/>
     <w:rsid w:val="00652049"/>
     <w:rsid w:val="006523D7"/>
     <w:rsid w:val="00652914"/>
+    <w:rsid w:val="006534DC"/>
     <w:rsid w:val="00653D86"/>
     <w:rsid w:val="00654615"/>
     <w:rsid w:val="00656694"/>
     <w:rsid w:val="0065720E"/>
     <w:rsid w:val="00657B93"/>
     <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00662E9E"/>
     <w:rsid w:val="00662FFE"/>
     <w:rsid w:val="006635B1"/>
     <w:rsid w:val="00663E0B"/>
     <w:rsid w:val="006665F8"/>
     <w:rsid w:val="00666A5B"/>
+    <w:rsid w:val="00667191"/>
     <w:rsid w:val="00667277"/>
     <w:rsid w:val="00667C08"/>
     <w:rsid w:val="00667E98"/>
     <w:rsid w:val="00670BDD"/>
     <w:rsid w:val="00670C5E"/>
     <w:rsid w:val="00673A43"/>
     <w:rsid w:val="00673B77"/>
     <w:rsid w:val="00673D69"/>
     <w:rsid w:val="00675A8F"/>
     <w:rsid w:val="006767C0"/>
     <w:rsid w:val="00676FFC"/>
     <w:rsid w:val="006779FE"/>
     <w:rsid w:val="00680A64"/>
     <w:rsid w:val="00681909"/>
     <w:rsid w:val="00681E35"/>
     <w:rsid w:val="00681EBA"/>
     <w:rsid w:val="00681FC2"/>
     <w:rsid w:val="00682F4B"/>
     <w:rsid w:val="00684257"/>
     <w:rsid w:val="00684355"/>
     <w:rsid w:val="006846BD"/>
     <w:rsid w:val="00684EDB"/>
     <w:rsid w:val="0068583D"/>
     <w:rsid w:val="006867D1"/>
     <w:rsid w:val="00686B73"/>
     <w:rsid w:val="006917D6"/>
     <w:rsid w:val="00691B13"/>
     <w:rsid w:val="006935A7"/>
     <w:rsid w:val="00693735"/>
     <w:rsid w:val="00695483"/>
     <w:rsid w:val="006965C2"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="00697B32"/>
     <w:rsid w:val="00697FBB"/>
     <w:rsid w:val="006A0281"/>
     <w:rsid w:val="006A1A13"/>
     <w:rsid w:val="006A3369"/>
+    <w:rsid w:val="006A38C8"/>
     <w:rsid w:val="006A4B0D"/>
     <w:rsid w:val="006A4F2D"/>
     <w:rsid w:val="006A5519"/>
     <w:rsid w:val="006A5C04"/>
     <w:rsid w:val="006A5C82"/>
     <w:rsid w:val="006A67D8"/>
     <w:rsid w:val="006A7900"/>
     <w:rsid w:val="006A7C1E"/>
     <w:rsid w:val="006B0057"/>
     <w:rsid w:val="006B0698"/>
     <w:rsid w:val="006B0794"/>
     <w:rsid w:val="006B07B0"/>
     <w:rsid w:val="006B13FB"/>
+    <w:rsid w:val="006B21D3"/>
     <w:rsid w:val="006B29ED"/>
     <w:rsid w:val="006B2B2A"/>
     <w:rsid w:val="006B4175"/>
     <w:rsid w:val="006B486D"/>
     <w:rsid w:val="006B4AB7"/>
     <w:rsid w:val="006B5967"/>
     <w:rsid w:val="006B5DCB"/>
     <w:rsid w:val="006B6411"/>
     <w:rsid w:val="006B664B"/>
     <w:rsid w:val="006B692E"/>
     <w:rsid w:val="006B6C2E"/>
     <w:rsid w:val="006C03CE"/>
     <w:rsid w:val="006C07ED"/>
     <w:rsid w:val="006C0BAB"/>
     <w:rsid w:val="006C1408"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C28A8"/>
     <w:rsid w:val="006C2DBF"/>
     <w:rsid w:val="006C2DDB"/>
     <w:rsid w:val="006C3759"/>
     <w:rsid w:val="006C3A32"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006C5503"/>
     <w:rsid w:val="006C7926"/>
     <w:rsid w:val="006D160F"/>
@@ -5839,171 +5976,179 @@
     <w:rsid w:val="0073792B"/>
     <w:rsid w:val="00740265"/>
     <w:rsid w:val="0074088F"/>
     <w:rsid w:val="007417DB"/>
     <w:rsid w:val="00741D7E"/>
     <w:rsid w:val="00744A8B"/>
     <w:rsid w:val="00744E60"/>
     <w:rsid w:val="00744F18"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="007462B6"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="0075139D"/>
     <w:rsid w:val="00752447"/>
     <w:rsid w:val="0075372D"/>
     <w:rsid w:val="00753B43"/>
     <w:rsid w:val="00754B2C"/>
     <w:rsid w:val="00755A19"/>
     <w:rsid w:val="00755F7A"/>
     <w:rsid w:val="007564CF"/>
     <w:rsid w:val="00757AED"/>
     <w:rsid w:val="00757C34"/>
     <w:rsid w:val="00762C23"/>
     <w:rsid w:val="00763930"/>
     <w:rsid w:val="00763FF0"/>
     <w:rsid w:val="00764172"/>
+    <w:rsid w:val="007644AD"/>
     <w:rsid w:val="00765838"/>
     <w:rsid w:val="007668A7"/>
     <w:rsid w:val="00766C15"/>
     <w:rsid w:val="00766D90"/>
     <w:rsid w:val="00767061"/>
     <w:rsid w:val="00767091"/>
     <w:rsid w:val="0076731B"/>
     <w:rsid w:val="00771EF4"/>
     <w:rsid w:val="0077204C"/>
     <w:rsid w:val="00772526"/>
     <w:rsid w:val="00772A7E"/>
     <w:rsid w:val="00773BB1"/>
     <w:rsid w:val="0077560B"/>
     <w:rsid w:val="0077695D"/>
     <w:rsid w:val="00776F04"/>
     <w:rsid w:val="00776FE6"/>
     <w:rsid w:val="00777562"/>
     <w:rsid w:val="007777A0"/>
     <w:rsid w:val="00780148"/>
     <w:rsid w:val="00781132"/>
     <w:rsid w:val="00781E03"/>
     <w:rsid w:val="00782AD9"/>
     <w:rsid w:val="00784441"/>
     <w:rsid w:val="00784E41"/>
     <w:rsid w:val="00785B0A"/>
     <w:rsid w:val="00787381"/>
     <w:rsid w:val="0078767F"/>
     <w:rsid w:val="00790728"/>
     <w:rsid w:val="00790CAD"/>
     <w:rsid w:val="007912CC"/>
     <w:rsid w:val="00791969"/>
     <w:rsid w:val="007921B6"/>
     <w:rsid w:val="007930BE"/>
     <w:rsid w:val="00793342"/>
     <w:rsid w:val="007934CA"/>
     <w:rsid w:val="00795115"/>
     <w:rsid w:val="00795294"/>
     <w:rsid w:val="007956AD"/>
     <w:rsid w:val="00795909"/>
     <w:rsid w:val="0079609E"/>
+    <w:rsid w:val="00797BAB"/>
     <w:rsid w:val="007A067E"/>
     <w:rsid w:val="007A095D"/>
     <w:rsid w:val="007A0FA0"/>
     <w:rsid w:val="007A21CD"/>
     <w:rsid w:val="007A3C39"/>
     <w:rsid w:val="007A3DEB"/>
     <w:rsid w:val="007A41B6"/>
     <w:rsid w:val="007A6B3C"/>
     <w:rsid w:val="007A6D86"/>
     <w:rsid w:val="007B18DA"/>
     <w:rsid w:val="007B35BD"/>
+    <w:rsid w:val="007B45CA"/>
     <w:rsid w:val="007B59C4"/>
     <w:rsid w:val="007B5C0D"/>
     <w:rsid w:val="007B5C94"/>
     <w:rsid w:val="007B74C2"/>
     <w:rsid w:val="007B7B4C"/>
     <w:rsid w:val="007B7DE5"/>
     <w:rsid w:val="007B7E01"/>
     <w:rsid w:val="007C0075"/>
     <w:rsid w:val="007C07B4"/>
     <w:rsid w:val="007C0F50"/>
     <w:rsid w:val="007C1D78"/>
     <w:rsid w:val="007C2B5C"/>
     <w:rsid w:val="007C33FB"/>
     <w:rsid w:val="007C4BF5"/>
     <w:rsid w:val="007C5BFA"/>
     <w:rsid w:val="007C6483"/>
     <w:rsid w:val="007C6F30"/>
     <w:rsid w:val="007C753F"/>
     <w:rsid w:val="007D1136"/>
     <w:rsid w:val="007D1BA6"/>
     <w:rsid w:val="007D2136"/>
+    <w:rsid w:val="007D476A"/>
     <w:rsid w:val="007D4F75"/>
     <w:rsid w:val="007D50A9"/>
     <w:rsid w:val="007D58FA"/>
     <w:rsid w:val="007D7F22"/>
     <w:rsid w:val="007E01BC"/>
     <w:rsid w:val="007E060D"/>
     <w:rsid w:val="007E3513"/>
     <w:rsid w:val="007E3DC2"/>
     <w:rsid w:val="007E5316"/>
     <w:rsid w:val="007E5A9A"/>
     <w:rsid w:val="007E70B8"/>
     <w:rsid w:val="007E7779"/>
     <w:rsid w:val="007F03EC"/>
     <w:rsid w:val="007F0DE7"/>
     <w:rsid w:val="007F10D2"/>
     <w:rsid w:val="007F1F4D"/>
     <w:rsid w:val="007F230D"/>
     <w:rsid w:val="007F2F42"/>
     <w:rsid w:val="007F3B37"/>
     <w:rsid w:val="007F3C57"/>
     <w:rsid w:val="007F42C0"/>
     <w:rsid w:val="007F46EA"/>
     <w:rsid w:val="007F5353"/>
     <w:rsid w:val="007F582E"/>
     <w:rsid w:val="007F5C7D"/>
     <w:rsid w:val="007F645B"/>
     <w:rsid w:val="007F765A"/>
     <w:rsid w:val="007F7FFB"/>
     <w:rsid w:val="008012F4"/>
     <w:rsid w:val="008012F8"/>
     <w:rsid w:val="00802351"/>
     <w:rsid w:val="00802568"/>
     <w:rsid w:val="00802AFC"/>
     <w:rsid w:val="00802D91"/>
     <w:rsid w:val="00805231"/>
     <w:rsid w:val="00805891"/>
     <w:rsid w:val="00805F44"/>
     <w:rsid w:val="008063BD"/>
     <w:rsid w:val="0080685C"/>
     <w:rsid w:val="00806F47"/>
     <w:rsid w:val="00807033"/>
     <w:rsid w:val="00807725"/>
     <w:rsid w:val="0081017E"/>
+    <w:rsid w:val="00810537"/>
     <w:rsid w:val="00812B7B"/>
     <w:rsid w:val="008131A2"/>
     <w:rsid w:val="00813392"/>
+    <w:rsid w:val="00813E36"/>
+    <w:rsid w:val="00814290"/>
     <w:rsid w:val="00814928"/>
     <w:rsid w:val="0081494A"/>
     <w:rsid w:val="008153DB"/>
+    <w:rsid w:val="00820298"/>
     <w:rsid w:val="008203A1"/>
     <w:rsid w:val="008209DD"/>
     <w:rsid w:val="00820ED9"/>
     <w:rsid w:val="00820F50"/>
     <w:rsid w:val="00821426"/>
     <w:rsid w:val="00821DB3"/>
     <w:rsid w:val="00822542"/>
     <w:rsid w:val="00823B2D"/>
     <w:rsid w:val="008246AA"/>
     <w:rsid w:val="00825678"/>
     <w:rsid w:val="008303A2"/>
     <w:rsid w:val="008308CE"/>
     <w:rsid w:val="00830CF0"/>
     <w:rsid w:val="00830EA6"/>
     <w:rsid w:val="008315E3"/>
     <w:rsid w:val="00831A70"/>
     <w:rsid w:val="00831F96"/>
     <w:rsid w:val="00833EDB"/>
     <w:rsid w:val="008343CB"/>
     <w:rsid w:val="00834D62"/>
     <w:rsid w:val="00835894"/>
     <w:rsid w:val="00840653"/>
     <w:rsid w:val="008406CD"/>
     <w:rsid w:val="00840C91"/>
     <w:rsid w:val="00840F9E"/>
@@ -6015,50 +6160,51 @@
     <w:rsid w:val="00844A47"/>
     <w:rsid w:val="00845E23"/>
     <w:rsid w:val="008471B5"/>
     <w:rsid w:val="00847336"/>
     <w:rsid w:val="00847D23"/>
     <w:rsid w:val="00850C36"/>
     <w:rsid w:val="00850EDB"/>
     <w:rsid w:val="00851AB4"/>
     <w:rsid w:val="00851CC1"/>
     <w:rsid w:val="00851E7B"/>
     <w:rsid w:val="00852A8B"/>
     <w:rsid w:val="008535B0"/>
     <w:rsid w:val="0085441D"/>
     <w:rsid w:val="00854486"/>
     <w:rsid w:val="008545D2"/>
     <w:rsid w:val="00856D45"/>
     <w:rsid w:val="00856E32"/>
     <w:rsid w:val="00860321"/>
     <w:rsid w:val="00860D09"/>
     <w:rsid w:val="00861610"/>
     <w:rsid w:val="00861CF6"/>
     <w:rsid w:val="00862033"/>
     <w:rsid w:val="00862562"/>
     <w:rsid w:val="008628EB"/>
     <w:rsid w:val="008644B6"/>
+    <w:rsid w:val="008646EC"/>
     <w:rsid w:val="00866260"/>
     <w:rsid w:val="0086722F"/>
     <w:rsid w:val="00867CAA"/>
     <w:rsid w:val="0087013C"/>
     <w:rsid w:val="00870C15"/>
     <w:rsid w:val="00871704"/>
     <w:rsid w:val="0087254A"/>
     <w:rsid w:val="00872DE8"/>
     <w:rsid w:val="00874054"/>
     <w:rsid w:val="008749A1"/>
     <w:rsid w:val="0087522E"/>
     <w:rsid w:val="00875AD2"/>
     <w:rsid w:val="008760C8"/>
     <w:rsid w:val="00877A32"/>
     <w:rsid w:val="00877B5A"/>
     <w:rsid w:val="00881E46"/>
     <w:rsid w:val="00882B58"/>
     <w:rsid w:val="00884A5A"/>
     <w:rsid w:val="00885792"/>
     <w:rsid w:val="00887210"/>
     <w:rsid w:val="00887680"/>
     <w:rsid w:val="00891926"/>
     <w:rsid w:val="008922A4"/>
     <w:rsid w:val="00892968"/>
     <w:rsid w:val="00892E37"/>
@@ -6091,54 +6237,56 @@
     <w:rsid w:val="008C3FCC"/>
     <w:rsid w:val="008C53A2"/>
     <w:rsid w:val="008C571C"/>
     <w:rsid w:val="008C5CB6"/>
     <w:rsid w:val="008D1A7E"/>
     <w:rsid w:val="008D1DEB"/>
     <w:rsid w:val="008D1FC4"/>
     <w:rsid w:val="008D2095"/>
     <w:rsid w:val="008D3AF1"/>
     <w:rsid w:val="008D4418"/>
     <w:rsid w:val="008D6EE4"/>
     <w:rsid w:val="008E05F7"/>
     <w:rsid w:val="008E147A"/>
     <w:rsid w:val="008E18BF"/>
     <w:rsid w:val="008E1F7D"/>
     <w:rsid w:val="008E4A10"/>
     <w:rsid w:val="008E55C9"/>
     <w:rsid w:val="008E5D7D"/>
     <w:rsid w:val="008F0C2E"/>
     <w:rsid w:val="008F1D0A"/>
     <w:rsid w:val="008F2D41"/>
     <w:rsid w:val="008F30C8"/>
     <w:rsid w:val="008F33EA"/>
     <w:rsid w:val="008F344B"/>
     <w:rsid w:val="008F3CC8"/>
+    <w:rsid w:val="008F60B3"/>
     <w:rsid w:val="008F66CE"/>
     <w:rsid w:val="008F67FB"/>
     <w:rsid w:val="009003DD"/>
     <w:rsid w:val="00900D95"/>
+    <w:rsid w:val="00901272"/>
     <w:rsid w:val="00901AA6"/>
     <w:rsid w:val="009022BA"/>
     <w:rsid w:val="0090231E"/>
     <w:rsid w:val="00902EDF"/>
     <w:rsid w:val="00903359"/>
     <w:rsid w:val="00904577"/>
     <w:rsid w:val="0090608E"/>
     <w:rsid w:val="00906122"/>
     <w:rsid w:val="00907E8E"/>
     <w:rsid w:val="00910FF9"/>
     <w:rsid w:val="00911408"/>
     <w:rsid w:val="00911511"/>
     <w:rsid w:val="009124B2"/>
     <w:rsid w:val="00913298"/>
     <w:rsid w:val="00913A0C"/>
     <w:rsid w:val="00913D1F"/>
     <w:rsid w:val="00914A8B"/>
     <w:rsid w:val="00914DD5"/>
     <w:rsid w:val="009158A9"/>
     <w:rsid w:val="009160C0"/>
     <w:rsid w:val="00916D21"/>
     <w:rsid w:val="009174C5"/>
     <w:rsid w:val="00920A5C"/>
     <w:rsid w:val="00921118"/>
     <w:rsid w:val="009222EA"/>
@@ -6157,85 +6305,87 @@
     <w:rsid w:val="00932CD0"/>
     <w:rsid w:val="00932F83"/>
     <w:rsid w:val="00933182"/>
     <w:rsid w:val="00933533"/>
     <w:rsid w:val="00933FA9"/>
     <w:rsid w:val="009349BD"/>
     <w:rsid w:val="009353FF"/>
     <w:rsid w:val="00935D5F"/>
     <w:rsid w:val="00940098"/>
     <w:rsid w:val="00940A2D"/>
     <w:rsid w:val="00941F6D"/>
     <w:rsid w:val="0094265A"/>
     <w:rsid w:val="00942ADB"/>
     <w:rsid w:val="00943A8C"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="0094612F"/>
     <w:rsid w:val="00946913"/>
     <w:rsid w:val="009469B2"/>
     <w:rsid w:val="009521EC"/>
     <w:rsid w:val="00952D57"/>
     <w:rsid w:val="009531D4"/>
     <w:rsid w:val="0095350E"/>
     <w:rsid w:val="00954EB1"/>
     <w:rsid w:val="00964955"/>
     <w:rsid w:val="009671CD"/>
+    <w:rsid w:val="009714C1"/>
     <w:rsid w:val="00972927"/>
     <w:rsid w:val="00974C5B"/>
     <w:rsid w:val="009753A6"/>
     <w:rsid w:val="009753D9"/>
     <w:rsid w:val="00975495"/>
     <w:rsid w:val="009756D7"/>
     <w:rsid w:val="009768A9"/>
     <w:rsid w:val="00976A19"/>
     <w:rsid w:val="009774D7"/>
     <w:rsid w:val="009812CD"/>
     <w:rsid w:val="00983E9A"/>
     <w:rsid w:val="009871A2"/>
     <w:rsid w:val="00987301"/>
     <w:rsid w:val="0098748B"/>
     <w:rsid w:val="00990438"/>
     <w:rsid w:val="009937C1"/>
     <w:rsid w:val="00994D17"/>
     <w:rsid w:val="00995F00"/>
     <w:rsid w:val="00996BD4"/>
     <w:rsid w:val="00997E3E"/>
     <w:rsid w:val="009A0631"/>
     <w:rsid w:val="009A1C83"/>
     <w:rsid w:val="009A32F2"/>
     <w:rsid w:val="009A35F5"/>
     <w:rsid w:val="009A624E"/>
     <w:rsid w:val="009A685D"/>
     <w:rsid w:val="009A7405"/>
     <w:rsid w:val="009A774A"/>
     <w:rsid w:val="009A7CF5"/>
     <w:rsid w:val="009B0B1A"/>
     <w:rsid w:val="009B1180"/>
     <w:rsid w:val="009B11B0"/>
     <w:rsid w:val="009B16AE"/>
     <w:rsid w:val="009B1F85"/>
     <w:rsid w:val="009B2252"/>
+    <w:rsid w:val="009B22B8"/>
     <w:rsid w:val="009B25C1"/>
     <w:rsid w:val="009B2971"/>
     <w:rsid w:val="009B32B3"/>
     <w:rsid w:val="009B34BF"/>
     <w:rsid w:val="009B3A56"/>
     <w:rsid w:val="009B4249"/>
     <w:rsid w:val="009B4925"/>
     <w:rsid w:val="009B6A95"/>
     <w:rsid w:val="009B737D"/>
     <w:rsid w:val="009B7DBC"/>
     <w:rsid w:val="009C01E7"/>
     <w:rsid w:val="009C10DC"/>
     <w:rsid w:val="009C113E"/>
     <w:rsid w:val="009C1CF4"/>
     <w:rsid w:val="009C2218"/>
     <w:rsid w:val="009C32BD"/>
     <w:rsid w:val="009C33EB"/>
     <w:rsid w:val="009C3FD8"/>
     <w:rsid w:val="009C6EAA"/>
     <w:rsid w:val="009D24CB"/>
     <w:rsid w:val="009D24D7"/>
     <w:rsid w:val="009D401E"/>
     <w:rsid w:val="009D40AF"/>
     <w:rsid w:val="009D43E0"/>
     <w:rsid w:val="009D5792"/>
@@ -6243,103 +6393,108 @@
     <w:rsid w:val="009D7A5E"/>
     <w:rsid w:val="009D7D07"/>
     <w:rsid w:val="009E2B8C"/>
     <w:rsid w:val="009E2D07"/>
     <w:rsid w:val="009E2E92"/>
     <w:rsid w:val="009E3E17"/>
     <w:rsid w:val="009E3E81"/>
     <w:rsid w:val="009E3EEC"/>
     <w:rsid w:val="009E6B9A"/>
     <w:rsid w:val="009E7918"/>
     <w:rsid w:val="009F1DBB"/>
     <w:rsid w:val="009F2079"/>
     <w:rsid w:val="009F3E6D"/>
     <w:rsid w:val="009F3FF6"/>
     <w:rsid w:val="009F4C3E"/>
     <w:rsid w:val="009F6433"/>
     <w:rsid w:val="009F7D0D"/>
     <w:rsid w:val="00A00095"/>
     <w:rsid w:val="00A024B7"/>
     <w:rsid w:val="00A0572A"/>
     <w:rsid w:val="00A05F8D"/>
     <w:rsid w:val="00A05FBF"/>
     <w:rsid w:val="00A07A1E"/>
     <w:rsid w:val="00A1131E"/>
     <w:rsid w:val="00A1147A"/>
+    <w:rsid w:val="00A13C2F"/>
+    <w:rsid w:val="00A14A34"/>
     <w:rsid w:val="00A172B0"/>
     <w:rsid w:val="00A17E5A"/>
     <w:rsid w:val="00A20E39"/>
     <w:rsid w:val="00A211A7"/>
     <w:rsid w:val="00A212CB"/>
     <w:rsid w:val="00A21480"/>
     <w:rsid w:val="00A25171"/>
     <w:rsid w:val="00A257CE"/>
-    <w:rsid w:val="00A25A8C"/>
     <w:rsid w:val="00A25BAF"/>
     <w:rsid w:val="00A26EDF"/>
     <w:rsid w:val="00A27695"/>
     <w:rsid w:val="00A307FA"/>
     <w:rsid w:val="00A3186E"/>
     <w:rsid w:val="00A31992"/>
     <w:rsid w:val="00A3372D"/>
     <w:rsid w:val="00A340B0"/>
     <w:rsid w:val="00A34E6A"/>
     <w:rsid w:val="00A35B1A"/>
     <w:rsid w:val="00A35C48"/>
     <w:rsid w:val="00A35F9B"/>
     <w:rsid w:val="00A36798"/>
     <w:rsid w:val="00A36E70"/>
     <w:rsid w:val="00A370EA"/>
     <w:rsid w:val="00A40D0C"/>
     <w:rsid w:val="00A418AF"/>
     <w:rsid w:val="00A41C9B"/>
     <w:rsid w:val="00A42F32"/>
     <w:rsid w:val="00A43363"/>
+    <w:rsid w:val="00A439CB"/>
     <w:rsid w:val="00A43E7D"/>
     <w:rsid w:val="00A450B7"/>
     <w:rsid w:val="00A4662A"/>
     <w:rsid w:val="00A466AB"/>
     <w:rsid w:val="00A47B27"/>
     <w:rsid w:val="00A47C9D"/>
     <w:rsid w:val="00A517B9"/>
+    <w:rsid w:val="00A5296B"/>
     <w:rsid w:val="00A52AF3"/>
     <w:rsid w:val="00A536E3"/>
     <w:rsid w:val="00A5416A"/>
     <w:rsid w:val="00A550AF"/>
     <w:rsid w:val="00A55923"/>
     <w:rsid w:val="00A5715D"/>
     <w:rsid w:val="00A57F61"/>
     <w:rsid w:val="00A604DD"/>
+    <w:rsid w:val="00A61568"/>
     <w:rsid w:val="00A63680"/>
     <w:rsid w:val="00A63BEF"/>
     <w:rsid w:val="00A64BD6"/>
     <w:rsid w:val="00A64C12"/>
     <w:rsid w:val="00A653B4"/>
     <w:rsid w:val="00A666A4"/>
     <w:rsid w:val="00A66789"/>
     <w:rsid w:val="00A6705A"/>
     <w:rsid w:val="00A67267"/>
+    <w:rsid w:val="00A700D1"/>
     <w:rsid w:val="00A709F4"/>
     <w:rsid w:val="00A7114B"/>
     <w:rsid w:val="00A719FF"/>
     <w:rsid w:val="00A72708"/>
     <w:rsid w:val="00A72939"/>
     <w:rsid w:val="00A73DBC"/>
     <w:rsid w:val="00A73DDA"/>
     <w:rsid w:val="00A743B2"/>
     <w:rsid w:val="00A759A1"/>
     <w:rsid w:val="00A75CDE"/>
     <w:rsid w:val="00A769F0"/>
     <w:rsid w:val="00A76D74"/>
     <w:rsid w:val="00A77352"/>
     <w:rsid w:val="00A775CE"/>
     <w:rsid w:val="00A7783D"/>
     <w:rsid w:val="00A80377"/>
     <w:rsid w:val="00A82B6A"/>
     <w:rsid w:val="00A83AC3"/>
     <w:rsid w:val="00A847A4"/>
     <w:rsid w:val="00A855C5"/>
     <w:rsid w:val="00A865F2"/>
     <w:rsid w:val="00A877BC"/>
     <w:rsid w:val="00A87F95"/>
     <w:rsid w:val="00A90CF5"/>
     <w:rsid w:val="00A91340"/>
@@ -6384,146 +6539,150 @@
     <w:rsid w:val="00AD0576"/>
     <w:rsid w:val="00AD1984"/>
     <w:rsid w:val="00AD2161"/>
     <w:rsid w:val="00AD2C6C"/>
     <w:rsid w:val="00AD34BE"/>
     <w:rsid w:val="00AD5931"/>
     <w:rsid w:val="00AD5C11"/>
     <w:rsid w:val="00AD7058"/>
     <w:rsid w:val="00AE033E"/>
     <w:rsid w:val="00AE1FEB"/>
     <w:rsid w:val="00AE24CA"/>
     <w:rsid w:val="00AE4583"/>
     <w:rsid w:val="00AE4B30"/>
     <w:rsid w:val="00AE55F9"/>
     <w:rsid w:val="00AE6167"/>
     <w:rsid w:val="00AE67CC"/>
     <w:rsid w:val="00AE6D2E"/>
     <w:rsid w:val="00AE77CB"/>
     <w:rsid w:val="00AF0596"/>
     <w:rsid w:val="00AF0B3A"/>
     <w:rsid w:val="00AF163C"/>
     <w:rsid w:val="00AF31F1"/>
     <w:rsid w:val="00AF3539"/>
     <w:rsid w:val="00AF3BE5"/>
     <w:rsid w:val="00AF44D4"/>
+    <w:rsid w:val="00AF4944"/>
     <w:rsid w:val="00AF554D"/>
     <w:rsid w:val="00AF77BC"/>
     <w:rsid w:val="00B00A52"/>
     <w:rsid w:val="00B00EB2"/>
     <w:rsid w:val="00B01469"/>
     <w:rsid w:val="00B017F8"/>
     <w:rsid w:val="00B037CD"/>
     <w:rsid w:val="00B03F86"/>
     <w:rsid w:val="00B04061"/>
     <w:rsid w:val="00B04208"/>
     <w:rsid w:val="00B043B2"/>
     <w:rsid w:val="00B04552"/>
-    <w:rsid w:val="00B046EB"/>
     <w:rsid w:val="00B0642C"/>
     <w:rsid w:val="00B06F9E"/>
     <w:rsid w:val="00B07459"/>
     <w:rsid w:val="00B0792D"/>
     <w:rsid w:val="00B10CC4"/>
     <w:rsid w:val="00B12525"/>
     <w:rsid w:val="00B14380"/>
     <w:rsid w:val="00B15365"/>
     <w:rsid w:val="00B15866"/>
     <w:rsid w:val="00B15BBC"/>
     <w:rsid w:val="00B15E12"/>
+    <w:rsid w:val="00B16D5B"/>
     <w:rsid w:val="00B1704F"/>
     <w:rsid w:val="00B209EA"/>
     <w:rsid w:val="00B21FAB"/>
     <w:rsid w:val="00B22292"/>
     <w:rsid w:val="00B22A59"/>
     <w:rsid w:val="00B22CBD"/>
     <w:rsid w:val="00B22F5B"/>
     <w:rsid w:val="00B23D0A"/>
     <w:rsid w:val="00B24640"/>
     <w:rsid w:val="00B26C42"/>
     <w:rsid w:val="00B27D79"/>
     <w:rsid w:val="00B309A1"/>
     <w:rsid w:val="00B32DD8"/>
     <w:rsid w:val="00B33AD3"/>
     <w:rsid w:val="00B33D90"/>
     <w:rsid w:val="00B35784"/>
     <w:rsid w:val="00B359A2"/>
     <w:rsid w:val="00B35D26"/>
     <w:rsid w:val="00B37532"/>
     <w:rsid w:val="00B37E91"/>
     <w:rsid w:val="00B408B6"/>
     <w:rsid w:val="00B40B27"/>
     <w:rsid w:val="00B423E6"/>
     <w:rsid w:val="00B444F6"/>
     <w:rsid w:val="00B45F5D"/>
     <w:rsid w:val="00B45F9E"/>
     <w:rsid w:val="00B46647"/>
     <w:rsid w:val="00B46B46"/>
     <w:rsid w:val="00B47502"/>
     <w:rsid w:val="00B47CF1"/>
     <w:rsid w:val="00B50883"/>
     <w:rsid w:val="00B51E78"/>
     <w:rsid w:val="00B52791"/>
     <w:rsid w:val="00B539A7"/>
+    <w:rsid w:val="00B53FC0"/>
     <w:rsid w:val="00B547B3"/>
     <w:rsid w:val="00B548F1"/>
     <w:rsid w:val="00B5576F"/>
     <w:rsid w:val="00B56077"/>
     <w:rsid w:val="00B561D1"/>
     <w:rsid w:val="00B56E5F"/>
     <w:rsid w:val="00B573B8"/>
     <w:rsid w:val="00B573D9"/>
     <w:rsid w:val="00B5768E"/>
     <w:rsid w:val="00B57EB9"/>
     <w:rsid w:val="00B60941"/>
     <w:rsid w:val="00B61A98"/>
     <w:rsid w:val="00B61DDF"/>
     <w:rsid w:val="00B62799"/>
     <w:rsid w:val="00B630A2"/>
     <w:rsid w:val="00B63818"/>
     <w:rsid w:val="00B63B27"/>
     <w:rsid w:val="00B63F7A"/>
     <w:rsid w:val="00B65588"/>
     <w:rsid w:val="00B6748B"/>
     <w:rsid w:val="00B67A15"/>
+    <w:rsid w:val="00B67CE9"/>
     <w:rsid w:val="00B712A6"/>
     <w:rsid w:val="00B716A1"/>
     <w:rsid w:val="00B731C4"/>
     <w:rsid w:val="00B73473"/>
     <w:rsid w:val="00B74A4D"/>
     <w:rsid w:val="00B75FAD"/>
     <w:rsid w:val="00B777B7"/>
     <w:rsid w:val="00B82B82"/>
     <w:rsid w:val="00B82EAE"/>
     <w:rsid w:val="00B82F8E"/>
     <w:rsid w:val="00B84348"/>
     <w:rsid w:val="00B84994"/>
     <w:rsid w:val="00B85A03"/>
     <w:rsid w:val="00B86290"/>
     <w:rsid w:val="00B878DB"/>
     <w:rsid w:val="00B90267"/>
     <w:rsid w:val="00B918C9"/>
+    <w:rsid w:val="00B91BF5"/>
     <w:rsid w:val="00B921E2"/>
     <w:rsid w:val="00B92509"/>
     <w:rsid w:val="00B92793"/>
     <w:rsid w:val="00B9341B"/>
     <w:rsid w:val="00B93DDB"/>
     <w:rsid w:val="00B93EEC"/>
     <w:rsid w:val="00B9422F"/>
     <w:rsid w:val="00B942D5"/>
     <w:rsid w:val="00B9445F"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00B95FC9"/>
     <w:rsid w:val="00B96010"/>
     <w:rsid w:val="00B97694"/>
     <w:rsid w:val="00B97E90"/>
     <w:rsid w:val="00BA02F7"/>
     <w:rsid w:val="00BA0E50"/>
     <w:rsid w:val="00BA326B"/>
     <w:rsid w:val="00BA4D10"/>
     <w:rsid w:val="00BA6039"/>
     <w:rsid w:val="00BA76F9"/>
     <w:rsid w:val="00BA7A7E"/>
     <w:rsid w:val="00BB0184"/>
     <w:rsid w:val="00BB0680"/>
     <w:rsid w:val="00BB0C87"/>
     <w:rsid w:val="00BB1735"/>
@@ -6562,224 +6721,236 @@
     <w:rsid w:val="00BD4E62"/>
     <w:rsid w:val="00BD5581"/>
     <w:rsid w:val="00BD5859"/>
     <w:rsid w:val="00BD5D59"/>
     <w:rsid w:val="00BD6274"/>
     <w:rsid w:val="00BD67C2"/>
     <w:rsid w:val="00BD725D"/>
     <w:rsid w:val="00BD7A37"/>
     <w:rsid w:val="00BE1350"/>
     <w:rsid w:val="00BE1566"/>
     <w:rsid w:val="00BE1570"/>
     <w:rsid w:val="00BE1764"/>
     <w:rsid w:val="00BE305D"/>
     <w:rsid w:val="00BE3CB7"/>
     <w:rsid w:val="00BE6F0D"/>
     <w:rsid w:val="00BE738C"/>
     <w:rsid w:val="00BE7EC1"/>
     <w:rsid w:val="00BF0891"/>
     <w:rsid w:val="00BF1545"/>
     <w:rsid w:val="00BF22EF"/>
     <w:rsid w:val="00BF240C"/>
     <w:rsid w:val="00BF27AE"/>
     <w:rsid w:val="00BF2CE3"/>
     <w:rsid w:val="00BF320A"/>
     <w:rsid w:val="00BF3265"/>
+    <w:rsid w:val="00BF3B8F"/>
     <w:rsid w:val="00BF4D0E"/>
     <w:rsid w:val="00BF5276"/>
     <w:rsid w:val="00BF61DF"/>
     <w:rsid w:val="00BF6534"/>
     <w:rsid w:val="00BF762D"/>
     <w:rsid w:val="00C00A60"/>
     <w:rsid w:val="00C00AB8"/>
     <w:rsid w:val="00C00E81"/>
     <w:rsid w:val="00C01BBA"/>
     <w:rsid w:val="00C022C2"/>
     <w:rsid w:val="00C03144"/>
     <w:rsid w:val="00C03E5E"/>
     <w:rsid w:val="00C0403D"/>
     <w:rsid w:val="00C0411E"/>
     <w:rsid w:val="00C043C8"/>
     <w:rsid w:val="00C05088"/>
     <w:rsid w:val="00C05941"/>
     <w:rsid w:val="00C05EDF"/>
     <w:rsid w:val="00C06141"/>
+    <w:rsid w:val="00C06259"/>
     <w:rsid w:val="00C06A3E"/>
     <w:rsid w:val="00C06C37"/>
     <w:rsid w:val="00C07B2C"/>
     <w:rsid w:val="00C1206B"/>
     <w:rsid w:val="00C12433"/>
     <w:rsid w:val="00C132C3"/>
     <w:rsid w:val="00C15E32"/>
     <w:rsid w:val="00C16004"/>
     <w:rsid w:val="00C201AF"/>
     <w:rsid w:val="00C21317"/>
     <w:rsid w:val="00C2255E"/>
     <w:rsid w:val="00C22AB5"/>
     <w:rsid w:val="00C22E2A"/>
     <w:rsid w:val="00C2311D"/>
     <w:rsid w:val="00C238CB"/>
     <w:rsid w:val="00C24139"/>
     <w:rsid w:val="00C25196"/>
     <w:rsid w:val="00C27AA4"/>
     <w:rsid w:val="00C307FB"/>
+    <w:rsid w:val="00C30829"/>
     <w:rsid w:val="00C3123A"/>
     <w:rsid w:val="00C31B88"/>
     <w:rsid w:val="00C31DCC"/>
     <w:rsid w:val="00C36F34"/>
     <w:rsid w:val="00C4007F"/>
     <w:rsid w:val="00C41AE9"/>
     <w:rsid w:val="00C41CCD"/>
     <w:rsid w:val="00C41CED"/>
     <w:rsid w:val="00C42A78"/>
     <w:rsid w:val="00C42A8A"/>
     <w:rsid w:val="00C42CB0"/>
     <w:rsid w:val="00C43031"/>
     <w:rsid w:val="00C43857"/>
     <w:rsid w:val="00C446BF"/>
     <w:rsid w:val="00C44CAB"/>
-    <w:rsid w:val="00C44FC5"/>
+    <w:rsid w:val="00C45C90"/>
     <w:rsid w:val="00C46AC8"/>
+    <w:rsid w:val="00C46C19"/>
     <w:rsid w:val="00C47FA7"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C53701"/>
     <w:rsid w:val="00C544C7"/>
     <w:rsid w:val="00C56CF1"/>
     <w:rsid w:val="00C600B4"/>
     <w:rsid w:val="00C600C9"/>
     <w:rsid w:val="00C600E3"/>
     <w:rsid w:val="00C60242"/>
     <w:rsid w:val="00C60438"/>
     <w:rsid w:val="00C60C5B"/>
     <w:rsid w:val="00C6110F"/>
     <w:rsid w:val="00C61FC9"/>
     <w:rsid w:val="00C620E4"/>
     <w:rsid w:val="00C630FA"/>
     <w:rsid w:val="00C64E57"/>
     <w:rsid w:val="00C65D50"/>
     <w:rsid w:val="00C66841"/>
     <w:rsid w:val="00C677A2"/>
     <w:rsid w:val="00C67889"/>
     <w:rsid w:val="00C67A8B"/>
     <w:rsid w:val="00C70D5A"/>
     <w:rsid w:val="00C732CE"/>
     <w:rsid w:val="00C74C8C"/>
     <w:rsid w:val="00C75A94"/>
     <w:rsid w:val="00C76118"/>
     <w:rsid w:val="00C773B2"/>
     <w:rsid w:val="00C77802"/>
     <w:rsid w:val="00C77BEF"/>
     <w:rsid w:val="00C77C6F"/>
     <w:rsid w:val="00C80425"/>
     <w:rsid w:val="00C804B6"/>
     <w:rsid w:val="00C812C4"/>
     <w:rsid w:val="00C81326"/>
+    <w:rsid w:val="00C8149E"/>
     <w:rsid w:val="00C82541"/>
     <w:rsid w:val="00C82A40"/>
     <w:rsid w:val="00C82EB9"/>
+    <w:rsid w:val="00C84167"/>
     <w:rsid w:val="00C84C45"/>
     <w:rsid w:val="00C85BFC"/>
     <w:rsid w:val="00C87D69"/>
     <w:rsid w:val="00C91327"/>
     <w:rsid w:val="00C9243F"/>
     <w:rsid w:val="00C9247A"/>
     <w:rsid w:val="00C92617"/>
     <w:rsid w:val="00C928BD"/>
     <w:rsid w:val="00C929A2"/>
     <w:rsid w:val="00C93B80"/>
     <w:rsid w:val="00C95027"/>
     <w:rsid w:val="00C97BB6"/>
     <w:rsid w:val="00C97DBE"/>
     <w:rsid w:val="00C97EF6"/>
     <w:rsid w:val="00CA01CF"/>
     <w:rsid w:val="00CA0EF8"/>
     <w:rsid w:val="00CA176C"/>
     <w:rsid w:val="00CA3FA7"/>
     <w:rsid w:val="00CA3FAF"/>
+    <w:rsid w:val="00CA401E"/>
     <w:rsid w:val="00CA4361"/>
     <w:rsid w:val="00CA4D06"/>
     <w:rsid w:val="00CA5318"/>
     <w:rsid w:val="00CA5C8C"/>
     <w:rsid w:val="00CA6D6D"/>
     <w:rsid w:val="00CB00B9"/>
     <w:rsid w:val="00CB24D7"/>
     <w:rsid w:val="00CB4014"/>
     <w:rsid w:val="00CB4519"/>
     <w:rsid w:val="00CB4641"/>
     <w:rsid w:val="00CB46D9"/>
     <w:rsid w:val="00CB4CA8"/>
     <w:rsid w:val="00CB53A1"/>
     <w:rsid w:val="00CB6610"/>
     <w:rsid w:val="00CB7C63"/>
     <w:rsid w:val="00CB7D05"/>
     <w:rsid w:val="00CC04BE"/>
     <w:rsid w:val="00CC34ED"/>
     <w:rsid w:val="00CC4263"/>
     <w:rsid w:val="00CC4756"/>
     <w:rsid w:val="00CC5B08"/>
     <w:rsid w:val="00CC5D23"/>
     <w:rsid w:val="00CC71CE"/>
     <w:rsid w:val="00CC788F"/>
     <w:rsid w:val="00CC7C36"/>
     <w:rsid w:val="00CD227D"/>
     <w:rsid w:val="00CD4FFA"/>
     <w:rsid w:val="00CD6BB1"/>
     <w:rsid w:val="00CD6C18"/>
     <w:rsid w:val="00CE0630"/>
+    <w:rsid w:val="00CE18B1"/>
     <w:rsid w:val="00CE2385"/>
+    <w:rsid w:val="00CE32EC"/>
     <w:rsid w:val="00CE4352"/>
     <w:rsid w:val="00CE64F4"/>
     <w:rsid w:val="00CE7855"/>
     <w:rsid w:val="00CE7993"/>
     <w:rsid w:val="00CE79FC"/>
+    <w:rsid w:val="00CE7C21"/>
     <w:rsid w:val="00CE7F21"/>
     <w:rsid w:val="00CF09CF"/>
     <w:rsid w:val="00CF18BD"/>
     <w:rsid w:val="00CF1ABD"/>
     <w:rsid w:val="00CF215D"/>
     <w:rsid w:val="00CF629C"/>
     <w:rsid w:val="00CF6362"/>
     <w:rsid w:val="00CF752A"/>
     <w:rsid w:val="00CF7CD0"/>
+    <w:rsid w:val="00CF7E95"/>
     <w:rsid w:val="00D00B83"/>
     <w:rsid w:val="00D019C6"/>
     <w:rsid w:val="00D028B5"/>
     <w:rsid w:val="00D02C42"/>
     <w:rsid w:val="00D03189"/>
     <w:rsid w:val="00D038B1"/>
     <w:rsid w:val="00D03A54"/>
     <w:rsid w:val="00D03CDD"/>
     <w:rsid w:val="00D03EB5"/>
     <w:rsid w:val="00D044D8"/>
     <w:rsid w:val="00D0537D"/>
     <w:rsid w:val="00D05D36"/>
     <w:rsid w:val="00D05FE5"/>
     <w:rsid w:val="00D0647E"/>
     <w:rsid w:val="00D06BAF"/>
     <w:rsid w:val="00D06FD5"/>
     <w:rsid w:val="00D078D6"/>
     <w:rsid w:val="00D10538"/>
+    <w:rsid w:val="00D1098C"/>
     <w:rsid w:val="00D10A31"/>
     <w:rsid w:val="00D11764"/>
     <w:rsid w:val="00D156CD"/>
     <w:rsid w:val="00D15AB4"/>
     <w:rsid w:val="00D17E7A"/>
     <w:rsid w:val="00D2029F"/>
     <w:rsid w:val="00D2056E"/>
     <w:rsid w:val="00D245B4"/>
     <w:rsid w:val="00D25B85"/>
     <w:rsid w:val="00D25C4A"/>
     <w:rsid w:val="00D25DEC"/>
     <w:rsid w:val="00D30063"/>
     <w:rsid w:val="00D31671"/>
     <w:rsid w:val="00D319AD"/>
     <w:rsid w:val="00D330A0"/>
     <w:rsid w:val="00D3369F"/>
     <w:rsid w:val="00D33CCE"/>
     <w:rsid w:val="00D3503C"/>
     <w:rsid w:val="00D35240"/>
     <w:rsid w:val="00D35DED"/>
     <w:rsid w:val="00D35F66"/>
     <w:rsid w:val="00D3688E"/>
     <w:rsid w:val="00D3745C"/>
     <w:rsid w:val="00D3763B"/>
     <w:rsid w:val="00D37CCB"/>
@@ -6826,50 +6997,51 @@
     <w:rsid w:val="00D83B4C"/>
     <w:rsid w:val="00D8423B"/>
     <w:rsid w:val="00D85968"/>
     <w:rsid w:val="00D85B0F"/>
     <w:rsid w:val="00D85D0B"/>
     <w:rsid w:val="00D87716"/>
     <w:rsid w:val="00D90D15"/>
     <w:rsid w:val="00D919FB"/>
     <w:rsid w:val="00D939E7"/>
     <w:rsid w:val="00D94468"/>
     <w:rsid w:val="00D94AB7"/>
     <w:rsid w:val="00D94F37"/>
     <w:rsid w:val="00D9512F"/>
     <w:rsid w:val="00D9647D"/>
     <w:rsid w:val="00D96DEB"/>
     <w:rsid w:val="00D97F7E"/>
     <w:rsid w:val="00DA025A"/>
     <w:rsid w:val="00DA041A"/>
     <w:rsid w:val="00DA0E60"/>
     <w:rsid w:val="00DA1B39"/>
     <w:rsid w:val="00DA23BD"/>
     <w:rsid w:val="00DA475C"/>
     <w:rsid w:val="00DA477A"/>
     <w:rsid w:val="00DA56DC"/>
     <w:rsid w:val="00DB00DD"/>
+    <w:rsid w:val="00DB0EF2"/>
     <w:rsid w:val="00DB1032"/>
     <w:rsid w:val="00DB17AD"/>
     <w:rsid w:val="00DB1A7D"/>
     <w:rsid w:val="00DB1D57"/>
     <w:rsid w:val="00DB1DC5"/>
     <w:rsid w:val="00DB2D98"/>
     <w:rsid w:val="00DB3DC1"/>
     <w:rsid w:val="00DB46D4"/>
     <w:rsid w:val="00DB5136"/>
     <w:rsid w:val="00DB5CD5"/>
     <w:rsid w:val="00DB6110"/>
     <w:rsid w:val="00DB7BA8"/>
     <w:rsid w:val="00DC164F"/>
     <w:rsid w:val="00DC1D53"/>
     <w:rsid w:val="00DC2547"/>
     <w:rsid w:val="00DC2D3C"/>
     <w:rsid w:val="00DC37EA"/>
     <w:rsid w:val="00DC3CB0"/>
     <w:rsid w:val="00DC3EE6"/>
     <w:rsid w:val="00DC42B0"/>
     <w:rsid w:val="00DC445C"/>
     <w:rsid w:val="00DC4F3B"/>
     <w:rsid w:val="00DC5C19"/>
     <w:rsid w:val="00DC7324"/>
     <w:rsid w:val="00DD0182"/>
@@ -6889,98 +7061,105 @@
     <w:rsid w:val="00DE0699"/>
     <w:rsid w:val="00DE2937"/>
     <w:rsid w:val="00DE50FA"/>
     <w:rsid w:val="00DE5FDA"/>
     <w:rsid w:val="00DE6651"/>
     <w:rsid w:val="00DE6E1C"/>
     <w:rsid w:val="00DF0F17"/>
     <w:rsid w:val="00DF1EDE"/>
     <w:rsid w:val="00DF1F4A"/>
     <w:rsid w:val="00DF333B"/>
     <w:rsid w:val="00DF6A8B"/>
     <w:rsid w:val="00DF6B75"/>
     <w:rsid w:val="00DF6BF0"/>
     <w:rsid w:val="00DF7599"/>
     <w:rsid w:val="00DF7BFB"/>
     <w:rsid w:val="00E02015"/>
     <w:rsid w:val="00E02324"/>
     <w:rsid w:val="00E02F35"/>
     <w:rsid w:val="00E04436"/>
     <w:rsid w:val="00E05040"/>
     <w:rsid w:val="00E052F9"/>
     <w:rsid w:val="00E06037"/>
     <w:rsid w:val="00E06B8B"/>
     <w:rsid w:val="00E06BE6"/>
     <w:rsid w:val="00E074EA"/>
+    <w:rsid w:val="00E07B6D"/>
     <w:rsid w:val="00E10438"/>
+    <w:rsid w:val="00E11801"/>
     <w:rsid w:val="00E12D31"/>
     <w:rsid w:val="00E13265"/>
     <w:rsid w:val="00E13F0A"/>
     <w:rsid w:val="00E13FAB"/>
     <w:rsid w:val="00E1456E"/>
     <w:rsid w:val="00E14700"/>
+    <w:rsid w:val="00E17A4A"/>
     <w:rsid w:val="00E20A8A"/>
+    <w:rsid w:val="00E21831"/>
     <w:rsid w:val="00E21894"/>
     <w:rsid w:val="00E22A73"/>
     <w:rsid w:val="00E23690"/>
     <w:rsid w:val="00E236AD"/>
     <w:rsid w:val="00E25175"/>
     <w:rsid w:val="00E25813"/>
     <w:rsid w:val="00E26780"/>
     <w:rsid w:val="00E2698C"/>
     <w:rsid w:val="00E27D34"/>
+    <w:rsid w:val="00E30595"/>
     <w:rsid w:val="00E31D4B"/>
     <w:rsid w:val="00E32334"/>
     <w:rsid w:val="00E32446"/>
     <w:rsid w:val="00E3779D"/>
     <w:rsid w:val="00E4061C"/>
     <w:rsid w:val="00E41B2B"/>
     <w:rsid w:val="00E423CB"/>
     <w:rsid w:val="00E50950"/>
     <w:rsid w:val="00E53BF3"/>
     <w:rsid w:val="00E53F4F"/>
     <w:rsid w:val="00E549C4"/>
     <w:rsid w:val="00E55F28"/>
     <w:rsid w:val="00E576D9"/>
+    <w:rsid w:val="00E605F8"/>
     <w:rsid w:val="00E60C91"/>
     <w:rsid w:val="00E60EA4"/>
     <w:rsid w:val="00E612A9"/>
     <w:rsid w:val="00E61383"/>
     <w:rsid w:val="00E628B4"/>
     <w:rsid w:val="00E6447A"/>
     <w:rsid w:val="00E6509C"/>
     <w:rsid w:val="00E65880"/>
     <w:rsid w:val="00E65DEC"/>
     <w:rsid w:val="00E6639D"/>
     <w:rsid w:val="00E669AF"/>
     <w:rsid w:val="00E6721D"/>
     <w:rsid w:val="00E705C3"/>
     <w:rsid w:val="00E70792"/>
     <w:rsid w:val="00E7190D"/>
     <w:rsid w:val="00E72C15"/>
     <w:rsid w:val="00E72D31"/>
     <w:rsid w:val="00E75230"/>
+    <w:rsid w:val="00E754A8"/>
     <w:rsid w:val="00E76385"/>
     <w:rsid w:val="00E81997"/>
     <w:rsid w:val="00E81E07"/>
     <w:rsid w:val="00E829DC"/>
     <w:rsid w:val="00E82A1B"/>
     <w:rsid w:val="00E83556"/>
     <w:rsid w:val="00E83A29"/>
     <w:rsid w:val="00E8445A"/>
     <w:rsid w:val="00E84471"/>
     <w:rsid w:val="00E844AA"/>
     <w:rsid w:val="00E8534B"/>
     <w:rsid w:val="00E857C1"/>
     <w:rsid w:val="00E86E4D"/>
     <w:rsid w:val="00E87E39"/>
     <w:rsid w:val="00E906F0"/>
     <w:rsid w:val="00E90DD8"/>
     <w:rsid w:val="00E91687"/>
     <w:rsid w:val="00E918CD"/>
     <w:rsid w:val="00E92776"/>
     <w:rsid w:val="00E94DC7"/>
     <w:rsid w:val="00E9534F"/>
     <w:rsid w:val="00E954B2"/>
     <w:rsid w:val="00E95750"/>
     <w:rsid w:val="00E959A8"/>
     <w:rsid w:val="00E96665"/>
@@ -7002,55 +7181,57 @@
     <w:rsid w:val="00EB4CA0"/>
     <w:rsid w:val="00EB4CCE"/>
     <w:rsid w:val="00EB5321"/>
     <w:rsid w:val="00EB54A3"/>
     <w:rsid w:val="00EB551C"/>
     <w:rsid w:val="00EB6CE1"/>
     <w:rsid w:val="00EB731C"/>
     <w:rsid w:val="00EC016E"/>
     <w:rsid w:val="00EC01E3"/>
     <w:rsid w:val="00EC0DBA"/>
     <w:rsid w:val="00EC0FB6"/>
     <w:rsid w:val="00EC2923"/>
     <w:rsid w:val="00EC2DA0"/>
     <w:rsid w:val="00EC3AED"/>
     <w:rsid w:val="00EC3CCA"/>
     <w:rsid w:val="00EC3E0F"/>
     <w:rsid w:val="00EC4638"/>
     <w:rsid w:val="00EC50D5"/>
     <w:rsid w:val="00EC51D2"/>
     <w:rsid w:val="00EC56B7"/>
     <w:rsid w:val="00EC70A6"/>
     <w:rsid w:val="00ED269E"/>
     <w:rsid w:val="00ED2E3D"/>
     <w:rsid w:val="00ED3E5A"/>
     <w:rsid w:val="00ED4186"/>
+    <w:rsid w:val="00ED42CE"/>
     <w:rsid w:val="00ED5145"/>
     <w:rsid w:val="00ED5E8C"/>
     <w:rsid w:val="00ED5FDF"/>
     <w:rsid w:val="00ED6C2D"/>
     <w:rsid w:val="00ED754C"/>
+    <w:rsid w:val="00ED76A2"/>
     <w:rsid w:val="00EE0480"/>
     <w:rsid w:val="00EE0C2B"/>
     <w:rsid w:val="00EE11A4"/>
     <w:rsid w:val="00EE21AF"/>
     <w:rsid w:val="00EE2385"/>
     <w:rsid w:val="00EE2A4B"/>
     <w:rsid w:val="00EE4174"/>
     <w:rsid w:val="00EE5B83"/>
     <w:rsid w:val="00EE684D"/>
     <w:rsid w:val="00EE6D53"/>
     <w:rsid w:val="00EE7FA6"/>
     <w:rsid w:val="00EF01A4"/>
     <w:rsid w:val="00EF0D4B"/>
     <w:rsid w:val="00EF1597"/>
     <w:rsid w:val="00EF15A6"/>
     <w:rsid w:val="00EF1900"/>
     <w:rsid w:val="00EF242C"/>
     <w:rsid w:val="00EF25E6"/>
     <w:rsid w:val="00EF3EFE"/>
     <w:rsid w:val="00EF5B02"/>
     <w:rsid w:val="00EF78C8"/>
     <w:rsid w:val="00F00C31"/>
     <w:rsid w:val="00F01BEB"/>
     <w:rsid w:val="00F01F56"/>
     <w:rsid w:val="00F04C1E"/>
@@ -7067,176 +7248,181 @@
     <w:rsid w:val="00F14B05"/>
     <w:rsid w:val="00F14DEF"/>
     <w:rsid w:val="00F16E21"/>
     <w:rsid w:val="00F16FFA"/>
     <w:rsid w:val="00F20B0C"/>
     <w:rsid w:val="00F20EFD"/>
     <w:rsid w:val="00F20F56"/>
     <w:rsid w:val="00F21599"/>
     <w:rsid w:val="00F22EB9"/>
     <w:rsid w:val="00F23BF8"/>
     <w:rsid w:val="00F23ECC"/>
     <w:rsid w:val="00F25607"/>
     <w:rsid w:val="00F256CE"/>
     <w:rsid w:val="00F2603D"/>
     <w:rsid w:val="00F26522"/>
     <w:rsid w:val="00F27752"/>
     <w:rsid w:val="00F27D50"/>
     <w:rsid w:val="00F303D4"/>
     <w:rsid w:val="00F30B10"/>
     <w:rsid w:val="00F30CA7"/>
     <w:rsid w:val="00F30DF8"/>
     <w:rsid w:val="00F31D41"/>
     <w:rsid w:val="00F34CB9"/>
     <w:rsid w:val="00F357F2"/>
     <w:rsid w:val="00F37FB4"/>
+    <w:rsid w:val="00F40135"/>
     <w:rsid w:val="00F40B2A"/>
     <w:rsid w:val="00F40FDC"/>
     <w:rsid w:val="00F41693"/>
     <w:rsid w:val="00F41F05"/>
     <w:rsid w:val="00F4240E"/>
     <w:rsid w:val="00F42ADA"/>
     <w:rsid w:val="00F43BC6"/>
     <w:rsid w:val="00F43BF6"/>
     <w:rsid w:val="00F4630E"/>
     <w:rsid w:val="00F46718"/>
     <w:rsid w:val="00F46DA8"/>
     <w:rsid w:val="00F5065D"/>
     <w:rsid w:val="00F52426"/>
     <w:rsid w:val="00F549D8"/>
+    <w:rsid w:val="00F54EED"/>
     <w:rsid w:val="00F556C3"/>
     <w:rsid w:val="00F55C5D"/>
     <w:rsid w:val="00F561CF"/>
     <w:rsid w:val="00F57062"/>
     <w:rsid w:val="00F5719C"/>
     <w:rsid w:val="00F60892"/>
     <w:rsid w:val="00F620F0"/>
     <w:rsid w:val="00F63233"/>
     <w:rsid w:val="00F63501"/>
     <w:rsid w:val="00F63A5D"/>
     <w:rsid w:val="00F63CB0"/>
     <w:rsid w:val="00F64374"/>
+    <w:rsid w:val="00F65ADA"/>
     <w:rsid w:val="00F65EEA"/>
     <w:rsid w:val="00F66449"/>
     <w:rsid w:val="00F70349"/>
     <w:rsid w:val="00F709B7"/>
     <w:rsid w:val="00F71753"/>
     <w:rsid w:val="00F721D2"/>
+    <w:rsid w:val="00F72DBA"/>
     <w:rsid w:val="00F730FC"/>
     <w:rsid w:val="00F7326C"/>
     <w:rsid w:val="00F747D5"/>
     <w:rsid w:val="00F7563F"/>
     <w:rsid w:val="00F75C0F"/>
     <w:rsid w:val="00F75C4F"/>
     <w:rsid w:val="00F75CD3"/>
     <w:rsid w:val="00F8041A"/>
     <w:rsid w:val="00F809FF"/>
     <w:rsid w:val="00F80B46"/>
     <w:rsid w:val="00F80E6A"/>
     <w:rsid w:val="00F8154F"/>
     <w:rsid w:val="00F8223E"/>
     <w:rsid w:val="00F826EE"/>
     <w:rsid w:val="00F83869"/>
     <w:rsid w:val="00F84EB4"/>
     <w:rsid w:val="00F855C2"/>
     <w:rsid w:val="00F85854"/>
     <w:rsid w:val="00F86785"/>
     <w:rsid w:val="00F87DE2"/>
     <w:rsid w:val="00F909B1"/>
     <w:rsid w:val="00F91F2C"/>
     <w:rsid w:val="00F929D9"/>
     <w:rsid w:val="00F9441C"/>
     <w:rsid w:val="00F94684"/>
     <w:rsid w:val="00F94719"/>
     <w:rsid w:val="00F95976"/>
     <w:rsid w:val="00F95C1C"/>
     <w:rsid w:val="00F963FD"/>
     <w:rsid w:val="00F96412"/>
     <w:rsid w:val="00F96F35"/>
     <w:rsid w:val="00F97535"/>
     <w:rsid w:val="00F97E0C"/>
+    <w:rsid w:val="00FA0083"/>
     <w:rsid w:val="00FA06A1"/>
     <w:rsid w:val="00FA0D76"/>
     <w:rsid w:val="00FA2662"/>
     <w:rsid w:val="00FA3A9F"/>
     <w:rsid w:val="00FA3D07"/>
     <w:rsid w:val="00FA4D5B"/>
     <w:rsid w:val="00FA4FE7"/>
     <w:rsid w:val="00FA7D81"/>
     <w:rsid w:val="00FB0057"/>
     <w:rsid w:val="00FB02B7"/>
     <w:rsid w:val="00FB179B"/>
     <w:rsid w:val="00FB2B60"/>
     <w:rsid w:val="00FB3291"/>
     <w:rsid w:val="00FB3FD8"/>
     <w:rsid w:val="00FB4FFD"/>
     <w:rsid w:val="00FB5BAA"/>
     <w:rsid w:val="00FB60ED"/>
     <w:rsid w:val="00FB6F7F"/>
     <w:rsid w:val="00FB7100"/>
     <w:rsid w:val="00FC077A"/>
     <w:rsid w:val="00FC16FC"/>
     <w:rsid w:val="00FC4221"/>
     <w:rsid w:val="00FC488D"/>
     <w:rsid w:val="00FC59DE"/>
     <w:rsid w:val="00FC5CE5"/>
     <w:rsid w:val="00FC5FA4"/>
     <w:rsid w:val="00FC6053"/>
     <w:rsid w:val="00FC6153"/>
     <w:rsid w:val="00FD29EE"/>
     <w:rsid w:val="00FD2E3E"/>
     <w:rsid w:val="00FD30C0"/>
     <w:rsid w:val="00FD4BA3"/>
     <w:rsid w:val="00FD4CC4"/>
     <w:rsid w:val="00FD521D"/>
     <w:rsid w:val="00FD67B5"/>
     <w:rsid w:val="00FD684D"/>
     <w:rsid w:val="00FD7439"/>
     <w:rsid w:val="00FD789B"/>
     <w:rsid w:val="00FE10A5"/>
     <w:rsid w:val="00FE15EA"/>
     <w:rsid w:val="00FE175F"/>
     <w:rsid w:val="00FE2315"/>
     <w:rsid w:val="00FE4C0F"/>
     <w:rsid w:val="00FE4ED4"/>
     <w:rsid w:val="00FE5317"/>
     <w:rsid w:val="00FE59AC"/>
     <w:rsid w:val="00FE7190"/>
-    <w:rsid w:val="00FE7364"/>
     <w:rsid w:val="00FE73BF"/>
     <w:rsid w:val="00FF069B"/>
     <w:rsid w:val="00FF1731"/>
     <w:rsid w:val="00FF1843"/>
     <w:rsid w:val="00FF201B"/>
     <w:rsid w:val="00FF335F"/>
     <w:rsid w:val="00FF362A"/>
     <w:rsid w:val="00FF49C3"/>
     <w:rsid w:val="00FF573E"/>
     <w:rsid w:val="00FF5E70"/>
     <w:rsid w:val="00FF69C4"/>
     <w:rsid w:val="00FF73B7"/>
     <w:rsid w:val="00FF73BE"/>
+    <w:rsid w:val="4488A781"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4ABCA882"/>
@@ -9013,51 +9199,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2035031357">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/supported-independent-living" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9298,78 +9484,81 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5e9b3f0b220b71ddb7ee6e1b14ef3d8a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25ede4310d86fb18bf40500917a468fa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9415,50 +9604,67 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -9572,342 +9778,202 @@
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <MediaLengthInSeconds xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1989D143-0F69-48A9-A403-6B36BBE97B91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DA6A2C5-0982-4763-A8AD-FA88062A9E18}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D72014B-8295-4760-B2BD-A88426B9046A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF2200A6-02D3-4FE4-B344-424661F3979E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C94B0C-CB59-4214-8AED-6475F982971B}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B3729D6-45CB-4196-A0BD-8C91FFDFD421}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44A9D224-8155-476B-93FD-0E8558D1A844}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1179</Words>
-  <Characters>6725</Characters>
+  <Words>1102</Words>
+  <Characters>6287</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7889</CharactersWithSpaces>
+  <CharactersWithSpaces>7375</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...146 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-08-27T06:13:04Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-23T05:09:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>0a6bf77e-da44-4aaf-ad66-f9353aa36158</vt:lpwstr>
+    <vt:lpwstr>79852fb3-8a67-4517-a7dd-f48d2fd782f3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
     <vt:r8>1573000</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
     <vt:lpwstr>2024-07-22T23:49:22Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
     <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="_ExtendedDescription">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="NDIALocation">
     <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="TriggerFlowInfo">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
     <vt:lpwstr>63859a51-c1eb-4cc9-af03-4a3511de89c3</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="xd_Signature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DocumentStatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DocumentType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DocumentType">
     <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="TriggerFlowInfo">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>