--- v0 (2026-06-13)
+++ v1 (2026-09-03)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21DE643C" w14:textId="67C014B3" w:rsidR="009A7FC8" w:rsidRPr="00A1376C" w:rsidRDefault="00EA03D6" w:rsidP="009A7FC8">
+    <w:p w14:paraId="21DE643C" w14:textId="0CA226C4" w:rsidR="009A7FC8" w:rsidRPr="00A1376C" w:rsidRDefault="00EA03D6" w:rsidP="009A7FC8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007202C9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2558E60A" wp14:editId="4BA4FC89">
                 <wp:extent cx="6390005" cy="1076325"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:docPr id="5" name="Freeform 4" descr="(Fact Sheet Name)" title="Title banner"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
@@ -412,143 +413,143 @@
                           <w:p w14:paraId="24086782" w14:textId="77777777" w:rsidR="008E0F26" w:rsidRDefault="008E0F26" w:rsidP="00EA03D6">
                             <w:pPr>
                               <w:pStyle w:val="Heading1"/>
                               <w:jc w:val="left"/>
                             </w:pPr>
                             <w:bookmarkStart w:id="3" w:name="_Toc54870915"/>
                             <w:bookmarkStart w:id="4" w:name="_Toc57026364"/>
                             <w:r>
                               <w:t>Guide to Reasonable and Necessary (R &amp; N) decisions</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="2"/>
                             <w:bookmarkEnd w:id="3"/>
                             <w:bookmarkEnd w:id="4"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2558E60A" id="Freeform 4" o:spid="_x0000_s1026" alt="Title: Title banner - Description: (Fact Sheet Name)" style="width:503.15pt;height:84.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="10885,1522" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJsLE4RAcAABAfAAAOAAAAZHJzL2Uyb0RvYy54bWysmV1v2zYUhu8H7D8IutywWtS3jCbF1qLD&#10;gG4r0OwHKLIcG7MlTVLidL9+7+HHKZuRsjDsJrLD13zJ81DkIfn6zfP5FDy143Tsu5tQvIrCoO2a&#10;fnfsHm7CP+7e/1CGwTTX3a4+9V17E35up/DN7bffvL4M2zbuD/1p144BKumm7WW4CQ/zPGw3m6k5&#10;tOd6etUPbYfCfT+e6xlfx4fNbqwvqP182sRRlG8u/bgbxr5ppwn/facKw1tZ/37fNvPv+/3UzsHp&#10;JkTbZvl3lH/v6e/m9nW9fRjr4XBsdDPq/9CKc33sYMpVvavnOngcj/+q6nxsxn7q9/Orpj9v+v3+&#10;2LSyD+iNiF705tOhHlrZFwRnGjhM0/9XbfPb06fh40hNn4YPffPnhIhsLsO05RL6MkET3F9+7Xdg&#10;WD/Ovezs83480y/RjeBZxvQzx7R9noMG/8yTKoqiLAwalImoyJM4o6hv6q35efM4zT+3vayqfvow&#10;zQrKDp9kSHdBV5/heweA+/MJfL7bBCLK4zK44FmWskLEnoXCCL//IYiCVIhK/tG0WRYbGeqTokMg&#10;sjh+KUssWSyEzzQ1smVThII7sWCaWzKRentaGJk2jYWzp3gLLVOI3D2tLFkZ+ToqmIM2TVSMX8ZN&#10;MAYZX6jcrsLmEOdeW+agbfPU2VfBIKQtVB5bm0TmdWUQyjVOMrcrkyBXUnlcbRT+EDMJ5ZrEsdM1&#10;ZhTkSiq3a2yj8Lpi6OthIl2zNCncrkwCrlLlcbVJ+F2Zg3bN3RGOmYR0hcrjapPwjqaYOSjXLPX0&#10;lUmQK6ncrolNIkl8wylhEMo2j9xTU8IoyJZUHlsbReWdJhImoW09ozhhFtLWO4oTm4UovXNiwiy0&#10;b+qeKhKmIX2h8nTXphFnhS/MKdMwvu55MWUcytc3MaY2DhElqXdcpQzEOLt7nDKR5R6nNhERpYk3&#10;1ikzMYxL59ubMhPFuPTEOrWZiCiL/H1mKsbZ/QZnTEU5+97gzKYC58L7OmXMRTvH7tcpYyrSGSr3&#10;+MpsKkgxytg3wjLmop09L3LGVKSz90XObCqUJ/mdmYtypvBQIvFy+c2YCjmTyt3n3KaCdEp4Z5Gc&#10;uWhnSF3OOVORzlB5nG0qcM68nHPmopx9K1POVMiZVB5nmwqc/SMsZy7KOUHW6ewzUyFnUnmcbSrk&#10;XPlGWMFclHOMIeFyLpgKOZPK7VzYVOBceqNdMBflLMrc7cxUyJlUHmebCjmn3j4zF+0cueftgqlI&#10;Z6g8zjYVcvbmeQVzUc7YWzr7XDIVciaV27m0qSw6l8xFOssszsW5ZCpwXsj1SpsKOXtnEmyc7HwP&#10;Waunz0yFnEnl6bNNBc65d2yXzEX1WRQeZ6ZCzqRyO1c2FTjHXs4Vc9HOiXsXUTEV6QyVx9mmIve3&#10;vrFdMRft7MnpK6Yinb05fWVTWdwOV8xFO3v2wxVTkc5Qfekz9usPZkdeH8wmvXnu9C4dn4KaDn0i&#10;eTQw9BMdCdCWHfv+O7mnRhVQ0ZbeI0YoSWzOB5bF6D2JS1r2rtaMYURi7EjXqGlDKuXpOjmASXmx&#10;To4okxx7tzWNoa2blCfr5BhlUp6vk2NoSLlMH67GkXY5JMf2ZE3bE00U24pVcs0Uu4FVck0VSfwa&#10;OeXw1HZk3qvkmirS5VVyTRU57ho5pbjUGCSmq+SaKrLJVXJNFSngGjllgNQY5G2r5Joqkq1Vck01&#10;X0c111SR1qypnbIaanuxjmqhqSKBWFW7popVf42cFn1qDJbqVXJNtVxHtdRUy3VUaU2kxmAlW9OY&#10;SlPF8rNKrqlizbDkagLRS8KI0/eX5+5jGODc/Z5+U2+HeqaVxHwMLnRCTMe5wQGf6CSWis79U3vX&#10;S9FMa4pc6mTXDJQvilNnK3FY+5XOlJrnoOqjjS4CZcJkSs1TqSjvg4hXEFNqnkpFZ1RQYdOugmJK&#10;zVOp1BgUwmA3peapVMowjsxYMqXmaatEIgwHU2yeX8twSLDUMtV8keJ0bEmm53WRYowt6SihoKBl&#10;V7qKEyQtxGq3VCGOfIxwGZc8ozHS5TrloYppp3m1TPTMU0VRnoIY6XIk5bGFkS5HSZ4zKOm1gMqD&#10;AS3FWcVSqPAmYUzI8CfVtW5h662lV8YRaqXdIUGNo6u10qZKvjQ4FbvSVtrdkDTChvuaVE2bFTZO&#10;15TqTSsxc65TXnvbaHpSC44QV+vUKxmG7BVz3IjJvi/PGnJzIYXXgombMal7OeyaUz+1qi009cq8&#10;medgmrqti7ipPx1374+nE0280/hw//Y0Bk81rlHzn+KqMIP/K9lJJvddTz8zXda3iXSBSJey03Z+&#10;vn9GIX2873efP47B2KtrWVwj48OhH/8OgwuuZG/C6a/HemzD4PRLhzvPSqR0rjvLL2lW0OXHaJfc&#10;2yV116Cqm3AOsS+hj29nde/7OIzHhwOchFxeuv5H3Gfuj3TrKC8+Vav0F1y7yjDpK2K617W/S9WX&#10;i+zbfwAAAP//AwBQSwMEFAAGAAgAAAAhABR7MGDdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j09PwzAMxe9IfIfIk7ixdCA2KE0nmATSLkgbf8Qxa0xS0ThVk7Udnx5vF7hYtp793s/FcvSN6LGL&#10;dSAFs2kGAqkKpiar4O316fIWREyajG4CoYIDRliW52eFzk0YaIP9NlnBJhRzrcCl1OZSxsqh13Ea&#10;WiTWvkLndeKxs9J0emBz38irLJtLr2viBKdbXDmsvrd7zxirn8eP53EY1p/WLl7e+03fLpxSF5Px&#10;4R5EwjH9LcMRn2+gZKZd2JOJolHAj6RTPWqcdA1ix9387gZkWcj/+OUvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAmwsThEBwAAEB8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABR7MGDdAAAABgEAAA8AAAAAAAAAAAAAAAAAngkAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACoCgAAAAA=&#10;" adj="-11796480,,5400" path="m10628,l211,,148,2,80,11,26,45,5,116,,203,,1318r,28l6,1428r27,62l98,1516r83,5l257,1522r10089,-1l10431,1519r75,-3l10573,1510r109,-20l10762,1454r56,-55l10853,1318r20,-109l10879,1143r4,-76l10884,982r1,-95l10885,203r-3,-86l10869,57r-44,-42l10763,3,10628,xe" fillcolor="#6b2976" stroked="f">
                 <v:stroke joinstyle="round"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="6239134,2912866;123867,2912866;86883,2914281;46964,2920645;15263,2944689;2935,2994899;0,3056424;0,3844927;0,3864728;3522,3922717;19373,3966562;57531,3984948;106255,3988484;150871,3989191;6073587,3988484;6123486,3987070;6167514,3984948;6206846,3980705;6270834,3966562;6317798,3941103;6350673,3902209;6371220,3844927;6382960,3767845;6386483,3721171;6388831,3667425;6389418,3607315;6390005,3540133;6390005,3056424;6388244,2995606;6380612,2953176;6354782,2923474;6318385,2914988;6239134,2912866" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0" textboxrect="0,0,10885,1522"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="655973AD" w14:textId="77777777" w:rsidR="008E0F26" w:rsidRDefault="008E0F26" w:rsidP="00EA03D6">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:bookmarkStart w:id="5" w:name="_Toc55826697"/>
                       <w:bookmarkStart w:id="6" w:name="_Toc57026363"/>
                       <w:bookmarkStart w:id="7" w:name="_Toc54870830"/>
                       <w:r>
                         <w:t>Guide to Reasonable and Necessary (R &amp; N) decisions</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="5"/>
                       <w:bookmarkEnd w:id="6"/>
                     </w:p>
                     <w:p w14:paraId="33B78F7C" w14:textId="77777777" w:rsidR="008E0F26" w:rsidRDefault="008E0F26"/>
                     <w:p w14:paraId="24086782" w14:textId="77777777" w:rsidR="008E0F26" w:rsidRDefault="008E0F26" w:rsidP="00EA03D6">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:bookmarkStart w:id="8" w:name="_Toc54870915"/>
                       <w:bookmarkStart w:id="9" w:name="_Toc57026364"/>
                       <w:r>
                         <w:t>Guide to Reasonable and Necessary (R &amp; N) decisions</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="7"/>
                       <w:bookmarkEnd w:id="8"/>
                       <w:bookmarkEnd w:id="9"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Toc54870917"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc54870917"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc54870918"/>
+      <w:bookmarkStart w:id="12" w:name="_What_NDIS_may"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc54870921"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="7177A96F" w14:textId="44141199" w:rsidR="00DB12BD" w:rsidRPr="008F0A63" w:rsidRDefault="008F0A63" w:rsidP="00F57DC7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Topic: </w:t>
       </w:r>
       <w:r w:rsidR="00077F74" w:rsidRPr="008F0A63">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early childhood continence consumables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6044FC3D" w14:textId="1AE2507A" w:rsidR="00BD66FC" w:rsidRPr="002619C6" w:rsidRDefault="002619C6" w:rsidP="008C0F18">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Case_example"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="14" w:name="_Case_example"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Case</w:t>
       </w:r>
       <w:r w:rsidR="008C0F18">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00553C87">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518DA6B2" w14:textId="0A290022" w:rsidR="003C3537" w:rsidRPr="00AB3CE0" w:rsidRDefault="00AB3CE0" w:rsidP="007E1C85">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
@@ -610,219 +611,249 @@
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3CE0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Ashleigh’s continence needs are well above what is typical for other children her age.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4240E224" w14:textId="22A8CD17" w:rsidR="003C3537" w:rsidRDefault="002619C6" w:rsidP="008C0F18">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Would_we_typically"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="15" w:name="_Would_we_typically"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Would we</w:t>
       </w:r>
       <w:r w:rsidR="008C0F18">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3052FF" w14:textId="68C44CE7" w:rsidR="003C3537" w:rsidRDefault="00616049" w:rsidP="00796BB4">
+    <w:p w14:paraId="4E3052FF" w14:textId="24B9DDED" w:rsidR="003C3537" w:rsidRDefault="00616049" w:rsidP="00796BB4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yes, </w:t>
       </w:r>
       <w:r w:rsidR="0034155D">
         <w:t xml:space="preserve">assistive products to manage incontinence are considered </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:anchor="ndis-supports-lists-now-available" w:history="1">
         <w:r w:rsidR="00FD6558" w:rsidRPr="000467BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F83DFE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00155825">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F83DFE">
         <w:t>W</w:t>
       </w:r>
       <w:r>
-        <w:t>e would typically fund continence supports for participants five</w:t>
+        <w:t xml:space="preserve">e would typically fund continence supports for participants </w:t>
+      </w:r>
+      <w:r w:rsidR="000819DE">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006E5ED9">
         <w:t xml:space="preserve"> years</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or older who regularly experience incontinence, day or night.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EECEB43" w14:textId="1D0095D9" w:rsidR="009F7C19" w:rsidRPr="002619C6" w:rsidRDefault="002619C6" w:rsidP="008C0F18">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Why_would_we"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="16" w:name="_Why_would_we"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="002619C6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Why would we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9AB72E" w14:textId="72FA947C" w:rsidR="00F95841" w:rsidRDefault="00F95841" w:rsidP="00F95841">
+    <w:p w14:paraId="4C9AB72E" w14:textId="6F50363D" w:rsidR="00F95841" w:rsidRDefault="00F95841" w:rsidP="00F95841">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002805B6">
         <w:t xml:space="preserve">We fund </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2A72">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>NDIS supports</w:t>
       </w:r>
       <w:r w:rsidRPr="002805B6">
         <w:t xml:space="preserve">. NDIS laws determine what we can and can’t fund. Things we can fund are called </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:anchor="ndis-supports-lists-now-available" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
         <w:r w:rsidRPr="002805B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002805B6">
-        <w:t>. You can use the funding in your plan to buy NDIS supports if they</w:t>
-[...5 lines deleted...]
-        <w:t>re related to your disability and are in-line with your plan.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D55AD">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="003D55AD" w:rsidRPr="00382861">
+        <w:t xml:space="preserve">supports must relate to your disability. This means there must be a </w:t>
+      </w:r>
+      <w:r w:rsidR="008B58AB" w:rsidRPr="007E046E">
+        <w:t>direct lin</w:t>
+      </w:r>
+      <w:r w:rsidR="003D55AD" w:rsidRPr="00382861">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="007C15A4" w:rsidRPr="00382861">
+        <w:t xml:space="preserve"> between your disability</w:t>
+      </w:r>
+      <w:r w:rsidR="008B58AB" w:rsidRPr="007E046E">
+        <w:t xml:space="preserve"> support need</w:t>
+      </w:r>
+      <w:r w:rsidR="007C15A4" w:rsidRPr="00382861">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008B58AB" w:rsidRPr="007E046E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382861">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C15A4" w:rsidRPr="007E046E">
+        <w:t>the NDIS supports we fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382861">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF53A33" w14:textId="4AA23E49" w:rsidR="006E4FFA" w:rsidRDefault="00F95841" w:rsidP="00F95841">
+    <w:p w14:paraId="7EF53A33" w14:textId="733DAE0E" w:rsidR="006E4FFA" w:rsidRDefault="00F95841" w:rsidP="00F95841">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The cost for </w:t>
       </w:r>
       <w:r w:rsidR="005311C7">
         <w:t xml:space="preserve">Ashleigh’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">continence supports is likely to meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId13" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00747A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>reasonable and necessary criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66723DAB" w14:textId="57D419F9" w:rsidR="00F95841" w:rsidRDefault="00F95841" w:rsidP="00F95841">
+    <w:p w14:paraId="66723DAB" w14:textId="57D419F9" w:rsidR="00F95841" w:rsidRPr="009E3C90" w:rsidRDefault="00F95841" w:rsidP="00F95841">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>We suggest Ashleigh’s plan includes funding for a continence assessment as well as continence products. This means Julie can get expert help to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B4C0C8" w14:textId="77777777" w:rsidR="00F95841" w:rsidRDefault="00F95841" w:rsidP="00F95841">
+    <w:p w14:paraId="47B4C0C8" w14:textId="77777777" w:rsidR="00F95841" w:rsidRPr="00EE5B67" w:rsidRDefault="00F95841" w:rsidP="00EE5B67">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00EE5B67">
         <w:t>explore any medical cause for the incontinence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C549590" w14:textId="77777777" w:rsidR="00F95841" w:rsidRDefault="00F95841" w:rsidP="00F95841">
+    <w:p w14:paraId="7C549590" w14:textId="77777777" w:rsidR="00F95841" w:rsidRPr="00EE5B67" w:rsidRDefault="00F95841" w:rsidP="00EE5B67">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00EE5B67">
         <w:t>support her with toileting strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FABE81" w14:textId="77777777" w:rsidR="00F95841" w:rsidRDefault="00F95841" w:rsidP="00F95841">
+    <w:p w14:paraId="53FABE81" w14:textId="77777777" w:rsidR="00F95841" w:rsidRPr="00EE5B67" w:rsidRDefault="00F95841" w:rsidP="00EE5B67">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00EE5B67">
         <w:t>advise her on products.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543E249A" w14:textId="56CBD1C6" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Australian families typically toilet train their young children, and pay for nappies, pull-ups, wipes and mattress protectors. It</w:t>
       </w:r>
       <w:r w:rsidR="00A1254B">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s not unusual for </w:t>
       </w:r>
       <w:r w:rsidR="00F642E9">
         <w:t xml:space="preserve">typically </w:t>
       </w:r>
       <w:r>
         <w:t>developing children to use nappies at times up until age 5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3036F180" w14:textId="4FC91390" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
@@ -838,207 +869,261 @@
         <w:t xml:space="preserve"> are likely to meet the </w:t>
       </w:r>
       <w:r w:rsidR="00092F85">
         <w:t xml:space="preserve">reasonable and necessary </w:t>
       </w:r>
       <w:r>
         <w:t>criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8498BA" w14:textId="12AA99A8" w:rsidR="00607F95" w:rsidRDefault="002A1D1C" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="00607F95">
         <w:t xml:space="preserve"> funding usually covers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE4093C" w14:textId="42C23BD8" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>a continence assessment from a clinical nurse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4331C5" w14:textId="4D2A2D9A" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>everyday items such as nappies, disposal wipes and mattress protectors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DAE4E5" w14:textId="77777777" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>It may also include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168BE5DB" w14:textId="04069925" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>access to additional support from professionals to help parents with toileting strategies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFDD309" w14:textId="7000E8AA" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>assistive technology support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520A2F06" w14:textId="254CC1EE" w:rsidR="002619C6" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
+    <w:p w14:paraId="520A2F06" w14:textId="204B3E82" w:rsidR="002619C6" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>To work out whether a support is reasonable and necessary for your child, we look at the information you give us against the</w:t>
       </w:r>
       <w:r w:rsidR="008F0A63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="008F0A63" w:rsidRPr="00747A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>reasonable and necessary criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBAD02B" w14:textId="77FCD8ED" w:rsidR="00BB54D8" w:rsidRPr="008C0F18" w:rsidRDefault="003B24AD" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680" w:hanging="680"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Other_considerations"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="17" w:name="_Other_considerations"/>
+      <w:bookmarkStart w:id="18" w:name="_What_else_might"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>What else might we fund?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229494BA" w14:textId="0488E5CB" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We may fund </w:t>
       </w:r>
       <w:r w:rsidR="00BB49A4">
         <w:t xml:space="preserve">continence supports for </w:t>
       </w:r>
       <w:r>
         <w:t>children younger than 5 if their disability-related medical condition means they need:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391A704C" w14:textId="13648EDC" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">more expensive continence support or have higher care needs than children of a </w:t>
       </w:r>
       <w:r w:rsidR="00E0329B">
         <w:t>similar age</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D0FD66" w14:textId="49CD9069" w:rsidR="00003772" w:rsidRPr="000C62C0" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
+    <w:p w14:paraId="1CAC7325" w14:textId="01A9B89A" w:rsidR="00C318AE" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>disposable urinary catheters</w:t>
       </w:r>
       <w:r w:rsidR="00872731">
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="78D0FD66" w14:textId="7F86B91F" w:rsidR="00003772" w:rsidRPr="000C62C0" w:rsidRDefault="00872731" w:rsidP="007E046E">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00872731">
         <w:t>P</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00607F95">
         <w:t xml:space="preserve">lease refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="008A5C0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
         <w:r w:rsidR="00943914">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Continence Consumable Guide (DOCX 180KB)</w:t>
+          <w:t>onsumable</w:t>
+        </w:r>
+        <w:r w:rsidR="00AD254F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">s </w:t>
+        </w:r>
+        <w:r w:rsidR="008A5C0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidR="00AD254F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ode</w:t>
+        </w:r>
+        <w:r w:rsidR="00943914">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="008A5C0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">guide </w:t>
+        </w:r>
+        <w:r w:rsidR="00943914">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>(DOCX 180KB)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00607F95">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049634F5" w14:textId="03F525F6" w:rsidR="002619C6" w:rsidRPr="008C0F18" w:rsidRDefault="00BB54D8" w:rsidP="008C0F18">
+    <w:p w14:paraId="049634F5" w14:textId="13AB1BE2" w:rsidR="002619C6" w:rsidRPr="008C0F18" w:rsidRDefault="00BB54D8" w:rsidP="008C0F18">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Case_Example_1"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="19" w:name="_Case_Example_1"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="008C0F18">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>Case Example</w:t>
+        <w:t xml:space="preserve">Case </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76FBA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0F18">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>xample</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9B9E55" w14:textId="297D3652" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kirra </w:t>
       </w:r>
       <w:r w:rsidR="6A25D802">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="007650FB">
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidR="6A25D802">
         <w:t>year</w:t>
       </w:r>
       <w:r w:rsidR="007650FB">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="6A25D802">
         <w:t xml:space="preserve"> old</w:t>
       </w:r>
       <w:r w:rsidR="000C67EE">
@@ -1100,175 +1185,215 @@
         <w:t>undertake a continence assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7C5DA9" w14:textId="5EE72C41" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>support the family with strategies to help Kirra with self-care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BE761E" w14:textId="174C19E0" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>We also include funding, based on Kirra’s age and</w:t>
       </w:r>
       <w:r w:rsidR="00E633FF">
         <w:t xml:space="preserve"> current level of functioning</w:t>
       </w:r>
       <w:r>
         <w:t>, to cover:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC63730" w14:textId="7D15A93D" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
+    <w:p w14:paraId="4CC63730" w14:textId="7DAF2E54" w:rsidR="00607F95" w:rsidRDefault="005F7783" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>five pull-up nappies a day</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00607F95">
+        <w:t xml:space="preserve"> pull-up nappies a day</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B40018E" w14:textId="055E90E2" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
+    <w:p w14:paraId="6B40018E" w14:textId="6C409112" w:rsidR="00607F95" w:rsidRDefault="005F7783" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>one pull up nappy a night</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00607F95">
+        <w:t xml:space="preserve"> pull</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00607F95">
+        <w:t>up nappy a night</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11888B9E" w14:textId="5AC6EC16" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>mattress protectors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E60D695" w14:textId="0BDF5AF6" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>continence aids, such as bags and wipes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5331694E" w14:textId="77777777" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Kirra and her mother attend a continence clinic for the continence assessment with a nurse. The nurse assesses Kirra and gives her mother advice on strategies to help Kirra develop better self-care with toileting. Kirra and her mother also work with an occupational therapist who helps them incorporate strategies into daily routines. We fund this through the allocated capacity building budget in Kirra’s plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D95E2D1" w14:textId="07622C55" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
+    <w:p w14:paraId="3D95E2D1" w14:textId="4CB65323" w:rsidR="00607F95" w:rsidRDefault="00607F95" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To work out whether </w:t>
       </w:r>
       <w:r w:rsidR="004F1B54">
         <w:t xml:space="preserve">we can provide </w:t>
       </w:r>
       <w:r w:rsidR="00BA04CB">
         <w:t>NDI</w:t>
       </w:r>
       <w:r w:rsidR="00C17629">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00BA04CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">funding for continence supports </w:t>
       </w:r>
       <w:r w:rsidR="008F0A63">
         <w:t xml:space="preserve">we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">consider the information and recommendation from Kirra’s mother against the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="008F0A63" w:rsidRPr="00747A5A">
+      <w:hyperlink r:id="rId16" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidR="008F0A63" w:rsidRPr="009E3C90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>reasonable and necessary criteria</w:t>
         </w:r>
+        <w:r w:rsidRPr="009E3C90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5160E851" w14:textId="5914D603" w:rsidR="00607F95" w:rsidRDefault="002E2C27" w:rsidP="00A4407A">
-      <w:r>
+    <w:p w14:paraId="5160E851" w14:textId="6E78CD0D" w:rsidR="00607F95" w:rsidRDefault="002E2C27" w:rsidP="00A4407A">
+      <w:r w:rsidRPr="00751DE9">
         <w:t xml:space="preserve">We consider if the support </w:t>
       </w:r>
-      <w:r w:rsidR="00D60DDC">
+      <w:r w:rsidR="00D60DDC" w:rsidRPr="00751DE9">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="008F0A63">
+      <w:r w:rsidR="008F0A63" w:rsidRPr="00751DE9">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00F86EA8">
+      <w:r w:rsidR="00F86EA8" w:rsidRPr="00751DE9">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="005C58D0">
+      <w:r w:rsidR="005C58D0" w:rsidRPr="00751DE9">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00F86EA8">
-        <w:t xml:space="preserve"> NDIS support that relates to Kirra’s disability.</w:t>
+      <w:r w:rsidR="00F86EA8" w:rsidRPr="00751DE9">
+        <w:t xml:space="preserve"> NDIS support that </w:t>
+      </w:r>
+      <w:r w:rsidR="00751DE9" w:rsidRPr="007E046E">
+        <w:t xml:space="preserve">is directly </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D05">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="00751DE9" w:rsidRPr="007E046E">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D05">
+        <w:t>ated to</w:t>
+      </w:r>
+      <w:r w:rsidR="00751DE9" w:rsidRPr="007E046E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86EA8" w:rsidRPr="00751DE9">
+        <w:t>Kirra’s disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56205325" w14:textId="42F10AE1" w:rsidR="004B5EEC" w:rsidRDefault="002E2C27" w:rsidP="002E2C27">
+    <w:p w14:paraId="56205325" w14:textId="37EA3315" w:rsidR="004B5EEC" w:rsidRDefault="002E2C27" w:rsidP="002E2C27">
       <w:r>
         <w:t xml:space="preserve">We also consider if the </w:t>
       </w:r>
       <w:r w:rsidR="004F1B54">
         <w:t xml:space="preserve">support will </w:t>
       </w:r>
       <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidR="004B5EEC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="004F1B54">
         <w:t xml:space="preserve"> is likely</w:t>
       </w:r>
       <w:r w:rsidR="004B5EEC">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004F1B54">
-        <w:t xml:space="preserve"> to be effective and beneficial for Kira, and reflects current good practice.</w:t>
+        <w:t xml:space="preserve"> to be effective and beneficial for Kir</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D05">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1B54">
+        <w:t>a, and reflects current good practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54857D5D" w14:textId="0C2105C3" w:rsidR="004F1B54" w:rsidRDefault="004F1B54" w:rsidP="002E2C27">
       <w:r>
         <w:t xml:space="preserve">For example, there is evidence that </w:t>
       </w:r>
       <w:r w:rsidR="00607F95">
         <w:t>Kirra’s needs are substantially greater than other children her age</w:t>
       </w:r>
       <w:r>
         <w:t>. The continence assessment will provide more evidence of Kirra’s progress and future support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC77815" w14:textId="52FF708D" w:rsidR="00E569E8" w:rsidRDefault="004F1B54" w:rsidP="00DC1DDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidR="005F53D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">decide to </w:t>
@@ -1286,410 +1411,484 @@
         <w:t xml:space="preserve"> for Kirra</w:t>
       </w:r>
       <w:r w:rsidR="00607F95">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidR="00607F95">
         <w:t xml:space="preserve"> recommend Kirra’s family buy the consumables month-by-month. This means they get the right amount and pull-up nappy size doesn’t change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA3CF95" w14:textId="77777777" w:rsidR="006558B4" w:rsidRPr="003B3852" w:rsidRDefault="006558B4" w:rsidP="006558B4">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3852">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>For more information, refer to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535F4671" w14:textId="167922A2" w:rsidR="006558B4" w:rsidRDefault="00CA35BD" w:rsidP="006558B4">
+    <w:p w14:paraId="535F4671" w14:textId="2B5F500E" w:rsidR="006558B4" w:rsidRDefault="003A1FCD" w:rsidP="006558B4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="003A1FCD">
+      <w:hyperlink r:id="rId17" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="091E498D" w14:textId="5ABCBAFD" w:rsidR="006558B4" w:rsidRDefault="00CA35BD" w:rsidP="006558B4">
+    <w:p w14:paraId="3FBA3A97" w14:textId="0483247E" w:rsidR="00A55DDB" w:rsidRPr="00D155F5" w:rsidRDefault="00674512" w:rsidP="00D155F5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00674512" w:rsidRPr="00F53BDB">
+      <w:hyperlink r:id="rId18" w:anchor="disability-related-health" w:history="1">
+        <w:r w:rsidRPr="00F53BDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Guideline – Disability-related Health Supports</w:t>
+          <w:t xml:space="preserve">Our Guideline – Disability-related </w:t>
+        </w:r>
+        <w:r w:rsidR="00E7262C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>h</w:t>
+        </w:r>
+        <w:r w:rsidR="00E7262C" w:rsidRPr="00F53BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ealth </w:t>
+        </w:r>
+        <w:r w:rsidR="00E7262C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidR="00E7262C" w:rsidRPr="00F53BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>upports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="006558B4" w:rsidSect="00DD5694">
-      <w:footerReference w:type="default" r:id="rId19"/>
+    <w:sectPr w:rsidR="00A55DDB" w:rsidRPr="00D155F5" w:rsidSect="00DD5694">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="992" w:bottom="1440" w:left="851" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50165C71" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281" w:rsidP="00E41B2B">
+    <w:p w14:paraId="7401F12C" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E538A4" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="59B4166C" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="098E2437" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F"/>
+    <w:p w14:paraId="2D1015F1" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F"/>
+    <w:p w14:paraId="5D268EB9" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F" w:rsidP="00E612A9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11A6494B" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281" w:rsidP="00E41B2B">
+    <w:p w14:paraId="0CC4AB7F" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33566D7B" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="09661029" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="6FF3EB65" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F"/>
+    <w:p w14:paraId="7B9A6DBC" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F"/>
+    <w:p w14:paraId="6E70C2CD" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F" w:rsidP="00E612A9"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="65CB4F24" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281">
+    <w:p w14:paraId="26CB1A42" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5165EE30" w14:textId="08FADAAB" w:rsidR="004F1B54" w:rsidRDefault="00C05D89" w:rsidP="004F1B54">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="668C57E9" w14:textId="7ABC8740" w:rsidR="009E7102" w:rsidRPr="00F8132F" w:rsidRDefault="00232C7B" w:rsidP="009E7102">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4820"/>
+        <w:tab w:val="right" w:pos="9781"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>25 November 2024</w:t>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>24</w:t>
     </w:r>
-    <w:r w:rsidR="004F1B54" w:rsidRPr="0098748B">
-[...3 lines deleted...]
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004F1B54">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="009E7102">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Early childhood continence consumables</w:t>
     </w:r>
-    <w:r w:rsidR="004F1B54" w:rsidRPr="0098748B">
-[...3 lines deleted...]
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:id w:val="108250739"/>
+        <w:id w:val="-653071732"/>
         <w:docPartObj>
-          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="004F1B54" w:rsidRPr="0098748B">
+        <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F1B54" w:rsidRPr="0098748B">
+        <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F1B54" w:rsidRPr="0098748B">
+        <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F1B54">
+        <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
+            <w:noProof/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="004F1B54" w:rsidRPr="0098748B">
+        <w:r w:rsidR="009E7102" w:rsidRPr="00F8132F">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
-[...40 lines deleted...]
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="00A1D0CD" w14:textId="74896407" w:rsidR="008E0F26" w:rsidRPr="00057643" w:rsidRDefault="00336F54" w:rsidP="00336F54">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1707680655"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12972A26" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281" w:rsidP="00E41B2B">
+    <w:p w14:paraId="01211BAC" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C38BC7C" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="205F1B77" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="6E2F5911" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F"/>
+    <w:p w14:paraId="2978DB3D" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F"/>
+    <w:p w14:paraId="1C7F6E22" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F" w:rsidP="00E612A9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46B0EDE8" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281" w:rsidP="00E41B2B">
+    <w:p w14:paraId="1AC0D6EC" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA3A956" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="19161B56" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="7301E90F" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F"/>
+    <w:p w14:paraId="2B56CFAC" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F"/>
+    <w:p w14:paraId="3C69D0A0" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F" w:rsidP="00E612A9"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68725BFB" w14:textId="77777777" w:rsidR="004F2281" w:rsidRDefault="004F2281">
+    <w:p w14:paraId="2DF5DBFB" w14:textId="77777777" w:rsidR="0052469F" w:rsidRDefault="0052469F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33060206" w14:textId="5A4E055C" w:rsidR="00D3593C" w:rsidRPr="00BF544A" w:rsidRDefault="00D3593C" w:rsidP="00BF544A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D25C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="207EF1CA"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4033,169 +4232,176 @@
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="870147467">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="414323147">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="306522045">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1910579733">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="261912414">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="948662569">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372B4D"/>
     <w:rsid w:val="0000049A"/>
     <w:rsid w:val="000028C0"/>
     <w:rsid w:val="00003772"/>
+    <w:rsid w:val="00004922"/>
+    <w:rsid w:val="00004A98"/>
     <w:rsid w:val="00005A4A"/>
     <w:rsid w:val="00006D71"/>
     <w:rsid w:val="000076D8"/>
     <w:rsid w:val="0001030F"/>
     <w:rsid w:val="000105ED"/>
+    <w:rsid w:val="00013CD5"/>
     <w:rsid w:val="00014236"/>
     <w:rsid w:val="0001497F"/>
+    <w:rsid w:val="00014C4A"/>
     <w:rsid w:val="0001664A"/>
     <w:rsid w:val="00017A0D"/>
     <w:rsid w:val="000217BA"/>
     <w:rsid w:val="000244F7"/>
     <w:rsid w:val="00024B3C"/>
     <w:rsid w:val="00024F26"/>
     <w:rsid w:val="00026A7C"/>
     <w:rsid w:val="00026AB1"/>
     <w:rsid w:val="0002765B"/>
     <w:rsid w:val="0003102C"/>
     <w:rsid w:val="00031DC1"/>
     <w:rsid w:val="000331C1"/>
     <w:rsid w:val="000334F2"/>
     <w:rsid w:val="00034F39"/>
     <w:rsid w:val="00035347"/>
     <w:rsid w:val="000353C6"/>
     <w:rsid w:val="000360D7"/>
     <w:rsid w:val="000379C2"/>
     <w:rsid w:val="000407A7"/>
     <w:rsid w:val="00041AC4"/>
     <w:rsid w:val="0004451B"/>
     <w:rsid w:val="000453CB"/>
     <w:rsid w:val="00045B8A"/>
     <w:rsid w:val="000467BE"/>
     <w:rsid w:val="0004795B"/>
     <w:rsid w:val="000502E4"/>
     <w:rsid w:val="00053718"/>
     <w:rsid w:val="000542A5"/>
     <w:rsid w:val="0005552C"/>
     <w:rsid w:val="00055C98"/>
     <w:rsid w:val="000560FE"/>
     <w:rsid w:val="00056AB1"/>
     <w:rsid w:val="00057643"/>
     <w:rsid w:val="00060099"/>
     <w:rsid w:val="000600F8"/>
+    <w:rsid w:val="000607F3"/>
     <w:rsid w:val="00060903"/>
     <w:rsid w:val="00060BC3"/>
     <w:rsid w:val="0006252C"/>
     <w:rsid w:val="00063181"/>
     <w:rsid w:val="000634A8"/>
     <w:rsid w:val="0006501B"/>
     <w:rsid w:val="00065A84"/>
     <w:rsid w:val="0006621B"/>
     <w:rsid w:val="00066979"/>
     <w:rsid w:val="00071B87"/>
     <w:rsid w:val="00071DB1"/>
     <w:rsid w:val="00072DDA"/>
     <w:rsid w:val="00073111"/>
     <w:rsid w:val="00073966"/>
     <w:rsid w:val="0007578A"/>
     <w:rsid w:val="00076D51"/>
     <w:rsid w:val="00077F74"/>
     <w:rsid w:val="000814FF"/>
     <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="000819DE"/>
     <w:rsid w:val="00083975"/>
     <w:rsid w:val="00086071"/>
     <w:rsid w:val="0008608A"/>
     <w:rsid w:val="00086624"/>
     <w:rsid w:val="00086F89"/>
     <w:rsid w:val="00090A90"/>
     <w:rsid w:val="00092275"/>
     <w:rsid w:val="00092F85"/>
     <w:rsid w:val="000931FB"/>
     <w:rsid w:val="000938E7"/>
     <w:rsid w:val="00094F8C"/>
     <w:rsid w:val="000958A9"/>
     <w:rsid w:val="00095A85"/>
     <w:rsid w:val="00096193"/>
     <w:rsid w:val="000962A8"/>
     <w:rsid w:val="00096D77"/>
     <w:rsid w:val="000A091D"/>
     <w:rsid w:val="000A0BC1"/>
     <w:rsid w:val="000A0DBF"/>
+    <w:rsid w:val="000A243A"/>
     <w:rsid w:val="000A270C"/>
     <w:rsid w:val="000A4E66"/>
     <w:rsid w:val="000A65E1"/>
     <w:rsid w:val="000A729F"/>
     <w:rsid w:val="000A7B3E"/>
+    <w:rsid w:val="000B0E0C"/>
     <w:rsid w:val="000B1E1B"/>
     <w:rsid w:val="000B25E0"/>
     <w:rsid w:val="000B266B"/>
     <w:rsid w:val="000B3D4A"/>
     <w:rsid w:val="000B4B87"/>
     <w:rsid w:val="000B575F"/>
     <w:rsid w:val="000B6EE1"/>
     <w:rsid w:val="000C0222"/>
     <w:rsid w:val="000C06D2"/>
     <w:rsid w:val="000C17B7"/>
     <w:rsid w:val="000C1BB5"/>
     <w:rsid w:val="000C32B9"/>
     <w:rsid w:val="000C4019"/>
     <w:rsid w:val="000C62C0"/>
     <w:rsid w:val="000C67EE"/>
     <w:rsid w:val="000D063D"/>
     <w:rsid w:val="000D0DE2"/>
     <w:rsid w:val="000D373D"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000E1427"/>
     <w:rsid w:val="000E1A5D"/>
     <w:rsid w:val="000E1FD5"/>
     <w:rsid w:val="000E2561"/>
     <w:rsid w:val="000E4509"/>
     <w:rsid w:val="000E54E9"/>
@@ -4232,166 +4438,175 @@
     <w:rsid w:val="00133B2D"/>
     <w:rsid w:val="00134477"/>
     <w:rsid w:val="00136FE7"/>
     <w:rsid w:val="0014062A"/>
     <w:rsid w:val="001427A4"/>
     <w:rsid w:val="00142C4E"/>
     <w:rsid w:val="0014559B"/>
     <w:rsid w:val="00150A1F"/>
     <w:rsid w:val="00150E45"/>
     <w:rsid w:val="00151210"/>
     <w:rsid w:val="001520E0"/>
     <w:rsid w:val="001547EF"/>
     <w:rsid w:val="00155825"/>
     <w:rsid w:val="00156C8C"/>
     <w:rsid w:val="00156FBC"/>
     <w:rsid w:val="001571D9"/>
     <w:rsid w:val="00157247"/>
     <w:rsid w:val="00160394"/>
     <w:rsid w:val="00160CBB"/>
     <w:rsid w:val="00161D4F"/>
     <w:rsid w:val="0016320A"/>
     <w:rsid w:val="0016324A"/>
     <w:rsid w:val="001637C4"/>
     <w:rsid w:val="00163D30"/>
     <w:rsid w:val="00164999"/>
+    <w:rsid w:val="00165024"/>
     <w:rsid w:val="00165A07"/>
     <w:rsid w:val="00171E2C"/>
     <w:rsid w:val="001725BE"/>
+    <w:rsid w:val="00172E22"/>
     <w:rsid w:val="0017586D"/>
     <w:rsid w:val="00176FC4"/>
     <w:rsid w:val="00177C54"/>
     <w:rsid w:val="00177E7C"/>
     <w:rsid w:val="00183690"/>
     <w:rsid w:val="001906DC"/>
     <w:rsid w:val="001919A6"/>
     <w:rsid w:val="00192374"/>
     <w:rsid w:val="00193DB5"/>
     <w:rsid w:val="00197187"/>
     <w:rsid w:val="00197F2A"/>
     <w:rsid w:val="001A11BB"/>
     <w:rsid w:val="001A205C"/>
     <w:rsid w:val="001A31C1"/>
     <w:rsid w:val="001A39BF"/>
     <w:rsid w:val="001A3E03"/>
     <w:rsid w:val="001A4037"/>
     <w:rsid w:val="001A490E"/>
     <w:rsid w:val="001A7739"/>
     <w:rsid w:val="001B0C8A"/>
     <w:rsid w:val="001B1E7A"/>
     <w:rsid w:val="001B3812"/>
     <w:rsid w:val="001B458C"/>
     <w:rsid w:val="001B5BDD"/>
     <w:rsid w:val="001B78B8"/>
     <w:rsid w:val="001C1578"/>
     <w:rsid w:val="001C1B21"/>
     <w:rsid w:val="001C33B5"/>
     <w:rsid w:val="001C5443"/>
     <w:rsid w:val="001C5763"/>
     <w:rsid w:val="001C69E4"/>
     <w:rsid w:val="001C7C1B"/>
     <w:rsid w:val="001D025A"/>
     <w:rsid w:val="001D0FA5"/>
     <w:rsid w:val="001D1D55"/>
     <w:rsid w:val="001D41F2"/>
     <w:rsid w:val="001D42C6"/>
+    <w:rsid w:val="001D5A63"/>
     <w:rsid w:val="001D740A"/>
     <w:rsid w:val="001D7713"/>
     <w:rsid w:val="001E0852"/>
+    <w:rsid w:val="001E0CC5"/>
     <w:rsid w:val="001E13E0"/>
     <w:rsid w:val="001E4580"/>
     <w:rsid w:val="001E584B"/>
     <w:rsid w:val="001E7701"/>
     <w:rsid w:val="001F15AC"/>
     <w:rsid w:val="001F3D04"/>
     <w:rsid w:val="001F448A"/>
     <w:rsid w:val="001F4B75"/>
     <w:rsid w:val="001F5C40"/>
     <w:rsid w:val="001F6632"/>
     <w:rsid w:val="001F7CF6"/>
     <w:rsid w:val="001F7DF1"/>
     <w:rsid w:val="001F7F44"/>
     <w:rsid w:val="002000EA"/>
     <w:rsid w:val="00200470"/>
     <w:rsid w:val="00203C5F"/>
     <w:rsid w:val="00205008"/>
     <w:rsid w:val="00207AF2"/>
     <w:rsid w:val="00211013"/>
     <w:rsid w:val="00211251"/>
     <w:rsid w:val="00211308"/>
     <w:rsid w:val="00212FF7"/>
     <w:rsid w:val="00213451"/>
     <w:rsid w:val="002149A6"/>
     <w:rsid w:val="00214ABB"/>
     <w:rsid w:val="00216B6A"/>
     <w:rsid w:val="00216BD7"/>
     <w:rsid w:val="0022010F"/>
     <w:rsid w:val="002204E7"/>
     <w:rsid w:val="00221792"/>
     <w:rsid w:val="00221DF8"/>
     <w:rsid w:val="00224842"/>
     <w:rsid w:val="00225A8E"/>
     <w:rsid w:val="00226CED"/>
+    <w:rsid w:val="002272A6"/>
     <w:rsid w:val="00227789"/>
     <w:rsid w:val="00231AAF"/>
+    <w:rsid w:val="00232C7B"/>
     <w:rsid w:val="0023379A"/>
     <w:rsid w:val="00235A40"/>
     <w:rsid w:val="00237B9D"/>
     <w:rsid w:val="00240607"/>
     <w:rsid w:val="00241092"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="002414DB"/>
     <w:rsid w:val="00242E5E"/>
     <w:rsid w:val="0024345C"/>
     <w:rsid w:val="00243C89"/>
     <w:rsid w:val="0024427A"/>
     <w:rsid w:val="00250258"/>
     <w:rsid w:val="002507C9"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="00251C9E"/>
     <w:rsid w:val="00252817"/>
     <w:rsid w:val="0025402F"/>
     <w:rsid w:val="0025621B"/>
     <w:rsid w:val="00257B77"/>
     <w:rsid w:val="00257BFC"/>
     <w:rsid w:val="0026016D"/>
     <w:rsid w:val="002610D9"/>
     <w:rsid w:val="002619C6"/>
     <w:rsid w:val="002629F1"/>
     <w:rsid w:val="002630C8"/>
     <w:rsid w:val="00263174"/>
     <w:rsid w:val="002636A7"/>
     <w:rsid w:val="002652A7"/>
     <w:rsid w:val="0026675D"/>
     <w:rsid w:val="00266975"/>
     <w:rsid w:val="002670F5"/>
     <w:rsid w:val="0026793E"/>
+    <w:rsid w:val="002748C5"/>
+    <w:rsid w:val="00277803"/>
     <w:rsid w:val="002801CF"/>
     <w:rsid w:val="0028023B"/>
     <w:rsid w:val="00281175"/>
     <w:rsid w:val="00281372"/>
     <w:rsid w:val="002819BF"/>
+    <w:rsid w:val="002833D4"/>
     <w:rsid w:val="00283C55"/>
     <w:rsid w:val="00286A4D"/>
     <w:rsid w:val="002874F1"/>
     <w:rsid w:val="00290112"/>
     <w:rsid w:val="00290A84"/>
     <w:rsid w:val="00290BC6"/>
     <w:rsid w:val="00291558"/>
     <w:rsid w:val="002916AF"/>
     <w:rsid w:val="00292079"/>
     <w:rsid w:val="00292265"/>
     <w:rsid w:val="00293007"/>
     <w:rsid w:val="00293AD6"/>
     <w:rsid w:val="0029777D"/>
     <w:rsid w:val="002A1D1C"/>
     <w:rsid w:val="002A644B"/>
     <w:rsid w:val="002A6636"/>
     <w:rsid w:val="002A753B"/>
     <w:rsid w:val="002A7774"/>
     <w:rsid w:val="002A7E44"/>
     <w:rsid w:val="002B1C9C"/>
     <w:rsid w:val="002B2A26"/>
     <w:rsid w:val="002B3297"/>
     <w:rsid w:val="002B63EB"/>
     <w:rsid w:val="002B7ACB"/>
     <w:rsid w:val="002B7B42"/>
@@ -4411,618 +4626,661 @@
     <w:rsid w:val="002D45E9"/>
     <w:rsid w:val="002D4819"/>
     <w:rsid w:val="002D4EC2"/>
     <w:rsid w:val="002D512C"/>
     <w:rsid w:val="002D5412"/>
     <w:rsid w:val="002D56BF"/>
     <w:rsid w:val="002D638D"/>
     <w:rsid w:val="002D7431"/>
     <w:rsid w:val="002D7CDF"/>
     <w:rsid w:val="002E105C"/>
     <w:rsid w:val="002E1FC0"/>
     <w:rsid w:val="002E1FE7"/>
     <w:rsid w:val="002E2C27"/>
     <w:rsid w:val="002E389B"/>
     <w:rsid w:val="002E5EFC"/>
     <w:rsid w:val="002F158D"/>
     <w:rsid w:val="002F1BD0"/>
     <w:rsid w:val="002F2B31"/>
     <w:rsid w:val="002F6452"/>
     <w:rsid w:val="002F7105"/>
     <w:rsid w:val="002F7DDA"/>
     <w:rsid w:val="0030132F"/>
     <w:rsid w:val="003027FB"/>
     <w:rsid w:val="00302D69"/>
     <w:rsid w:val="00302F08"/>
+    <w:rsid w:val="0030357E"/>
     <w:rsid w:val="003040B3"/>
     <w:rsid w:val="0030612C"/>
     <w:rsid w:val="003061D9"/>
     <w:rsid w:val="003072EF"/>
     <w:rsid w:val="003100FD"/>
     <w:rsid w:val="00312ABF"/>
     <w:rsid w:val="003136CF"/>
     <w:rsid w:val="00315FFE"/>
     <w:rsid w:val="00316974"/>
     <w:rsid w:val="00317C72"/>
     <w:rsid w:val="00321756"/>
+    <w:rsid w:val="003219F6"/>
     <w:rsid w:val="00325802"/>
     <w:rsid w:val="00326AB7"/>
     <w:rsid w:val="00327A62"/>
     <w:rsid w:val="003322DA"/>
     <w:rsid w:val="00332740"/>
     <w:rsid w:val="003340D5"/>
     <w:rsid w:val="003362A4"/>
     <w:rsid w:val="00336F54"/>
+    <w:rsid w:val="0034028A"/>
     <w:rsid w:val="0034035E"/>
     <w:rsid w:val="00340B39"/>
     <w:rsid w:val="0034155D"/>
     <w:rsid w:val="003421BA"/>
     <w:rsid w:val="003425D1"/>
     <w:rsid w:val="00342C5D"/>
     <w:rsid w:val="0034375A"/>
+    <w:rsid w:val="0034524F"/>
     <w:rsid w:val="00345DAB"/>
     <w:rsid w:val="00346116"/>
     <w:rsid w:val="0034650D"/>
     <w:rsid w:val="00346D7A"/>
     <w:rsid w:val="00350116"/>
     <w:rsid w:val="00350DF1"/>
     <w:rsid w:val="00352806"/>
     <w:rsid w:val="00353638"/>
     <w:rsid w:val="00353D56"/>
     <w:rsid w:val="0035699C"/>
     <w:rsid w:val="003601EC"/>
     <w:rsid w:val="0036167F"/>
     <w:rsid w:val="0036275D"/>
     <w:rsid w:val="003648E4"/>
+    <w:rsid w:val="00365941"/>
     <w:rsid w:val="00365E30"/>
+    <w:rsid w:val="00365F89"/>
     <w:rsid w:val="003672CA"/>
     <w:rsid w:val="00370E00"/>
     <w:rsid w:val="00372B4D"/>
     <w:rsid w:val="003732B4"/>
     <w:rsid w:val="00374736"/>
     <w:rsid w:val="0037616B"/>
     <w:rsid w:val="00380495"/>
     <w:rsid w:val="003809E0"/>
     <w:rsid w:val="00381A4B"/>
     <w:rsid w:val="00382178"/>
+    <w:rsid w:val="00382861"/>
     <w:rsid w:val="003833DA"/>
     <w:rsid w:val="00387010"/>
+    <w:rsid w:val="0039024E"/>
     <w:rsid w:val="003939B1"/>
     <w:rsid w:val="00394125"/>
     <w:rsid w:val="00395002"/>
     <w:rsid w:val="003954E4"/>
     <w:rsid w:val="00396313"/>
     <w:rsid w:val="003A043D"/>
     <w:rsid w:val="003A1FCD"/>
     <w:rsid w:val="003A2E2D"/>
     <w:rsid w:val="003A4E82"/>
     <w:rsid w:val="003A5430"/>
     <w:rsid w:val="003A68DA"/>
     <w:rsid w:val="003A6E53"/>
     <w:rsid w:val="003A7046"/>
     <w:rsid w:val="003B01DA"/>
     <w:rsid w:val="003B1D41"/>
     <w:rsid w:val="003B24AD"/>
     <w:rsid w:val="003B2A07"/>
     <w:rsid w:val="003B2CFE"/>
     <w:rsid w:val="003B4F21"/>
     <w:rsid w:val="003B6E30"/>
     <w:rsid w:val="003C150B"/>
     <w:rsid w:val="003C228B"/>
     <w:rsid w:val="003C3537"/>
     <w:rsid w:val="003C39B5"/>
     <w:rsid w:val="003C4D46"/>
     <w:rsid w:val="003C6455"/>
     <w:rsid w:val="003C649D"/>
     <w:rsid w:val="003C66B1"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003C7D60"/>
     <w:rsid w:val="003D0857"/>
     <w:rsid w:val="003D0E8F"/>
     <w:rsid w:val="003D236C"/>
     <w:rsid w:val="003D252F"/>
     <w:rsid w:val="003D331D"/>
+    <w:rsid w:val="003D55AD"/>
     <w:rsid w:val="003D5E76"/>
     <w:rsid w:val="003D61F3"/>
+    <w:rsid w:val="003D6464"/>
     <w:rsid w:val="003D7BD0"/>
     <w:rsid w:val="003E09F9"/>
     <w:rsid w:val="003E3320"/>
     <w:rsid w:val="003E4433"/>
     <w:rsid w:val="003E4521"/>
     <w:rsid w:val="003E5F18"/>
     <w:rsid w:val="003E635F"/>
     <w:rsid w:val="003E7B5A"/>
     <w:rsid w:val="003E7E81"/>
     <w:rsid w:val="003F1CC8"/>
     <w:rsid w:val="003F6DE2"/>
     <w:rsid w:val="00401E2B"/>
     <w:rsid w:val="0040203C"/>
     <w:rsid w:val="00402969"/>
+    <w:rsid w:val="00402A10"/>
     <w:rsid w:val="00402A80"/>
     <w:rsid w:val="004043C9"/>
     <w:rsid w:val="004064E4"/>
     <w:rsid w:val="004105B6"/>
     <w:rsid w:val="004112BE"/>
     <w:rsid w:val="0041192E"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00417896"/>
     <w:rsid w:val="00421631"/>
     <w:rsid w:val="0042200A"/>
     <w:rsid w:val="00422BD0"/>
     <w:rsid w:val="00423831"/>
     <w:rsid w:val="00424B45"/>
     <w:rsid w:val="00425544"/>
     <w:rsid w:val="0042595D"/>
     <w:rsid w:val="004274ED"/>
     <w:rsid w:val="00427D09"/>
     <w:rsid w:val="00430073"/>
     <w:rsid w:val="00430AF3"/>
     <w:rsid w:val="00433245"/>
     <w:rsid w:val="004335B9"/>
     <w:rsid w:val="00434CDA"/>
     <w:rsid w:val="004352A2"/>
     <w:rsid w:val="004401E5"/>
     <w:rsid w:val="0044066D"/>
     <w:rsid w:val="0044298D"/>
     <w:rsid w:val="00443919"/>
     <w:rsid w:val="00443AA9"/>
     <w:rsid w:val="00447787"/>
     <w:rsid w:val="00450A8D"/>
     <w:rsid w:val="00450C43"/>
     <w:rsid w:val="00451F60"/>
     <w:rsid w:val="00455378"/>
     <w:rsid w:val="0045557C"/>
     <w:rsid w:val="00461220"/>
     <w:rsid w:val="00462A60"/>
+    <w:rsid w:val="00462DBE"/>
     <w:rsid w:val="00463C60"/>
     <w:rsid w:val="0046401E"/>
     <w:rsid w:val="00464B86"/>
     <w:rsid w:val="00465D66"/>
     <w:rsid w:val="004663D5"/>
     <w:rsid w:val="00466AF9"/>
     <w:rsid w:val="00467179"/>
     <w:rsid w:val="0047006D"/>
     <w:rsid w:val="0047156B"/>
     <w:rsid w:val="00472986"/>
+    <w:rsid w:val="00476A64"/>
     <w:rsid w:val="00480170"/>
     <w:rsid w:val="00481369"/>
     <w:rsid w:val="004832FA"/>
     <w:rsid w:val="004837ED"/>
     <w:rsid w:val="00483BFE"/>
     <w:rsid w:val="00484CE4"/>
     <w:rsid w:val="00485ADC"/>
     <w:rsid w:val="0048725C"/>
+    <w:rsid w:val="00487467"/>
     <w:rsid w:val="0048750E"/>
     <w:rsid w:val="004900F9"/>
     <w:rsid w:val="00490D37"/>
     <w:rsid w:val="00492E76"/>
     <w:rsid w:val="00494F17"/>
     <w:rsid w:val="00496673"/>
     <w:rsid w:val="004A0FC9"/>
     <w:rsid w:val="004A2EFD"/>
     <w:rsid w:val="004A2F1E"/>
     <w:rsid w:val="004A40B7"/>
     <w:rsid w:val="004A48A9"/>
     <w:rsid w:val="004A4FED"/>
     <w:rsid w:val="004A54CD"/>
     <w:rsid w:val="004A6FB2"/>
     <w:rsid w:val="004B2EDD"/>
     <w:rsid w:val="004B355E"/>
     <w:rsid w:val="004B35A3"/>
     <w:rsid w:val="004B4276"/>
     <w:rsid w:val="004B5EEC"/>
     <w:rsid w:val="004B6146"/>
     <w:rsid w:val="004B6DF3"/>
     <w:rsid w:val="004C11C0"/>
+    <w:rsid w:val="004C3C55"/>
     <w:rsid w:val="004C4C20"/>
     <w:rsid w:val="004C5551"/>
     <w:rsid w:val="004C6435"/>
     <w:rsid w:val="004C7AAE"/>
     <w:rsid w:val="004D0082"/>
     <w:rsid w:val="004D0579"/>
     <w:rsid w:val="004D159F"/>
     <w:rsid w:val="004D2B03"/>
     <w:rsid w:val="004D2BB3"/>
     <w:rsid w:val="004D3636"/>
+    <w:rsid w:val="004D36B3"/>
+    <w:rsid w:val="004D3C9F"/>
     <w:rsid w:val="004D3F0E"/>
     <w:rsid w:val="004D5F67"/>
     <w:rsid w:val="004D69BA"/>
     <w:rsid w:val="004D7782"/>
     <w:rsid w:val="004E06A0"/>
     <w:rsid w:val="004E1ED9"/>
     <w:rsid w:val="004E2629"/>
     <w:rsid w:val="004E4105"/>
     <w:rsid w:val="004E5A12"/>
     <w:rsid w:val="004E6BAA"/>
     <w:rsid w:val="004E6E32"/>
     <w:rsid w:val="004E7B64"/>
     <w:rsid w:val="004F0181"/>
     <w:rsid w:val="004F01AE"/>
     <w:rsid w:val="004F07D6"/>
     <w:rsid w:val="004F1B54"/>
     <w:rsid w:val="004F2281"/>
+    <w:rsid w:val="004F481E"/>
     <w:rsid w:val="004F4A28"/>
     <w:rsid w:val="004F4A8B"/>
     <w:rsid w:val="004F4AD1"/>
     <w:rsid w:val="004F4E81"/>
     <w:rsid w:val="004F5ABE"/>
     <w:rsid w:val="004F5BD0"/>
     <w:rsid w:val="00501F3C"/>
     <w:rsid w:val="005037E5"/>
     <w:rsid w:val="0050498A"/>
     <w:rsid w:val="00507174"/>
     <w:rsid w:val="00507D6F"/>
     <w:rsid w:val="0051037D"/>
     <w:rsid w:val="00512114"/>
     <w:rsid w:val="00515186"/>
+    <w:rsid w:val="005155B5"/>
     <w:rsid w:val="005167F5"/>
     <w:rsid w:val="00516D56"/>
     <w:rsid w:val="00517625"/>
+    <w:rsid w:val="00520136"/>
     <w:rsid w:val="00520FB7"/>
+    <w:rsid w:val="0052469F"/>
     <w:rsid w:val="00524BB0"/>
     <w:rsid w:val="0052511F"/>
     <w:rsid w:val="00526EF0"/>
     <w:rsid w:val="00527C2A"/>
     <w:rsid w:val="005311C7"/>
     <w:rsid w:val="005324B5"/>
     <w:rsid w:val="00532BD5"/>
+    <w:rsid w:val="00534B44"/>
     <w:rsid w:val="0053621D"/>
     <w:rsid w:val="00542311"/>
+    <w:rsid w:val="00543446"/>
     <w:rsid w:val="00547F32"/>
     <w:rsid w:val="00550FA9"/>
     <w:rsid w:val="00553C87"/>
     <w:rsid w:val="00555662"/>
     <w:rsid w:val="00557268"/>
     <w:rsid w:val="0055736E"/>
     <w:rsid w:val="005575B3"/>
     <w:rsid w:val="00557C45"/>
     <w:rsid w:val="00561383"/>
     <w:rsid w:val="005640D1"/>
+    <w:rsid w:val="005648F2"/>
     <w:rsid w:val="00564D6E"/>
     <w:rsid w:val="00566492"/>
     <w:rsid w:val="0056695E"/>
     <w:rsid w:val="00566BE3"/>
     <w:rsid w:val="00567908"/>
+    <w:rsid w:val="005734FB"/>
     <w:rsid w:val="00577B43"/>
     <w:rsid w:val="00581F4B"/>
     <w:rsid w:val="00582A0F"/>
     <w:rsid w:val="00582B00"/>
     <w:rsid w:val="00585635"/>
     <w:rsid w:val="005858EF"/>
     <w:rsid w:val="00590271"/>
     <w:rsid w:val="005902F5"/>
     <w:rsid w:val="005916F7"/>
     <w:rsid w:val="00591EB3"/>
     <w:rsid w:val="00592D5B"/>
     <w:rsid w:val="00594223"/>
     <w:rsid w:val="00595AE3"/>
     <w:rsid w:val="00596D13"/>
     <w:rsid w:val="005A0D2E"/>
     <w:rsid w:val="005A4F0E"/>
     <w:rsid w:val="005A53EC"/>
     <w:rsid w:val="005A72CD"/>
     <w:rsid w:val="005B0142"/>
     <w:rsid w:val="005B0149"/>
     <w:rsid w:val="005B0B8C"/>
     <w:rsid w:val="005B0DC0"/>
     <w:rsid w:val="005B3BCF"/>
     <w:rsid w:val="005C14C7"/>
     <w:rsid w:val="005C1A0C"/>
     <w:rsid w:val="005C283F"/>
     <w:rsid w:val="005C2C26"/>
+    <w:rsid w:val="005C3240"/>
     <w:rsid w:val="005C4CF0"/>
     <w:rsid w:val="005C58D0"/>
     <w:rsid w:val="005D11D5"/>
     <w:rsid w:val="005D13D8"/>
     <w:rsid w:val="005D3849"/>
     <w:rsid w:val="005D3951"/>
     <w:rsid w:val="005D550E"/>
     <w:rsid w:val="005D5CE8"/>
     <w:rsid w:val="005D6A20"/>
     <w:rsid w:val="005E0430"/>
     <w:rsid w:val="005E0AB6"/>
     <w:rsid w:val="005E1BE8"/>
     <w:rsid w:val="005E1E13"/>
     <w:rsid w:val="005E47DB"/>
     <w:rsid w:val="005E4DF9"/>
     <w:rsid w:val="005E5819"/>
     <w:rsid w:val="005F1470"/>
     <w:rsid w:val="005F33FE"/>
     <w:rsid w:val="005F346E"/>
     <w:rsid w:val="005F376B"/>
     <w:rsid w:val="005F43CF"/>
     <w:rsid w:val="005F49E6"/>
     <w:rsid w:val="005F53D4"/>
+    <w:rsid w:val="005F7783"/>
     <w:rsid w:val="0060085F"/>
     <w:rsid w:val="006037BB"/>
     <w:rsid w:val="00603C5F"/>
     <w:rsid w:val="00605827"/>
     <w:rsid w:val="00605EE7"/>
     <w:rsid w:val="00606458"/>
     <w:rsid w:val="00606A1C"/>
     <w:rsid w:val="00607F95"/>
     <w:rsid w:val="00607F98"/>
     <w:rsid w:val="00610A3B"/>
     <w:rsid w:val="006126BB"/>
     <w:rsid w:val="00616049"/>
     <w:rsid w:val="00616AA9"/>
     <w:rsid w:val="00616AD8"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="0062454B"/>
     <w:rsid w:val="0062566E"/>
     <w:rsid w:val="00626360"/>
     <w:rsid w:val="006272A5"/>
     <w:rsid w:val="006272D2"/>
     <w:rsid w:val="00627A56"/>
     <w:rsid w:val="006302E3"/>
     <w:rsid w:val="006313B9"/>
     <w:rsid w:val="0063249E"/>
+    <w:rsid w:val="006366B6"/>
     <w:rsid w:val="00636888"/>
     <w:rsid w:val="006378AE"/>
     <w:rsid w:val="0064034C"/>
     <w:rsid w:val="006419DA"/>
     <w:rsid w:val="00642907"/>
     <w:rsid w:val="00643097"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="00644648"/>
     <w:rsid w:val="00644C5A"/>
     <w:rsid w:val="006456DC"/>
     <w:rsid w:val="006515EC"/>
     <w:rsid w:val="00652049"/>
     <w:rsid w:val="006523D7"/>
     <w:rsid w:val="00652914"/>
     <w:rsid w:val="00653D86"/>
     <w:rsid w:val="00654615"/>
     <w:rsid w:val="006558B4"/>
     <w:rsid w:val="00656AB7"/>
     <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00662FFE"/>
     <w:rsid w:val="00663E0B"/>
     <w:rsid w:val="006665F8"/>
     <w:rsid w:val="00666A5B"/>
     <w:rsid w:val="00667277"/>
     <w:rsid w:val="00667E98"/>
     <w:rsid w:val="00670218"/>
     <w:rsid w:val="00670BDD"/>
     <w:rsid w:val="00670C5E"/>
     <w:rsid w:val="00673B77"/>
     <w:rsid w:val="00674512"/>
     <w:rsid w:val="00674A8B"/>
     <w:rsid w:val="00676A4A"/>
     <w:rsid w:val="00676FFC"/>
     <w:rsid w:val="006771A1"/>
     <w:rsid w:val="00680658"/>
+    <w:rsid w:val="00681C4A"/>
     <w:rsid w:val="00681EBA"/>
     <w:rsid w:val="00682F4B"/>
     <w:rsid w:val="00684EDB"/>
     <w:rsid w:val="0068583D"/>
     <w:rsid w:val="006862A9"/>
     <w:rsid w:val="006917D6"/>
     <w:rsid w:val="00691B13"/>
     <w:rsid w:val="00692DB5"/>
     <w:rsid w:val="00695128"/>
     <w:rsid w:val="00695483"/>
     <w:rsid w:val="00695D0C"/>
+    <w:rsid w:val="006963BE"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="006A105C"/>
     <w:rsid w:val="006A1A13"/>
     <w:rsid w:val="006A4F2D"/>
     <w:rsid w:val="006A5519"/>
     <w:rsid w:val="006A5B36"/>
     <w:rsid w:val="006A5C04"/>
     <w:rsid w:val="006A67D8"/>
     <w:rsid w:val="006A767D"/>
     <w:rsid w:val="006A7900"/>
     <w:rsid w:val="006A7C1E"/>
     <w:rsid w:val="006B0057"/>
     <w:rsid w:val="006B0794"/>
     <w:rsid w:val="006B13FB"/>
     <w:rsid w:val="006B1942"/>
     <w:rsid w:val="006B285D"/>
     <w:rsid w:val="006B29ED"/>
     <w:rsid w:val="006B2B2A"/>
     <w:rsid w:val="006B37F6"/>
     <w:rsid w:val="006B4175"/>
     <w:rsid w:val="006B486D"/>
     <w:rsid w:val="006B4AB7"/>
     <w:rsid w:val="006B5DCB"/>
     <w:rsid w:val="006B647F"/>
     <w:rsid w:val="006C0B89"/>
     <w:rsid w:val="006C0BAB"/>
+    <w:rsid w:val="006C197F"/>
     <w:rsid w:val="006C3759"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C6FA5"/>
     <w:rsid w:val="006C7926"/>
     <w:rsid w:val="006D160F"/>
     <w:rsid w:val="006D21D2"/>
     <w:rsid w:val="006D26C9"/>
     <w:rsid w:val="006D3513"/>
     <w:rsid w:val="006D41B0"/>
     <w:rsid w:val="006D43A0"/>
     <w:rsid w:val="006D59D3"/>
+    <w:rsid w:val="006D6753"/>
     <w:rsid w:val="006D7BC6"/>
     <w:rsid w:val="006E033A"/>
     <w:rsid w:val="006E0974"/>
     <w:rsid w:val="006E1228"/>
     <w:rsid w:val="006E1FBE"/>
     <w:rsid w:val="006E4FFA"/>
     <w:rsid w:val="006E5ED9"/>
+    <w:rsid w:val="006E6801"/>
     <w:rsid w:val="006E6D22"/>
     <w:rsid w:val="006F276F"/>
     <w:rsid w:val="006F2C8A"/>
     <w:rsid w:val="006F65BC"/>
     <w:rsid w:val="006F7F69"/>
     <w:rsid w:val="00700333"/>
     <w:rsid w:val="00700542"/>
     <w:rsid w:val="00701E5B"/>
     <w:rsid w:val="00702A62"/>
     <w:rsid w:val="007031AA"/>
     <w:rsid w:val="00703357"/>
     <w:rsid w:val="00703396"/>
     <w:rsid w:val="007071EA"/>
     <w:rsid w:val="007079F6"/>
     <w:rsid w:val="00707F7D"/>
     <w:rsid w:val="007116B4"/>
     <w:rsid w:val="0071194D"/>
     <w:rsid w:val="00712757"/>
     <w:rsid w:val="00712E97"/>
     <w:rsid w:val="00713384"/>
     <w:rsid w:val="007134A8"/>
     <w:rsid w:val="00714485"/>
     <w:rsid w:val="0071511E"/>
     <w:rsid w:val="007151EB"/>
     <w:rsid w:val="00715560"/>
     <w:rsid w:val="007157A0"/>
     <w:rsid w:val="007163CD"/>
     <w:rsid w:val="00717CF9"/>
     <w:rsid w:val="0072327D"/>
     <w:rsid w:val="00725769"/>
     <w:rsid w:val="00725893"/>
     <w:rsid w:val="007264C1"/>
     <w:rsid w:val="00727209"/>
     <w:rsid w:val="0073059B"/>
     <w:rsid w:val="00730BC1"/>
     <w:rsid w:val="007311F2"/>
     <w:rsid w:val="00732457"/>
     <w:rsid w:val="00733227"/>
     <w:rsid w:val="00734029"/>
     <w:rsid w:val="00736A8B"/>
     <w:rsid w:val="00736B46"/>
     <w:rsid w:val="00736EB2"/>
     <w:rsid w:val="007379B6"/>
     <w:rsid w:val="00740231"/>
     <w:rsid w:val="007403A9"/>
     <w:rsid w:val="0074088F"/>
     <w:rsid w:val="0074233D"/>
+    <w:rsid w:val="00742BAE"/>
     <w:rsid w:val="00742E81"/>
     <w:rsid w:val="00743395"/>
     <w:rsid w:val="00744E60"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="00747C86"/>
     <w:rsid w:val="00750EB7"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="00750F7E"/>
     <w:rsid w:val="0075139D"/>
+    <w:rsid w:val="00751DE9"/>
     <w:rsid w:val="007536E8"/>
     <w:rsid w:val="00753B43"/>
     <w:rsid w:val="0075550E"/>
     <w:rsid w:val="00755A19"/>
     <w:rsid w:val="0075728E"/>
     <w:rsid w:val="00762C23"/>
     <w:rsid w:val="00762C36"/>
     <w:rsid w:val="00764A16"/>
     <w:rsid w:val="007650FB"/>
     <w:rsid w:val="00765838"/>
     <w:rsid w:val="00765A48"/>
     <w:rsid w:val="00765DA9"/>
     <w:rsid w:val="007668A7"/>
     <w:rsid w:val="00766D90"/>
     <w:rsid w:val="00770130"/>
     <w:rsid w:val="00771EF4"/>
     <w:rsid w:val="00772526"/>
     <w:rsid w:val="00772A7E"/>
     <w:rsid w:val="00773DDB"/>
     <w:rsid w:val="00776102"/>
     <w:rsid w:val="007763A1"/>
     <w:rsid w:val="0077695D"/>
     <w:rsid w:val="00776F04"/>
     <w:rsid w:val="00776FE6"/>
     <w:rsid w:val="00777562"/>
     <w:rsid w:val="00780148"/>
     <w:rsid w:val="00783149"/>
     <w:rsid w:val="00785B0A"/>
     <w:rsid w:val="00787381"/>
     <w:rsid w:val="007876B7"/>
     <w:rsid w:val="00791969"/>
     <w:rsid w:val="00792A76"/>
     <w:rsid w:val="00793342"/>
     <w:rsid w:val="007934CA"/>
     <w:rsid w:val="00793726"/>
     <w:rsid w:val="00795115"/>
     <w:rsid w:val="00796BB4"/>
     <w:rsid w:val="007A011E"/>
     <w:rsid w:val="007A067E"/>
     <w:rsid w:val="007A21CD"/>
+    <w:rsid w:val="007A295E"/>
     <w:rsid w:val="007A3DEB"/>
     <w:rsid w:val="007A570D"/>
     <w:rsid w:val="007A6D86"/>
     <w:rsid w:val="007A6E92"/>
     <w:rsid w:val="007B2A95"/>
     <w:rsid w:val="007B35BD"/>
     <w:rsid w:val="007B5C0D"/>
     <w:rsid w:val="007B74C2"/>
     <w:rsid w:val="007B7DE5"/>
     <w:rsid w:val="007B7E01"/>
+    <w:rsid w:val="007C15A4"/>
     <w:rsid w:val="007C271C"/>
     <w:rsid w:val="007C375D"/>
     <w:rsid w:val="007C6F30"/>
     <w:rsid w:val="007D1136"/>
     <w:rsid w:val="007D1BA6"/>
     <w:rsid w:val="007D2136"/>
     <w:rsid w:val="007D4F75"/>
     <w:rsid w:val="007D58FA"/>
     <w:rsid w:val="007D6F07"/>
     <w:rsid w:val="007D7F22"/>
     <w:rsid w:val="007D7F7F"/>
     <w:rsid w:val="007E01BC"/>
+    <w:rsid w:val="007E046E"/>
     <w:rsid w:val="007E060D"/>
     <w:rsid w:val="007E1C85"/>
     <w:rsid w:val="007E2658"/>
     <w:rsid w:val="007E3DC2"/>
     <w:rsid w:val="007E4BEF"/>
+    <w:rsid w:val="007E6644"/>
     <w:rsid w:val="007E70B8"/>
     <w:rsid w:val="007F0DE7"/>
     <w:rsid w:val="007F10D2"/>
     <w:rsid w:val="007F1CD1"/>
+    <w:rsid w:val="007F1EA3"/>
     <w:rsid w:val="007F1F4D"/>
     <w:rsid w:val="007F3B37"/>
     <w:rsid w:val="007F46EA"/>
     <w:rsid w:val="007F5AD7"/>
     <w:rsid w:val="007F765A"/>
     <w:rsid w:val="008012F8"/>
     <w:rsid w:val="00802AFC"/>
+    <w:rsid w:val="00804945"/>
     <w:rsid w:val="00805891"/>
     <w:rsid w:val="008063BD"/>
     <w:rsid w:val="0080685C"/>
     <w:rsid w:val="00806F47"/>
     <w:rsid w:val="00810C76"/>
     <w:rsid w:val="00810C81"/>
     <w:rsid w:val="00812FA2"/>
     <w:rsid w:val="00813187"/>
     <w:rsid w:val="008131A2"/>
+    <w:rsid w:val="008131F0"/>
     <w:rsid w:val="00813392"/>
     <w:rsid w:val="00814928"/>
     <w:rsid w:val="0081494A"/>
     <w:rsid w:val="00814F6B"/>
     <w:rsid w:val="008153DB"/>
     <w:rsid w:val="00815CB6"/>
     <w:rsid w:val="00817CA1"/>
     <w:rsid w:val="00820F50"/>
     <w:rsid w:val="00821DB3"/>
     <w:rsid w:val="00824165"/>
     <w:rsid w:val="008270E1"/>
+    <w:rsid w:val="008303AD"/>
     <w:rsid w:val="008308CE"/>
     <w:rsid w:val="00830EA6"/>
     <w:rsid w:val="0083120D"/>
     <w:rsid w:val="00831F96"/>
     <w:rsid w:val="008324C3"/>
     <w:rsid w:val="00833EDB"/>
     <w:rsid w:val="008343CB"/>
     <w:rsid w:val="00840653"/>
     <w:rsid w:val="00840AA2"/>
     <w:rsid w:val="00840F9E"/>
     <w:rsid w:val="008412F5"/>
     <w:rsid w:val="00841F87"/>
     <w:rsid w:val="00844595"/>
     <w:rsid w:val="00847336"/>
     <w:rsid w:val="00847FDA"/>
     <w:rsid w:val="0085163B"/>
     <w:rsid w:val="00851AB4"/>
     <w:rsid w:val="008521E0"/>
     <w:rsid w:val="00852630"/>
     <w:rsid w:val="00852A8B"/>
     <w:rsid w:val="0085441D"/>
     <w:rsid w:val="00856D45"/>
     <w:rsid w:val="00856E32"/>
     <w:rsid w:val="0086086F"/>
     <w:rsid w:val="00860D09"/>
@@ -5030,106 +5288,115 @@
     <w:rsid w:val="008644B6"/>
     <w:rsid w:val="0086722F"/>
     <w:rsid w:val="0086765F"/>
     <w:rsid w:val="0087013C"/>
     <w:rsid w:val="00870C15"/>
     <w:rsid w:val="00872731"/>
     <w:rsid w:val="00872DE8"/>
     <w:rsid w:val="00874E7D"/>
     <w:rsid w:val="0087522E"/>
     <w:rsid w:val="00880C91"/>
     <w:rsid w:val="00881973"/>
     <w:rsid w:val="00881E46"/>
     <w:rsid w:val="00884A0C"/>
     <w:rsid w:val="00887210"/>
     <w:rsid w:val="00887680"/>
     <w:rsid w:val="00891926"/>
     <w:rsid w:val="00891C6C"/>
     <w:rsid w:val="008922A4"/>
     <w:rsid w:val="00892968"/>
     <w:rsid w:val="00892DA8"/>
     <w:rsid w:val="00893BF2"/>
     <w:rsid w:val="00895E3F"/>
     <w:rsid w:val="00895F25"/>
     <w:rsid w:val="00896D64"/>
     <w:rsid w:val="008A500B"/>
+    <w:rsid w:val="008A5C0D"/>
     <w:rsid w:val="008A65D0"/>
     <w:rsid w:val="008A7632"/>
     <w:rsid w:val="008A7C52"/>
     <w:rsid w:val="008B07DA"/>
     <w:rsid w:val="008B11F1"/>
     <w:rsid w:val="008B1655"/>
     <w:rsid w:val="008B4572"/>
     <w:rsid w:val="008B4781"/>
     <w:rsid w:val="008B4EF5"/>
+    <w:rsid w:val="008B58AB"/>
     <w:rsid w:val="008B7CDA"/>
     <w:rsid w:val="008C0F18"/>
     <w:rsid w:val="008C19A7"/>
     <w:rsid w:val="008C1BBF"/>
     <w:rsid w:val="008C3FCC"/>
     <w:rsid w:val="008C75B0"/>
     <w:rsid w:val="008D1DEB"/>
     <w:rsid w:val="008D2D1B"/>
     <w:rsid w:val="008D3AF1"/>
     <w:rsid w:val="008D50A2"/>
     <w:rsid w:val="008D6EE4"/>
     <w:rsid w:val="008D73D1"/>
     <w:rsid w:val="008E0F26"/>
     <w:rsid w:val="008E1F7D"/>
     <w:rsid w:val="008E37CC"/>
     <w:rsid w:val="008E5D7D"/>
+    <w:rsid w:val="008E6885"/>
     <w:rsid w:val="008F0930"/>
     <w:rsid w:val="008F0A63"/>
     <w:rsid w:val="008F0C2E"/>
+    <w:rsid w:val="008F1E88"/>
     <w:rsid w:val="008F22BC"/>
     <w:rsid w:val="008F2A60"/>
+    <w:rsid w:val="008F2C6E"/>
     <w:rsid w:val="008F2D41"/>
     <w:rsid w:val="008F30C8"/>
     <w:rsid w:val="008F583E"/>
     <w:rsid w:val="008F66CE"/>
+    <w:rsid w:val="008F76EA"/>
     <w:rsid w:val="009003DD"/>
     <w:rsid w:val="00900F89"/>
     <w:rsid w:val="00901AA6"/>
     <w:rsid w:val="009022BA"/>
+    <w:rsid w:val="009052CE"/>
     <w:rsid w:val="00906122"/>
     <w:rsid w:val="00910FF9"/>
     <w:rsid w:val="00911408"/>
     <w:rsid w:val="009124B2"/>
     <w:rsid w:val="00914A8B"/>
     <w:rsid w:val="00914DD5"/>
     <w:rsid w:val="009174C5"/>
     <w:rsid w:val="00917965"/>
     <w:rsid w:val="00921118"/>
     <w:rsid w:val="009222EA"/>
     <w:rsid w:val="0092592D"/>
     <w:rsid w:val="00925E60"/>
     <w:rsid w:val="00926118"/>
     <w:rsid w:val="009262A3"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="00932CD0"/>
     <w:rsid w:val="00932F83"/>
+    <w:rsid w:val="00933150"/>
     <w:rsid w:val="0093344B"/>
+    <w:rsid w:val="0093357E"/>
     <w:rsid w:val="00933FA9"/>
     <w:rsid w:val="009349BD"/>
     <w:rsid w:val="009349D8"/>
     <w:rsid w:val="00934D9E"/>
     <w:rsid w:val="009353FF"/>
     <w:rsid w:val="00940A2D"/>
     <w:rsid w:val="00942ADB"/>
     <w:rsid w:val="00943914"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="00946913"/>
     <w:rsid w:val="009531D4"/>
     <w:rsid w:val="0095470F"/>
     <w:rsid w:val="00956AAB"/>
     <w:rsid w:val="00963AE6"/>
     <w:rsid w:val="009701D6"/>
     <w:rsid w:val="0097344D"/>
     <w:rsid w:val="009756D7"/>
     <w:rsid w:val="00975DF1"/>
     <w:rsid w:val="009774D7"/>
     <w:rsid w:val="00977DE6"/>
     <w:rsid w:val="00980939"/>
     <w:rsid w:val="00982C3F"/>
     <w:rsid w:val="009871A2"/>
     <w:rsid w:val="0098748B"/>
     <w:rsid w:val="00990438"/>
@@ -5137,687 +5404,741 @@
     <w:rsid w:val="00992387"/>
     <w:rsid w:val="009937C1"/>
     <w:rsid w:val="00993CEF"/>
     <w:rsid w:val="00995F00"/>
     <w:rsid w:val="009A1C83"/>
     <w:rsid w:val="009A32F2"/>
     <w:rsid w:val="009A685D"/>
     <w:rsid w:val="009A7405"/>
     <w:rsid w:val="009A7FC8"/>
     <w:rsid w:val="009B04E7"/>
     <w:rsid w:val="009B11B0"/>
     <w:rsid w:val="009B1F85"/>
     <w:rsid w:val="009B25C1"/>
     <w:rsid w:val="009B2971"/>
     <w:rsid w:val="009B34BF"/>
     <w:rsid w:val="009B3A56"/>
     <w:rsid w:val="009C04F5"/>
     <w:rsid w:val="009C113E"/>
     <w:rsid w:val="009C1CF4"/>
     <w:rsid w:val="009C2218"/>
     <w:rsid w:val="009C32BD"/>
     <w:rsid w:val="009C33EB"/>
     <w:rsid w:val="009C3ACB"/>
     <w:rsid w:val="009C6BBC"/>
     <w:rsid w:val="009D197A"/>
+    <w:rsid w:val="009D1D05"/>
     <w:rsid w:val="009D40AF"/>
     <w:rsid w:val="009D5D09"/>
     <w:rsid w:val="009D6D3C"/>
     <w:rsid w:val="009D7A5E"/>
     <w:rsid w:val="009E1678"/>
     <w:rsid w:val="009E2E92"/>
+    <w:rsid w:val="009E3C90"/>
     <w:rsid w:val="009E3E81"/>
     <w:rsid w:val="009E653A"/>
     <w:rsid w:val="009E6B9A"/>
+    <w:rsid w:val="009E7102"/>
     <w:rsid w:val="009E7918"/>
     <w:rsid w:val="009E7A70"/>
     <w:rsid w:val="009F0A5C"/>
     <w:rsid w:val="009F2079"/>
     <w:rsid w:val="009F3E6D"/>
     <w:rsid w:val="009F3FF6"/>
     <w:rsid w:val="009F5DE0"/>
     <w:rsid w:val="009F6433"/>
+    <w:rsid w:val="009F7299"/>
     <w:rsid w:val="009F7C19"/>
     <w:rsid w:val="00A00095"/>
     <w:rsid w:val="00A01274"/>
     <w:rsid w:val="00A024B7"/>
+    <w:rsid w:val="00A03207"/>
     <w:rsid w:val="00A03DAD"/>
     <w:rsid w:val="00A045A8"/>
     <w:rsid w:val="00A05F8D"/>
     <w:rsid w:val="00A07A1E"/>
     <w:rsid w:val="00A1254B"/>
     <w:rsid w:val="00A1376C"/>
     <w:rsid w:val="00A143BB"/>
     <w:rsid w:val="00A175CA"/>
     <w:rsid w:val="00A211A7"/>
     <w:rsid w:val="00A212CB"/>
+    <w:rsid w:val="00A22EFF"/>
     <w:rsid w:val="00A257CE"/>
     <w:rsid w:val="00A26EDF"/>
     <w:rsid w:val="00A27BC7"/>
     <w:rsid w:val="00A30646"/>
     <w:rsid w:val="00A307FA"/>
     <w:rsid w:val="00A30858"/>
     <w:rsid w:val="00A31127"/>
     <w:rsid w:val="00A31205"/>
     <w:rsid w:val="00A31992"/>
     <w:rsid w:val="00A3372D"/>
     <w:rsid w:val="00A340B0"/>
     <w:rsid w:val="00A3591A"/>
     <w:rsid w:val="00A35BFF"/>
     <w:rsid w:val="00A35C48"/>
     <w:rsid w:val="00A35FFE"/>
     <w:rsid w:val="00A3654E"/>
     <w:rsid w:val="00A3679A"/>
     <w:rsid w:val="00A418AF"/>
     <w:rsid w:val="00A41AA8"/>
     <w:rsid w:val="00A42267"/>
     <w:rsid w:val="00A42E16"/>
     <w:rsid w:val="00A43E7D"/>
     <w:rsid w:val="00A4407A"/>
     <w:rsid w:val="00A450B7"/>
     <w:rsid w:val="00A453D7"/>
     <w:rsid w:val="00A46E8D"/>
     <w:rsid w:val="00A47C9D"/>
     <w:rsid w:val="00A50809"/>
     <w:rsid w:val="00A518B6"/>
     <w:rsid w:val="00A52AF3"/>
     <w:rsid w:val="00A52F4C"/>
     <w:rsid w:val="00A536E3"/>
+    <w:rsid w:val="00A55DDB"/>
     <w:rsid w:val="00A5715D"/>
     <w:rsid w:val="00A57F61"/>
     <w:rsid w:val="00A614C6"/>
     <w:rsid w:val="00A61706"/>
     <w:rsid w:val="00A63BEF"/>
     <w:rsid w:val="00A64BD6"/>
     <w:rsid w:val="00A653B4"/>
     <w:rsid w:val="00A66789"/>
     <w:rsid w:val="00A679BE"/>
     <w:rsid w:val="00A7114B"/>
     <w:rsid w:val="00A73141"/>
     <w:rsid w:val="00A73DBC"/>
     <w:rsid w:val="00A743B2"/>
     <w:rsid w:val="00A759A1"/>
+    <w:rsid w:val="00A7653C"/>
     <w:rsid w:val="00A77352"/>
     <w:rsid w:val="00A80377"/>
     <w:rsid w:val="00A83AC3"/>
     <w:rsid w:val="00A84253"/>
     <w:rsid w:val="00A85F6F"/>
     <w:rsid w:val="00A862F9"/>
     <w:rsid w:val="00A90CF5"/>
     <w:rsid w:val="00A91340"/>
     <w:rsid w:val="00A94155"/>
     <w:rsid w:val="00A94E95"/>
     <w:rsid w:val="00A95140"/>
     <w:rsid w:val="00A9563C"/>
     <w:rsid w:val="00A97580"/>
     <w:rsid w:val="00A97617"/>
+    <w:rsid w:val="00AA01E6"/>
     <w:rsid w:val="00AA0EDC"/>
     <w:rsid w:val="00AA126E"/>
     <w:rsid w:val="00AA1345"/>
     <w:rsid w:val="00AA391C"/>
     <w:rsid w:val="00AA5511"/>
     <w:rsid w:val="00AA616C"/>
     <w:rsid w:val="00AA6A8B"/>
     <w:rsid w:val="00AA6B44"/>
     <w:rsid w:val="00AB0CCC"/>
     <w:rsid w:val="00AB1444"/>
     <w:rsid w:val="00AB1E33"/>
     <w:rsid w:val="00AB2084"/>
     <w:rsid w:val="00AB2A72"/>
     <w:rsid w:val="00AB2D8E"/>
     <w:rsid w:val="00AB31B8"/>
     <w:rsid w:val="00AB3CE0"/>
     <w:rsid w:val="00AB3EE6"/>
     <w:rsid w:val="00AB73F8"/>
     <w:rsid w:val="00AC0057"/>
     <w:rsid w:val="00AC0080"/>
     <w:rsid w:val="00AC07E9"/>
     <w:rsid w:val="00AC090E"/>
     <w:rsid w:val="00AC0F7E"/>
+    <w:rsid w:val="00AC1D44"/>
     <w:rsid w:val="00AC31AB"/>
+    <w:rsid w:val="00AC40F3"/>
     <w:rsid w:val="00AC4708"/>
     <w:rsid w:val="00AC4C02"/>
     <w:rsid w:val="00AC4DDC"/>
     <w:rsid w:val="00AC69B7"/>
     <w:rsid w:val="00AC79F6"/>
     <w:rsid w:val="00AC7C56"/>
     <w:rsid w:val="00AD034D"/>
     <w:rsid w:val="00AD0576"/>
     <w:rsid w:val="00AD2161"/>
+    <w:rsid w:val="00AD254F"/>
     <w:rsid w:val="00AD4142"/>
     <w:rsid w:val="00AD5931"/>
     <w:rsid w:val="00AD5AE7"/>
     <w:rsid w:val="00AD5C11"/>
     <w:rsid w:val="00AE033E"/>
     <w:rsid w:val="00AE55F9"/>
     <w:rsid w:val="00AE77CB"/>
     <w:rsid w:val="00AF00C1"/>
     <w:rsid w:val="00AF0596"/>
     <w:rsid w:val="00AF31F1"/>
     <w:rsid w:val="00AF3C66"/>
     <w:rsid w:val="00AF44D4"/>
     <w:rsid w:val="00AF5288"/>
     <w:rsid w:val="00AF66DF"/>
     <w:rsid w:val="00AF77BC"/>
     <w:rsid w:val="00B0121E"/>
     <w:rsid w:val="00B06F9E"/>
     <w:rsid w:val="00B10CC4"/>
     <w:rsid w:val="00B14380"/>
     <w:rsid w:val="00B15365"/>
     <w:rsid w:val="00B15B0D"/>
     <w:rsid w:val="00B15BBC"/>
     <w:rsid w:val="00B15E12"/>
     <w:rsid w:val="00B16E9B"/>
+    <w:rsid w:val="00B16EB5"/>
     <w:rsid w:val="00B1704F"/>
     <w:rsid w:val="00B2129F"/>
     <w:rsid w:val="00B22F5B"/>
     <w:rsid w:val="00B23D0A"/>
+    <w:rsid w:val="00B246FC"/>
     <w:rsid w:val="00B26C42"/>
     <w:rsid w:val="00B27487"/>
     <w:rsid w:val="00B27D79"/>
     <w:rsid w:val="00B309A1"/>
+    <w:rsid w:val="00B3150B"/>
     <w:rsid w:val="00B32DD8"/>
     <w:rsid w:val="00B33AD3"/>
     <w:rsid w:val="00B34350"/>
     <w:rsid w:val="00B35784"/>
     <w:rsid w:val="00B37532"/>
     <w:rsid w:val="00B37E91"/>
     <w:rsid w:val="00B4156B"/>
     <w:rsid w:val="00B41AD9"/>
     <w:rsid w:val="00B45F5D"/>
     <w:rsid w:val="00B46647"/>
     <w:rsid w:val="00B47CF1"/>
     <w:rsid w:val="00B50883"/>
     <w:rsid w:val="00B539A7"/>
     <w:rsid w:val="00B548F1"/>
+    <w:rsid w:val="00B55DBF"/>
     <w:rsid w:val="00B56140"/>
     <w:rsid w:val="00B561D1"/>
     <w:rsid w:val="00B56E5F"/>
     <w:rsid w:val="00B573D9"/>
     <w:rsid w:val="00B5768E"/>
     <w:rsid w:val="00B60941"/>
     <w:rsid w:val="00B6175B"/>
     <w:rsid w:val="00B61DDF"/>
     <w:rsid w:val="00B62799"/>
     <w:rsid w:val="00B630A2"/>
     <w:rsid w:val="00B6337A"/>
     <w:rsid w:val="00B63B27"/>
     <w:rsid w:val="00B6748B"/>
     <w:rsid w:val="00B67669"/>
     <w:rsid w:val="00B712A6"/>
     <w:rsid w:val="00B716A1"/>
     <w:rsid w:val="00B73A75"/>
     <w:rsid w:val="00B823DC"/>
     <w:rsid w:val="00B82EAE"/>
     <w:rsid w:val="00B84348"/>
     <w:rsid w:val="00B84994"/>
     <w:rsid w:val="00B85A03"/>
     <w:rsid w:val="00B85AB9"/>
     <w:rsid w:val="00B90267"/>
+    <w:rsid w:val="00B9146C"/>
     <w:rsid w:val="00B921E2"/>
     <w:rsid w:val="00B922D4"/>
     <w:rsid w:val="00B92509"/>
     <w:rsid w:val="00B9341B"/>
     <w:rsid w:val="00B93EEC"/>
     <w:rsid w:val="00B9422F"/>
     <w:rsid w:val="00B942D5"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00B97E90"/>
     <w:rsid w:val="00BA04CB"/>
     <w:rsid w:val="00BA0E50"/>
+    <w:rsid w:val="00BA1741"/>
     <w:rsid w:val="00BA4D10"/>
     <w:rsid w:val="00BA6039"/>
     <w:rsid w:val="00BA76F9"/>
     <w:rsid w:val="00BA7A7E"/>
+    <w:rsid w:val="00BB0D36"/>
     <w:rsid w:val="00BB1735"/>
     <w:rsid w:val="00BB1857"/>
     <w:rsid w:val="00BB22EA"/>
     <w:rsid w:val="00BB3ABE"/>
     <w:rsid w:val="00BB3DBA"/>
     <w:rsid w:val="00BB49A4"/>
     <w:rsid w:val="00BB54D8"/>
     <w:rsid w:val="00BB5ECA"/>
     <w:rsid w:val="00BB6943"/>
     <w:rsid w:val="00BB708C"/>
     <w:rsid w:val="00BB7D02"/>
     <w:rsid w:val="00BC0E91"/>
     <w:rsid w:val="00BC131C"/>
     <w:rsid w:val="00BC18AB"/>
     <w:rsid w:val="00BC2B5E"/>
     <w:rsid w:val="00BC5667"/>
     <w:rsid w:val="00BC5C86"/>
     <w:rsid w:val="00BD130F"/>
     <w:rsid w:val="00BD1492"/>
     <w:rsid w:val="00BD1F45"/>
     <w:rsid w:val="00BD21CA"/>
     <w:rsid w:val="00BD3017"/>
     <w:rsid w:val="00BD32D8"/>
+    <w:rsid w:val="00BD389C"/>
     <w:rsid w:val="00BD42DF"/>
     <w:rsid w:val="00BD4417"/>
     <w:rsid w:val="00BD5581"/>
     <w:rsid w:val="00BD5859"/>
     <w:rsid w:val="00BD6274"/>
     <w:rsid w:val="00BD66FC"/>
     <w:rsid w:val="00BE305D"/>
     <w:rsid w:val="00BE6F0D"/>
     <w:rsid w:val="00BE71F4"/>
     <w:rsid w:val="00BE7EC1"/>
     <w:rsid w:val="00BF0891"/>
     <w:rsid w:val="00BF29A2"/>
     <w:rsid w:val="00BF2CE3"/>
     <w:rsid w:val="00BF357E"/>
     <w:rsid w:val="00BF5276"/>
+    <w:rsid w:val="00BF544A"/>
     <w:rsid w:val="00BF6E3A"/>
     <w:rsid w:val="00BF7A2F"/>
     <w:rsid w:val="00C002F3"/>
     <w:rsid w:val="00C022C2"/>
     <w:rsid w:val="00C03144"/>
     <w:rsid w:val="00C0354D"/>
     <w:rsid w:val="00C05088"/>
     <w:rsid w:val="00C05141"/>
     <w:rsid w:val="00C05941"/>
     <w:rsid w:val="00C05D89"/>
     <w:rsid w:val="00C0747E"/>
     <w:rsid w:val="00C07B2C"/>
     <w:rsid w:val="00C11259"/>
     <w:rsid w:val="00C12433"/>
     <w:rsid w:val="00C15E32"/>
     <w:rsid w:val="00C17629"/>
     <w:rsid w:val="00C201AF"/>
     <w:rsid w:val="00C2255E"/>
     <w:rsid w:val="00C22E2A"/>
     <w:rsid w:val="00C23622"/>
     <w:rsid w:val="00C25196"/>
+    <w:rsid w:val="00C271EB"/>
     <w:rsid w:val="00C27BCD"/>
     <w:rsid w:val="00C307FB"/>
     <w:rsid w:val="00C30E9B"/>
+    <w:rsid w:val="00C318AE"/>
     <w:rsid w:val="00C36694"/>
     <w:rsid w:val="00C36F34"/>
     <w:rsid w:val="00C37ED1"/>
     <w:rsid w:val="00C4007F"/>
     <w:rsid w:val="00C42CB0"/>
     <w:rsid w:val="00C43031"/>
     <w:rsid w:val="00C44CAB"/>
     <w:rsid w:val="00C451ED"/>
     <w:rsid w:val="00C46AC8"/>
     <w:rsid w:val="00C5037E"/>
     <w:rsid w:val="00C544C7"/>
     <w:rsid w:val="00C600B4"/>
     <w:rsid w:val="00C600E3"/>
     <w:rsid w:val="00C60242"/>
     <w:rsid w:val="00C60C5B"/>
+    <w:rsid w:val="00C6396C"/>
     <w:rsid w:val="00C63A2A"/>
+    <w:rsid w:val="00C659A1"/>
     <w:rsid w:val="00C65D50"/>
     <w:rsid w:val="00C6662A"/>
     <w:rsid w:val="00C677A2"/>
     <w:rsid w:val="00C67889"/>
     <w:rsid w:val="00C75A94"/>
     <w:rsid w:val="00C76118"/>
     <w:rsid w:val="00C76584"/>
+    <w:rsid w:val="00C76FBA"/>
     <w:rsid w:val="00C77BEF"/>
     <w:rsid w:val="00C77C6F"/>
     <w:rsid w:val="00C80425"/>
     <w:rsid w:val="00C81326"/>
+    <w:rsid w:val="00C82CBD"/>
     <w:rsid w:val="00C85BFC"/>
     <w:rsid w:val="00C873DB"/>
     <w:rsid w:val="00C87D69"/>
     <w:rsid w:val="00C90C19"/>
     <w:rsid w:val="00C9116F"/>
     <w:rsid w:val="00C9243F"/>
     <w:rsid w:val="00C928BD"/>
     <w:rsid w:val="00C95027"/>
     <w:rsid w:val="00C9558D"/>
     <w:rsid w:val="00C977A6"/>
     <w:rsid w:val="00CA176C"/>
     <w:rsid w:val="00CA35BD"/>
     <w:rsid w:val="00CA3B26"/>
     <w:rsid w:val="00CA3FA7"/>
     <w:rsid w:val="00CA4361"/>
     <w:rsid w:val="00CA5318"/>
     <w:rsid w:val="00CA69D2"/>
     <w:rsid w:val="00CA6D6D"/>
     <w:rsid w:val="00CA6FCE"/>
     <w:rsid w:val="00CB00B9"/>
     <w:rsid w:val="00CB24AE"/>
     <w:rsid w:val="00CB24D7"/>
     <w:rsid w:val="00CB2DE8"/>
     <w:rsid w:val="00CB30A9"/>
     <w:rsid w:val="00CB35CC"/>
     <w:rsid w:val="00CB4641"/>
     <w:rsid w:val="00CB46D9"/>
     <w:rsid w:val="00CB4CA8"/>
     <w:rsid w:val="00CB53A1"/>
     <w:rsid w:val="00CB5DAF"/>
     <w:rsid w:val="00CB6610"/>
     <w:rsid w:val="00CC71CE"/>
+    <w:rsid w:val="00CC76F7"/>
     <w:rsid w:val="00CC788F"/>
     <w:rsid w:val="00CC7C36"/>
     <w:rsid w:val="00CD281D"/>
     <w:rsid w:val="00CD6BB1"/>
     <w:rsid w:val="00CE0662"/>
     <w:rsid w:val="00CE0CA2"/>
     <w:rsid w:val="00CE2385"/>
     <w:rsid w:val="00CE3D9F"/>
     <w:rsid w:val="00CE491B"/>
     <w:rsid w:val="00CE7993"/>
     <w:rsid w:val="00CF18E3"/>
     <w:rsid w:val="00CF1ABD"/>
     <w:rsid w:val="00CF215D"/>
     <w:rsid w:val="00CF232D"/>
     <w:rsid w:val="00CF629C"/>
     <w:rsid w:val="00CF752A"/>
     <w:rsid w:val="00CF7CD0"/>
     <w:rsid w:val="00D028B5"/>
     <w:rsid w:val="00D038B1"/>
     <w:rsid w:val="00D03A54"/>
     <w:rsid w:val="00D03CDD"/>
     <w:rsid w:val="00D0517E"/>
+    <w:rsid w:val="00D05291"/>
     <w:rsid w:val="00D054BD"/>
     <w:rsid w:val="00D05D36"/>
     <w:rsid w:val="00D06FD5"/>
     <w:rsid w:val="00D10538"/>
     <w:rsid w:val="00D10A31"/>
     <w:rsid w:val="00D12645"/>
     <w:rsid w:val="00D12CC3"/>
     <w:rsid w:val="00D13D89"/>
     <w:rsid w:val="00D14DAD"/>
+    <w:rsid w:val="00D155F5"/>
     <w:rsid w:val="00D156CD"/>
     <w:rsid w:val="00D16965"/>
     <w:rsid w:val="00D17E7A"/>
     <w:rsid w:val="00D2029F"/>
     <w:rsid w:val="00D2152A"/>
     <w:rsid w:val="00D230D5"/>
     <w:rsid w:val="00D25C4A"/>
     <w:rsid w:val="00D279AD"/>
     <w:rsid w:val="00D31671"/>
     <w:rsid w:val="00D319AD"/>
+    <w:rsid w:val="00D33D03"/>
     <w:rsid w:val="00D3503C"/>
     <w:rsid w:val="00D35240"/>
+    <w:rsid w:val="00D3593C"/>
     <w:rsid w:val="00D3745C"/>
     <w:rsid w:val="00D42FC3"/>
     <w:rsid w:val="00D44138"/>
     <w:rsid w:val="00D506AF"/>
     <w:rsid w:val="00D52191"/>
     <w:rsid w:val="00D53E31"/>
     <w:rsid w:val="00D56D84"/>
     <w:rsid w:val="00D6029C"/>
     <w:rsid w:val="00D607F7"/>
     <w:rsid w:val="00D60DDC"/>
     <w:rsid w:val="00D61024"/>
     <w:rsid w:val="00D61FFA"/>
     <w:rsid w:val="00D6265E"/>
     <w:rsid w:val="00D63670"/>
     <w:rsid w:val="00D6672A"/>
     <w:rsid w:val="00D67110"/>
     <w:rsid w:val="00D709DA"/>
     <w:rsid w:val="00D70D27"/>
     <w:rsid w:val="00D7293D"/>
     <w:rsid w:val="00D73544"/>
     <w:rsid w:val="00D73D98"/>
     <w:rsid w:val="00D741E4"/>
     <w:rsid w:val="00D75A3A"/>
     <w:rsid w:val="00D776EB"/>
     <w:rsid w:val="00D8152C"/>
     <w:rsid w:val="00D815CD"/>
     <w:rsid w:val="00D824C0"/>
     <w:rsid w:val="00D82A54"/>
     <w:rsid w:val="00D83B4C"/>
     <w:rsid w:val="00D855E3"/>
     <w:rsid w:val="00D85968"/>
     <w:rsid w:val="00D85D0B"/>
     <w:rsid w:val="00D90D15"/>
     <w:rsid w:val="00D92D77"/>
     <w:rsid w:val="00D945AA"/>
     <w:rsid w:val="00D9512F"/>
     <w:rsid w:val="00D96DEB"/>
+    <w:rsid w:val="00D96FAC"/>
     <w:rsid w:val="00DA025A"/>
     <w:rsid w:val="00DA04AA"/>
     <w:rsid w:val="00DA0E60"/>
     <w:rsid w:val="00DA0EE2"/>
     <w:rsid w:val="00DA1B39"/>
     <w:rsid w:val="00DA2D35"/>
     <w:rsid w:val="00DA475C"/>
     <w:rsid w:val="00DA477A"/>
     <w:rsid w:val="00DB12BD"/>
     <w:rsid w:val="00DB1D57"/>
     <w:rsid w:val="00DB1E88"/>
     <w:rsid w:val="00DB20B7"/>
     <w:rsid w:val="00DB2D98"/>
     <w:rsid w:val="00DB3DC1"/>
     <w:rsid w:val="00DB6814"/>
     <w:rsid w:val="00DC1D53"/>
     <w:rsid w:val="00DC1DDD"/>
     <w:rsid w:val="00DC2547"/>
     <w:rsid w:val="00DC2D3C"/>
     <w:rsid w:val="00DC37EA"/>
     <w:rsid w:val="00DC3CB0"/>
     <w:rsid w:val="00DC3D6F"/>
+    <w:rsid w:val="00DC528F"/>
     <w:rsid w:val="00DC573E"/>
     <w:rsid w:val="00DC5C19"/>
     <w:rsid w:val="00DC6339"/>
     <w:rsid w:val="00DD0182"/>
     <w:rsid w:val="00DD0BD6"/>
     <w:rsid w:val="00DD108B"/>
     <w:rsid w:val="00DD17F4"/>
     <w:rsid w:val="00DD46A8"/>
     <w:rsid w:val="00DD5147"/>
     <w:rsid w:val="00DD5694"/>
     <w:rsid w:val="00DE045B"/>
     <w:rsid w:val="00DE13C2"/>
     <w:rsid w:val="00DE50FA"/>
     <w:rsid w:val="00DE664F"/>
     <w:rsid w:val="00DE6651"/>
     <w:rsid w:val="00DE7C0E"/>
     <w:rsid w:val="00DF0F17"/>
     <w:rsid w:val="00DF1EDE"/>
     <w:rsid w:val="00DF333B"/>
+    <w:rsid w:val="00DF3517"/>
     <w:rsid w:val="00DF6A8B"/>
     <w:rsid w:val="00DF6B75"/>
     <w:rsid w:val="00DF7E24"/>
     <w:rsid w:val="00E00E7C"/>
     <w:rsid w:val="00E0150C"/>
     <w:rsid w:val="00E01A15"/>
     <w:rsid w:val="00E02015"/>
     <w:rsid w:val="00E02324"/>
     <w:rsid w:val="00E0329B"/>
     <w:rsid w:val="00E03CA7"/>
     <w:rsid w:val="00E048FD"/>
     <w:rsid w:val="00E06B8B"/>
     <w:rsid w:val="00E06BE6"/>
     <w:rsid w:val="00E074EA"/>
+    <w:rsid w:val="00E07676"/>
     <w:rsid w:val="00E11D4F"/>
     <w:rsid w:val="00E11D79"/>
     <w:rsid w:val="00E123A9"/>
     <w:rsid w:val="00E12A96"/>
     <w:rsid w:val="00E12D01"/>
     <w:rsid w:val="00E13FAB"/>
     <w:rsid w:val="00E1456E"/>
     <w:rsid w:val="00E200B5"/>
     <w:rsid w:val="00E206BA"/>
     <w:rsid w:val="00E20A8A"/>
     <w:rsid w:val="00E23690"/>
     <w:rsid w:val="00E236AD"/>
     <w:rsid w:val="00E25813"/>
     <w:rsid w:val="00E25FB4"/>
     <w:rsid w:val="00E26780"/>
     <w:rsid w:val="00E2698C"/>
     <w:rsid w:val="00E27629"/>
     <w:rsid w:val="00E27B92"/>
     <w:rsid w:val="00E27D34"/>
     <w:rsid w:val="00E27E38"/>
     <w:rsid w:val="00E31D4B"/>
     <w:rsid w:val="00E32351"/>
     <w:rsid w:val="00E32446"/>
     <w:rsid w:val="00E379C1"/>
     <w:rsid w:val="00E4061C"/>
     <w:rsid w:val="00E416E7"/>
     <w:rsid w:val="00E41B2B"/>
     <w:rsid w:val="00E423CB"/>
     <w:rsid w:val="00E44B6C"/>
     <w:rsid w:val="00E4794A"/>
+    <w:rsid w:val="00E47CA8"/>
     <w:rsid w:val="00E50950"/>
     <w:rsid w:val="00E530F6"/>
     <w:rsid w:val="00E53BF3"/>
     <w:rsid w:val="00E53F4F"/>
     <w:rsid w:val="00E549C4"/>
+    <w:rsid w:val="00E55CF9"/>
     <w:rsid w:val="00E55F28"/>
     <w:rsid w:val="00E569E8"/>
     <w:rsid w:val="00E60C91"/>
     <w:rsid w:val="00E612A9"/>
     <w:rsid w:val="00E61383"/>
     <w:rsid w:val="00E628B4"/>
     <w:rsid w:val="00E633FF"/>
+    <w:rsid w:val="00E649AE"/>
     <w:rsid w:val="00E65880"/>
     <w:rsid w:val="00E70594"/>
     <w:rsid w:val="00E705C3"/>
     <w:rsid w:val="00E70F27"/>
+    <w:rsid w:val="00E72325"/>
+    <w:rsid w:val="00E7262C"/>
     <w:rsid w:val="00E72C15"/>
     <w:rsid w:val="00E72D31"/>
     <w:rsid w:val="00E747D1"/>
     <w:rsid w:val="00E8207F"/>
     <w:rsid w:val="00E829DC"/>
     <w:rsid w:val="00E82A1B"/>
     <w:rsid w:val="00E83556"/>
     <w:rsid w:val="00E83A29"/>
     <w:rsid w:val="00E83F2D"/>
     <w:rsid w:val="00E83F9D"/>
     <w:rsid w:val="00E844AA"/>
     <w:rsid w:val="00E84EEE"/>
     <w:rsid w:val="00E862DD"/>
     <w:rsid w:val="00E86E4D"/>
+    <w:rsid w:val="00E911F3"/>
     <w:rsid w:val="00E91687"/>
     <w:rsid w:val="00E91F2F"/>
     <w:rsid w:val="00E92776"/>
     <w:rsid w:val="00E938DC"/>
     <w:rsid w:val="00E9426A"/>
     <w:rsid w:val="00E94DC7"/>
     <w:rsid w:val="00E94E03"/>
     <w:rsid w:val="00E95136"/>
     <w:rsid w:val="00E9534F"/>
+    <w:rsid w:val="00E957E1"/>
     <w:rsid w:val="00E95AA6"/>
     <w:rsid w:val="00E96665"/>
     <w:rsid w:val="00E97601"/>
     <w:rsid w:val="00E9772D"/>
     <w:rsid w:val="00E97CE9"/>
     <w:rsid w:val="00E97F7E"/>
     <w:rsid w:val="00EA03D6"/>
     <w:rsid w:val="00EA20E0"/>
     <w:rsid w:val="00EA213C"/>
     <w:rsid w:val="00EA48B8"/>
     <w:rsid w:val="00EA5435"/>
     <w:rsid w:val="00EB115E"/>
     <w:rsid w:val="00EB22DE"/>
     <w:rsid w:val="00EB2E41"/>
+    <w:rsid w:val="00EB395B"/>
     <w:rsid w:val="00EB4645"/>
     <w:rsid w:val="00EB616D"/>
     <w:rsid w:val="00EB6CE1"/>
     <w:rsid w:val="00EC016E"/>
     <w:rsid w:val="00EC0DBA"/>
     <w:rsid w:val="00EC2DA0"/>
     <w:rsid w:val="00EC3E0F"/>
     <w:rsid w:val="00EC3ED0"/>
     <w:rsid w:val="00EC4638"/>
     <w:rsid w:val="00EC56B7"/>
+    <w:rsid w:val="00EC7872"/>
+    <w:rsid w:val="00ED102D"/>
     <w:rsid w:val="00ED12C5"/>
     <w:rsid w:val="00ED1BF5"/>
     <w:rsid w:val="00ED269E"/>
     <w:rsid w:val="00ED43AF"/>
     <w:rsid w:val="00ED5145"/>
     <w:rsid w:val="00EE0C2B"/>
+    <w:rsid w:val="00EE0EBC"/>
+    <w:rsid w:val="00EE14E9"/>
     <w:rsid w:val="00EE4174"/>
+    <w:rsid w:val="00EE5B67"/>
     <w:rsid w:val="00EE5CF9"/>
     <w:rsid w:val="00EE6D53"/>
     <w:rsid w:val="00EE7F0A"/>
     <w:rsid w:val="00EE7FA6"/>
     <w:rsid w:val="00EF01A4"/>
     <w:rsid w:val="00EF0D4B"/>
     <w:rsid w:val="00EF15A6"/>
     <w:rsid w:val="00EF39F7"/>
     <w:rsid w:val="00EF3DBC"/>
     <w:rsid w:val="00EF3EFE"/>
     <w:rsid w:val="00EF4368"/>
     <w:rsid w:val="00EF4A92"/>
     <w:rsid w:val="00F004DB"/>
     <w:rsid w:val="00F00C31"/>
     <w:rsid w:val="00F025B8"/>
     <w:rsid w:val="00F067C6"/>
     <w:rsid w:val="00F06AB3"/>
     <w:rsid w:val="00F06C84"/>
     <w:rsid w:val="00F0761B"/>
     <w:rsid w:val="00F1018E"/>
     <w:rsid w:val="00F1054B"/>
     <w:rsid w:val="00F1323B"/>
     <w:rsid w:val="00F133D2"/>
     <w:rsid w:val="00F13691"/>
     <w:rsid w:val="00F13A7A"/>
     <w:rsid w:val="00F13C55"/>
     <w:rsid w:val="00F14B05"/>
     <w:rsid w:val="00F14DEF"/>
     <w:rsid w:val="00F15E87"/>
     <w:rsid w:val="00F16FFA"/>
     <w:rsid w:val="00F23ECC"/>
     <w:rsid w:val="00F25607"/>
     <w:rsid w:val="00F256CE"/>
+    <w:rsid w:val="00F26120"/>
     <w:rsid w:val="00F26522"/>
     <w:rsid w:val="00F303D4"/>
     <w:rsid w:val="00F30B10"/>
     <w:rsid w:val="00F31D41"/>
     <w:rsid w:val="00F34CB9"/>
+    <w:rsid w:val="00F35673"/>
     <w:rsid w:val="00F37FB4"/>
     <w:rsid w:val="00F40B2A"/>
+    <w:rsid w:val="00F42175"/>
     <w:rsid w:val="00F42ADA"/>
     <w:rsid w:val="00F43BF6"/>
     <w:rsid w:val="00F452E9"/>
     <w:rsid w:val="00F4630E"/>
     <w:rsid w:val="00F46718"/>
     <w:rsid w:val="00F46DA8"/>
     <w:rsid w:val="00F51120"/>
     <w:rsid w:val="00F5222F"/>
     <w:rsid w:val="00F52426"/>
     <w:rsid w:val="00F53BDB"/>
     <w:rsid w:val="00F55C5D"/>
     <w:rsid w:val="00F561CF"/>
+    <w:rsid w:val="00F56A06"/>
     <w:rsid w:val="00F57DC7"/>
     <w:rsid w:val="00F63233"/>
     <w:rsid w:val="00F63A5D"/>
     <w:rsid w:val="00F642E9"/>
     <w:rsid w:val="00F64374"/>
     <w:rsid w:val="00F70095"/>
     <w:rsid w:val="00F709B7"/>
     <w:rsid w:val="00F71296"/>
     <w:rsid w:val="00F71753"/>
     <w:rsid w:val="00F7215C"/>
     <w:rsid w:val="00F728CC"/>
     <w:rsid w:val="00F7326C"/>
     <w:rsid w:val="00F8041A"/>
     <w:rsid w:val="00F80B46"/>
     <w:rsid w:val="00F8154F"/>
     <w:rsid w:val="00F83869"/>
     <w:rsid w:val="00F83B4B"/>
     <w:rsid w:val="00F83DFE"/>
     <w:rsid w:val="00F840C0"/>
     <w:rsid w:val="00F86785"/>
+    <w:rsid w:val="00F86B16"/>
     <w:rsid w:val="00F86EA8"/>
     <w:rsid w:val="00F909B1"/>
     <w:rsid w:val="00F91D29"/>
     <w:rsid w:val="00F91F2C"/>
     <w:rsid w:val="00F924FF"/>
     <w:rsid w:val="00F94719"/>
     <w:rsid w:val="00F95841"/>
     <w:rsid w:val="00F963FD"/>
     <w:rsid w:val="00F97535"/>
     <w:rsid w:val="00FA2873"/>
     <w:rsid w:val="00FA2B20"/>
     <w:rsid w:val="00FA3A9F"/>
     <w:rsid w:val="00FA3D07"/>
     <w:rsid w:val="00FA4D5B"/>
     <w:rsid w:val="00FA4FE7"/>
     <w:rsid w:val="00FA6C08"/>
     <w:rsid w:val="00FA7D81"/>
     <w:rsid w:val="00FB1407"/>
     <w:rsid w:val="00FB2B60"/>
     <w:rsid w:val="00FB3291"/>
     <w:rsid w:val="00FB3F73"/>
     <w:rsid w:val="00FB4975"/>
     <w:rsid w:val="00FB4FFD"/>
     <w:rsid w:val="00FB5BAA"/>
     <w:rsid w:val="00FB60ED"/>
@@ -5828,84 +6149,86 @@
     <w:rsid w:val="00FC488D"/>
     <w:rsid w:val="00FC5FA4"/>
     <w:rsid w:val="00FC6636"/>
     <w:rsid w:val="00FC66FD"/>
     <w:rsid w:val="00FD1463"/>
     <w:rsid w:val="00FD2E3E"/>
     <w:rsid w:val="00FD30C0"/>
     <w:rsid w:val="00FD4CC4"/>
     <w:rsid w:val="00FD6558"/>
     <w:rsid w:val="00FD7439"/>
     <w:rsid w:val="00FE10A5"/>
     <w:rsid w:val="00FE175F"/>
     <w:rsid w:val="00FE55B1"/>
     <w:rsid w:val="00FE59AC"/>
     <w:rsid w:val="00FE5F47"/>
     <w:rsid w:val="00FE73BF"/>
     <w:rsid w:val="00FF201B"/>
     <w:rsid w:val="00FF335F"/>
     <w:rsid w:val="00FF362A"/>
     <w:rsid w:val="00FF573E"/>
     <w:rsid w:val="00FF5E70"/>
     <w:rsid w:val="00FF69C4"/>
     <w:rsid w:val="00FF73B7"/>
     <w:rsid w:val="00FF73BE"/>
     <w:rsid w:val="13CC4837"/>
+    <w:rsid w:val="20DA2E7E"/>
     <w:rsid w:val="46FE7D4C"/>
     <w:rsid w:val="5966F1F4"/>
     <w:rsid w:val="6A25D802"/>
+    <w:rsid w:val="7D2606BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E9FE8F7"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -6750,56 +7073,57 @@
       </w:numPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="006C0BAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6B2976"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListBulletChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003648E4"/>
+    <w:rsid w:val="00AC40F3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="975"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Steps0">
     <w:name w:val="Steps"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:rsid w:val="00E96665"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:aliases w:val="StrongBlack"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
@@ -6827,51 +7151,51 @@
     <w:basedOn w:val="Indentedbodytext"/>
     <w:link w:val="NormalIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F55C5D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subbullet">
     <w:name w:val="Sub bullet"/>
     <w:basedOn w:val="ListBullet"/>
     <w:link w:val="SubbulletChar"/>
     <w:rsid w:val="00777562"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListBulletChar">
     <w:name w:val="List Bullet Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListBullet"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003648E4"/>
+    <w:rsid w:val="00AC40F3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubbulletChar">
     <w:name w:val="Sub bullet Char"/>
     <w:basedOn w:val="ListBulletChar"/>
     <w:link w:val="Subbullet"/>
     <w:rsid w:val="009022BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Normal">
     <w:name w:val="1 Normal"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="1NormalChar"/>
     <w:rsid w:val="006B29ED"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240"/>
     </w:pPr>
   </w:style>
@@ -7303,51 +7627,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C0F18"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E1678"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="205335427">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="211039562">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7536,51 +7860,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2040355000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/3951/download?attachment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/8094/download?attachment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7817,229 +8141,225 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <MediaLengthInSeconds xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
-[...1 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+    <MediaLengthInSeconds xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -8097,209 +8417,207 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6B41281-2F0C-45B9-A33D-F7B56DAAB29B}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18795440-9960-45C8-8E57-41E64728F36E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED3FC3CB-6427-4767-B279-D5F175818AE2}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B54F292-45B6-4CE8-9295-5FEBABDDC2F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9145176E-2E21-4372-AD43-A5B1988D069D}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A70DEEE-2617-443C-A77E-F40FEECD3ED7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EDD8A59-2516-47EE-8A54-B6DCEBE822E6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4836</Characters>
+  <Pages>3</Pages>
+  <Words>774</Words>
+  <Characters>4414</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5673</CharactersWithSpaces>
+  <CharactersWithSpaces>5178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2024-11-20T02:19:10Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-24T00:39:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>9c6e5fae-cd28-488e-891c-ac6360e5834b</vt:lpwstr>
+    <vt:lpwstr>bfda6579-5b78-4802-87cf-c4b709d068a6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="NDIAAudience">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
     <vt:r8>5082600</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-08-24T00:31:31Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
     <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DocumentType">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="_ExtendedDescription">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="NDIALocation">
     <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="TriggerFlowInfo">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
-    <vt:lpwstr>d161cbca-17ef-481e-a618-456b08263a0e</vt:lpwstr>
+    <vt:lpwstr>79f9d222-eb51-4269-ad80-3b81cf175503</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DocumentType">
+    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>