--- v0 (2026-06-13)
+++ v1 (2026-09-03)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="101B5836" w14:textId="296F2A3A" w:rsidR="00BB54D8" w:rsidRDefault="00EA03D6" w:rsidP="00BB54D8">
       <w:r w:rsidRPr="007202C9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="027E5D67" wp14:editId="44D1DA83">
                 <wp:extent cx="6390005" cy="1076325"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:docPr id="5" name="Freeform 4" descr="(Fact Sheet Name)" title="Title banner"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
@@ -802,142 +803,155 @@
       <w:r w:rsidR="003C3537" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">fund </w:t>
       </w:r>
       <w:r w:rsidR="00DA04AA" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">clinical </w:t>
       </w:r>
       <w:r w:rsidR="00995886" w:rsidRPr="00C22033">
         <w:t>treatment</w:t>
       </w:r>
       <w:r w:rsidR="00DA04AA" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD741D" w:rsidRPr="00C22033">
         <w:t>from a</w:t>
       </w:r>
       <w:r w:rsidR="00DA04AA" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> mental health professional</w:t>
       </w:r>
       <w:r w:rsidR="00853AF1" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> as it</w:t>
       </w:r>
       <w:r w:rsidR="006A5FC2" w:rsidRPr="00C22033">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00853AF1" w:rsidRPr="00C22033">
-        <w:t xml:space="preserve">s not </w:t>
-[...3 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>s not a</w:t>
       </w:r>
       <w:r w:rsidR="00AE5AB1" w:rsidRPr="00C22033">
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00853AF1" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> NDIS support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E32324" w14:textId="2D9413A0" w:rsidR="009F7C19" w:rsidRPr="00C22033" w:rsidRDefault="00D164EF" w:rsidP="0086765F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00FD741D" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>hy</w:t>
       </w:r>
       <w:r w:rsidR="00203ECE" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00655127" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">wouldn’t </w:t>
       </w:r>
       <w:r w:rsidR="00FD741D" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E1A934" w14:textId="703ABC04" w:rsidR="00092E4B" w:rsidRPr="00C22033" w:rsidRDefault="00371E84" w:rsidP="008D18BD">
+    <w:p w14:paraId="78E1A934" w14:textId="77FC8A13" w:rsidR="00092E4B" w:rsidRPr="00C22033" w:rsidRDefault="00371E84" w:rsidP="008D18BD">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
         <w:t>NDIS laws determine what we can and can’t fund.</w:t>
       </w:r>
       <w:r w:rsidR="007966BC" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> We call the supports</w:t>
       </w:r>
       <w:r w:rsidR="00E20BF5" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007966BC" w:rsidRPr="00C22033">
         <w:t>we can fund NDIS supports.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00092E4B" w:rsidRPr="00C22033">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>You can use the funding in your plan to buy NDIS supports if they relate to your disability and are in</w:t>
+        <w:t xml:space="preserve">You can use the funding in your plan to buy NDIS supports if they </w:t>
+      </w:r>
+      <w:r w:rsidR="002E329C" w:rsidRPr="006B2FD5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="00092E4B" w:rsidRPr="006B2FD5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>relate to your disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00092E4B" w:rsidRPr="00C22033">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and are in</w:t>
       </w:r>
       <w:r w:rsidR="00245682" w:rsidRPr="00C22033">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00092E4B" w:rsidRPr="00C22033">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>line with your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C01AC1" w14:textId="04E18C3B" w:rsidR="00763BAA" w:rsidRPr="00C22033" w:rsidRDefault="003B6F2F" w:rsidP="008D18BD">
+    <w:p w14:paraId="37C01AC1" w14:textId="6DD857D8" w:rsidR="00763BAA" w:rsidRPr="00C22033" w:rsidRDefault="003B6F2F" w:rsidP="008D18BD">
       <w:r w:rsidRPr="00C22033">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00763BAA" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">linical </w:t>
       </w:r>
       <w:r w:rsidR="00DF45B2" w:rsidRPr="00C22033">
         <w:t>mental health supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> are not NDIS support</w:t>
       </w:r>
       <w:r w:rsidR="00884254" w:rsidRPr="00C22033">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DF45B2" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00763BAA" w:rsidRPr="00C22033">
         <w:t>By clinical mental health supports, we mean supports focus</w:t>
       </w:r>
       <w:r w:rsidR="00282CD6">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00763BAA" w:rsidRPr="00C22033">
@@ -979,162 +993,157 @@
       <w:r w:rsidR="0052546B" w:rsidRPr="00C22033">
         <w:t>NDIS psychology supports</w:t>
       </w:r>
       <w:r w:rsidR="00354CBC" w:rsidRPr="00CC0CC6">
         <w:t>, which</w:t>
       </w:r>
       <w:r w:rsidR="0090016A" w:rsidRPr="00CC0CC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0052546B" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">focus on </w:t>
       </w:r>
       <w:r w:rsidR="00E60D23" w:rsidRPr="00CC0CC6">
         <w:t>building</w:t>
       </w:r>
       <w:r w:rsidR="00E92D50" w:rsidRPr="00CC0CC6">
         <w:t xml:space="preserve"> and maintaining</w:t>
       </w:r>
       <w:r w:rsidR="00E60D23" w:rsidRPr="00CC0CC6">
         <w:t xml:space="preserve"> a person’s</w:t>
       </w:r>
       <w:r w:rsidR="00E92D50" w:rsidRPr="00CC0CC6">
         <w:t xml:space="preserve"> functional capacity</w:t>
       </w:r>
       <w:r w:rsidR="00EE31EA">
-        <w:t xml:space="preserve">. By functional capacity, we mean </w:t>
-[...2 lines deleted...]
-        <w:t>your ability to do everyday activities in your home, community, at school or work.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEADB1C" w14:textId="7DB80F7F" w:rsidR="00815A3A" w:rsidRPr="00C22033" w:rsidRDefault="00956ED1" w:rsidP="008D18BD">
+    <w:p w14:paraId="0EEADB1C" w14:textId="2FDD13C8" w:rsidR="00815A3A" w:rsidRPr="00C22033" w:rsidRDefault="00956ED1" w:rsidP="008D18BD">
       <w:r w:rsidRPr="004F39C8">
         <w:t>We can’t fund c</w:t>
       </w:r>
       <w:r w:rsidR="001B452C" w:rsidRPr="004F39C8">
         <w:t xml:space="preserve">linical treatment </w:t>
       </w:r>
       <w:r w:rsidRPr="004F39C8">
         <w:t xml:space="preserve">from a mental health professional for your disability </w:t>
       </w:r>
       <w:r w:rsidR="00DD785E" w:rsidRPr="004F39C8">
         <w:t>if it</w:t>
       </w:r>
-      <w:r w:rsidR="00143AF5" w:rsidRPr="004F39C8">
-        <w:t xml:space="preserve"> i</w:t>
+      <w:r w:rsidR="00A61945">
+        <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00DD785E" w:rsidRPr="004F39C8">
-        <w:t>s not focu</w:t>
+        <w:t xml:space="preserve"> not focu</w:t>
       </w:r>
       <w:r w:rsidR="00FD3AC6" w:rsidRPr="00CC0CC6">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DD785E" w:rsidRPr="004F39C8">
         <w:t>sed on building or maintaining your functional capacity.</w:t>
       </w:r>
       <w:r w:rsidRPr="004F39C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D30F13">
         <w:t>This means</w:t>
       </w:r>
       <w:r w:rsidR="00487347" w:rsidRPr="004F39C8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C21EFD" w:rsidRPr="004F39C8">
         <w:t xml:space="preserve">Emilia’s clinical treatment </w:t>
       </w:r>
       <w:r w:rsidR="006B33BF" w:rsidRPr="004F39C8">
         <w:t xml:space="preserve">for her anxiety </w:t>
       </w:r>
       <w:r w:rsidR="008B0903" w:rsidRPr="004F39C8">
-        <w:t xml:space="preserve">is not </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61945">
+        <w:t>n’t</w:t>
+      </w:r>
       <w:r w:rsidR="008B0903" w:rsidRPr="004F39C8">
-        <w:t>an</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> NDIS support</w:t>
+        <w:t xml:space="preserve"> an NDIS support</w:t>
       </w:r>
       <w:r w:rsidR="002B172E">
         <w:t xml:space="preserve"> and is provided by a psychologist in the </w:t>
       </w:r>
       <w:r w:rsidR="004F55E8">
         <w:t>health system</w:t>
       </w:r>
       <w:r w:rsidR="0046336B" w:rsidRPr="004F39C8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63343081" w14:textId="67240201" w:rsidR="00A959E8" w:rsidRPr="00C22033" w:rsidRDefault="00763BAA" w:rsidP="008D18BD">
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">The health system is a mainstream system </w:t>
       </w:r>
       <w:r w:rsidR="004308A4" w:rsidRPr="00C22033">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="004F39C8">
         <w:t xml:space="preserve"> provide</w:t>
       </w:r>
       <w:r w:rsidR="005D4A07" w:rsidRPr="004F39C8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> clinical mental health supports. </w:t>
       </w:r>
       <w:r w:rsidR="0024553F" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">Mental health services provided by the health system can include services in a hospital or in the community. These include psychology, psychiatry, </w:t>
       </w:r>
       <w:r w:rsidR="00D9612F" w:rsidRPr="00C22033">
         <w:t>medication, counselling or other types of therapy delivered by mental health professionals.</w:t>
       </w:r>
       <w:r w:rsidR="00F0103D" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> These </w:t>
       </w:r>
       <w:r w:rsidR="00A044C4" w:rsidRPr="00C22033">
         <w:t>supports are provided by state and territory governments and may be partially funded by Medicare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A854F0" w14:textId="3BF8BF4D" w:rsidR="00624798" w:rsidRPr="00C22033" w:rsidRDefault="00624798" w:rsidP="008D18BD">
+    <w:p w14:paraId="29A854F0" w14:textId="462B3A36" w:rsidR="00624798" w:rsidRPr="00C22033" w:rsidRDefault="00624798" w:rsidP="008D18BD">
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">We may fund psychology supports that help address specific needs related to your functional </w:t>
       </w:r>
       <w:r w:rsidR="00B608D1">
         <w:t>capacity</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">. These supports aren’t clinical supports because they aren’t for diagnosis, treatment, monitoring, or assessment of your mental health condition. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0CC6">
-        <w:t xml:space="preserve">NDIS supports aim to build your </w:t>
+        <w:t xml:space="preserve">NDIS supports aim to build your skills and independence. They have specific goals and outcomes, with a timeframe to achieve </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0CC6">
         <w:lastRenderedPageBreak/>
-        <w:t>skills and independence. They have specific goals and outcomes, with a timeframe to achieve them. You may need them for a short time or a longer time, depending on your individual situation.</w:t>
+        <w:t>them. You may need them for a short time or a longer time, depending on your individual situation.</w:t>
       </w:r>
       <w:r w:rsidR="00D306E1">
         <w:t xml:space="preserve"> If a psychology support helps you achieve these goals and outcomes, we can fund it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF89C2C" w14:textId="77777777" w:rsidR="00BB54D8" w:rsidRPr="00C22033" w:rsidRDefault="00637301" w:rsidP="00BB54D8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>What else do we think about?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8BEAB9" w14:textId="5CC30338" w:rsidR="00041AC4" w:rsidRPr="00C22033" w:rsidRDefault="00801134" w:rsidP="00041AC4">
       <w:pPr>
@@ -1575,59 +1584,62 @@
       <w:r w:rsidR="00E05B94" w:rsidRPr="00CC0CC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Jim</w:t>
       </w:r>
       <w:r w:rsidR="00AA5BF4" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> needs. This includes how </w:t>
       </w:r>
       <w:r w:rsidR="009C19B7" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>long and how often he’ll need this support to achieve his goals</w:t>
       </w:r>
       <w:r w:rsidR="00CD4860" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085336D1" w14:textId="2253F36A" w:rsidR="00793726" w:rsidRPr="00C22033" w:rsidRDefault="00D042EF" w:rsidP="00CC0CC6">
+    <w:p w14:paraId="085336D1" w14:textId="4A61723E" w:rsidR="00793726" w:rsidRPr="00C22033" w:rsidRDefault="00D042EF" w:rsidP="00CC0CC6">
       <w:r w:rsidRPr="00C22033">
         <w:t>To work</w:t>
       </w:r>
       <w:r w:rsidR="00954F2D" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> out </w:t>
       </w:r>
+      <w:r w:rsidR="00A61945">
+        <w:t>if</w:t>
+      </w:r>
       <w:r w:rsidR="00D7293D" w:rsidRPr="00C22033">
-        <w:t xml:space="preserve">whether </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C43A6C" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">psychology </w:t>
       </w:r>
       <w:r w:rsidR="00BA70B7" w:rsidRPr="00C22033">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008E6B55" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">s a therapy </w:t>
       </w:r>
       <w:r w:rsidR="00281AB0" w:rsidRPr="00C22033">
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="0062454B" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7293D" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="00D93C05" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="0048572C" w:rsidRPr="00C22033">
         <w:t>NDIS support for Jim</w:t>
       </w:r>
@@ -1645,154 +1657,149 @@
       </w:r>
       <w:r w:rsidR="00913B41" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">whether </w:t>
       </w:r>
       <w:r w:rsidR="00954F2D" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00954F2D" w:rsidRPr="00C01904">
         <w:t xml:space="preserve">information Jim gave </w:t>
       </w:r>
       <w:r w:rsidR="00A153D2" w:rsidRPr="00C01904">
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="008D18BD" w:rsidRPr="00C01904">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED796C" w:rsidRPr="00C01904">
         <w:t xml:space="preserve">meets </w:t>
       </w:r>
       <w:r w:rsidR="00D7293D" w:rsidRPr="00C01904">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00D7293D" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="00BC36D1" w:rsidRPr="00C22033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008D18BD" w:rsidRPr="00C22033">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6AA220" w14:textId="72F44850" w:rsidR="00241092" w:rsidRPr="00C22033" w:rsidRDefault="00241092" w:rsidP="00241092">
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="00C9558D" w:rsidRPr="00C22033">
         <w:t>Jim</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t>’s case</w:t>
       </w:r>
       <w:r w:rsidR="00B83CDC" w:rsidRPr="00C22033">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> the planner </w:t>
       </w:r>
       <w:r w:rsidR="00E1037A">
         <w:t>agrees</w:t>
       </w:r>
       <w:r w:rsidR="00E1037A" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B36A67" w:rsidRPr="00C22033">
         <w:t>this support</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE01261" w14:textId="0EEC0308" w:rsidR="004404E4" w:rsidRPr="00C22033" w:rsidRDefault="00A42FB4" w:rsidP="00D74281">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
-        <w:t xml:space="preserve">is </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> NDIS support</w:t>
+        <w:t>is an NDIS support</w:t>
       </w:r>
       <w:r w:rsidR="0067353F" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00821A32" w:rsidRPr="00C22033">
         <w:t>and isn’t</w:t>
       </w:r>
       <w:r w:rsidR="0067353F" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00136186" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">diagnosis, assessment, treatment or monitoring </w:t>
       </w:r>
       <w:r w:rsidR="000C23EE" w:rsidRPr="00C22033">
         <w:t>of his schizophrenia</w:t>
       </w:r>
       <w:r w:rsidR="001913C1" w:rsidRPr="00C22033">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003251BF" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> Jim already gets </w:t>
       </w:r>
       <w:r w:rsidR="00955904" w:rsidRPr="00C22033">
         <w:t>clinical support</w:t>
       </w:r>
       <w:r w:rsidR="003251BF" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> from the health system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D15CA98" w14:textId="62A6C9D2" w:rsidR="006442FE" w:rsidRPr="00C22033" w:rsidRDefault="006439CB" w:rsidP="00D74281">
+    <w:p w14:paraId="5D15CA98" w14:textId="116D918D" w:rsidR="006442FE" w:rsidRPr="006B2FD5" w:rsidRDefault="00E64DE3" w:rsidP="00D74281">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C22033">
+      <w:r w:rsidRPr="006B2FD5">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="006439CB" w:rsidRPr="006B2FD5">
         <w:t>relates</w:t>
       </w:r>
-      <w:r w:rsidR="006442FE" w:rsidRPr="00C22033">
+      <w:r w:rsidR="006442FE" w:rsidRPr="006B2FD5">
         <w:t xml:space="preserve"> to Jim’s disability which he meets access for</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116573AE" w14:textId="25D1A17E" w:rsidR="004404E4" w:rsidRPr="00C22033" w:rsidRDefault="00C51D80" w:rsidP="00D74281">
+    <w:p w14:paraId="116573AE" w14:textId="02F29395" w:rsidR="004404E4" w:rsidRPr="00C22033" w:rsidRDefault="00C51D80" w:rsidP="00D74281">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">will help Jim to improve his </w:t>
       </w:r>
       <w:r w:rsidR="0081478D" w:rsidRPr="00C22033">
         <w:t>functional capacity</w:t>
       </w:r>
       <w:r w:rsidR="0060127A" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> by giving him strategies to</w:t>
       </w:r>
       <w:r w:rsidR="00D45472" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> increase his motivation and organisation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3F0F16" w14:textId="289A55DE" w:rsidR="00474BE2" w:rsidRPr="00C22033" w:rsidRDefault="00474BE2" w:rsidP="00D74281">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2048,165 +2055,166 @@
       </w:r>
       <w:r w:rsidR="00320D8F">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00F002AD">
         <w:t xml:space="preserve"> complimentary </w:t>
       </w:r>
       <w:r w:rsidR="00173543">
         <w:t>care</w:t>
       </w:r>
       <w:r w:rsidR="00E94C6D" w:rsidRPr="00C22033">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21209050" w14:textId="76919496" w:rsidR="007B4810" w:rsidRPr="00C22033" w:rsidRDefault="007B4810" w:rsidP="007B4810">
       <w:r w:rsidRPr="00C22033">
         <w:t>At Katea’s plan reassessment, her mother requests funding in her plan for this psychology</w:t>
       </w:r>
       <w:r w:rsidR="005F7B26" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> as a therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16777248" w14:textId="48EB7259" w:rsidR="007B4810" w:rsidRPr="00C22033" w:rsidRDefault="007B4810" w:rsidP="007B4810">
+    <w:p w14:paraId="16777248" w14:textId="23973B86" w:rsidR="007B4810" w:rsidRPr="00C22033" w:rsidRDefault="007B4810" w:rsidP="007B4810">
       <w:r w:rsidRPr="00C22033">
-        <w:t xml:space="preserve">To work out whether this support is reasonable and necessary, </w:t>
+        <w:t xml:space="preserve">To work out </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C92">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22033">
+        <w:t xml:space="preserve"> this support is reasonable and necessary, </w:t>
       </w:r>
       <w:r w:rsidR="00696622" w:rsidRPr="00C22033">
         <w:t>Katea’s planner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> look</w:t>
       </w:r>
       <w:r w:rsidR="00696622" w:rsidRPr="00C22033">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> at the information Katea’s parents and therapists </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01904">
         <w:t xml:space="preserve">have provided against the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00C01904">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C22033">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F67E515" w14:textId="6A79FCA3" w:rsidR="007B4810" w:rsidRPr="00C22033" w:rsidRDefault="001C428F" w:rsidP="007B4810">
       <w:r w:rsidRPr="00C22033">
         <w:t>They</w:t>
       </w:r>
       <w:r w:rsidR="007B4810" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> think about whether the requested support:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288F98B9" w14:textId="64369281" w:rsidR="00127877" w:rsidRPr="00C22033" w:rsidRDefault="00127877" w:rsidP="00127877">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
-        <w:t xml:space="preserve">is </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> NDIS suppor</w:t>
+        <w:t>is an NDIS suppor</w:t>
       </w:r>
       <w:r w:rsidR="00106A3E" w:rsidRPr="00C22033">
         <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCC47EB" w14:textId="25041468" w:rsidR="007B4810" w:rsidRPr="00C22033" w:rsidRDefault="007B4810" w:rsidP="007B4810">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
         <w:t>will help improve Katea’s social participation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128EAAE0" w14:textId="51B4C12E" w:rsidR="007B4810" w:rsidRPr="00C22033" w:rsidRDefault="007B4810" w:rsidP="007B4810">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
         <w:t>will help her pursue her goal of going to girl guides and making friends</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063DFD90" w14:textId="77777777" w:rsidR="007B4810" w:rsidRPr="00C22033" w:rsidRDefault="007B4810" w:rsidP="007B4810">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
         <w:t>is not a support that’s reasonable for Katea’s parents to provide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13353AE8" w14:textId="0746FCA0" w:rsidR="007B4810" w:rsidRPr="00C22033" w:rsidRDefault="007B4810" w:rsidP="007B4810">
+    <w:p w14:paraId="13353AE8" w14:textId="4CF14145" w:rsidR="007B4810" w:rsidRPr="006B2FD5" w:rsidRDefault="00E02594" w:rsidP="007B4810">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C22033">
+      <w:r w:rsidRPr="006B2FD5">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4810" w:rsidRPr="006B2FD5">
         <w:t>relates to her disability</w:t>
       </w:r>
-      <w:r w:rsidR="00B970B1" w:rsidRPr="00C22033">
+      <w:r w:rsidR="00B970B1" w:rsidRPr="006B2FD5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E435949" w14:textId="793BD5F6" w:rsidR="00CF5FCD" w:rsidRPr="00C22033" w:rsidRDefault="00106A3E" w:rsidP="007B4810">
       <w:r w:rsidRPr="00C22033">
         <w:t>The planner also thinks</w:t>
       </w:r>
       <w:r w:rsidR="00CF5FCD" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> about whether the support:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C6BE00" w14:textId="784F75D9" w:rsidR="00CF5FCD" w:rsidRPr="00C22033" w:rsidRDefault="00CF5FCD" w:rsidP="00CF5FCD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">is already being claimed from another service. If so, </w:t>
       </w:r>
       <w:r w:rsidR="00025D65" w:rsidRPr="00C22033">
         <w:t>they wouldn’t approve the funding</w:t>
@@ -2537,70 +2545,60 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E14E9F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00576EF2" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>She</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> has </w:t>
-[...8 lines deleted...]
-        <w:t>a</w:t>
+        <w:t xml:space="preserve"> has a</w:t>
       </w:r>
       <w:r w:rsidR="00B04ABB" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS plan to help her with her psychosocial disability support</w:t>
       </w:r>
       <w:r w:rsidR="000A27AD" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> needs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Roxanne wants to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
@@ -2702,157 +2700,154 @@
       <w:r w:rsidR="00646E0A" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>we expect</w:t>
       </w:r>
       <w:r w:rsidR="000C3058" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Roxanne </w:t>
       </w:r>
       <w:r w:rsidR="00E024C3" w:rsidRPr="00C22033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>will be able to work towards her goal of being more independent and will need less support over time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDF001C" w14:textId="42F8DA54" w:rsidR="004C6B75" w:rsidRPr="00C22033" w:rsidRDefault="004C6B75" w:rsidP="004C6B75">
+    <w:p w14:paraId="7FDF001C" w14:textId="7BD35546" w:rsidR="004C6B75" w:rsidRPr="00C22033" w:rsidRDefault="004C6B75" w:rsidP="004C6B75">
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidR="00110689" w:rsidRPr="00C22033">
         <w:t>we think ab</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">out whether a support is </w:t>
       </w:r>
       <w:r w:rsidR="007E0FEF" w:rsidRPr="00C22033">
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="0038100D" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> NDIS support</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="004C7D7D" w:rsidRPr="00C22033">
         <w:t>Roxanne</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">, we look at the information </w:t>
       </w:r>
       <w:r w:rsidR="00F86DE0" w:rsidRPr="00C01904">
         <w:t xml:space="preserve">she </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01904">
         <w:t>give</w:t>
       </w:r>
       <w:r w:rsidR="00F86DE0" w:rsidRPr="00C01904">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01904">
         <w:t xml:space="preserve"> us against the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId13" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="00ED796C" w:rsidRPr="00C01904">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00305B55" w:rsidRPr="00C01904">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01904">
         <w:t xml:space="preserve"> We </w:t>
       </w:r>
       <w:r w:rsidR="004136C1" w:rsidRPr="00C01904">
         <w:t>ma</w:t>
       </w:r>
       <w:r w:rsidR="004F4065" w:rsidRPr="00C01904">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="004F4065" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t>fund</w:t>
       </w:r>
       <w:r w:rsidR="00737B8E" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00141372" w:rsidRPr="00C22033">
         <w:t>therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> supports that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07339ABF" w14:textId="6342A768" w:rsidR="004C6B75" w:rsidRPr="00C22033" w:rsidRDefault="004C6B75" w:rsidP="00D74281">
+    <w:p w14:paraId="07339ABF" w14:textId="67C51092" w:rsidR="004C6B75" w:rsidRPr="006B2FD5" w:rsidRDefault="00221CC9" w:rsidP="00D74281">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C22033">
+      <w:r w:rsidRPr="006B2FD5">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6B75" w:rsidRPr="006B2FD5">
         <w:t xml:space="preserve">relate to </w:t>
       </w:r>
-      <w:r w:rsidR="00D04AED" w:rsidRPr="00C22033">
+      <w:r w:rsidR="00D04AED" w:rsidRPr="006B2FD5">
         <w:t>her</w:t>
       </w:r>
-      <w:r w:rsidR="00A2213E" w:rsidRPr="00C22033">
+      <w:r w:rsidR="00A2213E" w:rsidRPr="006B2FD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B17A5E" w:rsidRPr="00C22033">
+      <w:r w:rsidR="00B17A5E" w:rsidRPr="006B2FD5">
         <w:t xml:space="preserve">disability </w:t>
       </w:r>
-      <w:r w:rsidR="00C01904" w:rsidRPr="00C22033">
-[...8 lines deleted...]
-      <w:r w:rsidR="00B17A5E" w:rsidRPr="00C22033">
+      <w:r w:rsidR="00C01904" w:rsidRPr="006B2FD5">
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17A5E" w:rsidRPr="006B2FD5">
         <w:t xml:space="preserve"> needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C442D6" w14:textId="0F1D366C" w:rsidR="004C6B75" w:rsidRPr="00C22033" w:rsidRDefault="004C6B75" w:rsidP="00D74281">
+    <w:p w14:paraId="61C442D6" w14:textId="0205ADF7" w:rsidR="004C6B75" w:rsidRPr="00C22033" w:rsidRDefault="004C6B75" w:rsidP="00D74281">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22033">
         <w:t xml:space="preserve">focus on </w:t>
       </w:r>
       <w:r w:rsidR="00BD132A" w:rsidRPr="00C22033">
         <w:t xml:space="preserve">increasing </w:t>
       </w:r>
       <w:r w:rsidR="00D04AED" w:rsidRPr="00C22033">
         <w:t>her</w:t>
       </w:r>
       <w:r w:rsidR="00A2213E" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22033">
         <w:t>functional capacity and independence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E9C671" w14:textId="5345217A" w:rsidR="004C6B75" w:rsidRPr="00C22033" w:rsidRDefault="004C6B75" w:rsidP="00F676F8">
       <w:r w:rsidRPr="00C22033">
@@ -2940,170 +2935,171 @@
       </w:r>
       <w:r w:rsidR="007D25E5" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> in Roxanne’s plan</w:t>
       </w:r>
       <w:r w:rsidR="00672B4D" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00F514D1" w:rsidRPr="00C22033">
         <w:t>capacity building therapy supports.</w:t>
       </w:r>
       <w:r w:rsidR="004E779A" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> As she builds capacity, Roxanne will hopefully need less psychology supports over time.</w:t>
       </w:r>
       <w:r w:rsidR="001B5922" w:rsidRPr="00C22033">
         <w:t xml:space="preserve"> We can continue to fund </w:t>
       </w:r>
       <w:r w:rsidR="003F0160" w:rsidRPr="00C22033">
         <w:t>some therapy in her plan to help her maintain her capacity and independence as she works towards her goals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="228C4CE0" w14:textId="77777777" w:rsidR="00133703" w:rsidRPr="00C22033" w:rsidRDefault="00133703" w:rsidP="00133703">
       <w:r w:rsidRPr="00C22033">
         <w:t>For more information, go to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6DFFB8" w14:textId="5A8E9CA9" w:rsidR="00133703" w:rsidRPr="00C22033" w:rsidRDefault="00133703" w:rsidP="00133703">
+    <w:p w14:paraId="7B6DFFB8" w14:textId="757B5736" w:rsidR="00133703" w:rsidRPr="00C22033" w:rsidRDefault="00133703" w:rsidP="00133703">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00C22033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46B606EA" w14:textId="2FCF1610" w:rsidR="00907CCB" w:rsidRPr="00C22033" w:rsidRDefault="00133703" w:rsidP="00907CCB">
+    <w:p w14:paraId="46B606EA" w14:textId="17CDAB54" w:rsidR="00907CCB" w:rsidRPr="00C22033" w:rsidRDefault="00133703" w:rsidP="00907CCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="disability-related-health" w:history="1">
         <w:r w:rsidRPr="00C22033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Disability-related health supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="484A09B6" w14:textId="3DFC3BD2" w:rsidR="00E5003D" w:rsidRPr="00C22033" w:rsidRDefault="00133703" w:rsidP="00907CCB">
+    <w:p w14:paraId="484A09B6" w14:textId="483280F8" w:rsidR="00E5003D" w:rsidRPr="00C22033" w:rsidRDefault="00133703" w:rsidP="00907CCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId16" w:anchor="mainstream-and-community" w:history="1">
         <w:r w:rsidRPr="00C22033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Our Guideline – Mainstream and community </w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00C22033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74AE4169" w14:textId="3FDB5B43" w:rsidR="00992DE9" w:rsidRPr="00292A5A" w:rsidRDefault="00E5003D" w:rsidP="00A746C5">
+    <w:p w14:paraId="74AE4169" w14:textId="548A808F" w:rsidR="00992DE9" w:rsidRDefault="00E5003D" w:rsidP="00A746C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId17" w:anchor="therapy" w:history="1">
         <w:r w:rsidRPr="00C22033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Therapy supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C22033">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00992DE9" w:rsidRPr="00292A5A" w:rsidSect="002B7B42">
-      <w:footerReference w:type="default" r:id="rId18"/>
+    <w:sectPr w:rsidR="00992DE9" w:rsidSect="002B7B42">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="992" w:bottom="1440" w:left="851" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FC627A7" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390" w:rsidP="00E41B2B">
+    <w:p w14:paraId="6F31B3A5" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEBF15C" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="64A8341A" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="60C5B441" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434"/>
+    <w:p w14:paraId="1BA1106F" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434"/>
+    <w:p w14:paraId="0D003E9B" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434" w:rsidP="00E612A9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70A5660C" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390" w:rsidP="00E41B2B">
+    <w:p w14:paraId="70D87DA3" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1448DE03" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3E7E5EC7" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="3C58D3B8" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434"/>
+    <w:p w14:paraId="36BF1D46" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434"/>
+    <w:p w14:paraId="5CD2E1B1" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434" w:rsidP="00E612A9"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DF1B170" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390">
+    <w:p w14:paraId="42AE6FF9" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3113,276 +3109,229 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="303B2A83" w14:textId="41AEBE9E" w:rsidR="00667E98" w:rsidRPr="00483BFE" w:rsidRDefault="00783E51" w:rsidP="00D74281">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="303B2A83" w14:textId="60387692" w:rsidR="00667E98" w:rsidRPr="00E208E4" w:rsidRDefault="00FC3219" w:rsidP="00FC3219">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="7513"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="E5DFEC"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>16 January 2026</w:t>
+      <w:t>31 August 2026</w:t>
     </w:r>
-    <w:r w:rsidR="001364F9">
-[...30 lines deleted...]
-      <w:t>ealth</w:t>
+    <w:r w:rsidR="05BF87EE">
+      <w:t xml:space="preserve"> Would We Fund It? Psychology Supports and Mental Health</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-222371427"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1705238520"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtContent>
-            <w:r w:rsidR="001869D0">
+            <w:r w:rsidR="05BF87EE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00064E82">
+            <w:r w:rsidR="00E208E4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BB4243">
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="05BF87EE">
+              <w:t xml:space="preserve"> Page </w:t>
             </w:r>
-            <w:r w:rsidR="00064E82">
-[...2 lines deleted...]
-            <w:r w:rsidR="00667E98">
+            <w:r w:rsidR="00E208E4">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00667E98" w:rsidRPr="009A0587">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00E208E4">
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidR="00667E98">
+            <w:r w:rsidR="00E208E4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A5C8A">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="05BF87EE">
+              <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00667E98">
+            <w:r w:rsidR="00E208E4">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00667E98" w:rsidRPr="009A0587">
+            <w:r w:rsidR="05BF87EE">
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00667E98">
-[...20 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" NUMPAGES  ">
+              <w:r w:rsidR="05BF87EE">
+                <w:t>6</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00667E98" w:rsidRPr="00F42292">
+    <w:r w:rsidR="05BF87EE" w:rsidRPr="05BF87EE">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
-      </w:rPr>
-[...7 lines deleted...]
-      <w:t>correct at the date of publication.</w:t>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>This document is uncontrolled when printed.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="312F0AEC" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390" w:rsidP="003A05C0">
+    <w:p w14:paraId="49485C2C" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434" w:rsidP="003A05C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D8CE2D6" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390" w:rsidP="00E41B2B">
+    <w:p w14:paraId="6C62E8F8" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E7250D" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="690A89CF" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="299071D9" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434"/>
+    <w:p w14:paraId="256C6022" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434"/>
+    <w:p w14:paraId="49B0CB12" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434" w:rsidP="00E612A9"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="787C7785" w14:textId="77777777" w:rsidR="00CD1390" w:rsidRDefault="00CD1390">
+    <w:p w14:paraId="184576BC" w14:textId="77777777" w:rsidR="00C71434" w:rsidRDefault="00C71434">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="728144B5" w14:textId="609D2D17" w:rsidR="00D82D8B" w:rsidRPr="00FC3219" w:rsidRDefault="00D82D8B" w:rsidP="00FC3219">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="63A416EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00463D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44B66BAC"/>
@@ -9067,50 +9016,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65A951C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31D66910"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B41617D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A974328E"/>
     <w:lvl w:ilvl="0" w:tplc="B8D206DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="924" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9152,51 +9214,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5244" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6684" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE173CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D862F56"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9265,51 +9327,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F4450B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF500928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9414,51 +9476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F64189F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65D887A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9563,51 +9625,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="745D71BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F68700"/>
     <w:lvl w:ilvl="0" w:tplc="824C2D48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8C6C91EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -9704,63 +9766,63 @@
   <w:num w:numId="2" w16cid:durableId="655913766">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1433747682">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="689185922">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1082293098">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1112283099">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1768119239">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="868836269">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="285505676">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="645280052">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="191384614">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="447353652">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1963071026">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1222596942">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2103456334">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="171340117">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1585185745">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="404180547">
     <w:abstractNumId w:val="26"/>
   </w:num>
@@ -9857,247 +9919,257 @@
   <w:num w:numId="49" w16cid:durableId="1476331744">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1095596107">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="994843656">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="547180246">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1300839901">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="468282893">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="390884710">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="454249800">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="72162585">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="5644129">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="1938709571">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="484778397">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="576784687">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="2004428669">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="628896381">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="593049214">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="716275645">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="1836722811">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="845247782">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="833767862">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="1972440849">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="603923068">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="716784101">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="969434927">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="526797958">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="565797717">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="75" w16cid:durableId="680664671">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="73"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372B4D"/>
     <w:rsid w:val="0000049A"/>
     <w:rsid w:val="00000EA0"/>
     <w:rsid w:val="0000225F"/>
+    <w:rsid w:val="00002392"/>
     <w:rsid w:val="00002907"/>
     <w:rsid w:val="00003772"/>
     <w:rsid w:val="00004FB7"/>
     <w:rsid w:val="00005A4A"/>
     <w:rsid w:val="000067D6"/>
     <w:rsid w:val="000076D8"/>
     <w:rsid w:val="0001030F"/>
     <w:rsid w:val="000105ED"/>
     <w:rsid w:val="00011D98"/>
     <w:rsid w:val="00012645"/>
     <w:rsid w:val="00012C4E"/>
     <w:rsid w:val="00012E3E"/>
     <w:rsid w:val="0001497F"/>
     <w:rsid w:val="00014FA3"/>
     <w:rsid w:val="00015CAA"/>
     <w:rsid w:val="0001664A"/>
     <w:rsid w:val="0001677C"/>
     <w:rsid w:val="000168BF"/>
     <w:rsid w:val="00017992"/>
     <w:rsid w:val="00017A0D"/>
     <w:rsid w:val="0002146F"/>
     <w:rsid w:val="0002148E"/>
     <w:rsid w:val="000217BA"/>
     <w:rsid w:val="0002232E"/>
     <w:rsid w:val="000230A5"/>
     <w:rsid w:val="000230B6"/>
     <w:rsid w:val="000244F7"/>
     <w:rsid w:val="00024B3C"/>
     <w:rsid w:val="00024F26"/>
     <w:rsid w:val="00025497"/>
     <w:rsid w:val="000255A9"/>
     <w:rsid w:val="00025D65"/>
     <w:rsid w:val="00026A7C"/>
     <w:rsid w:val="00026AB1"/>
     <w:rsid w:val="00031DC1"/>
     <w:rsid w:val="000334F2"/>
     <w:rsid w:val="00034117"/>
     <w:rsid w:val="00034EB2"/>
     <w:rsid w:val="00034F39"/>
     <w:rsid w:val="000365D7"/>
+    <w:rsid w:val="0003704D"/>
     <w:rsid w:val="000379C2"/>
     <w:rsid w:val="000407A7"/>
     <w:rsid w:val="00041A0E"/>
     <w:rsid w:val="00041AC4"/>
     <w:rsid w:val="000439FF"/>
     <w:rsid w:val="0004451B"/>
     <w:rsid w:val="00045736"/>
     <w:rsid w:val="00045B8A"/>
     <w:rsid w:val="00045BA7"/>
     <w:rsid w:val="0004658C"/>
     <w:rsid w:val="0004660A"/>
     <w:rsid w:val="0004795B"/>
+    <w:rsid w:val="000503F8"/>
     <w:rsid w:val="00050E5A"/>
     <w:rsid w:val="00051967"/>
     <w:rsid w:val="0005241A"/>
     <w:rsid w:val="00053BD6"/>
     <w:rsid w:val="000540B3"/>
     <w:rsid w:val="000540EF"/>
     <w:rsid w:val="000542A5"/>
     <w:rsid w:val="000553A1"/>
     <w:rsid w:val="000554BC"/>
     <w:rsid w:val="00055A48"/>
     <w:rsid w:val="00055AC5"/>
     <w:rsid w:val="00055C98"/>
     <w:rsid w:val="000560FE"/>
     <w:rsid w:val="00056AB1"/>
     <w:rsid w:val="00057411"/>
     <w:rsid w:val="00057982"/>
     <w:rsid w:val="000600F8"/>
     <w:rsid w:val="0006018C"/>
     <w:rsid w:val="00060A3D"/>
     <w:rsid w:val="00063181"/>
     <w:rsid w:val="000634A8"/>
     <w:rsid w:val="00063D56"/>
     <w:rsid w:val="00064E82"/>
     <w:rsid w:val="000651D0"/>
     <w:rsid w:val="00065294"/>
     <w:rsid w:val="0006621B"/>
     <w:rsid w:val="00070662"/>
     <w:rsid w:val="00071B87"/>
     <w:rsid w:val="00071DB1"/>
     <w:rsid w:val="0007254C"/>
     <w:rsid w:val="00072DDA"/>
     <w:rsid w:val="00073111"/>
     <w:rsid w:val="00073966"/>
     <w:rsid w:val="00073DF5"/>
     <w:rsid w:val="00073ED8"/>
+    <w:rsid w:val="00074321"/>
     <w:rsid w:val="00074353"/>
     <w:rsid w:val="000754CB"/>
     <w:rsid w:val="00075F95"/>
     <w:rsid w:val="00076086"/>
     <w:rsid w:val="00076D51"/>
     <w:rsid w:val="00076E6F"/>
     <w:rsid w:val="000771CF"/>
     <w:rsid w:val="000778D5"/>
     <w:rsid w:val="000807CB"/>
     <w:rsid w:val="00081441"/>
     <w:rsid w:val="000814FF"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="00081888"/>
     <w:rsid w:val="00081EAC"/>
     <w:rsid w:val="000830EE"/>
     <w:rsid w:val="0008393B"/>
     <w:rsid w:val="00083975"/>
     <w:rsid w:val="000842ED"/>
     <w:rsid w:val="00084F3E"/>
+    <w:rsid w:val="00085E17"/>
     <w:rsid w:val="00085F38"/>
     <w:rsid w:val="0008608A"/>
     <w:rsid w:val="00086351"/>
     <w:rsid w:val="00086D9A"/>
     <w:rsid w:val="00086F89"/>
     <w:rsid w:val="00090A90"/>
     <w:rsid w:val="0009135E"/>
     <w:rsid w:val="00092275"/>
     <w:rsid w:val="00092B66"/>
     <w:rsid w:val="00092E4B"/>
     <w:rsid w:val="000931FB"/>
     <w:rsid w:val="000938E7"/>
     <w:rsid w:val="00093B8B"/>
     <w:rsid w:val="00093D07"/>
     <w:rsid w:val="00094642"/>
     <w:rsid w:val="00094F8C"/>
     <w:rsid w:val="000954B5"/>
     <w:rsid w:val="000958A9"/>
     <w:rsid w:val="00095DA2"/>
     <w:rsid w:val="0009626B"/>
     <w:rsid w:val="000962A8"/>
     <w:rsid w:val="00097B44"/>
     <w:rsid w:val="000A091D"/>
     <w:rsid w:val="000A0BC1"/>
     <w:rsid w:val="000A0DBF"/>
@@ -10136,124 +10208,127 @@
     <w:rsid w:val="000B6EE1"/>
     <w:rsid w:val="000B6F5B"/>
     <w:rsid w:val="000B6F5C"/>
     <w:rsid w:val="000C0222"/>
     <w:rsid w:val="000C08DE"/>
     <w:rsid w:val="000C17B7"/>
     <w:rsid w:val="000C19D8"/>
     <w:rsid w:val="000C1BB5"/>
     <w:rsid w:val="000C23EE"/>
     <w:rsid w:val="000C3058"/>
     <w:rsid w:val="000C30E2"/>
     <w:rsid w:val="000C32B9"/>
     <w:rsid w:val="000C34C9"/>
     <w:rsid w:val="000C34E5"/>
     <w:rsid w:val="000C4AC7"/>
     <w:rsid w:val="000C5322"/>
     <w:rsid w:val="000C740D"/>
     <w:rsid w:val="000D06BA"/>
     <w:rsid w:val="000D0C07"/>
     <w:rsid w:val="000D0DE2"/>
     <w:rsid w:val="000D1BEC"/>
     <w:rsid w:val="000D211D"/>
     <w:rsid w:val="000D373D"/>
     <w:rsid w:val="000D4F6F"/>
     <w:rsid w:val="000D53B5"/>
+    <w:rsid w:val="000D5D14"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000D7548"/>
     <w:rsid w:val="000E1314"/>
     <w:rsid w:val="000E13B5"/>
     <w:rsid w:val="000E1427"/>
     <w:rsid w:val="000E165D"/>
     <w:rsid w:val="000E1A54"/>
     <w:rsid w:val="000E1A5D"/>
     <w:rsid w:val="000E1FD5"/>
     <w:rsid w:val="000E2561"/>
     <w:rsid w:val="000E2868"/>
     <w:rsid w:val="000E3DD1"/>
     <w:rsid w:val="000E4086"/>
     <w:rsid w:val="000E4509"/>
     <w:rsid w:val="000E49A2"/>
     <w:rsid w:val="000E54E9"/>
     <w:rsid w:val="000F0144"/>
     <w:rsid w:val="000F02BA"/>
     <w:rsid w:val="000F0E83"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F27AB"/>
     <w:rsid w:val="000F3511"/>
     <w:rsid w:val="000F3C93"/>
     <w:rsid w:val="000F3D6C"/>
     <w:rsid w:val="000F3E07"/>
     <w:rsid w:val="000F4209"/>
     <w:rsid w:val="000F4216"/>
     <w:rsid w:val="000F50A6"/>
     <w:rsid w:val="000F51D3"/>
     <w:rsid w:val="000F563D"/>
     <w:rsid w:val="000F69D9"/>
     <w:rsid w:val="00100874"/>
     <w:rsid w:val="00101169"/>
+    <w:rsid w:val="001020E7"/>
     <w:rsid w:val="00102370"/>
     <w:rsid w:val="00102653"/>
     <w:rsid w:val="00103BC0"/>
     <w:rsid w:val="00103CE3"/>
     <w:rsid w:val="001042C6"/>
     <w:rsid w:val="00104AFF"/>
     <w:rsid w:val="00105313"/>
     <w:rsid w:val="00106A3E"/>
     <w:rsid w:val="001073DD"/>
     <w:rsid w:val="00107CF5"/>
     <w:rsid w:val="00110689"/>
     <w:rsid w:val="001122DD"/>
     <w:rsid w:val="00112784"/>
     <w:rsid w:val="00114AC0"/>
     <w:rsid w:val="00114CEC"/>
     <w:rsid w:val="0011580A"/>
     <w:rsid w:val="001158AB"/>
     <w:rsid w:val="00117559"/>
     <w:rsid w:val="00123675"/>
     <w:rsid w:val="00123866"/>
     <w:rsid w:val="0012393E"/>
     <w:rsid w:val="00125971"/>
     <w:rsid w:val="001270A2"/>
     <w:rsid w:val="00127877"/>
     <w:rsid w:val="00127B09"/>
     <w:rsid w:val="00127B99"/>
     <w:rsid w:val="00130293"/>
     <w:rsid w:val="001309AD"/>
     <w:rsid w:val="0013159A"/>
     <w:rsid w:val="00131F3E"/>
     <w:rsid w:val="00132943"/>
     <w:rsid w:val="00133703"/>
     <w:rsid w:val="00133724"/>
     <w:rsid w:val="00133B2D"/>
     <w:rsid w:val="00133D16"/>
     <w:rsid w:val="00135000"/>
     <w:rsid w:val="00136186"/>
     <w:rsid w:val="001364F9"/>
     <w:rsid w:val="0013672B"/>
     <w:rsid w:val="00136A95"/>
     <w:rsid w:val="00136FE7"/>
+    <w:rsid w:val="001400E3"/>
     <w:rsid w:val="001404E3"/>
     <w:rsid w:val="0014062A"/>
     <w:rsid w:val="00140655"/>
     <w:rsid w:val="00141372"/>
     <w:rsid w:val="00141450"/>
     <w:rsid w:val="00142C4E"/>
     <w:rsid w:val="0014311A"/>
     <w:rsid w:val="001438C3"/>
     <w:rsid w:val="00143AF5"/>
     <w:rsid w:val="00144282"/>
     <w:rsid w:val="00144341"/>
     <w:rsid w:val="0014559B"/>
     <w:rsid w:val="00145F9B"/>
     <w:rsid w:val="00146E79"/>
     <w:rsid w:val="001508FB"/>
     <w:rsid w:val="00150A1F"/>
     <w:rsid w:val="00150D64"/>
     <w:rsid w:val="00150E45"/>
     <w:rsid w:val="00150E63"/>
     <w:rsid w:val="00150F26"/>
     <w:rsid w:val="00151210"/>
     <w:rsid w:val="001520E0"/>
     <w:rsid w:val="001547EF"/>
     <w:rsid w:val="00154DD8"/>
     <w:rsid w:val="00155A05"/>
@@ -10266,100 +10341,104 @@
     <w:rsid w:val="00160394"/>
     <w:rsid w:val="001606F8"/>
     <w:rsid w:val="00160CBB"/>
     <w:rsid w:val="00161D4F"/>
     <w:rsid w:val="00161E99"/>
     <w:rsid w:val="00163228"/>
     <w:rsid w:val="0016324A"/>
     <w:rsid w:val="001637C4"/>
     <w:rsid w:val="00163D30"/>
     <w:rsid w:val="00164999"/>
     <w:rsid w:val="00164CB0"/>
     <w:rsid w:val="001665A2"/>
     <w:rsid w:val="001674F8"/>
     <w:rsid w:val="001679B2"/>
     <w:rsid w:val="001679F2"/>
     <w:rsid w:val="00170DE6"/>
     <w:rsid w:val="00171810"/>
     <w:rsid w:val="00171E2C"/>
     <w:rsid w:val="001725BE"/>
     <w:rsid w:val="00173273"/>
     <w:rsid w:val="00173543"/>
     <w:rsid w:val="00173FE1"/>
     <w:rsid w:val="001745B7"/>
     <w:rsid w:val="0017586D"/>
     <w:rsid w:val="001760E7"/>
+    <w:rsid w:val="00176B3A"/>
     <w:rsid w:val="00177C54"/>
     <w:rsid w:val="00177E7C"/>
     <w:rsid w:val="00180144"/>
     <w:rsid w:val="001804B4"/>
     <w:rsid w:val="00180D31"/>
     <w:rsid w:val="00181C60"/>
     <w:rsid w:val="0018219E"/>
     <w:rsid w:val="00183645"/>
     <w:rsid w:val="00183690"/>
     <w:rsid w:val="00184C12"/>
     <w:rsid w:val="00184E8F"/>
     <w:rsid w:val="00184F99"/>
     <w:rsid w:val="00185569"/>
     <w:rsid w:val="00186433"/>
+    <w:rsid w:val="0018665E"/>
     <w:rsid w:val="001869D0"/>
     <w:rsid w:val="00186CE8"/>
     <w:rsid w:val="00187AB3"/>
     <w:rsid w:val="001906DC"/>
     <w:rsid w:val="001913C1"/>
     <w:rsid w:val="001919A6"/>
     <w:rsid w:val="00192374"/>
     <w:rsid w:val="00193553"/>
     <w:rsid w:val="00193DB5"/>
     <w:rsid w:val="00196B43"/>
     <w:rsid w:val="00197F2A"/>
     <w:rsid w:val="001A11BB"/>
     <w:rsid w:val="001A1643"/>
     <w:rsid w:val="001A205C"/>
     <w:rsid w:val="001A2CF0"/>
     <w:rsid w:val="001A2D0C"/>
     <w:rsid w:val="001A31C1"/>
     <w:rsid w:val="001A39BF"/>
     <w:rsid w:val="001A4037"/>
     <w:rsid w:val="001A45D9"/>
     <w:rsid w:val="001A490E"/>
     <w:rsid w:val="001A5EE6"/>
     <w:rsid w:val="001A638E"/>
     <w:rsid w:val="001A65E3"/>
     <w:rsid w:val="001A7BD7"/>
     <w:rsid w:val="001B0C8A"/>
     <w:rsid w:val="001B1E7A"/>
     <w:rsid w:val="001B3199"/>
     <w:rsid w:val="001B33F5"/>
     <w:rsid w:val="001B3790"/>
     <w:rsid w:val="001B38CE"/>
+    <w:rsid w:val="001B44C5"/>
     <w:rsid w:val="001B452C"/>
     <w:rsid w:val="001B4B8D"/>
     <w:rsid w:val="001B53DC"/>
     <w:rsid w:val="001B5922"/>
     <w:rsid w:val="001B5BDD"/>
+    <w:rsid w:val="001C04B4"/>
     <w:rsid w:val="001C074B"/>
     <w:rsid w:val="001C1B21"/>
     <w:rsid w:val="001C21FA"/>
     <w:rsid w:val="001C273F"/>
     <w:rsid w:val="001C3FCA"/>
     <w:rsid w:val="001C428F"/>
     <w:rsid w:val="001C4A33"/>
     <w:rsid w:val="001C5443"/>
     <w:rsid w:val="001C5A84"/>
     <w:rsid w:val="001C66EF"/>
     <w:rsid w:val="001C69E4"/>
     <w:rsid w:val="001C6D31"/>
     <w:rsid w:val="001D0238"/>
     <w:rsid w:val="001D1D55"/>
     <w:rsid w:val="001D2198"/>
     <w:rsid w:val="001D3D62"/>
     <w:rsid w:val="001D41F2"/>
     <w:rsid w:val="001D42C6"/>
     <w:rsid w:val="001D740A"/>
     <w:rsid w:val="001E1822"/>
     <w:rsid w:val="001E3DAE"/>
     <w:rsid w:val="001E4580"/>
     <w:rsid w:val="001E5842"/>
     <w:rsid w:val="001E584B"/>
     <w:rsid w:val="001E6E45"/>
@@ -10381,158 +10460,167 @@
     <w:rsid w:val="001F7F33"/>
     <w:rsid w:val="001F7F44"/>
     <w:rsid w:val="002000EA"/>
     <w:rsid w:val="00200470"/>
     <w:rsid w:val="00200549"/>
     <w:rsid w:val="00200E85"/>
     <w:rsid w:val="00201992"/>
     <w:rsid w:val="00203A37"/>
     <w:rsid w:val="00203C5F"/>
     <w:rsid w:val="00203C81"/>
     <w:rsid w:val="00203ECE"/>
     <w:rsid w:val="002042E6"/>
     <w:rsid w:val="00205008"/>
     <w:rsid w:val="002052A4"/>
     <w:rsid w:val="00205BC4"/>
     <w:rsid w:val="0020722C"/>
     <w:rsid w:val="00207CD8"/>
     <w:rsid w:val="00210196"/>
     <w:rsid w:val="00210CCE"/>
     <w:rsid w:val="00211013"/>
     <w:rsid w:val="00211251"/>
     <w:rsid w:val="00211308"/>
     <w:rsid w:val="002116A3"/>
     <w:rsid w:val="00212EE6"/>
     <w:rsid w:val="00212FF7"/>
+    <w:rsid w:val="002132D6"/>
     <w:rsid w:val="00213451"/>
     <w:rsid w:val="00213B83"/>
     <w:rsid w:val="002149A6"/>
+    <w:rsid w:val="00215C3E"/>
     <w:rsid w:val="00215D95"/>
     <w:rsid w:val="00216A79"/>
     <w:rsid w:val="00216B08"/>
     <w:rsid w:val="00216B6A"/>
     <w:rsid w:val="00216BD7"/>
     <w:rsid w:val="00216F00"/>
     <w:rsid w:val="00217A75"/>
     <w:rsid w:val="0022010F"/>
     <w:rsid w:val="002203BB"/>
     <w:rsid w:val="00220D5C"/>
     <w:rsid w:val="00221792"/>
     <w:rsid w:val="00221C1F"/>
+    <w:rsid w:val="00221CC9"/>
     <w:rsid w:val="0022353C"/>
     <w:rsid w:val="00224842"/>
     <w:rsid w:val="00225583"/>
     <w:rsid w:val="00225A8E"/>
     <w:rsid w:val="00226FBC"/>
     <w:rsid w:val="00227789"/>
     <w:rsid w:val="0023086E"/>
     <w:rsid w:val="002320FA"/>
     <w:rsid w:val="00232E88"/>
     <w:rsid w:val="0023379A"/>
     <w:rsid w:val="00233F34"/>
     <w:rsid w:val="00234694"/>
     <w:rsid w:val="00234DCA"/>
     <w:rsid w:val="00235413"/>
     <w:rsid w:val="00235A40"/>
     <w:rsid w:val="00236948"/>
     <w:rsid w:val="00237B9D"/>
     <w:rsid w:val="00240A47"/>
     <w:rsid w:val="00241092"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="00241E78"/>
     <w:rsid w:val="00241FD5"/>
     <w:rsid w:val="0024219B"/>
     <w:rsid w:val="002422BC"/>
     <w:rsid w:val="00242E5E"/>
     <w:rsid w:val="00243814"/>
     <w:rsid w:val="0024427A"/>
     <w:rsid w:val="0024553F"/>
+    <w:rsid w:val="00245578"/>
     <w:rsid w:val="00245682"/>
+    <w:rsid w:val="00246101"/>
     <w:rsid w:val="00246AA5"/>
     <w:rsid w:val="002474CB"/>
     <w:rsid w:val="00250258"/>
     <w:rsid w:val="002502FF"/>
     <w:rsid w:val="002507C9"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="002513BE"/>
     <w:rsid w:val="00251C9E"/>
     <w:rsid w:val="00252817"/>
     <w:rsid w:val="00252A3F"/>
     <w:rsid w:val="00252BC6"/>
     <w:rsid w:val="0025388A"/>
     <w:rsid w:val="0025402F"/>
     <w:rsid w:val="002551C5"/>
+    <w:rsid w:val="002553BE"/>
     <w:rsid w:val="00257B77"/>
     <w:rsid w:val="00257BFC"/>
     <w:rsid w:val="0026010D"/>
     <w:rsid w:val="0026016D"/>
     <w:rsid w:val="002603C0"/>
     <w:rsid w:val="002610D9"/>
     <w:rsid w:val="00261198"/>
+    <w:rsid w:val="00261368"/>
+    <w:rsid w:val="00262963"/>
     <w:rsid w:val="002630C8"/>
     <w:rsid w:val="00263174"/>
     <w:rsid w:val="002639DE"/>
     <w:rsid w:val="002648AF"/>
     <w:rsid w:val="00265501"/>
     <w:rsid w:val="00265B88"/>
     <w:rsid w:val="00266495"/>
     <w:rsid w:val="002670F5"/>
     <w:rsid w:val="002702F6"/>
     <w:rsid w:val="002715B3"/>
     <w:rsid w:val="002724D1"/>
     <w:rsid w:val="00274E6C"/>
     <w:rsid w:val="00275649"/>
     <w:rsid w:val="002765AB"/>
     <w:rsid w:val="00276D94"/>
     <w:rsid w:val="00277339"/>
     <w:rsid w:val="002801CF"/>
     <w:rsid w:val="00280B38"/>
     <w:rsid w:val="00280C43"/>
     <w:rsid w:val="00281175"/>
     <w:rsid w:val="002819BF"/>
     <w:rsid w:val="00281AB0"/>
     <w:rsid w:val="00282426"/>
     <w:rsid w:val="00282CD6"/>
     <w:rsid w:val="002837CD"/>
     <w:rsid w:val="00283C55"/>
     <w:rsid w:val="002841D1"/>
     <w:rsid w:val="00285E52"/>
     <w:rsid w:val="00290112"/>
     <w:rsid w:val="00290A84"/>
     <w:rsid w:val="00290BC6"/>
     <w:rsid w:val="002916AF"/>
     <w:rsid w:val="0029184B"/>
     <w:rsid w:val="00291C6A"/>
     <w:rsid w:val="00292079"/>
     <w:rsid w:val="00292187"/>
     <w:rsid w:val="00292A5A"/>
     <w:rsid w:val="00292E10"/>
     <w:rsid w:val="002948B1"/>
     <w:rsid w:val="00296365"/>
     <w:rsid w:val="00296888"/>
     <w:rsid w:val="002A09BF"/>
     <w:rsid w:val="002A1153"/>
+    <w:rsid w:val="002A1C29"/>
     <w:rsid w:val="002A1E30"/>
     <w:rsid w:val="002A2329"/>
     <w:rsid w:val="002A327A"/>
     <w:rsid w:val="002A329E"/>
     <w:rsid w:val="002A3850"/>
     <w:rsid w:val="002A44D4"/>
     <w:rsid w:val="002A5E44"/>
     <w:rsid w:val="002A6636"/>
     <w:rsid w:val="002A703F"/>
     <w:rsid w:val="002A753B"/>
     <w:rsid w:val="002A7774"/>
     <w:rsid w:val="002A7E44"/>
     <w:rsid w:val="002B0948"/>
     <w:rsid w:val="002B172E"/>
     <w:rsid w:val="002B1C9C"/>
     <w:rsid w:val="002B20D6"/>
     <w:rsid w:val="002B2A12"/>
     <w:rsid w:val="002B2A1F"/>
     <w:rsid w:val="002B2A26"/>
     <w:rsid w:val="002B44F0"/>
     <w:rsid w:val="002B716B"/>
     <w:rsid w:val="002B7A0B"/>
     <w:rsid w:val="002B7ACB"/>
     <w:rsid w:val="002B7B42"/>
     <w:rsid w:val="002B7E92"/>
@@ -10545,161 +10633,168 @@
     <w:rsid w:val="002C334D"/>
     <w:rsid w:val="002C39C5"/>
     <w:rsid w:val="002C45CC"/>
     <w:rsid w:val="002C53C5"/>
     <w:rsid w:val="002C5C8A"/>
     <w:rsid w:val="002C607D"/>
     <w:rsid w:val="002C7E8C"/>
     <w:rsid w:val="002C7E98"/>
     <w:rsid w:val="002D05AC"/>
     <w:rsid w:val="002D1028"/>
     <w:rsid w:val="002D1790"/>
     <w:rsid w:val="002D1EF4"/>
     <w:rsid w:val="002D22AD"/>
     <w:rsid w:val="002D26C9"/>
     <w:rsid w:val="002D2C18"/>
     <w:rsid w:val="002D3D94"/>
     <w:rsid w:val="002D4070"/>
     <w:rsid w:val="002D45E9"/>
     <w:rsid w:val="002D4819"/>
     <w:rsid w:val="002D4EC2"/>
     <w:rsid w:val="002D512C"/>
     <w:rsid w:val="002D5BE0"/>
     <w:rsid w:val="002D5E75"/>
     <w:rsid w:val="002D6E43"/>
     <w:rsid w:val="002D7431"/>
+    <w:rsid w:val="002D7AFE"/>
     <w:rsid w:val="002E105C"/>
     <w:rsid w:val="002E1FC0"/>
     <w:rsid w:val="002E1FE7"/>
     <w:rsid w:val="002E2B54"/>
+    <w:rsid w:val="002E329C"/>
     <w:rsid w:val="002E389B"/>
     <w:rsid w:val="002E4B0F"/>
     <w:rsid w:val="002E4F05"/>
     <w:rsid w:val="002E5EFC"/>
     <w:rsid w:val="002E7612"/>
     <w:rsid w:val="002E7FCE"/>
     <w:rsid w:val="002F158D"/>
     <w:rsid w:val="002F2B31"/>
     <w:rsid w:val="002F2C30"/>
     <w:rsid w:val="002F3D8F"/>
     <w:rsid w:val="002F48E3"/>
     <w:rsid w:val="002F5298"/>
     <w:rsid w:val="002F6452"/>
     <w:rsid w:val="002F6D47"/>
     <w:rsid w:val="002F7105"/>
     <w:rsid w:val="002F7DDA"/>
     <w:rsid w:val="00300D68"/>
     <w:rsid w:val="0030132F"/>
     <w:rsid w:val="0030232F"/>
     <w:rsid w:val="003027FB"/>
     <w:rsid w:val="00302D69"/>
     <w:rsid w:val="00302F08"/>
     <w:rsid w:val="003040B3"/>
     <w:rsid w:val="003053A1"/>
     <w:rsid w:val="0030591D"/>
     <w:rsid w:val="00305B55"/>
     <w:rsid w:val="0030612C"/>
     <w:rsid w:val="003071F2"/>
     <w:rsid w:val="003072EF"/>
     <w:rsid w:val="00307565"/>
     <w:rsid w:val="003100FD"/>
     <w:rsid w:val="00310982"/>
     <w:rsid w:val="00310F0D"/>
     <w:rsid w:val="00311BDA"/>
     <w:rsid w:val="00311D69"/>
     <w:rsid w:val="00312ABF"/>
     <w:rsid w:val="00313444"/>
     <w:rsid w:val="003136CF"/>
     <w:rsid w:val="003138AA"/>
     <w:rsid w:val="00314444"/>
     <w:rsid w:val="0031495F"/>
     <w:rsid w:val="00315045"/>
+    <w:rsid w:val="00315BDF"/>
     <w:rsid w:val="00315CAE"/>
     <w:rsid w:val="00315FFE"/>
     <w:rsid w:val="00317C2A"/>
     <w:rsid w:val="00320497"/>
     <w:rsid w:val="003205E1"/>
     <w:rsid w:val="00320D8F"/>
     <w:rsid w:val="00320E2A"/>
     <w:rsid w:val="00321279"/>
     <w:rsid w:val="00323BC3"/>
     <w:rsid w:val="00323D6D"/>
     <w:rsid w:val="003249B6"/>
     <w:rsid w:val="003251BF"/>
     <w:rsid w:val="00325802"/>
     <w:rsid w:val="003261EE"/>
     <w:rsid w:val="0032657A"/>
     <w:rsid w:val="0032759B"/>
     <w:rsid w:val="003276B5"/>
     <w:rsid w:val="00327A62"/>
     <w:rsid w:val="00330B57"/>
     <w:rsid w:val="00330FEE"/>
     <w:rsid w:val="003310A3"/>
     <w:rsid w:val="0033181C"/>
     <w:rsid w:val="00331B13"/>
     <w:rsid w:val="003322DA"/>
     <w:rsid w:val="00332740"/>
+    <w:rsid w:val="00332AD6"/>
     <w:rsid w:val="003334FA"/>
     <w:rsid w:val="003340D5"/>
     <w:rsid w:val="003360E1"/>
     <w:rsid w:val="003362A4"/>
     <w:rsid w:val="00337B9B"/>
     <w:rsid w:val="0034006D"/>
     <w:rsid w:val="0034035E"/>
     <w:rsid w:val="00340B39"/>
     <w:rsid w:val="00341F7F"/>
     <w:rsid w:val="003421BA"/>
     <w:rsid w:val="00342AEE"/>
     <w:rsid w:val="00342C5D"/>
     <w:rsid w:val="00343183"/>
     <w:rsid w:val="0034375A"/>
     <w:rsid w:val="00344105"/>
     <w:rsid w:val="00344329"/>
     <w:rsid w:val="003457A3"/>
     <w:rsid w:val="00345DAB"/>
+    <w:rsid w:val="00345ECD"/>
     <w:rsid w:val="00346116"/>
     <w:rsid w:val="0034650D"/>
     <w:rsid w:val="00346BDF"/>
     <w:rsid w:val="00346D7A"/>
     <w:rsid w:val="003470E1"/>
     <w:rsid w:val="003472D1"/>
     <w:rsid w:val="00350116"/>
     <w:rsid w:val="003503EB"/>
     <w:rsid w:val="0035072C"/>
     <w:rsid w:val="00350DF1"/>
     <w:rsid w:val="00351154"/>
     <w:rsid w:val="00351643"/>
     <w:rsid w:val="003524D4"/>
     <w:rsid w:val="00352806"/>
+    <w:rsid w:val="003528DE"/>
     <w:rsid w:val="00353638"/>
     <w:rsid w:val="00353EA4"/>
     <w:rsid w:val="00354CBC"/>
     <w:rsid w:val="0035699C"/>
     <w:rsid w:val="003569AB"/>
     <w:rsid w:val="003601EC"/>
     <w:rsid w:val="0036167F"/>
     <w:rsid w:val="0036275D"/>
+    <w:rsid w:val="00362D0E"/>
     <w:rsid w:val="003633B5"/>
     <w:rsid w:val="003648E4"/>
     <w:rsid w:val="00365E30"/>
     <w:rsid w:val="00366513"/>
     <w:rsid w:val="00367204"/>
     <w:rsid w:val="003672CA"/>
     <w:rsid w:val="00367681"/>
     <w:rsid w:val="00370E00"/>
     <w:rsid w:val="00371D51"/>
     <w:rsid w:val="00371E84"/>
     <w:rsid w:val="00372B4D"/>
     <w:rsid w:val="003732B4"/>
     <w:rsid w:val="003733BA"/>
     <w:rsid w:val="00374273"/>
     <w:rsid w:val="00374736"/>
     <w:rsid w:val="003753B4"/>
     <w:rsid w:val="00375421"/>
     <w:rsid w:val="0037616B"/>
     <w:rsid w:val="00377FB8"/>
     <w:rsid w:val="00380495"/>
     <w:rsid w:val="003809E0"/>
     <w:rsid w:val="00380CD7"/>
     <w:rsid w:val="0038100D"/>
     <w:rsid w:val="00381A4B"/>
     <w:rsid w:val="00382178"/>
@@ -10739,64 +10834,66 @@
     <w:rsid w:val="003A6E3B"/>
     <w:rsid w:val="003A6EE4"/>
     <w:rsid w:val="003B01DA"/>
     <w:rsid w:val="003B1D41"/>
     <w:rsid w:val="003B207F"/>
     <w:rsid w:val="003B279B"/>
     <w:rsid w:val="003B2A07"/>
     <w:rsid w:val="003B2CFE"/>
     <w:rsid w:val="003B34A7"/>
     <w:rsid w:val="003B3621"/>
     <w:rsid w:val="003B4294"/>
     <w:rsid w:val="003B4B50"/>
     <w:rsid w:val="003B4F21"/>
     <w:rsid w:val="003B5720"/>
     <w:rsid w:val="003B5950"/>
     <w:rsid w:val="003B5FAD"/>
     <w:rsid w:val="003B61A5"/>
     <w:rsid w:val="003B6E30"/>
     <w:rsid w:val="003B6F2F"/>
     <w:rsid w:val="003B7277"/>
     <w:rsid w:val="003C0103"/>
     <w:rsid w:val="003C1AFD"/>
     <w:rsid w:val="003C2090"/>
     <w:rsid w:val="003C228B"/>
     <w:rsid w:val="003C2992"/>
+    <w:rsid w:val="003C31DF"/>
     <w:rsid w:val="003C3537"/>
     <w:rsid w:val="003C4BFD"/>
     <w:rsid w:val="003C4D41"/>
     <w:rsid w:val="003C4D46"/>
     <w:rsid w:val="003C4F55"/>
     <w:rsid w:val="003C528D"/>
     <w:rsid w:val="003C5509"/>
     <w:rsid w:val="003C616F"/>
     <w:rsid w:val="003C6382"/>
     <w:rsid w:val="003C6455"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003C73CE"/>
     <w:rsid w:val="003C7922"/>
     <w:rsid w:val="003C7D60"/>
+    <w:rsid w:val="003D03A0"/>
     <w:rsid w:val="003D0E8F"/>
     <w:rsid w:val="003D236C"/>
     <w:rsid w:val="003D252F"/>
     <w:rsid w:val="003D30EE"/>
     <w:rsid w:val="003D4D6F"/>
     <w:rsid w:val="003D5A79"/>
     <w:rsid w:val="003D61F3"/>
     <w:rsid w:val="003D71DE"/>
     <w:rsid w:val="003D799A"/>
     <w:rsid w:val="003D7BD0"/>
     <w:rsid w:val="003D7CC8"/>
     <w:rsid w:val="003E09F9"/>
     <w:rsid w:val="003E0B2D"/>
     <w:rsid w:val="003E0C31"/>
     <w:rsid w:val="003E0EA7"/>
     <w:rsid w:val="003E3320"/>
     <w:rsid w:val="003E4433"/>
     <w:rsid w:val="003E4521"/>
     <w:rsid w:val="003E5845"/>
     <w:rsid w:val="003E5B3B"/>
     <w:rsid w:val="003E5F18"/>
     <w:rsid w:val="003E635F"/>
     <w:rsid w:val="003E6755"/>
     <w:rsid w:val="003E6B3E"/>
     <w:rsid w:val="003E7481"/>
@@ -10831,59 +10928,61 @@
     <w:rsid w:val="00405387"/>
     <w:rsid w:val="00405949"/>
     <w:rsid w:val="004062E8"/>
     <w:rsid w:val="00407B52"/>
     <w:rsid w:val="004105B6"/>
     <w:rsid w:val="0041064C"/>
     <w:rsid w:val="004112BE"/>
     <w:rsid w:val="00411C13"/>
     <w:rsid w:val="00411EB0"/>
     <w:rsid w:val="00412FB2"/>
     <w:rsid w:val="00413605"/>
     <w:rsid w:val="004136C1"/>
     <w:rsid w:val="00413A68"/>
     <w:rsid w:val="00413D67"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00415E33"/>
     <w:rsid w:val="00417896"/>
     <w:rsid w:val="0042200A"/>
     <w:rsid w:val="00422BD0"/>
     <w:rsid w:val="00423831"/>
     <w:rsid w:val="00423D31"/>
     <w:rsid w:val="00424B45"/>
     <w:rsid w:val="00425544"/>
     <w:rsid w:val="00427361"/>
     <w:rsid w:val="004274ED"/>
+    <w:rsid w:val="00430043"/>
     <w:rsid w:val="00430073"/>
     <w:rsid w:val="004308A4"/>
     <w:rsid w:val="0043094F"/>
     <w:rsid w:val="00430AF3"/>
     <w:rsid w:val="00431332"/>
     <w:rsid w:val="00433245"/>
     <w:rsid w:val="004335B9"/>
     <w:rsid w:val="00433C27"/>
     <w:rsid w:val="00435355"/>
+    <w:rsid w:val="00435600"/>
     <w:rsid w:val="004401E5"/>
     <w:rsid w:val="004404E4"/>
     <w:rsid w:val="0044066D"/>
     <w:rsid w:val="004409F6"/>
     <w:rsid w:val="004413F5"/>
     <w:rsid w:val="00441BCD"/>
     <w:rsid w:val="00441DB3"/>
     <w:rsid w:val="00442968"/>
     <w:rsid w:val="0044298D"/>
     <w:rsid w:val="0044304F"/>
     <w:rsid w:val="00443845"/>
     <w:rsid w:val="004438DD"/>
     <w:rsid w:val="00443919"/>
     <w:rsid w:val="00444C11"/>
     <w:rsid w:val="00445736"/>
     <w:rsid w:val="00445D60"/>
     <w:rsid w:val="00446D43"/>
     <w:rsid w:val="00447693"/>
     <w:rsid w:val="00447756"/>
     <w:rsid w:val="00447787"/>
     <w:rsid w:val="00447AB6"/>
     <w:rsid w:val="00450593"/>
     <w:rsid w:val="00450C43"/>
     <w:rsid w:val="004515F7"/>
     <w:rsid w:val="00451B5F"/>
@@ -10894,50 +10993,51 @@
     <w:rsid w:val="00453A01"/>
     <w:rsid w:val="00455378"/>
     <w:rsid w:val="0045781B"/>
     <w:rsid w:val="00460980"/>
     <w:rsid w:val="00461220"/>
     <w:rsid w:val="00461C36"/>
     <w:rsid w:val="004625E4"/>
     <w:rsid w:val="00462A60"/>
     <w:rsid w:val="0046336B"/>
     <w:rsid w:val="00463C60"/>
     <w:rsid w:val="0046401E"/>
     <w:rsid w:val="00465D66"/>
     <w:rsid w:val="004663D5"/>
     <w:rsid w:val="00467179"/>
     <w:rsid w:val="004672F6"/>
     <w:rsid w:val="004673BC"/>
     <w:rsid w:val="00471155"/>
     <w:rsid w:val="00471497"/>
     <w:rsid w:val="0047156B"/>
     <w:rsid w:val="00471A45"/>
     <w:rsid w:val="00471CF1"/>
     <w:rsid w:val="00471DC2"/>
     <w:rsid w:val="00472866"/>
     <w:rsid w:val="00472986"/>
     <w:rsid w:val="00473A7B"/>
+    <w:rsid w:val="00473C01"/>
     <w:rsid w:val="004745FC"/>
     <w:rsid w:val="0047468A"/>
     <w:rsid w:val="004749C6"/>
     <w:rsid w:val="00474BE2"/>
     <w:rsid w:val="00475859"/>
     <w:rsid w:val="004758A2"/>
     <w:rsid w:val="00476EE6"/>
     <w:rsid w:val="0048025B"/>
     <w:rsid w:val="004804E2"/>
     <w:rsid w:val="00480ADA"/>
     <w:rsid w:val="004832FA"/>
     <w:rsid w:val="004837ED"/>
     <w:rsid w:val="00483BFE"/>
     <w:rsid w:val="00484732"/>
     <w:rsid w:val="00484819"/>
     <w:rsid w:val="00484CE4"/>
     <w:rsid w:val="00485133"/>
     <w:rsid w:val="00485711"/>
     <w:rsid w:val="0048572C"/>
     <w:rsid w:val="00485862"/>
     <w:rsid w:val="00485A1A"/>
     <w:rsid w:val="00487347"/>
     <w:rsid w:val="0048750E"/>
     <w:rsid w:val="00487B65"/>
     <w:rsid w:val="004900F9"/>
@@ -10967,53 +11067,55 @@
     <w:rsid w:val="004A4C33"/>
     <w:rsid w:val="004A4FED"/>
     <w:rsid w:val="004A6FB2"/>
     <w:rsid w:val="004A7A8E"/>
     <w:rsid w:val="004B0783"/>
     <w:rsid w:val="004B1209"/>
     <w:rsid w:val="004B1E3C"/>
     <w:rsid w:val="004B24BE"/>
     <w:rsid w:val="004B2EDD"/>
     <w:rsid w:val="004B3228"/>
     <w:rsid w:val="004B4276"/>
     <w:rsid w:val="004B494C"/>
     <w:rsid w:val="004B6146"/>
     <w:rsid w:val="004B63B1"/>
     <w:rsid w:val="004B7D4E"/>
     <w:rsid w:val="004C0B2E"/>
     <w:rsid w:val="004C0E69"/>
     <w:rsid w:val="004C11C0"/>
     <w:rsid w:val="004C18EC"/>
     <w:rsid w:val="004C2A7F"/>
     <w:rsid w:val="004C2B60"/>
     <w:rsid w:val="004C2FB6"/>
     <w:rsid w:val="004C4328"/>
     <w:rsid w:val="004C45C6"/>
     <w:rsid w:val="004C4C20"/>
+    <w:rsid w:val="004C4CEC"/>
     <w:rsid w:val="004C4F37"/>
     <w:rsid w:val="004C5551"/>
     <w:rsid w:val="004C6435"/>
+    <w:rsid w:val="004C651F"/>
     <w:rsid w:val="004C6AD7"/>
     <w:rsid w:val="004C6B75"/>
     <w:rsid w:val="004C774E"/>
     <w:rsid w:val="004C7AAE"/>
     <w:rsid w:val="004C7D7D"/>
     <w:rsid w:val="004D0082"/>
     <w:rsid w:val="004D01AE"/>
     <w:rsid w:val="004D159F"/>
     <w:rsid w:val="004D2B03"/>
     <w:rsid w:val="004D2BB3"/>
     <w:rsid w:val="004D3197"/>
     <w:rsid w:val="004D3F0E"/>
     <w:rsid w:val="004D49D5"/>
     <w:rsid w:val="004D4ED0"/>
     <w:rsid w:val="004D7782"/>
     <w:rsid w:val="004D7924"/>
     <w:rsid w:val="004D7BE7"/>
     <w:rsid w:val="004E0122"/>
     <w:rsid w:val="004E06A0"/>
     <w:rsid w:val="004E0D4A"/>
     <w:rsid w:val="004E1733"/>
     <w:rsid w:val="004E25B6"/>
     <w:rsid w:val="004E25F8"/>
     <w:rsid w:val="004E2629"/>
     <w:rsid w:val="004E2839"/>
@@ -11034,237 +11136,248 @@
     <w:rsid w:val="004F4065"/>
     <w:rsid w:val="004F4A28"/>
     <w:rsid w:val="004F4AD1"/>
     <w:rsid w:val="004F4DED"/>
     <w:rsid w:val="004F4E81"/>
     <w:rsid w:val="004F4EC1"/>
     <w:rsid w:val="004F55E8"/>
     <w:rsid w:val="004F5BD0"/>
     <w:rsid w:val="00500EC0"/>
     <w:rsid w:val="005016AE"/>
     <w:rsid w:val="005019B5"/>
     <w:rsid w:val="00501F3C"/>
     <w:rsid w:val="005024A2"/>
     <w:rsid w:val="005037E5"/>
     <w:rsid w:val="0050498A"/>
     <w:rsid w:val="00504C71"/>
     <w:rsid w:val="00505D68"/>
     <w:rsid w:val="005060A6"/>
     <w:rsid w:val="005066DE"/>
     <w:rsid w:val="00507174"/>
     <w:rsid w:val="00507502"/>
     <w:rsid w:val="005077C1"/>
     <w:rsid w:val="00507D6F"/>
     <w:rsid w:val="00510191"/>
     <w:rsid w:val="00510262"/>
+    <w:rsid w:val="005110D3"/>
     <w:rsid w:val="00512114"/>
     <w:rsid w:val="005127CA"/>
     <w:rsid w:val="00512E08"/>
     <w:rsid w:val="005137BC"/>
     <w:rsid w:val="00513E3A"/>
     <w:rsid w:val="00513ED6"/>
     <w:rsid w:val="00515105"/>
     <w:rsid w:val="00515186"/>
     <w:rsid w:val="00515E73"/>
     <w:rsid w:val="005167F5"/>
     <w:rsid w:val="00516D56"/>
     <w:rsid w:val="00517625"/>
     <w:rsid w:val="00517D64"/>
     <w:rsid w:val="00517DA6"/>
     <w:rsid w:val="00520FB7"/>
     <w:rsid w:val="005216F9"/>
     <w:rsid w:val="00523EFD"/>
     <w:rsid w:val="005246ED"/>
     <w:rsid w:val="0052546B"/>
     <w:rsid w:val="005260D2"/>
     <w:rsid w:val="00526322"/>
     <w:rsid w:val="00526EF0"/>
     <w:rsid w:val="00527C2A"/>
     <w:rsid w:val="005313FA"/>
     <w:rsid w:val="00531C2A"/>
     <w:rsid w:val="005324B5"/>
     <w:rsid w:val="0053516E"/>
     <w:rsid w:val="00535704"/>
     <w:rsid w:val="0053621D"/>
     <w:rsid w:val="005401AC"/>
     <w:rsid w:val="00540915"/>
+    <w:rsid w:val="00541CD6"/>
     <w:rsid w:val="00541D2A"/>
     <w:rsid w:val="00542311"/>
     <w:rsid w:val="0054546D"/>
     <w:rsid w:val="0054654F"/>
     <w:rsid w:val="00547D0E"/>
     <w:rsid w:val="00547F23"/>
+    <w:rsid w:val="00551665"/>
     <w:rsid w:val="00552C5A"/>
     <w:rsid w:val="0055426C"/>
     <w:rsid w:val="0055527A"/>
     <w:rsid w:val="00555662"/>
     <w:rsid w:val="00556683"/>
     <w:rsid w:val="00557268"/>
     <w:rsid w:val="0055736E"/>
     <w:rsid w:val="005575B3"/>
     <w:rsid w:val="00560046"/>
     <w:rsid w:val="00560234"/>
     <w:rsid w:val="00561155"/>
     <w:rsid w:val="00561383"/>
     <w:rsid w:val="00562D40"/>
     <w:rsid w:val="00563A1D"/>
     <w:rsid w:val="005640D1"/>
     <w:rsid w:val="00564D6E"/>
     <w:rsid w:val="005651ED"/>
     <w:rsid w:val="005659A3"/>
     <w:rsid w:val="0056695E"/>
     <w:rsid w:val="00566B4A"/>
     <w:rsid w:val="00566BE3"/>
     <w:rsid w:val="00566DC2"/>
     <w:rsid w:val="00567156"/>
     <w:rsid w:val="00567908"/>
     <w:rsid w:val="00572098"/>
     <w:rsid w:val="00572379"/>
     <w:rsid w:val="005736F1"/>
     <w:rsid w:val="0057400C"/>
     <w:rsid w:val="00574B38"/>
     <w:rsid w:val="00575A11"/>
     <w:rsid w:val="00576EF2"/>
     <w:rsid w:val="0057738C"/>
     <w:rsid w:val="00577B43"/>
     <w:rsid w:val="0058035E"/>
     <w:rsid w:val="00581F4B"/>
     <w:rsid w:val="005828CD"/>
     <w:rsid w:val="00582A0F"/>
     <w:rsid w:val="00582B00"/>
+    <w:rsid w:val="005835D2"/>
     <w:rsid w:val="00583EC1"/>
     <w:rsid w:val="00584430"/>
     <w:rsid w:val="00584756"/>
     <w:rsid w:val="00585635"/>
     <w:rsid w:val="005858EF"/>
     <w:rsid w:val="00587819"/>
     <w:rsid w:val="00590271"/>
     <w:rsid w:val="00590294"/>
     <w:rsid w:val="005902F5"/>
     <w:rsid w:val="005916F7"/>
     <w:rsid w:val="00592A88"/>
     <w:rsid w:val="00593E51"/>
     <w:rsid w:val="005941EF"/>
     <w:rsid w:val="00594484"/>
     <w:rsid w:val="005947D6"/>
     <w:rsid w:val="00595604"/>
     <w:rsid w:val="005956D0"/>
     <w:rsid w:val="005958D3"/>
     <w:rsid w:val="005961EF"/>
     <w:rsid w:val="005971BC"/>
     <w:rsid w:val="005A0376"/>
     <w:rsid w:val="005A0BF2"/>
     <w:rsid w:val="005A17B3"/>
     <w:rsid w:val="005A27EF"/>
     <w:rsid w:val="005A4970"/>
     <w:rsid w:val="005A4F0E"/>
     <w:rsid w:val="005A5C8A"/>
     <w:rsid w:val="005A5D3D"/>
     <w:rsid w:val="005A6E1E"/>
     <w:rsid w:val="005A7113"/>
     <w:rsid w:val="005A75B2"/>
     <w:rsid w:val="005B0149"/>
     <w:rsid w:val="005B0222"/>
     <w:rsid w:val="005B0DC0"/>
+    <w:rsid w:val="005B12C8"/>
     <w:rsid w:val="005B176C"/>
     <w:rsid w:val="005B1DF7"/>
     <w:rsid w:val="005B27B8"/>
     <w:rsid w:val="005B27D5"/>
     <w:rsid w:val="005B4943"/>
     <w:rsid w:val="005B552B"/>
     <w:rsid w:val="005B55CB"/>
     <w:rsid w:val="005B74FF"/>
     <w:rsid w:val="005B75A6"/>
     <w:rsid w:val="005B7BED"/>
     <w:rsid w:val="005C161F"/>
     <w:rsid w:val="005C1A0C"/>
     <w:rsid w:val="005C1A0F"/>
     <w:rsid w:val="005C28D8"/>
     <w:rsid w:val="005C2A45"/>
     <w:rsid w:val="005C2D8A"/>
     <w:rsid w:val="005C3EA5"/>
     <w:rsid w:val="005C4A92"/>
     <w:rsid w:val="005C4CF0"/>
     <w:rsid w:val="005C537E"/>
     <w:rsid w:val="005C5DC2"/>
     <w:rsid w:val="005C7A54"/>
     <w:rsid w:val="005C7FBC"/>
     <w:rsid w:val="005D07F7"/>
     <w:rsid w:val="005D0CA1"/>
     <w:rsid w:val="005D11D5"/>
     <w:rsid w:val="005D13D8"/>
     <w:rsid w:val="005D26B7"/>
     <w:rsid w:val="005D2C8F"/>
     <w:rsid w:val="005D385B"/>
+    <w:rsid w:val="005D38EB"/>
     <w:rsid w:val="005D3951"/>
     <w:rsid w:val="005D4A07"/>
     <w:rsid w:val="005D550E"/>
     <w:rsid w:val="005D5CE8"/>
     <w:rsid w:val="005D6148"/>
     <w:rsid w:val="005D69FC"/>
     <w:rsid w:val="005D6A20"/>
     <w:rsid w:val="005D76AF"/>
     <w:rsid w:val="005E0430"/>
     <w:rsid w:val="005E091A"/>
     <w:rsid w:val="005E0AB6"/>
     <w:rsid w:val="005E1E13"/>
     <w:rsid w:val="005E2F30"/>
     <w:rsid w:val="005E326B"/>
     <w:rsid w:val="005E35A1"/>
     <w:rsid w:val="005E3A40"/>
     <w:rsid w:val="005E47DB"/>
     <w:rsid w:val="005E5819"/>
     <w:rsid w:val="005E6DBB"/>
     <w:rsid w:val="005F1470"/>
+    <w:rsid w:val="005F17DC"/>
     <w:rsid w:val="005F19C5"/>
     <w:rsid w:val="005F21E0"/>
     <w:rsid w:val="005F33FE"/>
     <w:rsid w:val="005F376B"/>
+    <w:rsid w:val="005F3A7F"/>
     <w:rsid w:val="005F3B0B"/>
     <w:rsid w:val="005F49E6"/>
+    <w:rsid w:val="005F5365"/>
     <w:rsid w:val="005F61BD"/>
     <w:rsid w:val="005F7B26"/>
     <w:rsid w:val="0060127A"/>
     <w:rsid w:val="00601666"/>
     <w:rsid w:val="00602E84"/>
     <w:rsid w:val="0060324E"/>
     <w:rsid w:val="00603352"/>
     <w:rsid w:val="00603B26"/>
     <w:rsid w:val="00603BA1"/>
     <w:rsid w:val="00603C5F"/>
     <w:rsid w:val="00604B68"/>
     <w:rsid w:val="00605827"/>
+    <w:rsid w:val="006059E3"/>
     <w:rsid w:val="00607148"/>
     <w:rsid w:val="00607F98"/>
     <w:rsid w:val="00610775"/>
     <w:rsid w:val="00611291"/>
     <w:rsid w:val="006118FB"/>
     <w:rsid w:val="006126BB"/>
     <w:rsid w:val="006130E2"/>
     <w:rsid w:val="00614AAC"/>
     <w:rsid w:val="00614E04"/>
     <w:rsid w:val="006156F3"/>
+    <w:rsid w:val="006164FF"/>
     <w:rsid w:val="00616AA9"/>
     <w:rsid w:val="00616AD8"/>
     <w:rsid w:val="00616B67"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="00617790"/>
     <w:rsid w:val="00620423"/>
     <w:rsid w:val="00620BED"/>
     <w:rsid w:val="006224D1"/>
     <w:rsid w:val="0062454B"/>
     <w:rsid w:val="00624798"/>
     <w:rsid w:val="0062566E"/>
     <w:rsid w:val="0062577D"/>
     <w:rsid w:val="00625B90"/>
     <w:rsid w:val="00626BEF"/>
     <w:rsid w:val="006272A5"/>
     <w:rsid w:val="006272D2"/>
     <w:rsid w:val="00627A56"/>
     <w:rsid w:val="00627F6D"/>
     <w:rsid w:val="006302E3"/>
     <w:rsid w:val="006313B9"/>
     <w:rsid w:val="00631D11"/>
     <w:rsid w:val="00631EBF"/>
     <w:rsid w:val="00632455"/>
     <w:rsid w:val="0063249E"/>
     <w:rsid w:val="00633BC9"/>
@@ -11288,63 +11401,65 @@
     <w:rsid w:val="00646E0A"/>
     <w:rsid w:val="006502D2"/>
     <w:rsid w:val="006515EC"/>
     <w:rsid w:val="0065165C"/>
     <w:rsid w:val="00652049"/>
     <w:rsid w:val="00652095"/>
     <w:rsid w:val="006523D7"/>
     <w:rsid w:val="006527F9"/>
     <w:rsid w:val="00652914"/>
     <w:rsid w:val="00652E12"/>
     <w:rsid w:val="00653D86"/>
     <w:rsid w:val="006542B5"/>
     <w:rsid w:val="00654615"/>
     <w:rsid w:val="00655127"/>
     <w:rsid w:val="00655269"/>
     <w:rsid w:val="00655ACC"/>
     <w:rsid w:val="00656AB7"/>
     <w:rsid w:val="00656C8C"/>
     <w:rsid w:val="00661F50"/>
     <w:rsid w:val="00662788"/>
     <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00662FFE"/>
     <w:rsid w:val="0066312E"/>
     <w:rsid w:val="0066348B"/>
     <w:rsid w:val="00663E0B"/>
+    <w:rsid w:val="006647F4"/>
     <w:rsid w:val="006648AE"/>
     <w:rsid w:val="0066515E"/>
     <w:rsid w:val="006658A8"/>
     <w:rsid w:val="006658E4"/>
     <w:rsid w:val="00665F23"/>
     <w:rsid w:val="00665F93"/>
     <w:rsid w:val="00666008"/>
     <w:rsid w:val="006665F8"/>
     <w:rsid w:val="00666A5B"/>
     <w:rsid w:val="00666B4E"/>
     <w:rsid w:val="00666EC0"/>
     <w:rsid w:val="00667277"/>
     <w:rsid w:val="0066732B"/>
+    <w:rsid w:val="0066782E"/>
     <w:rsid w:val="0066784A"/>
     <w:rsid w:val="00667E98"/>
     <w:rsid w:val="00670BDD"/>
     <w:rsid w:val="00670C5E"/>
     <w:rsid w:val="0067188B"/>
     <w:rsid w:val="00672542"/>
     <w:rsid w:val="00672B4D"/>
     <w:rsid w:val="00672E3D"/>
     <w:rsid w:val="0067353F"/>
     <w:rsid w:val="00673B77"/>
     <w:rsid w:val="00673C80"/>
     <w:rsid w:val="00674275"/>
     <w:rsid w:val="00676A00"/>
     <w:rsid w:val="00676FFC"/>
     <w:rsid w:val="0068069C"/>
     <w:rsid w:val="00681EBA"/>
     <w:rsid w:val="006823DB"/>
     <w:rsid w:val="006827F7"/>
     <w:rsid w:val="00682F4B"/>
     <w:rsid w:val="0068306F"/>
     <w:rsid w:val="00684AD1"/>
     <w:rsid w:val="00684BCA"/>
     <w:rsid w:val="00684EDB"/>
     <w:rsid w:val="00684FE2"/>
     <w:rsid w:val="0068583D"/>
@@ -11358,50 +11473,51 @@
     <w:rsid w:val="00696622"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="006A12CF"/>
     <w:rsid w:val="006A1664"/>
     <w:rsid w:val="006A1A13"/>
     <w:rsid w:val="006A21AD"/>
     <w:rsid w:val="006A334A"/>
     <w:rsid w:val="006A37E8"/>
     <w:rsid w:val="006A4F2D"/>
     <w:rsid w:val="006A5519"/>
     <w:rsid w:val="006A5C04"/>
     <w:rsid w:val="006A5FC2"/>
     <w:rsid w:val="006A642A"/>
     <w:rsid w:val="006A67D8"/>
     <w:rsid w:val="006A6A75"/>
     <w:rsid w:val="006A74C0"/>
     <w:rsid w:val="006A7900"/>
     <w:rsid w:val="006A7C1E"/>
     <w:rsid w:val="006B0057"/>
     <w:rsid w:val="006B0794"/>
     <w:rsid w:val="006B0FF9"/>
     <w:rsid w:val="006B13FB"/>
     <w:rsid w:val="006B2981"/>
     <w:rsid w:val="006B29ED"/>
     <w:rsid w:val="006B2B2A"/>
+    <w:rsid w:val="006B2FD5"/>
     <w:rsid w:val="006B33BF"/>
     <w:rsid w:val="006B3A9C"/>
     <w:rsid w:val="006B4175"/>
     <w:rsid w:val="006B4190"/>
     <w:rsid w:val="006B41CE"/>
     <w:rsid w:val="006B43F2"/>
     <w:rsid w:val="006B47B0"/>
     <w:rsid w:val="006B486D"/>
     <w:rsid w:val="006B4AB7"/>
     <w:rsid w:val="006B533D"/>
     <w:rsid w:val="006B5B5F"/>
     <w:rsid w:val="006B5DCB"/>
     <w:rsid w:val="006B5E92"/>
     <w:rsid w:val="006B6A04"/>
     <w:rsid w:val="006B6A14"/>
     <w:rsid w:val="006B7F5B"/>
     <w:rsid w:val="006C010E"/>
     <w:rsid w:val="006C09C1"/>
     <w:rsid w:val="006C0B66"/>
     <w:rsid w:val="006C0BAB"/>
     <w:rsid w:val="006C1901"/>
     <w:rsid w:val="006C1DA3"/>
     <w:rsid w:val="006C3759"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006C4284"/>
@@ -11417,119 +11533,124 @@
     <w:rsid w:val="006D500A"/>
     <w:rsid w:val="006D5974"/>
     <w:rsid w:val="006D59D3"/>
     <w:rsid w:val="006D65E2"/>
     <w:rsid w:val="006D6783"/>
     <w:rsid w:val="006D740B"/>
     <w:rsid w:val="006D7BC6"/>
     <w:rsid w:val="006E033A"/>
     <w:rsid w:val="006E0974"/>
     <w:rsid w:val="006E110D"/>
     <w:rsid w:val="006E2198"/>
     <w:rsid w:val="006E4265"/>
     <w:rsid w:val="006E4F43"/>
     <w:rsid w:val="006E6088"/>
     <w:rsid w:val="006E6D22"/>
     <w:rsid w:val="006E7072"/>
     <w:rsid w:val="006F276F"/>
     <w:rsid w:val="006F2C8A"/>
     <w:rsid w:val="006F476F"/>
     <w:rsid w:val="006F5492"/>
     <w:rsid w:val="006F65BC"/>
     <w:rsid w:val="006F7F69"/>
     <w:rsid w:val="00700542"/>
     <w:rsid w:val="00701844"/>
     <w:rsid w:val="00701E5B"/>
+    <w:rsid w:val="0070300B"/>
     <w:rsid w:val="00703357"/>
     <w:rsid w:val="00703B36"/>
+    <w:rsid w:val="007058C9"/>
     <w:rsid w:val="00705DBA"/>
     <w:rsid w:val="007065C5"/>
     <w:rsid w:val="0070768B"/>
     <w:rsid w:val="007079F6"/>
     <w:rsid w:val="00707F7D"/>
     <w:rsid w:val="0071194D"/>
     <w:rsid w:val="00711A03"/>
     <w:rsid w:val="00712757"/>
     <w:rsid w:val="00712E07"/>
     <w:rsid w:val="00712E97"/>
     <w:rsid w:val="007134A8"/>
     <w:rsid w:val="00714485"/>
     <w:rsid w:val="00714E20"/>
     <w:rsid w:val="007151EB"/>
     <w:rsid w:val="00715560"/>
     <w:rsid w:val="007157A0"/>
     <w:rsid w:val="007163CD"/>
     <w:rsid w:val="00717885"/>
     <w:rsid w:val="00717CF9"/>
     <w:rsid w:val="00720466"/>
     <w:rsid w:val="00720E2B"/>
     <w:rsid w:val="0072141A"/>
     <w:rsid w:val="007224EB"/>
     <w:rsid w:val="00722FCA"/>
     <w:rsid w:val="0072327D"/>
     <w:rsid w:val="007236D2"/>
     <w:rsid w:val="0072400C"/>
     <w:rsid w:val="007246B7"/>
     <w:rsid w:val="00725893"/>
     <w:rsid w:val="007264C1"/>
     <w:rsid w:val="007265EC"/>
+    <w:rsid w:val="0072660E"/>
     <w:rsid w:val="0072673D"/>
+    <w:rsid w:val="00727178"/>
     <w:rsid w:val="00730BC1"/>
     <w:rsid w:val="007311F2"/>
     <w:rsid w:val="00731241"/>
     <w:rsid w:val="00732457"/>
     <w:rsid w:val="00733227"/>
     <w:rsid w:val="00733255"/>
     <w:rsid w:val="00733461"/>
     <w:rsid w:val="00733876"/>
     <w:rsid w:val="0073469D"/>
     <w:rsid w:val="007355A3"/>
     <w:rsid w:val="0073622B"/>
     <w:rsid w:val="00736A8B"/>
     <w:rsid w:val="00736B46"/>
     <w:rsid w:val="00736EB2"/>
     <w:rsid w:val="00737B8E"/>
     <w:rsid w:val="0074086C"/>
     <w:rsid w:val="0074088F"/>
     <w:rsid w:val="00740980"/>
     <w:rsid w:val="00740B3D"/>
     <w:rsid w:val="00740F1F"/>
     <w:rsid w:val="00741480"/>
     <w:rsid w:val="0074233D"/>
     <w:rsid w:val="007424EC"/>
     <w:rsid w:val="00742D0C"/>
     <w:rsid w:val="00742E81"/>
     <w:rsid w:val="00743232"/>
     <w:rsid w:val="007438BA"/>
     <w:rsid w:val="0074470F"/>
     <w:rsid w:val="00744E60"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="007471DB"/>
     <w:rsid w:val="00747771"/>
     <w:rsid w:val="00747BED"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="0075139D"/>
+    <w:rsid w:val="00752AEE"/>
     <w:rsid w:val="00752F6D"/>
     <w:rsid w:val="00753432"/>
     <w:rsid w:val="00753B43"/>
     <w:rsid w:val="00754C56"/>
     <w:rsid w:val="0075565D"/>
     <w:rsid w:val="00755A19"/>
     <w:rsid w:val="00755ECF"/>
     <w:rsid w:val="00757595"/>
     <w:rsid w:val="00760AD4"/>
     <w:rsid w:val="00761556"/>
     <w:rsid w:val="00762C23"/>
     <w:rsid w:val="00763BAA"/>
     <w:rsid w:val="00764FFB"/>
     <w:rsid w:val="007650B4"/>
     <w:rsid w:val="00765323"/>
     <w:rsid w:val="00765838"/>
     <w:rsid w:val="00765D08"/>
     <w:rsid w:val="00765DA9"/>
     <w:rsid w:val="00766559"/>
     <w:rsid w:val="007668A7"/>
     <w:rsid w:val="00766D90"/>
     <w:rsid w:val="00767179"/>
     <w:rsid w:val="00770B34"/>
     <w:rsid w:val="00770F67"/>
     <w:rsid w:val="00771EF4"/>
@@ -11556,145 +11677,152 @@
     <w:rsid w:val="0078270D"/>
     <w:rsid w:val="00783E51"/>
     <w:rsid w:val="0078405F"/>
     <w:rsid w:val="00785B0A"/>
     <w:rsid w:val="00785F52"/>
     <w:rsid w:val="007860BE"/>
     <w:rsid w:val="00786C8F"/>
     <w:rsid w:val="00787216"/>
     <w:rsid w:val="00787381"/>
     <w:rsid w:val="007875EE"/>
     <w:rsid w:val="00787E4F"/>
     <w:rsid w:val="00790B0C"/>
     <w:rsid w:val="00791969"/>
     <w:rsid w:val="007926EB"/>
     <w:rsid w:val="007930AD"/>
     <w:rsid w:val="00793342"/>
     <w:rsid w:val="007934CA"/>
     <w:rsid w:val="00793726"/>
     <w:rsid w:val="00793AB7"/>
     <w:rsid w:val="00793BF4"/>
     <w:rsid w:val="00793E0C"/>
     <w:rsid w:val="0079474E"/>
     <w:rsid w:val="007947DB"/>
     <w:rsid w:val="00794D48"/>
     <w:rsid w:val="00795115"/>
+    <w:rsid w:val="0079568E"/>
     <w:rsid w:val="007961C9"/>
     <w:rsid w:val="007966BC"/>
     <w:rsid w:val="00796DDC"/>
     <w:rsid w:val="0079734E"/>
     <w:rsid w:val="007977C8"/>
     <w:rsid w:val="007A067E"/>
     <w:rsid w:val="007A1660"/>
     <w:rsid w:val="007A1EFF"/>
     <w:rsid w:val="007A21CD"/>
     <w:rsid w:val="007A30AD"/>
     <w:rsid w:val="007A327F"/>
     <w:rsid w:val="007A3DEB"/>
     <w:rsid w:val="007A3ED8"/>
     <w:rsid w:val="007A5142"/>
     <w:rsid w:val="007A6D86"/>
     <w:rsid w:val="007A6E38"/>
     <w:rsid w:val="007A7E9D"/>
     <w:rsid w:val="007B0757"/>
     <w:rsid w:val="007B0EBE"/>
     <w:rsid w:val="007B0FCB"/>
     <w:rsid w:val="007B1234"/>
     <w:rsid w:val="007B1952"/>
     <w:rsid w:val="007B1A3C"/>
     <w:rsid w:val="007B35BD"/>
     <w:rsid w:val="007B4810"/>
     <w:rsid w:val="007B4AAB"/>
     <w:rsid w:val="007B577A"/>
     <w:rsid w:val="007B5C0D"/>
     <w:rsid w:val="007B62ED"/>
     <w:rsid w:val="007B742D"/>
     <w:rsid w:val="007B74C2"/>
     <w:rsid w:val="007B7DE5"/>
     <w:rsid w:val="007B7E01"/>
+    <w:rsid w:val="007C06DA"/>
     <w:rsid w:val="007C135F"/>
     <w:rsid w:val="007C2BF5"/>
     <w:rsid w:val="007C40EB"/>
     <w:rsid w:val="007C444E"/>
     <w:rsid w:val="007C51CF"/>
     <w:rsid w:val="007C54B4"/>
     <w:rsid w:val="007C6F30"/>
     <w:rsid w:val="007C71A8"/>
     <w:rsid w:val="007D066B"/>
     <w:rsid w:val="007D1136"/>
     <w:rsid w:val="007D198B"/>
     <w:rsid w:val="007D1BA6"/>
     <w:rsid w:val="007D2136"/>
     <w:rsid w:val="007D25E5"/>
     <w:rsid w:val="007D390D"/>
     <w:rsid w:val="007D44CA"/>
     <w:rsid w:val="007D4F75"/>
     <w:rsid w:val="007D5551"/>
     <w:rsid w:val="007D58FA"/>
     <w:rsid w:val="007D64CD"/>
     <w:rsid w:val="007D68D3"/>
     <w:rsid w:val="007D7F22"/>
     <w:rsid w:val="007D7F7F"/>
     <w:rsid w:val="007E01BC"/>
     <w:rsid w:val="007E060D"/>
     <w:rsid w:val="007E0FEF"/>
     <w:rsid w:val="007E19C3"/>
     <w:rsid w:val="007E3DC2"/>
     <w:rsid w:val="007E3EB0"/>
     <w:rsid w:val="007E4050"/>
     <w:rsid w:val="007E44D3"/>
     <w:rsid w:val="007E4D11"/>
     <w:rsid w:val="007E6B0D"/>
     <w:rsid w:val="007E6DD5"/>
     <w:rsid w:val="007E70B8"/>
     <w:rsid w:val="007E75E6"/>
     <w:rsid w:val="007E7CDC"/>
     <w:rsid w:val="007E7F8A"/>
     <w:rsid w:val="007F0955"/>
     <w:rsid w:val="007F0DE7"/>
     <w:rsid w:val="007F10D2"/>
+    <w:rsid w:val="007F154A"/>
     <w:rsid w:val="007F1F4D"/>
     <w:rsid w:val="007F3B37"/>
     <w:rsid w:val="007F46EA"/>
     <w:rsid w:val="007F52BB"/>
     <w:rsid w:val="007F7329"/>
+    <w:rsid w:val="007F763E"/>
     <w:rsid w:val="007F765A"/>
     <w:rsid w:val="007F7E3B"/>
+    <w:rsid w:val="007F7F7F"/>
     <w:rsid w:val="00801134"/>
     <w:rsid w:val="008012F8"/>
     <w:rsid w:val="00801B1E"/>
     <w:rsid w:val="00802AFC"/>
     <w:rsid w:val="008042E0"/>
     <w:rsid w:val="0080471B"/>
     <w:rsid w:val="00804DD8"/>
     <w:rsid w:val="0080518D"/>
     <w:rsid w:val="00805891"/>
     <w:rsid w:val="00805A11"/>
     <w:rsid w:val="008063BD"/>
     <w:rsid w:val="00806854"/>
     <w:rsid w:val="0080685C"/>
     <w:rsid w:val="00806F47"/>
+    <w:rsid w:val="0081011B"/>
+    <w:rsid w:val="00810FAC"/>
     <w:rsid w:val="00812106"/>
     <w:rsid w:val="008129BF"/>
     <w:rsid w:val="00812FA2"/>
     <w:rsid w:val="008131A2"/>
     <w:rsid w:val="00813392"/>
     <w:rsid w:val="00813448"/>
     <w:rsid w:val="008136E6"/>
     <w:rsid w:val="0081478D"/>
     <w:rsid w:val="00814928"/>
     <w:rsid w:val="0081494A"/>
     <w:rsid w:val="00814F6B"/>
     <w:rsid w:val="008153DB"/>
     <w:rsid w:val="00815A3A"/>
     <w:rsid w:val="00815EC0"/>
     <w:rsid w:val="00816700"/>
     <w:rsid w:val="00816FCE"/>
     <w:rsid w:val="00817CA1"/>
     <w:rsid w:val="00817EB1"/>
     <w:rsid w:val="00820009"/>
     <w:rsid w:val="00820F50"/>
     <w:rsid w:val="00821262"/>
     <w:rsid w:val="00821A32"/>
     <w:rsid w:val="00821A46"/>
     <w:rsid w:val="00821DB3"/>
     <w:rsid w:val="00822D57"/>
@@ -11718,50 +11846,51 @@
     <w:rsid w:val="00836093"/>
     <w:rsid w:val="00837423"/>
     <w:rsid w:val="00837B77"/>
     <w:rsid w:val="00837E5B"/>
     <w:rsid w:val="008401EE"/>
     <w:rsid w:val="00840456"/>
     <w:rsid w:val="00840653"/>
     <w:rsid w:val="00840F9E"/>
     <w:rsid w:val="00841140"/>
     <w:rsid w:val="00841172"/>
     <w:rsid w:val="008412F5"/>
     <w:rsid w:val="008415CD"/>
     <w:rsid w:val="008419C2"/>
     <w:rsid w:val="00841BEB"/>
     <w:rsid w:val="00841F87"/>
     <w:rsid w:val="008448FE"/>
     <w:rsid w:val="0084601C"/>
     <w:rsid w:val="00846A7D"/>
     <w:rsid w:val="00846CD5"/>
     <w:rsid w:val="00847336"/>
     <w:rsid w:val="00850354"/>
     <w:rsid w:val="00850FE1"/>
     <w:rsid w:val="00851AB4"/>
     <w:rsid w:val="00851D4F"/>
     <w:rsid w:val="00852A8B"/>
+    <w:rsid w:val="0085330A"/>
     <w:rsid w:val="00853AF1"/>
     <w:rsid w:val="0085441D"/>
     <w:rsid w:val="00854519"/>
     <w:rsid w:val="00854F8C"/>
     <w:rsid w:val="0085547D"/>
     <w:rsid w:val="00856D45"/>
     <w:rsid w:val="00856E32"/>
     <w:rsid w:val="0085726D"/>
     <w:rsid w:val="00857ADC"/>
     <w:rsid w:val="00857D4F"/>
     <w:rsid w:val="00860D09"/>
     <w:rsid w:val="008615B5"/>
     <w:rsid w:val="00861CF6"/>
     <w:rsid w:val="00862D32"/>
     <w:rsid w:val="008630EF"/>
     <w:rsid w:val="008632D1"/>
     <w:rsid w:val="00863301"/>
     <w:rsid w:val="00863B07"/>
     <w:rsid w:val="00863F19"/>
     <w:rsid w:val="0086445F"/>
     <w:rsid w:val="00864499"/>
     <w:rsid w:val="008644B6"/>
     <w:rsid w:val="008657CC"/>
     <w:rsid w:val="00865A07"/>
     <w:rsid w:val="00865A25"/>
@@ -11819,140 +11948,145 @@
     <w:rsid w:val="008B7CDA"/>
     <w:rsid w:val="008C0DBB"/>
     <w:rsid w:val="008C0F14"/>
     <w:rsid w:val="008C192F"/>
     <w:rsid w:val="008C19A7"/>
     <w:rsid w:val="008C29BB"/>
     <w:rsid w:val="008C2E5C"/>
     <w:rsid w:val="008C3FCC"/>
     <w:rsid w:val="008C5555"/>
     <w:rsid w:val="008C67BF"/>
     <w:rsid w:val="008C6C03"/>
     <w:rsid w:val="008C7939"/>
     <w:rsid w:val="008D08A5"/>
     <w:rsid w:val="008D0CBC"/>
     <w:rsid w:val="008D18BD"/>
     <w:rsid w:val="008D1DEB"/>
     <w:rsid w:val="008D3374"/>
     <w:rsid w:val="008D3AF1"/>
     <w:rsid w:val="008D49F0"/>
     <w:rsid w:val="008D4DDF"/>
     <w:rsid w:val="008D6EE4"/>
     <w:rsid w:val="008D6FA7"/>
     <w:rsid w:val="008D72E1"/>
     <w:rsid w:val="008D7CCB"/>
     <w:rsid w:val="008E045C"/>
+    <w:rsid w:val="008E10DD"/>
     <w:rsid w:val="008E1F7D"/>
     <w:rsid w:val="008E29E4"/>
     <w:rsid w:val="008E366F"/>
     <w:rsid w:val="008E5D7D"/>
+    <w:rsid w:val="008E640D"/>
     <w:rsid w:val="008E68F5"/>
     <w:rsid w:val="008E6B55"/>
     <w:rsid w:val="008E79F2"/>
     <w:rsid w:val="008F0C2E"/>
     <w:rsid w:val="008F22BC"/>
     <w:rsid w:val="008F2D41"/>
     <w:rsid w:val="008F30C8"/>
     <w:rsid w:val="008F3D79"/>
     <w:rsid w:val="008F42BE"/>
     <w:rsid w:val="008F5C28"/>
+    <w:rsid w:val="008F643B"/>
     <w:rsid w:val="008F65BD"/>
     <w:rsid w:val="008F66CE"/>
     <w:rsid w:val="008F6FD1"/>
     <w:rsid w:val="0090014A"/>
     <w:rsid w:val="0090016A"/>
     <w:rsid w:val="009003DD"/>
     <w:rsid w:val="00901359"/>
     <w:rsid w:val="00901AA6"/>
     <w:rsid w:val="009020F0"/>
     <w:rsid w:val="009022BA"/>
     <w:rsid w:val="00902BD4"/>
     <w:rsid w:val="00903522"/>
     <w:rsid w:val="009039CF"/>
     <w:rsid w:val="00905952"/>
     <w:rsid w:val="00906122"/>
     <w:rsid w:val="00906FBE"/>
     <w:rsid w:val="009074D0"/>
     <w:rsid w:val="00907C18"/>
     <w:rsid w:val="00907CCB"/>
     <w:rsid w:val="00910FF9"/>
     <w:rsid w:val="00911408"/>
     <w:rsid w:val="0091197A"/>
     <w:rsid w:val="009124B2"/>
     <w:rsid w:val="00913B41"/>
     <w:rsid w:val="0091421F"/>
     <w:rsid w:val="00914A58"/>
     <w:rsid w:val="00914A8B"/>
     <w:rsid w:val="00914DD5"/>
     <w:rsid w:val="00914E8B"/>
     <w:rsid w:val="0091535D"/>
     <w:rsid w:val="00915994"/>
     <w:rsid w:val="00915A60"/>
     <w:rsid w:val="00916DF4"/>
     <w:rsid w:val="009174C5"/>
     <w:rsid w:val="00917C07"/>
+    <w:rsid w:val="0092085A"/>
     <w:rsid w:val="00921118"/>
     <w:rsid w:val="009222EA"/>
     <w:rsid w:val="00922D14"/>
     <w:rsid w:val="00923BD3"/>
     <w:rsid w:val="00924E82"/>
     <w:rsid w:val="0092592D"/>
     <w:rsid w:val="00925D5B"/>
     <w:rsid w:val="00925E60"/>
     <w:rsid w:val="00926118"/>
     <w:rsid w:val="009262A3"/>
     <w:rsid w:val="009265F3"/>
     <w:rsid w:val="009270DC"/>
     <w:rsid w:val="00927486"/>
     <w:rsid w:val="009307B5"/>
     <w:rsid w:val="00930C5D"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="009314E7"/>
     <w:rsid w:val="00932CD0"/>
     <w:rsid w:val="00932F83"/>
     <w:rsid w:val="0093344B"/>
     <w:rsid w:val="00933FA9"/>
     <w:rsid w:val="009349BD"/>
     <w:rsid w:val="00934D0E"/>
     <w:rsid w:val="009353FF"/>
     <w:rsid w:val="009363B5"/>
     <w:rsid w:val="00937991"/>
     <w:rsid w:val="00940182"/>
     <w:rsid w:val="00940A2D"/>
     <w:rsid w:val="0094122E"/>
     <w:rsid w:val="00942ADB"/>
     <w:rsid w:val="00945245"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="009463DB"/>
     <w:rsid w:val="00946913"/>
     <w:rsid w:val="00946E71"/>
     <w:rsid w:val="00947142"/>
     <w:rsid w:val="009515BD"/>
     <w:rsid w:val="009531D4"/>
     <w:rsid w:val="009538AF"/>
     <w:rsid w:val="00954F2D"/>
     <w:rsid w:val="00955904"/>
+    <w:rsid w:val="00955A57"/>
     <w:rsid w:val="00956ED1"/>
     <w:rsid w:val="00956F55"/>
     <w:rsid w:val="0095706D"/>
     <w:rsid w:val="00957DC2"/>
     <w:rsid w:val="00960069"/>
     <w:rsid w:val="00963C86"/>
     <w:rsid w:val="0096443D"/>
     <w:rsid w:val="00964742"/>
     <w:rsid w:val="009662E7"/>
     <w:rsid w:val="00970A2E"/>
     <w:rsid w:val="00970EA9"/>
     <w:rsid w:val="00971366"/>
     <w:rsid w:val="00972DC8"/>
     <w:rsid w:val="009738A8"/>
     <w:rsid w:val="0097502C"/>
     <w:rsid w:val="00975383"/>
     <w:rsid w:val="009756D7"/>
     <w:rsid w:val="00975D3A"/>
     <w:rsid w:val="009774D7"/>
     <w:rsid w:val="00977970"/>
     <w:rsid w:val="00977DD0"/>
     <w:rsid w:val="00982C3F"/>
     <w:rsid w:val="00983288"/>
     <w:rsid w:val="0098574E"/>
     <w:rsid w:val="0098588C"/>
@@ -11964,62 +12098,64 @@
     <w:rsid w:val="00990438"/>
     <w:rsid w:val="0099046A"/>
     <w:rsid w:val="0099234A"/>
     <w:rsid w:val="0099235C"/>
     <w:rsid w:val="00992387"/>
     <w:rsid w:val="00992AD5"/>
     <w:rsid w:val="00992BBC"/>
     <w:rsid w:val="00992DE9"/>
     <w:rsid w:val="00992E2B"/>
     <w:rsid w:val="009931D2"/>
     <w:rsid w:val="00993675"/>
     <w:rsid w:val="009937C1"/>
     <w:rsid w:val="00993CEF"/>
     <w:rsid w:val="00993F31"/>
     <w:rsid w:val="00995886"/>
     <w:rsid w:val="00995A3C"/>
     <w:rsid w:val="00995F00"/>
     <w:rsid w:val="00996F1B"/>
     <w:rsid w:val="009A09AC"/>
     <w:rsid w:val="009A1A55"/>
     <w:rsid w:val="009A1C83"/>
     <w:rsid w:val="009A30D2"/>
     <w:rsid w:val="009A32F2"/>
     <w:rsid w:val="009A409A"/>
     <w:rsid w:val="009A411A"/>
+    <w:rsid w:val="009A58D0"/>
     <w:rsid w:val="009A685D"/>
     <w:rsid w:val="009A7405"/>
     <w:rsid w:val="009B11B0"/>
     <w:rsid w:val="009B1F85"/>
     <w:rsid w:val="009B25C1"/>
     <w:rsid w:val="009B2971"/>
     <w:rsid w:val="009B34BF"/>
     <w:rsid w:val="009B37DE"/>
     <w:rsid w:val="009B3A56"/>
     <w:rsid w:val="009B3CD7"/>
     <w:rsid w:val="009B46E8"/>
     <w:rsid w:val="009B4EC5"/>
+    <w:rsid w:val="009B53F9"/>
     <w:rsid w:val="009B6213"/>
     <w:rsid w:val="009B72FF"/>
     <w:rsid w:val="009B7C31"/>
     <w:rsid w:val="009C045C"/>
     <w:rsid w:val="009C0722"/>
     <w:rsid w:val="009C0E85"/>
     <w:rsid w:val="009C113E"/>
     <w:rsid w:val="009C19B7"/>
     <w:rsid w:val="009C1CF4"/>
     <w:rsid w:val="009C2218"/>
     <w:rsid w:val="009C32BD"/>
     <w:rsid w:val="009C33EB"/>
     <w:rsid w:val="009C43BE"/>
     <w:rsid w:val="009C621A"/>
     <w:rsid w:val="009D099B"/>
     <w:rsid w:val="009D1A34"/>
     <w:rsid w:val="009D25FD"/>
     <w:rsid w:val="009D34AA"/>
     <w:rsid w:val="009D40AF"/>
     <w:rsid w:val="009D46EF"/>
     <w:rsid w:val="009D470E"/>
     <w:rsid w:val="009D56CB"/>
     <w:rsid w:val="009D6AAB"/>
     <w:rsid w:val="009D6D3C"/>
     <w:rsid w:val="009D741B"/>
@@ -12033,124 +12169,128 @@
     <w:rsid w:val="009E3E81"/>
     <w:rsid w:val="009E465C"/>
     <w:rsid w:val="009E653A"/>
     <w:rsid w:val="009E6B9A"/>
     <w:rsid w:val="009E6FDF"/>
     <w:rsid w:val="009E7918"/>
     <w:rsid w:val="009E7A70"/>
     <w:rsid w:val="009F2079"/>
     <w:rsid w:val="009F2293"/>
     <w:rsid w:val="009F3E6D"/>
     <w:rsid w:val="009F3FF6"/>
     <w:rsid w:val="009F41C9"/>
     <w:rsid w:val="009F4C4E"/>
     <w:rsid w:val="009F540E"/>
     <w:rsid w:val="009F6433"/>
     <w:rsid w:val="009F75B4"/>
     <w:rsid w:val="009F7C19"/>
     <w:rsid w:val="00A00095"/>
     <w:rsid w:val="00A01181"/>
     <w:rsid w:val="00A018DA"/>
     <w:rsid w:val="00A01EAE"/>
     <w:rsid w:val="00A01F01"/>
     <w:rsid w:val="00A024B7"/>
     <w:rsid w:val="00A02539"/>
     <w:rsid w:val="00A02CDB"/>
+    <w:rsid w:val="00A02E9E"/>
     <w:rsid w:val="00A03111"/>
     <w:rsid w:val="00A031AC"/>
     <w:rsid w:val="00A03639"/>
     <w:rsid w:val="00A044C4"/>
     <w:rsid w:val="00A045A8"/>
     <w:rsid w:val="00A04953"/>
     <w:rsid w:val="00A04F50"/>
     <w:rsid w:val="00A0573C"/>
     <w:rsid w:val="00A05F8D"/>
     <w:rsid w:val="00A07286"/>
     <w:rsid w:val="00A07A1E"/>
     <w:rsid w:val="00A1192D"/>
     <w:rsid w:val="00A11A4A"/>
     <w:rsid w:val="00A14181"/>
     <w:rsid w:val="00A152D3"/>
     <w:rsid w:val="00A153D2"/>
     <w:rsid w:val="00A17019"/>
     <w:rsid w:val="00A17B1E"/>
     <w:rsid w:val="00A203FA"/>
     <w:rsid w:val="00A211A7"/>
     <w:rsid w:val="00A212CB"/>
     <w:rsid w:val="00A2213E"/>
     <w:rsid w:val="00A23200"/>
     <w:rsid w:val="00A25052"/>
     <w:rsid w:val="00A2560B"/>
     <w:rsid w:val="00A25724"/>
     <w:rsid w:val="00A257CE"/>
     <w:rsid w:val="00A26807"/>
     <w:rsid w:val="00A26EDF"/>
     <w:rsid w:val="00A275F7"/>
     <w:rsid w:val="00A3016E"/>
     <w:rsid w:val="00A307FA"/>
     <w:rsid w:val="00A30858"/>
     <w:rsid w:val="00A31205"/>
     <w:rsid w:val="00A31280"/>
     <w:rsid w:val="00A31992"/>
     <w:rsid w:val="00A3292E"/>
     <w:rsid w:val="00A32A90"/>
     <w:rsid w:val="00A32C55"/>
     <w:rsid w:val="00A3372D"/>
     <w:rsid w:val="00A33CC7"/>
     <w:rsid w:val="00A340B0"/>
     <w:rsid w:val="00A35C48"/>
     <w:rsid w:val="00A35D25"/>
     <w:rsid w:val="00A3640D"/>
+    <w:rsid w:val="00A36FBF"/>
     <w:rsid w:val="00A40188"/>
     <w:rsid w:val="00A40502"/>
     <w:rsid w:val="00A414C1"/>
     <w:rsid w:val="00A418AF"/>
     <w:rsid w:val="00A41AA8"/>
     <w:rsid w:val="00A41BAF"/>
     <w:rsid w:val="00A41BCA"/>
     <w:rsid w:val="00A4209E"/>
     <w:rsid w:val="00A42267"/>
     <w:rsid w:val="00A42A84"/>
     <w:rsid w:val="00A42FB4"/>
     <w:rsid w:val="00A43E7D"/>
     <w:rsid w:val="00A44EBD"/>
     <w:rsid w:val="00A44ED3"/>
     <w:rsid w:val="00A450B7"/>
     <w:rsid w:val="00A453D7"/>
+    <w:rsid w:val="00A4705E"/>
     <w:rsid w:val="00A477A9"/>
     <w:rsid w:val="00A47C9D"/>
     <w:rsid w:val="00A518B6"/>
     <w:rsid w:val="00A527E9"/>
     <w:rsid w:val="00A52AF3"/>
     <w:rsid w:val="00A5335F"/>
     <w:rsid w:val="00A536E3"/>
     <w:rsid w:val="00A5494C"/>
     <w:rsid w:val="00A55394"/>
     <w:rsid w:val="00A55837"/>
     <w:rsid w:val="00A55B8B"/>
     <w:rsid w:val="00A5715D"/>
     <w:rsid w:val="00A57F61"/>
+    <w:rsid w:val="00A61945"/>
     <w:rsid w:val="00A62468"/>
     <w:rsid w:val="00A63BEF"/>
     <w:rsid w:val="00A64246"/>
     <w:rsid w:val="00A64B0A"/>
     <w:rsid w:val="00A64BD6"/>
     <w:rsid w:val="00A653B4"/>
     <w:rsid w:val="00A65B05"/>
     <w:rsid w:val="00A66789"/>
     <w:rsid w:val="00A667C0"/>
     <w:rsid w:val="00A67E67"/>
     <w:rsid w:val="00A7114B"/>
     <w:rsid w:val="00A72812"/>
     <w:rsid w:val="00A72E84"/>
     <w:rsid w:val="00A73DBC"/>
     <w:rsid w:val="00A743B2"/>
     <w:rsid w:val="00A746C5"/>
     <w:rsid w:val="00A747AA"/>
     <w:rsid w:val="00A75741"/>
     <w:rsid w:val="00A759A1"/>
     <w:rsid w:val="00A77352"/>
     <w:rsid w:val="00A8023F"/>
     <w:rsid w:val="00A80377"/>
     <w:rsid w:val="00A80A6E"/>
     <w:rsid w:val="00A8107C"/>
     <w:rsid w:val="00A827BD"/>
@@ -12192,127 +12332,131 @@
     <w:rsid w:val="00AA616C"/>
     <w:rsid w:val="00AA6233"/>
     <w:rsid w:val="00AA6B44"/>
     <w:rsid w:val="00AA6CF0"/>
     <w:rsid w:val="00AA7268"/>
     <w:rsid w:val="00AA7795"/>
     <w:rsid w:val="00AB04C2"/>
     <w:rsid w:val="00AB0CCC"/>
     <w:rsid w:val="00AB1A13"/>
     <w:rsid w:val="00AB1C44"/>
     <w:rsid w:val="00AB1E19"/>
     <w:rsid w:val="00AB1E33"/>
     <w:rsid w:val="00AB1F99"/>
     <w:rsid w:val="00AB2084"/>
     <w:rsid w:val="00AB2AF8"/>
     <w:rsid w:val="00AB2D8E"/>
     <w:rsid w:val="00AB3EE6"/>
     <w:rsid w:val="00AB41B0"/>
     <w:rsid w:val="00AB46DD"/>
     <w:rsid w:val="00AB68A1"/>
     <w:rsid w:val="00AB6CA3"/>
     <w:rsid w:val="00AB73F8"/>
     <w:rsid w:val="00AB7485"/>
     <w:rsid w:val="00AB7E5B"/>
     <w:rsid w:val="00AC0080"/>
+    <w:rsid w:val="00AC06C2"/>
     <w:rsid w:val="00AC07E9"/>
     <w:rsid w:val="00AC090E"/>
     <w:rsid w:val="00AC099B"/>
     <w:rsid w:val="00AC0F7E"/>
     <w:rsid w:val="00AC10AF"/>
     <w:rsid w:val="00AC1F67"/>
     <w:rsid w:val="00AC2770"/>
     <w:rsid w:val="00AC38DA"/>
     <w:rsid w:val="00AC3F8C"/>
     <w:rsid w:val="00AC4708"/>
     <w:rsid w:val="00AC4C02"/>
     <w:rsid w:val="00AC4DDC"/>
     <w:rsid w:val="00AC57C1"/>
     <w:rsid w:val="00AC6F22"/>
     <w:rsid w:val="00AC7C56"/>
     <w:rsid w:val="00AD034D"/>
     <w:rsid w:val="00AD0576"/>
     <w:rsid w:val="00AD0772"/>
     <w:rsid w:val="00AD2161"/>
     <w:rsid w:val="00AD5931"/>
     <w:rsid w:val="00AD5C11"/>
     <w:rsid w:val="00AD60D8"/>
     <w:rsid w:val="00AD7600"/>
     <w:rsid w:val="00AE033E"/>
     <w:rsid w:val="00AE0474"/>
     <w:rsid w:val="00AE09C1"/>
     <w:rsid w:val="00AE1C8E"/>
     <w:rsid w:val="00AE1F14"/>
     <w:rsid w:val="00AE212C"/>
     <w:rsid w:val="00AE28F5"/>
     <w:rsid w:val="00AE3658"/>
     <w:rsid w:val="00AE3A69"/>
     <w:rsid w:val="00AE3C43"/>
     <w:rsid w:val="00AE4A65"/>
     <w:rsid w:val="00AE515A"/>
     <w:rsid w:val="00AE55F9"/>
     <w:rsid w:val="00AE5AB1"/>
     <w:rsid w:val="00AE77CB"/>
     <w:rsid w:val="00AF0596"/>
     <w:rsid w:val="00AF11D6"/>
     <w:rsid w:val="00AF1653"/>
     <w:rsid w:val="00AF31F1"/>
+    <w:rsid w:val="00AF366A"/>
     <w:rsid w:val="00AF3C66"/>
     <w:rsid w:val="00AF42A9"/>
     <w:rsid w:val="00AF44D4"/>
     <w:rsid w:val="00AF4E39"/>
     <w:rsid w:val="00AF77BC"/>
     <w:rsid w:val="00B01027"/>
     <w:rsid w:val="00B0121E"/>
     <w:rsid w:val="00B018D0"/>
     <w:rsid w:val="00B01ED0"/>
     <w:rsid w:val="00B02392"/>
     <w:rsid w:val="00B0316C"/>
     <w:rsid w:val="00B0349A"/>
     <w:rsid w:val="00B03776"/>
     <w:rsid w:val="00B04515"/>
     <w:rsid w:val="00B04ABB"/>
     <w:rsid w:val="00B04C68"/>
     <w:rsid w:val="00B058FE"/>
     <w:rsid w:val="00B066A5"/>
     <w:rsid w:val="00B06F9E"/>
     <w:rsid w:val="00B10CC4"/>
     <w:rsid w:val="00B10E1E"/>
     <w:rsid w:val="00B11901"/>
     <w:rsid w:val="00B11C7B"/>
     <w:rsid w:val="00B11E9C"/>
     <w:rsid w:val="00B1282E"/>
     <w:rsid w:val="00B12E36"/>
+    <w:rsid w:val="00B13DAD"/>
     <w:rsid w:val="00B14380"/>
     <w:rsid w:val="00B15365"/>
     <w:rsid w:val="00B159AA"/>
     <w:rsid w:val="00B15BBC"/>
     <w:rsid w:val="00B15E12"/>
     <w:rsid w:val="00B15ECB"/>
     <w:rsid w:val="00B1704F"/>
     <w:rsid w:val="00B17A5E"/>
     <w:rsid w:val="00B20316"/>
+    <w:rsid w:val="00B207F3"/>
     <w:rsid w:val="00B2240F"/>
     <w:rsid w:val="00B22F5B"/>
     <w:rsid w:val="00B23AFD"/>
     <w:rsid w:val="00B23D0A"/>
     <w:rsid w:val="00B25EA3"/>
     <w:rsid w:val="00B26C42"/>
     <w:rsid w:val="00B2748A"/>
     <w:rsid w:val="00B27567"/>
     <w:rsid w:val="00B27B1D"/>
     <w:rsid w:val="00B27D79"/>
     <w:rsid w:val="00B27D7A"/>
     <w:rsid w:val="00B309A1"/>
     <w:rsid w:val="00B31F63"/>
     <w:rsid w:val="00B3298C"/>
     <w:rsid w:val="00B32DD8"/>
     <w:rsid w:val="00B33855"/>
     <w:rsid w:val="00B33AD3"/>
     <w:rsid w:val="00B3489A"/>
     <w:rsid w:val="00B35784"/>
     <w:rsid w:val="00B36A67"/>
     <w:rsid w:val="00B37041"/>
     <w:rsid w:val="00B37532"/>
     <w:rsid w:val="00B37E91"/>
     <w:rsid w:val="00B4072E"/>
     <w:rsid w:val="00B40907"/>
@@ -12325,191 +12469,199 @@
     <w:rsid w:val="00B43BB1"/>
     <w:rsid w:val="00B44FB0"/>
     <w:rsid w:val="00B45842"/>
     <w:rsid w:val="00B45F5D"/>
     <w:rsid w:val="00B46647"/>
     <w:rsid w:val="00B46985"/>
     <w:rsid w:val="00B46B24"/>
     <w:rsid w:val="00B472C1"/>
     <w:rsid w:val="00B47916"/>
     <w:rsid w:val="00B47CF1"/>
     <w:rsid w:val="00B500EB"/>
     <w:rsid w:val="00B502D0"/>
     <w:rsid w:val="00B50883"/>
     <w:rsid w:val="00B50B91"/>
     <w:rsid w:val="00B51497"/>
     <w:rsid w:val="00B5163D"/>
     <w:rsid w:val="00B51B1B"/>
     <w:rsid w:val="00B539A7"/>
     <w:rsid w:val="00B53AAD"/>
     <w:rsid w:val="00B548F1"/>
     <w:rsid w:val="00B561D1"/>
     <w:rsid w:val="00B56CC2"/>
     <w:rsid w:val="00B56E5F"/>
     <w:rsid w:val="00B573D9"/>
     <w:rsid w:val="00B5768E"/>
+    <w:rsid w:val="00B608CE"/>
     <w:rsid w:val="00B608D1"/>
     <w:rsid w:val="00B60941"/>
     <w:rsid w:val="00B60F9D"/>
     <w:rsid w:val="00B61DDF"/>
     <w:rsid w:val="00B62799"/>
     <w:rsid w:val="00B630A2"/>
     <w:rsid w:val="00B63B27"/>
     <w:rsid w:val="00B64116"/>
+    <w:rsid w:val="00B642E2"/>
     <w:rsid w:val="00B644DD"/>
     <w:rsid w:val="00B67340"/>
     <w:rsid w:val="00B6748B"/>
     <w:rsid w:val="00B712A6"/>
     <w:rsid w:val="00B716A1"/>
     <w:rsid w:val="00B721FE"/>
     <w:rsid w:val="00B73346"/>
     <w:rsid w:val="00B742BC"/>
     <w:rsid w:val="00B75897"/>
     <w:rsid w:val="00B759F8"/>
     <w:rsid w:val="00B7695B"/>
     <w:rsid w:val="00B76D40"/>
     <w:rsid w:val="00B775B5"/>
     <w:rsid w:val="00B823DC"/>
     <w:rsid w:val="00B82EAE"/>
     <w:rsid w:val="00B8301F"/>
     <w:rsid w:val="00B83CDC"/>
     <w:rsid w:val="00B840C5"/>
     <w:rsid w:val="00B84348"/>
     <w:rsid w:val="00B84994"/>
     <w:rsid w:val="00B85447"/>
     <w:rsid w:val="00B85A03"/>
     <w:rsid w:val="00B85A12"/>
     <w:rsid w:val="00B86BCC"/>
     <w:rsid w:val="00B90267"/>
     <w:rsid w:val="00B91AFE"/>
     <w:rsid w:val="00B921E2"/>
     <w:rsid w:val="00B92509"/>
     <w:rsid w:val="00B92F56"/>
     <w:rsid w:val="00B9341B"/>
     <w:rsid w:val="00B93EEC"/>
     <w:rsid w:val="00B9422F"/>
     <w:rsid w:val="00B942D5"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00B95B1E"/>
     <w:rsid w:val="00B96612"/>
     <w:rsid w:val="00B96B2B"/>
     <w:rsid w:val="00B96B47"/>
     <w:rsid w:val="00B96B92"/>
     <w:rsid w:val="00B970B1"/>
     <w:rsid w:val="00B97AAD"/>
     <w:rsid w:val="00B97E90"/>
     <w:rsid w:val="00BA0715"/>
     <w:rsid w:val="00BA0E50"/>
     <w:rsid w:val="00BA0F9D"/>
+    <w:rsid w:val="00BA2798"/>
     <w:rsid w:val="00BA33F2"/>
     <w:rsid w:val="00BA4D10"/>
     <w:rsid w:val="00BA4E59"/>
     <w:rsid w:val="00BA5DBF"/>
     <w:rsid w:val="00BA6039"/>
     <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BA6CF8"/>
     <w:rsid w:val="00BA70B7"/>
     <w:rsid w:val="00BA76F9"/>
     <w:rsid w:val="00BA7A7E"/>
     <w:rsid w:val="00BB08D4"/>
     <w:rsid w:val="00BB1735"/>
     <w:rsid w:val="00BB1857"/>
     <w:rsid w:val="00BB18BA"/>
     <w:rsid w:val="00BB1967"/>
     <w:rsid w:val="00BB22EA"/>
     <w:rsid w:val="00BB22F6"/>
     <w:rsid w:val="00BB2A4E"/>
     <w:rsid w:val="00BB2EAA"/>
     <w:rsid w:val="00BB3701"/>
     <w:rsid w:val="00BB3DBA"/>
+    <w:rsid w:val="00BB400D"/>
     <w:rsid w:val="00BB4243"/>
     <w:rsid w:val="00BB4787"/>
     <w:rsid w:val="00BB54D8"/>
     <w:rsid w:val="00BB5ECA"/>
     <w:rsid w:val="00BB5F92"/>
     <w:rsid w:val="00BB635A"/>
     <w:rsid w:val="00BB6943"/>
     <w:rsid w:val="00BB708C"/>
     <w:rsid w:val="00BB7D02"/>
     <w:rsid w:val="00BB7EF8"/>
     <w:rsid w:val="00BC0E91"/>
     <w:rsid w:val="00BC131C"/>
     <w:rsid w:val="00BC2202"/>
     <w:rsid w:val="00BC28D4"/>
     <w:rsid w:val="00BC2B5E"/>
     <w:rsid w:val="00BC346F"/>
     <w:rsid w:val="00BC36D1"/>
     <w:rsid w:val="00BC41C3"/>
     <w:rsid w:val="00BC49CB"/>
     <w:rsid w:val="00BC5667"/>
     <w:rsid w:val="00BC5D5B"/>
     <w:rsid w:val="00BC609B"/>
     <w:rsid w:val="00BC6393"/>
     <w:rsid w:val="00BC7B5E"/>
     <w:rsid w:val="00BD1145"/>
     <w:rsid w:val="00BD130F"/>
     <w:rsid w:val="00BD132A"/>
     <w:rsid w:val="00BD1492"/>
     <w:rsid w:val="00BD1F45"/>
     <w:rsid w:val="00BD21CA"/>
     <w:rsid w:val="00BD3017"/>
     <w:rsid w:val="00BD3680"/>
+    <w:rsid w:val="00BD3B21"/>
     <w:rsid w:val="00BD42DF"/>
     <w:rsid w:val="00BD4417"/>
     <w:rsid w:val="00BD4A13"/>
     <w:rsid w:val="00BD5305"/>
     <w:rsid w:val="00BD5581"/>
     <w:rsid w:val="00BD573F"/>
     <w:rsid w:val="00BD5859"/>
     <w:rsid w:val="00BD6274"/>
     <w:rsid w:val="00BD6457"/>
     <w:rsid w:val="00BD66FC"/>
     <w:rsid w:val="00BD673A"/>
     <w:rsid w:val="00BE067C"/>
     <w:rsid w:val="00BE06EE"/>
     <w:rsid w:val="00BE0FFA"/>
     <w:rsid w:val="00BE18D7"/>
     <w:rsid w:val="00BE273A"/>
     <w:rsid w:val="00BE305D"/>
     <w:rsid w:val="00BE3399"/>
+    <w:rsid w:val="00BE3C2D"/>
     <w:rsid w:val="00BE4250"/>
     <w:rsid w:val="00BE5BEC"/>
     <w:rsid w:val="00BE5D36"/>
     <w:rsid w:val="00BE61FF"/>
     <w:rsid w:val="00BE6F0D"/>
     <w:rsid w:val="00BE70CF"/>
     <w:rsid w:val="00BE714A"/>
     <w:rsid w:val="00BE7EC1"/>
     <w:rsid w:val="00BF0891"/>
     <w:rsid w:val="00BF0D5B"/>
     <w:rsid w:val="00BF1833"/>
     <w:rsid w:val="00BF2649"/>
     <w:rsid w:val="00BF2CE3"/>
     <w:rsid w:val="00BF36FC"/>
+    <w:rsid w:val="00BF4C7C"/>
     <w:rsid w:val="00BF5276"/>
     <w:rsid w:val="00BF5341"/>
     <w:rsid w:val="00BF73D7"/>
+    <w:rsid w:val="00C01572"/>
     <w:rsid w:val="00C01904"/>
     <w:rsid w:val="00C022C2"/>
     <w:rsid w:val="00C02EB2"/>
     <w:rsid w:val="00C03144"/>
     <w:rsid w:val="00C036F0"/>
     <w:rsid w:val="00C04769"/>
     <w:rsid w:val="00C04D79"/>
     <w:rsid w:val="00C05088"/>
     <w:rsid w:val="00C05141"/>
     <w:rsid w:val="00C05941"/>
     <w:rsid w:val="00C066D1"/>
     <w:rsid w:val="00C07058"/>
     <w:rsid w:val="00C07B2C"/>
     <w:rsid w:val="00C10630"/>
     <w:rsid w:val="00C11259"/>
     <w:rsid w:val="00C12433"/>
     <w:rsid w:val="00C129D2"/>
     <w:rsid w:val="00C12F35"/>
     <w:rsid w:val="00C14F1A"/>
     <w:rsid w:val="00C15E32"/>
     <w:rsid w:val="00C201AF"/>
     <w:rsid w:val="00C2050A"/>
     <w:rsid w:val="00C2086E"/>
     <w:rsid w:val="00C20A27"/>
     <w:rsid w:val="00C218B2"/>
@@ -12550,179 +12702,186 @@
     <w:rsid w:val="00C43031"/>
     <w:rsid w:val="00C43A6C"/>
     <w:rsid w:val="00C4490E"/>
     <w:rsid w:val="00C44CAB"/>
     <w:rsid w:val="00C4658F"/>
     <w:rsid w:val="00C46AC8"/>
     <w:rsid w:val="00C506D0"/>
     <w:rsid w:val="00C5139D"/>
     <w:rsid w:val="00C5172C"/>
     <w:rsid w:val="00C51A0F"/>
     <w:rsid w:val="00C51D80"/>
     <w:rsid w:val="00C5286F"/>
     <w:rsid w:val="00C544C7"/>
     <w:rsid w:val="00C54B3D"/>
     <w:rsid w:val="00C558FA"/>
     <w:rsid w:val="00C55DF2"/>
     <w:rsid w:val="00C57FC7"/>
     <w:rsid w:val="00C600B4"/>
     <w:rsid w:val="00C600E3"/>
     <w:rsid w:val="00C60242"/>
     <w:rsid w:val="00C60C5B"/>
     <w:rsid w:val="00C634F7"/>
     <w:rsid w:val="00C63A2A"/>
     <w:rsid w:val="00C63C5D"/>
     <w:rsid w:val="00C64B82"/>
+    <w:rsid w:val="00C654D7"/>
     <w:rsid w:val="00C65D50"/>
     <w:rsid w:val="00C6662A"/>
     <w:rsid w:val="00C67512"/>
     <w:rsid w:val="00C677A2"/>
     <w:rsid w:val="00C67889"/>
     <w:rsid w:val="00C70D3A"/>
+    <w:rsid w:val="00C71434"/>
     <w:rsid w:val="00C720FC"/>
     <w:rsid w:val="00C721F9"/>
     <w:rsid w:val="00C725D3"/>
     <w:rsid w:val="00C72647"/>
     <w:rsid w:val="00C72932"/>
     <w:rsid w:val="00C73A87"/>
     <w:rsid w:val="00C7418C"/>
     <w:rsid w:val="00C742E8"/>
     <w:rsid w:val="00C7549B"/>
     <w:rsid w:val="00C75780"/>
     <w:rsid w:val="00C75A94"/>
     <w:rsid w:val="00C75BAD"/>
     <w:rsid w:val="00C76118"/>
     <w:rsid w:val="00C77BEF"/>
     <w:rsid w:val="00C77C12"/>
     <w:rsid w:val="00C77C6F"/>
     <w:rsid w:val="00C8001F"/>
     <w:rsid w:val="00C80226"/>
     <w:rsid w:val="00C80425"/>
     <w:rsid w:val="00C81326"/>
     <w:rsid w:val="00C81C3D"/>
     <w:rsid w:val="00C81C73"/>
     <w:rsid w:val="00C82CEC"/>
     <w:rsid w:val="00C84137"/>
     <w:rsid w:val="00C8454A"/>
     <w:rsid w:val="00C84E97"/>
     <w:rsid w:val="00C85BFC"/>
     <w:rsid w:val="00C85EA0"/>
     <w:rsid w:val="00C8630F"/>
     <w:rsid w:val="00C87D69"/>
     <w:rsid w:val="00C9116F"/>
     <w:rsid w:val="00C912D6"/>
     <w:rsid w:val="00C913F6"/>
     <w:rsid w:val="00C91961"/>
     <w:rsid w:val="00C9243F"/>
     <w:rsid w:val="00C928BD"/>
     <w:rsid w:val="00C92EF8"/>
     <w:rsid w:val="00C93814"/>
+    <w:rsid w:val="00C938D7"/>
     <w:rsid w:val="00C94EB4"/>
     <w:rsid w:val="00C95027"/>
     <w:rsid w:val="00C9540A"/>
     <w:rsid w:val="00C95569"/>
     <w:rsid w:val="00C9558D"/>
     <w:rsid w:val="00C96EB7"/>
     <w:rsid w:val="00CA01FF"/>
     <w:rsid w:val="00CA0AFD"/>
     <w:rsid w:val="00CA1141"/>
     <w:rsid w:val="00CA176C"/>
     <w:rsid w:val="00CA2049"/>
     <w:rsid w:val="00CA2282"/>
+    <w:rsid w:val="00CA2C92"/>
     <w:rsid w:val="00CA31F9"/>
     <w:rsid w:val="00CA3B26"/>
     <w:rsid w:val="00CA3C47"/>
     <w:rsid w:val="00CA3CFA"/>
     <w:rsid w:val="00CA3FA7"/>
     <w:rsid w:val="00CA4361"/>
     <w:rsid w:val="00CA4E8B"/>
     <w:rsid w:val="00CA5318"/>
     <w:rsid w:val="00CA62EB"/>
     <w:rsid w:val="00CA67F2"/>
     <w:rsid w:val="00CA6D6D"/>
     <w:rsid w:val="00CB00B9"/>
     <w:rsid w:val="00CB02EE"/>
     <w:rsid w:val="00CB179A"/>
     <w:rsid w:val="00CB19B5"/>
     <w:rsid w:val="00CB1DCC"/>
     <w:rsid w:val="00CB24D7"/>
     <w:rsid w:val="00CB2AD2"/>
     <w:rsid w:val="00CB36B3"/>
     <w:rsid w:val="00CB4107"/>
     <w:rsid w:val="00CB42F3"/>
     <w:rsid w:val="00CB4361"/>
     <w:rsid w:val="00CB4459"/>
     <w:rsid w:val="00CB4641"/>
     <w:rsid w:val="00CB46D9"/>
     <w:rsid w:val="00CB4CA8"/>
     <w:rsid w:val="00CB4D18"/>
     <w:rsid w:val="00CB53A1"/>
     <w:rsid w:val="00CB589C"/>
     <w:rsid w:val="00CB5EF4"/>
     <w:rsid w:val="00CB65B8"/>
     <w:rsid w:val="00CB6610"/>
     <w:rsid w:val="00CB7A07"/>
     <w:rsid w:val="00CC0259"/>
     <w:rsid w:val="00CC0CC6"/>
     <w:rsid w:val="00CC38F1"/>
     <w:rsid w:val="00CC3B52"/>
     <w:rsid w:val="00CC3BD2"/>
     <w:rsid w:val="00CC3CA3"/>
     <w:rsid w:val="00CC65F0"/>
     <w:rsid w:val="00CC6C1E"/>
     <w:rsid w:val="00CC71BA"/>
     <w:rsid w:val="00CC71CE"/>
     <w:rsid w:val="00CC77B3"/>
     <w:rsid w:val="00CC788F"/>
     <w:rsid w:val="00CC7C36"/>
+    <w:rsid w:val="00CC7EA4"/>
     <w:rsid w:val="00CD02EE"/>
     <w:rsid w:val="00CD08BF"/>
     <w:rsid w:val="00CD1390"/>
     <w:rsid w:val="00CD26AB"/>
     <w:rsid w:val="00CD281D"/>
     <w:rsid w:val="00CD323A"/>
+    <w:rsid w:val="00CD3493"/>
     <w:rsid w:val="00CD4860"/>
     <w:rsid w:val="00CD5FB5"/>
     <w:rsid w:val="00CD6543"/>
     <w:rsid w:val="00CD6BB1"/>
     <w:rsid w:val="00CD723F"/>
     <w:rsid w:val="00CD7E4C"/>
     <w:rsid w:val="00CE2385"/>
     <w:rsid w:val="00CE341B"/>
     <w:rsid w:val="00CE482B"/>
     <w:rsid w:val="00CE4A90"/>
     <w:rsid w:val="00CE5BA5"/>
     <w:rsid w:val="00CE7993"/>
     <w:rsid w:val="00CE7EAC"/>
     <w:rsid w:val="00CF1252"/>
     <w:rsid w:val="00CF1ABD"/>
     <w:rsid w:val="00CF1FEC"/>
     <w:rsid w:val="00CF215D"/>
     <w:rsid w:val="00CF3621"/>
     <w:rsid w:val="00CF59BF"/>
     <w:rsid w:val="00CF5FCD"/>
     <w:rsid w:val="00CF629C"/>
+    <w:rsid w:val="00CF709E"/>
     <w:rsid w:val="00CF752A"/>
     <w:rsid w:val="00CF7780"/>
     <w:rsid w:val="00CF7CD0"/>
     <w:rsid w:val="00D01BB7"/>
     <w:rsid w:val="00D026C6"/>
     <w:rsid w:val="00D028B5"/>
     <w:rsid w:val="00D03632"/>
     <w:rsid w:val="00D038B1"/>
     <w:rsid w:val="00D03A54"/>
     <w:rsid w:val="00D03CDD"/>
     <w:rsid w:val="00D042EF"/>
     <w:rsid w:val="00D04648"/>
     <w:rsid w:val="00D048C2"/>
     <w:rsid w:val="00D04AED"/>
     <w:rsid w:val="00D0522B"/>
     <w:rsid w:val="00D059FE"/>
     <w:rsid w:val="00D05D36"/>
     <w:rsid w:val="00D06F06"/>
     <w:rsid w:val="00D06FD5"/>
     <w:rsid w:val="00D075CA"/>
     <w:rsid w:val="00D07C29"/>
     <w:rsid w:val="00D07DCE"/>
     <w:rsid w:val="00D10538"/>
     <w:rsid w:val="00D10A31"/>
     <w:rsid w:val="00D11FDD"/>
@@ -12739,342 +12898,364 @@
     <w:rsid w:val="00D2029F"/>
     <w:rsid w:val="00D2130B"/>
     <w:rsid w:val="00D2137B"/>
     <w:rsid w:val="00D21B47"/>
     <w:rsid w:val="00D21C5A"/>
     <w:rsid w:val="00D22237"/>
     <w:rsid w:val="00D247FC"/>
     <w:rsid w:val="00D25590"/>
     <w:rsid w:val="00D25C4A"/>
     <w:rsid w:val="00D27015"/>
     <w:rsid w:val="00D279AD"/>
     <w:rsid w:val="00D302FD"/>
     <w:rsid w:val="00D306E1"/>
     <w:rsid w:val="00D30A0E"/>
     <w:rsid w:val="00D30E6D"/>
     <w:rsid w:val="00D30F13"/>
     <w:rsid w:val="00D31671"/>
     <w:rsid w:val="00D319AD"/>
     <w:rsid w:val="00D31CBC"/>
     <w:rsid w:val="00D346F6"/>
     <w:rsid w:val="00D34C68"/>
     <w:rsid w:val="00D34EBE"/>
     <w:rsid w:val="00D3503C"/>
     <w:rsid w:val="00D35240"/>
     <w:rsid w:val="00D35E1D"/>
+    <w:rsid w:val="00D36218"/>
     <w:rsid w:val="00D372A9"/>
     <w:rsid w:val="00D3745C"/>
     <w:rsid w:val="00D400CD"/>
+    <w:rsid w:val="00D40902"/>
     <w:rsid w:val="00D40D6E"/>
     <w:rsid w:val="00D40DB8"/>
     <w:rsid w:val="00D41963"/>
     <w:rsid w:val="00D4243B"/>
     <w:rsid w:val="00D42FC3"/>
     <w:rsid w:val="00D434AB"/>
     <w:rsid w:val="00D43C10"/>
     <w:rsid w:val="00D44138"/>
     <w:rsid w:val="00D442B8"/>
     <w:rsid w:val="00D45472"/>
     <w:rsid w:val="00D479BF"/>
     <w:rsid w:val="00D479E5"/>
     <w:rsid w:val="00D506AF"/>
+    <w:rsid w:val="00D51933"/>
     <w:rsid w:val="00D53E31"/>
     <w:rsid w:val="00D53EEE"/>
     <w:rsid w:val="00D55451"/>
     <w:rsid w:val="00D55503"/>
     <w:rsid w:val="00D55F72"/>
     <w:rsid w:val="00D56AC5"/>
     <w:rsid w:val="00D56B5C"/>
     <w:rsid w:val="00D56D84"/>
     <w:rsid w:val="00D56F52"/>
     <w:rsid w:val="00D6016B"/>
     <w:rsid w:val="00D6029C"/>
     <w:rsid w:val="00D605CB"/>
     <w:rsid w:val="00D607F7"/>
     <w:rsid w:val="00D6195C"/>
     <w:rsid w:val="00D61FFA"/>
     <w:rsid w:val="00D6265E"/>
     <w:rsid w:val="00D6354A"/>
     <w:rsid w:val="00D63670"/>
     <w:rsid w:val="00D67110"/>
     <w:rsid w:val="00D67F11"/>
     <w:rsid w:val="00D70D27"/>
     <w:rsid w:val="00D714B4"/>
     <w:rsid w:val="00D725FF"/>
     <w:rsid w:val="00D727BD"/>
     <w:rsid w:val="00D7293D"/>
     <w:rsid w:val="00D73D98"/>
     <w:rsid w:val="00D741E4"/>
     <w:rsid w:val="00D74281"/>
     <w:rsid w:val="00D7524E"/>
     <w:rsid w:val="00D75A3A"/>
     <w:rsid w:val="00D775FE"/>
     <w:rsid w:val="00D776EB"/>
     <w:rsid w:val="00D77FBA"/>
     <w:rsid w:val="00D80165"/>
     <w:rsid w:val="00D813A3"/>
     <w:rsid w:val="00D8152C"/>
     <w:rsid w:val="00D815CD"/>
+    <w:rsid w:val="00D820C7"/>
     <w:rsid w:val="00D824C0"/>
     <w:rsid w:val="00D82A54"/>
+    <w:rsid w:val="00D82D8B"/>
     <w:rsid w:val="00D83247"/>
     <w:rsid w:val="00D83B4C"/>
     <w:rsid w:val="00D83C1B"/>
     <w:rsid w:val="00D8490A"/>
     <w:rsid w:val="00D84E77"/>
     <w:rsid w:val="00D84FD4"/>
     <w:rsid w:val="00D855E3"/>
     <w:rsid w:val="00D85968"/>
     <w:rsid w:val="00D85D0B"/>
     <w:rsid w:val="00D85F0C"/>
     <w:rsid w:val="00D873CA"/>
     <w:rsid w:val="00D87A76"/>
     <w:rsid w:val="00D90A7F"/>
     <w:rsid w:val="00D90D15"/>
     <w:rsid w:val="00D9165C"/>
     <w:rsid w:val="00D92965"/>
     <w:rsid w:val="00D93C05"/>
     <w:rsid w:val="00D9512F"/>
     <w:rsid w:val="00D95510"/>
     <w:rsid w:val="00D956F5"/>
     <w:rsid w:val="00D95E78"/>
     <w:rsid w:val="00D9612F"/>
     <w:rsid w:val="00D962C2"/>
     <w:rsid w:val="00D967B0"/>
     <w:rsid w:val="00D96DE0"/>
     <w:rsid w:val="00D96DEB"/>
+    <w:rsid w:val="00D97750"/>
     <w:rsid w:val="00D97CF1"/>
     <w:rsid w:val="00D97F44"/>
     <w:rsid w:val="00DA025A"/>
     <w:rsid w:val="00DA04AA"/>
     <w:rsid w:val="00DA04BE"/>
     <w:rsid w:val="00DA067B"/>
     <w:rsid w:val="00DA0E60"/>
     <w:rsid w:val="00DA19B1"/>
     <w:rsid w:val="00DA1B39"/>
     <w:rsid w:val="00DA475C"/>
     <w:rsid w:val="00DA477A"/>
     <w:rsid w:val="00DA4B83"/>
     <w:rsid w:val="00DA6088"/>
     <w:rsid w:val="00DA6856"/>
     <w:rsid w:val="00DA6FAD"/>
     <w:rsid w:val="00DA7BC5"/>
     <w:rsid w:val="00DA7DF5"/>
     <w:rsid w:val="00DA7E06"/>
     <w:rsid w:val="00DB12BD"/>
     <w:rsid w:val="00DB1D57"/>
     <w:rsid w:val="00DB1E88"/>
+    <w:rsid w:val="00DB1F0E"/>
     <w:rsid w:val="00DB1F30"/>
     <w:rsid w:val="00DB2D98"/>
     <w:rsid w:val="00DB3DC1"/>
     <w:rsid w:val="00DB6C50"/>
     <w:rsid w:val="00DB7BD6"/>
     <w:rsid w:val="00DC04B6"/>
     <w:rsid w:val="00DC1D53"/>
     <w:rsid w:val="00DC2547"/>
     <w:rsid w:val="00DC2D3C"/>
     <w:rsid w:val="00DC34D3"/>
     <w:rsid w:val="00DC37EA"/>
     <w:rsid w:val="00DC3CB0"/>
     <w:rsid w:val="00DC3D89"/>
     <w:rsid w:val="00DC3F71"/>
     <w:rsid w:val="00DC4067"/>
     <w:rsid w:val="00DC5C19"/>
     <w:rsid w:val="00DC6952"/>
     <w:rsid w:val="00DC7375"/>
     <w:rsid w:val="00DD0182"/>
     <w:rsid w:val="00DD0487"/>
     <w:rsid w:val="00DD0BD6"/>
     <w:rsid w:val="00DD108B"/>
     <w:rsid w:val="00DD115C"/>
     <w:rsid w:val="00DD17F4"/>
+    <w:rsid w:val="00DD1AF4"/>
     <w:rsid w:val="00DD20B0"/>
     <w:rsid w:val="00DD25FA"/>
     <w:rsid w:val="00DD3C9D"/>
     <w:rsid w:val="00DD3DC7"/>
     <w:rsid w:val="00DD46A8"/>
     <w:rsid w:val="00DD4F4D"/>
     <w:rsid w:val="00DD5147"/>
+    <w:rsid w:val="00DD52A7"/>
+    <w:rsid w:val="00DD6B31"/>
     <w:rsid w:val="00DD75FF"/>
     <w:rsid w:val="00DD785E"/>
     <w:rsid w:val="00DD7B56"/>
     <w:rsid w:val="00DE045B"/>
     <w:rsid w:val="00DE2B99"/>
     <w:rsid w:val="00DE4A26"/>
     <w:rsid w:val="00DE50FA"/>
     <w:rsid w:val="00DE57DF"/>
     <w:rsid w:val="00DE57EF"/>
     <w:rsid w:val="00DE6651"/>
     <w:rsid w:val="00DE6786"/>
+    <w:rsid w:val="00DE6DDF"/>
     <w:rsid w:val="00DE6F73"/>
     <w:rsid w:val="00DE7309"/>
     <w:rsid w:val="00DE76FF"/>
     <w:rsid w:val="00DE7C0E"/>
     <w:rsid w:val="00DF00C7"/>
     <w:rsid w:val="00DF0F17"/>
     <w:rsid w:val="00DF14E9"/>
     <w:rsid w:val="00DF180C"/>
     <w:rsid w:val="00DF1EDE"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF333B"/>
     <w:rsid w:val="00DF3EC4"/>
     <w:rsid w:val="00DF45B2"/>
     <w:rsid w:val="00DF5648"/>
     <w:rsid w:val="00DF5FAC"/>
     <w:rsid w:val="00DF6A8B"/>
     <w:rsid w:val="00DF6B75"/>
     <w:rsid w:val="00DF7642"/>
     <w:rsid w:val="00DF7A70"/>
+    <w:rsid w:val="00E01369"/>
     <w:rsid w:val="00E0150C"/>
     <w:rsid w:val="00E02015"/>
     <w:rsid w:val="00E02324"/>
     <w:rsid w:val="00E024C3"/>
+    <w:rsid w:val="00E02594"/>
     <w:rsid w:val="00E02787"/>
     <w:rsid w:val="00E02A46"/>
     <w:rsid w:val="00E02F7F"/>
     <w:rsid w:val="00E03085"/>
     <w:rsid w:val="00E0365B"/>
     <w:rsid w:val="00E03C3B"/>
     <w:rsid w:val="00E05B94"/>
     <w:rsid w:val="00E06B32"/>
     <w:rsid w:val="00E06B8B"/>
     <w:rsid w:val="00E06BE6"/>
     <w:rsid w:val="00E06CB6"/>
+    <w:rsid w:val="00E06D4E"/>
     <w:rsid w:val="00E074EA"/>
     <w:rsid w:val="00E07F23"/>
     <w:rsid w:val="00E07F88"/>
     <w:rsid w:val="00E1037A"/>
     <w:rsid w:val="00E10380"/>
     <w:rsid w:val="00E10B0E"/>
     <w:rsid w:val="00E12A96"/>
     <w:rsid w:val="00E131A3"/>
     <w:rsid w:val="00E13DAB"/>
     <w:rsid w:val="00E13E9C"/>
     <w:rsid w:val="00E13FAB"/>
     <w:rsid w:val="00E1456E"/>
     <w:rsid w:val="00E14E9F"/>
     <w:rsid w:val="00E1514B"/>
     <w:rsid w:val="00E16B52"/>
     <w:rsid w:val="00E17F7B"/>
+    <w:rsid w:val="00E208E4"/>
     <w:rsid w:val="00E20A8A"/>
     <w:rsid w:val="00E20BF5"/>
     <w:rsid w:val="00E20CCC"/>
     <w:rsid w:val="00E21FDF"/>
     <w:rsid w:val="00E22268"/>
     <w:rsid w:val="00E22F8B"/>
     <w:rsid w:val="00E23690"/>
     <w:rsid w:val="00E236AD"/>
     <w:rsid w:val="00E24D0A"/>
     <w:rsid w:val="00E25055"/>
     <w:rsid w:val="00E25113"/>
     <w:rsid w:val="00E25813"/>
     <w:rsid w:val="00E2648A"/>
     <w:rsid w:val="00E26780"/>
     <w:rsid w:val="00E2698C"/>
     <w:rsid w:val="00E27B92"/>
     <w:rsid w:val="00E27D34"/>
     <w:rsid w:val="00E31D4B"/>
     <w:rsid w:val="00E32077"/>
     <w:rsid w:val="00E32446"/>
     <w:rsid w:val="00E32EF2"/>
     <w:rsid w:val="00E3584D"/>
     <w:rsid w:val="00E35CE6"/>
     <w:rsid w:val="00E35EA0"/>
     <w:rsid w:val="00E37FDC"/>
     <w:rsid w:val="00E4003B"/>
     <w:rsid w:val="00E400A6"/>
     <w:rsid w:val="00E4061C"/>
     <w:rsid w:val="00E40FDE"/>
+    <w:rsid w:val="00E410B7"/>
     <w:rsid w:val="00E41B2B"/>
     <w:rsid w:val="00E41BCF"/>
     <w:rsid w:val="00E423CB"/>
     <w:rsid w:val="00E42941"/>
     <w:rsid w:val="00E42AFF"/>
     <w:rsid w:val="00E432F2"/>
     <w:rsid w:val="00E43501"/>
     <w:rsid w:val="00E4387A"/>
     <w:rsid w:val="00E4400F"/>
+    <w:rsid w:val="00E45FFB"/>
     <w:rsid w:val="00E5003D"/>
     <w:rsid w:val="00E50797"/>
     <w:rsid w:val="00E50950"/>
     <w:rsid w:val="00E51A93"/>
     <w:rsid w:val="00E51ED8"/>
+    <w:rsid w:val="00E52217"/>
     <w:rsid w:val="00E5257C"/>
     <w:rsid w:val="00E536FF"/>
     <w:rsid w:val="00E53BF3"/>
     <w:rsid w:val="00E53F4F"/>
     <w:rsid w:val="00E54823"/>
     <w:rsid w:val="00E549C4"/>
     <w:rsid w:val="00E54CCA"/>
     <w:rsid w:val="00E5519A"/>
     <w:rsid w:val="00E55F28"/>
     <w:rsid w:val="00E55F91"/>
     <w:rsid w:val="00E57E70"/>
     <w:rsid w:val="00E6034F"/>
     <w:rsid w:val="00E60C91"/>
     <w:rsid w:val="00E60D23"/>
+    <w:rsid w:val="00E61253"/>
     <w:rsid w:val="00E612A9"/>
     <w:rsid w:val="00E61383"/>
     <w:rsid w:val="00E61DEA"/>
     <w:rsid w:val="00E628B4"/>
     <w:rsid w:val="00E62D78"/>
     <w:rsid w:val="00E63125"/>
     <w:rsid w:val="00E647EF"/>
+    <w:rsid w:val="00E64DE3"/>
     <w:rsid w:val="00E654C8"/>
     <w:rsid w:val="00E65880"/>
     <w:rsid w:val="00E6673E"/>
     <w:rsid w:val="00E66EA2"/>
     <w:rsid w:val="00E66ED2"/>
     <w:rsid w:val="00E671B6"/>
     <w:rsid w:val="00E67CF1"/>
     <w:rsid w:val="00E70013"/>
     <w:rsid w:val="00E705C3"/>
     <w:rsid w:val="00E70F27"/>
     <w:rsid w:val="00E71180"/>
     <w:rsid w:val="00E71E2B"/>
     <w:rsid w:val="00E71F2F"/>
     <w:rsid w:val="00E722DC"/>
     <w:rsid w:val="00E72AD8"/>
     <w:rsid w:val="00E72C15"/>
     <w:rsid w:val="00E72CD4"/>
     <w:rsid w:val="00E72D31"/>
     <w:rsid w:val="00E73A94"/>
     <w:rsid w:val="00E750AF"/>
     <w:rsid w:val="00E76FD9"/>
     <w:rsid w:val="00E81FA4"/>
     <w:rsid w:val="00E8218B"/>
     <w:rsid w:val="00E82225"/>
     <w:rsid w:val="00E823DD"/>
     <w:rsid w:val="00E829DC"/>
     <w:rsid w:val="00E82A1B"/>
     <w:rsid w:val="00E832CF"/>
+    <w:rsid w:val="00E833E2"/>
     <w:rsid w:val="00E83556"/>
     <w:rsid w:val="00E83A29"/>
     <w:rsid w:val="00E83F9D"/>
     <w:rsid w:val="00E844AA"/>
     <w:rsid w:val="00E845D7"/>
     <w:rsid w:val="00E8588B"/>
+    <w:rsid w:val="00E859F4"/>
     <w:rsid w:val="00E86E4D"/>
     <w:rsid w:val="00E87555"/>
     <w:rsid w:val="00E875EF"/>
     <w:rsid w:val="00E87FCD"/>
     <w:rsid w:val="00E90863"/>
     <w:rsid w:val="00E90D3D"/>
     <w:rsid w:val="00E91687"/>
     <w:rsid w:val="00E92776"/>
     <w:rsid w:val="00E92D50"/>
     <w:rsid w:val="00E93127"/>
     <w:rsid w:val="00E9371B"/>
     <w:rsid w:val="00E943F5"/>
     <w:rsid w:val="00E94876"/>
     <w:rsid w:val="00E94C6D"/>
     <w:rsid w:val="00E94D30"/>
     <w:rsid w:val="00E94DC7"/>
     <w:rsid w:val="00E9534F"/>
     <w:rsid w:val="00E96482"/>
     <w:rsid w:val="00E96665"/>
     <w:rsid w:val="00E96D8C"/>
     <w:rsid w:val="00E975A8"/>
     <w:rsid w:val="00E9776A"/>
     <w:rsid w:val="00E97CE9"/>
     <w:rsid w:val="00EA03D6"/>
     <w:rsid w:val="00EA09B2"/>
@@ -13085,50 +13266,51 @@
     <w:rsid w:val="00EA213C"/>
     <w:rsid w:val="00EA3B89"/>
     <w:rsid w:val="00EA5F6F"/>
     <w:rsid w:val="00EA6D80"/>
     <w:rsid w:val="00EA707C"/>
     <w:rsid w:val="00EA7AE9"/>
     <w:rsid w:val="00EA7D8D"/>
     <w:rsid w:val="00EB115E"/>
     <w:rsid w:val="00EB22DE"/>
     <w:rsid w:val="00EB401C"/>
     <w:rsid w:val="00EB4067"/>
     <w:rsid w:val="00EB4645"/>
     <w:rsid w:val="00EB6C7F"/>
     <w:rsid w:val="00EB6CE1"/>
     <w:rsid w:val="00EB76D7"/>
     <w:rsid w:val="00EC00B3"/>
     <w:rsid w:val="00EC016E"/>
     <w:rsid w:val="00EC07A8"/>
     <w:rsid w:val="00EC099D"/>
     <w:rsid w:val="00EC0B47"/>
     <w:rsid w:val="00EC0DBA"/>
     <w:rsid w:val="00EC2981"/>
     <w:rsid w:val="00EC2DA0"/>
     <w:rsid w:val="00EC3E0F"/>
     <w:rsid w:val="00EC4638"/>
+    <w:rsid w:val="00EC5469"/>
     <w:rsid w:val="00EC56B7"/>
     <w:rsid w:val="00ED051E"/>
     <w:rsid w:val="00ED269E"/>
     <w:rsid w:val="00ED3887"/>
     <w:rsid w:val="00ED4069"/>
     <w:rsid w:val="00ED4BE5"/>
     <w:rsid w:val="00ED5145"/>
     <w:rsid w:val="00ED5249"/>
     <w:rsid w:val="00ED55AF"/>
     <w:rsid w:val="00ED62F7"/>
     <w:rsid w:val="00ED6CB6"/>
     <w:rsid w:val="00ED6DDE"/>
     <w:rsid w:val="00ED738D"/>
     <w:rsid w:val="00ED796C"/>
     <w:rsid w:val="00ED7BAC"/>
     <w:rsid w:val="00EE072E"/>
     <w:rsid w:val="00EE0C2B"/>
     <w:rsid w:val="00EE2279"/>
     <w:rsid w:val="00EE2451"/>
     <w:rsid w:val="00EE250A"/>
     <w:rsid w:val="00EE31EA"/>
     <w:rsid w:val="00EE3BC6"/>
     <w:rsid w:val="00EE4174"/>
     <w:rsid w:val="00EE4247"/>
     <w:rsid w:val="00EE6363"/>
@@ -13143,50 +13325,51 @@
     <w:rsid w:val="00EF0973"/>
     <w:rsid w:val="00EF0990"/>
     <w:rsid w:val="00EF0D4B"/>
     <w:rsid w:val="00EF15A6"/>
     <w:rsid w:val="00EF2058"/>
     <w:rsid w:val="00EF2F5D"/>
     <w:rsid w:val="00EF39F5"/>
     <w:rsid w:val="00EF3EFE"/>
     <w:rsid w:val="00EF409E"/>
     <w:rsid w:val="00EF4786"/>
     <w:rsid w:val="00EF4A92"/>
     <w:rsid w:val="00EF6FEB"/>
     <w:rsid w:val="00F002AD"/>
     <w:rsid w:val="00F00C31"/>
     <w:rsid w:val="00F0103D"/>
     <w:rsid w:val="00F015E0"/>
     <w:rsid w:val="00F019B6"/>
     <w:rsid w:val="00F067C6"/>
     <w:rsid w:val="00F06AB3"/>
     <w:rsid w:val="00F06C84"/>
     <w:rsid w:val="00F073B1"/>
     <w:rsid w:val="00F0761B"/>
     <w:rsid w:val="00F1054B"/>
     <w:rsid w:val="00F1090D"/>
     <w:rsid w:val="00F10C08"/>
+    <w:rsid w:val="00F1100C"/>
     <w:rsid w:val="00F1112A"/>
     <w:rsid w:val="00F11DFE"/>
     <w:rsid w:val="00F122B2"/>
     <w:rsid w:val="00F133D2"/>
     <w:rsid w:val="00F137ED"/>
     <w:rsid w:val="00F13A7A"/>
     <w:rsid w:val="00F14B05"/>
     <w:rsid w:val="00F14DEF"/>
     <w:rsid w:val="00F16FFA"/>
     <w:rsid w:val="00F20490"/>
     <w:rsid w:val="00F21FA2"/>
     <w:rsid w:val="00F225FA"/>
     <w:rsid w:val="00F22F0D"/>
     <w:rsid w:val="00F23ECC"/>
     <w:rsid w:val="00F25607"/>
     <w:rsid w:val="00F256CE"/>
     <w:rsid w:val="00F26522"/>
     <w:rsid w:val="00F26704"/>
     <w:rsid w:val="00F303D4"/>
     <w:rsid w:val="00F30B10"/>
     <w:rsid w:val="00F30C48"/>
     <w:rsid w:val="00F310B0"/>
     <w:rsid w:val="00F31D41"/>
     <w:rsid w:val="00F33BAB"/>
     <w:rsid w:val="00F34CB9"/>
@@ -13277,132 +13460,137 @@
     <w:rsid w:val="00FA3D07"/>
     <w:rsid w:val="00FA3F68"/>
     <w:rsid w:val="00FA403D"/>
     <w:rsid w:val="00FA4D5B"/>
     <w:rsid w:val="00FA4E43"/>
     <w:rsid w:val="00FA4FE7"/>
     <w:rsid w:val="00FA5352"/>
     <w:rsid w:val="00FA54F6"/>
     <w:rsid w:val="00FA64C9"/>
     <w:rsid w:val="00FA6B2E"/>
     <w:rsid w:val="00FA6C08"/>
     <w:rsid w:val="00FA7D81"/>
     <w:rsid w:val="00FB2B60"/>
     <w:rsid w:val="00FB3291"/>
     <w:rsid w:val="00FB3A45"/>
     <w:rsid w:val="00FB465C"/>
     <w:rsid w:val="00FB4FFD"/>
     <w:rsid w:val="00FB57F2"/>
     <w:rsid w:val="00FB5BAA"/>
     <w:rsid w:val="00FB60ED"/>
     <w:rsid w:val="00FC057B"/>
     <w:rsid w:val="00FC077A"/>
     <w:rsid w:val="00FC16FC"/>
     <w:rsid w:val="00FC1A61"/>
     <w:rsid w:val="00FC22F6"/>
+    <w:rsid w:val="00FC2ED7"/>
     <w:rsid w:val="00FC3145"/>
+    <w:rsid w:val="00FC3219"/>
     <w:rsid w:val="00FC4221"/>
     <w:rsid w:val="00FC488D"/>
     <w:rsid w:val="00FC492F"/>
     <w:rsid w:val="00FC5FA4"/>
     <w:rsid w:val="00FC6016"/>
     <w:rsid w:val="00FC6DCD"/>
     <w:rsid w:val="00FD0EA2"/>
     <w:rsid w:val="00FD2E3E"/>
     <w:rsid w:val="00FD30C0"/>
     <w:rsid w:val="00FD3AC6"/>
     <w:rsid w:val="00FD4CC4"/>
     <w:rsid w:val="00FD741D"/>
     <w:rsid w:val="00FD7439"/>
     <w:rsid w:val="00FD76EC"/>
     <w:rsid w:val="00FD78F5"/>
     <w:rsid w:val="00FE10A5"/>
     <w:rsid w:val="00FE175F"/>
     <w:rsid w:val="00FE1F5A"/>
     <w:rsid w:val="00FE28E8"/>
     <w:rsid w:val="00FE29DF"/>
+    <w:rsid w:val="00FE2EA7"/>
     <w:rsid w:val="00FE4EAB"/>
     <w:rsid w:val="00FE55B1"/>
     <w:rsid w:val="00FE59AC"/>
     <w:rsid w:val="00FE5EA1"/>
     <w:rsid w:val="00FE604B"/>
     <w:rsid w:val="00FE73BF"/>
     <w:rsid w:val="00FE7CE3"/>
     <w:rsid w:val="00FE7FA9"/>
     <w:rsid w:val="00FF03F0"/>
     <w:rsid w:val="00FF142B"/>
     <w:rsid w:val="00FF201B"/>
     <w:rsid w:val="00FF2938"/>
     <w:rsid w:val="00FF2F43"/>
     <w:rsid w:val="00FF3144"/>
     <w:rsid w:val="00FF335F"/>
     <w:rsid w:val="00FF362A"/>
     <w:rsid w:val="00FF53CC"/>
     <w:rsid w:val="00FF573E"/>
     <w:rsid w:val="00FF5E70"/>
     <w:rsid w:val="00FF6788"/>
     <w:rsid w:val="00FF69C4"/>
     <w:rsid w:val="00FF73B7"/>
     <w:rsid w:val="00FF73BE"/>
+    <w:rsid w:val="05BF87EE"/>
     <w:rsid w:val="1EA50ABF"/>
     <w:rsid w:val="2022047E"/>
     <w:rsid w:val="2B5DA566"/>
     <w:rsid w:val="2BFEFFE1"/>
+    <w:rsid w:val="35520A3F"/>
+    <w:rsid w:val="3675CE29"/>
     <w:rsid w:val="3A00591E"/>
     <w:rsid w:val="4D9E603D"/>
     <w:rsid w:val="4DC24236"/>
     <w:rsid w:val="5D349AB1"/>
     <w:rsid w:val="6430BA93"/>
     <w:rsid w:val="6DC16BBA"/>
     <w:rsid w:val="7DBA17E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5BD2C303"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9F1CBD64-DD5B-4DE6-9F99-454FFD39AFC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15944,51 +16132,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2119331323">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16225,209 +16413,229 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f077890aab3d2c57c51ef0278b6dea1a">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaLengthInSeconds xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -16485,492 +16693,179 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A767CD89-0F53-4114-8820-7F909AA67DB2}">
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D97ABA4-CC49-48EE-B97D-319CCEE8CC7D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28ED5EE1-DF7E-4940-B02D-6482B5354C39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B614980-8CBC-4082-A70B-F6B9DD68132F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3995ED5F-E242-423E-9D07-08AD618F5E61}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37DC6B64-CEE7-430A-B332-DCC51D3CEBB6}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1510</Words>
-  <Characters>8611</Characters>
+  <Words>1515</Words>
+  <Characters>8637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>NDIA Standard Operating Procedure Template</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10101</CharactersWithSpaces>
+  <CharactersWithSpaces>10132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...272 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NDIA Standard Operating Procedure Template</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Preston, Rhett</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
+    <vt:lpwstr>2026-09-01T00:47:20Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+    <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
+    <vt:lpwstr>75467c68-fdf4-4f0b-8d7e-b34f601deb84</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="NDIAAudience">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DocumentStatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
+    <vt:r8>7547800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="NDIALocation">
+    <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="NDIALocation">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentType">
     <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
-  </property>
-[...46 lines deleted...]
-    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>