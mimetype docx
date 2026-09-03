--- v0 (2026-06-13)
+++ v1 (2026-09-03)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="680686D5" w14:textId="1E362BB2" w:rsidR="00BB54D8" w:rsidRDefault="00EA03D6" w:rsidP="00BB54D8">
       <w:r w:rsidRPr="007202C9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2558E60A" wp14:editId="5E7DC8AD">
                 <wp:extent cx="6390005" cy="1076325"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:docPr id="5" name="Freeform 4" descr="(Fact Sheet Name)" title="Title banner"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
@@ -453,312 +453,336 @@
                       <w:bookmarkEnd w:id="6"/>
                     </w:p>
                     <w:p w14:paraId="33B78F7C" w14:textId="77777777" w:rsidR="008E0F26" w:rsidRDefault="008E0F26"/>
                     <w:p w14:paraId="24086782" w14:textId="77777777" w:rsidR="008E0F26" w:rsidRDefault="008E0F26" w:rsidP="00EA03D6">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:bookmarkStart w:id="8" w:name="_Toc54870915"/>
                       <w:bookmarkStart w:id="9" w:name="_Toc57026364"/>
                       <w:r>
                         <w:t>Guide to Reasonable and Necessary (R &amp; N) decisions</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="7"/>
                       <w:bookmarkEnd w:id="8"/>
                       <w:bookmarkEnd w:id="9"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Toc54870925"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc54870925"/>
     </w:p>
     <w:p w14:paraId="7177A96F" w14:textId="77240825" w:rsidR="00DB12BD" w:rsidRDefault="00E569E8" w:rsidP="00F57DC7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc54870917"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc54870917"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc54870918"/>
+      <w:bookmarkStart w:id="13" w:name="_What_NDIS_may"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc54870921"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>Topic</w:t>
       </w:r>
       <w:r w:rsidR="00514DB8">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A7342C">
         <w:t xml:space="preserve"> Smoke alarm supports for </w:t>
       </w:r>
       <w:r w:rsidR="00F36C3C">
         <w:t>children</w:t>
       </w:r>
       <w:r w:rsidR="00A7342C">
         <w:t xml:space="preserve"> who are deaf or hard of hearing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC79770" w14:textId="3BBE0FAE" w:rsidR="00E639D2" w:rsidRPr="00FF2709" w:rsidRDefault="00E639D2" w:rsidP="00E639D2">
+    <w:p w14:paraId="7EC79770" w14:textId="1DCCFE93" w:rsidR="00E639D2" w:rsidRPr="00FF2709" w:rsidRDefault="00E639D2" w:rsidP="1B681D2A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>We have used the words ‘deaf or hard of hearing’ in most of these examples</w:t>
+      </w:r>
+      <w:r w:rsidR="00336AB3" w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We acknowledge the terms deafness and hearing impairment mean different things to different people. Deaf is the preferred term used by people who use Australian Sign Language (Auslan) as a primary or preferred communication method</w:t>
+      </w:r>
+      <w:r w:rsidR="00952932" w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00952932" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>It is also used</w:t>
+      </w:r>
+      <w:r w:rsidR="00134832" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who identify themselves as a member of the signing Deaf community. It’s used to describe their unique cultural identity which is a result of their rich visual language and is used with pride. In this case the D in Deaf is capitalised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A099055" w14:textId="77777777" w:rsidR="00E639D2" w:rsidRPr="00FF2709" w:rsidRDefault="00E639D2" w:rsidP="00E639D2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2709">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>We have used the words ‘deaf or hard of hearing’ in most of these examples</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00336AB3">
+        <w:t>Many in the Deaf community regard the terms ‘hearing impairment’ and ‘hearing loss’ as alienating and damaging because it implies deafness needs to be ‘fixed’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AC04E8" w14:textId="7019401C" w:rsidR="006E1FBE" w:rsidRPr="00FF2709" w:rsidRDefault="00E639D2" w:rsidP="00E639D2">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00FF2709">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> We acknowledge the terms deafness and hearing impairment mean different things to different people. Deaf is the preferred term used by people who use Australian Sign Language (Auslan) as a primary or preferred communication method and who identify themselves as a member of the signing Deaf community. It’s used to describe their unique cultural identity which is a result of their rich visual language and is used with pride. In this case the D in Deaf is capitalised.</w:t>
+        <w:t>We acknowledge that people will make their own choice about how they describe themselves and their disability or cultural identity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A099055" w14:textId="77777777" w:rsidR="00E639D2" w:rsidRPr="00FF2709" w:rsidRDefault="00E639D2" w:rsidP="00E639D2">
+    <w:p w14:paraId="6044FC3D" w14:textId="5513730C" w:rsidR="00BD66FC" w:rsidRPr="002619C6" w:rsidRDefault="00FA4F22">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005919C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Case Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F74C3F" w14:textId="77777777" w:rsidR="00FB30F6" w:rsidRPr="00FB30F6" w:rsidRDefault="00FB30F6" w:rsidP="00A44C01">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF2709">
+      <w:r w:rsidRPr="00FB30F6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Many in the Deaf community regard the terms ‘hearing impairment’ and ‘hearing loss’ as alienating and damaging because it implies deafness needs to be ‘fixed’.</w:t>
+        <w:t>Brett is 14 years old and has severe, permanent hearing loss in both ears. He wears hearing aids which he takes out at night and sometimes while studying. Brett is becoming more independent, which means he is home alone more often, particularly after school before his parents get home from work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AC04E8" w14:textId="7019401C" w:rsidR="006E1FBE" w:rsidRPr="00FF2709" w:rsidRDefault="00E639D2" w:rsidP="00E639D2">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w14:paraId="4234F99C" w14:textId="77777777" w:rsidR="00FB30F6" w:rsidRPr="00FB30F6" w:rsidRDefault="00FB30F6" w:rsidP="00A44C01">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF2709">
+      <w:r w:rsidRPr="00FB30F6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>We acknowledge that people will make their own choice about how they describe themselves and their disability or cultural identity.</w:t>
+        <w:t>The family home is fitted with standard audible smoke alarms which Brett can’t hear unless he is wearing his hearing aids.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6044FC3D" w14:textId="5513730C" w:rsidR="00BD66FC" w:rsidRPr="002619C6" w:rsidRDefault="00FA4F22">
-[...13 lines deleted...]
-    <w:p w14:paraId="78F74C3F" w14:textId="77777777" w:rsidR="00FB30F6" w:rsidRPr="00FB30F6" w:rsidRDefault="00FB30F6" w:rsidP="00A44C01">
+    <w:p w14:paraId="062A6A39" w14:textId="0DD440C9" w:rsidR="00FB30F6" w:rsidRDefault="00FB30F6" w:rsidP="00A44C01">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB30F6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Brett is 14 years old and has severe, permanent hearing loss in both ears. He wears hearing aids which he takes out at night and sometimes while studying. Brett is becoming more independent, which means he is home alone more often, particularly after school before his parents get home from work.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t>Brett’s audiologist has recommended adding a visual and tactile alert to the smoke alarm with a strobe light and bed shaker, a</w:t>
+      </w:r>
+      <w:r w:rsidR="007A07DA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>nd</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FB30F6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>The family home is fitted with standard audible smoke alarms which Brett can’t hear unless he is wearing his hearing aids.</w:t>
+        <w:t xml:space="preserve"> a visual alert for the doorbell.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062A6A39" w14:textId="0DD440C9" w:rsidR="00FB30F6" w:rsidRDefault="00FB30F6" w:rsidP="00A44C01">
+    <w:p w14:paraId="4240E224" w14:textId="6955282F" w:rsidR="003C3537" w:rsidRPr="002619C6" w:rsidRDefault="002619C6" w:rsidP="00FB30F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Would we fund this?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C0EF68" w14:textId="64014CB3" w:rsidR="00FF2709" w:rsidRPr="00B6153E" w:rsidRDefault="00A44C01" w:rsidP="00B6153E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB30F6">
+      <w:r w:rsidRPr="00A44C01">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Brett’s audiologist has recommended adding a visual and tactile alert to the smoke alarm with a strobe light and bed shaker, a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A07DA">
+        <w:t xml:space="preserve">Yes, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6F50">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>nd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB30F6">
+        <w:t>visual and tactile alerting systems are NDIS supports.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C287C">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> a visual alert for the doorbell.</w:t>
-[...18 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6F50">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>W</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A44C01">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Yes, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D6F50">
+        <w:t>e would typically fund visual and tactile alerting systems for a child who is deaf or hard of hearing where it meets</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02BF9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>visual and tactile alerting systems are NDIS supports.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D6F50">
-[...23 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId8" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="00A02BF9" w:rsidRPr="00747A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>reasonable and necessary criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A44C01">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. The smoke alarm package is reasonable and necessary for Brett in this situation. This includes the cost of installing the systems. The planner adds the funding as low-cost assistive technology to the </w:t>
       </w:r>
       <w:r w:rsidR="00E26B08">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44C01">
@@ -779,939 +803,1089 @@
       </w:r>
       <w:r w:rsidRPr="00A44C01">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brett’s plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EECEB43" w14:textId="3B04DDE2" w:rsidR="009F7C19" w:rsidRPr="002619C6" w:rsidRDefault="002619C6" w:rsidP="0086765F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002619C6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Why would we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D84A4C" w14:textId="75DA9578" w:rsidR="000304EF" w:rsidRPr="0020759C" w:rsidRDefault="000304EF" w:rsidP="00BC29A2">
+    <w:p w14:paraId="41D84A4C" w14:textId="5496B38C" w:rsidR="000304EF" w:rsidRPr="0020759C" w:rsidRDefault="000304EF" w:rsidP="00BC29A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0020759C">
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">We fund </w:t>
       </w:r>
-      <w:r w:rsidRPr="0020759C">
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>NDIS supports</w:t>
       </w:r>
-      <w:r w:rsidRPr="0020759C">
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. NDIS laws determine what we can and can’t fund. Things we can fund are called </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:anchor="what-is-ndis-support" w:history="1">
-        <w:r w:rsidRPr="00816EFA">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="1B681D2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0020759C">
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">. You can use the funding in your plan to buy NDIS supports if they are related to your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D3749">
+        <w:t xml:space="preserve">. You can use the funding in your plan to buy NDIS supports if they are </w:t>
+      </w:r>
+      <w:r w:rsidR="001F777E" w:rsidRPr="002D7B5D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>disability a</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0020759C">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7B5D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to your disability a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>nd are in-line with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524BFA6F" w14:textId="77777777" w:rsidR="00051697" w:rsidRDefault="002501E2" w:rsidP="006740E4">
+    <w:p w14:paraId="524BFA6F" w14:textId="1277DD32" w:rsidR="00051697" w:rsidRDefault="002501E2" w:rsidP="006740E4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002501E2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>To work out if funding for an alerting system or smoke alarm is reasonable and necessary, we’ll look at the information you give us against the</w:t>
       </w:r>
       <w:r w:rsidR="007C6F37">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId10" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="007C6F37" w:rsidRPr="00747A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>reasonable and necessary criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002501E2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55114E80" w14:textId="12794B57" w:rsidR="002501E2" w:rsidRPr="006740E4" w:rsidRDefault="002501E2" w:rsidP="006740E4">
+    <w:p w14:paraId="55114E80" w14:textId="5C4F06DF" w:rsidR="002501E2" w:rsidRPr="006740E4" w:rsidRDefault="002501E2" w:rsidP="1B681D2A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006740E4">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Standard </w:t>
       </w:r>
-      <w:r w:rsidR="00781AAC" w:rsidRPr="006740E4">
+      <w:r w:rsidR="00781AAC" w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">visual and tactile </w:t>
       </w:r>
-      <w:r w:rsidRPr="006740E4">
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
         </w:rPr>
         <w:t>alerting systems</w:t>
       </w:r>
-      <w:r w:rsidR="00781AAC" w:rsidRPr="006740E4">
+      <w:r w:rsidR="00781AAC" w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and smoke alarms</w:t>
       </w:r>
-      <w:r w:rsidRPr="006740E4">
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> for people who are deaf or hard of hearing will usually meet the disability support needs of participants who are deaf or hard of hearing as a standard level of support. They can connect wirelessly through radio frequency transmissions to other devices, such as vibration pads you can place under a pillow to provide tactile or physical alert at night, and flash receivers or strobe lights that provide a visual alert during the day.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> for people who are deaf or hard of hearing will usually meet the disability support needs of participants who are deaf or hard of hearing as a standard level of support. They can connect wirelessly through radio frequency transmissions to other devices, such as vibration pads you can place under a pillow to provide tactile or physical alert at night</w:t>
+      </w:r>
+      <w:r w:rsidR="005E203B" w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E203B" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>They can also connect to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flash receivers or strobe lights that provide a visual alert during the day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C099213" w14:textId="3BE8BF6A" w:rsidR="002501E2" w:rsidRPr="002501E2" w:rsidRDefault="002501E2" w:rsidP="0053426E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002501E2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Some states and territories provide a subsidy program for people who are deaf or hard of hearing to upgrade their smoke alarms. You can contact your local fire service to learn more.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E899EE" w14:textId="77777777" w:rsidR="00024A08" w:rsidRPr="00D10542" w:rsidRDefault="00024A08" w:rsidP="00024A08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10542">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:b/>
         </w:rPr>
         <w:t>What else do we think about?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B71F12C" w14:textId="57320105" w:rsidR="00A50451" w:rsidRDefault="006C7284" w:rsidP="006C7284">
+    <w:p w14:paraId="2B71F12C" w14:textId="7D11DAE8" w:rsidR="00A50451" w:rsidRDefault="006C7284" w:rsidP="006C7284">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="004043A2">
+      <w:r w:rsidR="004043A2" w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> support</w:t>
       </w:r>
-      <w:r w:rsidR="004043A2">
+      <w:r w:rsidR="004043A2" w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t xml:space="preserve"> your child needs will depend on their age, stage of development, goals, and their level of hearing. It will also depend on if your child has any other </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002630AF">
+        <w:t xml:space="preserve"> your child needs will depend on their age, stage of development, goals, and their level of hearing. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7B5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1537" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t>’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lso depend on if your child has any other </w:t>
+      </w:r>
+      <w:r w:rsidR="002630AF" w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
         <w:t>NDIS support needs</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">. For example, if your child is hard of hearing and has a vision impairment, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk112926102"/>
-      <w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk112926102"/>
+      <w:r w:rsidRPr="002D7B5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t>we would consider a smoke alarm or alerting system that provides both visual and tactile notification.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1537" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t>’d</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1537" w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t>onsider a smoke alarm or alerting system that provides both visual and tactile notification.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="76D8EBEF" w14:textId="37AE0E93" w:rsidR="006C7284" w:rsidRPr="00750DE1" w:rsidRDefault="006C7284" w:rsidP="006C7284">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="6BFE2F25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">Other factors we </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>think about</w:t>
       </w:r>
       <w:r w:rsidRPr="6BFE2F25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE01952" w14:textId="77777777" w:rsidR="006C7284" w:rsidRPr="00492B69" w:rsidRDefault="006C7284" w:rsidP="00492B69">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00492B69">
         <w:t>Any additional cognitive, emotional, behavioural, or physical aspects that may affect your child’s response to danger if the alarm is triggered, where there could be a potential risk of harm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02385568" w14:textId="77777777" w:rsidR="006C7284" w:rsidRPr="00492B69" w:rsidRDefault="006C7284" w:rsidP="00492B69">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00492B69">
         <w:t>Any systems in place for family members with similar requirements that could be extended, for example, a bed shaker and strobe light only if fire alarms are already in place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46311893" w14:textId="77777777" w:rsidR="006C7284" w:rsidRPr="00492B69" w:rsidRDefault="006C7284" w:rsidP="00492B69">
+    <w:p w14:paraId="46311893" w14:textId="3107E9D2" w:rsidR="006C7284" w:rsidRPr="00492B69" w:rsidRDefault="006C7284" w:rsidP="00492B69">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00492B69">
-        <w:t>Is it the responsibility of other state funding programs to provide a subsidy for purchasing an alerting system or smoke alarm for people who are deaf or hard of hearing.</w:t>
+      <w:r w:rsidRPr="002D7B5D">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1537" w:rsidRPr="002D7B5D">
+        <w:t>t’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the responsibility of other state funding programs to provide a subsidy for purchasing an alerting system or smoke alarm for people who are deaf or hard of hearing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A6119F5" w14:textId="68237713" w:rsidR="005C4A3B" w:rsidRDefault="00BB54D8" w:rsidP="0053426E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005919C3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Case Example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9C48CE" w14:textId="0A5CA42A" w:rsidR="004D73CB" w:rsidRDefault="009D467F" w:rsidP="00FC5153">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D467F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mae is 3 years old with a mild hearing loss in her left ear, diagnosed at birth. She wears a hearing aid in </w:t>
       </w:r>
       <w:r w:rsidR="004E428B">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="009D467F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ear, which she takes out at night. Mae communicates using oral English and attends kindergarten. She has two older siblings and is the only member of her family who is hard of hearing.</w:t>
+        <w:t xml:space="preserve">ear, which she takes out at night. Mae communicates using oral English and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D467F">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>attends kindergarten. She has two older siblings and is the only member of her family who is hard of hearing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F0FBCB" w14:textId="1B5C7492" w:rsidR="009D467F" w:rsidRPr="00FC5153" w:rsidRDefault="009D467F" w:rsidP="00FC5153">
+    <w:p w14:paraId="60F0FBCB" w14:textId="17A1FABA" w:rsidR="009D467F" w:rsidRPr="00FC5153" w:rsidRDefault="009D467F" w:rsidP="00FC5153">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D467F">
+      <w:r w:rsidRPr="1B681D2A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:t>Mae’s parents have taught their children some basic fire safety. They are confident if there was a fire, Mae would get out of the house to the family meeting point. Their only concern is that Mae might not be able hear the standard audible smoke alarms. The family are requesting a smoke alarm for people who are deaf or hard of hearing, with a strobe light and bed shaker.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Mae’s parents have taught their children some basic fire safety. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>They</w:t>
+      </w:r>
+      <w:r w:rsidR="00091989" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>’re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B681D2A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confident if there was a fire, Mae would get out of the house to the family meeting point. Their only concern is that Mae might not be able hear the standard audible smoke alarms. The family are requesting a smoke alarm for people who are deaf or hard of hearing, with a strobe light and bed shaker.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501D6177" w14:textId="77777777" w:rsidR="00C63F94" w:rsidRDefault="00C63F94" w:rsidP="00C63F94">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="55A94AD8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Would we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1230F344" w14:textId="7EB92FAA" w:rsidR="00C63F94" w:rsidRDefault="00C63F94" w:rsidP="00C63F94">
+    <w:p w14:paraId="1230F344" w14:textId="642D3EDB" w:rsidR="00C63F94" w:rsidRDefault="00C63F94" w:rsidP="00C63F94">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No, in this case we would typically not fund a smoke alarm with a strobe light and bed shaker for Mae.</w:t>
       </w:r>
       <w:r w:rsidRPr="002C45FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is because it </w:t>
       </w:r>
       <w:r w:rsidR="00DE5872">
         <w:t>doesn’</w:t>
       </w:r>
       <w:r>
         <w:t>t meet the</w:t>
       </w:r>
       <w:r w:rsidR="007C6F37">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="007C6F37" w:rsidRPr="00747A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>reasonable and necessary criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25005C3F" w14:textId="77777777" w:rsidR="00144718" w:rsidRDefault="00144718" w:rsidP="00144718">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Why won’t</w:t>
       </w:r>
       <w:r w:rsidRPr="002619C6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DFACC3" w14:textId="76B345AE" w:rsidR="00144718" w:rsidRDefault="00144718" w:rsidP="00144718">
+    <w:p w14:paraId="19DFACC3" w14:textId="4FB25CA7" w:rsidR="00144718" w:rsidRDefault="00144718" w:rsidP="00144718">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFE2F25">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The planner considers the information provided, along with the</w:t>
       </w:r>
       <w:r w:rsidR="007C6F37">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="007C6F37" w:rsidRPr="00747A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>reasonable and necessary criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6BFE2F25">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and determines the support should not be funded because:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F38072" w14:textId="4C684A6D" w:rsidR="00144718" w:rsidRPr="0053426E" w:rsidRDefault="00144718" w:rsidP="0053426E">
+    <w:p w14:paraId="34F38072" w14:textId="6F2F60FA" w:rsidR="00144718" w:rsidRPr="0053426E" w:rsidRDefault="00144718" w:rsidP="0053426E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="0053426E">
-        <w:t>Mae has a mild degree of hearing loss in left ear. She can hear a standard smoke alarm with and without her hearing aid.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Mae has a mild degree of hearing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7B5D">
+        <w:t>loss in</w:t>
+      </w:r>
+      <w:r w:rsidR="00091989" w:rsidRPr="002D7B5D">
+        <w:t xml:space="preserve"> her</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7B5D">
+        <w:t xml:space="preserve"> lef</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t ear. She can hear a standard smoke alarm with and without her hearing aid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C935374" w14:textId="78B440F5" w:rsidR="00144718" w:rsidRDefault="00144718" w:rsidP="0053426E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053426E">
         <w:t>Mae’s parents have a parental responsibility to ensure her safety in the case of a fire. Smoke alarms are one of the devices that help them keep Mae safe during a fire, but Mae’s safety doesn’t depend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the smoke alarm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A01E7C9" w14:textId="77777777" w:rsidR="00024A08" w:rsidRPr="00024A08" w:rsidRDefault="00024A08" w:rsidP="00024A08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk117510885"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk117510885"/>
       <w:r w:rsidRPr="00024A08">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>What else do we think about?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="7BC34AC8" w14:textId="6252B55E" w:rsidR="004C253E" w:rsidRDefault="00144718" w:rsidP="0053426E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Mae’s parents have provided reports that show</w:t>
       </w:r>
       <w:r w:rsidRPr="55A94AD8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Mae doesn’t require support in relation to other aspects of her life apart from her hearing loss</w:t>
       </w:r>
       <w:r w:rsidRPr="55A94AD8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410F8B88" w14:textId="31F24D41" w:rsidR="00C914E8" w:rsidRPr="005919C3" w:rsidRDefault="005919C3" w:rsidP="0053426E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk117510198"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk117510198"/>
       <w:r w:rsidRPr="005919C3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Case Example</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="30532D13" w14:textId="1A04BC28" w:rsidR="004D73CB" w:rsidRPr="009251FD" w:rsidRDefault="009251FD" w:rsidP="009251FD">
+    <w:p w14:paraId="30532D13" w14:textId="2B45CD8A" w:rsidR="004D73CB" w:rsidRPr="009251FD" w:rsidRDefault="009251FD" w:rsidP="1B681D2A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009251FD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BAE6B31">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003C427C">
+        </w:rPr>
+        <w:t xml:space="preserve">Milo is 7 years old and has severe permanent hearing loss in both ears. He wears hearing aids most of the day and attends a mainstream school. Milo’s family want him to have the same opportunities and experiences as other children his age. At home, Milo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7B5D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r w:rsidR="00E060E0" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>n’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAE6B31">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notice some everyday sounds, such as a phone ringing and the doorbell. His parents have asked for funding for a flashing doorbell so Milo will know when someone is at the front door. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>They</w:t>
+      </w:r>
+      <w:r w:rsidR="00091989" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>’ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAE6B31">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also asked for a visual and vibrating smoke alarm for people who are deaf or hard of hearing, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C427C" w:rsidRPr="4BAE6B31">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">to alert him </w:t>
       </w:r>
-      <w:r w:rsidRPr="009251FD">
+      <w:r w:rsidRPr="4BAE6B31">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in an emergency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A02A5F2" w14:textId="76CB0D61" w:rsidR="00C914E8" w:rsidRDefault="009251FD" w:rsidP="009251FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009251FD">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Milo’s family have found several suitable visual and vibrating smoke alarms and doorbell</w:t>
       </w:r>
       <w:r w:rsidR="002673E2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009251FD">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that are between $900 and $2,500. Milo’s planner explains if the visual and vibrating smoke alarm and doorbell assistive technology is under $1,500, they don’t need to provide a quote or written evidence.</w:t>
+        <w:t xml:space="preserve"> that are between $900 and $2,500. Milo’s planner explains if the visual and vibrating smoke alarm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009251FD">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and doorbell assistive technology is under $1,500, they don’t need to provide a quote or written evidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112CFB47" w14:textId="4913F925" w:rsidR="00C914E8" w:rsidRPr="00D10542" w:rsidRDefault="00C914E8" w:rsidP="00C914E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10542">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Would we fund this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50567DBE" w14:textId="66ECEE3A" w:rsidR="00C914E8" w:rsidRDefault="00C914E8" w:rsidP="00C914E8">
+    <w:p w14:paraId="50567DBE" w14:textId="7DB98C56" w:rsidR="00C914E8" w:rsidRDefault="00C914E8" w:rsidP="4BAE6B31">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BAE6B31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, we would typically fund </w:t>
+      </w:r>
+      <w:r w:rsidR="00091989" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00091989" w:rsidRPr="4BAE6B31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAE6B31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>visual and vibrating smoke alarm and doorbell to assist a child who is deaf or hard of hearing where it meets the</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6F37" w:rsidRPr="4BAE6B31">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="reasonable-and-necessary">
+        <w:r w:rsidR="007C6F37" w:rsidRPr="4BAE6B31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>reasonable and necessary criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="4BAE6B31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D9372E" w14:textId="77777777" w:rsidR="00C914E8" w:rsidRPr="00D10542" w:rsidRDefault="00C914E8" w:rsidP="00C914E8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10542">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Yes, we would typically fund visual</w:t>
+        <w:t>Why would we fund this?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4226D75F" w14:textId="548B26AC" w:rsidR="00C914E8" w:rsidRDefault="00C914E8" w:rsidP="00C914E8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10542">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To work out </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
-          <w:iCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and vibrating</w:t>
+        </w:rPr>
+        <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10542">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
-          <w:iCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> funding for visual </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
-          <w:iCs/>
-[...2 lines deleted...]
-        <w:t>smoke alarm and doorbell</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="0087223A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tactile alerting systems </w:t>
+      </w:r>
+      <w:r w:rsidR="007A59C2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10542">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
-          <w:iCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> to assist a child who is deaf or hard of hearing where it meets the</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> reasonable and necessary for your child and family, we </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t>look at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10542">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the information you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> give us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10542">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> against the</w:t>
       </w:r>
       <w:r w:rsidR="007C6F37">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="007C6F37" w:rsidRPr="00747A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>reasonable and necessary criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D10542">
-[...115 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C873CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D10542">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>Once we determine that the support meets th</w:t>
       </w:r>
       <w:r w:rsidR="00835690">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>is</w:t>
@@ -1724,623 +1898,636 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>we would consider if the device</w:t>
       </w:r>
       <w:r w:rsidR="001122A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> meets our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId16" w:anchor="assistive-technology" w:history="1">
         <w:r w:rsidRPr="00CE4D9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
             <w:iCs/>
           </w:rPr>
           <w:t>assistive technology funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A86060" w14:textId="528EF250" w:rsidR="00C914E8" w:rsidRPr="00D10542" w:rsidRDefault="00C914E8" w:rsidP="00C914E8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Hlk117510621"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk117510621"/>
       <w:r w:rsidRPr="00D10542">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:b/>
         </w:rPr>
         <w:t>What else do we think about?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="2DC77815" w14:textId="545AE862" w:rsidR="00E569E8" w:rsidRDefault="00C914E8" w:rsidP="0053426E">
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="2DC77815" w14:textId="2FEAE0FB" w:rsidR="00E569E8" w:rsidRDefault="00C914E8" w:rsidP="4BAE6B31">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00D10542">
+      <w:r w:rsidRPr="4BAE6B31">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The support your child needs will depend on their age, stage of development, goals, and level of hearing. We will also consider any reasonable alternative or mainstream options that may be available to you and your child.</w:t>
+        <w:t xml:space="preserve">The support your child needs will depend on their age, stage of development, goals, and level of hearing. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00091989" w:rsidRPr="002D7B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAE6B31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also consider any reasonable alternative or mainstream options that may be available to you and your child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BFE188" w14:textId="1DE0954A" w:rsidR="00791501" w:rsidRPr="00791501" w:rsidRDefault="00791501" w:rsidP="00791501">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791501">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>For more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="00951D89">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4611A9" w14:textId="77777777" w:rsidR="0053426E" w:rsidRPr="00885B3D" w:rsidRDefault="001C7F47" w:rsidP="0053426E">
+    <w:p w14:paraId="7D4611A9" w14:textId="25C2B2C7" w:rsidR="0053426E" w:rsidRPr="00885B3D" w:rsidRDefault="0053426E" w:rsidP="0053426E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:tooltip="Reasonable and necessary supports" w:history="1">
-        <w:r w:rsidR="0053426E" w:rsidRPr="00406ED2">
+      <w:hyperlink r:id="rId17" w:anchor="reasonable-and-necessary" w:tooltip="Reasonable and necessary supports" w:history="1">
+        <w:r w:rsidRPr="00406ED2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">Our Guideline </w:t>
         </w:r>
-        <w:r w:rsidR="0053426E">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
-        <w:r w:rsidR="0053426E" w:rsidRPr="00406ED2">
+        <w:r w:rsidRPr="00406ED2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Reasonable</w:t>
         </w:r>
-        <w:r w:rsidR="0053426E">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="0053426E" w:rsidRPr="00406ED2">
+        <w:r w:rsidRPr="00406ED2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04206E78" w14:textId="77777777" w:rsidR="0053426E" w:rsidRPr="00885B3D" w:rsidRDefault="0053426E" w:rsidP="0053426E">
+    <w:p w14:paraId="04206E78" w14:textId="7D1CA900" w:rsidR="0053426E" w:rsidRPr="00885B3D" w:rsidRDefault="0053426E" w:rsidP="0053426E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-        <w:instrText>HYPERLINK "https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology"</w:instrText>
+      <w:r w:rsidR="00CC375C">
+        <w:instrText>HYPERLINK "https://ndis.gov.au/our-guidelines" \l "assistive-technology"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0006535C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Our Guideline – Assistive technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3A9EA0" w14:textId="77777777" w:rsidR="0053426E" w:rsidRPr="00406ED2" w:rsidRDefault="0053426E" w:rsidP="0053426E">
+    <w:p w14:paraId="6B3A9EA0" w14:textId="2746BDD9" w:rsidR="0053426E" w:rsidRPr="00406ED2" w:rsidRDefault="0053426E" w:rsidP="0053426E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tooltip="OG Principles we follow to create your plan PDF" w:history="1">
+      <w:hyperlink r:id="rId18" w:anchor="principles-we-follow" w:tooltip="OG Principles we follow to create your plan PDF" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Our Guideline – Principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42E44055" w14:textId="77777777" w:rsidR="0053426E" w:rsidRPr="00885B3D" w:rsidRDefault="001C7F47" w:rsidP="0053426E">
+    <w:p w14:paraId="42E44055" w14:textId="33CA659C" w:rsidR="0053426E" w:rsidRPr="00885B3D" w:rsidRDefault="0053426E" w:rsidP="0053426E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:tooltip="OG Creating Your Plan PDF" w:history="1">
-        <w:r w:rsidR="0053426E">
+      <w:hyperlink r:id="rId19" w:anchor="creating-your-plan" w:tooltip="OG Creating Your Plan PDF" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4984DF69" w14:textId="77777777" w:rsidR="0053426E" w:rsidRDefault="001C7F47" w:rsidP="0053426E">
+    <w:p w14:paraId="4984DF69" w14:textId="77777777" w:rsidR="0053426E" w:rsidRDefault="0053426E" w:rsidP="0053426E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="0053426E">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Smoke Alarm Subsidy Scheme – Deaf Connect</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="001E624F" w14:textId="097B9384" w:rsidR="00677843" w:rsidRPr="0053426E" w:rsidRDefault="001C7F47" w:rsidP="0053426E">
+    <w:p w14:paraId="001E624F" w14:textId="097B9384" w:rsidR="00677843" w:rsidRPr="0053426E" w:rsidRDefault="0053426E" w:rsidP="0053426E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="0053426E">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Smoke Alarm Subsidy – Expression Australia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E236B46" w14:textId="77777777" w:rsidR="00677843" w:rsidRPr="00677843" w:rsidRDefault="00677843" w:rsidP="0053426E"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId26"/>
+    <w:sectPr w:rsidR="00677843" w:rsidRPr="0053426E" w:rsidSect="002B7B42">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="992" w:bottom="1440" w:left="851" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04304529" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9" w:rsidP="00E41B2B">
+    <w:p w14:paraId="6A948BBE" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD9F6EF" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6CE1C9AC" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="5FC1F693" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947"/>
+    <w:p w14:paraId="2F1D5D97" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947"/>
+    <w:p w14:paraId="149C2AD2" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947" w:rsidP="00E612A9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C39541E" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9" w:rsidP="00E41B2B">
+    <w:p w14:paraId="5AFCC9EE" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5CF3E5" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="38B6367C" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="2EDB9AC2" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947"/>
+    <w:p w14:paraId="39CCE283" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947"/>
+    <w:p w14:paraId="041A93DC" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947" w:rsidP="00E612A9"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="753E44C2" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9">
+    <w:p w14:paraId="46516689" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="04E3DA06" w14:textId="5403690C" w:rsidR="00993248" w:rsidRPr="00F8132F" w:rsidRDefault="00DD25CE" w:rsidP="00993248">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="419EC5BB" w14:textId="60BBFEFB" w:rsidR="008A19B1" w:rsidRDefault="004C79E5" w:rsidP="003F2202">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t>25</w:t>
+      <w:t>1 September 2026</w:t>
     </w:r>
-    <w:r w:rsidR="00993248">
-[...14 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="003B3A0B">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A60EE3">
-[...3 lines deleted...]
-      <w:t>Smoke Alarms - Children</w:t>
+    <w:r w:rsidR="008A19B1">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:t>Smoke alarm supports for children</w:t>
     </w:r>
-    <w:r w:rsidR="00993248" w:rsidRPr="00F8132F">
-[...42 lines deleted...]
-      <w:t xml:space="preserve"> of </w:t>
+    <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:id w:val="-653071732"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:id w:val="108250739"/>
         <w:docPartObj>
-          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00993248" w:rsidRPr="00F8132F">
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page </w:t>
+        </w:r>
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00993248" w:rsidRPr="00F8132F">
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A19B1">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of </w:t>
+        </w:r>
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="00993248" w:rsidRPr="00F8132F">
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00993248" w:rsidRPr="00F8132F">
+        <w:r w:rsidR="008A19B1">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00993248" w:rsidRPr="00F8132F">
+        <w:r w:rsidR="008A19B1" w:rsidRPr="0098748B">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0314641D" w14:textId="77777777" w:rsidR="008A19B1" w:rsidRDefault="008A19B1" w:rsidP="008A19B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00F42292">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>This document is uncontrolled when printed</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="020C819C" w14:textId="1DDDD7C6" w:rsidR="00852E29" w:rsidRDefault="00852E29" w:rsidP="008A19B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10065"/>
       </w:tabs>
       <w:ind w:right="-2"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A733705" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9" w:rsidP="00E41B2B">
+    <w:p w14:paraId="200978C9" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3112BF4A" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6104A891" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="266B7D14" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947"/>
+    <w:p w14:paraId="04AA3BBD" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947"/>
+    <w:p w14:paraId="11C2827A" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947" w:rsidP="00E612A9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ECDF4D1" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9" w:rsidP="00E41B2B">
+    <w:p w14:paraId="190FFCE5" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E35AA4E" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2E2D906F" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9" w:rsidP="00E612A9"/>
+    <w:p w14:paraId="1565A174" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947"/>
+    <w:p w14:paraId="76EFA4D2" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947"/>
+    <w:p w14:paraId="629309A4" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947" w:rsidP="00E612A9"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29362538" w14:textId="77777777" w:rsidR="00FB1BE9" w:rsidRDefault="00FB1BE9">
+    <w:p w14:paraId="351389D4" w14:textId="77777777" w:rsidR="00C43947" w:rsidRDefault="00C43947">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="47AFB5D9" w14:textId="62E1990F" w:rsidR="00CB46D2" w:rsidRPr="009E2C38" w:rsidRDefault="00CB46D2" w:rsidP="009E2C38">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47AFB5D9" w14:textId="47650B2F" w:rsidR="00CB46D2" w:rsidRPr="003F2202" w:rsidRDefault="00CB46D2" w:rsidP="003F2202">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEBA88D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D25C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="207EF1CA"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -2385,51 +2572,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D43A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D94C7FC"/>
     <w:lvl w:ilvl="0" w:tplc="5F942E52">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2498,51 +2685,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04875C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9280C9B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -2587,51 +2774,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D12232B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0EDA40CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2843,51 +3030,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16AD1D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11347088"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2956,51 +3143,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6549" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="176B0BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0374F530"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -3045,51 +3232,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20354F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4982FAA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3158,51 +3345,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24EE7D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0164907A"/>
     <w:lvl w:ilvl="0" w:tplc="071E553C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Subbullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="33A826CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3272,51 +3459,51 @@
     <w:lvl w:ilvl="7" w:tplc="C76C2726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C285F46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F46F46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D780D282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CEOBrief-Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8582" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CEOBrief-Paragraph1"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="16309" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -3361,51 +3548,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11462" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11966" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12542" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25E447A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F4C4876"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3474,51 +3661,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="260703C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC789116"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3587,51 +3774,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D945515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8278B3AA"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -3676,51 +3863,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3063098F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC78F1BC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5115" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3763,51 +3950,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9435" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10155" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="10875" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30C76FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="917EF59C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3876,51 +4063,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38F55FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="497A1BFA"/>
     <w:lvl w:ilvl="0" w:tplc="89AC2B16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1284" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3966,51 +4153,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4884" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5604" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6324" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D356298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E6A690A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="steps"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4059,51 +4246,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5989" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6709" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7429" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F05646B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="950EAFCA"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4148,51 +4335,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="415B04EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF48B24E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4237,51 +4424,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41AB038C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A30C9444"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Steps0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4330,51 +4517,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47EF6739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="918C4380"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4443,51 +4630,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="857ED9F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4592,51 +4779,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2439" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3015" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55351ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B92440B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4681,51 +4868,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57937CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="282098AA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4794,51 +4981,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="614F5C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91AA8F5E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4883,51 +5070,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="649A26EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="845ADA98"/>
     <w:lvl w:ilvl="0" w:tplc="B86C7B12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4997,51 +5184,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69693B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FF696F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5110,51 +5297,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BE3253E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E8209D0"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -5199,51 +5386,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E47567E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F292530A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -5288,51 +5475,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F57118F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E466E030"/>
     <w:lvl w:ilvl="0" w:tplc="1B088048">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5403,398 +5590,412 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="213784418">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1725639997">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1487285474">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1074745167">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1909027001">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1619331882">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="561525712">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2087876919">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1725639997">
+  <w:num w:numId="9" w16cid:durableId="1890610641">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="376323719">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1555460524">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1296058063">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1726643520">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1594430497">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="647393490">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1228614516">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1429235958">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1960843332">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="425425340">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1848598476">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="209460740">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="936208821">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1354653555">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="491725102">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1487285474">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="25" w16cid:durableId="1144157243">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1074745167">
+  <w:num w:numId="26" w16cid:durableId="2079984713">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1909027001">
-[...35 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1429235958">
+  <w:num w:numId="27" w16cid:durableId="1347176316">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1960843332">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="28" w16cid:durableId="2029332067">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="425425340">
-[...11 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="1354653555">
+  <w:num w:numId="29" w16cid:durableId="1128861468">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="491725102">
-[...8 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="1347176316">
+  <w:num w:numId="30" w16cid:durableId="1829242930">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="2029332067">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="31" w16cid:durableId="219174515">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372B4D"/>
     <w:rsid w:val="0000049A"/>
     <w:rsid w:val="000028C0"/>
     <w:rsid w:val="00003772"/>
     <w:rsid w:val="000050F5"/>
     <w:rsid w:val="00005A4A"/>
     <w:rsid w:val="000076D8"/>
     <w:rsid w:val="0001030F"/>
     <w:rsid w:val="000105ED"/>
     <w:rsid w:val="0001497F"/>
     <w:rsid w:val="0001664A"/>
     <w:rsid w:val="00017A0D"/>
     <w:rsid w:val="000217BA"/>
+    <w:rsid w:val="00023C71"/>
     <w:rsid w:val="000244F7"/>
     <w:rsid w:val="00024A08"/>
     <w:rsid w:val="00024B3C"/>
     <w:rsid w:val="00024F26"/>
     <w:rsid w:val="00026A7C"/>
     <w:rsid w:val="00026AB1"/>
     <w:rsid w:val="0002765B"/>
     <w:rsid w:val="000304EF"/>
     <w:rsid w:val="00031DC1"/>
     <w:rsid w:val="0003301F"/>
     <w:rsid w:val="000334F2"/>
     <w:rsid w:val="00034F39"/>
     <w:rsid w:val="000360D7"/>
     <w:rsid w:val="00037258"/>
     <w:rsid w:val="000379C2"/>
     <w:rsid w:val="000407A7"/>
+    <w:rsid w:val="00041836"/>
     <w:rsid w:val="00041AC4"/>
     <w:rsid w:val="0004451B"/>
     <w:rsid w:val="00045B8A"/>
     <w:rsid w:val="0004795B"/>
     <w:rsid w:val="00051697"/>
     <w:rsid w:val="000542A5"/>
     <w:rsid w:val="00055C98"/>
     <w:rsid w:val="000560FE"/>
     <w:rsid w:val="00056AB1"/>
     <w:rsid w:val="00056E71"/>
     <w:rsid w:val="00060099"/>
     <w:rsid w:val="000600F8"/>
     <w:rsid w:val="00060BC3"/>
     <w:rsid w:val="0006252C"/>
     <w:rsid w:val="00063181"/>
     <w:rsid w:val="000634A8"/>
     <w:rsid w:val="0006501B"/>
     <w:rsid w:val="0006535C"/>
     <w:rsid w:val="00065804"/>
     <w:rsid w:val="0006621B"/>
     <w:rsid w:val="00071B87"/>
     <w:rsid w:val="00071DB1"/>
     <w:rsid w:val="00072DDA"/>
     <w:rsid w:val="00073111"/>
     <w:rsid w:val="00073966"/>
     <w:rsid w:val="00076D51"/>
     <w:rsid w:val="000814FF"/>
     <w:rsid w:val="0008169A"/>
-    <w:rsid w:val="00083303"/>
     <w:rsid w:val="00083975"/>
     <w:rsid w:val="00084147"/>
     <w:rsid w:val="0008608A"/>
     <w:rsid w:val="00086F89"/>
     <w:rsid w:val="00090A90"/>
+    <w:rsid w:val="00091989"/>
     <w:rsid w:val="00092275"/>
     <w:rsid w:val="000931FB"/>
     <w:rsid w:val="000938E7"/>
     <w:rsid w:val="00094F8C"/>
     <w:rsid w:val="000958A9"/>
     <w:rsid w:val="000962A8"/>
     <w:rsid w:val="00096D77"/>
     <w:rsid w:val="000A091D"/>
     <w:rsid w:val="000A0BC1"/>
     <w:rsid w:val="000A0DBF"/>
     <w:rsid w:val="000A270C"/>
+    <w:rsid w:val="000A2949"/>
     <w:rsid w:val="000A4E66"/>
     <w:rsid w:val="000A65E1"/>
     <w:rsid w:val="000A729F"/>
     <w:rsid w:val="000B1E1B"/>
     <w:rsid w:val="000B25E0"/>
     <w:rsid w:val="000B266B"/>
+    <w:rsid w:val="000B3A5C"/>
     <w:rsid w:val="000B3D4A"/>
     <w:rsid w:val="000B4B87"/>
     <w:rsid w:val="000B575F"/>
     <w:rsid w:val="000B5D00"/>
     <w:rsid w:val="000B6EE1"/>
     <w:rsid w:val="000B720C"/>
     <w:rsid w:val="000C0222"/>
     <w:rsid w:val="000C06D2"/>
     <w:rsid w:val="000C17B7"/>
     <w:rsid w:val="000C1BB5"/>
     <w:rsid w:val="000C32B9"/>
     <w:rsid w:val="000C4019"/>
     <w:rsid w:val="000C62C0"/>
     <w:rsid w:val="000D063D"/>
     <w:rsid w:val="000D0DE2"/>
     <w:rsid w:val="000D373D"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000E1427"/>
     <w:rsid w:val="000E1A5D"/>
     <w:rsid w:val="000E1FD5"/>
     <w:rsid w:val="000E2561"/>
     <w:rsid w:val="000E4509"/>
     <w:rsid w:val="000E54E9"/>
     <w:rsid w:val="000E5EF5"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F3D6C"/>
     <w:rsid w:val="000F3E07"/>
     <w:rsid w:val="000F3E8F"/>
     <w:rsid w:val="000F4209"/>
     <w:rsid w:val="000F4360"/>
     <w:rsid w:val="000F563D"/>
     <w:rsid w:val="00101169"/>
     <w:rsid w:val="00102370"/>
     <w:rsid w:val="00103CE3"/>
     <w:rsid w:val="00104AFF"/>
     <w:rsid w:val="00107CF5"/>
     <w:rsid w:val="00111F26"/>
     <w:rsid w:val="001122A6"/>
     <w:rsid w:val="00112784"/>
     <w:rsid w:val="001158AB"/>
     <w:rsid w:val="0012353F"/>
     <w:rsid w:val="00123675"/>
     <w:rsid w:val="00127982"/>
     <w:rsid w:val="00127B09"/>
     <w:rsid w:val="0013159A"/>
     <w:rsid w:val="00131F3E"/>
     <w:rsid w:val="00132943"/>
     <w:rsid w:val="00133724"/>
+    <w:rsid w:val="0013379F"/>
     <w:rsid w:val="00133B2D"/>
     <w:rsid w:val="00134477"/>
+    <w:rsid w:val="00134832"/>
     <w:rsid w:val="001351C7"/>
     <w:rsid w:val="00136FE7"/>
     <w:rsid w:val="0014062A"/>
     <w:rsid w:val="001427A4"/>
     <w:rsid w:val="00142C4E"/>
     <w:rsid w:val="00144718"/>
     <w:rsid w:val="0014559B"/>
     <w:rsid w:val="001472D9"/>
     <w:rsid w:val="00150A1F"/>
     <w:rsid w:val="00150E45"/>
     <w:rsid w:val="00151210"/>
     <w:rsid w:val="001520E0"/>
     <w:rsid w:val="001547EF"/>
     <w:rsid w:val="00156C8C"/>
     <w:rsid w:val="00156FBC"/>
     <w:rsid w:val="00156FEC"/>
     <w:rsid w:val="001571D9"/>
     <w:rsid w:val="00157247"/>
     <w:rsid w:val="00160394"/>
     <w:rsid w:val="00160CBB"/>
     <w:rsid w:val="00161D4F"/>
     <w:rsid w:val="0016324A"/>
     <w:rsid w:val="001637C4"/>
     <w:rsid w:val="00163D30"/>
     <w:rsid w:val="00164999"/>
     <w:rsid w:val="00165A07"/>
     <w:rsid w:val="00171E2C"/>
     <w:rsid w:val="001725BE"/>
     <w:rsid w:val="0017586D"/>
+    <w:rsid w:val="00177737"/>
     <w:rsid w:val="00177C54"/>
     <w:rsid w:val="00177E7C"/>
     <w:rsid w:val="00183690"/>
     <w:rsid w:val="001850CF"/>
     <w:rsid w:val="001906DC"/>
     <w:rsid w:val="001919A6"/>
     <w:rsid w:val="00192374"/>
     <w:rsid w:val="00193DB5"/>
     <w:rsid w:val="00197A88"/>
     <w:rsid w:val="00197F2A"/>
     <w:rsid w:val="001A11BB"/>
     <w:rsid w:val="001A205C"/>
     <w:rsid w:val="001A31C1"/>
     <w:rsid w:val="001A39BF"/>
     <w:rsid w:val="001A3E03"/>
     <w:rsid w:val="001A4037"/>
+    <w:rsid w:val="001A4378"/>
     <w:rsid w:val="001A490E"/>
     <w:rsid w:val="001B0C8A"/>
     <w:rsid w:val="001B1E7A"/>
     <w:rsid w:val="001B3AE5"/>
     <w:rsid w:val="001B5BDD"/>
     <w:rsid w:val="001B7C82"/>
     <w:rsid w:val="001C1578"/>
     <w:rsid w:val="001C1B21"/>
     <w:rsid w:val="001C33B5"/>
     <w:rsid w:val="001C5443"/>
     <w:rsid w:val="001C69E4"/>
     <w:rsid w:val="001D025A"/>
     <w:rsid w:val="001D1D55"/>
     <w:rsid w:val="001D41F2"/>
     <w:rsid w:val="001D42C6"/>
     <w:rsid w:val="001D6F50"/>
     <w:rsid w:val="001D740A"/>
     <w:rsid w:val="001D7713"/>
     <w:rsid w:val="001E0852"/>
     <w:rsid w:val="001E4580"/>
     <w:rsid w:val="001E584B"/>
     <w:rsid w:val="001E7701"/>
     <w:rsid w:val="001E7C67"/>
     <w:rsid w:val="001F15AC"/>
     <w:rsid w:val="001F3D04"/>
     <w:rsid w:val="001F448A"/>
     <w:rsid w:val="001F4B75"/>
     <w:rsid w:val="001F5C40"/>
     <w:rsid w:val="001F6632"/>
+    <w:rsid w:val="001F777E"/>
     <w:rsid w:val="001F7CF6"/>
     <w:rsid w:val="001F7DF1"/>
     <w:rsid w:val="001F7F44"/>
     <w:rsid w:val="002000EA"/>
     <w:rsid w:val="00200470"/>
     <w:rsid w:val="00203C5F"/>
     <w:rsid w:val="00205008"/>
     <w:rsid w:val="00211013"/>
     <w:rsid w:val="00211251"/>
     <w:rsid w:val="00211308"/>
     <w:rsid w:val="00212FF7"/>
     <w:rsid w:val="00213451"/>
+    <w:rsid w:val="00213CA2"/>
     <w:rsid w:val="002149A6"/>
     <w:rsid w:val="00216B6A"/>
     <w:rsid w:val="00216BD7"/>
     <w:rsid w:val="0022010F"/>
     <w:rsid w:val="002204E7"/>
     <w:rsid w:val="00220D92"/>
     <w:rsid w:val="00221792"/>
     <w:rsid w:val="00221DF8"/>
+    <w:rsid w:val="00222989"/>
     <w:rsid w:val="002235C3"/>
     <w:rsid w:val="00224842"/>
     <w:rsid w:val="00225A8E"/>
     <w:rsid w:val="00227789"/>
     <w:rsid w:val="0023130A"/>
     <w:rsid w:val="00231AAF"/>
     <w:rsid w:val="0023379A"/>
     <w:rsid w:val="00235A40"/>
     <w:rsid w:val="00237B9D"/>
     <w:rsid w:val="00241092"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="002414DB"/>
     <w:rsid w:val="00242E5E"/>
     <w:rsid w:val="0024345C"/>
     <w:rsid w:val="00243AFA"/>
     <w:rsid w:val="00243C89"/>
     <w:rsid w:val="0024427A"/>
     <w:rsid w:val="002501E2"/>
     <w:rsid w:val="00250258"/>
     <w:rsid w:val="002507C9"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="00251C9E"/>
     <w:rsid w:val="00252817"/>
     <w:rsid w:val="0025402F"/>
     <w:rsid w:val="0025621B"/>
@@ -5810,74 +6011,76 @@
     <w:rsid w:val="002652A7"/>
     <w:rsid w:val="002670F5"/>
     <w:rsid w:val="002673E2"/>
     <w:rsid w:val="002801CF"/>
     <w:rsid w:val="0028023B"/>
     <w:rsid w:val="00281175"/>
     <w:rsid w:val="00281372"/>
     <w:rsid w:val="002819BF"/>
     <w:rsid w:val="002839BF"/>
     <w:rsid w:val="00283C55"/>
     <w:rsid w:val="00290112"/>
     <w:rsid w:val="00290A84"/>
     <w:rsid w:val="00290BC6"/>
     <w:rsid w:val="00291558"/>
     <w:rsid w:val="002916AF"/>
     <w:rsid w:val="002919F7"/>
     <w:rsid w:val="00292079"/>
     <w:rsid w:val="002A02FD"/>
     <w:rsid w:val="002A6636"/>
     <w:rsid w:val="002A753B"/>
     <w:rsid w:val="002A7774"/>
     <w:rsid w:val="002A7E44"/>
     <w:rsid w:val="002B144A"/>
     <w:rsid w:val="002B1C9C"/>
     <w:rsid w:val="002B2A26"/>
+    <w:rsid w:val="002B5DB2"/>
     <w:rsid w:val="002B7050"/>
     <w:rsid w:val="002B7ACB"/>
     <w:rsid w:val="002B7B42"/>
     <w:rsid w:val="002B7E92"/>
     <w:rsid w:val="002C334D"/>
     <w:rsid w:val="002C35BE"/>
     <w:rsid w:val="002C39C5"/>
     <w:rsid w:val="002C45CC"/>
     <w:rsid w:val="002C5C8A"/>
     <w:rsid w:val="002C7E8C"/>
     <w:rsid w:val="002D05AC"/>
     <w:rsid w:val="002D1790"/>
     <w:rsid w:val="002D22AD"/>
     <w:rsid w:val="002D2C18"/>
     <w:rsid w:val="002D3160"/>
     <w:rsid w:val="002D4070"/>
     <w:rsid w:val="002D45E9"/>
     <w:rsid w:val="002D4819"/>
     <w:rsid w:val="002D4EC2"/>
     <w:rsid w:val="002D512C"/>
     <w:rsid w:val="002D56BF"/>
     <w:rsid w:val="002D638D"/>
     <w:rsid w:val="002D6465"/>
     <w:rsid w:val="002D7431"/>
+    <w:rsid w:val="002D7B5D"/>
     <w:rsid w:val="002E105C"/>
     <w:rsid w:val="002E1FC0"/>
     <w:rsid w:val="002E1FE7"/>
     <w:rsid w:val="002E389B"/>
     <w:rsid w:val="002E5EFC"/>
     <w:rsid w:val="002F01FF"/>
     <w:rsid w:val="002F158D"/>
     <w:rsid w:val="002F2B31"/>
     <w:rsid w:val="002F6452"/>
     <w:rsid w:val="002F7105"/>
     <w:rsid w:val="002F7DDA"/>
     <w:rsid w:val="0030132F"/>
     <w:rsid w:val="003027FB"/>
     <w:rsid w:val="00302D69"/>
     <w:rsid w:val="00302F08"/>
     <w:rsid w:val="00303A16"/>
     <w:rsid w:val="003040B3"/>
     <w:rsid w:val="0030612C"/>
     <w:rsid w:val="003061D9"/>
     <w:rsid w:val="003072EF"/>
     <w:rsid w:val="003100FD"/>
     <w:rsid w:val="003119EB"/>
     <w:rsid w:val="00312ABF"/>
     <w:rsid w:val="003136CF"/>
     <w:rsid w:val="00315FFE"/>
@@ -5911,90 +6114,95 @@
     <w:rsid w:val="0036061E"/>
     <w:rsid w:val="0036167F"/>
     <w:rsid w:val="00361BF6"/>
     <w:rsid w:val="0036275D"/>
     <w:rsid w:val="003648E4"/>
     <w:rsid w:val="00365E30"/>
     <w:rsid w:val="003672CA"/>
     <w:rsid w:val="00370E00"/>
     <w:rsid w:val="0037211F"/>
     <w:rsid w:val="00372B4D"/>
     <w:rsid w:val="003732B4"/>
     <w:rsid w:val="003735CA"/>
     <w:rsid w:val="00374736"/>
     <w:rsid w:val="00375743"/>
     <w:rsid w:val="0037616B"/>
     <w:rsid w:val="00380495"/>
     <w:rsid w:val="003809E0"/>
     <w:rsid w:val="00381A4B"/>
     <w:rsid w:val="00382178"/>
     <w:rsid w:val="003833CB"/>
     <w:rsid w:val="003833DA"/>
     <w:rsid w:val="00387010"/>
     <w:rsid w:val="00391EB4"/>
     <w:rsid w:val="003939B1"/>
     <w:rsid w:val="00394125"/>
+    <w:rsid w:val="003944DA"/>
     <w:rsid w:val="00395002"/>
     <w:rsid w:val="003954E4"/>
     <w:rsid w:val="00396313"/>
     <w:rsid w:val="003A043D"/>
     <w:rsid w:val="003A2E2D"/>
     <w:rsid w:val="003A5430"/>
     <w:rsid w:val="003A7046"/>
+    <w:rsid w:val="003A7140"/>
     <w:rsid w:val="003B01DA"/>
     <w:rsid w:val="003B1D41"/>
     <w:rsid w:val="003B2A07"/>
     <w:rsid w:val="003B2CFE"/>
     <w:rsid w:val="003B3A0B"/>
+    <w:rsid w:val="003B42A1"/>
     <w:rsid w:val="003B4F21"/>
     <w:rsid w:val="003B6E30"/>
     <w:rsid w:val="003C228B"/>
     <w:rsid w:val="003C3537"/>
     <w:rsid w:val="003C39B5"/>
     <w:rsid w:val="003C427C"/>
     <w:rsid w:val="003C4D46"/>
     <w:rsid w:val="003C6455"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003C7D60"/>
     <w:rsid w:val="003D0857"/>
     <w:rsid w:val="003D0E8F"/>
     <w:rsid w:val="003D236C"/>
     <w:rsid w:val="003D252F"/>
     <w:rsid w:val="003D61F3"/>
     <w:rsid w:val="003D7BD0"/>
     <w:rsid w:val="003E09F9"/>
     <w:rsid w:val="003E3320"/>
     <w:rsid w:val="003E4433"/>
     <w:rsid w:val="003E4521"/>
     <w:rsid w:val="003E47E5"/>
     <w:rsid w:val="003E5ECA"/>
     <w:rsid w:val="003E5F18"/>
     <w:rsid w:val="003E635F"/>
     <w:rsid w:val="003E7B5A"/>
     <w:rsid w:val="003E7E81"/>
     <w:rsid w:val="003F1CC8"/>
+    <w:rsid w:val="003F2202"/>
     <w:rsid w:val="003F46FB"/>
+    <w:rsid w:val="003F5A27"/>
     <w:rsid w:val="003F6DE2"/>
     <w:rsid w:val="00401E2B"/>
     <w:rsid w:val="0040203C"/>
     <w:rsid w:val="00402969"/>
     <w:rsid w:val="00402A80"/>
     <w:rsid w:val="00403C1E"/>
     <w:rsid w:val="004043A2"/>
     <w:rsid w:val="004043C9"/>
     <w:rsid w:val="00406620"/>
     <w:rsid w:val="004070F5"/>
     <w:rsid w:val="004105B6"/>
     <w:rsid w:val="004112BE"/>
     <w:rsid w:val="0041327C"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="004168E4"/>
     <w:rsid w:val="00417896"/>
     <w:rsid w:val="00421A01"/>
     <w:rsid w:val="0042200A"/>
     <w:rsid w:val="00422BD0"/>
     <w:rsid w:val="00423831"/>
     <w:rsid w:val="00424B45"/>
     <w:rsid w:val="00425544"/>
     <w:rsid w:val="0042577D"/>
     <w:rsid w:val="004274ED"/>
     <w:rsid w:val="00430073"/>
@@ -6038,243 +6246,262 @@
     <w:rsid w:val="004900F9"/>
     <w:rsid w:val="00490D37"/>
     <w:rsid w:val="00492B69"/>
     <w:rsid w:val="00492E76"/>
     <w:rsid w:val="00494F17"/>
     <w:rsid w:val="004A0A4F"/>
     <w:rsid w:val="004A0FC9"/>
     <w:rsid w:val="004A2EFD"/>
     <w:rsid w:val="004A2F1E"/>
     <w:rsid w:val="004A40B7"/>
     <w:rsid w:val="004A48A9"/>
     <w:rsid w:val="004A4FED"/>
     <w:rsid w:val="004A5021"/>
     <w:rsid w:val="004A54CD"/>
     <w:rsid w:val="004A6FB2"/>
     <w:rsid w:val="004B2EDD"/>
     <w:rsid w:val="004B355E"/>
     <w:rsid w:val="004B35A3"/>
     <w:rsid w:val="004B4276"/>
     <w:rsid w:val="004B6146"/>
     <w:rsid w:val="004C11C0"/>
     <w:rsid w:val="004C253E"/>
     <w:rsid w:val="004C4C20"/>
     <w:rsid w:val="004C5551"/>
     <w:rsid w:val="004C6435"/>
+    <w:rsid w:val="004C79E5"/>
     <w:rsid w:val="004C7AAE"/>
     <w:rsid w:val="004D0082"/>
     <w:rsid w:val="004D159F"/>
     <w:rsid w:val="004D2B03"/>
     <w:rsid w:val="004D2BB3"/>
     <w:rsid w:val="004D3636"/>
     <w:rsid w:val="004D3F0E"/>
     <w:rsid w:val="004D73CB"/>
     <w:rsid w:val="004D7782"/>
     <w:rsid w:val="004E06A0"/>
+    <w:rsid w:val="004E18E9"/>
     <w:rsid w:val="004E2629"/>
+    <w:rsid w:val="004E2857"/>
     <w:rsid w:val="004E4105"/>
     <w:rsid w:val="004E428B"/>
     <w:rsid w:val="004E5A12"/>
     <w:rsid w:val="004E6BAA"/>
     <w:rsid w:val="004E6E32"/>
     <w:rsid w:val="004E7B64"/>
+    <w:rsid w:val="004E7CD3"/>
     <w:rsid w:val="004F01AE"/>
     <w:rsid w:val="004F07D6"/>
     <w:rsid w:val="004F4A28"/>
     <w:rsid w:val="004F4A8B"/>
     <w:rsid w:val="004F4AD1"/>
     <w:rsid w:val="004F4E81"/>
     <w:rsid w:val="004F5BD0"/>
     <w:rsid w:val="00501F3C"/>
     <w:rsid w:val="005037E5"/>
     <w:rsid w:val="0050498A"/>
+    <w:rsid w:val="00506921"/>
     <w:rsid w:val="00507174"/>
     <w:rsid w:val="00507D6F"/>
     <w:rsid w:val="0051037D"/>
     <w:rsid w:val="00512114"/>
     <w:rsid w:val="00512F27"/>
     <w:rsid w:val="00514DB8"/>
     <w:rsid w:val="00515186"/>
     <w:rsid w:val="005167F5"/>
+    <w:rsid w:val="00516848"/>
     <w:rsid w:val="00516D56"/>
     <w:rsid w:val="00517625"/>
     <w:rsid w:val="00520FB7"/>
     <w:rsid w:val="00524BB0"/>
     <w:rsid w:val="0052511F"/>
     <w:rsid w:val="00526EF0"/>
     <w:rsid w:val="00527C2A"/>
+    <w:rsid w:val="00530EDB"/>
     <w:rsid w:val="005324B5"/>
     <w:rsid w:val="0053426E"/>
     <w:rsid w:val="0053621D"/>
     <w:rsid w:val="00542311"/>
     <w:rsid w:val="00550FA9"/>
     <w:rsid w:val="00555662"/>
     <w:rsid w:val="00557268"/>
     <w:rsid w:val="0055736E"/>
     <w:rsid w:val="005575B3"/>
     <w:rsid w:val="00561383"/>
     <w:rsid w:val="005640D1"/>
     <w:rsid w:val="00564D6E"/>
     <w:rsid w:val="0056695E"/>
     <w:rsid w:val="00566BE3"/>
     <w:rsid w:val="00567908"/>
     <w:rsid w:val="0057502A"/>
+    <w:rsid w:val="00576E39"/>
     <w:rsid w:val="00577B43"/>
     <w:rsid w:val="00581F4B"/>
     <w:rsid w:val="00582A0F"/>
     <w:rsid w:val="00582B00"/>
+    <w:rsid w:val="005840AA"/>
     <w:rsid w:val="00585635"/>
     <w:rsid w:val="005858EF"/>
     <w:rsid w:val="00590271"/>
     <w:rsid w:val="005902F5"/>
     <w:rsid w:val="005916F7"/>
     <w:rsid w:val="005918D7"/>
     <w:rsid w:val="005919C3"/>
     <w:rsid w:val="00591EB3"/>
     <w:rsid w:val="00592D5B"/>
     <w:rsid w:val="00592DB4"/>
     <w:rsid w:val="00594289"/>
     <w:rsid w:val="0059527A"/>
     <w:rsid w:val="00595AE3"/>
     <w:rsid w:val="005A0D2E"/>
+    <w:rsid w:val="005A4614"/>
     <w:rsid w:val="005A4F0E"/>
     <w:rsid w:val="005A72CD"/>
     <w:rsid w:val="005B0142"/>
     <w:rsid w:val="005B0149"/>
     <w:rsid w:val="005B0DC0"/>
     <w:rsid w:val="005B7F68"/>
     <w:rsid w:val="005C1261"/>
     <w:rsid w:val="005C14C7"/>
     <w:rsid w:val="005C1A0C"/>
     <w:rsid w:val="005C2C26"/>
     <w:rsid w:val="005C4A3B"/>
     <w:rsid w:val="005C4CF0"/>
     <w:rsid w:val="005D11D5"/>
     <w:rsid w:val="005D13D8"/>
     <w:rsid w:val="005D161A"/>
     <w:rsid w:val="005D2CFE"/>
     <w:rsid w:val="005D3951"/>
     <w:rsid w:val="005D550E"/>
     <w:rsid w:val="005D5CE8"/>
     <w:rsid w:val="005D6A20"/>
     <w:rsid w:val="005E0430"/>
     <w:rsid w:val="005E0AB6"/>
     <w:rsid w:val="005E1BE8"/>
     <w:rsid w:val="005E1E13"/>
+    <w:rsid w:val="005E203B"/>
     <w:rsid w:val="005E260C"/>
     <w:rsid w:val="005E47DB"/>
     <w:rsid w:val="005E5819"/>
+    <w:rsid w:val="005E604D"/>
     <w:rsid w:val="005F1470"/>
+    <w:rsid w:val="005F319A"/>
     <w:rsid w:val="005F33FE"/>
     <w:rsid w:val="005F376B"/>
     <w:rsid w:val="005F49E6"/>
     <w:rsid w:val="0060085F"/>
     <w:rsid w:val="006015FC"/>
     <w:rsid w:val="006037BB"/>
     <w:rsid w:val="00603C5F"/>
     <w:rsid w:val="00605827"/>
     <w:rsid w:val="00606A1C"/>
     <w:rsid w:val="00607F98"/>
     <w:rsid w:val="006126BB"/>
     <w:rsid w:val="006154DD"/>
     <w:rsid w:val="00616AA9"/>
     <w:rsid w:val="00616AD8"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="0062454B"/>
     <w:rsid w:val="0062566E"/>
     <w:rsid w:val="00626360"/>
     <w:rsid w:val="006272A5"/>
     <w:rsid w:val="006272D2"/>
+    <w:rsid w:val="00627929"/>
     <w:rsid w:val="00627A56"/>
     <w:rsid w:val="006302E3"/>
     <w:rsid w:val="006313B9"/>
     <w:rsid w:val="0063249E"/>
     <w:rsid w:val="00636888"/>
     <w:rsid w:val="006378AE"/>
     <w:rsid w:val="006419DA"/>
     <w:rsid w:val="00642907"/>
     <w:rsid w:val="00643097"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="00644648"/>
     <w:rsid w:val="00644C5A"/>
     <w:rsid w:val="006456DC"/>
     <w:rsid w:val="006515EC"/>
     <w:rsid w:val="00652049"/>
     <w:rsid w:val="006523D7"/>
     <w:rsid w:val="00652914"/>
     <w:rsid w:val="00653D86"/>
     <w:rsid w:val="00654615"/>
+    <w:rsid w:val="006561C5"/>
     <w:rsid w:val="00656AB7"/>
     <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00662FFE"/>
     <w:rsid w:val="00663E0B"/>
     <w:rsid w:val="006641CA"/>
     <w:rsid w:val="006665F8"/>
     <w:rsid w:val="00666A5B"/>
     <w:rsid w:val="00666CC7"/>
     <w:rsid w:val="00667277"/>
     <w:rsid w:val="00667E98"/>
     <w:rsid w:val="00670BDD"/>
     <w:rsid w:val="00670C5E"/>
     <w:rsid w:val="00673B77"/>
     <w:rsid w:val="006740E4"/>
     <w:rsid w:val="00674A8B"/>
     <w:rsid w:val="00676FFC"/>
+    <w:rsid w:val="00677371"/>
     <w:rsid w:val="00677843"/>
+    <w:rsid w:val="00681106"/>
     <w:rsid w:val="00681EBA"/>
     <w:rsid w:val="00682F4B"/>
     <w:rsid w:val="00684EDB"/>
     <w:rsid w:val="0068583D"/>
     <w:rsid w:val="006917D6"/>
     <w:rsid w:val="00691B13"/>
     <w:rsid w:val="00692DB5"/>
     <w:rsid w:val="00693A1A"/>
     <w:rsid w:val="00695128"/>
     <w:rsid w:val="00695396"/>
     <w:rsid w:val="00695483"/>
     <w:rsid w:val="00695D0C"/>
     <w:rsid w:val="006973E0"/>
     <w:rsid w:val="00697A7D"/>
+    <w:rsid w:val="00697BEF"/>
     <w:rsid w:val="006A105C"/>
     <w:rsid w:val="006A1A13"/>
     <w:rsid w:val="006A4F2D"/>
     <w:rsid w:val="006A5519"/>
     <w:rsid w:val="006A5B36"/>
     <w:rsid w:val="006A5C04"/>
     <w:rsid w:val="006A67D8"/>
     <w:rsid w:val="006A7900"/>
     <w:rsid w:val="006A7C1E"/>
     <w:rsid w:val="006B0057"/>
     <w:rsid w:val="006B0794"/>
     <w:rsid w:val="006B13FB"/>
     <w:rsid w:val="006B285D"/>
     <w:rsid w:val="006B29ED"/>
     <w:rsid w:val="006B2B2A"/>
     <w:rsid w:val="006B4175"/>
     <w:rsid w:val="006B486D"/>
     <w:rsid w:val="006B4AB7"/>
     <w:rsid w:val="006B5DCB"/>
+    <w:rsid w:val="006C08BA"/>
     <w:rsid w:val="006C0B89"/>
     <w:rsid w:val="006C0BAB"/>
     <w:rsid w:val="006C3759"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C7284"/>
     <w:rsid w:val="006C7926"/>
     <w:rsid w:val="006D160F"/>
     <w:rsid w:val="006D26C9"/>
     <w:rsid w:val="006D3513"/>
     <w:rsid w:val="006D41B0"/>
     <w:rsid w:val="006D43A0"/>
     <w:rsid w:val="006D59D3"/>
     <w:rsid w:val="006D7BC6"/>
     <w:rsid w:val="006D7C46"/>
     <w:rsid w:val="006E033A"/>
     <w:rsid w:val="006E0974"/>
     <w:rsid w:val="006E1228"/>
     <w:rsid w:val="006E1FBE"/>
     <w:rsid w:val="006E42C9"/>
     <w:rsid w:val="006E6D22"/>
     <w:rsid w:val="006F276F"/>
     <w:rsid w:val="006F2C8A"/>
     <w:rsid w:val="006F65BC"/>
     <w:rsid w:val="006F7F69"/>
@@ -6290,330 +6517,343 @@
     <w:rsid w:val="00712757"/>
     <w:rsid w:val="00712E97"/>
     <w:rsid w:val="007134A8"/>
     <w:rsid w:val="00714485"/>
     <w:rsid w:val="0071511E"/>
     <w:rsid w:val="007151EB"/>
     <w:rsid w:val="00715560"/>
     <w:rsid w:val="007157A0"/>
     <w:rsid w:val="007163CD"/>
     <w:rsid w:val="00717CF9"/>
     <w:rsid w:val="0072327D"/>
     <w:rsid w:val="00725893"/>
     <w:rsid w:val="007264C1"/>
     <w:rsid w:val="00727209"/>
     <w:rsid w:val="007274EA"/>
     <w:rsid w:val="00730BC1"/>
     <w:rsid w:val="0073103F"/>
     <w:rsid w:val="007311F2"/>
     <w:rsid w:val="00732457"/>
     <w:rsid w:val="00733227"/>
     <w:rsid w:val="00736A8B"/>
     <w:rsid w:val="00736B46"/>
     <w:rsid w:val="00736EB2"/>
     <w:rsid w:val="00740231"/>
     <w:rsid w:val="0074088F"/>
+    <w:rsid w:val="0074186E"/>
     <w:rsid w:val="0074233D"/>
     <w:rsid w:val="00742E81"/>
     <w:rsid w:val="00743395"/>
     <w:rsid w:val="00744E60"/>
     <w:rsid w:val="00745E16"/>
-    <w:rsid w:val="00747C86"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="0075139D"/>
     <w:rsid w:val="0075219A"/>
     <w:rsid w:val="007536E8"/>
     <w:rsid w:val="00753B43"/>
     <w:rsid w:val="0075550E"/>
     <w:rsid w:val="00755A19"/>
+    <w:rsid w:val="00756886"/>
     <w:rsid w:val="0075728E"/>
     <w:rsid w:val="00762C23"/>
     <w:rsid w:val="00765838"/>
     <w:rsid w:val="00765A48"/>
     <w:rsid w:val="00765DA9"/>
     <w:rsid w:val="007668A7"/>
     <w:rsid w:val="00766D90"/>
     <w:rsid w:val="00771EF4"/>
     <w:rsid w:val="00772526"/>
     <w:rsid w:val="00772A7E"/>
     <w:rsid w:val="00776102"/>
     <w:rsid w:val="007763A1"/>
     <w:rsid w:val="0077695D"/>
     <w:rsid w:val="00776F04"/>
     <w:rsid w:val="00776FE6"/>
     <w:rsid w:val="00777562"/>
     <w:rsid w:val="00780148"/>
     <w:rsid w:val="007811CE"/>
     <w:rsid w:val="00781AAC"/>
     <w:rsid w:val="00783149"/>
     <w:rsid w:val="007836D6"/>
     <w:rsid w:val="00785B0A"/>
     <w:rsid w:val="00787381"/>
     <w:rsid w:val="007876B7"/>
     <w:rsid w:val="00791024"/>
     <w:rsid w:val="00791501"/>
     <w:rsid w:val="00791969"/>
     <w:rsid w:val="00792A76"/>
     <w:rsid w:val="00793342"/>
     <w:rsid w:val="007934CA"/>
     <w:rsid w:val="00793726"/>
+    <w:rsid w:val="00793F6D"/>
+    <w:rsid w:val="007948F9"/>
     <w:rsid w:val="00795115"/>
     <w:rsid w:val="007A067E"/>
     <w:rsid w:val="007A07DA"/>
     <w:rsid w:val="007A21CD"/>
     <w:rsid w:val="007A3DEB"/>
     <w:rsid w:val="007A570D"/>
     <w:rsid w:val="007A59C2"/>
     <w:rsid w:val="007A6D86"/>
     <w:rsid w:val="007A6E92"/>
     <w:rsid w:val="007B35BD"/>
     <w:rsid w:val="007B5C0D"/>
     <w:rsid w:val="007B72CA"/>
     <w:rsid w:val="007B74C2"/>
+    <w:rsid w:val="007B7A7A"/>
     <w:rsid w:val="007B7DE5"/>
     <w:rsid w:val="007B7E01"/>
     <w:rsid w:val="007C6F30"/>
     <w:rsid w:val="007C6F37"/>
     <w:rsid w:val="007D1136"/>
     <w:rsid w:val="007D1BA6"/>
     <w:rsid w:val="007D2136"/>
     <w:rsid w:val="007D4F75"/>
     <w:rsid w:val="007D58FA"/>
     <w:rsid w:val="007D7F22"/>
     <w:rsid w:val="007D7F7F"/>
     <w:rsid w:val="007E01BC"/>
     <w:rsid w:val="007E060D"/>
     <w:rsid w:val="007E0FE9"/>
     <w:rsid w:val="007E2658"/>
+    <w:rsid w:val="007E2D1B"/>
+    <w:rsid w:val="007E2DC0"/>
     <w:rsid w:val="007E3DC2"/>
     <w:rsid w:val="007E4BEF"/>
     <w:rsid w:val="007E70B8"/>
     <w:rsid w:val="007F0DE7"/>
     <w:rsid w:val="007F10D2"/>
+    <w:rsid w:val="007F1537"/>
     <w:rsid w:val="007F1CD1"/>
     <w:rsid w:val="007F1F4D"/>
     <w:rsid w:val="007F3B37"/>
     <w:rsid w:val="007F4014"/>
     <w:rsid w:val="007F46EA"/>
+    <w:rsid w:val="007F6F4D"/>
+    <w:rsid w:val="007F763E"/>
     <w:rsid w:val="007F765A"/>
     <w:rsid w:val="008012F8"/>
     <w:rsid w:val="00802AFC"/>
     <w:rsid w:val="00805891"/>
     <w:rsid w:val="008063BD"/>
     <w:rsid w:val="0080685C"/>
     <w:rsid w:val="00806F47"/>
     <w:rsid w:val="00810C76"/>
     <w:rsid w:val="00812FA2"/>
     <w:rsid w:val="008131A2"/>
     <w:rsid w:val="00813392"/>
     <w:rsid w:val="00814928"/>
     <w:rsid w:val="0081494A"/>
     <w:rsid w:val="00814F6B"/>
     <w:rsid w:val="008153DB"/>
     <w:rsid w:val="00816EFA"/>
     <w:rsid w:val="00817CA1"/>
     <w:rsid w:val="00820F50"/>
     <w:rsid w:val="00821DB3"/>
     <w:rsid w:val="00825542"/>
     <w:rsid w:val="0082579D"/>
     <w:rsid w:val="008270E1"/>
     <w:rsid w:val="008308CE"/>
     <w:rsid w:val="00830EA6"/>
     <w:rsid w:val="00831F96"/>
     <w:rsid w:val="008324C3"/>
+    <w:rsid w:val="0083347D"/>
     <w:rsid w:val="00833EDB"/>
     <w:rsid w:val="008343CB"/>
     <w:rsid w:val="00835690"/>
     <w:rsid w:val="00836D2C"/>
     <w:rsid w:val="00840653"/>
     <w:rsid w:val="0084068D"/>
     <w:rsid w:val="00840AA2"/>
     <w:rsid w:val="00840F9E"/>
     <w:rsid w:val="008412F5"/>
     <w:rsid w:val="00841F87"/>
     <w:rsid w:val="00844595"/>
     <w:rsid w:val="0084512E"/>
     <w:rsid w:val="00847336"/>
     <w:rsid w:val="00847FDA"/>
     <w:rsid w:val="0085163B"/>
     <w:rsid w:val="00851AB4"/>
     <w:rsid w:val="008521E0"/>
     <w:rsid w:val="00852630"/>
     <w:rsid w:val="00852A8B"/>
     <w:rsid w:val="00852E29"/>
     <w:rsid w:val="0085441D"/>
     <w:rsid w:val="00856D45"/>
     <w:rsid w:val="00856E32"/>
+    <w:rsid w:val="008579E8"/>
     <w:rsid w:val="00860D09"/>
     <w:rsid w:val="00861CF6"/>
     <w:rsid w:val="008644B6"/>
     <w:rsid w:val="0086722F"/>
     <w:rsid w:val="0086765F"/>
     <w:rsid w:val="0087013C"/>
     <w:rsid w:val="00870C15"/>
     <w:rsid w:val="008711AA"/>
     <w:rsid w:val="0087223A"/>
     <w:rsid w:val="00872DE8"/>
     <w:rsid w:val="00874E7D"/>
     <w:rsid w:val="0087522E"/>
     <w:rsid w:val="00881E46"/>
     <w:rsid w:val="008821A7"/>
     <w:rsid w:val="00884A0C"/>
     <w:rsid w:val="00887210"/>
     <w:rsid w:val="00887680"/>
     <w:rsid w:val="00887976"/>
     <w:rsid w:val="00891926"/>
     <w:rsid w:val="00891C6C"/>
     <w:rsid w:val="008922A4"/>
     <w:rsid w:val="00892968"/>
     <w:rsid w:val="00892DA8"/>
     <w:rsid w:val="00893BF2"/>
     <w:rsid w:val="00895E3F"/>
     <w:rsid w:val="0089729A"/>
     <w:rsid w:val="008A19B1"/>
     <w:rsid w:val="008A500B"/>
     <w:rsid w:val="008A65D0"/>
-    <w:rsid w:val="008A6A47"/>
     <w:rsid w:val="008A7632"/>
     <w:rsid w:val="008A7C52"/>
     <w:rsid w:val="008B07DA"/>
     <w:rsid w:val="008B11F1"/>
     <w:rsid w:val="008B4572"/>
     <w:rsid w:val="008B4781"/>
     <w:rsid w:val="008B4EF5"/>
     <w:rsid w:val="008B7CDA"/>
     <w:rsid w:val="008C19A7"/>
     <w:rsid w:val="008C3FCC"/>
     <w:rsid w:val="008C734B"/>
     <w:rsid w:val="008C75B0"/>
     <w:rsid w:val="008D01DA"/>
     <w:rsid w:val="008D1DEB"/>
     <w:rsid w:val="008D1FC6"/>
     <w:rsid w:val="008D2D1B"/>
     <w:rsid w:val="008D3AF1"/>
     <w:rsid w:val="008D50A2"/>
     <w:rsid w:val="008D6EE4"/>
     <w:rsid w:val="008E0F26"/>
     <w:rsid w:val="008E1F7D"/>
     <w:rsid w:val="008E5D7D"/>
     <w:rsid w:val="008E78CC"/>
     <w:rsid w:val="008E7C1B"/>
     <w:rsid w:val="008F0C2E"/>
     <w:rsid w:val="008F22BC"/>
     <w:rsid w:val="008F2A60"/>
     <w:rsid w:val="008F2D41"/>
     <w:rsid w:val="008F30C8"/>
     <w:rsid w:val="008F4ACD"/>
     <w:rsid w:val="008F50E9"/>
     <w:rsid w:val="008F66CE"/>
     <w:rsid w:val="009003DD"/>
     <w:rsid w:val="00900F89"/>
     <w:rsid w:val="00901AA6"/>
     <w:rsid w:val="009022BA"/>
     <w:rsid w:val="00906122"/>
     <w:rsid w:val="00910C0B"/>
     <w:rsid w:val="00910FF9"/>
     <w:rsid w:val="00911408"/>
     <w:rsid w:val="009124B2"/>
+    <w:rsid w:val="00913B78"/>
     <w:rsid w:val="00914A8B"/>
     <w:rsid w:val="00914DD5"/>
     <w:rsid w:val="009174C5"/>
     <w:rsid w:val="00917965"/>
     <w:rsid w:val="00921118"/>
-    <w:rsid w:val="00921AB9"/>
     <w:rsid w:val="009222EA"/>
     <w:rsid w:val="009251FD"/>
     <w:rsid w:val="0092592D"/>
     <w:rsid w:val="00925E60"/>
     <w:rsid w:val="00926118"/>
     <w:rsid w:val="009262A3"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="00932CD0"/>
+    <w:rsid w:val="00932D24"/>
     <w:rsid w:val="00932F83"/>
     <w:rsid w:val="0093344B"/>
     <w:rsid w:val="00933FA9"/>
     <w:rsid w:val="009349BD"/>
     <w:rsid w:val="009349D8"/>
     <w:rsid w:val="009353FF"/>
     <w:rsid w:val="00936810"/>
     <w:rsid w:val="00940A2D"/>
     <w:rsid w:val="00942ADB"/>
     <w:rsid w:val="00944A2D"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="00946913"/>
     <w:rsid w:val="00951D89"/>
+    <w:rsid w:val="00952932"/>
     <w:rsid w:val="009531D4"/>
     <w:rsid w:val="0095470F"/>
     <w:rsid w:val="0095607E"/>
+    <w:rsid w:val="00962C29"/>
     <w:rsid w:val="00963AE6"/>
     <w:rsid w:val="009701D6"/>
     <w:rsid w:val="009706CB"/>
     <w:rsid w:val="0097344D"/>
+    <w:rsid w:val="00974D7D"/>
     <w:rsid w:val="009756D7"/>
     <w:rsid w:val="00975DF1"/>
     <w:rsid w:val="00976A1E"/>
     <w:rsid w:val="009774D7"/>
     <w:rsid w:val="00980939"/>
     <w:rsid w:val="00982C3F"/>
     <w:rsid w:val="00982D09"/>
     <w:rsid w:val="009871A2"/>
     <w:rsid w:val="0098748B"/>
     <w:rsid w:val="00990438"/>
     <w:rsid w:val="009909C7"/>
     <w:rsid w:val="00992387"/>
-    <w:rsid w:val="00993248"/>
     <w:rsid w:val="009937C1"/>
     <w:rsid w:val="00993CEF"/>
     <w:rsid w:val="00995F00"/>
     <w:rsid w:val="009A1C83"/>
     <w:rsid w:val="009A32F2"/>
     <w:rsid w:val="009A685D"/>
     <w:rsid w:val="009A7405"/>
     <w:rsid w:val="009B04E7"/>
     <w:rsid w:val="009B11B0"/>
     <w:rsid w:val="009B1F85"/>
     <w:rsid w:val="009B25C1"/>
     <w:rsid w:val="009B2971"/>
     <w:rsid w:val="009B34BF"/>
     <w:rsid w:val="009B3A56"/>
     <w:rsid w:val="009C04F5"/>
     <w:rsid w:val="009C113E"/>
     <w:rsid w:val="009C1CF4"/>
     <w:rsid w:val="009C2218"/>
     <w:rsid w:val="009C287C"/>
     <w:rsid w:val="009C32BD"/>
     <w:rsid w:val="009C33EB"/>
     <w:rsid w:val="009C3ACB"/>
-    <w:rsid w:val="009C6912"/>
+    <w:rsid w:val="009D00BB"/>
+    <w:rsid w:val="009D031C"/>
     <w:rsid w:val="009D197A"/>
     <w:rsid w:val="009D40AF"/>
     <w:rsid w:val="009D467F"/>
     <w:rsid w:val="009D5D09"/>
     <w:rsid w:val="009D6D3C"/>
     <w:rsid w:val="009D759F"/>
     <w:rsid w:val="009D7A5E"/>
-    <w:rsid w:val="009E2C38"/>
     <w:rsid w:val="009E2E92"/>
     <w:rsid w:val="009E3E81"/>
     <w:rsid w:val="009E5CD6"/>
     <w:rsid w:val="009E653A"/>
     <w:rsid w:val="009E6B9A"/>
     <w:rsid w:val="009E7918"/>
     <w:rsid w:val="009E7A70"/>
     <w:rsid w:val="009F2079"/>
     <w:rsid w:val="009F3E6D"/>
     <w:rsid w:val="009F3FF6"/>
     <w:rsid w:val="009F6433"/>
     <w:rsid w:val="009F7C19"/>
     <w:rsid w:val="00A00095"/>
     <w:rsid w:val="00A024B7"/>
     <w:rsid w:val="00A02BF9"/>
     <w:rsid w:val="00A045A8"/>
     <w:rsid w:val="00A05F8D"/>
     <w:rsid w:val="00A07A1E"/>
     <w:rsid w:val="00A143BB"/>
     <w:rsid w:val="00A175CA"/>
     <w:rsid w:val="00A211A7"/>
     <w:rsid w:val="00A212CB"/>
     <w:rsid w:val="00A257CE"/>
     <w:rsid w:val="00A26EDF"/>
     <w:rsid w:val="00A27BC7"/>
@@ -6626,319 +6866,332 @@
     <w:rsid w:val="00A340B0"/>
     <w:rsid w:val="00A34A1B"/>
     <w:rsid w:val="00A3591A"/>
     <w:rsid w:val="00A35C48"/>
     <w:rsid w:val="00A35FFE"/>
     <w:rsid w:val="00A415FD"/>
     <w:rsid w:val="00A418AF"/>
     <w:rsid w:val="00A418DC"/>
     <w:rsid w:val="00A41AA8"/>
     <w:rsid w:val="00A42267"/>
     <w:rsid w:val="00A42E16"/>
     <w:rsid w:val="00A43E7D"/>
     <w:rsid w:val="00A44C01"/>
     <w:rsid w:val="00A450B7"/>
     <w:rsid w:val="00A453D7"/>
     <w:rsid w:val="00A46E8D"/>
     <w:rsid w:val="00A47C9D"/>
     <w:rsid w:val="00A50451"/>
     <w:rsid w:val="00A518B6"/>
     <w:rsid w:val="00A52AF3"/>
     <w:rsid w:val="00A52F4C"/>
     <w:rsid w:val="00A536E3"/>
     <w:rsid w:val="00A548A7"/>
     <w:rsid w:val="00A5715D"/>
     <w:rsid w:val="00A57F61"/>
-    <w:rsid w:val="00A60EE3"/>
     <w:rsid w:val="00A61706"/>
     <w:rsid w:val="00A63BEF"/>
     <w:rsid w:val="00A64BD6"/>
     <w:rsid w:val="00A653B4"/>
     <w:rsid w:val="00A66789"/>
     <w:rsid w:val="00A7114B"/>
     <w:rsid w:val="00A72A75"/>
     <w:rsid w:val="00A7342C"/>
     <w:rsid w:val="00A73DBC"/>
     <w:rsid w:val="00A743B2"/>
     <w:rsid w:val="00A759A1"/>
     <w:rsid w:val="00A77352"/>
     <w:rsid w:val="00A77B29"/>
     <w:rsid w:val="00A80377"/>
+    <w:rsid w:val="00A82BDC"/>
     <w:rsid w:val="00A830F2"/>
     <w:rsid w:val="00A83AC3"/>
     <w:rsid w:val="00A84253"/>
     <w:rsid w:val="00A90CF5"/>
     <w:rsid w:val="00A91340"/>
     <w:rsid w:val="00A9275B"/>
     <w:rsid w:val="00A92E77"/>
     <w:rsid w:val="00A94155"/>
     <w:rsid w:val="00A94E95"/>
     <w:rsid w:val="00A95140"/>
     <w:rsid w:val="00A9563C"/>
     <w:rsid w:val="00A97580"/>
     <w:rsid w:val="00A97617"/>
     <w:rsid w:val="00AA0EDC"/>
     <w:rsid w:val="00AA126E"/>
     <w:rsid w:val="00AA1345"/>
+    <w:rsid w:val="00AA331B"/>
     <w:rsid w:val="00AA391C"/>
     <w:rsid w:val="00AA5511"/>
     <w:rsid w:val="00AA616C"/>
     <w:rsid w:val="00AA6A8B"/>
     <w:rsid w:val="00AA6B44"/>
     <w:rsid w:val="00AB0CCC"/>
     <w:rsid w:val="00AB1444"/>
     <w:rsid w:val="00AB1E33"/>
     <w:rsid w:val="00AB2084"/>
     <w:rsid w:val="00AB2D8E"/>
     <w:rsid w:val="00AB3EE6"/>
     <w:rsid w:val="00AB628B"/>
     <w:rsid w:val="00AB73F8"/>
     <w:rsid w:val="00AC0080"/>
     <w:rsid w:val="00AC07E9"/>
     <w:rsid w:val="00AC090E"/>
     <w:rsid w:val="00AC0F7E"/>
     <w:rsid w:val="00AC31AB"/>
     <w:rsid w:val="00AC4708"/>
     <w:rsid w:val="00AC4C02"/>
     <w:rsid w:val="00AC4DDC"/>
     <w:rsid w:val="00AC79F6"/>
     <w:rsid w:val="00AC7C56"/>
     <w:rsid w:val="00AD034D"/>
     <w:rsid w:val="00AD0576"/>
     <w:rsid w:val="00AD2161"/>
     <w:rsid w:val="00AD4142"/>
     <w:rsid w:val="00AD5931"/>
     <w:rsid w:val="00AD5AE7"/>
     <w:rsid w:val="00AD5C11"/>
     <w:rsid w:val="00AE033E"/>
     <w:rsid w:val="00AE55F9"/>
     <w:rsid w:val="00AE77CB"/>
     <w:rsid w:val="00AF00C1"/>
     <w:rsid w:val="00AF0596"/>
     <w:rsid w:val="00AF31F1"/>
     <w:rsid w:val="00AF3C66"/>
     <w:rsid w:val="00AF44D4"/>
     <w:rsid w:val="00AF5288"/>
     <w:rsid w:val="00AF66DF"/>
     <w:rsid w:val="00AF77BC"/>
     <w:rsid w:val="00B0121E"/>
     <w:rsid w:val="00B048AF"/>
     <w:rsid w:val="00B06F9E"/>
     <w:rsid w:val="00B10CC4"/>
     <w:rsid w:val="00B14380"/>
     <w:rsid w:val="00B15365"/>
     <w:rsid w:val="00B15BBC"/>
     <w:rsid w:val="00B15E12"/>
+    <w:rsid w:val="00B15E79"/>
     <w:rsid w:val="00B16E9B"/>
     <w:rsid w:val="00B1704F"/>
     <w:rsid w:val="00B20B80"/>
     <w:rsid w:val="00B2129F"/>
     <w:rsid w:val="00B22F5B"/>
     <w:rsid w:val="00B23D0A"/>
     <w:rsid w:val="00B26C42"/>
     <w:rsid w:val="00B27D79"/>
     <w:rsid w:val="00B309A1"/>
     <w:rsid w:val="00B31852"/>
     <w:rsid w:val="00B32DD8"/>
     <w:rsid w:val="00B33065"/>
     <w:rsid w:val="00B33AD3"/>
     <w:rsid w:val="00B35784"/>
     <w:rsid w:val="00B37532"/>
     <w:rsid w:val="00B37A63"/>
     <w:rsid w:val="00B37E91"/>
     <w:rsid w:val="00B4156B"/>
     <w:rsid w:val="00B45F5D"/>
     <w:rsid w:val="00B46647"/>
     <w:rsid w:val="00B47CF1"/>
     <w:rsid w:val="00B50883"/>
     <w:rsid w:val="00B539A7"/>
     <w:rsid w:val="00B548F1"/>
     <w:rsid w:val="00B54B89"/>
     <w:rsid w:val="00B56140"/>
     <w:rsid w:val="00B561D1"/>
     <w:rsid w:val="00B56E5F"/>
     <w:rsid w:val="00B573D9"/>
     <w:rsid w:val="00B5768E"/>
+    <w:rsid w:val="00B6012B"/>
     <w:rsid w:val="00B60941"/>
     <w:rsid w:val="00B6153E"/>
     <w:rsid w:val="00B61DDF"/>
     <w:rsid w:val="00B62799"/>
     <w:rsid w:val="00B630A2"/>
     <w:rsid w:val="00B6337A"/>
     <w:rsid w:val="00B63A86"/>
     <w:rsid w:val="00B63B27"/>
+    <w:rsid w:val="00B65306"/>
     <w:rsid w:val="00B668CE"/>
     <w:rsid w:val="00B6748B"/>
     <w:rsid w:val="00B712A6"/>
     <w:rsid w:val="00B716A1"/>
-    <w:rsid w:val="00B7652A"/>
     <w:rsid w:val="00B823DC"/>
     <w:rsid w:val="00B82EAE"/>
     <w:rsid w:val="00B84348"/>
     <w:rsid w:val="00B84994"/>
     <w:rsid w:val="00B85A03"/>
     <w:rsid w:val="00B85AB9"/>
     <w:rsid w:val="00B90267"/>
+    <w:rsid w:val="00B90758"/>
     <w:rsid w:val="00B921E2"/>
     <w:rsid w:val="00B922D4"/>
     <w:rsid w:val="00B92509"/>
     <w:rsid w:val="00B9341B"/>
     <w:rsid w:val="00B93EEC"/>
     <w:rsid w:val="00B9422F"/>
     <w:rsid w:val="00B942D5"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00B97E90"/>
     <w:rsid w:val="00BA0E50"/>
     <w:rsid w:val="00BA372F"/>
     <w:rsid w:val="00BA4D10"/>
     <w:rsid w:val="00BA6039"/>
     <w:rsid w:val="00BA76F9"/>
     <w:rsid w:val="00BA7A7E"/>
     <w:rsid w:val="00BB1735"/>
     <w:rsid w:val="00BB1857"/>
     <w:rsid w:val="00BB22EA"/>
     <w:rsid w:val="00BB3DBA"/>
+    <w:rsid w:val="00BB48FB"/>
     <w:rsid w:val="00BB54D8"/>
+    <w:rsid w:val="00BB5BF7"/>
     <w:rsid w:val="00BB5ECA"/>
     <w:rsid w:val="00BB6943"/>
     <w:rsid w:val="00BB708C"/>
     <w:rsid w:val="00BB7D02"/>
     <w:rsid w:val="00BC0E91"/>
     <w:rsid w:val="00BC131C"/>
     <w:rsid w:val="00BC29A2"/>
     <w:rsid w:val="00BC2B5E"/>
     <w:rsid w:val="00BC490C"/>
     <w:rsid w:val="00BC5667"/>
     <w:rsid w:val="00BD130F"/>
     <w:rsid w:val="00BD1492"/>
     <w:rsid w:val="00BD1F45"/>
     <w:rsid w:val="00BD21CA"/>
     <w:rsid w:val="00BD3017"/>
     <w:rsid w:val="00BD32D8"/>
     <w:rsid w:val="00BD42DF"/>
     <w:rsid w:val="00BD4417"/>
     <w:rsid w:val="00BD5581"/>
     <w:rsid w:val="00BD5859"/>
     <w:rsid w:val="00BD5CB4"/>
     <w:rsid w:val="00BD6274"/>
     <w:rsid w:val="00BD66FC"/>
     <w:rsid w:val="00BE03AE"/>
     <w:rsid w:val="00BE305D"/>
     <w:rsid w:val="00BE6F0D"/>
     <w:rsid w:val="00BE7EC1"/>
     <w:rsid w:val="00BF0018"/>
     <w:rsid w:val="00BF0891"/>
     <w:rsid w:val="00BF1F5F"/>
     <w:rsid w:val="00BF2CE3"/>
     <w:rsid w:val="00BF5276"/>
     <w:rsid w:val="00BF6E3A"/>
     <w:rsid w:val="00BF7A2F"/>
     <w:rsid w:val="00C022C2"/>
     <w:rsid w:val="00C03144"/>
     <w:rsid w:val="00C0354D"/>
     <w:rsid w:val="00C05088"/>
     <w:rsid w:val="00C05141"/>
     <w:rsid w:val="00C05941"/>
+    <w:rsid w:val="00C05AC5"/>
     <w:rsid w:val="00C06ADC"/>
     <w:rsid w:val="00C07B2C"/>
     <w:rsid w:val="00C11259"/>
     <w:rsid w:val="00C12433"/>
     <w:rsid w:val="00C12A42"/>
     <w:rsid w:val="00C15E32"/>
     <w:rsid w:val="00C201AF"/>
     <w:rsid w:val="00C2255E"/>
     <w:rsid w:val="00C22E2A"/>
     <w:rsid w:val="00C23622"/>
     <w:rsid w:val="00C25196"/>
     <w:rsid w:val="00C26D98"/>
     <w:rsid w:val="00C27BCD"/>
     <w:rsid w:val="00C307FB"/>
     <w:rsid w:val="00C30E9B"/>
     <w:rsid w:val="00C36694"/>
     <w:rsid w:val="00C36F34"/>
     <w:rsid w:val="00C37ED1"/>
     <w:rsid w:val="00C4007F"/>
     <w:rsid w:val="00C42CB0"/>
     <w:rsid w:val="00C43031"/>
+    <w:rsid w:val="00C43947"/>
     <w:rsid w:val="00C44CAB"/>
     <w:rsid w:val="00C46AC8"/>
     <w:rsid w:val="00C5037E"/>
     <w:rsid w:val="00C527FA"/>
     <w:rsid w:val="00C544C7"/>
     <w:rsid w:val="00C54C2A"/>
     <w:rsid w:val="00C600B4"/>
     <w:rsid w:val="00C600E3"/>
     <w:rsid w:val="00C60242"/>
     <w:rsid w:val="00C60C5B"/>
     <w:rsid w:val="00C63A2A"/>
     <w:rsid w:val="00C63F94"/>
     <w:rsid w:val="00C65D50"/>
     <w:rsid w:val="00C6662A"/>
     <w:rsid w:val="00C677A2"/>
     <w:rsid w:val="00C67889"/>
     <w:rsid w:val="00C75A94"/>
     <w:rsid w:val="00C76118"/>
     <w:rsid w:val="00C76584"/>
     <w:rsid w:val="00C77802"/>
     <w:rsid w:val="00C77BEF"/>
     <w:rsid w:val="00C77C6F"/>
+    <w:rsid w:val="00C77E2E"/>
     <w:rsid w:val="00C80425"/>
     <w:rsid w:val="00C81326"/>
     <w:rsid w:val="00C85BFC"/>
     <w:rsid w:val="00C873CB"/>
     <w:rsid w:val="00C873DB"/>
     <w:rsid w:val="00C87D69"/>
     <w:rsid w:val="00C90C19"/>
     <w:rsid w:val="00C9116F"/>
     <w:rsid w:val="00C914E8"/>
     <w:rsid w:val="00C9243F"/>
     <w:rsid w:val="00C928BD"/>
     <w:rsid w:val="00C94C74"/>
     <w:rsid w:val="00C95027"/>
     <w:rsid w:val="00C9558D"/>
     <w:rsid w:val="00CA176C"/>
+    <w:rsid w:val="00CA1DAB"/>
     <w:rsid w:val="00CA3B26"/>
     <w:rsid w:val="00CA3FA7"/>
     <w:rsid w:val="00CA4361"/>
     <w:rsid w:val="00CA5318"/>
     <w:rsid w:val="00CA6D6D"/>
     <w:rsid w:val="00CA6FCE"/>
+    <w:rsid w:val="00CA712F"/>
     <w:rsid w:val="00CA77AC"/>
     <w:rsid w:val="00CB00B9"/>
     <w:rsid w:val="00CB24AE"/>
     <w:rsid w:val="00CB24D7"/>
     <w:rsid w:val="00CB2DE8"/>
     <w:rsid w:val="00CB30A9"/>
     <w:rsid w:val="00CB4641"/>
     <w:rsid w:val="00CB46D2"/>
     <w:rsid w:val="00CB46D9"/>
+    <w:rsid w:val="00CB4B18"/>
     <w:rsid w:val="00CB4CA8"/>
     <w:rsid w:val="00CB4D00"/>
     <w:rsid w:val="00CB53A1"/>
     <w:rsid w:val="00CB6479"/>
     <w:rsid w:val="00CB6610"/>
     <w:rsid w:val="00CB7C36"/>
+    <w:rsid w:val="00CC375C"/>
     <w:rsid w:val="00CC6409"/>
     <w:rsid w:val="00CC71CE"/>
     <w:rsid w:val="00CC788F"/>
     <w:rsid w:val="00CC7C36"/>
     <w:rsid w:val="00CD281D"/>
     <w:rsid w:val="00CD6BB1"/>
     <w:rsid w:val="00CE0662"/>
     <w:rsid w:val="00CE0CA2"/>
     <w:rsid w:val="00CE2385"/>
     <w:rsid w:val="00CE3D9F"/>
     <w:rsid w:val="00CE7993"/>
     <w:rsid w:val="00CF1ABD"/>
     <w:rsid w:val="00CF215D"/>
     <w:rsid w:val="00CF232D"/>
     <w:rsid w:val="00CF2B9D"/>
     <w:rsid w:val="00CF629C"/>
     <w:rsid w:val="00CF752A"/>
     <w:rsid w:val="00CF7CD0"/>
     <w:rsid w:val="00D028B5"/>
     <w:rsid w:val="00D038B1"/>
     <w:rsid w:val="00D03A54"/>
     <w:rsid w:val="00D03CDD"/>
     <w:rsid w:val="00D0517E"/>
     <w:rsid w:val="00D05D36"/>
     <w:rsid w:val="00D06FD5"/>
@@ -6952,142 +7205,149 @@
     <w:rsid w:val="00D2152A"/>
     <w:rsid w:val="00D25C4A"/>
     <w:rsid w:val="00D279AD"/>
     <w:rsid w:val="00D31671"/>
     <w:rsid w:val="00D319AD"/>
     <w:rsid w:val="00D3503C"/>
     <w:rsid w:val="00D35240"/>
     <w:rsid w:val="00D3745C"/>
     <w:rsid w:val="00D42FC3"/>
     <w:rsid w:val="00D44138"/>
     <w:rsid w:val="00D506AF"/>
     <w:rsid w:val="00D53E31"/>
     <w:rsid w:val="00D56D84"/>
     <w:rsid w:val="00D6029C"/>
     <w:rsid w:val="00D607F7"/>
     <w:rsid w:val="00D61024"/>
     <w:rsid w:val="00D61FFA"/>
     <w:rsid w:val="00D6265E"/>
     <w:rsid w:val="00D63670"/>
     <w:rsid w:val="00D6672A"/>
     <w:rsid w:val="00D67110"/>
     <w:rsid w:val="00D70D27"/>
     <w:rsid w:val="00D7293D"/>
     <w:rsid w:val="00D73D98"/>
     <w:rsid w:val="00D741E4"/>
+    <w:rsid w:val="00D74849"/>
     <w:rsid w:val="00D75A3A"/>
     <w:rsid w:val="00D776EB"/>
     <w:rsid w:val="00D80142"/>
     <w:rsid w:val="00D8152C"/>
     <w:rsid w:val="00D815CD"/>
     <w:rsid w:val="00D824C0"/>
     <w:rsid w:val="00D82A54"/>
     <w:rsid w:val="00D83B4C"/>
     <w:rsid w:val="00D845AA"/>
     <w:rsid w:val="00D855E3"/>
     <w:rsid w:val="00D85968"/>
     <w:rsid w:val="00D85D0B"/>
+    <w:rsid w:val="00D87195"/>
     <w:rsid w:val="00D878FC"/>
     <w:rsid w:val="00D90D15"/>
     <w:rsid w:val="00D92D77"/>
     <w:rsid w:val="00D945AA"/>
     <w:rsid w:val="00D9512F"/>
     <w:rsid w:val="00D96DEB"/>
     <w:rsid w:val="00DA025A"/>
     <w:rsid w:val="00DA04AA"/>
     <w:rsid w:val="00DA0E60"/>
     <w:rsid w:val="00DA1B39"/>
     <w:rsid w:val="00DA2D35"/>
     <w:rsid w:val="00DA475C"/>
     <w:rsid w:val="00DA477A"/>
     <w:rsid w:val="00DA7A83"/>
     <w:rsid w:val="00DB0469"/>
     <w:rsid w:val="00DB12BD"/>
     <w:rsid w:val="00DB1D57"/>
     <w:rsid w:val="00DB1E88"/>
     <w:rsid w:val="00DB20B7"/>
     <w:rsid w:val="00DB2D98"/>
     <w:rsid w:val="00DB3DC1"/>
     <w:rsid w:val="00DB6814"/>
     <w:rsid w:val="00DC1D53"/>
     <w:rsid w:val="00DC2547"/>
     <w:rsid w:val="00DC2D3C"/>
     <w:rsid w:val="00DC37EA"/>
     <w:rsid w:val="00DC3CB0"/>
     <w:rsid w:val="00DC3D6F"/>
     <w:rsid w:val="00DC5545"/>
     <w:rsid w:val="00DC573E"/>
     <w:rsid w:val="00DC5C19"/>
     <w:rsid w:val="00DC6339"/>
     <w:rsid w:val="00DD0182"/>
     <w:rsid w:val="00DD0BD6"/>
     <w:rsid w:val="00DD108B"/>
     <w:rsid w:val="00DD17F4"/>
-    <w:rsid w:val="00DD25CE"/>
     <w:rsid w:val="00DD2783"/>
     <w:rsid w:val="00DD46A8"/>
     <w:rsid w:val="00DD5147"/>
     <w:rsid w:val="00DE045B"/>
     <w:rsid w:val="00DE08D6"/>
+    <w:rsid w:val="00DE2052"/>
+    <w:rsid w:val="00DE27AC"/>
     <w:rsid w:val="00DE50FA"/>
     <w:rsid w:val="00DE5872"/>
     <w:rsid w:val="00DE664F"/>
     <w:rsid w:val="00DE6651"/>
     <w:rsid w:val="00DE7C0E"/>
     <w:rsid w:val="00DF0F17"/>
     <w:rsid w:val="00DF1EDE"/>
     <w:rsid w:val="00DF333B"/>
     <w:rsid w:val="00DF6A8B"/>
     <w:rsid w:val="00DF6B75"/>
     <w:rsid w:val="00E0150C"/>
     <w:rsid w:val="00E02015"/>
     <w:rsid w:val="00E02324"/>
     <w:rsid w:val="00E03AD0"/>
+    <w:rsid w:val="00E060E0"/>
     <w:rsid w:val="00E06B8B"/>
     <w:rsid w:val="00E06BE6"/>
     <w:rsid w:val="00E074EA"/>
     <w:rsid w:val="00E11D4F"/>
     <w:rsid w:val="00E12A96"/>
     <w:rsid w:val="00E13FAB"/>
+    <w:rsid w:val="00E13FB4"/>
     <w:rsid w:val="00E1456E"/>
     <w:rsid w:val="00E200B5"/>
+    <w:rsid w:val="00E20637"/>
     <w:rsid w:val="00E20A8A"/>
     <w:rsid w:val="00E23690"/>
     <w:rsid w:val="00E236AD"/>
     <w:rsid w:val="00E23820"/>
     <w:rsid w:val="00E25813"/>
     <w:rsid w:val="00E26780"/>
     <w:rsid w:val="00E2698C"/>
     <w:rsid w:val="00E26B08"/>
     <w:rsid w:val="00E27629"/>
     <w:rsid w:val="00E27B92"/>
     <w:rsid w:val="00E27D34"/>
     <w:rsid w:val="00E27E38"/>
     <w:rsid w:val="00E31D4B"/>
     <w:rsid w:val="00E32446"/>
     <w:rsid w:val="00E3396F"/>
     <w:rsid w:val="00E4061C"/>
+    <w:rsid w:val="00E410B7"/>
     <w:rsid w:val="00E416E7"/>
     <w:rsid w:val="00E41B2B"/>
     <w:rsid w:val="00E423CB"/>
     <w:rsid w:val="00E4794A"/>
     <w:rsid w:val="00E50950"/>
     <w:rsid w:val="00E53BF3"/>
     <w:rsid w:val="00E53E2F"/>
     <w:rsid w:val="00E53F4F"/>
     <w:rsid w:val="00E549C4"/>
     <w:rsid w:val="00E55F28"/>
     <w:rsid w:val="00E569E8"/>
     <w:rsid w:val="00E60C91"/>
     <w:rsid w:val="00E612A9"/>
     <w:rsid w:val="00E61383"/>
     <w:rsid w:val="00E628B4"/>
     <w:rsid w:val="00E639D2"/>
     <w:rsid w:val="00E65880"/>
     <w:rsid w:val="00E70594"/>
     <w:rsid w:val="00E705C3"/>
     <w:rsid w:val="00E70F27"/>
     <w:rsid w:val="00E721A7"/>
     <w:rsid w:val="00E72C15"/>
     <w:rsid w:val="00E72D31"/>
     <w:rsid w:val="00E737E1"/>
     <w:rsid w:val="00E747D1"/>
@@ -7126,50 +7386,52 @@
     <w:rsid w:val="00EC016E"/>
     <w:rsid w:val="00EC0DBA"/>
     <w:rsid w:val="00EC2DA0"/>
     <w:rsid w:val="00EC3E0F"/>
     <w:rsid w:val="00EC4638"/>
     <w:rsid w:val="00EC56B7"/>
     <w:rsid w:val="00ED269E"/>
     <w:rsid w:val="00ED43AF"/>
     <w:rsid w:val="00ED5145"/>
     <w:rsid w:val="00EE0738"/>
     <w:rsid w:val="00EE0C2B"/>
     <w:rsid w:val="00EE4174"/>
     <w:rsid w:val="00EE5CF9"/>
     <w:rsid w:val="00EE6D53"/>
     <w:rsid w:val="00EE7FA6"/>
     <w:rsid w:val="00EF01A4"/>
     <w:rsid w:val="00EF0D4B"/>
     <w:rsid w:val="00EF15A6"/>
     <w:rsid w:val="00EF39F7"/>
     <w:rsid w:val="00EF3EFE"/>
     <w:rsid w:val="00EF4368"/>
     <w:rsid w:val="00EF4A92"/>
     <w:rsid w:val="00F004DB"/>
     <w:rsid w:val="00F00C31"/>
     <w:rsid w:val="00F025B8"/>
+    <w:rsid w:val="00F054CB"/>
+    <w:rsid w:val="00F063D0"/>
     <w:rsid w:val="00F067C6"/>
     <w:rsid w:val="00F06AB3"/>
     <w:rsid w:val="00F06C84"/>
     <w:rsid w:val="00F0761B"/>
     <w:rsid w:val="00F1054B"/>
     <w:rsid w:val="00F127E2"/>
     <w:rsid w:val="00F1323B"/>
     <w:rsid w:val="00F133D2"/>
     <w:rsid w:val="00F13A7A"/>
     <w:rsid w:val="00F146F0"/>
     <w:rsid w:val="00F14B05"/>
     <w:rsid w:val="00F14DEF"/>
     <w:rsid w:val="00F16FFA"/>
     <w:rsid w:val="00F23ECC"/>
     <w:rsid w:val="00F25607"/>
     <w:rsid w:val="00F256CE"/>
     <w:rsid w:val="00F26522"/>
     <w:rsid w:val="00F303D4"/>
     <w:rsid w:val="00F30B10"/>
     <w:rsid w:val="00F31D41"/>
     <w:rsid w:val="00F34CB9"/>
     <w:rsid w:val="00F359A2"/>
     <w:rsid w:val="00F368CF"/>
     <w:rsid w:val="00F36C3C"/>
     <w:rsid w:val="00F37FB4"/>
@@ -7198,123 +7460,132 @@
     <w:rsid w:val="00F728CC"/>
     <w:rsid w:val="00F7326C"/>
     <w:rsid w:val="00F8041A"/>
     <w:rsid w:val="00F80B46"/>
     <w:rsid w:val="00F8154F"/>
     <w:rsid w:val="00F83869"/>
     <w:rsid w:val="00F83B4B"/>
     <w:rsid w:val="00F85112"/>
     <w:rsid w:val="00F8630F"/>
     <w:rsid w:val="00F86785"/>
     <w:rsid w:val="00F87EAE"/>
     <w:rsid w:val="00F909B1"/>
     <w:rsid w:val="00F91F2C"/>
     <w:rsid w:val="00F924FF"/>
     <w:rsid w:val="00F94719"/>
     <w:rsid w:val="00F963FD"/>
     <w:rsid w:val="00F97535"/>
     <w:rsid w:val="00FA2873"/>
     <w:rsid w:val="00FA2B20"/>
     <w:rsid w:val="00FA3A9F"/>
     <w:rsid w:val="00FA3D07"/>
     <w:rsid w:val="00FA4D5B"/>
     <w:rsid w:val="00FA4F22"/>
     <w:rsid w:val="00FA4FE7"/>
     <w:rsid w:val="00FA6C08"/>
+    <w:rsid w:val="00FA7B8C"/>
     <w:rsid w:val="00FA7D81"/>
     <w:rsid w:val="00FB1407"/>
     <w:rsid w:val="00FB1BE9"/>
     <w:rsid w:val="00FB2B60"/>
     <w:rsid w:val="00FB30F6"/>
     <w:rsid w:val="00FB3291"/>
     <w:rsid w:val="00FB3F73"/>
     <w:rsid w:val="00FB472C"/>
     <w:rsid w:val="00FB4975"/>
     <w:rsid w:val="00FB4FFD"/>
     <w:rsid w:val="00FB5BAA"/>
     <w:rsid w:val="00FB60ED"/>
     <w:rsid w:val="00FC077A"/>
     <w:rsid w:val="00FC16FC"/>
     <w:rsid w:val="00FC4221"/>
     <w:rsid w:val="00FC488D"/>
     <w:rsid w:val="00FC5153"/>
     <w:rsid w:val="00FC5FA4"/>
     <w:rsid w:val="00FC66FD"/>
     <w:rsid w:val="00FD1590"/>
     <w:rsid w:val="00FD2E3E"/>
     <w:rsid w:val="00FD30C0"/>
     <w:rsid w:val="00FD427F"/>
     <w:rsid w:val="00FD4CC4"/>
+    <w:rsid w:val="00FD5CEB"/>
+    <w:rsid w:val="00FD67A7"/>
     <w:rsid w:val="00FD7439"/>
+    <w:rsid w:val="00FD7CAC"/>
     <w:rsid w:val="00FE09DD"/>
     <w:rsid w:val="00FE10A5"/>
     <w:rsid w:val="00FE175F"/>
     <w:rsid w:val="00FE55B1"/>
     <w:rsid w:val="00FE59AC"/>
     <w:rsid w:val="00FE73BF"/>
     <w:rsid w:val="00FF09BB"/>
     <w:rsid w:val="00FF201B"/>
     <w:rsid w:val="00FF2709"/>
     <w:rsid w:val="00FF335F"/>
     <w:rsid w:val="00FF362A"/>
     <w:rsid w:val="00FF573E"/>
     <w:rsid w:val="00FF5E70"/>
     <w:rsid w:val="00FF672D"/>
     <w:rsid w:val="00FF69C4"/>
     <w:rsid w:val="00FF73B7"/>
     <w:rsid w:val="00FF73BE"/>
+    <w:rsid w:val="1B681D2A"/>
+    <w:rsid w:val="2586F644"/>
+    <w:rsid w:val="3F9F266A"/>
+    <w:rsid w:val="498D450C"/>
+    <w:rsid w:val="4BAE6B31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E9FE8F7"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -8708,51 +8979,51 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E23820"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="205335427">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="211039562">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8928,51 +9199,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2040355000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expression.com.au/services/support-for-seniors-over-65/smoke-alarm-subsidy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fdeafconnect.org.au%2Fcommunity-resources%2Fsmoke-alarm-subsidy-scheme&amp;data=05%7C01%7CLyn.Bermudez%40ndis.gov.au%7Ce3f24b0695934664162608da8628d9e8%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637969807551883013%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=H1jxT%2BNZBTMNuJxQlP9o1MIXP2bwYEduWCk9Kg1eEC4%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology/what-assistive-technology-do-we-fund" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expression.com.au/services/support-for-seniors-over-65/smoke-alarm-subsidy" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fdeafconnect.org.au%2Fcommunity-resources%2Fsmoke-alarm-subsidy-scheme&amp;data=05%7C01%7CLyn.Bermudez%40ndis.gov.au%7Ce3f24b0695934664162608da8628d9e8%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637969807551883013%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=H1jxT%2BNZBTMNuJxQlP9o1MIXP2bwYEduWCk9Kg1eEC4%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9209,203 +9480,207 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -9463,494 +9738,464 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaLengthInSeconds xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EDD8A59-2516-47EE-8A54-B6DCEBE822E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC47F871-75D8-4C86-BB4B-27AB1CF22DAA}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8CDAB9-3E2A-4B18-8A37-ADB05E546845}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB9ABFD6-472C-4B9C-BDEE-B18EDEDF3783}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CE45407-ACD5-4D67-8072-679B3AB8D5B6}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB494CAA-AD3A-4BE3-BD6B-68C60C322729}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1583</Words>
-  <Characters>9024</Characters>
+  <Words>1431</Words>
+  <Characters>8157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10586</CharactersWithSpaces>
+  <CharactersWithSpaces>9569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="90" baseType="variant">
       <vt:variant>
         <vt:i4>8323128</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.expression.com.au/services/support-for-seniors-over-65/smoke-alarm-subsidy</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3211304</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fdeafconnect.org.au%2Fcommunity-resources%2Fsmoke-alarm-subsidy-scheme&amp;data=05%7C01%7CLyn.Bermudez%40ndis.gov.au%7Ce3f24b0695934664162608da8628d9e8%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637969807551883013%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=H1jxT%2BNZBTMNuJxQlP9o1MIXP2bwYEduWCk9Kg1eEC4%3D&amp;reserved=0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6881407</vt:i4>
+        <vt:i4>6225946</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6357031</vt:i4>
+        <vt:i4>2424933</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4456540</vt:i4>
+        <vt:i4>2097208</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2687085</vt:i4>
+        <vt:i4>8192057</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1703965</vt:i4>
+        <vt:i4>2097208</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology/what-assistive-technology-do-we-fund</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194305</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
+        <vt:i4>8192057</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
+        <vt:i4>8192057</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
+        <vt:i4>8192057</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
+        <vt:i4>8192057</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
+        <vt:i4>8192057</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3407985</vt:i4>
+        <vt:i4>8257634</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund</vt:lpwstr>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>what-is-ndis-support</vt:lpwstr>
+        <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
+        <vt:i4>8192057</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>WWFI Smoke Alarms Children</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords>WWFI Smoke Alarms Children</cp:keywords>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2024-11-19T22:16:38Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-01T05:44:53Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>ab9cb2ec-7aa5-4353-82af-20d7a8f33e4b</vt:lpwstr>
+    <vt:lpwstr>8986c2ea-5509-40dc-99f9-584fce34c854</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="NDIAAudience">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
     <vt:r8>5082600</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DocumentType">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="NDIALocation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="NDIALocation">
     <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xd_Signature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DocumentStatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentType">
+    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
 </Properties>
 </file>