--- v0 (2026-06-13)
+++ v1 (2026-11-03)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D90A442" w14:textId="152909F0" w:rsidR="00CD6C18" w:rsidRDefault="00CD6C18" w:rsidP="00A517B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007202C9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FBE45DC" wp14:editId="018AD966">
                 <wp:extent cx="6186114" cy="1188720"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:docPr id="5" name="Freeform 4" descr="(Fact Sheet Name)" title="Title banner"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -506,93 +505,93 @@
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>What are assistance animals?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECF0E35" w14:textId="744BEB1F" w:rsidR="00C03A63" w:rsidRDefault="00AA6B98" w:rsidP="00AA6B98">
       <w:r w:rsidRPr="00405964">
         <w:t xml:space="preserve">Assistance animals, including dog guides, are animals specially trained to help you do things you can’t do because of your disability. </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00405964">
         <w:t>e only fund assistance animals that meet our</w:t>
       </w:r>
       <w:r w:rsidR="000112CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="002428DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>definition of an eligible assistance animal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000112CD">
         <w:t xml:space="preserve"> and our</w:t>
       </w:r>
       <w:r w:rsidRPr="00405964">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00D05808" w:rsidRPr="00E002A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NDIS </w:t>
         </w:r>
         <w:r w:rsidRPr="00E002A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00405964">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390389A5" w14:textId="34557ECE" w:rsidR="00AA6B98" w:rsidRDefault="008C2FE4" w:rsidP="00AA6B98">
       <w:r w:rsidRPr="00A12904">
         <w:t>When</w:t>
       </w:r>
       <w:r w:rsidR="00BB08C5" w:rsidRPr="00A12904">
         <w:t xml:space="preserve"> an assistance animal meets our definition,</w:t>
       </w:r>
       <w:r w:rsidR="00F92FFC" w:rsidRPr="00A12904">
         <w:t xml:space="preserve"> we then consider if the assistance animal meets all of our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00F92FFC" w:rsidRPr="00A12904">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F92FFC" w:rsidRPr="00A12904">
         <w:t xml:space="preserve">. This </w:t>
       </w:r>
       <w:r w:rsidR="002F5738" w:rsidRPr="00A12904">
         <w:t xml:space="preserve">includes </w:t>
       </w:r>
       <w:r w:rsidR="00AA6B98" w:rsidRPr="00A12904">
         <w:t>whether the assistance animal is a</w:t>
       </w:r>
       <w:r w:rsidR="001A1EF3">
         <w:t>n NDIS</w:t>
       </w:r>
       <w:r w:rsidR="00D41E60" w:rsidRPr="00A12904">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA6B98" w:rsidRPr="00A12904">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
@@ -629,51 +628,51 @@
       <w:r w:rsidR="004A1390" w:rsidRPr="00A12904">
         <w:t xml:space="preserve"> and if the assistance animal will cause harm to you or someone else</w:t>
       </w:r>
       <w:r w:rsidR="00AA6B98" w:rsidRPr="00A12904">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001C1573" w:rsidRPr="00A12904">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0490C2" w14:textId="2EE04020" w:rsidR="00B61AA5" w:rsidRPr="00405964" w:rsidRDefault="00B61AA5" w:rsidP="00AA6B98">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information on assistance animals look at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00F843B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Our Guideline – Assistance animals including dog guides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E81D1E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1246F8" w14:textId="5E7A3889" w:rsidR="00B97352" w:rsidRPr="00883605" w:rsidRDefault="00883605" w:rsidP="00883605">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883605">
@@ -746,51 +745,51 @@
       </w:r>
       <w:r w:rsidR="002C12D3">
         <w:t xml:space="preserve">animal </w:t>
       </w:r>
       <w:r w:rsidR="006F50F9">
         <w:t xml:space="preserve">as a </w:t>
       </w:r>
       <w:r w:rsidR="00FF09B7">
         <w:t>therapy</w:t>
       </w:r>
       <w:r w:rsidR="006F50F9">
         <w:t xml:space="preserve"> tool as part of </w:t>
       </w:r>
       <w:r w:rsidR="00FF09B7">
         <w:t xml:space="preserve">a therapy program. </w:t>
       </w:r>
       <w:r w:rsidR="00BC7A23">
         <w:t>To find out more about</w:t>
       </w:r>
       <w:r w:rsidR="005B4430">
         <w:t xml:space="preserve"> anima</w:t>
       </w:r>
       <w:r w:rsidR="00BC7A23">
         <w:t xml:space="preserve">l-assisted therapy and animal therapy, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00F318B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Would we fund it - Therapy animals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00821AA7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122F41EA" w14:textId="77777777" w:rsidR="00CC34ED" w:rsidRPr="006D3EF9" w:rsidRDefault="00CC34ED" w:rsidP="00CC34ED">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D3EF9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Case</w:t>
       </w:r>
       <w:r w:rsidR="00757C34">
@@ -1366,83 +1365,84 @@
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>would</w:t>
       </w:r>
       <w:r w:rsidR="007C4BF5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r w:rsidR="007956AD" w:rsidRPr="006D3EF9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>fund it?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBF29AB" w14:textId="395EE9BA" w:rsidR="003702B1" w:rsidRPr="006D3EF9" w:rsidRDefault="003702B1" w:rsidP="00A517B9">
       <w:r w:rsidRPr="006D3EF9">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To decide if </w:t>
       </w:r>
       <w:r w:rsidR="00CE5328">
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="00010F0C">
         <w:t xml:space="preserve">an NDIS support </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="007C4BF5">
         <w:t xml:space="preserve"> Zahid</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">, we </w:t>
       </w:r>
       <w:r w:rsidR="00D3763B">
         <w:t xml:space="preserve">think about </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">the information </w:t>
       </w:r>
       <w:r w:rsidR="007C4BF5">
         <w:t xml:space="preserve">he has </w:t>
       </w:r>
       <w:r w:rsidR="00162782">
         <w:t xml:space="preserve">given us against the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00913A0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding c</w:t>
         </w:r>
         <w:r w:rsidRPr="009D7D07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>riteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3EF9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AE554C" w14:textId="0939502D" w:rsidR="009D7D07" w:rsidRDefault="00FD521D" w:rsidP="002E5E6B">
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00E6509C">
         <w:t>or</w:t>
       </w:r>
       <w:r>
@@ -1459,51 +1459,51 @@
       </w:r>
       <w:r w:rsidR="00D505EF">
         <w:t xml:space="preserve">ssistance </w:t>
       </w:r>
       <w:r w:rsidR="009D7D07">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D505EF">
         <w:t>nimal</w:t>
       </w:r>
       <w:r w:rsidR="005E6C57">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E6509C">
         <w:t xml:space="preserve">it must </w:t>
       </w:r>
       <w:r w:rsidR="009D7D07">
         <w:t>meet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> all of the</w:t>
       </w:r>
       <w:r w:rsidR="005457D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="005457D9" w:rsidRPr="005457D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005457D9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004B0AA8">
         <w:t xml:space="preserve"> It </w:t>
       </w:r>
       <w:r w:rsidR="00045455" w:rsidRPr="005977E6">
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="009D7D07" w:rsidRPr="005977E6">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001347F1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
@@ -1788,50 +1788,51 @@
       </w:r>
       <w:r w:rsidR="000A0608">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>allied health professional</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’s recommendation for the dog</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E595C5E" w14:textId="77777777" w:rsidR="00371D96" w:rsidRDefault="00371D96" w:rsidP="00A517B9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>a quote from a local dog trainer, who says an assistance dog should be available for Eric within the next 3 months</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35394835" w14:textId="77777777" w:rsidR="00371D96" w:rsidRDefault="00371D96" w:rsidP="00A517B9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>an estimate of the yearly ongoing upkeep costs for the dog.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7193ECB9" w14:textId="13A79B18" w:rsidR="00371D96" w:rsidRDefault="00371D96" w:rsidP="006E4714">
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">To work out if </w:t>
       </w:r>
       <w:r>
         <w:t>an assistance animal is</w:t>
       </w:r>
       <w:r w:rsidR="00CF45E4">
@@ -1851,51 +1852,51 @@
       </w:r>
       <w:r w:rsidRPr="00E8445A">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8445A">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8445A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">give us, and whether it meets </w:t>
       </w:r>
       <w:r w:rsidR="00311D53">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding c</w:t>
         </w:r>
         <w:r w:rsidRPr="00CD4FFA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>riteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3EF9">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
@@ -2103,50 +2104,51 @@
     </w:p>
     <w:p w14:paraId="056CD6D7" w14:textId="794FDC0C" w:rsidR="00371D96" w:rsidRDefault="00371D96" w:rsidP="00A517B9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>it isn’t clear how the dog will help Eric settle into school</w:t>
       </w:r>
       <w:r w:rsidR="00D352C7">
         <w:t xml:space="preserve"> or manage his behaviours of concern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7A9A85" w14:textId="07B9AB87" w:rsidR="00371D96" w:rsidRDefault="00371D96" w:rsidP="00AF3539">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Eric could be taught about responsibility in another way, as would any other child of his age. For example, being given simple chores around the house like setting the table for meals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6986C4CB" w14:textId="042FDA43" w:rsidR="00371D96" w:rsidRPr="00500CE5" w:rsidRDefault="00371D96" w:rsidP="00A517B9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00500CE5">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">if the animal </w:t>
       </w:r>
       <w:r w:rsidR="002F39A4">
         <w:t>will help</w:t>
       </w:r>
       <w:r w:rsidRPr="00500CE5">
         <w:t xml:space="preserve"> Eric to learn about responsibility, the animal is like a normal pet rather than a disability support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF2FAC0" w14:textId="391B7C1C" w:rsidR="00371D96" w:rsidRDefault="00371D96" w:rsidP="00AF554D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61A98">
         <w:t xml:space="preserve">while Eric may need </w:t>
       </w:r>
       <w:r w:rsidR="00032D51">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidR="00032D51" w:rsidRPr="00B61A98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61A98">
         <w:t>to help manage</w:t>
       </w:r>
@@ -2167,51 +2169,51 @@
       <w:r>
         <w:t xml:space="preserve"> the assistance animal plus the cost of other behavioural supports Eric needs while the animal is being trained, isn’t value for money compared to the cost of other best practice supports. For example, the benefits he could get from using a positive behaviour support plan</w:t>
       </w:r>
       <w:r w:rsidR="001F2F81">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FE1283" w14:textId="1FF59534" w:rsidR="00371D96" w:rsidRDefault="00371D96" w:rsidP="00A517B9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5B66">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">planner decides the assistance animal doesn’t meet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="008A5BB8" w:rsidRPr="001A62CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">NDIS </w:t>
         </w:r>
         <w:r w:rsidRPr="001A62CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>. The support isn’t approved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F19062E" w14:textId="77777777" w:rsidR="00371D96" w:rsidRPr="00A517B9" w:rsidRDefault="00371D96" w:rsidP="00A517B9">
       <w:pPr>
         <w:rPr>
@@ -2336,51 +2338,51 @@
       </w:pPr>
       <w:r w:rsidRPr="006D3EF9">
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>For more information</w:t>
       </w:r>
       <w:r w:rsidRPr="00E576D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, refer to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D44352" w14:textId="142144EA" w:rsidR="00E13F0A" w:rsidRDefault="00E13F0A" w:rsidP="00CC34ED">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00F2436E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Assistance animals</w:t>
         </w:r>
         <w:r w:rsidR="00D063FE" w:rsidRPr="00F2436E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> including dog guides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F27814C" w14:textId="2127AB54" w:rsidR="00CC34ED" w:rsidRPr="00A6636B" w:rsidRDefault="00856CCA" w:rsidP="00A6636B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
@@ -2434,991 +2436,124 @@
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00CC34ED" w:rsidRPr="00F2436E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>ecessary</w:t>
       </w:r>
       <w:r w:rsidR="00E13F0A" w:rsidRPr="00F2436E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699818A6" w14:textId="1B26E60F" w:rsidR="00CC34ED" w:rsidRDefault="00856CCA" w:rsidP="27A6EAB5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00C814D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Social and recreation support</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B7B7849" w14:textId="3F162883" w:rsidR="69A4ED24" w:rsidRDefault="69A4ED24" w:rsidP="27A6EAB5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00514388">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Would we fund it – Pets and companion animals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71682543" w14:textId="69DC2F33" w:rsidR="00BD441F" w:rsidRDefault="00BD441F" w:rsidP="27A6EAB5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00BD441F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Would we fund it - Therapy animals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AF6828E" w14:textId="3DABEA75" w:rsidR="00CD6C18" w:rsidRPr="00DE1EBC" w:rsidRDefault="00CD6C18" w:rsidP="00015BC7">
-[...868 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId22"/>
+    <w:sectPr w:rsidR="00BD441F" w:rsidSect="00597741">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="992" w:bottom="1440" w:left="851" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56DE5911" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208">
+    <w:p w14:paraId="57A49FBC" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0BCD13" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="376206AA" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208"/>
+    <w:p w14:paraId="6190D679" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
+    <w:p w14:paraId="0C80BE5F" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
+    <w:p w14:paraId="4213F0E4" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D1718A1" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208">
+    <w:p w14:paraId="222B58F5" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A18D7F0" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DA319E2" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208"/>
+    <w:p w14:paraId="740063C0" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
+    <w:p w14:paraId="4DFFB828" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
+    <w:p w14:paraId="6648B6AA" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03B6BE9C" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33">
+    <w:p w14:paraId="7018E947" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3675,71 +2810,71 @@
         <w:id w:val="1707680655"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="2D10B2FA" w14:textId="7386C4A6" w:rsidR="00A517B9" w:rsidRPr="00E06D2C" w:rsidRDefault="00A517B9" w:rsidP="00E06D2C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A6D6BF7" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208">
+    <w:p w14:paraId="1447FF94" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D3B42D" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0C6B11C1" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208"/>
+    <w:p w14:paraId="29247BC7" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
+    <w:p w14:paraId="77AD3ECE" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
+    <w:p w14:paraId="4C4F69E8" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F4A670" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208">
+    <w:p w14:paraId="721A269E" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A1E48A" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2AB75BAA" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33" w:rsidP="00B04208"/>
+    <w:p w14:paraId="704861F9" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
+    <w:p w14:paraId="23E380EC" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
+    <w:p w14:paraId="69D5B420" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2" w:rsidP="00B04208"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70AD911F" w14:textId="77777777" w:rsidR="00F91A33" w:rsidRDefault="00F91A33">
+    <w:p w14:paraId="3C2F2F52" w14:textId="77777777" w:rsidR="00D026C2" w:rsidRDefault="00D026C2">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="47C8B632" w14:textId="10ACC3B2" w:rsidR="00533236" w:rsidRDefault="00533236">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(</w:t>
       </w:r>
       <w:r w:rsidR="002271C9">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
@@ -10276,51 +9411,50 @@
   <w:num w:numId="65" w16cid:durableId="1625191952">
     <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="1030304167">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1836528741">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="1197162230">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="63"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372B4D"/>
@@ -10381,50 +9515,51 @@
     <w:rsid w:val="0004641A"/>
     <w:rsid w:val="00046766"/>
     <w:rsid w:val="0004795B"/>
     <w:rsid w:val="00047A0A"/>
     <w:rsid w:val="00047B2B"/>
     <w:rsid w:val="000504AB"/>
     <w:rsid w:val="00052875"/>
     <w:rsid w:val="00052C5D"/>
     <w:rsid w:val="000542A5"/>
     <w:rsid w:val="00055956"/>
     <w:rsid w:val="00055C98"/>
     <w:rsid w:val="000560FE"/>
     <w:rsid w:val="00056AB1"/>
     <w:rsid w:val="00056E38"/>
     <w:rsid w:val="0005739C"/>
     <w:rsid w:val="0005757D"/>
     <w:rsid w:val="000600F8"/>
     <w:rsid w:val="00061B1C"/>
     <w:rsid w:val="00062DF6"/>
     <w:rsid w:val="00063181"/>
     <w:rsid w:val="000634A8"/>
     <w:rsid w:val="000655BF"/>
     <w:rsid w:val="00066132"/>
     <w:rsid w:val="0006621B"/>
     <w:rsid w:val="00066261"/>
+    <w:rsid w:val="0006784D"/>
     <w:rsid w:val="000717DA"/>
     <w:rsid w:val="00071973"/>
     <w:rsid w:val="00071B87"/>
     <w:rsid w:val="00073111"/>
     <w:rsid w:val="00073966"/>
     <w:rsid w:val="000752D4"/>
     <w:rsid w:val="000764F8"/>
     <w:rsid w:val="00076D51"/>
     <w:rsid w:val="0008131A"/>
     <w:rsid w:val="000814FF"/>
     <w:rsid w:val="0008165A"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="0008255F"/>
     <w:rsid w:val="00083975"/>
     <w:rsid w:val="0008414F"/>
     <w:rsid w:val="0008608A"/>
     <w:rsid w:val="0008669C"/>
     <w:rsid w:val="00086F89"/>
     <w:rsid w:val="00090A59"/>
     <w:rsid w:val="00090A90"/>
     <w:rsid w:val="00092275"/>
     <w:rsid w:val="000938E7"/>
     <w:rsid w:val="00094F8C"/>
     <w:rsid w:val="000958A9"/>
     <w:rsid w:val="000962A8"/>
@@ -10438,83 +9573,83 @@
     <w:rsid w:val="000A108A"/>
     <w:rsid w:val="000A1BD4"/>
     <w:rsid w:val="000A3A0D"/>
     <w:rsid w:val="000A4422"/>
     <w:rsid w:val="000A4AF3"/>
     <w:rsid w:val="000A53F8"/>
     <w:rsid w:val="000A65E1"/>
     <w:rsid w:val="000A7703"/>
     <w:rsid w:val="000B0966"/>
     <w:rsid w:val="000B0AEB"/>
     <w:rsid w:val="000B1E1B"/>
     <w:rsid w:val="000B25E0"/>
     <w:rsid w:val="000B266B"/>
     <w:rsid w:val="000B2947"/>
     <w:rsid w:val="000B357C"/>
     <w:rsid w:val="000B3D4A"/>
     <w:rsid w:val="000B4B87"/>
     <w:rsid w:val="000B544A"/>
     <w:rsid w:val="000B5E14"/>
     <w:rsid w:val="000B6D43"/>
     <w:rsid w:val="000B6EE1"/>
     <w:rsid w:val="000C0222"/>
     <w:rsid w:val="000C02A5"/>
     <w:rsid w:val="000C172D"/>
     <w:rsid w:val="000C17B7"/>
+    <w:rsid w:val="000C19E7"/>
     <w:rsid w:val="000C1BB5"/>
     <w:rsid w:val="000C1E0F"/>
     <w:rsid w:val="000C1F13"/>
     <w:rsid w:val="000C32B9"/>
     <w:rsid w:val="000C4EA2"/>
     <w:rsid w:val="000D0A05"/>
     <w:rsid w:val="000D0DE2"/>
     <w:rsid w:val="000D259E"/>
     <w:rsid w:val="000D373D"/>
     <w:rsid w:val="000D65C4"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000D6923"/>
     <w:rsid w:val="000D7E69"/>
     <w:rsid w:val="000E1427"/>
     <w:rsid w:val="000E1A5D"/>
     <w:rsid w:val="000E1FD5"/>
     <w:rsid w:val="000E2561"/>
     <w:rsid w:val="000E4D86"/>
     <w:rsid w:val="000E54E9"/>
     <w:rsid w:val="000E7401"/>
     <w:rsid w:val="000F0461"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F2BF0"/>
     <w:rsid w:val="000F3AF0"/>
     <w:rsid w:val="000F3D6C"/>
     <w:rsid w:val="000F3E07"/>
     <w:rsid w:val="000F4209"/>
     <w:rsid w:val="000F4B49"/>
     <w:rsid w:val="000F4D7C"/>
     <w:rsid w:val="000F563D"/>
     <w:rsid w:val="000F7591"/>
     <w:rsid w:val="00101169"/>
-    <w:rsid w:val="0010143A"/>
     <w:rsid w:val="001022AA"/>
     <w:rsid w:val="00102370"/>
     <w:rsid w:val="001027A8"/>
     <w:rsid w:val="00103191"/>
     <w:rsid w:val="00103CE3"/>
     <w:rsid w:val="00104AFF"/>
     <w:rsid w:val="001057E7"/>
     <w:rsid w:val="00106CA7"/>
     <w:rsid w:val="00107CF5"/>
     <w:rsid w:val="00111E77"/>
     <w:rsid w:val="00112784"/>
     <w:rsid w:val="001158AB"/>
     <w:rsid w:val="00115CB9"/>
     <w:rsid w:val="00120FCF"/>
     <w:rsid w:val="00121AB0"/>
     <w:rsid w:val="00123675"/>
     <w:rsid w:val="00127509"/>
     <w:rsid w:val="00127B09"/>
     <w:rsid w:val="00127BEB"/>
     <w:rsid w:val="00130189"/>
     <w:rsid w:val="001307B0"/>
     <w:rsid w:val="0013159A"/>
     <w:rsid w:val="00131F3E"/>
     <w:rsid w:val="00132283"/>
     <w:rsid w:val="0013251A"/>
@@ -10685,50 +9820,51 @@
     <w:rsid w:val="00237B9D"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="002418C3"/>
     <w:rsid w:val="002419B8"/>
     <w:rsid w:val="002428DC"/>
     <w:rsid w:val="00242E5E"/>
     <w:rsid w:val="0024427A"/>
     <w:rsid w:val="0024433B"/>
     <w:rsid w:val="00244809"/>
     <w:rsid w:val="00244BB6"/>
     <w:rsid w:val="0024667A"/>
     <w:rsid w:val="00250258"/>
     <w:rsid w:val="002507C9"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="002513C5"/>
     <w:rsid w:val="00251C62"/>
     <w:rsid w:val="00251C9E"/>
     <w:rsid w:val="00252067"/>
     <w:rsid w:val="00252657"/>
     <w:rsid w:val="00252817"/>
     <w:rsid w:val="00252D9E"/>
     <w:rsid w:val="00252E57"/>
     <w:rsid w:val="0025402F"/>
     <w:rsid w:val="00254CF4"/>
     <w:rsid w:val="00257647"/>
+    <w:rsid w:val="002577FC"/>
     <w:rsid w:val="00257B77"/>
     <w:rsid w:val="00257BFC"/>
     <w:rsid w:val="0026016D"/>
     <w:rsid w:val="002610D9"/>
     <w:rsid w:val="002611DF"/>
     <w:rsid w:val="0026299E"/>
     <w:rsid w:val="002630C8"/>
     <w:rsid w:val="0026408E"/>
     <w:rsid w:val="00265B44"/>
     <w:rsid w:val="00266D69"/>
     <w:rsid w:val="002670F5"/>
     <w:rsid w:val="002677A1"/>
     <w:rsid w:val="00274740"/>
     <w:rsid w:val="00274906"/>
     <w:rsid w:val="00275367"/>
     <w:rsid w:val="00275C67"/>
     <w:rsid w:val="0027635F"/>
     <w:rsid w:val="002801CF"/>
     <w:rsid w:val="00281175"/>
     <w:rsid w:val="002819BF"/>
     <w:rsid w:val="00281AB7"/>
     <w:rsid w:val="0028231D"/>
     <w:rsid w:val="00282586"/>
     <w:rsid w:val="002837DE"/>
     <w:rsid w:val="00284C2C"/>
@@ -10815,50 +9951,51 @@
     <w:rsid w:val="002F36A8"/>
     <w:rsid w:val="002F39A4"/>
     <w:rsid w:val="002F3AC8"/>
     <w:rsid w:val="002F4199"/>
     <w:rsid w:val="002F45C1"/>
     <w:rsid w:val="002F49AC"/>
     <w:rsid w:val="002F4F64"/>
     <w:rsid w:val="002F5738"/>
     <w:rsid w:val="002F5B66"/>
     <w:rsid w:val="002F627F"/>
     <w:rsid w:val="002F62E5"/>
     <w:rsid w:val="002F6452"/>
     <w:rsid w:val="002F6CDC"/>
     <w:rsid w:val="002F70FD"/>
     <w:rsid w:val="002F7105"/>
     <w:rsid w:val="002F7DDA"/>
     <w:rsid w:val="0030132F"/>
     <w:rsid w:val="00301A04"/>
     <w:rsid w:val="00301A7C"/>
     <w:rsid w:val="003027FB"/>
     <w:rsid w:val="00302D69"/>
     <w:rsid w:val="00302F08"/>
     <w:rsid w:val="0030612C"/>
     <w:rsid w:val="003072EF"/>
     <w:rsid w:val="003100FD"/>
+    <w:rsid w:val="0031188F"/>
     <w:rsid w:val="00311D53"/>
     <w:rsid w:val="00312ABF"/>
     <w:rsid w:val="003133F6"/>
     <w:rsid w:val="003136CF"/>
     <w:rsid w:val="00314AC8"/>
     <w:rsid w:val="00314D7B"/>
     <w:rsid w:val="00315DF7"/>
     <w:rsid w:val="00315FFE"/>
     <w:rsid w:val="00321600"/>
     <w:rsid w:val="00321B41"/>
     <w:rsid w:val="0032273A"/>
     <w:rsid w:val="00322F72"/>
     <w:rsid w:val="00325802"/>
     <w:rsid w:val="00326FE9"/>
     <w:rsid w:val="00327A62"/>
     <w:rsid w:val="003322DA"/>
     <w:rsid w:val="00332740"/>
     <w:rsid w:val="00333557"/>
     <w:rsid w:val="003340D5"/>
     <w:rsid w:val="0033588A"/>
     <w:rsid w:val="003362A4"/>
     <w:rsid w:val="003377C9"/>
     <w:rsid w:val="00337A30"/>
     <w:rsid w:val="0034035E"/>
     <w:rsid w:val="00340360"/>
@@ -10894,50 +10031,51 @@
     <w:rsid w:val="00375050"/>
     <w:rsid w:val="00375997"/>
     <w:rsid w:val="0037616B"/>
     <w:rsid w:val="0037689B"/>
     <w:rsid w:val="00376E74"/>
     <w:rsid w:val="003807CA"/>
     <w:rsid w:val="003809E0"/>
     <w:rsid w:val="00380CF3"/>
     <w:rsid w:val="00381A4B"/>
     <w:rsid w:val="00382178"/>
     <w:rsid w:val="003823E9"/>
     <w:rsid w:val="003833DA"/>
     <w:rsid w:val="00385330"/>
     <w:rsid w:val="00386039"/>
     <w:rsid w:val="00387010"/>
     <w:rsid w:val="00390654"/>
     <w:rsid w:val="00392459"/>
     <w:rsid w:val="00392A9E"/>
     <w:rsid w:val="00392B3C"/>
     <w:rsid w:val="003939B1"/>
     <w:rsid w:val="00393D87"/>
     <w:rsid w:val="003954E4"/>
     <w:rsid w:val="00396313"/>
     <w:rsid w:val="0039651C"/>
     <w:rsid w:val="003A043D"/>
+    <w:rsid w:val="003A0553"/>
     <w:rsid w:val="003A2E2D"/>
     <w:rsid w:val="003A310D"/>
     <w:rsid w:val="003A5430"/>
     <w:rsid w:val="003B01DA"/>
     <w:rsid w:val="003B0225"/>
     <w:rsid w:val="003B2A07"/>
     <w:rsid w:val="003B2CFE"/>
     <w:rsid w:val="003B4F21"/>
     <w:rsid w:val="003B63ED"/>
     <w:rsid w:val="003B6E30"/>
     <w:rsid w:val="003C1673"/>
     <w:rsid w:val="003C228B"/>
     <w:rsid w:val="003C2A6F"/>
     <w:rsid w:val="003C3522"/>
     <w:rsid w:val="003C4A15"/>
     <w:rsid w:val="003C5F05"/>
     <w:rsid w:val="003C6065"/>
     <w:rsid w:val="003C6455"/>
     <w:rsid w:val="003C65A9"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003C7D60"/>
     <w:rsid w:val="003D0E8F"/>
     <w:rsid w:val="003D236C"/>
     <w:rsid w:val="003D483A"/>
     <w:rsid w:val="003D59A8"/>
@@ -11019,87 +10157,89 @@
     <w:rsid w:val="0044066D"/>
     <w:rsid w:val="0044164E"/>
     <w:rsid w:val="00442419"/>
     <w:rsid w:val="0044298D"/>
     <w:rsid w:val="004432FA"/>
     <w:rsid w:val="00443561"/>
     <w:rsid w:val="00443919"/>
     <w:rsid w:val="00444D39"/>
     <w:rsid w:val="00445585"/>
     <w:rsid w:val="00445633"/>
     <w:rsid w:val="00447787"/>
     <w:rsid w:val="00450C43"/>
     <w:rsid w:val="00450C56"/>
     <w:rsid w:val="00450D33"/>
     <w:rsid w:val="004516A0"/>
     <w:rsid w:val="00451F60"/>
     <w:rsid w:val="00455378"/>
     <w:rsid w:val="00455A01"/>
     <w:rsid w:val="00457063"/>
     <w:rsid w:val="00457DE2"/>
     <w:rsid w:val="004605C1"/>
     <w:rsid w:val="00461220"/>
     <w:rsid w:val="00462A1E"/>
     <w:rsid w:val="00462A60"/>
     <w:rsid w:val="00463C60"/>
+    <w:rsid w:val="00463E69"/>
     <w:rsid w:val="0046401E"/>
     <w:rsid w:val="004643FB"/>
     <w:rsid w:val="00464C53"/>
     <w:rsid w:val="00465D66"/>
     <w:rsid w:val="004662D8"/>
     <w:rsid w:val="00466EBA"/>
     <w:rsid w:val="00467179"/>
     <w:rsid w:val="0047156B"/>
     <w:rsid w:val="00472986"/>
     <w:rsid w:val="004741FB"/>
     <w:rsid w:val="00474459"/>
     <w:rsid w:val="0047485D"/>
     <w:rsid w:val="004832FA"/>
     <w:rsid w:val="004837ED"/>
     <w:rsid w:val="00483BFE"/>
     <w:rsid w:val="00484CE4"/>
     <w:rsid w:val="00485610"/>
     <w:rsid w:val="00486C07"/>
     <w:rsid w:val="0048750E"/>
     <w:rsid w:val="004900F9"/>
     <w:rsid w:val="00490D1C"/>
     <w:rsid w:val="004917C1"/>
     <w:rsid w:val="00492A3C"/>
     <w:rsid w:val="00492E76"/>
     <w:rsid w:val="00493EB9"/>
     <w:rsid w:val="004943F4"/>
     <w:rsid w:val="004946A9"/>
     <w:rsid w:val="00494B37"/>
     <w:rsid w:val="00495B2E"/>
     <w:rsid w:val="00495FF9"/>
     <w:rsid w:val="00496C6D"/>
     <w:rsid w:val="00496C88"/>
     <w:rsid w:val="004A1390"/>
     <w:rsid w:val="004A2D8C"/>
     <w:rsid w:val="004A2EFD"/>
     <w:rsid w:val="004A40B7"/>
     <w:rsid w:val="004A48A9"/>
+    <w:rsid w:val="004A4CC8"/>
     <w:rsid w:val="004A4FED"/>
     <w:rsid w:val="004A550C"/>
     <w:rsid w:val="004A5EB0"/>
     <w:rsid w:val="004A6EB7"/>
     <w:rsid w:val="004A6FB2"/>
     <w:rsid w:val="004B02C9"/>
     <w:rsid w:val="004B0474"/>
     <w:rsid w:val="004B0AA8"/>
     <w:rsid w:val="004B12F7"/>
     <w:rsid w:val="004B1422"/>
     <w:rsid w:val="004B2CB3"/>
     <w:rsid w:val="004B2EDD"/>
     <w:rsid w:val="004B4276"/>
     <w:rsid w:val="004B550D"/>
     <w:rsid w:val="004B5632"/>
     <w:rsid w:val="004B5D26"/>
     <w:rsid w:val="004B6146"/>
     <w:rsid w:val="004B701D"/>
     <w:rsid w:val="004B7AA2"/>
     <w:rsid w:val="004C0880"/>
     <w:rsid w:val="004C0BE3"/>
     <w:rsid w:val="004C0F3E"/>
     <w:rsid w:val="004C11C0"/>
     <w:rsid w:val="004C342D"/>
     <w:rsid w:val="004C3596"/>
@@ -11180,62 +10320,62 @@
     <w:rsid w:val="00533A7D"/>
     <w:rsid w:val="005349EE"/>
     <w:rsid w:val="0053621D"/>
     <w:rsid w:val="00536C34"/>
     <w:rsid w:val="0053769B"/>
     <w:rsid w:val="005405CC"/>
     <w:rsid w:val="00540F37"/>
     <w:rsid w:val="005414AA"/>
     <w:rsid w:val="00541729"/>
     <w:rsid w:val="00541A3E"/>
     <w:rsid w:val="00544762"/>
     <w:rsid w:val="005457D9"/>
     <w:rsid w:val="00545E6C"/>
     <w:rsid w:val="00546506"/>
     <w:rsid w:val="005507C0"/>
     <w:rsid w:val="00550D36"/>
     <w:rsid w:val="00552254"/>
     <w:rsid w:val="00555662"/>
     <w:rsid w:val="00555817"/>
     <w:rsid w:val="00557268"/>
     <w:rsid w:val="0055736E"/>
     <w:rsid w:val="005575B3"/>
     <w:rsid w:val="00557891"/>
     <w:rsid w:val="00557912"/>
     <w:rsid w:val="00557D9D"/>
-    <w:rsid w:val="00560062"/>
     <w:rsid w:val="00561383"/>
     <w:rsid w:val="00563DDF"/>
     <w:rsid w:val="005640D1"/>
     <w:rsid w:val="0056418A"/>
     <w:rsid w:val="00564D6E"/>
     <w:rsid w:val="00565A91"/>
     <w:rsid w:val="0056695E"/>
     <w:rsid w:val="00566BE3"/>
     <w:rsid w:val="00567908"/>
     <w:rsid w:val="00567CCC"/>
     <w:rsid w:val="00570593"/>
+    <w:rsid w:val="00570DCA"/>
     <w:rsid w:val="00571B90"/>
     <w:rsid w:val="00571C80"/>
     <w:rsid w:val="00573418"/>
     <w:rsid w:val="005765DF"/>
     <w:rsid w:val="00577B43"/>
     <w:rsid w:val="00580EA1"/>
     <w:rsid w:val="00581270"/>
     <w:rsid w:val="00581F4B"/>
     <w:rsid w:val="00582A92"/>
     <w:rsid w:val="00583E7C"/>
     <w:rsid w:val="00585635"/>
     <w:rsid w:val="005858EF"/>
     <w:rsid w:val="005873A8"/>
     <w:rsid w:val="00587670"/>
     <w:rsid w:val="00590271"/>
     <w:rsid w:val="005902F5"/>
     <w:rsid w:val="005916F7"/>
     <w:rsid w:val="00591FD1"/>
     <w:rsid w:val="00593E8A"/>
     <w:rsid w:val="00593F3D"/>
     <w:rsid w:val="00594285"/>
     <w:rsid w:val="0059468F"/>
     <w:rsid w:val="00594AA1"/>
     <w:rsid w:val="005950FA"/>
     <w:rsid w:val="005955D6"/>
@@ -11296,50 +10436,51 @@
     <w:rsid w:val="005F376B"/>
     <w:rsid w:val="005F4326"/>
     <w:rsid w:val="005F4510"/>
     <w:rsid w:val="005F49E6"/>
     <w:rsid w:val="005F5D9B"/>
     <w:rsid w:val="005F7130"/>
     <w:rsid w:val="00603C5F"/>
     <w:rsid w:val="00605827"/>
     <w:rsid w:val="00607564"/>
     <w:rsid w:val="00607F98"/>
     <w:rsid w:val="0061143F"/>
     <w:rsid w:val="00611830"/>
     <w:rsid w:val="0061185B"/>
     <w:rsid w:val="00612488"/>
     <w:rsid w:val="006126BB"/>
     <w:rsid w:val="00613473"/>
     <w:rsid w:val="0061516B"/>
     <w:rsid w:val="00615EFF"/>
     <w:rsid w:val="006163BC"/>
     <w:rsid w:val="00616AA9"/>
     <w:rsid w:val="00616AD8"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="006217FF"/>
     <w:rsid w:val="0062182F"/>
     <w:rsid w:val="00622208"/>
+    <w:rsid w:val="006224F3"/>
     <w:rsid w:val="006241B0"/>
     <w:rsid w:val="006242CD"/>
     <w:rsid w:val="0062479B"/>
     <w:rsid w:val="00624A7E"/>
     <w:rsid w:val="0062566E"/>
     <w:rsid w:val="006272A5"/>
     <w:rsid w:val="006272D2"/>
     <w:rsid w:val="00627A56"/>
     <w:rsid w:val="006302E3"/>
     <w:rsid w:val="006313B9"/>
     <w:rsid w:val="00631F34"/>
     <w:rsid w:val="0063249E"/>
     <w:rsid w:val="006324AE"/>
     <w:rsid w:val="006325F0"/>
     <w:rsid w:val="0063373A"/>
     <w:rsid w:val="006338BA"/>
     <w:rsid w:val="006366E0"/>
     <w:rsid w:val="00636888"/>
     <w:rsid w:val="006378AE"/>
     <w:rsid w:val="00640E47"/>
     <w:rsid w:val="006414B5"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="00644616"/>
     <w:rsid w:val="00644648"/>
     <w:rsid w:val="00644C5A"/>
@@ -11352,50 +10493,51 @@
     <w:rsid w:val="006523D7"/>
     <w:rsid w:val="006527E8"/>
     <w:rsid w:val="00652914"/>
     <w:rsid w:val="00652B21"/>
     <w:rsid w:val="006536E7"/>
     <w:rsid w:val="00653D86"/>
     <w:rsid w:val="00654615"/>
     <w:rsid w:val="00656694"/>
     <w:rsid w:val="0065720E"/>
     <w:rsid w:val="00657A18"/>
     <w:rsid w:val="0066063C"/>
     <w:rsid w:val="00660651"/>
     <w:rsid w:val="00660D6B"/>
     <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00662FFE"/>
     <w:rsid w:val="006635B1"/>
     <w:rsid w:val="00663E0B"/>
     <w:rsid w:val="006665F8"/>
     <w:rsid w:val="00666A5B"/>
     <w:rsid w:val="00667277"/>
     <w:rsid w:val="00667C08"/>
     <w:rsid w:val="00667E98"/>
     <w:rsid w:val="00670A01"/>
     <w:rsid w:val="00670BDD"/>
     <w:rsid w:val="00670C5E"/>
+    <w:rsid w:val="00671110"/>
     <w:rsid w:val="00673B77"/>
     <w:rsid w:val="00673D69"/>
     <w:rsid w:val="006767C0"/>
     <w:rsid w:val="00676FFC"/>
     <w:rsid w:val="006779FE"/>
     <w:rsid w:val="00680B95"/>
     <w:rsid w:val="00681244"/>
     <w:rsid w:val="00681EBA"/>
     <w:rsid w:val="00682F4B"/>
     <w:rsid w:val="006846BD"/>
     <w:rsid w:val="00684EDB"/>
     <w:rsid w:val="0068583D"/>
     <w:rsid w:val="00685C80"/>
     <w:rsid w:val="006867D1"/>
     <w:rsid w:val="00686B73"/>
     <w:rsid w:val="0069107C"/>
     <w:rsid w:val="00691550"/>
     <w:rsid w:val="006917D6"/>
     <w:rsid w:val="00691B13"/>
     <w:rsid w:val="00691B38"/>
     <w:rsid w:val="006935A7"/>
     <w:rsid w:val="00695483"/>
     <w:rsid w:val="006958B7"/>
     <w:rsid w:val="00696331"/>
     <w:rsid w:val="00697A7D"/>
@@ -11442,50 +10584,51 @@
     <w:rsid w:val="006C41DE"/>
     <w:rsid w:val="006C5503"/>
     <w:rsid w:val="006C5CF4"/>
     <w:rsid w:val="006C64CB"/>
     <w:rsid w:val="006C7926"/>
     <w:rsid w:val="006C7D1A"/>
     <w:rsid w:val="006D101E"/>
     <w:rsid w:val="006D160F"/>
     <w:rsid w:val="006D170F"/>
     <w:rsid w:val="006D276C"/>
     <w:rsid w:val="006D3513"/>
     <w:rsid w:val="006D35AA"/>
     <w:rsid w:val="006D3900"/>
     <w:rsid w:val="006D3BB0"/>
     <w:rsid w:val="006D3EF9"/>
     <w:rsid w:val="006D43A0"/>
     <w:rsid w:val="006D52C3"/>
     <w:rsid w:val="006D59D3"/>
     <w:rsid w:val="006D7B3E"/>
     <w:rsid w:val="006D7BC6"/>
     <w:rsid w:val="006E033A"/>
     <w:rsid w:val="006E0974"/>
     <w:rsid w:val="006E307B"/>
     <w:rsid w:val="006E4164"/>
     <w:rsid w:val="006E4714"/>
+    <w:rsid w:val="006E523D"/>
     <w:rsid w:val="006E527D"/>
     <w:rsid w:val="006E6656"/>
     <w:rsid w:val="006E6D22"/>
     <w:rsid w:val="006F276F"/>
     <w:rsid w:val="006F2A91"/>
     <w:rsid w:val="006F2C8A"/>
     <w:rsid w:val="006F390E"/>
     <w:rsid w:val="006F4386"/>
     <w:rsid w:val="006F4489"/>
     <w:rsid w:val="006F4ACE"/>
     <w:rsid w:val="006F50F9"/>
     <w:rsid w:val="006F6038"/>
     <w:rsid w:val="006F65BC"/>
     <w:rsid w:val="006F674C"/>
     <w:rsid w:val="006F6B9D"/>
     <w:rsid w:val="006F7F69"/>
     <w:rsid w:val="00700197"/>
     <w:rsid w:val="00700542"/>
     <w:rsid w:val="00701E5B"/>
     <w:rsid w:val="00702468"/>
     <w:rsid w:val="00703357"/>
     <w:rsid w:val="00704E5E"/>
     <w:rsid w:val="007057CD"/>
     <w:rsid w:val="0070619B"/>
     <w:rsid w:val="00707537"/>
@@ -11737,50 +10880,51 @@
     <w:rsid w:val="00877A32"/>
     <w:rsid w:val="00877B5A"/>
     <w:rsid w:val="00880755"/>
     <w:rsid w:val="00881153"/>
     <w:rsid w:val="00881E46"/>
     <w:rsid w:val="00881FC4"/>
     <w:rsid w:val="00883605"/>
     <w:rsid w:val="0088576F"/>
     <w:rsid w:val="00885792"/>
     <w:rsid w:val="00885EE5"/>
     <w:rsid w:val="00887210"/>
     <w:rsid w:val="00887680"/>
     <w:rsid w:val="00891926"/>
     <w:rsid w:val="00891B25"/>
     <w:rsid w:val="008922A4"/>
     <w:rsid w:val="00892968"/>
     <w:rsid w:val="00892E37"/>
     <w:rsid w:val="00894781"/>
     <w:rsid w:val="00894AC7"/>
     <w:rsid w:val="00895C43"/>
     <w:rsid w:val="00895E3F"/>
     <w:rsid w:val="00897EA5"/>
     <w:rsid w:val="008A1700"/>
     <w:rsid w:val="008A1BF8"/>
     <w:rsid w:val="008A37E9"/>
+    <w:rsid w:val="008A460C"/>
     <w:rsid w:val="008A5BB8"/>
     <w:rsid w:val="008A62F0"/>
     <w:rsid w:val="008A65D0"/>
     <w:rsid w:val="008A65E3"/>
     <w:rsid w:val="008A6DA2"/>
     <w:rsid w:val="008A7632"/>
     <w:rsid w:val="008A7C52"/>
     <w:rsid w:val="008B11F1"/>
     <w:rsid w:val="008B20EA"/>
     <w:rsid w:val="008B2787"/>
     <w:rsid w:val="008B5374"/>
     <w:rsid w:val="008B6BB2"/>
     <w:rsid w:val="008B7CDA"/>
     <w:rsid w:val="008B7E8B"/>
     <w:rsid w:val="008C1227"/>
     <w:rsid w:val="008C19A7"/>
     <w:rsid w:val="008C21A9"/>
     <w:rsid w:val="008C2382"/>
     <w:rsid w:val="008C2FE4"/>
     <w:rsid w:val="008C3B97"/>
     <w:rsid w:val="008C3FCC"/>
     <w:rsid w:val="008C53A2"/>
     <w:rsid w:val="008D12A0"/>
     <w:rsid w:val="008D1DEB"/>
     <w:rsid w:val="008D1E3E"/>
@@ -11832,50 +10976,51 @@
     <w:rsid w:val="00916D21"/>
     <w:rsid w:val="009174C5"/>
     <w:rsid w:val="00921033"/>
     <w:rsid w:val="00921118"/>
     <w:rsid w:val="009222EA"/>
     <w:rsid w:val="0092289C"/>
     <w:rsid w:val="009256CD"/>
     <w:rsid w:val="0092592D"/>
     <w:rsid w:val="00925B75"/>
     <w:rsid w:val="00925E60"/>
     <w:rsid w:val="00926118"/>
     <w:rsid w:val="009262A3"/>
     <w:rsid w:val="00926F56"/>
     <w:rsid w:val="0092743A"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="009311B2"/>
     <w:rsid w:val="0093126F"/>
     <w:rsid w:val="00932CD0"/>
     <w:rsid w:val="00932F83"/>
     <w:rsid w:val="00933533"/>
     <w:rsid w:val="00933FA9"/>
     <w:rsid w:val="009349BD"/>
     <w:rsid w:val="00934DFE"/>
     <w:rsid w:val="009353FF"/>
     <w:rsid w:val="009354F7"/>
+    <w:rsid w:val="00936F94"/>
     <w:rsid w:val="009378B6"/>
     <w:rsid w:val="00940A2D"/>
     <w:rsid w:val="00941B28"/>
     <w:rsid w:val="00941F6D"/>
     <w:rsid w:val="0094265A"/>
     <w:rsid w:val="00942ADB"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="0094609E"/>
     <w:rsid w:val="009463B7"/>
     <w:rsid w:val="00946913"/>
     <w:rsid w:val="009469B2"/>
     <w:rsid w:val="00950CC0"/>
     <w:rsid w:val="009521EC"/>
     <w:rsid w:val="00952B3C"/>
     <w:rsid w:val="00952D57"/>
     <w:rsid w:val="009531D4"/>
     <w:rsid w:val="00954152"/>
     <w:rsid w:val="00954E6A"/>
     <w:rsid w:val="00954EB1"/>
     <w:rsid w:val="009565F3"/>
     <w:rsid w:val="00960C9C"/>
     <w:rsid w:val="00965293"/>
     <w:rsid w:val="00966296"/>
     <w:rsid w:val="00970D17"/>
     <w:rsid w:val="00972CBF"/>
@@ -11933,50 +11078,51 @@
     <w:rsid w:val="009D24CB"/>
     <w:rsid w:val="009D40AF"/>
     <w:rsid w:val="009D5792"/>
     <w:rsid w:val="009D6D3C"/>
     <w:rsid w:val="009D7A5E"/>
     <w:rsid w:val="009D7D07"/>
     <w:rsid w:val="009E147E"/>
     <w:rsid w:val="009E18A7"/>
     <w:rsid w:val="009E283B"/>
     <w:rsid w:val="009E2B8C"/>
     <w:rsid w:val="009E2D07"/>
     <w:rsid w:val="009E2E92"/>
     <w:rsid w:val="009E3E17"/>
     <w:rsid w:val="009E3E81"/>
     <w:rsid w:val="009E3EEC"/>
     <w:rsid w:val="009E5950"/>
     <w:rsid w:val="009E6848"/>
     <w:rsid w:val="009E6B9A"/>
     <w:rsid w:val="009E7918"/>
     <w:rsid w:val="009E7F2A"/>
     <w:rsid w:val="009F1245"/>
     <w:rsid w:val="009F2079"/>
     <w:rsid w:val="009F3E6D"/>
     <w:rsid w:val="009F3FF6"/>
     <w:rsid w:val="009F4C3E"/>
+    <w:rsid w:val="009F59A5"/>
     <w:rsid w:val="009F6433"/>
     <w:rsid w:val="009F6897"/>
     <w:rsid w:val="009F6C5C"/>
     <w:rsid w:val="009F7D0D"/>
     <w:rsid w:val="00A00095"/>
     <w:rsid w:val="00A009CB"/>
     <w:rsid w:val="00A00CB8"/>
     <w:rsid w:val="00A01009"/>
     <w:rsid w:val="00A024B7"/>
     <w:rsid w:val="00A0572A"/>
     <w:rsid w:val="00A05F8D"/>
     <w:rsid w:val="00A07A1E"/>
     <w:rsid w:val="00A1050A"/>
     <w:rsid w:val="00A11437"/>
     <w:rsid w:val="00A1147A"/>
     <w:rsid w:val="00A12904"/>
     <w:rsid w:val="00A1518D"/>
     <w:rsid w:val="00A159CA"/>
     <w:rsid w:val="00A17842"/>
     <w:rsid w:val="00A179DA"/>
     <w:rsid w:val="00A20529"/>
     <w:rsid w:val="00A211A7"/>
     <w:rsid w:val="00A212CB"/>
     <w:rsid w:val="00A22248"/>
     <w:rsid w:val="00A22ADB"/>
@@ -12077,70 +11223,72 @@
     <w:rsid w:val="00AB1E33"/>
     <w:rsid w:val="00AB2084"/>
     <w:rsid w:val="00AB27A5"/>
     <w:rsid w:val="00AB2D8E"/>
     <w:rsid w:val="00AB445D"/>
     <w:rsid w:val="00AB6D69"/>
     <w:rsid w:val="00AB73F8"/>
     <w:rsid w:val="00AB7888"/>
     <w:rsid w:val="00AC0080"/>
     <w:rsid w:val="00AC031E"/>
     <w:rsid w:val="00AC07E9"/>
     <w:rsid w:val="00AC0F7E"/>
     <w:rsid w:val="00AC4708"/>
     <w:rsid w:val="00AC4C02"/>
     <w:rsid w:val="00AC4C8B"/>
     <w:rsid w:val="00AD034D"/>
     <w:rsid w:val="00AD0576"/>
     <w:rsid w:val="00AD2161"/>
     <w:rsid w:val="00AD2C6C"/>
     <w:rsid w:val="00AD3000"/>
     <w:rsid w:val="00AD413B"/>
     <w:rsid w:val="00AD5931"/>
     <w:rsid w:val="00AD5C11"/>
     <w:rsid w:val="00AD7A8D"/>
     <w:rsid w:val="00AE033E"/>
+    <w:rsid w:val="00AE15C9"/>
     <w:rsid w:val="00AE2030"/>
     <w:rsid w:val="00AE215E"/>
     <w:rsid w:val="00AE410C"/>
     <w:rsid w:val="00AE4803"/>
     <w:rsid w:val="00AE55F9"/>
     <w:rsid w:val="00AE67CC"/>
     <w:rsid w:val="00AE77CB"/>
     <w:rsid w:val="00AF0596"/>
     <w:rsid w:val="00AF0B3A"/>
     <w:rsid w:val="00AF1E37"/>
     <w:rsid w:val="00AF2F1F"/>
     <w:rsid w:val="00AF31F1"/>
     <w:rsid w:val="00AF3539"/>
     <w:rsid w:val="00AF3BE5"/>
     <w:rsid w:val="00AF42A9"/>
     <w:rsid w:val="00AF44D4"/>
     <w:rsid w:val="00AF4656"/>
     <w:rsid w:val="00AF554D"/>
     <w:rsid w:val="00AF77BC"/>
     <w:rsid w:val="00B00EB2"/>
+    <w:rsid w:val="00B01C04"/>
     <w:rsid w:val="00B02BA1"/>
     <w:rsid w:val="00B037CD"/>
     <w:rsid w:val="00B04061"/>
     <w:rsid w:val="00B04208"/>
     <w:rsid w:val="00B067F6"/>
     <w:rsid w:val="00B06F9E"/>
     <w:rsid w:val="00B0792D"/>
     <w:rsid w:val="00B10CC4"/>
     <w:rsid w:val="00B11A5C"/>
     <w:rsid w:val="00B14380"/>
     <w:rsid w:val="00B15365"/>
     <w:rsid w:val="00B15866"/>
     <w:rsid w:val="00B15BBC"/>
     <w:rsid w:val="00B15E12"/>
     <w:rsid w:val="00B1704F"/>
     <w:rsid w:val="00B17984"/>
     <w:rsid w:val="00B22292"/>
     <w:rsid w:val="00B22A59"/>
     <w:rsid w:val="00B22F5B"/>
     <w:rsid w:val="00B23D0A"/>
     <w:rsid w:val="00B24417"/>
     <w:rsid w:val="00B26C42"/>
     <w:rsid w:val="00B2731D"/>
     <w:rsid w:val="00B27D79"/>
     <w:rsid w:val="00B309A1"/>
@@ -12329,87 +11477,89 @@
     <w:rsid w:val="00C16004"/>
     <w:rsid w:val="00C1783A"/>
     <w:rsid w:val="00C201AF"/>
     <w:rsid w:val="00C20ABD"/>
     <w:rsid w:val="00C21317"/>
     <w:rsid w:val="00C21DE5"/>
     <w:rsid w:val="00C2255E"/>
     <w:rsid w:val="00C22AB5"/>
     <w:rsid w:val="00C22BBE"/>
     <w:rsid w:val="00C22E2A"/>
     <w:rsid w:val="00C2311D"/>
     <w:rsid w:val="00C23DAE"/>
     <w:rsid w:val="00C25196"/>
     <w:rsid w:val="00C26297"/>
     <w:rsid w:val="00C307FB"/>
     <w:rsid w:val="00C30C53"/>
     <w:rsid w:val="00C3123A"/>
     <w:rsid w:val="00C31B88"/>
     <w:rsid w:val="00C31DCC"/>
     <w:rsid w:val="00C34211"/>
     <w:rsid w:val="00C34B3D"/>
     <w:rsid w:val="00C3652F"/>
     <w:rsid w:val="00C36F34"/>
     <w:rsid w:val="00C37AA5"/>
     <w:rsid w:val="00C4007F"/>
+    <w:rsid w:val="00C41FC8"/>
     <w:rsid w:val="00C42A78"/>
     <w:rsid w:val="00C42A8A"/>
     <w:rsid w:val="00C42CB0"/>
     <w:rsid w:val="00C43031"/>
     <w:rsid w:val="00C4318C"/>
     <w:rsid w:val="00C439CA"/>
     <w:rsid w:val="00C43BD1"/>
     <w:rsid w:val="00C44CAB"/>
     <w:rsid w:val="00C45DB8"/>
     <w:rsid w:val="00C46AC8"/>
     <w:rsid w:val="00C47FA7"/>
     <w:rsid w:val="00C521D8"/>
     <w:rsid w:val="00C532E0"/>
     <w:rsid w:val="00C544C7"/>
     <w:rsid w:val="00C5619C"/>
     <w:rsid w:val="00C56CF1"/>
     <w:rsid w:val="00C600B4"/>
     <w:rsid w:val="00C600C9"/>
     <w:rsid w:val="00C600E3"/>
     <w:rsid w:val="00C60242"/>
     <w:rsid w:val="00C60438"/>
     <w:rsid w:val="00C60B85"/>
     <w:rsid w:val="00C60C5B"/>
     <w:rsid w:val="00C61573"/>
     <w:rsid w:val="00C620E4"/>
     <w:rsid w:val="00C62FFA"/>
     <w:rsid w:val="00C658F6"/>
     <w:rsid w:val="00C65D50"/>
     <w:rsid w:val="00C65DD3"/>
     <w:rsid w:val="00C6625A"/>
     <w:rsid w:val="00C66841"/>
     <w:rsid w:val="00C677A2"/>
     <w:rsid w:val="00C67889"/>
     <w:rsid w:val="00C67D3E"/>
     <w:rsid w:val="00C74C8C"/>
     <w:rsid w:val="00C75A6C"/>
     <w:rsid w:val="00C75A94"/>
+    <w:rsid w:val="00C75AF3"/>
     <w:rsid w:val="00C76118"/>
     <w:rsid w:val="00C773B2"/>
     <w:rsid w:val="00C77802"/>
     <w:rsid w:val="00C77BEF"/>
     <w:rsid w:val="00C77C6F"/>
     <w:rsid w:val="00C801C3"/>
     <w:rsid w:val="00C80425"/>
     <w:rsid w:val="00C8121F"/>
     <w:rsid w:val="00C812C4"/>
     <w:rsid w:val="00C81326"/>
     <w:rsid w:val="00C814D8"/>
     <w:rsid w:val="00C8264B"/>
     <w:rsid w:val="00C82A40"/>
     <w:rsid w:val="00C82EB9"/>
     <w:rsid w:val="00C83809"/>
     <w:rsid w:val="00C84838"/>
     <w:rsid w:val="00C84C45"/>
     <w:rsid w:val="00C85BFC"/>
     <w:rsid w:val="00C87C6F"/>
     <w:rsid w:val="00C87D69"/>
     <w:rsid w:val="00C9243F"/>
     <w:rsid w:val="00C9247A"/>
     <w:rsid w:val="00C92617"/>
     <w:rsid w:val="00C928BD"/>
     <w:rsid w:val="00C929A2"/>
@@ -12437,69 +11587,69 @@
     <w:rsid w:val="00CB4641"/>
     <w:rsid w:val="00CB46D9"/>
     <w:rsid w:val="00CB4CA8"/>
     <w:rsid w:val="00CB53A1"/>
     <w:rsid w:val="00CB6610"/>
     <w:rsid w:val="00CC04BE"/>
     <w:rsid w:val="00CC34ED"/>
     <w:rsid w:val="00CC51DC"/>
     <w:rsid w:val="00CC5D23"/>
     <w:rsid w:val="00CC71CE"/>
     <w:rsid w:val="00CC788F"/>
     <w:rsid w:val="00CC7C36"/>
     <w:rsid w:val="00CD1602"/>
     <w:rsid w:val="00CD2F5E"/>
     <w:rsid w:val="00CD43B5"/>
     <w:rsid w:val="00CD4FFA"/>
     <w:rsid w:val="00CD50A4"/>
     <w:rsid w:val="00CD6BB1"/>
     <w:rsid w:val="00CD6C18"/>
     <w:rsid w:val="00CD7F1F"/>
     <w:rsid w:val="00CE00A1"/>
     <w:rsid w:val="00CE2385"/>
     <w:rsid w:val="00CE4352"/>
     <w:rsid w:val="00CE485F"/>
     <w:rsid w:val="00CE5328"/>
-    <w:rsid w:val="00CE5493"/>
     <w:rsid w:val="00CE64F4"/>
     <w:rsid w:val="00CE7025"/>
     <w:rsid w:val="00CE7855"/>
     <w:rsid w:val="00CE7993"/>
     <w:rsid w:val="00CE79FC"/>
     <w:rsid w:val="00CF02B1"/>
     <w:rsid w:val="00CF1117"/>
     <w:rsid w:val="00CF1579"/>
     <w:rsid w:val="00CF1ABD"/>
     <w:rsid w:val="00CF215D"/>
     <w:rsid w:val="00CF45E4"/>
     <w:rsid w:val="00CF629C"/>
     <w:rsid w:val="00CF6362"/>
     <w:rsid w:val="00CF752A"/>
     <w:rsid w:val="00CF7CD0"/>
     <w:rsid w:val="00D00B83"/>
     <w:rsid w:val="00D017C3"/>
     <w:rsid w:val="00D019C6"/>
+    <w:rsid w:val="00D026C2"/>
     <w:rsid w:val="00D028B5"/>
     <w:rsid w:val="00D03189"/>
     <w:rsid w:val="00D03473"/>
     <w:rsid w:val="00D038B1"/>
     <w:rsid w:val="00D03A54"/>
     <w:rsid w:val="00D03CDD"/>
     <w:rsid w:val="00D044D8"/>
     <w:rsid w:val="00D0537D"/>
     <w:rsid w:val="00D05808"/>
     <w:rsid w:val="00D05C51"/>
     <w:rsid w:val="00D05D36"/>
     <w:rsid w:val="00D063FE"/>
     <w:rsid w:val="00D0647E"/>
     <w:rsid w:val="00D06FD5"/>
     <w:rsid w:val="00D078D6"/>
     <w:rsid w:val="00D10538"/>
     <w:rsid w:val="00D10A31"/>
     <w:rsid w:val="00D1264D"/>
     <w:rsid w:val="00D13AF9"/>
     <w:rsid w:val="00D156CD"/>
     <w:rsid w:val="00D15AB4"/>
     <w:rsid w:val="00D15EC1"/>
     <w:rsid w:val="00D17E7A"/>
     <w:rsid w:val="00D2029F"/>
     <w:rsid w:val="00D2056E"/>
@@ -12875,60 +12025,60 @@
     <w:rsid w:val="00F63A5D"/>
     <w:rsid w:val="00F63CB0"/>
     <w:rsid w:val="00F63DF3"/>
     <w:rsid w:val="00F64374"/>
     <w:rsid w:val="00F6461A"/>
     <w:rsid w:val="00F6529D"/>
     <w:rsid w:val="00F65EEA"/>
     <w:rsid w:val="00F66449"/>
     <w:rsid w:val="00F70349"/>
     <w:rsid w:val="00F709B7"/>
     <w:rsid w:val="00F71753"/>
     <w:rsid w:val="00F721D2"/>
     <w:rsid w:val="00F7326C"/>
     <w:rsid w:val="00F73D64"/>
     <w:rsid w:val="00F74193"/>
     <w:rsid w:val="00F75C0F"/>
     <w:rsid w:val="00F75C4F"/>
     <w:rsid w:val="00F7750D"/>
     <w:rsid w:val="00F8041A"/>
     <w:rsid w:val="00F809FF"/>
     <w:rsid w:val="00F80B46"/>
     <w:rsid w:val="00F80E6A"/>
     <w:rsid w:val="00F8154F"/>
     <w:rsid w:val="00F8232C"/>
     <w:rsid w:val="00F823CE"/>
+    <w:rsid w:val="00F82530"/>
     <w:rsid w:val="00F826EE"/>
     <w:rsid w:val="00F83869"/>
     <w:rsid w:val="00F843B3"/>
     <w:rsid w:val="00F855C2"/>
     <w:rsid w:val="00F86785"/>
     <w:rsid w:val="00F86A13"/>
     <w:rsid w:val="00F87ADD"/>
     <w:rsid w:val="00F90577"/>
     <w:rsid w:val="00F909B1"/>
-    <w:rsid w:val="00F91A33"/>
     <w:rsid w:val="00F91F2C"/>
     <w:rsid w:val="00F929D9"/>
     <w:rsid w:val="00F92FFC"/>
     <w:rsid w:val="00F9441C"/>
     <w:rsid w:val="00F94684"/>
     <w:rsid w:val="00F94719"/>
     <w:rsid w:val="00F94DF0"/>
     <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00F9530E"/>
     <w:rsid w:val="00F95C1C"/>
     <w:rsid w:val="00F963FD"/>
     <w:rsid w:val="00F96412"/>
     <w:rsid w:val="00F97535"/>
     <w:rsid w:val="00FA0C67"/>
     <w:rsid w:val="00FA3A9F"/>
     <w:rsid w:val="00FA3D07"/>
     <w:rsid w:val="00FA3D8C"/>
     <w:rsid w:val="00FA433E"/>
     <w:rsid w:val="00FA4D5B"/>
     <w:rsid w:val="00FA4FE7"/>
     <w:rsid w:val="00FA6881"/>
     <w:rsid w:val="00FA7D81"/>
     <w:rsid w:val="00FB0057"/>
     <w:rsid w:val="00FB02B7"/>
     <w:rsid w:val="00FB1369"/>
@@ -12966,51 +12116,54 @@
     <w:rsid w:val="00FE73BF"/>
     <w:rsid w:val="00FE7980"/>
     <w:rsid w:val="00FF09B7"/>
     <w:rsid w:val="00FF1731"/>
     <w:rsid w:val="00FF201B"/>
     <w:rsid w:val="00FF296F"/>
     <w:rsid w:val="00FF335F"/>
     <w:rsid w:val="00FF362A"/>
     <w:rsid w:val="00FF49C3"/>
     <w:rsid w:val="00FF573E"/>
     <w:rsid w:val="00FF5E70"/>
     <w:rsid w:val="00FF69C4"/>
     <w:rsid w:val="00FF73B7"/>
     <w:rsid w:val="00FF73BE"/>
     <w:rsid w:val="00FF77BF"/>
     <w:rsid w:val="0308540B"/>
     <w:rsid w:val="0E0AC6B2"/>
     <w:rsid w:val="15807D25"/>
     <w:rsid w:val="22E1EDEE"/>
     <w:rsid w:val="2493EDDD"/>
     <w:rsid w:val="27A6EAB5"/>
     <w:rsid w:val="318A214B"/>
     <w:rsid w:val="389F9FA7"/>
     <w:rsid w:val="43AC4D7E"/>
     <w:rsid w:val="44C7F8F8"/>
+    <w:rsid w:val="4FF12A0D"/>
+    <w:rsid w:val="511EB196"/>
     <w:rsid w:val="51D8AB54"/>
+    <w:rsid w:val="562E1535"/>
     <w:rsid w:val="57FCE8C5"/>
     <w:rsid w:val="5D8A172E"/>
     <w:rsid w:val="62DAE471"/>
     <w:rsid w:val="63765186"/>
     <w:rsid w:val="69A4ED24"/>
     <w:rsid w:val="7204ADE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -14991,51 +14144,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2035031357">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistance-animals-including-dog-guides/whats-assistance-animal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/social-and-community-participation/social-and-recreation-support" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/assistive-technologies/therapy-animals?_gl=1*1utu2c*_gcl_au*MTczOTY3MTU0MC4xNzM3NTIwOTg3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistance-animals-including-dog-guides" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/assistive-technologies/therapy-animals?_gl=1*1utu2c*_gcl_au*MTczOTY3MTU0MC4xNzM3NTIwOTg3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistance-animals-including-dog-guides" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/assistive-technologies/pets-and-companion-animals" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/social-and-community-participation/social-and-recreation-support" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistance-animals-including-dog-guides" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistance-animals-including-dog-guides/whats-assistance-animal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/assistive-technologies/therapy-animals?_gl=1*1utu2c*_gcl_au*MTczOTY3MTU0MC4xNzM3NTIwOTg3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/assistive-technologies/therapy-animals?_gl=1*1utu2c*_gcl_au*MTczOTY3MTU0MC4xNzM3NTIwOTg3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistance-animals-including-dog-guides" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/assistive-technologies/pets-and-companion-animals" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15272,212 +14425,104 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010071C6C5F9916F644BAEC48948C50ABA98" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1ee6889b578850a5af1c58d231ebf618">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91d46518-3d20-4e50-87c6-145bc21bb787" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="265aa7e636809bfdd97730c2b15bfb66" ns2:_="">
+    <xsd:import namespace="91d46518-3d20-4e50-87c6-145bc21bb787"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91d46518-3d20-4e50-87c6-145bc21bb787" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
-      </xsd:simpleType>
-[...105 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -15536,445 +14581,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E82D9A10-2975-41F1-BF06-9F21A2DDA723}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4511A6E-8EE9-4D36-9DE5-00AA146B3D21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22DC6E06-3972-4DFB-88C4-3EDDE74190F2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2648091-1335-4171-BD29-B6834A7D24A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7805C00-7D4A-4F3F-A520-AD5E23EF073F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE8FF0D6-C5AE-4CE2-A1C0-038763074658}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91d46518-3d20-4e50-87c6-145bc21bb787"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9353</Characters>
+  <Pages>5</Pages>
+  <Words>1550</Words>
+  <Characters>8836</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10972</CharactersWithSpaces>
+  <CharactersWithSpaces>10366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...254 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-08-27T06:07:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-07T06:54:46Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>ce90442d-24fc-4dfa-876c-4fac25a420b1</vt:lpwstr>
+    <vt:lpwstr>8882ce7a-9a9a-4c20-af37-8573e1ce8ce1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
-[...27 lines deleted...]
-    <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
+    <vt:lpwstr>0x01010071C6C5F9916F644BAEC48948C50ABA98</vt:lpwstr>
   </property>
 </Properties>
 </file>