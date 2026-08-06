--- v0 (2026-06-26)
+++ v1 (2026-08-06)
@@ -12,74 +12,76 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48870D93" w14:textId="36939358" w:rsidR="00A818C3" w:rsidRDefault="00AD27E3" w:rsidP="00A818C3">
+    <w:p w14:paraId="48870D93" w14:textId="313F34FD" w:rsidR="00A818C3" w:rsidRDefault="00AD27E3" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mainstream </w:t>
       </w:r>
       <w:r w:rsidR="006B38E7">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003C2974">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="006B38E7">
         <w:t xml:space="preserve">ommunity </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>supports</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3445729B" w14:textId="6AE1FA51" w:rsidR="005A5D85" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
-      <w:pPr>
+    <w:p w14:paraId="3445729B" w14:textId="6AE1FA51" w:rsidR="005A5D85" w:rsidRDefault="00A818C3" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A818C3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
       <w:r w:rsidR="00AD27E3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE299C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00AD27E3" w:rsidRPr="00AD27E3">
@@ -273,51 +275,54 @@
         </w:rPr>
         <w:t>We call these community supports</w:t>
       </w:r>
       <w:r w:rsidR="00C67A24">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D50E07">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supports that should be funded by mainstream or community supports are not NDIS supports. We can only fund NDIS supports that are related to your disability</w:t>
       </w:r>
       <w:r w:rsidR="00AD27E3" w:rsidRPr="00AD27E3">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0020A329" w14:textId="08BCAF8C" w:rsidR="00A818C3" w:rsidRDefault="0040401C" w:rsidP="00A818C3">
+    <w:p w14:paraId="0020A329" w14:textId="08BCAF8C" w:rsidR="00A818C3" w:rsidRDefault="0040401C" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Governments across Australia </w:t>
       </w:r>
       <w:r w:rsidR="008A0A54">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>work together to make it clear what</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the NDIS and other government services </w:t>
       </w:r>
       <w:r w:rsidR="005A5D85">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -335,674 +340,713 @@
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A1EF2">
         <w:t xml:space="preserve">This guideline explains </w:t>
       </w:r>
       <w:r w:rsidR="00E6127B">
         <w:t xml:space="preserve">how we work out </w:t>
       </w:r>
       <w:r w:rsidR="005A5D85">
         <w:t xml:space="preserve">what </w:t>
       </w:r>
       <w:r w:rsidR="006A1EF2">
         <w:t xml:space="preserve">supports </w:t>
       </w:r>
       <w:r w:rsidR="000A1EA9">
         <w:t xml:space="preserve">are NDIS supports, and what supports </w:t>
       </w:r>
       <w:r w:rsidR="006A1EF2">
         <w:t>should be funded by another service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F201ECD" w14:textId="13939B32" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+    <w:p w14:paraId="7F201ECD" w14:textId="13939B32" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What’s </w:t>
       </w:r>
       <w:r w:rsidR="003F66BB">
         <w:t>in this guideline</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4AA68C" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+    <w:p w14:paraId="0E4AA68C" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>This page covers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E40553" w14:textId="77777777" w:rsidR="00396C24" w:rsidRPr="007D03CE" w:rsidRDefault="00396C24" w:rsidP="00396C24">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="60E40553" w14:textId="77777777" w:rsidR="00396C24" w:rsidRPr="007D03CE" w:rsidRDefault="00396C24" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_What_are_mainstream" w:history="1">
         <w:r w:rsidRPr="00396C24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What are mainstream </w:t>
         </w:r>
         <w:r w:rsidR="001B25B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">and community </w:t>
         </w:r>
         <w:r w:rsidRPr="00396C24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26AD3166" w14:textId="77777777" w:rsidR="00887775" w:rsidRDefault="002A3D6A" w:rsidP="00887775">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="26AD3166" w14:textId="77777777" w:rsidR="00887775" w:rsidRDefault="002A3D6A" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_we_1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do we work out who should fund or provide your supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A7A626F" w14:textId="4454FF88" w:rsidR="005858AE" w:rsidRPr="00887775" w:rsidRDefault="005858AE" w:rsidP="005858AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0A7A626F" w14:textId="4454FF88" w:rsidR="005858AE" w:rsidRPr="00887775" w:rsidRDefault="005858AE" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_supports_will" w:history="1">
         <w:r w:rsidRPr="00396C24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NDIS </w:t>
         </w:r>
         <w:r w:rsidRPr="00396C24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports will we include in your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D4CCD46" w14:textId="77777777" w:rsidR="00396C24" w:rsidRDefault="002A3D6A" w:rsidP="00396C24">
-[...3 lines deleted...]
-      <w:hyperlink w:anchor="_Who_funds_or" w:history="1">
+    <w:p w14:paraId="5D4CCD46" w14:textId="50071813" w:rsidR="00396C24" w:rsidRDefault="002A3D6A" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Who_is_responsible" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Who </w:t>
         </w:r>
         <w:r w:rsidR="00E01DB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>is responsible for the supports you need</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F4FA77D" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="5F4FA77D" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Health_1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Health</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DD94D24" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="00653437" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="0DD94D24" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="00653437" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Mental_health_" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Mental health and psychosocial disability</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="647112AD" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="647112AD" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="Hospital_discharge" w:history="1">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Hospital </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>d</w:t>
         </w:r>
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ischarge</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60E66451" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="60E66451" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="Early_childhood_development" w:history="1">
         <w:r w:rsidRPr="00E318AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Early childhood development</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01A35FBB" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="01A35FBB" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Child_protection_and">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Child protection and family support</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="739C366A" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="739C366A" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_School_education">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>School education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AE0642A" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="4AE0642A" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="Higher_education_and_vocational_ed">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Higher education and vocational education and training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D6F749B" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="1D6F749B" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Employment">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Employment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57D90D83" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="57D90D83" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004971D6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Housing_and_community">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Housing and community infrastructure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CE84510" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="3CE84510" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Transport">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Transport</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35AE54EC" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004F1263" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="35AE54EC" w14:textId="77777777" w:rsidR="00094AE6" w:rsidRPr="004F1263" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Justice">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Justice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="153181C6" w14:textId="32F4B68E" w:rsidR="00094AE6" w:rsidRDefault="00094AE6" w:rsidP="007D249A">
+    <w:p w14:paraId="153181C6" w14:textId="32F4B68E" w:rsidR="00094AE6" w:rsidRDefault="00094AE6" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Aged_care">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Aged care</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5620DF30" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5620DF30" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="00AD27E3">
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461F1565" w14:textId="2A7F7DE0" w:rsidR="000B67F4" w:rsidRDefault="000B67F4" w:rsidP="000B67F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="461F1565" w14:textId="421B8E67" w:rsidR="000B67F4" w:rsidRDefault="000B67F4" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor=":~:text=Your%20plan-,Creating%20your%20plan,-Creating%20your%20plan" w:history="1">
         <w:r w:rsidRPr="004340A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What principles do we follow to create your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="245A362A" w14:textId="4E36EE25" w:rsidR="00580234" w:rsidRPr="007D249A" w:rsidRDefault="00580234" w:rsidP="002E78D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="245A362A" w14:textId="6A35406F" w:rsidR="00580234" w:rsidRPr="007D249A" w:rsidRDefault="00580234" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="our-guideline" w:history="1">
         <w:r w:rsidRPr="00580234">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Justice system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47DB793C" w14:textId="780CB7BD" w:rsidR="00CC75D3" w:rsidRDefault="00CC75D3" w:rsidP="002E78D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="47DB793C" w14:textId="780CB7BD" w:rsidR="00CC75D3" w:rsidRDefault="00CC75D3" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C16BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reasonable and </w:t>
         </w:r>
         <w:r w:rsidR="00FE1DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>n</w:t>
         </w:r>
         <w:r w:rsidRPr="00C16BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ecessary </w:t>
         </w:r>
         <w:r w:rsidR="00FE1DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="00C16BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>upports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49C6BE40" w14:textId="1AF1C4CC" w:rsidR="00C16BE2" w:rsidRDefault="00C16BE2" w:rsidP="002E78D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="49C6BE40" w14:textId="13B643B0" w:rsidR="00C16BE2" w:rsidRDefault="00C16BE2" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="your-plan" w:history="1">
         <w:r w:rsidRPr="00C16BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Creating </w:t>
         </w:r>
         <w:r w:rsidR="00FE1DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>y</w:t>
         </w:r>
         <w:r w:rsidRPr="00C16BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">our </w:t>
         </w:r>
         <w:r w:rsidR="00FE1DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>p</w:t>
         </w:r>
         <w:r w:rsidRPr="00C16BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>lan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="687D73B7" w14:textId="481798C1" w:rsidR="00C16BE2" w:rsidRPr="00C16BE2" w:rsidRDefault="00C16BE2" w:rsidP="002E78D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="687D73B7" w14:textId="1E4CDACB" w:rsidR="00C16BE2" w:rsidRPr="00C16BE2" w:rsidRDefault="00C16BE2" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="your-plan" w:history="1">
         <w:r w:rsidRPr="00C16BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Your </w:t>
         </w:r>
         <w:r w:rsidR="00FE1DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>p</w:t>
         </w:r>
         <w:r w:rsidRPr="00C16BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>lan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FCD24D9" w14:textId="43D17D5E" w:rsidR="00CC75D3" w:rsidRPr="00066CE4" w:rsidRDefault="00CC75D3" w:rsidP="002E78D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2FCD24D9" w14:textId="113D3B16" w:rsidR="00CC75D3" w:rsidRPr="00F74DE3" w:rsidRDefault="00CC75D3" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:anchor="11" w:history="1">
-        <w:r w:rsidRPr="00066CE4">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00F74DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Informal </w:t>
         </w:r>
-        <w:r w:rsidR="00FE1DC3" w:rsidRPr="00066CE4">
+        <w:r w:rsidR="00FE1DC3" w:rsidRPr="00F74DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidRPr="00066CE4">
+        <w:r w:rsidRPr="00F74DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>upports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C0B6BDA" w14:textId="77777777" w:rsidR="008A0A54" w:rsidRPr="00FE3546" w:rsidRDefault="008A0A54" w:rsidP="002E78D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6C0B6BDA" w14:textId="75106E17" w:rsidR="008A0A54" w:rsidRPr="00F74DE3" w:rsidRDefault="008A0A54" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00FE3546">
+      <w:hyperlink r:id="rId17" w:anchor="supports-you-can-access" w:history="1">
+        <w:r w:rsidRPr="00F74DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Supports you can access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D356DEE" w14:textId="77777777" w:rsidR="007A7D74" w:rsidRDefault="007A7D74" w:rsidP="00396C24">
+    <w:p w14:paraId="0D356DEE" w14:textId="77777777" w:rsidR="007A7D74" w:rsidRDefault="007A7D74" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_What_are_mainstream"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">What are mainstream </w:t>
       </w:r>
       <w:r w:rsidR="001B25B3">
         <w:t xml:space="preserve">and community </w:t>
       </w:r>
       <w:r w:rsidR="00CC40A2">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C6EDF2" w14:textId="77777777" w:rsidR="003A6133" w:rsidRDefault="003A6133" w:rsidP="000A0BFE">
+    <w:p w14:paraId="55C6EDF2" w14:textId="47BA27CB" w:rsidR="003A6133" w:rsidRDefault="003A6133" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mainstream </w:t>
       </w:r>
       <w:r w:rsidR="00CE4128">
         <w:t>and community supports are the supports</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you get outside the NDIS. </w:t>
       </w:r>
       <w:r w:rsidR="00A12B8E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">These are the </w:t>
       </w:r>
       <w:r w:rsidR="00A12B8E" w:rsidRPr="007A7D74">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">supports </w:t>
       </w:r>
       <w:r w:rsidR="00A12B8E" w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">available to everyone, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A12B8E" w:rsidRPr="002D1F6C">
+      <w:r w:rsidR="00A12B8E" w:rsidRPr="000F5317">
         <w:t>whether or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A12B8E" w:rsidRPr="002D1F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D1F6C" w:rsidRPr="00F03630">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidR="002D1F6C" w:rsidRPr="002D1F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12B8E" w:rsidRPr="002D1F6C">
         <w:t>have a disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA33661" w14:textId="4C4C0B5D" w:rsidR="007C2EBE" w:rsidRDefault="007D5ABB" w:rsidP="000A0BFE">
+    <w:p w14:paraId="4BA33661" w14:textId="4C4C0B5D" w:rsidR="007C2EBE" w:rsidRDefault="007D5ABB" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>You can get mainstream</w:t>
       </w:r>
       <w:r w:rsidR="00196CDA">
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00196CDA">
         <w:t>from government</w:t>
       </w:r>
       <w:r w:rsidR="00CA15C9">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00196CDA">
         <w:t>funded services</w:t>
       </w:r>
       <w:r w:rsidR="007C2EBE">
         <w:t>. You can also get</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> community supports from </w:t>
       </w:r>
       <w:r w:rsidR="00196CDA">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r>
         <w:t>services in your local community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F69FC6E" w14:textId="6E90C541" w:rsidR="00592B7A" w:rsidRPr="003C6AE9" w:rsidRDefault="007D5ABB" w:rsidP="000A0BFE">
+    <w:p w14:paraId="4F69FC6E" w14:textId="6E90C541" w:rsidR="00592B7A" w:rsidRPr="003C6AE9" w:rsidRDefault="007D5ABB" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>If you have a disability, t</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">hese supports can help you </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">become </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">as independent as </w:t>
       </w:r>
       <w:r w:rsidR="004404BD">
         <w:t>you can</w:t>
       </w:r>
       <w:r w:rsidR="00E611BB">
         <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r w:rsidR="004404BD" w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">and participate in </w:t>
       </w:r>
       <w:r>
@@ -1011,129 +1055,134 @@
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> community.</w:t>
       </w:r>
       <w:r w:rsidR="008B5D46">
         <w:t xml:space="preserve"> They can often help you in ways we can’t.</w:t>
       </w:r>
       <w:r w:rsidR="003C6AE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00592B7A" w:rsidRPr="003C6AE9">
         <w:t xml:space="preserve">We know people </w:t>
       </w:r>
       <w:r w:rsidR="004F7B0E">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00592B7A" w:rsidRPr="003C6AE9">
         <w:t xml:space="preserve"> disability achieve the best outcomes when they </w:t>
       </w:r>
       <w:r w:rsidR="007C2EBE" w:rsidRPr="003C6AE9">
         <w:t>can get</w:t>
       </w:r>
       <w:r w:rsidR="00592B7A" w:rsidRPr="003C6AE9">
         <w:t xml:space="preserve"> the same supports and services as all Australians.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3005F5F5" w14:textId="24673294" w:rsidR="00B52199" w:rsidRDefault="00435699" w:rsidP="00B52199">
+    <w:p w14:paraId="3005F5F5" w14:textId="24673294" w:rsidR="00B52199" w:rsidRDefault="00435699" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Government</w:t>
       </w:r>
       <w:r w:rsidR="00B52199">
         <w:t xml:space="preserve"> and community services must</w:t>
       </w:r>
       <w:r w:rsidR="00EE7816">
         <w:t xml:space="preserve"> make sure</w:t>
       </w:r>
       <w:r w:rsidR="00B52199">
         <w:t xml:space="preserve"> all Australians</w:t>
       </w:r>
       <w:r w:rsidR="007C2EBE">
         <w:t>, including people with disability,</w:t>
       </w:r>
       <w:r w:rsidR="00B52199">
         <w:t xml:space="preserve"> have access to their supports. </w:t>
       </w:r>
       <w:r w:rsidR="00B52199" w:rsidRPr="00484E0F">
         <w:t xml:space="preserve">The NDIS was </w:t>
       </w:r>
       <w:r w:rsidR="00AF1F5C">
         <w:t>created</w:t>
       </w:r>
       <w:r w:rsidR="00B52199" w:rsidRPr="00484E0F">
         <w:t xml:space="preserve"> to work </w:t>
       </w:r>
       <w:r w:rsidR="001C1149" w:rsidRPr="00484E0F">
         <w:t>alongside</w:t>
       </w:r>
       <w:r w:rsidRPr="00484E0F">
         <w:t xml:space="preserve"> government</w:t>
       </w:r>
       <w:r w:rsidR="009072D6">
         <w:t xml:space="preserve"> and community services</w:t>
       </w:r>
       <w:r w:rsidR="00315F12">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B52199" w:rsidRPr="00484E0F">
         <w:t>not replace them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB9845A" w14:textId="77777777" w:rsidR="00124B96" w:rsidRPr="003438AD" w:rsidRDefault="00124B96" w:rsidP="00124B96">
-      <w:r>
+    <w:p w14:paraId="6FB9845A" w14:textId="77777777" w:rsidR="00124B96" w:rsidRPr="003438AD" w:rsidRDefault="00124B96" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Governments across Australia</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12BDF">
         <w:t xml:space="preserve"> work </w:t>
       </w:r>
       <w:r w:rsidRPr="00A079FB">
         <w:t xml:space="preserve">together </w:t>
       </w:r>
       <w:r>
         <w:t>to improve</w:t>
       </w:r>
       <w:r w:rsidRPr="00A079FB">
         <w:t xml:space="preserve"> the NDIS and other</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> government services. They help </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12BDF">
         <w:t xml:space="preserve">make it clear which areas of government are responsible for funding or providing different types of </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006513CB">
-        <w:t>mainstream</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> supports</w:t>
+        <w:t>mainstream supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12BDF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B17746B" w14:textId="1C5CD42A" w:rsidR="000864C7" w:rsidRDefault="00B52199" w:rsidP="000A0BFE">
+    <w:p w14:paraId="3B17746B" w14:textId="1C5CD42A" w:rsidR="000864C7" w:rsidRDefault="00B52199" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This guideline explains how we </w:t>
       </w:r>
       <w:r w:rsidR="003A0127">
         <w:t>work out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> whether supports </w:t>
       </w:r>
       <w:r w:rsidR="00552EEC">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">be funded or provided by us or by </w:t>
       </w:r>
       <w:r w:rsidR="007D0971">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003A0127">
         <w:t>nother</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> service.</w:t>
       </w:r>
       <w:r w:rsidR="00B56C19">
@@ -1159,971 +1208,1070 @@
       </w:r>
       <w:r w:rsidR="003C6AE9">
         <w:t xml:space="preserve">made </w:t>
       </w:r>
       <w:r w:rsidR="00B56C19">
         <w:t xml:space="preserve">when the NDIS was </w:t>
       </w:r>
       <w:r w:rsidR="00E83DFB">
         <w:t>created</w:t>
       </w:r>
       <w:r w:rsidR="00B56C19">
         <w:t xml:space="preserve">, and new government agreements in </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00B56C19" w:rsidRPr="00B56C19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Disability Reform Ministers Meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B56C19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDA134D" w14:textId="5FF5FBF2" w:rsidR="000864C7" w:rsidRDefault="003C6AE9" w:rsidP="000A0BFE">
+    <w:p w14:paraId="0DDA134D" w14:textId="5FF5FBF2" w:rsidR="000864C7" w:rsidRDefault="003C6AE9" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This guideline </w:t>
       </w:r>
       <w:r w:rsidR="008A0A54">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidR="000864C7">
         <w:t xml:space="preserve"> examples of supports that other government services </w:t>
       </w:r>
       <w:r w:rsidR="008A0A54">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidR="000864C7">
         <w:t xml:space="preserve"> provide</w:t>
       </w:r>
       <w:r w:rsidR="008A0A54">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="000864C7">
         <w:t xml:space="preserve"> examples of supports </w:t>
       </w:r>
       <w:r w:rsidR="008A0A54">
         <w:t>we may</w:t>
       </w:r>
       <w:r w:rsidR="000864C7">
         <w:t xml:space="preserve"> fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D353176" w14:textId="30441FE2" w:rsidR="00B96430" w:rsidRDefault="005871E0" w:rsidP="005871E0">
+    <w:p w14:paraId="0D353176" w14:textId="125C63EA" w:rsidR="00B96430" w:rsidRDefault="005871E0" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When we make decisions, we consider the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="6795F839">
+      <w:hyperlink r:id="rId19" w:anchor="how-we-create-your-first-ndis-plan">
+        <w:r w:rsidRPr="00AE7459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00AE7459">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00791B18">
         <w:t>These principles explain how we make sure you get the reasonable and necessary supports you need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF7AD68" w14:textId="19259914" w:rsidR="005871E0" w:rsidRDefault="00791B18" w:rsidP="005871E0">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1AF7AD68" w14:textId="19259914" w:rsidR="005871E0" w:rsidRDefault="00791B18" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="003C6AE9">
         <w:t xml:space="preserve"> principles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> also help us make sure the NDIS is financially sustainable</w:t>
       </w:r>
       <w:r w:rsidR="005871E0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003C6AE9">
         <w:t xml:space="preserve"> This means we manage our funding so we can </w:t>
       </w:r>
       <w:r w:rsidR="00F737C9">
         <w:t xml:space="preserve">meet your disability needs now, </w:t>
       </w:r>
       <w:r w:rsidR="003C6AE9">
         <w:t>as well as your needs and the needs of other people with disability in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342EA667" w14:textId="77777777" w:rsidR="001B25B3" w:rsidRDefault="001B25B3" w:rsidP="00B03FCC">
+    <w:p w14:paraId="342EA667" w14:textId="77777777" w:rsidR="001B25B3" w:rsidRDefault="001B25B3" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What are mainstream supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB28DAA" w14:textId="77777777" w:rsidR="00FE0849" w:rsidRPr="007A7D74" w:rsidRDefault="00173B82" w:rsidP="00FE0849">
+    <w:p w14:paraId="7CB28DAA" w14:textId="77777777" w:rsidR="00FE0849" w:rsidRPr="007A7D74" w:rsidRDefault="00173B82" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t>There are many</w:t>
       </w:r>
       <w:r w:rsidR="000F4AA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F4AA0">
         <w:t>government</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F4AA0">
         <w:t xml:space="preserve"> supports that</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">use in our everyday lives. </w:t>
       </w:r>
       <w:r w:rsidR="001764C0">
         <w:t>We call these mainstream supports</w:t>
       </w:r>
       <w:r w:rsidR="006740DA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F1A133" w14:textId="77777777" w:rsidR="00173B82" w:rsidRPr="007A7D74" w:rsidRDefault="00173B82" w:rsidP="00173B82">
+    <w:p w14:paraId="68F1A133" w14:textId="77777777" w:rsidR="00173B82" w:rsidRPr="007A7D74" w:rsidRDefault="00173B82" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t>Sometimes they</w:t>
       </w:r>
       <w:r>
         <w:t>’re essential</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006740DA">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> like health care. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Or they’re </w:t>
       </w:r>
       <w:r w:rsidR="006740DA">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> that help us get the most out of life, </w:t>
       </w:r>
       <w:r w:rsidR="00374478">
         <w:t>so you can</w:t>
       </w:r>
       <w:r w:rsidR="00374478" w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>work</w:t>
       </w:r>
       <w:r w:rsidR="007D0971">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C217D8" w14:textId="53E1255F" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00EA4113" w:rsidP="00AB3F94">
+    <w:p w14:paraId="18C217D8" w14:textId="53E1255F" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00EA4113" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can get </w:t>
       </w:r>
       <w:r w:rsidR="00F128FF">
         <w:t xml:space="preserve">most </w:t>
       </w:r>
       <w:r w:rsidR="004404BD">
         <w:t xml:space="preserve">of these </w:t>
       </w:r>
       <w:r>
         <w:t>supports through m</w:t>
       </w:r>
       <w:r w:rsidR="007A7D74" w:rsidRPr="007A7D74">
         <w:t>ainstream s</w:t>
       </w:r>
       <w:r w:rsidR="00865523">
         <w:t>ervices</w:t>
       </w:r>
       <w:r w:rsidR="006D3BC2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E770DF">
         <w:t xml:space="preserve">Mainstream services are other government services, and </w:t>
       </w:r>
       <w:r w:rsidR="006D3BC2">
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidR="007A7D74" w:rsidRPr="007A7D74">
         <w:t>things like:</w:t>
       </w:r>
       <w:r w:rsidR="00A50C69" w:rsidRPr="007A7D74">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691965AD" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="691965AD" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t>health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5E7E22" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0E5E7E22" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t>mental health</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and psychosocial disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A19A17C" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="5A19A17C" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t>early childhood</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245508A9" w14:textId="08DCFFEB" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="245508A9" w14:textId="08DCFFEB" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>child protection and family support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3A0379" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6D3A0379" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>school education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A42F1E" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="65A42F1E" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7D74">
+        <w:lastRenderedPageBreak/>
         <w:t>higher education and vocational education and training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B07CF8" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="66B07CF8" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t>employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB72597" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="1BB72597" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">housing and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">community </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>infrastructure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C29D01F" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="5C29D01F" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t>transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B220CED" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4B220CED" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t>justice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7456CDDD" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="003C6AE9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7456CDDD" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>aged care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346CC13B" w14:textId="10671152" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="004F0A8C">
+    <w:p w14:paraId="346CC13B" w14:textId="10671152" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everyone </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">in the Australian community </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uses mainstream </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">supports </w:t>
       </w:r>
       <w:r>
         <w:t>in some way.</w:t>
       </w:r>
       <w:r w:rsidR="00D90EDC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>For example</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> all children </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are entitled </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>to access schooling. Hospitals also have a responsibility to treat everyone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3DB339" w14:textId="042082A3" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="005B3C57">
+    <w:p w14:paraId="4B3DB339" w14:textId="042082A3" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Mainstream services may need to adjust their supports to make them suitable for people with disability. These are called reasonable adjustments. They include things like providing ramps for buildings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191173CA" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="007D5ABB">
+    <w:p w14:paraId="191173CA" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Who_funds_different"/>
       <w:bookmarkStart w:id="2" w:name="_How_do_we"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="007A7D74">
         <w:t>What are community supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D93DD4E" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="007D5ABB">
+    <w:p w14:paraId="4D93DD4E" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">Community supports are </w:t>
       </w:r>
       <w:r>
         <w:t>the supports you can get from</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">community services. For example, you can get supports from </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">community groups, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">non-government organisations, sporting clubs, </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>local council</w:t>
       </w:r>
       <w:r>
         <w:t>s, church groups and charities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9DD9C5" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="007D5ABB">
+    <w:p w14:paraId="3C9DD9C5" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="007A7D74">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Many community organisations offer a range of </w:t>
       </w:r>
       <w:r>
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> for children, teenagers, families and older people</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>includ</w:t>
       </w:r>
       <w:r>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> advice, information and practical help</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB82BA4" w14:textId="0333B21C" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="007D5ABB">
+    <w:p w14:paraId="0EB82BA4" w14:textId="0333B21C" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Community services may also need to provide reasonable adjustments to make their supports suitable for people with disability. They include things like providing additional help to people with disability so they can access the same activities as people without disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6EFA95" w14:textId="4EB0CAB0" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="007D5ABB">
+    <w:p w14:paraId="4A6EFA95" w14:textId="4EB0CAB0" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Your local area coordinator, e</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
       <w:r>
         <w:t>childhood p</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">artner or </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve">upport </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>oordinator can help you find out what community services are available in your local area</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. They can also help you connect to these services and explore ways to pursue </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>your goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E901553" w14:textId="714488FA" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="007D5ABB">
+    <w:p w14:paraId="1E901553" w14:textId="7D71CFB6" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As well as your community, sometimes it’s reasonable to expect your informal supports, like your friends and family, to provide the supports you need. Learn more </w:t>
       </w:r>
       <w:r w:rsidRPr="00066CE4">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00066CE4">
+        <w:r w:rsidRPr="007D1435">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>informal supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00066CE4">
+      <w:r w:rsidRPr="007D1435">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188ED9E9" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00AD27E3">
+    <w:p w14:paraId="188ED9E9" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_How_do_we_1"/>
       <w:bookmarkStart w:id="4" w:name="_How__"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="003E2427">
+        <w:lastRenderedPageBreak/>
         <w:t>How do we work out who should fund or provide your supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD93911" w14:textId="77162AF1" w:rsidR="00A50C69" w:rsidRPr="00020848" w:rsidRDefault="00A50C69" w:rsidP="00020848">
+    <w:p w14:paraId="5BD93911" w14:textId="123A72CE" w:rsidR="00A50C69" w:rsidRPr="00020848" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Supports we fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00020848">
-        <w:t xml:space="preserve"> must meet the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001556FC">
+        <w:t xml:space="preserve"> must meet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352DF2">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="001556FC" w:rsidRPr="00352DF2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
-        <w:r w:rsidR="00AA209E">
+        <w:r w:rsidR="00AA209E" w:rsidRPr="00352DF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00020848">
+      <w:r w:rsidRPr="00352DF2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AC28DA" w14:textId="7482595C" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00020848">
-      <w:pPr>
+    <w:p w14:paraId="71AC28DA" w14:textId="7482595C" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020848">
         <w:t xml:space="preserve">One of these criteria is that the support must be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020848">
         <w:t>NDIS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> support.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00020848">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>This means they’re supports we can fund, based on NDIS laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376F2488" w14:textId="089ACAB5" w:rsidR="00A50C69" w:rsidRPr="00020848" w:rsidRDefault="00A50C69" w:rsidP="00020848">
+    <w:p w14:paraId="376F2488" w14:textId="089ACAB5" w:rsidR="00A50C69" w:rsidRPr="00020848" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00020848">
         <w:t>We can’t fund supports that are appropriately funded or provided either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD949B3" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="00020848" w:rsidRDefault="00A50C69" w:rsidP="00020848">
+    <w:p w14:paraId="3DD949B3" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="00020848" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00020848">
         <w:t>by other general systems of service delivery or support services, such as a workers compensation scheme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ED3F21" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="00020848" w:rsidRDefault="00A50C69" w:rsidP="00020848">
+    <w:p w14:paraId="53ED3F21" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="00020848" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00020848">
         <w:t>under a universal service obligation that mainstream services must provide to all Australians, such as schools and public hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165BA782" w14:textId="4004C85A" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="007D03CE">
+    <w:p w14:paraId="165BA782" w14:textId="4004C85A" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00020848">
         <w:t>as a reasonable adjustment under discrimination law, such as making places or venues accessible for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3D9384" w14:textId="2AD0A777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00E50911">
+    <w:p w14:paraId="4B3D9384" w14:textId="2AD0A777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="008461DA">
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r>
         <w:t>can’t</w:t>
       </w:r>
       <w:r w:rsidRPr="008461DA">
         <w:t xml:space="preserve"> fund support</w:t>
       </w:r>
       <w:r>
         <w:t>s that mainstream and community services should provide</w:t>
       </w:r>
       <w:r w:rsidRPr="008461DA">
         <w:t xml:space="preserve">, even if the other service system doesn’t </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008461DA">
         <w:t>actually provide</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008461DA">
         <w:t xml:space="preserve"> it. </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="008461DA">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">can’t </w:t>
       </w:r>
       <w:r w:rsidRPr="008461DA">
         <w:t xml:space="preserve">make up for other organisations and </w:t>
       </w:r>
       <w:r>
         <w:t>services</w:t>
       </w:r>
       <w:r w:rsidRPr="008461DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>where it’s their responsibility to fund or provide a service you need</w:t>
       </w:r>
       <w:r w:rsidRPr="008461DA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1451080C" w14:textId="709CCD7B" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00664237">
+    <w:p w14:paraId="1451080C" w14:textId="709CCD7B" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We also can't fund community supports if it’s reasonable to expect the community to provide them.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example, we usually can’t include things like </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15E15">
         <w:t>family support services</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in your plan. It’s reasonable to expect community services, like local councils or community support groups, to provide family support services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BECB9F8" w14:textId="77625BC2" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00BB0C2E">
+    <w:p w14:paraId="4BECB9F8" w14:textId="77625BC2" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>When we work out whether we can fund different supports, we must follow the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="006C28F5">
         <w:t xml:space="preserve"> laws</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. They </w:t>
       </w:r>
       <w:r w:rsidRPr="00422938">
         <w:t xml:space="preserve">set out </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00422938">
         <w:t>things we need to consider when we work out who should fund or provide different types of supports</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F28B19" w14:textId="1D24AD49" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00BB0C2E">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="67F28B19" w14:textId="1D24AD49" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>We can fund supports that are NDIS supports</w:t>
       </w:r>
       <w:r w:rsidR="00273D44">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> See the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00841A7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>list of NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AE66B7" w14:textId="01D34BEE" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00BB0C2E">
+    <w:p w14:paraId="03AE66B7" w14:textId="6752FBB6" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>There are also some supports the laws say we can’t fund</w:t>
       </w:r>
       <w:r w:rsidR="00273D44">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> See the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00743A8B">
+      <w:hyperlink r:id="rId23" w:anchor=":~:text=replacement%20support.-,Supports%20that%20are%20not%20NDIS%20supports,-When%20we%20create" w:history="1">
+        <w:r w:rsidRPr="006F36B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>list of supports that are not NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="006F36B2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A7305A" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00BB0C2E">
+    <w:p w14:paraId="54A7305A" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We also follow agreements between state, territory and federal governments.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> These include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F7B19E" w14:textId="50FE5B31" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00470F0B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="16F7B19E" w14:textId="50FE5B31" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Applied Principles and Tables of Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00273D44">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This government</w:t>
       </w:r>
       <w:r w:rsidRPr="00876942">
         <w:t xml:space="preserve"> agreement sets </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">out the responsibilities of the NDIS and other services for different types of </w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+        <w:t>out the responsibilities of the NDIS and other services for different types of mainstream supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159DBFBE" w14:textId="38B96D53" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">government agreements and new government policies agreed in </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Disability Reform Ministers Meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD18FDF" w14:textId="13670F06" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="009A3ED8">
+    <w:p w14:paraId="5FD18FDF" w14:textId="758F5BC4" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remember, all supports we fund must meet </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7E68">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16BE2">
+      <w:r w:rsidRPr="00A71A2E">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
-        <w:r w:rsidR="00D10F03">
+        <w:r w:rsidR="00F20976" w:rsidRPr="00A71A2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> before we can include it in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020F68B6" w14:textId="6B600F2D" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="007B2CBE">
+    <w:p w14:paraId="020F68B6" w14:textId="6B600F2D" w:rsidR="00A50C69" w:rsidRPr="007A7D74" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Who_funds_or"/>
       <w:bookmarkStart w:id="6" w:name="_What_supports_will"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t>What NDIS supports will we include in your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2430B203" w14:textId="33EFDD24" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00AB3F94">
+    <w:p w14:paraId="2430B203" w14:textId="17C06890" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When we work with you to create your plan, we decide what supports meet the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
-        <w:r w:rsidR="009815B7">
+        <w:r w:rsidR="000F5234" w:rsidRPr="00F7634A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E14A4D">
+      <w:r w:rsidRPr="00F7634A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16BE2">
         <w:t xml:space="preserve"> If a support meets all the criteria, including that it’s </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E07780">
         <w:t>n</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> NDIS support for you, we’ll include it in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBA6DBC" w14:textId="37B8860C" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="000A0BFE">
+    <w:p w14:paraId="6FBA6DBC" w14:textId="37B8860C" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>If you already have a plan, you may be able to use your funding for the NDIS supports you need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE444E3" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="000A0BFE">
+    <w:p w14:paraId="0FE444E3" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>This means you might not need a plan change to buy specific types of supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B29D0CA" w14:textId="0732D633" w:rsidR="00A50C69" w:rsidRPr="00111F88" w:rsidRDefault="00A50C69" w:rsidP="000A0BFE">
+    <w:p w14:paraId="7B29D0CA" w14:textId="0732D633" w:rsidR="00A50C69" w:rsidRPr="00111F88" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00DB36FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what supports you can buy with your </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NDIS </w:t>
         </w:r>
         <w:r w:rsidRPr="00DB36FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>funding</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB36FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3BD2F7" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="00B47434" w:rsidRDefault="00A50C69" w:rsidP="00B47434">
+    <w:p w14:paraId="0E3BD2F7" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="00B47434" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B47434">
         <w:t>How can we help you get sup</w:t>
       </w:r>
       <w:r>
         <w:t>port from a mainstream or community service?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C88379" w14:textId="0291BF93" w:rsidR="00A50C69" w:rsidRPr="00B47434" w:rsidRDefault="00A50C69" w:rsidP="0059137D">
+    <w:p w14:paraId="64C88379" w14:textId="0291BF93" w:rsidR="00A50C69" w:rsidRPr="00B47434" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="007A7D74">
         <w:t>We</w:t>
       </w:r>
       <w:r>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> help you link to mainstream and community s</w:t>
       </w:r>
       <w:r>
         <w:t>ervice</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t>s that can help you pursue your goals. This is often the best way to work towards your goals</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7D74">
         <w:t xml:space="preserve"> as it helps you connect with and be part of your community</w:t>
       </w:r>
       <w:r>
         <w:t>. Your</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
@@ -2174,269 +2322,305 @@
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve">oordinator can tell you about mainstream </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and community </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve">services that could help </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve">build your independence and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">take part in </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t>your community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B68A06E" w14:textId="140388AC" w:rsidR="00A50C69" w:rsidRPr="00B47434" w:rsidRDefault="00A50C69" w:rsidP="00AB3F94">
+    <w:p w14:paraId="7B68A06E" w14:textId="140388AC" w:rsidR="00A50C69" w:rsidRPr="00B47434" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>They can also</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve"> help you </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">connect to these </w:t>
       </w:r>
       <w:r w:rsidR="00436CE8" w:rsidRPr="00B47434">
         <w:t>services and</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve"> coordinate the supports you get from </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">us </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t>and other service</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DF963E" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00AB3F94">
+    <w:p w14:paraId="092F2774" w14:textId="71094E8D" w:rsidR="001840DB" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Local area coordinators</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and early childhood partners </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve">also work with mainstream </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and community </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve">services to </w:t>
       </w:r>
       <w:r>
         <w:t>help them be more inclusive of</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
-        <w:t xml:space="preserve"> people with disability. For example, </w:t>
+        <w:t xml:space="preserve"> people with disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DF963E" w14:textId="534495AE" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47434">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For example, </w:t>
       </w:r>
       <w:r>
         <w:t>they can help</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve"> mainstream services better understand and meet the needs of people with disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5793B325" w14:textId="669EDE40" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00AB3F94">
+    <w:p w14:paraId="5793B325" w14:textId="669EDE40" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B47434">
-        <w:lastRenderedPageBreak/>
         <w:t>To find out more</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve">talk to your planner, </w:t>
       </w:r>
       <w:r>
         <w:t>early childhood p</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve">artner, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">local area coordinator, support coordinator </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>c</w:t>
         </w:r>
         <w:r w:rsidRPr="00B47434">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ontact </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
         <w:r w:rsidRPr="00B47434">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B47434">
         <w:t xml:space="preserve"> for advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584C7E90" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00FA432B">
+    <w:p w14:paraId="584C7E90" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What if a support can be funded by both the NDIS and another service?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A03847" w14:textId="569D49A8" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00C70197">
+    <w:p w14:paraId="09A03847" w14:textId="569D49A8" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>There are some supports that can be funded or provided by both us and other services. For example, some therapies may be available both under Medicare and under the NDIS for some participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8ED570" w14:textId="64DB4DF4" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00C70197">
+    <w:p w14:paraId="0B8ED570" w14:textId="64DB4DF4" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>When we work out who is more appropriate to fund or provide the support, we think about why you need the support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08580A7C" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00C70197">
+    <w:p w14:paraId="08580A7C" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>For example, if you need physiotherapy to recover from surgery, this is probably a Medicare service.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We can’t include physiotherapy in your plan for this reason.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3496F384" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00C70197">
+    <w:p w14:paraId="3496F384" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="002D1F6C">
         <w:t>But we may include physiotherapy in your plan if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E08D8D6" w14:textId="6C8A3D4E" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="000A0BFE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="1E08D8D6" w14:textId="6C8A3D4E" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">you need it </w:t>
       </w:r>
       <w:r w:rsidR="00352F5A">
         <w:t xml:space="preserve">as a disability </w:t>
       </w:r>
       <w:r w:rsidR="007B09A8">
         <w:t xml:space="preserve">related therapy support </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00C35E76">
         <w:t>improve or maintain your functional capacity</w:t>
       </w:r>
       <w:r>
         <w:t>, and not for a health condition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A2EDBA" w14:textId="0A8FA3F4" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="007D249A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="65A2EDBA" w14:textId="4B78279D" w:rsidR="00A50C69" w:rsidRPr="0000003A" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">it meets all the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="000E214F">
+      <w:hyperlink r:id="rId30" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="00BF7A04" w:rsidRPr="0000003A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C16BE2">
+      <w:r w:rsidRPr="0000003A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E74E1DE" w14:textId="5713C276" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00C70197">
+    <w:p w14:paraId="3E74E1DE" w14:textId="5713C276" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In rare situations, you may be eligible for the same support under both the NDIS and another service. If so, </w:t>
       </w:r>
       <w:r w:rsidR="00837575">
         <w:t>you’ll need</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to remember:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2509D32C" w14:textId="1FC6F588" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="0040009B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2509D32C" w14:textId="1FC6F588" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>If you claim a support from another service, you can’t use your NDIS funding to claim the same support as well.</w:t>
       </w:r>
       <w:r w:rsidR="002E0667">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00335171">
         <w:t xml:space="preserve">For example, you can’t use </w:t>
       </w:r>
       <w:r w:rsidR="00B467CB">
         <w:t>your NDIS funding to cover</w:t>
       </w:r>
       <w:r w:rsidR="000E18B9">
         <w:t xml:space="preserve"> gap payments for</w:t>
       </w:r>
       <w:r w:rsidR="00B467CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1177">
         <w:t xml:space="preserve">supports you get through </w:t>
       </w:r>
       <w:r w:rsidR="00B467CB">
         <w:t xml:space="preserve">Medicare </w:t>
       </w:r>
@@ -2446,211 +2630,238 @@
       <w:r w:rsidR="00A77956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1177">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00A77956">
         <w:t xml:space="preserve">rivate </w:t>
       </w:r>
       <w:r w:rsidR="003B1177">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00A77956">
         <w:t>ealth</w:t>
       </w:r>
       <w:r w:rsidR="009846FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1177">
         <w:t>system</w:t>
       </w:r>
       <w:r w:rsidR="00B467CB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F70A71" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="0040009B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="04F70A71" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>It doesn’t matter whether you use the support funded in your plan first, or the support from another service first.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14584128" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00D210FB">
+    <w:p w14:paraId="14584128" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What if you don’t agree with our decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C8668A" w14:textId="2C181D28" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00111F88">
+    <w:p w14:paraId="18C8668A" w14:textId="2C181D28" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a support is not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E07780">
         <w:t>n</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> NDIS support because it’s appropriately funded or provided by a mainstream or community service, we can’t include it in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4146170F" w14:textId="0DB7FE49" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00563636">
+    <w:p w14:paraId="4146170F" w14:textId="0DB7FE49" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="005F5CCC">
+        <w:lastRenderedPageBreak/>
         <w:t>There are lots of ways we might be able to help</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> though</w:t>
       </w:r>
       <w:r w:rsidRPr="005F5CCC">
         <w:t>, so talk to us if you</w:t>
       </w:r>
       <w:r>
         <w:t>’re</w:t>
       </w:r>
       <w:r w:rsidRPr="005F5CCC">
         <w:t xml:space="preserve"> in this situation. </w:t>
       </w:r>
       <w:r>
         <w:t>We can help you at any time. For example, we can consider if a different support is more appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="00466BD8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>before we approve your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EF7A82" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="005F5CCC" w:rsidRDefault="00A50C69" w:rsidP="00563636">
+    <w:p w14:paraId="38EF7A82" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="005F5CCC" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>If another government service should provide the support, we can help you connect with that service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F36843E" w14:textId="289F5C1F" w:rsidR="00A50C69" w:rsidRPr="005F5CCC" w:rsidRDefault="00A50C69" w:rsidP="00111F88">
+    <w:p w14:paraId="7F36843E" w14:textId="289F5C1F" w:rsidR="00A50C69" w:rsidRPr="005F5CCC" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We’ll give you written reasons why we made the decision. You can </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00E64F6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if you’d like more detail about the reasons for our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1707437A" w14:textId="66A2E86B" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="00AD27E3">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1707437A" w14:textId="66A2E86B" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00E50104">
         <w:t xml:space="preserve">f you don't agree with </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00E50104">
         <w:t xml:space="preserve"> decision </w:t>
       </w:r>
       <w:r>
         <w:t>we make,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E50104">
         <w:t xml:space="preserve"> you can ask for an internal review of our decision.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AA40F1" w14:textId="12BB5007" w:rsidR="00E64F6C" w:rsidRDefault="00A50C69" w:rsidP="00AD27E3">
+    <w:p w14:paraId="04AA40F1" w14:textId="12BB5007" w:rsidR="00E64F6C" w:rsidRDefault="00A50C69" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>You’ll need to ask for an internal review within 3 months of getting your plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28586306" w14:textId="34235DC6" w:rsidR="000D20A6" w:rsidRDefault="00E045C2" w:rsidP="00E369B9">
+    <w:p w14:paraId="28586306" w14:textId="34235DC6" w:rsidR="000D20A6" w:rsidRDefault="00E045C2" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="005F5CCC">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00887775" w:rsidRPr="00D67510">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewing our</w:t>
         </w:r>
         <w:r w:rsidRPr="00D67510">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00887775" w:rsidRPr="00D67510">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>d</w:t>
         </w:r>
         <w:r w:rsidRPr="00D67510">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ecisions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D67510">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F02C499" w14:textId="77777777" w:rsidR="00501211" w:rsidRPr="007D249A" w:rsidRDefault="00501211" w:rsidP="00803318">
+    <w:p w14:paraId="5F02C499" w14:textId="77777777" w:rsidR="00501211" w:rsidRPr="007D249A" w:rsidRDefault="00501211" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Who_is_responsible"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="007D249A">
         <w:t>Who is responsible for the supports you need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083CFE1F" w14:textId="4BD15164" w:rsidR="00501211" w:rsidRDefault="003A5DB0" w:rsidP="00501211">
-      <w:pPr>
+    <w:p w14:paraId="083CFE1F" w14:textId="4BD15164" w:rsidR="00501211" w:rsidRDefault="003A5DB0" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">To learn about </w:t>
       </w:r>
       <w:r w:rsidR="00270F1F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>what supports mainstream services are responsible for and what NDIS supports we may be able to fund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00777A32">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
@@ -2666,2986 +2877,3241 @@
       <w:r w:rsidR="000E6320">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidR="00403D6E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C52E0A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>list</w:t>
       </w:r>
       <w:r w:rsidR="00501211" w:rsidRPr="00250467">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE900B4" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7CE900B4" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Health_1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Health</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11CCE810" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00653437" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="11CCE810" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00653437" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Mental_health_" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Mental health and psychosocial disability</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CEF6C39" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7CEF6C39" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="Hospital_discharge" w:history="1">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Hospital </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>d</w:t>
         </w:r>
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ischarge</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0817D2AD" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0817D2AD" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="Early_childhood_development" w:history="1">
         <w:r w:rsidRPr="00E318AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Early childhood development</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14F9F604" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="14F9F604" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Child_protection_and">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Child protection and family support</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="545FAFA6" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="545FAFA6" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_School_education">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>School education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75E255FB" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="75E255FB" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="Higher_education_and_vocational_ed">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Higher education and vocational education and training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="070986DB" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="070986DB" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Employment">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Employment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13873F07" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="13873F07" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004971D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Housing_and_community">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Housing and community infrastructure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46899D40" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="46899D40" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Transport">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Transport</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28627273" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004F1263" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="28627273" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004F1263" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Justice">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Justice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63CD6337" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00A97679" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="63CD6337" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00A97679" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Aged_care">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Aged care</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="7" w:name="_Health"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="59643315" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+      <w:bookmarkStart w:id="8" w:name="_Health"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="59643315" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Health_1"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00BD56A7">
         <w:t>Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7408A15D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="7408A15D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Health is about how our body works and who helps us if we have injuries or illnesses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A236CD7" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="0A236CD7" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>The health system includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1337EB" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0C1337EB" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>government health departments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5854F49B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="5854F49B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>hospitals and community health care centres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E38CE07" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4E38CE07" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>doctors and health care professionals, such as general practitioners and paediatricians</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7444B5B6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7444B5B6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>medicines and treatments, for example through Medicare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFBF8C9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="0AFBF8C9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We have separate information about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Mental_health_1" w:history="1">
         <w:r w:rsidRPr="0031678A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mental health and psychosocial disability</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> in the next section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F83FF9F" w14:textId="360501C4" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7F83FF9F" w14:textId="5B94A0ED" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">We also have a guideline on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId33" w:anchor=":~:text=(DOCX%20183KB)-,Disability%2Drelated%20health%20supports,-Disability%2Drelated%20health" w:history="1">
         <w:r w:rsidRPr="006449B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability-related health supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0074691F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D912C2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="41D912C2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005E08AD">
         <w:t>What</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> health supports are not NDIS supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB16143" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00A97679" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="3FB16143" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00A97679" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Treating and diagnosing</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t xml:space="preserve"> health conditions, including ongoing or </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="0015744D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>chronic health conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12ED1771" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="12ED1771" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Early intervention and preventative health for health conditions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – help to stop you getting sick in the future, such as help for weight loss, or to reduce your smoking, drinking or drug use</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA90432" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="003A323C" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2CA90432" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="003A323C" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Diagnostic assessments and screening services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B12CA34" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6B12CA34" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00650691">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0079341D">
         <w:t>ervices and therapies to help you pursue a goal or outcome over a s</w:t>
       </w:r>
       <w:r w:rsidRPr="003426BD">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003426BD">
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003426BD">
         <w:t>, where the main purpose is treatment directly related to your health</w:t>
       </w:r>
       <w:r w:rsidRPr="0079341D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="17"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE41723" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4AE41723" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003172F1">
         <w:t xml:space="preserve">Short-term services and therapies </w:t>
       </w:r>
       <w:r w:rsidRPr="00824D50">
         <w:t xml:space="preserve">after </w:t>
       </w:r>
       <w:r w:rsidRPr="003426BD">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t>recent surgery or medical event</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, to help you pursue a goal or outcome over a set </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and improve what you’re able to do. For example, </w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t>rehabilitation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">follow-up </w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t>care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="18"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B58896F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2B58896F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t>edicines</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t xml:space="preserve"> pharmaceuticals</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9D3A7E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E9D3A7E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Equipment or assistive products you need because of clinical care, treatment or management, not your disability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D9E570" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="70D9E570" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Surgical services or procedures related to aids and equipment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="21"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7243E8A7" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7243E8A7" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t>cute</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, subacute, emergency and outpatient </w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t>services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="22"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – hospital services for illness and injury, and follow-up care such as rehabilitation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32414F52" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="32414F52" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Prescription glasses or contact lenses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="23"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8CD1FC" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0E8CD1FC" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Medical services like g</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t>eneral practitioner</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t>, medical specialist services, dental care and nursing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="24"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B60782E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4B60782E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Ambulance and other health transport services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="25"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEF4910" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4EEF4910" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hospital in the home services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="26"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – admitted acute care services provided in your home, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>similar to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> what you get in a hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD2C82C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4CD2C82C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sleep consultant services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="27"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D562643" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4D562643" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Health retreats</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="28"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D06AFDA" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidDel="00DB035A" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7D06AFDA" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidDel="00DB035A" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidDel="00DB035A">
         <w:t xml:space="preserve">Newborn follow-up, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">including </w:t>
       </w:r>
       <w:r w:rsidDel="00DB035A">
         <w:t>child and maternal health services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="29"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04954465" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="04954465" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hearing services or supports provided by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="008E33FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Hearing Services Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="30"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or surgery for your hearing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="31"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6D9674" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6D6D9674" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sub-acute palliative care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="32"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – such as </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>end of life</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> care, either in your own home or in a hospital or clinical setting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2031D016" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="2031D016" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t>llied health services</w:t>
       </w:r>
       <w:r>
         <w:t>, such as physiotherapy and optometry,</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767">
         <w:t xml:space="preserve"> to improve the health of all Australians</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="33"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32089DDB" w14:textId="77777777" w:rsidR="00460996" w:rsidDel="004E28D6" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="32089DDB" w14:textId="77777777" w:rsidR="00460996" w:rsidDel="004E28D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidDel="004E28D6">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00043767" w:rsidDel="004E28D6">
         <w:t>are in public and private hospitals</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="34"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9CA770" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0F9CA770" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Clinical or medical supports for young children, including</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA4988">
         <w:t xml:space="preserve"> acute</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> care in a hospital setting</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA4988">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>and outpatient</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA4988">
         <w:t xml:space="preserve"> and continuing care</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> where the child doesn’t stay in hospital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="35"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D0351B" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00616DD3" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="07D0351B" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00616DD3" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00616DD3">
         <w:t xml:space="preserve">ther </w:t>
       </w:r>
       <w:r>
         <w:t>services</w:t>
       </w:r>
       <w:r w:rsidRPr="00616DD3">
         <w:t xml:space="preserve"> that all Australians are entitled </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00616DD3">
         <w:t>that aim to improve your health status</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="36"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5991EFE0" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="5991EFE0" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Examples of he</w:t>
       </w:r>
       <w:r w:rsidRPr="00B96F8C">
         <w:t>alth supports that are not NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAC3E83" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="007A01BE" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4EAC3E83" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="007A01BE" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Assessing, diagnosing, and treating illnesses and injuries, for example with therapy supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E71523" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="40E71523" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Assessing and diagnosing disabilities such as autism</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C22A89E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7C22A89E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Screening and referral for developmental delay including developmental concerns</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58ABAB7C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="58ABAB7C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Treatment for </w:t>
       </w:r>
       <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>chronic health conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, such as cancer, kidney disease, lung disease, diabetes, obesity, and back pain – this can include allied health therapies such as physiotherapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDE9813" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="008E3C77" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...14 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4CDE9813" w14:textId="6FEE9DB4" w:rsidR="00460996" w:rsidRPr="005C26D9" w:rsidRDefault="00D0066F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C26D9">
+        <w:t>Discharge planning from hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127CFD8D" w14:textId="77777777" w:rsidR="00460996" w:rsidDel="00FB5947" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidDel="00FB5947">
         <w:t>Rehabilitation, restorative care and therapy after an injury, such as a spinal cord injury or a severe brain injury</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6017CC3C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6017CC3C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Geriatric care – medical care of older or elderly people</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C02F49D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0C02F49D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Interim prosthetics – the first prosthetic or artificial limb you get after an amputation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686EE434" w14:textId="38852C10" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="686EE434" w14:textId="38852C10" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assistive technology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and equipment to treat a medical or health condition, both at home and in hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01358F70" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="01358F70" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>General hearing, vision and podiatry services that aren’t related to your disability, such as prescription glasses, or hearing aids for older Australians</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECC686B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7ECC686B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Case management or planning that’s mainly related to your health supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CEBB93" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00D948F9" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="02CEBB93" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00D948F9" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Follow-up medical supports for young children in their home after a medical event or premature birth, such as nursing care and medical supplies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFEA83B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="4FFEA83B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE5D51">
         <w:t>What are we responsible for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7788B141" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="7788B141" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We’re responsible for NDIS supports that help you go about your daily life and are related to your disability support needs, which you need on an ongoing or regular basis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="37"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520508F1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:r>
+    <w:p w14:paraId="520508F1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This includes maintenance NDIS supports which are given or supervised by qualified healthcare staff. These are ongoing supports that help you keep your body’s functions and abilities. This could include long-term therapy or support to improve your abilities over time or stop things from getting worse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2634E8FC" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00122805">
         <w:lastRenderedPageBreak/>
-        <w:t>This includes maintenance NDIS supports which are given or supervised by qualified healthcare staff. These are ongoing supports that help you keep your body’s functions and abilities. This could include long-term therapy or support to improve your abilities over time or stop things from getting worse.</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00122805">
         <w:t xml:space="preserve">We’re responsible for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00122805">
         <w:t>these maintenance</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00122805">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00122805">
         <w:t>supports if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DAC072" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="56DAC072" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>the support is directly related to your disability-related needs that impact your functional capacity – the things you can and can’t do because of your disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2115B866" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2115B866" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>you also need the support so you can continue to live in the community, study or work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594FD282" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="594FD282" w14:textId="3024FB07" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remember, NDIS supports must meet all the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="0072551D">
+      <w:hyperlink r:id="rId38" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="007526D0" w:rsidRPr="0055798D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> before we can include them in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664B9A91" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="664B9A91" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00043767" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00043767">
         <w:t xml:space="preserve">Examples of supports </w:t>
       </w:r>
       <w:r>
         <w:t>that may be NDIS supports for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D75A89B" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7D75A89B" w14:textId="15BF001B" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Supports to help you live at home, such as </w:t>
       </w:r>
+      <w:r w:rsidR="00F344DB" w:rsidRPr="0055798D">
+        <w:t>personal care supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055798D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055798D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="38"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> help to learn how to manage your personal care,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="39"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and home modifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="40"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D22CC9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regular therapy that’s directly related to the things you can and can’t do because of your disability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="41"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – for example, occupational therapy, physiotherapy or speech pathology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0CD2D8" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00433164" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Help to plan the ongoing disability-specific supports you’ll need, after you’re discharged from a hospital or other inpatient health service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="42"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06016850" w14:textId="5B73C700" w:rsidR="00460996" w:rsidRDefault="0003119B" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF405E">
+        <w:t>Prosthetics</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve"> and orthotics that relate to your disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="43"/>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve"> – artificial limbs and aids to help make your arms, legs, and other body parts stronger, such as leg braces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0B6F3E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hearing and vision </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> that relate to your disability support needs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="44"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B7A7D7" w14:textId="03A637E0" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF405E">
+        <w:t xml:space="preserve">Training, delegation and supervision of care for </w:t>
+      </w:r>
       <w:hyperlink r:id="rId39">
-        <w:r w:rsidRPr="272D6A96">
-[...120 lines deleted...]
-        <w:r w:rsidRPr="272D6A96">
+        <w:r w:rsidRPr="00BF405E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability-related health supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004A756D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="45"/>
       </w:r>
       <w:r w:rsidRPr="004A756D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007606E2">
         <w:t xml:space="preserve">– that </w:t>
       </w:r>
       <w:r>
         <w:t>is, a registered nurse may train an enrolled nurse, support worker or informal supports, and provide periodic supervision and oversight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AEC8EF" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00064A82" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="44AEC8EF" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00064A82" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Communication or behaviour support when you’re going to a health service, or go to hospital but are not admitted as an inpatient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="46"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005F4CF9" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00650691" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="005F4CF9" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00650691" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Training for hospital staff in your disability-specific needs if you’re admitted in hospital as an inpatient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="47"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63189F42" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="63189F42" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Training for support workers to respond to your complex care needs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="48"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A286A9" w14:textId="67D4BDF1" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId42" w:history="1">
+    <w:p w14:paraId="42A286A9" w14:textId="1ABA3CEE" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assistive technology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to help you be as independent as possible at home and in the community, including for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
-        <w:r w:rsidRPr="272D6A96">
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidR="00895A8B" w:rsidRPr="00694CC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability-related health supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> such as catheter changes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="49"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7014E7E5" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00B3377A" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7014E7E5" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00B3377A" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>Regular supports you need for your disability, if you’re already a participant and start receiving palliative or end-of-life care – these supports can work alongside the palliative care you get from the health system</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="50"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D11289C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6D11289C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Assessment by health professionals to help us plan and think about your disability support needs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="51"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464FE295" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="464FE295" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Help to plan and coordinate your supports if you need both health and disability services – this could be an early childhood partner, local area coordinator or support coordinator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="52"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B435FD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="01B435FD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7987E5CD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="7987E5CD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Sami is quite sick and is taken to hospital. The hospital staff say he needs to be admitted to hospital for a few days. Sami uses a communication device to help him speak with the hospital staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D87E0D5" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="6D87E0D5" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>The health system should provide all the support he needs for his illness. For example, hospital staff may do medical tests, provide medicine, and perform any surgery Sami needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C949C9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="10C949C9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The health system may also have a follow-up appointment a few weeks after he leaves hospital, to make sure he is well. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C4B71">
         <w:t xml:space="preserve">The health system should provide any </w:t>
       </w:r>
       <w:r>
         <w:t>rehabilitation Sami needs to recover from the illness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152067FC" w14:textId="1D466C9B" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="152067FC" w14:textId="1D466C9B" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We may fund NDIS supports to make sure the hospital staff understand Sami’s disability support needs. For example, we may fund a support worker to handover communication information and help staff learn how Sami uses his communication device. This will help the hospital staff better understand and meet Sami’s support needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6605F" w:rsidDel="00E6605F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>during his stay.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Mental_health"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1741D85C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="0025554A" w:rsidRDefault="00460996" w:rsidP="007D249A">
+      <w:bookmarkStart w:id="10" w:name="_Mental_health"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1741D85C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="0025554A" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Mental_health_1"/>
+      <w:bookmarkStart w:id="12" w:name="_Mental_health_"/>
       <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="0025554A">
         <w:t>Mental health</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and psychosocial disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54160289" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="54160289" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>If you have a psychosocial disability or a mental health condition, you may need regular or ongoing mental health treatment services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6C15B0" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:r>
+    <w:p w14:paraId="6B6C15B0" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The mental health system is generally responsible for clinical services such as diagnosis and treatments. The mental health system includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C88EB90" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2C88EB90" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>government mental health departments, agencies, and services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC1B913" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="1BC1B913" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>patient care in public and private hospitals, inpatient mental health facilities, and other residential care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E5C57F" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00F846F9" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="71E5C57F" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00F846F9" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>specialist doctors, psychiatrists, psychologists and health care professionals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D690CD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="16D690CD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>community mental health care services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407DBF18" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="407DBF18" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We’re generally responsible for supports that are not clinical in nature, and focus on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3318E585" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="3318E585" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>increasing or maintaining your functional capacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D29E513" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00810ADC" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="5D29E513" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00810ADC" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>helping you increase your independence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B45E7DD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2B45E7DD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>your social and economic participation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DCDA95" w14:textId="11CD7F72" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="33DCDA95" w14:textId="75C044E8" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Learn more about </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">Learn more </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D660C8">
+        <w:t xml:space="preserve">about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00D660C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>psychosocial support in the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00D660C8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABA630A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="3ABA630A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005942D0">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mental </w:t>
       </w:r>
       <w:r w:rsidRPr="005942D0">
         <w:t xml:space="preserve">health </w:t>
       </w:r>
       <w:r>
         <w:t>supports are not NDIS supports</w:t>
       </w:r>
       <w:r w:rsidRPr="005942D0">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B765977" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="1B765977" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Medicines and pharmaceuticals</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="53"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2652F41D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2652F41D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Mental health treatment, including for drug and alcohol dependency, gambling, and other addictions or disorders</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="54"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576BB3C2" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00EA6FEA" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="576BB3C2" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00EA6FEA" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA6FEA">
         <w:t>Clinical acute</w:t>
       </w:r>
       <w:r>
         <w:t>, subacute and emergency</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6FEA">
         <w:t xml:space="preserve"> mental health supports – </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51832">
         <w:t xml:space="preserve">care in a hospital </w:t>
       </w:r>
       <w:r w:rsidRPr="004508BB">
         <w:t xml:space="preserve">or similar </w:t>
       </w:r>
       <w:r w:rsidRPr="001B6C2F">
         <w:t>setting</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6FEA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="55"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DBEE4B" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00EA6FEA" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="59DBEE4B" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00EA6FEA" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA6FEA">
         <w:t xml:space="preserve">Clinical </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51832">
         <w:t>outpatient and continuing care – mental health care where you don’t stay in hospital</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6FEA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="56"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6551A4C3" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00EA6FEA" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6551A4C3" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00EA6FEA" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA6FEA">
         <w:t>Clinical r</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51832">
         <w:t>ehabilitation and recovery for your mental health</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6FEA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="57"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082AADCD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="082AADCD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Clinical </w:t>
       </w:r>
       <w:r w:rsidRPr="0055599E">
         <w:t>early intervention</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mental health</w:t>
       </w:r>
       <w:r w:rsidRPr="0055599E">
         <w:t xml:space="preserve"> supports, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">such as </w:t>
       </w:r>
       <w:r w:rsidRPr="0055599E">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>ervice</w:t>
       </w:r>
       <w:r w:rsidRPr="0055599E">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to help </w:t>
       </w:r>
       <w:r w:rsidRPr="0055599E">
         <w:t>child</w:t>
       </w:r>
       <w:r>
         <w:t>ren, teenagers and young people grow and develop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="58"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685A4698" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="685A4698" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Mental health r</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43070">
         <w:t xml:space="preserve">esidential </w:t>
       </w:r>
       <w:r>
         <w:t>care, where the main reason is treatment or rehabilitation, or where the staff are mainly clinical or medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="59"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A532D1A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6A532D1A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Help</w:t>
       </w:r>
       <w:r w:rsidRPr="00801894">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with other issues or conditions</w:t>
       </w:r>
       <w:r w:rsidRPr="00801894">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>you may have alongside a psychosocial disability, where the issue or condition is clearly the responsibility of another service system.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="60"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This may include services funded by </w:t>
       </w:r>
       <w:r w:rsidRPr="006C2768">
         <w:t>Medicare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F63044" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="13F63044" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Diagnosis and treatment of mental health conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A650CE" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="005942D0" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="66A650CE" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="005942D0" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Examples of mental health supports that are not NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1576E035" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="1576E035" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>General practitioner and psychiatry services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C83FDEA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0C83FDEA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Inpatient mental health treatment and care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB0B760" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E43070" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="3EB0B760" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E43070" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Rehabilitation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C77AEA6" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E43070" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="1C77AEA6" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E43070" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Engagement with allied health professionals such as psychologists, counsellors and social work services for mental health treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3673E8CD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="3673E8CD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prescribing medication for mental health conditions, including medication on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Pharmaceutical Benefits Scheme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17B6D9CA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="17B6D9CA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Step up services – services to prevent you from going to hospital or a mental health facility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCDE1A3" w14:textId="7F73340D" w:rsidR="00460996" w:rsidRPr="00E43070" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5CCDE1A3" w14:textId="6C207F4D" w:rsidR="00460996" w:rsidRPr="00E43070" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Step down services – follow up services after you stay in hospital or a mental health facility. This may include secure and custodial mental health facilities. Learn more in our guideline </w:t>
       </w:r>
       <w:r w:rsidR="00B567D9">
-        <w:t xml:space="preserve">for the </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B567D9" w:rsidRPr="00ED126B">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:anchor="our-guideline:~:text=service%20hub%20.-,Our%20Guideline,-Download%20the%20justice" w:history="1">
+        <w:r w:rsidRPr="00ED126B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Justice system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61562073" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="61562073" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Psychogeriatric care – care of older or elderly people with a mental health condition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4027CDBE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4027CDBE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Clinical mental health supports to help you transition to a new life stage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520CD66D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00650691" w:rsidDel="000E5BDD" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="520CD66D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00650691" w:rsidDel="000E5BDD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Help to plan and coordinate your mental health supports with your NDIS supports – this includes help during your discharge, and working with your psychosocial recovery coach or support coordinator to help you transition back into the community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518AFCB9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="5CF0ED51" w14:textId="5555D5C9" w:rsidR="005B30AD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hospital in the home services – admitted acute care services provided in your home, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>similar to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> what you get in a hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0E18FA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="5C0E18FA" w14:textId="6430B70B" w:rsidR="00460996" w:rsidRPr="00B01F56" w:rsidRDefault="00B01F56" w:rsidP="00B01F56">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E43070">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00E43070">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00460996">
         <w:t>are we responsible for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E10B82" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="23E10B82" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AC1910">
         <w:t xml:space="preserve">We’re responsible for </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1910">
         <w:t xml:space="preserve"> supports that focus on your functional ability and are not clinical.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1910">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="61"/>
       </w:r>
       <w:r w:rsidRPr="00AC1910" w:rsidDel="00DF2BA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1910">
         <w:t xml:space="preserve">That is, we may fund </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1910">
         <w:t xml:space="preserve">supports to help with the things you </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">can and </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1910">
         <w:t xml:space="preserve">can’t do due to </w:t>
       </w:r>
       <w:r>
         <w:t>your disability</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1910">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1910">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="62"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B834828" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="0B834828" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>If you have</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1569">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mental health condition or psychosocial disability, we can fund:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="63"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4673D669" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="4673D669" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>therapy supports to help you build or maintain capacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F5569B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="64F5569B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>daily living supports to help you participate in the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330857B2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="330857B2" w14:textId="35C0931A" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remember, NDIS supports must meet all the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidRPr="00962709">
+      <w:hyperlink r:id="rId45" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="00BF7A04" w:rsidRPr="002F76AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="621903E8" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="005942D0" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="002F76AE">
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we can include them in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621903E8" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="005942D0" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005942D0">
         <w:t xml:space="preserve">Examples of supports </w:t>
       </w:r>
       <w:r>
         <w:t>that may be NDIS supports for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B7B69E" w14:textId="69BDD8A5" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="007D249A">
+    <w:p w14:paraId="74B7B69E" w14:textId="37D8161A" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00805369">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Therapy supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve"> from allied health professionals to help you build or maintain your functional capacity.</w:t>
+      <w:r w:rsidRPr="00805369">
+        <w:t xml:space="preserve"> from</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> allied health professionals to help you build or maintain your functional capacity.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="64"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example, supports provided by psychologists or mental health occupational therapists. This could include social and communication skills development, help developing individual strategies to adjust to life changes you’re facing because of your disability, and support developing everyday life skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E5B559" w14:textId="4227FD25" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="272D6A96">
+    <w:p w14:paraId="46E5B559" w14:textId="34DC28CF" w:rsidR="00460996" w:rsidRDefault="00F14095" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId47" w:anchor=":~:text=DOCX%2072.56%20KB-,Social%20and%20recreational%20supports,-Social%20and%20recreational">
+        <w:r w:rsidRPr="00E12009">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Social and recreation support</w:t>
+          <w:t xml:space="preserve">Social and recreation </w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00E12009">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supports</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00E12009">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00460996">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="65"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00460996">
         <w:t xml:space="preserve"> if you need help to join social activities, sporting clubs or community groups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756AEB2D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="756AEB2D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Help to find somewhere to live and to manage your rental or home ownership responsibilities, where you need this support because of your disability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="66"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CD0101" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="009F521B" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="21CD0101" w14:textId="7D16574D" w:rsidR="00460996" w:rsidRPr="009F521B" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Help to plan and coordinate your NDIS supports with your mental health supports. This support may come from a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
-        <w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r w:rsidRPr="00E12009">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>psychosocial recovery coach</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="272D6A96">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="272D6A96">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>or support coordinator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="67"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AC4D51" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="50AC4D51" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Help to transition to a new life stage, including hospital discharge, where you need this support because of your disability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="68"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1F00FA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="7D1F00FA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29756DE2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="29756DE2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Alan lives with his friend. He is studying part-time and enjoys caring for his pets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190542B5" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:r>
+    <w:p w14:paraId="190542B5" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Over the last couple of months, Alan needed more supports than usual and was living in an inpatient hospital setting. He’s now looking forward to going back home and living independently, studying again, reconnecting with his friends and spending more time in his community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DCD7CB" w14:textId="03ADF872" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="79DCD7CB" w14:textId="03ADF872" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="0071655A">
         <w:t xml:space="preserve">The mental health system </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidRPr="0071655A">
         <w:t>provide Alan with clinical supports that focus on treatment</w:t>
       </w:r>
       <w:r w:rsidR="00095733">
         <w:t>. These are</w:t>
       </w:r>
       <w:r w:rsidRPr="0071655A">
         <w:t xml:space="preserve"> provided through his engagement with his psychologist and psychiatrist</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284F6FDF" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="284F6FDF" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>The mental health system should also provide the supports Alan needs to transition back to his home from the inpatient facility. This may include a clinical case manager, who has regular contact with Alan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8391DC" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="0A8391DC" w14:textId="5D201776" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alan may use the NDIS supports in his plan to help him with his daily life and spend more time in the community. For example, Alan could ask </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782659">
+        <w:t xml:space="preserve">his </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49">
+        <w:r w:rsidR="00F14095" w:rsidRPr="00782659">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>psychosocial recovery coach</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="747F6236" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="00782659">
+        <w:t xml:space="preserve"> to join</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> discussions with Alan and his clinical team. Together, they can plan for the supports he’ll need when he moves back home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747F6236" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>This helps Alan to engage with his treatment and supports based on his goals and treatment. It also means Alan has other NDIS supports in his plan that he can use alongside his clinical supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E7A1C9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="55E7A1C9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We may also fund capacity building therapy supports that Alan needs for his disability after he moves home, and that help Alan with his goal to live independently. For example,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0A7D">
         <w:t xml:space="preserve"> we </w:t>
       </w:r>
       <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0A7D">
         <w:t xml:space="preserve"> fund </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">an occupational therapist </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0A7D">
         <w:t>to help Alan set up a new cooking</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0A7D">
         <w:t xml:space="preserve"> cleaning</w:t>
       </w:r>
       <w:r>
         <w:t>, and personal care</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0A7D">
         <w:t xml:space="preserve"> routine.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323672B6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="323672B6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We may also fund NDIS supports for allied health services, such as counselling. This can help Alan learn skills to live independently and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A138F5">
         <w:t xml:space="preserve"> build his capacity </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00A138F5">
         <w:t xml:space="preserve">participate in his community. Alongside his NDIS supports, he </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidRPr="00A138F5">
         <w:t xml:space="preserve">continue to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">get </w:t>
       </w:r>
       <w:r w:rsidRPr="00A138F5">
         <w:t>support from his psychologist and psychiatrist funded by the mental health system</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDB9006" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="6DDB9006" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="Hospital_discharge"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>Hospital discharge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B312334" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="1B312334" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>We want you to be able to leave hospital as soon as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47204075" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="47204075" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidRPr="005376AC">
         <w:t>have health liaison officers</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a hospital discharge team to support you to leave hospital. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">re a participant, or if you might be eligible for the NDIS, our </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>health liaison officers work with you and your health team during your hospital stay.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5595AE" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="3B5595AE" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>They</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>ll work together to</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> make sure you have the supports you need to leave hospital when you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>re medically ready to leave.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5C117F" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="5D5C117F" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="005376AC">
         <w:t>health liaison officers</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> work with hospital staff </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to support you and to understand what support you need when you leave hospital. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">The hospital will assign a dedicated contact person, called a health lead, to work with the NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="005376AC">
         <w:t>health liaison officer</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30181472" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="30181472" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_What_do_health_1"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="004D6E4E">
         <w:t xml:space="preserve">What do </w:t>
       </w:r>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t xml:space="preserve">iaison </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>fficers do?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D5350E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="26D5350E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>ealth liaison officers work with health leads on a case-by-case basis. With your consent, they’ll discuss:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C61132E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="5C61132E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>how long you’ve been in hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1329B54A" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="1329B54A" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>why you went into hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421C88BC" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="421C88BC" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>when you’ll be ready to leave hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB67E9E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="5BB67E9E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>your health and disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032469F0" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="032469F0" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>any changes to your disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2700DD4D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="2700DD4D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>any further information we might need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6736A6E5" w14:textId="2B485C02" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:r w:rsidRPr="004D6E4E">
+    <w:p w14:paraId="6736A6E5" w14:textId="78C14436" w:rsidR="00460996" w:rsidRPr="00782659" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00782659">
         <w:t xml:space="preserve">The health liaison officer can support you with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
-[...8 lines deleted...]
-        </w:hyperlink>
+      <w:hyperlink r:id="rId50" w:anchor=":~:text=Eligibility-,Applying%20to%20the%20NDIS,-For%20all%20NDIS">
+        <w:r w:rsidRPr="00782659">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>applying to the NDIS</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004D6E4E">
+      <w:r w:rsidRPr="00782659">
         <w:t xml:space="preserve"> and work with you and the health lead on your NDIS application. If you’re a participant, they can help organise a change to your plan, if needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383F971F" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="383F971F" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t xml:space="preserve">What is the </w:t>
       </w:r>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>ealth system responsible for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A955813" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="7A955813" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>ealth system will:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E60CC9C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="4E60CC9C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t xml:space="preserve">tell us you’ve been admitted </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72965250" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="72965250" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>provide us with a dedicated contact person at the hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE0B882" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="0BE0B882" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>make a plan</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004D6E4E">
         <w:t xml:space="preserve"> for you to leave hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47130700" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="47130700" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>provide assessments and evidence of your support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4000788C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="4000788C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
+        <w:lastRenderedPageBreak/>
         <w:t>tell us when you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>re likely to be ready to leave hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1D5BC3" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="6D1D5BC3" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>make sure it’s safe for you to leave hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A563DEE" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="1A563DEE" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>work with your support coordinator to connect you with mainstream supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79929120" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="79929120" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>What are we responsible for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D66546" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="06D66546" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>If you’re already a participant, we'll:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F7F097" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="69F7F097" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
-        <w:lastRenderedPageBreak/>
         <w:t>contact you</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t xml:space="preserve"> or your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">child representative or </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>nominee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>within 4 days of being told you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>re in hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D5B99A" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="67D5B99A" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>contact your health lead within 4 days of being told you</w:t>
       </w:r>
       <w:r>
         <w:t>’r</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>e in hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3E469A" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="0D3E469A" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>make sure you have a health liaison officer allocated to you to assist with your situation, as well as connecting you with a planner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29274CE0" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="29274CE0" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t xml:space="preserve">get your consent to share information with the </w:t>
       </w:r>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>ealth system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BCF96D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="63BCF96D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>identify the supports you need when you leave hospital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B9B272" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="63B9B272" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>approve changes to your plan within 30 days, using evidence from your hospital discharge summary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FFB62C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="65FFB62C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>If you’re not a participant, and you want to apply to the NDIS, we’ll:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFCB25E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="1DFCB25E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">help you apply to the NDIS. We’ll make an access decision within 7 days of </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>receiving the information we need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025387B6" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="025387B6" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1077" w:hanging="397"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>work with you to develop your NDIS plan. If you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>re eligible for the NDIS, w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>e’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>ll approve your NDIS plan within 30 days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5989F023" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="5989F023" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>What happens if you’re already a participant?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCE5034" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="1BCE5034" w14:textId="2962C860" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">If you’re a participant, the hospital staff will contact us and let us know you’re in hospital. They’ll ask you for your consent to share information with us. We’ll also ask for your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54">
-        <w:r w:rsidRPr="004D6E4E">
+      <w:hyperlink r:id="rId51">
+        <w:r w:rsidRPr="002E7F5D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>consent</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> to share information with the hospital if you haven’t already provided this. This is so we can talk to the hospital about planning for your discharge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E78B12" w14:textId="3840A007" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="4FA411ED" w14:textId="77777777" w:rsidR="00C27500" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>We’ll contact you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t xml:space="preserve">or your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">child representative or </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>nominee</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t>within 4 days of being told you’re in hospital. If you</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>within 4 days of being told you’re in hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E78B12" w14:textId="5A216ECA" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6E4E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>If you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
         <w:t>r disability support needs have changed and you</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> need a change to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">your plan so you can be </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>discharge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> from hospital, the NDIS health liaison officer can arrange this. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="004D6E4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           </w:rPr>
           <w:t>changing your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CF0383" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="51CF0383" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>If the NDIS health liaison officer needs additional information to support a change to your plan, they’ll ask your health lead for this information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC6877E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="0DC6877E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">When we change your plan, </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>a planner from the hospital discharge team will have a planning meeting with you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
@@ -5661,144 +6127,155 @@
       <w:r w:rsidRPr="004D6E4E">
         <w:t>nominee</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve"> In most situations, your new plan will be approved within 30 days from when we</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>re told you’re in hospital. Sometimes, because of your situation, and the gathering of reports and evidence about your support needs, it may take longer to approve the changes to your plan. If the changes to your plan might take longer than 30 days to approve, your planner will talk about this with you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1448AA84" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="1448AA84" w14:textId="1FEA77A9" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3304BBA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The changes to your plan will focus on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="3304BBA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>supports you need to return home. For example</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="3304BBA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> personal care supports, additional support coordination, assistive technology and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3304BBA9">
+        <w:t xml:space="preserve"> personal care supports, additional support coordination, assistive technology and home and living supports. Supports we fund in this plan must meet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F667D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="3304BBA9">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="00BF7A04" w:rsidRPr="00F667D2">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00F667D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="3304BBA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. If you need </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="3304BBA9">
+        <w:t xml:space="preserve"> If you need </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54">
+        <w:r w:rsidRPr="00F667D2">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>home and living supports</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00F667D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> added</w:t>
+      </w:r>
       <w:r w:rsidRPr="3304BBA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> added to your plan, </w:t>
+        <w:t xml:space="preserve"> to your plan, </w:t>
       </w:r>
       <w:r w:rsidRPr="00901191">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the NDIS health liaison officer </w:t>
       </w:r>
       <w:r w:rsidRPr="00901191">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>will support you to explore what home and living NDIS supports are right for you. They’ll also help you get the evidence we need to decide what home and living NDIS supports to include in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C25734" w14:textId="382C48B6" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="42C25734" w14:textId="00FD4745" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53E9CA47">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sometimes </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005376AC">
         <w:t>medium term</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005376AC">
         <w:t xml:space="preserve"> accommodation</w:t>
       </w:r>
       <w:r w:rsidRPr="53E9CA47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> can help you move out of hospital sooner and into your long</w:t>
       </w:r>
@@ -5884,185 +6361,161 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="53E9CA47">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">isability </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="53E9CA47">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ccommodation to become available. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58">
-        <w:r>
+      <w:hyperlink r:id="rId55" w:anchor="option-6-medium-term-accommodation-mta:~:text=about%20SDA.-,Option%206%3A%20Medium%20term%20accommodation%20(MTA),-Medium%20term%20accommodation">
+        <w:r w:rsidRPr="00BF42B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           </w:rPr>
-          <w:t>m</w:t>
-[...34 lines deleted...]
-          <w:t>ccommodation</w:t>
+          <w:t>medium term accommodation</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00BF42B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61CBF" w:rsidRPr="00BF42B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61CBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you’re discharged from hospital</w:t>
+      </w:r>
       <w:r w:rsidRPr="53E9CA47">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34984A25" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="34984A25" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>If your discharge date changes, your health lead will contact the NDIS health liaison officer to talk about any concerns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516148A1" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="516148A1" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>What happens if you’re not a participant?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2C2481" w14:textId="5E6461B8" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="1C2C2481" w14:textId="5E6461B8" w:rsidR="00460996" w:rsidRPr="004D6E4E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">If you’re not a participant and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">might be eligible for the NDIS, the hospital staff and the health liaison officer will help you </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="004D6E4E">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>apply to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64811E6F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="64811E6F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Once you give us the information we need, we’ll decide if you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>re eligible for the NDIS within 7 days of receiving the information. If you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>re eligible for the NDIS, we</w:t>
@@ -6070,5250 +6523,6098 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>ll create your plan with you and make sure it</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6E4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>s approved within 30 days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BC9D1E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="78BC9D1E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="Early_childhood_development"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="004D6E4E">
         <w:t>Early childhood development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E486F9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="76E486F9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Early childhood development is about how young children grow and develop.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381B010F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="381B010F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>The early childhood development and care sector can include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F046700" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7F046700" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>government departments responsible for childcare and early learning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F060EF" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="66F060EF" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>childcare and early learning centres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC3AD6E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2EC3AD6E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>family day care programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E1316D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="23E1316D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>playgroups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1131DB9F" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="0085608E" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId60" w:history="1">
+    <w:p w14:paraId="1131DB9F" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="0085608E" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early education options</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C31F01" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="40C31F01" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="009E492B">
         <w:t xml:space="preserve">When we say </w:t>
       </w:r>
       <w:r w:rsidRPr="00650691">
         <w:t>reasonable adjustment</w:t>
       </w:r>
       <w:r w:rsidRPr="009E492B">
         <w:t xml:space="preserve">, this means reasonable changes </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00C265A4">
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidRPr="00251D83">
         <w:t>rvices need to make so the</w:t>
       </w:r>
       <w:r>
         <w:t>y’re</w:t>
       </w:r>
       <w:r w:rsidRPr="009E492B">
         <w:t xml:space="preserve"> accessible for people with disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188944B4" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="188944B4" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What early childhood development supports are not NDIS supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651D70F9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="651D70F9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00650691">
         <w:t>The early childhood development sector is responsible for m</w:t>
       </w:r>
       <w:r w:rsidRPr="003172F1">
         <w:t xml:space="preserve">eeting the early childhood education and care needs that </w:t>
       </w:r>
       <w:r w:rsidRPr="00824D50">
         <w:t>all children</w:t>
       </w:r>
       <w:r w:rsidRPr="003172F1">
         <w:t xml:space="preserve"> should have access to, including children with developmental delay or disability.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="69"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3583FA84" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="3583FA84" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Sometimes children may need </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00D11EEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>inclusion supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005E1882">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to help them join early childhood learning and care settings.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="70"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> These supports are specifically to help children use services that all young children are entitled to access, such as school readiness programs to help children prepare for school.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="71"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232E6FAC" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="232E6FAC" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Examples of </w:t>
       </w:r>
       <w:r w:rsidRPr="00746010">
         <w:t xml:space="preserve">early childhood </w:t>
       </w:r>
       <w:r>
         <w:t>supports that are not NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477EEB88" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="477EEB88" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Early childhood supports or therapies for a child’s general development, when they aren’t specific to a child’s developmental delay or disability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="72"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1E9646" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6B1E9646" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Childcare fees, day care or informal care arrangements, including for specialist or segregated childcare service models</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="73"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F77DB6B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0F77DB6B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Help so children can take part in an early childhood education and care service. This may include using strategies to support a child’s behaviour, learning assistance, modified computer hardware, education software or braille books</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04293F36" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="04293F36" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Reasonable adjustments to access an early childhood facility, such as ramps, lifts, hearing loops, or other capital works</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="74"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6ABBF5" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="3D6ABBF5" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Teaching aids or supports related to education</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="75"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B96877" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="42B96877" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Building modifications, including fixed or non-transportable equipment and aids within an early childhood facility, such as hoists</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="76"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE97B7D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="5DE97B7D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Transport to take children out on learning activities, such as excursions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61335794" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="61335794" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Case coordination that’s mainly related to early childhood supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B3BB8F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="09B3BB8F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Early_childhood_development"/>
+      <w:bookmarkStart w:id="17" w:name="_Hospital_discharge"/>
+      <w:bookmarkStart w:id="18" w:name="_What_do_Health"/>
+      <w:bookmarkStart w:id="19" w:name="_Support_for_hospital"/>
+      <w:bookmarkStart w:id="20" w:name="_What_Health_Liaison"/>
+      <w:bookmarkStart w:id="21" w:name="_What_is_the"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00775E64">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r>
         <w:t>are we responsible for</w:t>
       </w:r>
       <w:r w:rsidRPr="00775E64">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2F1AEA" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00155E1C" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="4F2F1AEA" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00155E1C" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00824D50">
         <w:t xml:space="preserve">We’re responsible </w:t>
       </w:r>
       <w:r w:rsidRPr="003172F1">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="003172F1">
         <w:t>supports that are specific to a child’s developmental delay or disability. This might be if a child needs more support than</w:t>
       </w:r>
       <w:r w:rsidRPr="00C34578">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidRPr="00155E1C">
         <w:t xml:space="preserve"> children of a similar age</w:t>
       </w:r>
       <w:r>
         <w:t>, and more support than</w:t>
       </w:r>
       <w:r w:rsidRPr="00C34578">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>what early childhood services must provide as a reasonable adjustment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="77"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D28652A" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00155E1C" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="5D28652A" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00155E1C" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>This includes</w:t>
       </w:r>
       <w:r w:rsidRPr="00155E1C">
         <w:t xml:space="preserve"> early intervention</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00155E1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>that children need to help build their skills,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E952BF">
         <w:t xml:space="preserve"> because of their developmental delay or disability</w:t>
       </w:r>
       <w:r>
         <w:t>. We may fund NDIS supports that are both</w:t>
       </w:r>
       <w:r w:rsidRPr="00155E1C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BDD425" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00155E1C" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="71BDD425" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00155E1C" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">focused on improving a child’s daily living skills, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2638">
         <w:t>such as communicating with those around them, participating in social activities</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2638">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and completing self-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2638">
         <w:t>care tasks such as dressing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="78"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A80921E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="1A80921E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00155E1C">
         <w:t xml:space="preserve">likely to </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2031">
         <w:t xml:space="preserve">increase a child’s independence and </w:t>
       </w:r>
       <w:r w:rsidRPr="00155E1C">
         <w:t xml:space="preserve">reduce </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">how much NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00155E1C">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>child needs</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> in the future. For example, with a series or mix of different supports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="79"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51725A58" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00962709">
+    <w:p w14:paraId="51725A58" w14:textId="0FA3D060" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember, NDIS supports must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007470A5">
+        <w:t xml:space="preserve">meet all the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="00BF7A04" w:rsidRPr="007470A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2B00CCD1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="007470A5">
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we can include them in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326982A0" w14:textId="77777777" w:rsidR="007E4885" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5706D">
+        <w:t>Early childhood partners deliver a nationally consistent early childhood approach. Our early childhood approach is for children younger than 6 with developmental delay or younger than 9 with disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B00CCD1" w14:textId="1B269687" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F5706D">
         <w:lastRenderedPageBreak/>
-        <w:t>Early childhood partners deliver a nationally consistent early childhood approach. Our early childhood approach is for children younger than 6 with developmental delay or younger than 9 with disability. Children younger than 6 who do</w:t>
+        <w:t>Children younger than 6 who do</w:t>
       </w:r>
       <w:r>
         <w:t>n’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5706D">
         <w:t>t fully meet the definition of developmental delay and have developmental concerns will also be supported through the early childhood approach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BE4883" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="0000172D" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="58BE4883" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="0000172D" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Early connections are part of our nationally consistent early childhood approach to support children younger than 9 and their families. They’re funded by the NDIS and available when you have concerns about your child’s development, or if your child has a disability. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">Your child doesn’t need to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS participant. They can get help with early connections even if they don’t have a diagnosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F0BA96" w14:textId="0F04C04C" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="16F0BA96" w14:textId="1A7DB018" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00ED4900">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood approach</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B44F76">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
-        <w:r w:rsidRPr="00B44F76">
+      <w:hyperlink r:id="rId61" w:anchor=":~:text=What%20early%20connections%20are" w:history="1">
+        <w:r w:rsidRPr="005B1608">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00ED4900">
+      <w:r w:rsidRPr="005B1608">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C32BCAC" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="2C32BCAC" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00824D50">
         <w:t xml:space="preserve">Examples of supports </w:t>
       </w:r>
       <w:r>
         <w:t>that may be NDIS supports for your child</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317CE475" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00641871" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="317CE475" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00641871" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Early intervention therapies that help children with developmental delay or disability to increase their level of functioning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="80"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F552B68" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="1F552B68" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Specialist support and training for early childhood and care staff about a child’s specific disability or developmental delay needs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="81"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216EF286" w14:textId="17104F0C" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="216EF286" w14:textId="17104F0C" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId62">
+        <w:r w:rsidRPr="272D6A96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Assistive technology</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> children may need, such as wheelchairs or personal communication devices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="82"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385ACBEE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personal care supports in early childhood centres for children who need more support than what early childhood centres should provide. This may include specialist help with feeding, or managing airways or ventilation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="83"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4E4DB8" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00F615BA" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Specialist support to help children transition to school, where it’s more than what early childhood and education systems provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="84"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0840AA" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00AB3F94" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support to manage any behaviours of concern children may have because of their developmental delay or disability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="85"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A5BC21" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D429A">
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212F404A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rose is 4 years old and will be starting childcare soon at the local childcare centre. Rose uses a wheelchair to move around. Rose’s parents want her to be able to join in the same activities as similarly aged children at the centre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2993AE04" w14:textId="77777777" w:rsidR="007E4885" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The childcare centre should provide any reasonable adjustments to the building to help Rose move easily in, out and around the childcare centre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC22BEE" w14:textId="6317F80B" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">This might include things such as ramps or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4171">
+        <w:t>lifts. The childcare centre should also make their programs accessible, so Rose can fully participate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650691">
+        <w:t xml:space="preserve"> in her wheelchair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4171">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301C0328" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We may fund training for the childcare centre staff to help them better understand Rose’s support needs. This could include training for staff on how Rose uses the toilet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB1EA20" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Child_protection_and"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t>Child protection and family support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6FAA3C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Child protection and family support services help keep children </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>safe, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> help families care for their children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE2AD1D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ‘child protection system’, we mean the state and territory governments who are responsible for child guardianship, child protection services and other supports that keep children and families safe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66183256" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650691">
+        <w:t>family support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’, we mean the community services available to children and families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494FF05F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5B69">
+        <w:t xml:space="preserve">When we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D5B69">
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D5B69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5B69">
+        <w:t>statutory home-based out-of-home care</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5B69">
+        <w:t>, this is where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC55244" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a state or territory government determines a child can’t live in their family home</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF1C7CF" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the child now lives in a foster or kinship carer’s home</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8B0027" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the state or territory government pays for the expenses of caring for the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D6B7D8" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1569">
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r>
+        <w:t>child protection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1569">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and family support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1569">
+        <w:t>system</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1569">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are not NDIS supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1569">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2857BC73" w14:textId="3018077E" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Child protection services for families who have entered, or are at risk of entering, the statutory child protection system</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="86"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E55F98" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General parenting programs, counselling or other supports for families at risk of entering the child protection system, and to the broader community. This includes adjusting these programs to make them suitable for families with disability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="87"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22911F90" w14:textId="62D9570E" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For children in out-of-home care, supports that other children at a similar age and in similar out-of-home care arrangements need, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16595">
+        <w:t>short term accommodation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and other support for carers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="88"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3474ACE2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Travel or accommodation for parents visiting their children who are in out-of-home care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="89"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B191E35" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Guardian services for children or adults</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="90"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA8DBBB" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General family therapy,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="91"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> parenting programs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="92"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or marriage and relationship counselling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="93"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22024DCE" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00580B1F" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Babysitting, nannying services or au pairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="94"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6FAC81" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Examples of child protection and family support system supports that are not NDIS supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5039B471" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="008011FD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="272D6A96">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Guardianship arrangements for children who have entered the statutory child protection system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CC3C40" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="008011FD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Services that accept, assess and respond to child protection reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46303DFD" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="008011FD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support to arrange placements for children who need out-of-home care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C6EB7A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Supports to keep children’s out-of-home care placements going</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4144759F" w14:textId="46ED9D79" w:rsidR="00460996" w:rsidRPr="008011FD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Short </w:t>
+      </w:r>
+      <w:r w:rsidR="0016671A">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D410A" w:rsidRPr="001B2C1B">
+        <w:t xml:space="preserve">accommodation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2C1B">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> children in statutory home-based out-of-home care to support the caring arrangement, both for children with and without disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A61277B" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="008011FD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Supports that all children will need in out-of-home care, including both children without disability and children with disability or developmental delay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3487E6" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="008011FD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support for families and other people who care for children in out-of-home care, such as foster and kinship carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064E8A41" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="008011FD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Providing accommodation to children who need out-of-home care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1A914B" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="008011FD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Care allowances and payments for people providing care to children in out-of-home care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C44AE22" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="008011FD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support to plan and coordinate supports where there are child protection, family support or family violence issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D9178E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="006C326A" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6010"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Community awareness of children’s safety and wellbeing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60698E2E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="009E5384" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="272D6A96">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Therapy supports for children in out-of-home care related to any trauma they have experienced, unless the therapy is directly related to the child’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="272D6A96">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>developmental delay or disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C80749E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00775E64">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are we responsible for when it comes to children in out-of-home care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2A77">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7706BF8A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For children in out-of-home care, we’re responsible for NDIS supports that are specific to the child's developmental delay or disability.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1218">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This means we’re responsible for the extra </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> children need because of their developmental delay or disability, compared to other children of a similar age and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D365D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in similar out-of-home care arrangements.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="95"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EF11C9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00593F01">
+        <w:t>Out-of-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">home </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593F01">
+        <w:t xml:space="preserve">care arrangements </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are different</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593F01">
+        <w:t xml:space="preserve"> across Australia</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. The NDIS supports we fund in out-of-home care arrangements will reflect each child’s individual needs and situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668A2136" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Governments across Australia agree on who funds different supports for children in out-of-home care arrangements. You can find more information about these Disability Reform Ministers Meetings agreements on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidRPr="00EF3DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Department of Social Services website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C29029C" w14:textId="24BF03F9" w:rsidR="00460996" w:rsidDel="00A01FFD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember, NDIS supports must meet all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884C75">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="00BF7A04" w:rsidRPr="00884C75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00884C75">
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we can include them in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C560D63" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1569">
+        <w:t xml:space="preserve">Examples of supports </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that may be NDIS supports for children in out-of-home care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4C6C52" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personal care support outside school hours,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="96"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> where the child needs much more support than other children of the same age due to their disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE4926F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skill-building supports, such as learning daily life skills, communication skills and social skills</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="97"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD25D8D" w14:textId="4F083934" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Short </w:t>
+      </w:r>
+      <w:r w:rsidR="0016671A">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D410A" w:rsidRPr="00B93BFE">
+        <w:t xml:space="preserve">accommodation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93BFE">
+        <w:t>to sustain</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> caring arrangements in statutory home-based out-of-home care, where the child and carers need this because of the child’s developmental delay or disability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="98"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5BD107" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In-home support for carers in statutory home-based out-of-home care, where children need this support due to their developmental delay or disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6EB51C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00824D50" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Home modifications when living in a long-term home in a family-like setting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="99"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6526DC85" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00D73F5F" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Therapy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="100"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and behaviour support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="101"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> related to a child’s disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE6C2FE" w14:textId="0E8D42A9" w:rsidR="00460996" w:rsidRPr="00007DFF" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId65">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assistive technology</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...51 lines deleted...]
-    <w:p w14:paraId="70A5BC21" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="00485B15">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="102"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D35A99" w14:textId="77D35ECE" w:rsidR="00460996" w:rsidRPr="007D5AD7" w:rsidRDefault="007D5AD7" w:rsidP="007D5AD7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002D429A">
-[...23 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00007DFF">
         <w:lastRenderedPageBreak/>
-        <w:t>We may fund training for the childcare centre staff to help them better understand Rose’s support needs. This could include training for staff on how Rose uses the toilet.</w:t>
-[...460 lines deleted...]
-        <w:r w:rsidRPr="00EF3DCF">
+        <w:t>What are we responsible for when it comes to children who aren’t in out-of-home care?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68476EA1" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="004134F6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We’re responsible for NDIS supports that families need as a direct result of a child’s developmental delay or disability. These NDIS supports can also help families and carers sustainably maintain their caring role. These may include NDIS supports such as:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="103"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176C0888" w14:textId="09876041" w:rsidR="00460996" w:rsidRPr="00B93BFE" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId66" w:anchor=":~:text=DOCX%2072.56%20KB-,Social%20and%20recreational%20supports,-Social%20and%20recreational">
+        <w:r w:rsidRPr="00B93BFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Department of Social Services website</w:t>
+          <w:t>social and recreation support</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="078672CF" w14:textId="1BFC55E5" w:rsidR="00F7053E" w:rsidRPr="00B93BFE" w:rsidRDefault="00F7053E" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidRPr="00B93BFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>therapy supports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26900E6B" w14:textId="286A17FD" w:rsidR="00460996" w:rsidRPr="00B93BFE" w:rsidRDefault="00222F7A" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId68" w:anchor=":~:text=DOCX%2067.99%20KB-,Behaviour%20support,-Behaviour%20support%20guideline" w:history="1">
+        <w:r w:rsidRPr="00B93BFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>behaviour supports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F85DD82" w14:textId="398F030E" w:rsidR="00460996" w:rsidRPr="00B93BFE" w:rsidRDefault="006D410A" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId69">
+        <w:r w:rsidRPr="00B93BFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>short term accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D8FBEBC" w14:textId="12C46B0A" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId70">
+        <w:r w:rsidRPr="272D6A96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>assistive technology</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C29029C" w14:textId="77777777" w:rsidR="00460996" w:rsidDel="00A01FFD" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00962709">
+    <w:p w14:paraId="1E950B8A" w14:textId="3E751371" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember, NDIS supports must meet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010309C">
+        <w:t xml:space="preserve">all the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="00BF7A04" w:rsidRPr="0010309C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2C560D63" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="0010309C">
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we can include them in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E86D6C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000E1569">
         <w:t xml:space="preserve">Examples of supports </w:t>
       </w:r>
       <w:r>
-        <w:t>that may be NDIS supports for children in out-of-home care</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>that may be NDIS supports for children who aren’t in out-of-home care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBA9C3B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Disability-specific parent and carer training programs if a child has developmental delay or disability, or if a parent has a disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B084EA9" w14:textId="2C77AA59" w:rsidR="00460996" w:rsidRPr="00B421D6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Short </w:t>
+      </w:r>
+      <w:r w:rsidR="0016671A" w:rsidRPr="0010309C">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010309C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="0010309C">
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to support families to care for their children, and where children and families need this because of the child’s developmental delay or disability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="104"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BE9152" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support to plan and coordinate supports related to the child’s developmental delay or disability, including those provided through child protection and family support services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="105"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D9CE3C" w14:textId="05CED913" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00006E2A">
+        <w:t xml:space="preserve">What about </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7D75" w:rsidRPr="0010309C">
+        <w:t>term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0010309C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="0010309C">
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="00006E2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00006E2A">
+        <w:t>for children in statutory home-based out-of-home care?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC9864D" w14:textId="6ACA9C0C" w:rsidR="00460996" w:rsidRPr="00AB28A4" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t xml:space="preserve">State and territory governments provide </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7D75" w:rsidRPr="0010309C">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010309C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="0010309C">
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="00AB28A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">carers of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t>children in statutory home-based out-of-home care. They</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’re responsible for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7D75">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="0010309C">
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="00AB28A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t>for all children in out-of-home care, with or without disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D31FBCA" w14:textId="1C709DD0" w:rsidR="00460996" w:rsidRPr="00AB28A4" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB28A4">
         <w:lastRenderedPageBreak/>
-        <w:t>Personal care support outside school hours,</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidR="0016671A">
+        <w:t xml:space="preserve">We may also fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010309C">
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7D75" w:rsidRPr="0010309C">
         <w:t>term</w:t>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-      <w:hyperlink r:id="rId68">
+      <w:r w:rsidRPr="0010309C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="0010309C">
+        <w:t xml:space="preserve">accommodation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010309C">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t xml:space="preserve"> children </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">with a disability </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t>in statutory home-based out-of-home care</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. We can do this if you need the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7D75">
+        <w:t>term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="0010309C">
+        <w:t xml:space="preserve">accommodation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010309C">
+        <w:t>because</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the child’s developmental delay or disability, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t>it meets the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="007D1478" w:rsidRPr="00D2346D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D2346D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21952743" w14:textId="2762E50B" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t xml:space="preserve">If you’re eligible for both types of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidR="00060D69">
+        <w:t>term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="0010309C">
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010309C">
+        <w:t>, you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t xml:space="preserve"> can use </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t>both of them</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB28A4">
+        <w:t>. You can also choose which type you want to use first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694EF57B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152C615A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mai is 10 years old and lives in statutory home-based out-of-home care. She has been living with her foster carers for 3 years. Mai has needed more disability support in recent months, and her home-based placement is at risk of breaking down.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629F8239" w14:textId="17F99E7B" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The child protection system </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650691">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4171">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">provide supports to Mai and her foster carers to help the placement continue. This includes short </w:t>
+      </w:r>
+      <w:r w:rsidR="00060D69" w:rsidRPr="002821B6">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="002821B6">
+        <w:t xml:space="preserve">accommodation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821B6">
+        <w:t>with another</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> foster family for one weekend a month, which gives Mai and her carers a temporary break from the usual care arrangement. The child protection system should also provide therapy supports for any trauma that Mai has experienced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C53BE51" w14:textId="5E419319" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We may fund NDIS supports that Mai and her foster carers need because of the impact of her increased disability needs. This could also include short </w:t>
+      </w:r>
+      <w:r w:rsidR="00060D69">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="00BA608F">
+        <w:t xml:space="preserve">accommodation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA608F">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Mai needs this extra support because of her disability. We may also fund additional therapy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> behaviour supports and supports to help Mai with her communication and social skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B8FBB2" w14:textId="6725AA01" w:rsidR="00460996" w:rsidRPr="00736BCD" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mai and her carers can choose which funding for short </w:t>
+      </w:r>
+      <w:r w:rsidR="009F25FE" w:rsidRPr="00BA608F">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA608F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="00BA608F">
+        <w:t xml:space="preserve">accommodation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA608F">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> use first. For example, they could choose to use the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidR="009F25FE">
+        <w:t>term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="00BA608F">
+        <w:t xml:space="preserve">accommodation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA608F">
+        <w:t>funded</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or provided by the child protection system first, then use the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidR="009F25FE" w:rsidRPr="00BA608F">
+        <w:t>term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA608F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10022" w:rsidRPr="00BA608F">
+        <w:t xml:space="preserve">accommodation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA608F">
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are NDIS supports in her plan later in the year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9CC66F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_School_education"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>School education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B758A4E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The school education system includes all primary schools and high schools. This includes public schools, independent and religious schools, and schools for students with disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1747C774" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00877DBF" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD354C">
+        <w:t xml:space="preserve">When we say reasonable adjustment, this means reasonable changes </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD354C">
+        <w:t>services need to make so the</w:t>
+      </w:r>
+      <w:r>
+        <w:t>y’re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD354C">
+        <w:t xml:space="preserve"> accessible for people with disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1167E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BB5D05" w14:textId="2AF7CB0C" w:rsidR="00460996" w:rsidRPr="005F6095" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1B8A">
+        <w:t xml:space="preserve"> also </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have a guideline about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1B8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73" w:anchor="supports-you-can-access:~:text=(DOCX%2065KB)-,Work%20and%20study%20supports,-Work%20and%20study" w:history="1">
+        <w:r w:rsidRPr="00C822D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">work and study </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00C822D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supports</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C822D7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EC6548" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1569">
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r>
+        <w:t>school education supports are not NDIS supports?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF6342D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The school education system is responsible for supports where the main purpose is to help you learn, study and achieve education outcomes. This includes:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="106"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3C84F4" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>adjusting teaching methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C55FFA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>providing learning assistance and aids</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FFE3C5" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>modifying the school building</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D1D069" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>providing transport between school activities, such as to excursions and sporting carnivals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18779548" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00746010">
+        <w:t xml:space="preserve">Examples of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>school education supports that are not NDIS supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA69B69" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Education and tuition fees across all education settings,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="107"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> including reduced school fees for families with financial difficulties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A4E416" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fees or payments for outside school hours care, including before school, after school, student free days, vacation care and school holiday programs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="108"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CEEAC6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Day-to-day support and supervision of school-age participants, whether they’re at school, excluded from school or attending school on reduced hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05116C0D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Standard school equipment, including school uniforms, shoes, lunchboxes or drink bottles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="109"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086AD218" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personalised learning or supports students need to help them learn, including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Auslan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> interpretation or other inclusion supports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="110"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050A8C02" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Learning aids or equipment needed for learning, such as modified computer hardware, education software and braille textbooks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="111"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A9DF6E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textbooks and teaching aids, including in alternative formats</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="112"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FED2301" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fixed and non-transportable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005376AC">
+        <w:t>assistive technology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that students may need to access their education, such as hoists and specially adapted furniture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="113"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17649F01" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Making reasonable adjustments to school buildings so that students can access the school, such as ramps, lifts and hearing loops</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="114"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A34ACD7" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teaching, learning assistance and other services from teachers and other staff employed by the school or relevant education Department, either at school or in alternative settings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="115"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D76A2B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tutors and scribes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="116"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6010BC56" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Educational supports for home schooling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="117"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D162716" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>School refusal programs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="118"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E67878" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fees for school camps, incursions or excursions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="119"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A868A4" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Transport between school activities, including excursions and sporting carnivals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="120"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C31546" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Work experience that’s generally provided as part of a school program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="121"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F13F306" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Changes to the curriculum to meet students’ learning needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5F09CB" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General support, tools, training and awareness building for teachers and other school staff to support and engage students with a disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280777B4" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Therapy delivered in schools for education purposes, such as allied health practitioners helping classroom teachers to adjust the curriculum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41880EC1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Case coordination for a student’s educational supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAADE34" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00775E64">
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are we responsible for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5E83">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051B2D70" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We’re </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5CD4">
+        <w:t xml:space="preserve">responsible for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5CD4">
+        <w:t xml:space="preserve">supports </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for everyday activities that you need because of your disability support needs and aren’t related to learning. This includes:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="122"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAACC2B" w14:textId="2ADAE7D1" w:rsidR="00460996" w:rsidRPr="00734138" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId74" w:anchor="supports-you-can-access:~:text=(DOCX%2065KB)-,Work%20and%20study%20supports,-Work%20and%20study" w:history="1">
+        <w:r w:rsidRPr="00734138">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>personal care and support at school</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79678D72" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>specialist</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> support you need to transition to higher education, training or work because of your disability support needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AA4A20" w14:textId="2AFBFBB8" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sometimes we may also be able to fund transport to and from school, if you can’t catch the bus because of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0141">
+        <w:t xml:space="preserve">your disability, or if we wouldn’t expect your family to take you. Learn more in our guideline </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:anchor="supports-you-can-access:~:text=(DOCX%2065KB)-,Work%20and%20study%20supports,-Work%20and%20study" w:history="1">
+        <w:r w:rsidR="00FB64A6" w:rsidRPr="006E0141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">work and study </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="00FB64A6" w:rsidRPr="006E0141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supports</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E0141">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EA5CE7" w14:textId="1FF47D90" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Remember, NDIS supports must meet all the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="007D1478" w:rsidRPr="00C851FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C851FC">
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we can include them in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FAFB5C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1569">
+        <w:t xml:space="preserve">Examples of supports </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that may be NDIS supports for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2789D26A" w14:textId="6CF25C22" w:rsidR="00460996" w:rsidRPr="002A5E83" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId77">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assistive technology</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00485B15">
-[...6 lines deleted...]
-    <w:p w14:paraId="15D35A99" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+      <w:r>
+        <w:t xml:space="preserve"> that students need no matter what activity they’re doing, such as hearing aids, wheelchairs, personal communications devices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="123"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D59E5C0" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="002A5E83" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Specialised support and training for school staff to help them understand and carry out a student’s specific support needs. This may include specialised behaviour intervention and support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="124"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCFEE43" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00650691" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Therapies to help students improve what they can do, if the therapy isn’t related to education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="125"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF44F64" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00650691" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support to build a student’s capacity for independent living and self-care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="126"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A967B02" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00650691" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support to develop social and communication skills</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="127"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F9C0BD" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="002A5E83" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Specialist behaviour management plans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="128"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D63D14D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Specialist support for students to transition to primary school or high school because of their disability support needs. We can fund this where you need more support than the transition supports that schools must provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="129"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19614B1F" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00D0048F" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Help to plan and coordinate the supports a student receives from the NDIS, from their school, and from other services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="130"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448B9710" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00D97E38" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Help for students to find or keep a part-time job</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="131"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2F207F" w14:textId="0181CE3D" w:rsidR="00460996" w:rsidRDefault="00916B8A" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="005376AC">
+        <w:t>upports</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve"> to help students get ready for work when they leave school</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="132"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFE8041" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00D0048F" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Travel training so students can travel to school independently</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="133"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8B0878" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="272D6A96">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004510B8">
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D0A8AE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anna is starting high school soon. She wants to attend full time, like other students. Anna often takes longer to learn new things than other students and needs behaviour support to help her while she’s at school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEBB587" w14:textId="77777777" w:rsidR="00093BC9" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The school education system should provide supports to help Anna learn while she’s at school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E3E0D1" w14:textId="0CE59758" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>The school can adjust the curriculum and their teaching methods to better suit her needs. This could include providing a teacher’s aide, allowing extra time to complete schoolwork, and making easy-read versions of lessons that Anna can use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6634A84F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We may fund other NDIS supports that Anna needs because of her disability to help the school and teachers adapt to Anna’s needs. For example, we may fund a specialised behaviour management plan and supports to help the teachers improve her behavioural, social and communication skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D29DE9B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00824D50">
+        <w:t xml:space="preserve">We may </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824D50">
+        <w:t>fund specific training for teachers and staff at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Anna’s school to understand Anna’s disability support needs, so they know the best ways to teach her.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4D961C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="Higher_education_and_vocational_ed"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t>Higher education and vocational education and training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8473AF" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Higher education, vocational education and training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> organisations like:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D56CD4D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>university</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160EDCD1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>technical education and training such as TAFE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5339E93C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>community learning centres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB57C2F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>registered training organisations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206A0BAA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When we say the higher education system, we mean these organisations and the government departments responsible for them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4E4483" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD354C">
+        <w:t xml:space="preserve">When we say reasonable adjustment, this means reasonable changes </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD354C">
+        <w:t>services need to make so the</w:t>
+      </w:r>
+      <w:r>
+        <w:t>y’re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD354C">
+        <w:t xml:space="preserve"> accessible for people with disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1167E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A72192" w14:textId="6BD1B43A" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We also have a guideline for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F020E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:anchor=":~:text=(DOCX%2065KB)-,Work%20and%20study%20supports,-Work%20and%20study" w:history="1">
+        <w:r w:rsidRPr="00C20097">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>social and recreation support</w:t>
+          <w:t xml:space="preserve">work and study </w:t>
         </w:r>
-      </w:hyperlink>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="000D6E06">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00C20097">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>therapy</w:t>
+          <w:t>supports</w:t>
         </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
-      <w:r>
-[...28 lines deleted...]
-      <w:hyperlink r:id="rId73">
+      <w:r w:rsidRPr="00C20097">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774C7A77" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00746010">
+        <w:t xml:space="preserve">What higher </w:t>
+      </w:r>
+      <w:r>
+        <w:t>education and vocational education and training supports are not NDIS supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746010">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C03233D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The higher education and vocational education and training systems are responsible for supports </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B14B6">
+        <w:t xml:space="preserve">that mainly relate to helping </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B14B6">
+        <w:t xml:space="preserve"> learn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and study. This includes:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="134"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6BA651" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>providing teaching and learning assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD82C05" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>aids and equipment to help you learn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331D974E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>building modifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11425CDC" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>transport between education or training activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F12F60" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>general support to transition to work, such as career guidance or work experience placements as part of your studies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B34C57" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Higher_education_and"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t xml:space="preserve">Examples of higher education </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746010">
+        <w:t>support</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that are not NDIS supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8496F9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Education and tuition fees for all higher education and vocational education and training settings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="135"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A0A18E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Supports that mostly relate to your education and training, including assistive products.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="136"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This includes learning-specific aids, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005376AC">
+        <w:t>assistive technology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and resources, such as modified computer hardware, education software, and braille textbooks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676288EB" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Services from a person employed to teach you by your higher education or vocational education and training setting, like a tutor or lecturer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="137"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2B9263" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Making changes to the curriculum to meet your individual learning needs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="138"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049BC9D8" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Supervising you while you learn if you need extra help</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="139"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679B09D4" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Supports that will enable you to take part in teaching and learning, such as an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Auslan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> interpreter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="140"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D50A38" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textbooks and teaching aids, including in alternative formats like braille or Easy English</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="141"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F5D804" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Building changes such as ramps, lifts, hearing loops and capital works, which will allow you to access the facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="142"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066CEAD9" w14:textId="5BB36BD9" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fixed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assistive technology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E950B8A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+        <w:t>, such as hoists for your personal care needs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="143"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7A2EB2" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000A1DB3" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support to transition to employment that’s generally provided by your higher education or vocational education training setting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="144"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395E2E6B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Education and training for staff about how to support and engage you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D278AD9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Therapy supports to assist with educational achievement or taking part in the curriculum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210687B7" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Specialist case coordination that’s mainly related to your education and training supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12914C14" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00775E64">
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are we responsible for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775E64">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B205183" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We’re </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5CD4">
+        <w:t xml:space="preserve">responsible for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5CD4">
+        <w:t xml:space="preserve">supports </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you need for everyday activities because of the functional impacts of your disability and aren’t related to learning. This includes:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="145"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E3FBE9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>personal care and support, such as help with eating, or managing airways and ventilation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3243F416" w14:textId="66FC0C81" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId80">
+        <w:r w:rsidRPr="00BF6BD7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>transport support</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BF6BD7">
+        <w:t xml:space="preserve"> to and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from the education facility, if you can’t use public transport without great difficulty due to your disability support needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F7ACAE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>specialist support that you need to transition to work because of your disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA8945B" w14:textId="6E78AAC5" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remember, NDIS supports must meet all the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
-        <w:r w:rsidRPr="00962709">
+      <w:hyperlink r:id="rId81" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="007D1478" w:rsidRPr="00BF6BD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="56E86D6C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="00BF6BD7">
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we can include them in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01505EB9" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000E1569">
         <w:t xml:space="preserve">Examples of supports </w:t>
       </w:r>
       <w:r>
-        <w:t>that may be NDIS supports for children who aren’t in out-of-home care</w:t>
-[...776 lines deleted...]
-      <w:r>
         <w:t>that may be NDIS supports for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2789D26A" w14:textId="6CF25C22" w:rsidR="00460996" w:rsidRPr="002A5E83" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId80">
+    <w:p w14:paraId="034E95D5" w14:textId="0D78078F" w:rsidR="00460996" w:rsidRPr="002A5E83" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId82">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assistive technology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> that students need no matter what activity they’re doing, such as hearing aids, wheelchairs, personal communications devices</w:t>
-[...82 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> you need no matter what activity you’re doing, such as hearing aids, wheelchairs, personal communications devices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="146"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D6CFD0" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="002A5E83" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Specialist disability training about your disability support needs for university, vocational education, training providers or employers during placements about your support needs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="147"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EF562E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="002A5E83" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Help to coordinate your NDIS supports with the education and training supports you get from other services, for example a local area coordinator or support coordinator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="148"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCA1EB7" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="002A5E83" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Therapy supports that help you with general life skills and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="272D6A96">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help you work, study, or join social activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:endnoteReference w:id="149"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380943EC" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personal care supports to take part in specific projects run by the university for people with disabilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="150"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567F8EDF" w14:textId="1004C164" w:rsidR="00460996" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00460996">
         <w:lastRenderedPageBreak/>
-        <w:t>Specialist support for students to transition to primary school or high school because of their disability support needs. We can fund this where you need more support than the transition supports that schools must provide</w:t>
-[...67 lines deleted...]
-    <w:p w14:paraId="0A8B0878" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+        <w:t>Fees for courses (often provided in disability or community group settings) that develop your capacity to live independently, if they’re not delivered by the higher education and training system. This could be skills in self-care, social and communication, and work readiness</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="151"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6404ACDA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004510B8">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1122D">
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D0A8AE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...28 lines deleted...]
-    <w:p w14:paraId="1A4D961C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="22681D5C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3B92">
+        <w:t>Marco is starting TAFE next year.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Marco has a vision impairment and wants to find out what supports he can get to help him at TAFE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3B170F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The TAFE should provide supports that will help Marco learn and study. This could include learning-specific aids and resources, such as electronic versions of textbooks and screen reading software on TAFE-supplied equipment. The TAFE should also provide any reasonable building modifications to support learning, such as installing handrails and wayfinding aids to help Marco move around safely.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F05C9C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00650691" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We may include an electronic handheld magnifier in Marco’s plan if it meets the NDIS funding criteria. Marco needs it to read, both at home and at TAFE. We may also fund other NDIS supports that Marco needs that aren’t related to his TAFE studies. For example, we could fund travel training to help Marco learn how to get to TAFE safely on his own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681DB56B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...56 lines deleted...]
-    <w:p w14:paraId="1F4E4483" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Employment"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t>Employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C5C786" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Employment can include paid full-time, part-time or casual work for a business or organisation, or being self-employed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8450F8" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When we say the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650691">
+        <w:t>employment system</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, we mean:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B232C82" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>government employment services and programs for people with disability and employers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6F5F28" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>employers and their responsibility to provide a safe, inclusive, accessible and supportive workplace for people with disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA2329C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00BD354C">
         <w:t xml:space="preserve">When we say reasonable adjustment, this means reasonable changes </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD354C">
         <w:t>services need to make so the</w:t>
       </w:r>
       <w:r>
         <w:t>y’re</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD354C">
         <w:t xml:space="preserve"> accessible for people with disability</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1167E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A72192" w14:textId="4B9DE55D" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="6F7C6389" w14:textId="263C35B7" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>We also have a guideline for</w:t>
       </w:r>
       <w:r w:rsidRPr="000F020E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:history="1">
-        <w:r w:rsidRPr="00C266A1">
+      <w:hyperlink r:id="rId83" w:anchor="supports-you-can-access:~:text=(DOCX%2065KB)-,Work%20and%20study%20supports,-Work%20and%20study" w:history="1">
+        <w:r w:rsidR="00F029A8" w:rsidRPr="00854DAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>work and study supports</w:t>
+          <w:t xml:space="preserve">work and study </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="00F029A8" w:rsidRPr="00854DAE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supports</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00854DAE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120368F2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00746010">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r>
+        <w:t>employment supports are not NDIS supports?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DDCE3A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The employment system is responsible for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916235">
+        <w:t>employment services and programs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. This includes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916235">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">general </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916235">
+        <w:t>employment services</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for all Australians such as Workforce Australia, and disability-specific employment services such as </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="00E17523">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Disability Employment Services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000F020E">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...229 lines deleted...]
-      <w:hyperlink r:id="rId82">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="152"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033D5766" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For example, employment services provide advice and support for people with disability to prepare for, find</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916235">
+        <w:t xml:space="preserve"> and maintain jobs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="153"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577A20B4" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The employment system also helps employers hire and include people with disability in the workplace. This includes:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="154"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03457568" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>support, training and resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5CC5C" w14:textId="6EE5618E" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">funding assistance to make </w:t>
+      </w:r>
+      <w:r w:rsidR="0048601A" w:rsidRPr="00CA4701">
+        <w:t>reasonable adjustments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA4701">
+        <w:t>, such</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as workplace equipment through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>assistive technology</w:t>
+          <w:t>Employment Assistance Fund</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...97 lines deleted...]
-      <w:hyperlink r:id="rId83" w:anchor="12">
+    </w:p>
+    <w:p w14:paraId="4B6D9407" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00916235" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>incentives to hire people with a disability, such as wage subsidies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D4C0A3" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Employers are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916235">
+        <w:t>work-specific support</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> related to your recruitment, your job arrangements, and your workplace environment. This includes:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="155"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEEFCDE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>training and induction when you start a new job</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24678759" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">workplace modifications and workplace equipment that allows you to do your job, including those funded by the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>transport support</w:t>
+          <w:t>Employment Assistance Fund</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="7FA8945B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    </w:p>
+    <w:p w14:paraId="32C02BBD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>transport within work activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115AB34D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00916235" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>workplace support to follow disability discrimination laws, such as reasonable adjustments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9D48F1" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Examples of employment supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746010">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that are not NDIS supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300439B1" w14:textId="70DC67A3" w:rsidR="00460996" w:rsidRDefault="000F4C96" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t>overnment-funded employment programs, including Disability Employment Services and Workforce Australia</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="156"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D26039C" w14:textId="5280DD83" w:rsidR="00460996" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t>upport from employers to ensure accessible recruitment processes, work arrangements and transport for you within work activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="157"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26653604" w14:textId="34BEC9D3" w:rsidR="00460996" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t>hings your employer needs to do to comply with employment laws, including reasonable adjustments so you have the same opportunities as other Australians to get a job, get promoted and be treated fairly at work</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="158"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D5EFBA" w14:textId="16517853" w:rsidR="00460996" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t>easonable adjustments so you can access your workplace and perform your job, including assistive products and workplace modifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="159"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115A75DC" w14:textId="4E81C55E" w:rsidR="00460996" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t>mployment programs to provide advice and support to job seekers with disability to find and keep a job</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566830BE" w14:textId="637D9059" w:rsidR="00460996" w:rsidRPr="006F5FE8" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve">eneral employment-related planning and support, including support to transition to work and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87">
+        <w:r w:rsidR="00460996" w:rsidRPr="272D6A96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ongoing support</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve"> once you have a job, when you’re largely independent once you’re in employment. These programs could be from both disability-targeted and open employment services.</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="160"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7622CF39" w14:textId="63178112" w:rsidR="00460996" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t>ork specific aids and equipment you need for your disability to perform your work tasks, including modified hardware and software</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="161"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3074B49F" w14:textId="17BF681B" w:rsidR="00460996" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t>mployment programs to encourage and assist employers to hire people with disability and make their workplace inclusive for people with disability. For example, support, training and resources, funding assistance for reasonable adjustments, and incentives for hiring people with disability such as wage subsidies</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="162"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0841F56E" w14:textId="2509A21C" w:rsidR="00460996" w:rsidRPr="00FE6C71" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t>elp to co</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00FE6C71">
+        <w:t xml:space="preserve">ordinate the supports you get </w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve">that are </w:t>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00FE6C71">
+        <w:t>related to employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6571433E" w14:textId="7D9CDEE4" w:rsidR="00460996" w:rsidRPr="004F013D" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Bullet1Char"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00FE6C71">
+        <w:rPr>
+          <w:rStyle w:val="Bullet1Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hort-term therapy support where the main purpose is for employment, sometimes provided by an employment program such as </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88">
+        <w:r w:rsidR="00460996" w:rsidRPr="272D6A96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Disability Employment Services</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="452D89E6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00775E64">
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are we responsible for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775E64">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F10175D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NDIS s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB71A5">
+        <w:t>upports you need for your daily life whether you’re working, looking for work or not looking for work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507CF8">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="163"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275D50AF" w14:textId="061FBF0D" w:rsidR="00460996" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00EB71A5">
+        <w:t>ersonal care and support</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve"> in the workplace,</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00507CF8">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="164"/>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve"> such as help to go to the toilet, or eat and drink while you’re at work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41ED13D4" w14:textId="0AF110B2" w:rsidR="00460996" w:rsidRPr="00EB71A5" w:rsidRDefault="00EB145F" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId89">
+        <w:r w:rsidRPr="001C551E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>T</w:t>
+        </w:r>
+        <w:r w:rsidR="005C67FE" w:rsidRPr="001C551E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ransport support</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00460996" w:rsidRPr="001C551E">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00EB71A5">
+        <w:t xml:space="preserve"> and from work</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t>, if you can’t use public transport without great difficulty due to your disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00407FBF">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="165"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1E8614" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00EB71A5" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>NDIS s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2ADC">
+        <w:t xml:space="preserve">upports you </w:t>
+      </w:r>
+      <w:r>
+        <w:t>need</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2ADC">
+        <w:t xml:space="preserve"> on a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2ADC">
+        <w:t xml:space="preserve"> and ongoing basis to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>help</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2ADC">
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">find and keep a job. We may fund these supports if you’re able </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2ADC">
+        <w:t>to work</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2ADC">
+        <w:t xml:space="preserve"> but </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2ADC">
+        <w:t xml:space="preserve"> unlikely to find or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>keep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2ADC">
+        <w:t xml:space="preserve"> a job, even with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an employment service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D113F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="166"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110A93D8" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00EB71A5" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NDIS s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB71A5">
+        <w:t>upport</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB71A5">
+        <w:t xml:space="preserve"> to transition to work</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB71A5">
+        <w:t xml:space="preserve"> when you need extra support compared to other Australians because of your disability</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB71A5">
+        <w:t xml:space="preserve">is includes training about workplace relationships, communication skills, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wearing the right clothes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB71A5">
+        <w:t>, getting to work on time, and travelling to and from work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407FBF">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="167"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD6927E" w14:textId="5D1A2E44" w:rsidR="00460996" w:rsidRPr="005908E6" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remember, NDIS supports must meet all the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
-        <w:r w:rsidRPr="00962709">
+      <w:hyperlink r:id="rId90" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="007D1478" w:rsidRPr="0038050F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="01505EB9" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="0038050F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038050F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we can include them in your plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBEE17D" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000E1569">
         <w:t xml:space="preserve">Examples of supports </w:t>
       </w:r>
       <w:r>
         <w:t>that may be NDIS supports for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034E95D5" w14:textId="0D78078F" w:rsidR="00460996" w:rsidRPr="002A5E83" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId85">
+    <w:p w14:paraId="34DD3999" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Capacity-building supports to help you learn about work and get work-ready</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="168"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – for example communication supports,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="169"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> travel training,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="170"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and learning how to work in a team or follow instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F77D79" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Supports to help you work out what kind of job you want and build your confidence to work, for example by arranging on-the-job experience</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="171"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22954B19" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support to plan and coordinate your NDIS supports with the supports you receive from your employment service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="172"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546EC424" w14:textId="2EFA90C1" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId91">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assistive technology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> you need no matter what activity you’re doing, such as hearing aids, wheelchairs, personal communications devices</w:t>
-[...533 lines deleted...]
-        <w:t xml:space="preserve">Short-term therapy support where the main purpose is for employment, sometimes provided by an employment program such as </w:t>
+        <w:t xml:space="preserve"> related to your functional needs, such as a wheelchair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="173"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38676C8D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personal care supports at work, such as help to eat, drink or go to the toilet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="174"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BC1E08" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Help to prepare you for active job seeking, including information, career planning and linking you with the mainstream support from </w:t>
       </w:r>
       <w:hyperlink r:id="rId92">
         <w:r w:rsidRPr="272D6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Disability Employment Services</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="452D89E6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="175"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D91DAE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>On-the-job support once you get a job, if you’re unlikely to keep your job even with an employment service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="176"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C16F1E" w14:textId="771AF397" w:rsidR="00493037" w:rsidRDefault="00460996" w:rsidP="008B5188">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Occupational therapist assessments to see how your disability affects how you work and to help you become more productive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="177"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737E2B30" w14:textId="6AD16B0B" w:rsidR="00460996" w:rsidRDefault="00FA0CAB" w:rsidP="00FA0CAB">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:lastRenderedPageBreak/>
+        <w:t>Extra on-the-job training and support with your work tasks that you need because of your disability, when you need more support than what you can get through reasonable adjustments or a Disability Employment Service. For example, extra support to help you manage your behaviour or complex needs at work</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="178"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4BB584" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00A1122D" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...383 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A1122D">
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557F6424" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="557F6424" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Jin is about to start a new job. Jin’s new office will need some modifications, such as a modified workstation and chair, so they can do the job safely. Jin will also need support to get ready and to travel to work each day.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13319518" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="13319518" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>The employment system should provide any reasonable adjustments that Jin needs while at work. This includes any aids and workplace equipment, through the Employment Assistance Fund, which will help Jin to do their job.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70316F4A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="70316F4A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="0067057A">
         <w:t xml:space="preserve">Disability Employment Services </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidRPr="0067057A">
         <w:t>provide Jin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the employer</w:t>
       </w:r>
       <w:r w:rsidRPr="0067057A">
         <w:t xml:space="preserve"> with advice or support need</w:t>
       </w:r>
       <w:r>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="0067057A">
         <w:t xml:space="preserve"> to help prepare for </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="0067057A">
         <w:t xml:space="preserve"> new job</w:t>
       </w:r>
       <w:r>
         <w:t>. Disability Employment Services will continue to support both Jin and the employer for as long as is needed once Jin starts work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33876537" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-      <w:pPr>
+    <w:p w14:paraId="33876537" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>We may fund NDIS supports that help Jin learn or keep their new job if the support is more than what Disability Employment Services should provide. This could include support to learn the job and to be productive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C42C838" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="6C42C838" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We may fund a support worker to help Jin get dressed and ready for work each day. And we may fund training for Jin to support them to travel to and from work independently. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3D80">
         <w:t xml:space="preserve">In the longer term, we may support Jin to learn new skills and progress </w:t>
       </w:r>
       <w:r>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3D80">
         <w:t xml:space="preserve"> career.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5907F2FF" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="5907F2FF" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Housing_and_community"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t xml:space="preserve">Housing and </w:t>
       </w:r>
       <w:r w:rsidRPr="00897687">
         <w:t>community infrastructure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2101F4C9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="2101F4C9" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Housing includes things like making sure you have a home to live in, that suits your needs. It could be social housing, including public and community housing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631875D2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="631875D2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Community infrastructure means things like public buildings and public places.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CCA093" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="36CCA093" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>The housing and community infrastructure system includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6338F241" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6338F241" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>social housing authorities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB29310" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="1AB29310" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>government agencies responsible for affordable housing and homelessness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC0926C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4FC0926C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>local councils and other governments responsible for town and city planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BE0942" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...8 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="29BE0942" w14:textId="506DC9FC" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When we say housing, we mean the building itself, like a house or apartment. This doesn’t include the supports you can get in your home, like support workers. For more information on the supports you can get in your home, check out our guidelines for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:history="1">
+        <w:r w:rsidRPr="00AD09C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home and living supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00AD09C4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A760283" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="7A760283" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00BD354C">
         <w:t xml:space="preserve">When we say reasonable adjustment, this means reasonable changes </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD354C">
         <w:t>services need to make so the</w:t>
       </w:r>
       <w:r>
         <w:t>y’re</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD354C">
         <w:t xml:space="preserve"> accessible for people with disability</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1167E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4B5E1E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00CE5B09" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="1C4B5E1E" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00CE5B09" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>There are very limited situations where the NDIS funds housing. The housing and community infrastructure system is primarily responsible for housing and homelessness services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12666890" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="12666890" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00746010">
         <w:t xml:space="preserve">What housing and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">community </w:t>
       </w:r>
       <w:r w:rsidRPr="00746010">
         <w:t xml:space="preserve">infrastructure </w:t>
       </w:r>
       <w:r>
         <w:t>supports are not NDIS supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC6109C" w14:textId="18D9BC5C" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7DC6109C" w14:textId="18D9BC5C" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Housing and accommodation for people who need it, except for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:history="1">
+      <w:hyperlink r:id="rId94" w:history="1">
         <w:r w:rsidRPr="00331E21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>specialist disability accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. This includes making sure all Australians, including people with disability, have access to accessible, affordable and appropriate housing.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="179"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327828A2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="327828A2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Direct costs so you can comply with your tenancy agreement, including bond, pest control, exit cleaning and general damage repairs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="180"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BBA159" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="46BBA159" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Routine rental tenancy support,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="181"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> such as helping you with any questions or issues about your property and helping you work with your landlord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2729ACA6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2729ACA6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Making sure new social housing has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:history="1">
+      <w:hyperlink r:id="rId95" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Livable</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Housing Design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> features where possible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="182"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D12391" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="04D12391" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Reasonable adjustments to existing social housing to make it accessible for people with disability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="183"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664E1B2F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="664E1B2F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Providing new publicly funded housing that meets relevant accessibility standards and guidelines for the location</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="184"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D75CC0A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="5D75CC0A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Design and changes to state and territory owned residential facilities, public buildings and boarding schools to make reasonable adjustments so they’re accessible for people with disability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="185"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B21800A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0B21800A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Design and changes to specialist disability accommodation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="186"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F39C265" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1F39C265" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Improving community facilities, public buildings and public places by making them more accessible for people with disability. For example, changes to zoning laws, city planning, building modifications and reasonable adjustments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="187"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E37077" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="05E37077" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Supports and outreach for people who are homeless, or to prevent people from becoming homeless</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="188"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015E3B8F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="015E3B8F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Emergency and long-term accommodation for people who are homeless or at risk of homelessness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="189"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171F8484" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="171F8484" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Crisis housing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="190"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2B6BD6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="2F2B6BD6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>Postal services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="191"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD4B258" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2FD4B258" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Housing subsidies, including rental bonds, mortgage relief and help with buying a home</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="192"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCAA1A4" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0DCAA1A4" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Mobile homes, caravans, campervans, tents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="193"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A7CD3C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="31A7CD3C" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Examples of </w:t>
       </w:r>
       <w:r w:rsidRPr="00746010">
         <w:t>supports the housing and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> community</w:t>
       </w:r>
       <w:r w:rsidRPr="00746010">
         <w:t xml:space="preserve"> infrastructure </w:t>
       </w:r>
       <w:r>
         <w:t>supports that are not NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D793EEB" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0D793EEB" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Social housing, including making social housing suitable for people with disability through home modifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6F7D78" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7F6F7D78" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Making sure community infrastructure is accessible to you, such as disability parking or disabled toilets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732D60B6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="732D60B6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Intensive case coordination that’s mainly related to housing supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE40EF1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2EE40EF1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Housing support services to help with the cost of renting or buying a home, such as rental bonds, mortgage relief and home buying assistance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1E11E2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="7E1E11E2" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00775E64">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r>
         <w:t>are we responsible for</w:t>
       </w:r>
       <w:r w:rsidRPr="00775E64">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A0FF3D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="62A0FF3D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NDIS supports to help build your capacity to live independently </w:t>
       </w:r>
       <w:r w:rsidRPr="00824D50">
         <w:t>in the community</w:t>
       </w:r>
       <w:r>
         <w:t>, where these are needed due to your disability support needs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="194"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example, to build your:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556CB5FA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="556CB5FA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>daily living skills to manage your household</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468E2A76" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="468E2A76" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>capacity to manage money and keep a rental agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FFC742" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="56FFC742" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>social and communication skills, including behaviour supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8C1960" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2D8C1960" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>NDIS supports to help you find and maintain suitable housing, where this is required due to your disability support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B64F04" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="72B64F04" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Home modifications for private dwellings. That is, if you own or rent your home, and it’s not social housing.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="195"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In rare cases, we may fund </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6B12">
         <w:t>home modifications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in ‘legacy’ or older social housing. We’ll only do this where the modifications are additional to reasonable adjustment and specific to your disability support needs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="196"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57022FCF" w14:textId="1ACEECF8" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId100" w:history="1">
+    <w:p w14:paraId="57022FCF" w14:textId="1ACEECF8" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Specialist Disability Accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="197"/>
       </w:r>
       <w:r w:rsidRPr="00650691">
         <w:t xml:space="preserve"> in rare situations, if you have an extreme functional impairment or very high support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F0ECA6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="09F0ECA6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Other than specialist disability accommodation, we generally don’t fund housing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB3449D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="7AB3449D" w14:textId="1EEA95E0" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remember, NDIS supports must meet all the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101" w:history="1">
-        <w:r w:rsidRPr="00962709">
+      <w:hyperlink r:id="rId97" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="007D1478" w:rsidRPr="005229E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4A5C3099" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="005229E7">
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we can include them in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5C3099" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000E1569">
         <w:t>Examples of supports</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that may be NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC13745" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4DC13745" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NDIS supports you need because of your disability to learn living skills. For example, learning to care for your home, or how to cook or clean</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="198"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08723C2B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NDIS supports you need for your disability to help you find somewhere to live and keep living there. This could include help to go to inspections or learn to pay rent on time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="199"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217AF8E4" w14:textId="0856C5C2" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NDIS supports to plan and coordinate the housing supports you get from other services with your NDIS supports</w:t>
+      </w:r>
+      <w:r w:rsidR="00D463C3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="200"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AB104F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9D5323" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sid needs to urgently move out of his share house. He’s looking for a rental property to live by himself for the first time. He’s at risk of homelessness because he is on a low income. Due to his disability, he needs help to learn how to take care of his new home when he finds one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CA2C76" w14:textId="77777777" w:rsidR="00F515AF" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585B4D">
+        <w:t>Sid goes to his state housing authority for emergency help to find a place to live. The housing authority are responsible for providing Sid support to prevent him becoming homeless.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448B0E2D" w14:textId="6B43EC39" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585B4D">
         <w:lastRenderedPageBreak/>
-        <w:t>NDIS supports you need because of your disability to learn living skills. For example, learning to care for your home, or how to cook or clean</w:t>
-[...51 lines deleted...]
-        <w:t>Sid goes to his state housing authority for emergency help to find a place to live. The housing authority are responsible for providing Sid support to prevent him becoming homeless. They</w:t>
+        <w:t>They</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00585B4D">
         <w:t>ll help get Sid emergency short term accommodation and can help him find a home to rent longer term. They may also help with some of the cost of renting the home, such as rent assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ABB17C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="25ABB17C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We may fund NDIS supports that Sid needs because of his disability to help him live independently in his home. This could include support to help him go to rental inspections and learn to pay his bills on time. We may also fund support to help Sid learn useful daily life skills, such as cooking, cleaning, and taking care of his new home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0323F3C1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="0323F3C1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Transport"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t>Transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154AEB76" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="154AEB76" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Transport options can include walking, cycling, cars, buses, trains and trams. The transport system includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7637D81F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7637D81F" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>government departments responsible for roads, footpaths, railways and waterways</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576B0E54" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="576B0E54" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>public transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41118A1A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="41118A1A" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>taxi and rideshare operators.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EBDC43" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="58EBDC43" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00BD354C">
         <w:t xml:space="preserve">When we say reasonable adjustment, this means reasonable changes </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD354C">
         <w:t>services need to make so the</w:t>
       </w:r>
       <w:r>
         <w:t>y’re</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD354C">
         <w:t xml:space="preserve"> accessible for people with disability</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1167E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6DE7DB" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="009A6BCC">
+    <w:p w14:paraId="6B6DE7DB" w14:textId="63DE8E92" w:rsidR="00460996" w:rsidRDefault="00280272" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Learn</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve"> more </w:t>
+      </w:r>
+      <w:r w:rsidR="00943087">
+        <w:t xml:space="preserve">about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98" w:history="1">
+        <w:r w:rsidR="00943087" w:rsidRPr="00181A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>transport page</w:t>
+          <w:t>recurring transport supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00460996" w:rsidRPr="00181A34">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72649D83" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="72649D83" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00746010">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r>
         <w:t>transport</w:t>
       </w:r>
       <w:r w:rsidRPr="00746010">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>supports are not NDIS supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00746010">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FBAC98" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="18FBAC98" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>The transport system is responsible for transport infrastructure to meet the needs of all Australians,</w:t>
       </w:r>
       <w:r w:rsidRPr="005E56E1">
         <w:t xml:space="preserve"> including those with disability</w:t>
       </w:r>
       <w:r>
         <w:t>. This includes roads, footpaths, train lines, waterways, and disability parking.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="201"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A18FC65" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="0A18FC65" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>It’s responsible for making sure public transport is accessible for you, such as at stations and stops, and on vehicles like buses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="202"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The transport system makes sure transport providers follow discrimination laws in transport services.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="203"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B975281" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="7B975281" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>The transport system also looks after travel fare concessions for people with disability.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="204"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77451852" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="77451852" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00746010" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Examples of transport supports that are not NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C2EC90" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="30C2EC90" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Accessible public transport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="205"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FA2402" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="40FA2402" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Public transport fares,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="206"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> including public transport concessions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="207"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57443672" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="57443672" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Modifications to make public transport or taxis accessible for you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="208"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE98575" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="6EE98575" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Transport infrastructure, like adjustments to roads and footpaths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="209"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB1D5BD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0FB1D5BD" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Transport costs for animals, except for an eligible assistance animal that’s included in your NDIS plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="210"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34616D6E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="34616D6E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Airline lounge memberships and access fees</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="211"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AFF087" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="18AFF087" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Community transport services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="212"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AB1D2C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="30AB1D2C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00775E64">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r>
         <w:t>are we responsible for</w:t>
       </w:r>
       <w:r w:rsidRPr="00775E64">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8AE851" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2F8AE851" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>NDIS supports to help you travel independently, such as training to use public transport or assistive technology to help you trav</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1929">
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="213"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFF4244" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="00BE2C6C">
+    <w:p w14:paraId="7EFF4244" w14:textId="6D0C8749" w:rsidR="00460996" w:rsidRDefault="000500BB" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId99" w:history="1">
+        <w:r w:rsidRPr="00DF6421">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Transport funding</w:t>
+          <w:t>V</w:t>
+        </w:r>
+        <w:r w:rsidR="00460996" w:rsidRPr="00DF6421">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ehicle modifications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00407FBF">
+      <w:r w:rsidR="00460996" w:rsidRPr="00DF6421">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:t xml:space="preserve"> private vehicles – that is, modifications for cars or other vehicles you or your carers own, but not modifications for public transport or taxis</w:t>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="214"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219E188D" w14:textId="4A9F4687" w:rsidR="00460996" w:rsidRDefault="000500BB" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId100" w:history="1">
+        <w:r w:rsidRPr="00355146">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>T</w:t>
+        </w:r>
+        <w:r w:rsidR="002155D0" w:rsidRPr="00355146">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ransport funding</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00460996" w:rsidRPr="00407FBF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00460996">
         <w:t>for the reasonable and necessary cost of taxis, rideshares or other private transport, if you can’t use public transport without great difficulty because of your disability support needs</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00460996">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="215"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492097CA" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00962709">
+    <w:p w14:paraId="492097CA" w14:textId="5B618E92" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember, NDIS supports must meet all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6421">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101" w:tooltip="How we work out if a support meets the funding criteria" w:history="1">
+        <w:r w:rsidR="007D1478" w:rsidRPr="00DF6421">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="026BED90" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="00DF6421">
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we can include them in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026BED90" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="000E1569" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000E1569">
         <w:t xml:space="preserve">Examples of supports </w:t>
       </w:r>
       <w:r>
         <w:t>that may be NDIS supports for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0185643D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0185643D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Help to get a driver assessment if you need to drive a modified vehicle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7563311B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="7563311B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Help to get driving lessons if you need to learn how to drive a modified vehicle or need additional lessons because of your disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795FCB71" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="795FCB71" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Help to learn to use public transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0C97C6" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...8 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="6B0C97C6" w14:textId="568BB143" w:rsidR="00460996" w:rsidRPr="005B62D9" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Activity-based transport, for the cost of support workers to help you get to work, study, or join social activities. Learn more </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B62D9">
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102">
+        <w:r w:rsidR="005C400A" w:rsidRPr="005B62D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t xml:space="preserve">NDIS </w:t>
+        </w:r>
+        <w:r w:rsidR="00475A0E" w:rsidRPr="005B62D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>p</w:t>
+        </w:r>
+        <w:r w:rsidR="005C400A" w:rsidRPr="005B62D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ricing</w:t>
+        </w:r>
+        <w:r w:rsidR="00475A0E" w:rsidRPr="005B62D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> s</w:t>
+        </w:r>
+        <w:r w:rsidR="005C400A" w:rsidRPr="005B62D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>chedule</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D276C28" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="5D276C28" w14:textId="0F0663E1" w:rsidR="00460996" w:rsidRPr="00951C51" w:rsidRDefault="00951C51" w:rsidP="00951C51">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00460996">
+        <w:lastRenderedPageBreak/>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6D23A8" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="4C6D23A8" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Amira wants to drive her car to and from work. Amira has her driver’s </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>licence</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and she bought a new car. But she needs modifications to her car, and lessons on how to use the new modifications before she can drive it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FDB7CE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="11FDB7CE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Local councils and businesses are responsible for providing accessible parking spots so Amira can park close to a building entrance and has enough space to get out of her car.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D811029" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="4D811029" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We may fund a driver assessment to find out if any vehicle modifications can be made to Amira’s car. If the car is suitable for modifications, and the support meets the NDIS funding criteria, we may fund the cost of modifying her car.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B55C2D1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="6B55C2D1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We could also fund lessons for Amira to learn how to adapt her driving for her modified car, if the lessons meet the NDIS funding criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625CE5F1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+    <w:p w14:paraId="625CE5F1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Justice"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:t>Justice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EE34E8" w14:textId="503C0112" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="20EE34E8" w14:textId="481C39A5" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E21D50">
         <w:t xml:space="preserve">If you have a disability and you're involved in the justice system, there are </w:t>
       </w:r>
       <w:r>
         <w:t>some</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21D50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">supports we may fund. The justice system is responsible for providing other supports. Check the list of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106" w:history="1">
-        <w:r w:rsidRPr="004F3C06">
+      <w:hyperlink r:id="rId103" w:anchor=":~:text=replacement%20support.-,Supports%20that%20are%20not%20NDIS%20supports,-When%20we%20create" w:history="1">
+        <w:r w:rsidRPr="00CD7C34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports that are not NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6D706066" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="00CD7C34">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the justice system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D706066" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A22547">
         <w:t>We consider you</w:t>
       </w:r>
       <w:r>
         <w:t>’re</w:t>
       </w:r>
       <w:r w:rsidRPr="00A22547">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">involved </w:t>
       </w:r>
       <w:r w:rsidRPr="00A22547">
         <w:t>in the justice system if you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A22547">
         <w:t>re:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2F2B22" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="0B2F2B22" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>in custody in a correctional facility, for example a prison, remand centre, youth detention centre or secure mental health facility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B96776B" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="2B96776B" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>on remand, awaiting or following sentencing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467002F6" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="467002F6" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>required by a court order to regularly report to a correctional or community correctional agency, for example on bail, probation, or parole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522E6EF5" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="522E6EF5" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>serving a community-based order, or are on a leave of absence order or therapeutic leave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6393CE" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="00460996">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="5A6393CE" w14:textId="77777777" w:rsidR="00460996" w:rsidRPr="00E21D50" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>under forensic orders, which may include restrictions on your movements or other requirements, such as drug testing or attending prescribed treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392A27C5" w14:textId="7FE29467" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="392A27C5" w14:textId="7DDC54C4" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We have a guideline</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21D50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>about the</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21D50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107" w:history="1">
-        <w:r w:rsidRPr="006D6A36">
+      <w:hyperlink r:id="rId104" w:anchor=":~:text=service%20hub%20.-,Our%20Guideline,-Download%20the%20justice" w:history="1">
+        <w:r w:rsidRPr="0023273B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>justice system</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2144738E" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="007D249A">
+      <w:r w:rsidRPr="0023273B">
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> more information about what we can and can’t fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2144738E" w14:textId="448E1202" w:rsidR="00460996" w:rsidRDefault="00D03F7D" w:rsidP="00951C51">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Aged_care"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Aged_care"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidR="00460996">
+        <w:lastRenderedPageBreak/>
         <w:t>Aged care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A11D0E5" w14:textId="61D11F26" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+    <w:p w14:paraId="5A11D0E5" w14:textId="08ACDDA4" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="008E40EF">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you’re younger than 65 and living in residential aged care, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">there are some supports we may fund. The aged care system is responsible for providing other supports. Check the list of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108" w:history="1">
-        <w:r w:rsidRPr="004F3C06">
+      <w:hyperlink r:id="rId105" w:anchor=":~:text=replacement%20support.-,Supports%20that%20are%20not%20NDIS%20supports,-When%20we%20create" w:history="1">
+        <w:r w:rsidR="00A7488A" w:rsidRPr="0023273B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports that are not NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7887D7E0" w14:textId="44136FFF" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
+      <w:r w:rsidRPr="0023273B">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the aged care system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A032C6" w14:textId="406B873C" w:rsidR="00440196" w:rsidRPr="0009474A" w:rsidRDefault="00460996" w:rsidP="002D1F72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We have a guideline for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId106" w:anchor=":~:text=DOCX%20120%20KB)-,Younger%20people%20in%20residential%20aged%20care,-Younger%20people%20in" w:history="1">
+        <w:r w:rsidRPr="0023273B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>y</w:t>
-[...5 lines deleted...]
-          <w:t>ounger people in residential aged care</w:t>
+          <w:t>younger people in residential aged care</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="5A45B40C" w14:textId="09D29CEA" w:rsidR="00711964" w:rsidRDefault="006B3F99" w:rsidP="006B3F99">
+      <w:r w:rsidRPr="0023273B">
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> more information about what we can and can’t fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A45B40C" w14:textId="7192464F" w:rsidR="00711964" w:rsidRDefault="006B3F99" w:rsidP="002D1F72">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00711964" w:rsidSect="006B7E68">
-      <w:headerReference w:type="default" r:id="rId111"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId114"/>
+      <w:headerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:headerReference w:type="first" r:id="rId109"/>
+      <w:footerReference w:type="first" r:id="rId110"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="567D626E" w14:textId="77777777" w:rsidR="00860E26" w:rsidRDefault="00860E26" w:rsidP="006A7B2E">
+    <w:p w14:paraId="306F0CEA" w14:textId="77777777" w:rsidR="00F32D0A" w:rsidRDefault="00F32D0A" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A6DB86A" w14:textId="77777777" w:rsidR="00860E26" w:rsidRDefault="00860E26" w:rsidP="006A7B2E">
+    <w:p w14:paraId="0F0D4821" w14:textId="77777777" w:rsidR="00F32D0A" w:rsidRDefault="00F32D0A" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14330C31" w14:textId="77777777" w:rsidR="00860E26" w:rsidRDefault="00860E26">
+    <w:p w14:paraId="66956029" w14:textId="77777777" w:rsidR="00F32D0A" w:rsidRDefault="00F32D0A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="28ABCD88" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRDefault="00A50C69" w:rsidP="007A7D74">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules </w:t>
       </w:r>
       <w:r w:rsidRPr="004F3B90">
         <w:t xml:space="preserve">Sch </w:t>
       </w:r>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
@@ -11351,51 +12652,54 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s 34(1)(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
     <w:p w14:paraId="50E8CF9B" w14:textId="77777777" w:rsidR="00A50C69" w:rsidRPr="00E573A4" w:rsidRDefault="00A50C69">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E573A4">
-        <w:t>Supports for Participants) Rules rr 3.5-3.7, Sch 1.</w:t>
+        <w:t xml:space="preserve">Supports for Participants) Rules </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E573A4">
+        <w:t>rr 3.5-3.7, Sch 1.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
     <w:p w14:paraId="444CA7A9" w14:textId="28D663D9" w:rsidR="00A50C69" w:rsidRPr="00DC5064" w:rsidRDefault="00A50C69">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E573A4">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E573A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E14A4D">
         <w:t>NDIS Act s 34(1)(f)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
@@ -11664,51 +12968,54 @@
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 12(h).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="24">
     <w:p w14:paraId="5337B001" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.5(b); NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 12(i).</w:t>
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.5(b); NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 12(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="25">
     <w:p w14:paraId="1A680B54" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 12(j)–(k).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="26">
     <w:p w14:paraId="24875DC0" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -12700,51 +14007,54 @@
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.12(b); NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 14(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="88">
     <w:p w14:paraId="59577D10" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.12(c); NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 14(i).</w:t>
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.12(c); NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 14(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="89">
     <w:p w14:paraId="0C65B385" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 14(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="90">
     <w:p w14:paraId="34A4AD97" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -13084,51 +14394,54 @@
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 16(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="112">
     <w:p w14:paraId="30100B4B" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 16 (i).</w:t>
+        <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 16 (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="113">
     <w:p w14:paraId="728E0BD1" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 16(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="114">
     <w:p w14:paraId="4E684D62" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -13740,51 +15053,54 @@
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.18(b); NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 18(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="153">
     <w:p w14:paraId="78AA914C" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.18(b)(i).</w:t>
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.18(b)(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="154">
     <w:p w14:paraId="4294F769" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.18(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="155">
     <w:p w14:paraId="67E45913" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -14348,67 +15664,73 @@
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 19(k).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="191">
     <w:p w14:paraId="13630CAE" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 19(i).</w:t>
+        <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 19(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="192">
     <w:p w14:paraId="59EA217D" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item (j).</w:t>
+        <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>item (j).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="193">
     <w:p w14:paraId="06138DAF" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules sch 2 item 19(l).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="194">
     <w:p w14:paraId="372F1AD0" w14:textId="77777777" w:rsidR="00460996" w:rsidRDefault="00460996" w:rsidP="00460996">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -14792,148 +16114,134 @@
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4EE2DCFF" w14:textId="33C6EE45" w:rsidR="00C96822" w:rsidRDefault="000B2E5C" w:rsidP="00C96822">
+  <w:p w14:paraId="4EE2DCFF" w14:textId="2EFFE5FB" w:rsidR="00C96822" w:rsidRDefault="00CE3B7E" w:rsidP="00C96822">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
-      <w:t xml:space="preserve">03 November </w:t>
-[...6 lines deleted...]
-      <w:t>2025</w:t>
+      <w:t>27 July 2026</w:t>
     </w:r>
     <w:r w:rsidR="3A112D15">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="751902C3" w:rsidRPr="751902C3">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">Mainstream and community </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="751902C3" w:rsidRPr="751902C3">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>supports</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidR="751902C3" w:rsidRPr="751902C3">
-[...5 lines deleted...]
-    </w:r>
     <w:r w:rsidR="3A112D15">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="751902C3" w:rsidRPr="751902C3">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="3A112D15" w:rsidRPr="751902C3">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="3A112D15" w:rsidRPr="751902C3">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="3A112D15" w:rsidRPr="751902C3">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
@@ -15268,87 +16576,91 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="095A5CB6" w14:textId="77777777" w:rsidR="00860E26" w:rsidRDefault="00860E26" w:rsidP="006A7B2E">
+    <w:p w14:paraId="02D302E8" w14:textId="77777777" w:rsidR="00F32D0A" w:rsidRDefault="00F32D0A" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AB97BAB" w14:textId="77777777" w:rsidR="00860E26" w:rsidRDefault="00860E26" w:rsidP="006A7B2E">
+    <w:p w14:paraId="07C253ED" w14:textId="77777777" w:rsidR="00F32D0A" w:rsidRDefault="00F32D0A" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59CF6DDF" w14:textId="77777777" w:rsidR="00860E26" w:rsidRDefault="00860E26">
+    <w:p w14:paraId="2176EA62" w14:textId="77777777" w:rsidR="00F32D0A" w:rsidRDefault="00F32D0A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DED82D0" w14:textId="2F751D9C" w:rsidR="00066CE4" w:rsidRDefault="00066CE4" w:rsidP="00C70BDE">
+  <w:p w14:paraId="2DED82D0" w14:textId="40803B0B" w:rsidR="00066CE4" w:rsidRDefault="000510EE" w:rsidP="00EE1703">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:ind w:left="7920"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00736EB2">
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00066CE4" w:rsidRPr="00736EB2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A8C1A1B" wp14:editId="5BD24451">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="1" name="Picture 1" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -16658,53 +17970,202 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6667DFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F36121F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D840A0C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E9A4DB4"/>
+    <w:tmpl w:val="1826B9C6"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1637" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -16771,51 +18232,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="15280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="16000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21514638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A3EC0EA"/>
     <w:lvl w:ilvl="0" w:tplc="5C5215FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D3064DE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16884,51 +18345,51 @@
     <w:lvl w:ilvl="7" w:tplc="619AADFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="68D8B2C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22EE3BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48E4DC1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16997,51 +18458,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -17114,51 +18575,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A762811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E30671E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17227,51 +18688,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ADF5B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACACB1F8"/>
     <w:lvl w:ilvl="0" w:tplc="89A6209A">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17340,51 +18801,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D055D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3021BDC"/>
     <w:lvl w:ilvl="0" w:tplc="D2CEC43C">
       <w:start w:val="2021"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17453,51 +18914,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33BA1E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BD854EE"/>
     <w:lvl w:ilvl="0" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17566,51 +19027,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17679,51 +19140,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="436B1ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B6A3548"/>
     <w:lvl w:ilvl="0" w:tplc="137CF938">
       <w:start w:val="2021"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17792,51 +19253,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17878,51 +19339,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46F26C47"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40E61184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18027,51 +19488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -18143,51 +19604,51 @@
     <w:lvl w:ilvl="7" w:tplc="D178A34E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3399" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CCD0A48"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="24B20D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18292,51 +19753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1708" w:hanging="360"/>
       </w:pPr>
@@ -18408,51 +19869,51 @@
     <w:lvl w:ilvl="7" w:tplc="9372241C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C96A9C9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD003C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -18556,51 +20017,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50C56576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79A2B5B6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18669,51 +20130,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52A3709B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D8686E4"/>
     <w:lvl w:ilvl="0" w:tplc="BD1EE254">
       <w:start w:val="2021"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18782,51 +20243,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="566764E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71E030DC"/>
     <w:lvl w:ilvl="0" w:tplc="D84C618A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -18894,51 +20355,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="580A454F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43A22F4E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19007,51 +20468,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B120BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F2E2D88"/>
     <w:lvl w:ilvl="0" w:tplc="2848ACFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C4BE3D9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -19120,51 +20581,51 @@
     <w:lvl w:ilvl="7" w:tplc="B6183B20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B6DCA306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19237,51 +20698,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -19354,51 +20815,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62005666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC58F682"/>
     <w:lvl w:ilvl="0" w:tplc="B1E670FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19466,51 +20927,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="622D22AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6C43D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19615,51 +21076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -19731,51 +21192,51 @@
     <w:lvl w:ilvl="7" w:tplc="2ECA41D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAECA50C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="685E3628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="006A3962"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19817,51 +21278,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69AA792C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D7492CE"/>
     <w:lvl w:ilvl="0" w:tplc="3684F284">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19929,51 +21390,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BC771BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AD2F7EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20042,51 +21503,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -20131,51 +21592,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E5C1705"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="813AFA0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20280,51 +21741,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FE74224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="631A43CA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20393,51 +21854,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20506,51 +21967,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20618,51 +22079,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -20708,411 +22169,428 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1609772212">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="620914372">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1154565778">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="590891494">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="998539139">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="68700532">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1267497271">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1708871348">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1036809811">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="528109833">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1167743469">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="368649728">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="198052165">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="92630157">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="563105235">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1594973011">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="229343184">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="883254905">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="399670254">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1038352854">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="203637370">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="216285124">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1805808325">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="478694461">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1244489716">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1669552250">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1786266030">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="912816903">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1349600361">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2110663583">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="742416656">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2120947604">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="887767726">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="248857555">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1806895896">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1591086807">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="830173805">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1364399116">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="264263862">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="669061924">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1635715754">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1253048817">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="3945391">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="722406486">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1939289847">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="939920654">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="786393521">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1050111023">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1050111023">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="49" w16cid:durableId="130831407">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="322320338">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="145825098">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="623385205">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="986013048">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="40713216">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="89669014">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="549223489">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1556770820">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="940062931">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="588926327">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1614942015">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1318074214">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="1983847947">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="716661874">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="2113160543">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="126438239">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="584849156">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="18091679">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="427628525">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="1267150616">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="648900118">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="1194613527">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="73405886">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="152527046">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="72" w16cid:durableId="73405886">
+  <w:num w:numId="74" w16cid:durableId="1294093911">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="73" w16cid:durableId="152527046">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="75" w16cid:durableId="428354750">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="74" w16cid:durableId="1294093911">
-[...2 lines deleted...]
-  <w:num w:numId="75" w16cid:durableId="428354750">
+  <w:num w:numId="76" w16cid:durableId="763646887">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="75"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD27E3"/>
+    <w:rsid w:val="0000003A"/>
     <w:rsid w:val="00000BF6"/>
     <w:rsid w:val="00002833"/>
     <w:rsid w:val="0000307C"/>
     <w:rsid w:val="0000551A"/>
     <w:rsid w:val="000069A5"/>
     <w:rsid w:val="00007AF3"/>
     <w:rsid w:val="00011B6B"/>
     <w:rsid w:val="000123E3"/>
     <w:rsid w:val="0001399C"/>
     <w:rsid w:val="0001498A"/>
     <w:rsid w:val="000168DC"/>
     <w:rsid w:val="00020848"/>
     <w:rsid w:val="00021373"/>
     <w:rsid w:val="00022847"/>
     <w:rsid w:val="00026914"/>
+    <w:rsid w:val="0003119B"/>
     <w:rsid w:val="00031B27"/>
     <w:rsid w:val="0003241E"/>
     <w:rsid w:val="000324C5"/>
     <w:rsid w:val="000328B5"/>
     <w:rsid w:val="00036929"/>
     <w:rsid w:val="00037300"/>
     <w:rsid w:val="00037975"/>
     <w:rsid w:val="00037B8E"/>
     <w:rsid w:val="0004026F"/>
     <w:rsid w:val="0004256D"/>
     <w:rsid w:val="00043767"/>
     <w:rsid w:val="00044DE0"/>
     <w:rsid w:val="0004506D"/>
     <w:rsid w:val="000467AB"/>
+    <w:rsid w:val="000500BB"/>
     <w:rsid w:val="00050F95"/>
+    <w:rsid w:val="000510EE"/>
     <w:rsid w:val="000517E3"/>
     <w:rsid w:val="00052427"/>
+    <w:rsid w:val="0005295C"/>
     <w:rsid w:val="000531F4"/>
     <w:rsid w:val="000536AF"/>
     <w:rsid w:val="00054EF7"/>
     <w:rsid w:val="00055D5C"/>
     <w:rsid w:val="00060D69"/>
     <w:rsid w:val="0006179A"/>
     <w:rsid w:val="000631E7"/>
     <w:rsid w:val="0006448F"/>
     <w:rsid w:val="000654A4"/>
     <w:rsid w:val="000669AE"/>
     <w:rsid w:val="00066AE0"/>
     <w:rsid w:val="00066CE4"/>
     <w:rsid w:val="0006734C"/>
     <w:rsid w:val="00070B36"/>
     <w:rsid w:val="00070E10"/>
     <w:rsid w:val="00071034"/>
     <w:rsid w:val="0007268B"/>
     <w:rsid w:val="00072C28"/>
     <w:rsid w:val="00073EEC"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="000758B6"/>
     <w:rsid w:val="000765A6"/>
     <w:rsid w:val="00076CFC"/>
     <w:rsid w:val="0008080D"/>
     <w:rsid w:val="00081441"/>
+    <w:rsid w:val="00081787"/>
     <w:rsid w:val="00081A9C"/>
+    <w:rsid w:val="00081AF2"/>
     <w:rsid w:val="00081EBD"/>
     <w:rsid w:val="000830F6"/>
     <w:rsid w:val="00085065"/>
     <w:rsid w:val="000850DA"/>
+    <w:rsid w:val="000852BE"/>
     <w:rsid w:val="000864C7"/>
     <w:rsid w:val="00087721"/>
     <w:rsid w:val="00087B5E"/>
     <w:rsid w:val="00087C83"/>
+    <w:rsid w:val="00087EC7"/>
     <w:rsid w:val="00087FCB"/>
     <w:rsid w:val="000911CC"/>
+    <w:rsid w:val="00091B33"/>
     <w:rsid w:val="00091D50"/>
     <w:rsid w:val="00092745"/>
     <w:rsid w:val="00092850"/>
     <w:rsid w:val="00092CC4"/>
+    <w:rsid w:val="00093BC9"/>
     <w:rsid w:val="00094AE6"/>
+    <w:rsid w:val="00095706"/>
     <w:rsid w:val="00095733"/>
     <w:rsid w:val="000972D0"/>
     <w:rsid w:val="00097975"/>
     <w:rsid w:val="000A0BFE"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A103B"/>
     <w:rsid w:val="000A17D7"/>
     <w:rsid w:val="000A1EA9"/>
     <w:rsid w:val="000A32D7"/>
     <w:rsid w:val="000A3A62"/>
     <w:rsid w:val="000A3BE4"/>
     <w:rsid w:val="000A40CD"/>
     <w:rsid w:val="000A41EC"/>
     <w:rsid w:val="000A430D"/>
     <w:rsid w:val="000A58B3"/>
     <w:rsid w:val="000A5DBD"/>
     <w:rsid w:val="000A705B"/>
     <w:rsid w:val="000B1EC5"/>
     <w:rsid w:val="000B2086"/>
     <w:rsid w:val="000B2E5C"/>
     <w:rsid w:val="000B310F"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B5291"/>
     <w:rsid w:val="000B67F4"/>
     <w:rsid w:val="000B6A20"/>
@@ -21127,1927 +22605,2177 @@
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C364A"/>
     <w:rsid w:val="000C3902"/>
     <w:rsid w:val="000C49E4"/>
     <w:rsid w:val="000C7D4D"/>
     <w:rsid w:val="000C7FD9"/>
     <w:rsid w:val="000D1D29"/>
     <w:rsid w:val="000D20A6"/>
     <w:rsid w:val="000D27A5"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D343D"/>
     <w:rsid w:val="000D3604"/>
     <w:rsid w:val="000D430E"/>
     <w:rsid w:val="000D66E8"/>
     <w:rsid w:val="000D67F9"/>
     <w:rsid w:val="000D6E06"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E09E3"/>
     <w:rsid w:val="000E1097"/>
     <w:rsid w:val="000E1569"/>
     <w:rsid w:val="000E18B9"/>
     <w:rsid w:val="000E214F"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E557D"/>
     <w:rsid w:val="000E59E6"/>
+    <w:rsid w:val="000E5B71"/>
     <w:rsid w:val="000E6320"/>
     <w:rsid w:val="000E6D0B"/>
     <w:rsid w:val="000E78A3"/>
     <w:rsid w:val="000F020E"/>
     <w:rsid w:val="000F0518"/>
     <w:rsid w:val="000F0B88"/>
     <w:rsid w:val="000F11D1"/>
     <w:rsid w:val="000F3438"/>
     <w:rsid w:val="000F3B34"/>
+    <w:rsid w:val="000F431C"/>
     <w:rsid w:val="000F45AE"/>
     <w:rsid w:val="000F4688"/>
     <w:rsid w:val="000F492D"/>
     <w:rsid w:val="000F4AA0"/>
+    <w:rsid w:val="000F4C96"/>
+    <w:rsid w:val="000F5234"/>
+    <w:rsid w:val="000F5317"/>
     <w:rsid w:val="000F5D64"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="000F74E6"/>
+    <w:rsid w:val="001002B1"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="00102324"/>
+    <w:rsid w:val="0010309C"/>
     <w:rsid w:val="00104E85"/>
     <w:rsid w:val="00105A8B"/>
     <w:rsid w:val="00106338"/>
     <w:rsid w:val="00107656"/>
     <w:rsid w:val="00107998"/>
+    <w:rsid w:val="00107C45"/>
     <w:rsid w:val="00110718"/>
     <w:rsid w:val="00110957"/>
     <w:rsid w:val="00110D6D"/>
     <w:rsid w:val="00110F70"/>
     <w:rsid w:val="0011137F"/>
     <w:rsid w:val="00111EEF"/>
     <w:rsid w:val="00111F88"/>
     <w:rsid w:val="00112124"/>
+    <w:rsid w:val="00112D2E"/>
     <w:rsid w:val="001132CF"/>
     <w:rsid w:val="0011584E"/>
     <w:rsid w:val="001158EB"/>
     <w:rsid w:val="00115B44"/>
     <w:rsid w:val="001160B0"/>
     <w:rsid w:val="001167C8"/>
     <w:rsid w:val="0011683B"/>
     <w:rsid w:val="0011734E"/>
+    <w:rsid w:val="00117BFF"/>
     <w:rsid w:val="00117ED1"/>
+    <w:rsid w:val="00120765"/>
     <w:rsid w:val="0012112D"/>
     <w:rsid w:val="001218F1"/>
     <w:rsid w:val="00122E30"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="00123992"/>
     <w:rsid w:val="00124B96"/>
     <w:rsid w:val="00125046"/>
     <w:rsid w:val="00125112"/>
     <w:rsid w:val="00125595"/>
+    <w:rsid w:val="0012666F"/>
     <w:rsid w:val="0012678F"/>
     <w:rsid w:val="00127958"/>
     <w:rsid w:val="00127A93"/>
     <w:rsid w:val="001302E7"/>
     <w:rsid w:val="00130638"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00134854"/>
     <w:rsid w:val="001354B2"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="00135877"/>
     <w:rsid w:val="00140162"/>
     <w:rsid w:val="00140632"/>
     <w:rsid w:val="00141256"/>
     <w:rsid w:val="00141DA9"/>
     <w:rsid w:val="00143353"/>
     <w:rsid w:val="00144EFD"/>
     <w:rsid w:val="00146221"/>
     <w:rsid w:val="00146922"/>
     <w:rsid w:val="00147AC3"/>
     <w:rsid w:val="00147B29"/>
     <w:rsid w:val="0015041B"/>
     <w:rsid w:val="00150626"/>
     <w:rsid w:val="001507BD"/>
     <w:rsid w:val="0015097D"/>
     <w:rsid w:val="00152048"/>
     <w:rsid w:val="001538BB"/>
     <w:rsid w:val="00154389"/>
     <w:rsid w:val="00155625"/>
     <w:rsid w:val="001556FC"/>
     <w:rsid w:val="00155C09"/>
     <w:rsid w:val="00155E1C"/>
     <w:rsid w:val="0015744D"/>
+    <w:rsid w:val="0016093C"/>
     <w:rsid w:val="001633CF"/>
     <w:rsid w:val="00163D06"/>
     <w:rsid w:val="00163F19"/>
     <w:rsid w:val="001648E4"/>
     <w:rsid w:val="001648F8"/>
     <w:rsid w:val="00165F73"/>
     <w:rsid w:val="0016671A"/>
     <w:rsid w:val="00166C17"/>
     <w:rsid w:val="00167A36"/>
     <w:rsid w:val="0017023C"/>
     <w:rsid w:val="001705FB"/>
     <w:rsid w:val="001706AD"/>
     <w:rsid w:val="00170F41"/>
     <w:rsid w:val="00170FA3"/>
     <w:rsid w:val="00170FB6"/>
     <w:rsid w:val="001714E0"/>
     <w:rsid w:val="00171A74"/>
     <w:rsid w:val="001720D8"/>
     <w:rsid w:val="00173B82"/>
     <w:rsid w:val="00173BF3"/>
     <w:rsid w:val="001748A9"/>
     <w:rsid w:val="00174F55"/>
     <w:rsid w:val="001764C0"/>
     <w:rsid w:val="00177330"/>
+    <w:rsid w:val="001776C3"/>
     <w:rsid w:val="00177770"/>
     <w:rsid w:val="0018075A"/>
     <w:rsid w:val="00180934"/>
     <w:rsid w:val="00180D52"/>
+    <w:rsid w:val="00181A34"/>
     <w:rsid w:val="00183D2C"/>
+    <w:rsid w:val="001840DB"/>
     <w:rsid w:val="0018470E"/>
     <w:rsid w:val="00185926"/>
     <w:rsid w:val="00185D79"/>
     <w:rsid w:val="00185E79"/>
     <w:rsid w:val="001868C7"/>
     <w:rsid w:val="00187003"/>
     <w:rsid w:val="001874CE"/>
     <w:rsid w:val="00187539"/>
     <w:rsid w:val="00190203"/>
     <w:rsid w:val="00192464"/>
     <w:rsid w:val="0019259F"/>
     <w:rsid w:val="00194916"/>
     <w:rsid w:val="00194DD7"/>
     <w:rsid w:val="00194F13"/>
     <w:rsid w:val="00195545"/>
     <w:rsid w:val="00196CDA"/>
+    <w:rsid w:val="0019759F"/>
     <w:rsid w:val="001979F5"/>
     <w:rsid w:val="00197DDB"/>
+    <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A02B0"/>
     <w:rsid w:val="001A0B57"/>
     <w:rsid w:val="001A1171"/>
     <w:rsid w:val="001A140E"/>
     <w:rsid w:val="001A1857"/>
     <w:rsid w:val="001A20BF"/>
     <w:rsid w:val="001A2783"/>
     <w:rsid w:val="001A2AE6"/>
     <w:rsid w:val="001A342B"/>
     <w:rsid w:val="001A38FB"/>
     <w:rsid w:val="001A3E57"/>
     <w:rsid w:val="001A4196"/>
     <w:rsid w:val="001A53BF"/>
     <w:rsid w:val="001A6B93"/>
     <w:rsid w:val="001A6CB7"/>
     <w:rsid w:val="001A7982"/>
     <w:rsid w:val="001B006B"/>
     <w:rsid w:val="001B0B26"/>
     <w:rsid w:val="001B0D3F"/>
     <w:rsid w:val="001B25B3"/>
     <w:rsid w:val="001B26D8"/>
+    <w:rsid w:val="001B2C1B"/>
     <w:rsid w:val="001B2E96"/>
     <w:rsid w:val="001B2FD5"/>
     <w:rsid w:val="001B3622"/>
     <w:rsid w:val="001B42F0"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4A35"/>
     <w:rsid w:val="001B4F98"/>
+    <w:rsid w:val="001B5113"/>
     <w:rsid w:val="001B5576"/>
     <w:rsid w:val="001B5CF4"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001B7D62"/>
     <w:rsid w:val="001B7FDB"/>
     <w:rsid w:val="001C1149"/>
+    <w:rsid w:val="001C20BC"/>
     <w:rsid w:val="001C2B61"/>
     <w:rsid w:val="001C3839"/>
+    <w:rsid w:val="001C3E61"/>
     <w:rsid w:val="001C3FEA"/>
+    <w:rsid w:val="001C551E"/>
     <w:rsid w:val="001C611E"/>
     <w:rsid w:val="001C613C"/>
     <w:rsid w:val="001C636E"/>
+    <w:rsid w:val="001C7145"/>
     <w:rsid w:val="001D0EFF"/>
     <w:rsid w:val="001D1481"/>
     <w:rsid w:val="001D17CD"/>
+    <w:rsid w:val="001D1869"/>
     <w:rsid w:val="001D2AD4"/>
     <w:rsid w:val="001D2ADE"/>
+    <w:rsid w:val="001D37E0"/>
     <w:rsid w:val="001D3DE0"/>
     <w:rsid w:val="001D4B1D"/>
     <w:rsid w:val="001D4FF4"/>
     <w:rsid w:val="001D5C58"/>
     <w:rsid w:val="001D637F"/>
     <w:rsid w:val="001D73D1"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001E027D"/>
     <w:rsid w:val="001E0825"/>
+    <w:rsid w:val="001E15CC"/>
     <w:rsid w:val="001E1FCD"/>
     <w:rsid w:val="001E38E1"/>
+    <w:rsid w:val="001E3BD3"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E6800"/>
     <w:rsid w:val="001E71B7"/>
     <w:rsid w:val="001E7645"/>
     <w:rsid w:val="001E7CFF"/>
     <w:rsid w:val="001E7E8D"/>
     <w:rsid w:val="001F30A8"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F360C"/>
     <w:rsid w:val="001F4779"/>
     <w:rsid w:val="001F482B"/>
     <w:rsid w:val="001F7D7A"/>
     <w:rsid w:val="00202137"/>
     <w:rsid w:val="00202B61"/>
     <w:rsid w:val="002034EF"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00205B02"/>
     <w:rsid w:val="00205CE3"/>
+    <w:rsid w:val="0020677C"/>
+    <w:rsid w:val="002074F6"/>
     <w:rsid w:val="00207992"/>
     <w:rsid w:val="00210EC9"/>
     <w:rsid w:val="00212714"/>
     <w:rsid w:val="00212FD7"/>
     <w:rsid w:val="002134F3"/>
     <w:rsid w:val="002144E3"/>
+    <w:rsid w:val="00214A06"/>
+    <w:rsid w:val="002155D0"/>
     <w:rsid w:val="002157A3"/>
     <w:rsid w:val="00215AED"/>
     <w:rsid w:val="00215D88"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="00217728"/>
     <w:rsid w:val="002178B5"/>
     <w:rsid w:val="00217A23"/>
+    <w:rsid w:val="00222F7A"/>
     <w:rsid w:val="002240D9"/>
     <w:rsid w:val="0022553C"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230BC2"/>
+    <w:rsid w:val="0023273B"/>
     <w:rsid w:val="00232AEA"/>
     <w:rsid w:val="00233393"/>
     <w:rsid w:val="00233A6F"/>
     <w:rsid w:val="00233D6A"/>
     <w:rsid w:val="00233F20"/>
     <w:rsid w:val="002343D6"/>
+    <w:rsid w:val="0023585F"/>
     <w:rsid w:val="002411AB"/>
     <w:rsid w:val="00243FF5"/>
     <w:rsid w:val="00244018"/>
     <w:rsid w:val="00244792"/>
     <w:rsid w:val="00246388"/>
     <w:rsid w:val="002463AE"/>
     <w:rsid w:val="0024705A"/>
     <w:rsid w:val="002470C1"/>
+    <w:rsid w:val="00247615"/>
     <w:rsid w:val="00250467"/>
     <w:rsid w:val="0025294D"/>
     <w:rsid w:val="00253A59"/>
     <w:rsid w:val="0025525B"/>
     <w:rsid w:val="0025554A"/>
     <w:rsid w:val="00256917"/>
     <w:rsid w:val="00257B73"/>
     <w:rsid w:val="00260494"/>
     <w:rsid w:val="00260BCA"/>
     <w:rsid w:val="00261745"/>
     <w:rsid w:val="00261819"/>
     <w:rsid w:val="00264386"/>
     <w:rsid w:val="002653C6"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="002658F6"/>
     <w:rsid w:val="00265D1D"/>
+    <w:rsid w:val="00266658"/>
     <w:rsid w:val="00270B57"/>
     <w:rsid w:val="00270BBA"/>
     <w:rsid w:val="00270F1F"/>
     <w:rsid w:val="00271FB1"/>
     <w:rsid w:val="0027236B"/>
     <w:rsid w:val="002728F7"/>
     <w:rsid w:val="002731C1"/>
     <w:rsid w:val="00273D44"/>
     <w:rsid w:val="00274B08"/>
     <w:rsid w:val="00274C11"/>
     <w:rsid w:val="0027528E"/>
     <w:rsid w:val="00276CE1"/>
     <w:rsid w:val="00277D8F"/>
     <w:rsid w:val="002800A8"/>
+    <w:rsid w:val="00280272"/>
     <w:rsid w:val="002804C3"/>
     <w:rsid w:val="0028086C"/>
     <w:rsid w:val="0028158E"/>
     <w:rsid w:val="00281983"/>
     <w:rsid w:val="00282114"/>
+    <w:rsid w:val="002821B6"/>
     <w:rsid w:val="00282715"/>
     <w:rsid w:val="00282DA0"/>
     <w:rsid w:val="00282F4E"/>
+    <w:rsid w:val="00283E73"/>
     <w:rsid w:val="00285FB4"/>
     <w:rsid w:val="002867DA"/>
     <w:rsid w:val="002879A4"/>
     <w:rsid w:val="00290E48"/>
     <w:rsid w:val="002929AE"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="0029313B"/>
     <w:rsid w:val="00294CCD"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="00296155"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A2908"/>
     <w:rsid w:val="002A2ED4"/>
     <w:rsid w:val="002A3B87"/>
+    <w:rsid w:val="002A3BF3"/>
     <w:rsid w:val="002A3D6A"/>
     <w:rsid w:val="002A40F3"/>
     <w:rsid w:val="002A50DA"/>
     <w:rsid w:val="002A5695"/>
     <w:rsid w:val="002A5E83"/>
     <w:rsid w:val="002A683E"/>
     <w:rsid w:val="002A7ACF"/>
     <w:rsid w:val="002B0275"/>
     <w:rsid w:val="002B091B"/>
     <w:rsid w:val="002B116C"/>
+    <w:rsid w:val="002B22AB"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B4654"/>
     <w:rsid w:val="002B7069"/>
     <w:rsid w:val="002B7BFC"/>
     <w:rsid w:val="002C0203"/>
     <w:rsid w:val="002C088E"/>
     <w:rsid w:val="002C2D8A"/>
     <w:rsid w:val="002C4DFA"/>
+    <w:rsid w:val="002C76AC"/>
     <w:rsid w:val="002D0BCF"/>
     <w:rsid w:val="002D0C4F"/>
     <w:rsid w:val="002D1F6C"/>
+    <w:rsid w:val="002D1F72"/>
     <w:rsid w:val="002D2473"/>
     <w:rsid w:val="002D2C29"/>
     <w:rsid w:val="002D3605"/>
     <w:rsid w:val="002D36BC"/>
     <w:rsid w:val="002D43C4"/>
     <w:rsid w:val="002D57BC"/>
     <w:rsid w:val="002D5F4D"/>
     <w:rsid w:val="002D6E34"/>
     <w:rsid w:val="002D717B"/>
     <w:rsid w:val="002D71E8"/>
     <w:rsid w:val="002E0149"/>
     <w:rsid w:val="002E0667"/>
     <w:rsid w:val="002E14D3"/>
     <w:rsid w:val="002E1F19"/>
     <w:rsid w:val="002E443E"/>
     <w:rsid w:val="002E477C"/>
     <w:rsid w:val="002E4C51"/>
     <w:rsid w:val="002E5D4E"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002E6EA2"/>
     <w:rsid w:val="002E78D3"/>
+    <w:rsid w:val="002E7F5D"/>
     <w:rsid w:val="002F173D"/>
     <w:rsid w:val="002F1F88"/>
+    <w:rsid w:val="002F25E8"/>
     <w:rsid w:val="002F4370"/>
     <w:rsid w:val="002F75E2"/>
+    <w:rsid w:val="002F76AE"/>
     <w:rsid w:val="00301E87"/>
     <w:rsid w:val="00302FB2"/>
     <w:rsid w:val="003030BE"/>
     <w:rsid w:val="00303E7E"/>
     <w:rsid w:val="00304133"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="00307E98"/>
     <w:rsid w:val="003100AD"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="003143C0"/>
     <w:rsid w:val="003143D0"/>
     <w:rsid w:val="00315543"/>
     <w:rsid w:val="00315B62"/>
     <w:rsid w:val="00315F12"/>
     <w:rsid w:val="00315F21"/>
     <w:rsid w:val="00316107"/>
     <w:rsid w:val="00316C9A"/>
     <w:rsid w:val="00316F4E"/>
+    <w:rsid w:val="0031732B"/>
     <w:rsid w:val="00317351"/>
     <w:rsid w:val="00320727"/>
     <w:rsid w:val="00323BDD"/>
     <w:rsid w:val="00323D7E"/>
     <w:rsid w:val="00323F1E"/>
     <w:rsid w:val="0032424B"/>
     <w:rsid w:val="00324890"/>
     <w:rsid w:val="00324CB2"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="0032650B"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="00327522"/>
     <w:rsid w:val="003276DC"/>
     <w:rsid w:val="00327E72"/>
+    <w:rsid w:val="003307F8"/>
     <w:rsid w:val="003319FF"/>
     <w:rsid w:val="00333089"/>
     <w:rsid w:val="00333E6B"/>
     <w:rsid w:val="003341EC"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="00334BB9"/>
     <w:rsid w:val="00334E34"/>
     <w:rsid w:val="00335171"/>
     <w:rsid w:val="00335662"/>
+    <w:rsid w:val="00337124"/>
     <w:rsid w:val="00337314"/>
     <w:rsid w:val="003409A1"/>
     <w:rsid w:val="00340EB5"/>
     <w:rsid w:val="0034192D"/>
     <w:rsid w:val="00341C57"/>
     <w:rsid w:val="00342B9A"/>
     <w:rsid w:val="0034356B"/>
     <w:rsid w:val="003438AD"/>
     <w:rsid w:val="0034405D"/>
     <w:rsid w:val="00344FB9"/>
     <w:rsid w:val="003457F0"/>
     <w:rsid w:val="00346574"/>
     <w:rsid w:val="003465B1"/>
     <w:rsid w:val="003470CB"/>
     <w:rsid w:val="0035020A"/>
     <w:rsid w:val="003504C3"/>
     <w:rsid w:val="00352187"/>
+    <w:rsid w:val="00352DF2"/>
     <w:rsid w:val="00352F5A"/>
     <w:rsid w:val="003543A7"/>
     <w:rsid w:val="0035505F"/>
+    <w:rsid w:val="00355146"/>
     <w:rsid w:val="00355E0E"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="003613AE"/>
     <w:rsid w:val="00362B60"/>
+    <w:rsid w:val="003631E7"/>
     <w:rsid w:val="00363E8D"/>
     <w:rsid w:val="0036548A"/>
     <w:rsid w:val="003678EB"/>
     <w:rsid w:val="00370059"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="00370714"/>
     <w:rsid w:val="00371500"/>
     <w:rsid w:val="0037440D"/>
     <w:rsid w:val="00374478"/>
     <w:rsid w:val="003769C9"/>
     <w:rsid w:val="003771FC"/>
+    <w:rsid w:val="0038050F"/>
     <w:rsid w:val="003809B9"/>
     <w:rsid w:val="00380A52"/>
     <w:rsid w:val="00382A7E"/>
     <w:rsid w:val="00382B02"/>
     <w:rsid w:val="00383032"/>
     <w:rsid w:val="00383A44"/>
     <w:rsid w:val="00384885"/>
     <w:rsid w:val="00384B7D"/>
     <w:rsid w:val="00387758"/>
+    <w:rsid w:val="0039025A"/>
+    <w:rsid w:val="00391207"/>
     <w:rsid w:val="003921FE"/>
     <w:rsid w:val="00393F5D"/>
     <w:rsid w:val="00393F8B"/>
     <w:rsid w:val="00395FAB"/>
     <w:rsid w:val="00395FE7"/>
     <w:rsid w:val="00396187"/>
     <w:rsid w:val="003968E8"/>
     <w:rsid w:val="0039696D"/>
     <w:rsid w:val="00396C24"/>
     <w:rsid w:val="00397649"/>
     <w:rsid w:val="00397702"/>
     <w:rsid w:val="003978CA"/>
     <w:rsid w:val="003A0127"/>
     <w:rsid w:val="003A23EC"/>
     <w:rsid w:val="003A266D"/>
     <w:rsid w:val="003A383C"/>
     <w:rsid w:val="003A4665"/>
     <w:rsid w:val="003A5DB0"/>
     <w:rsid w:val="003A6133"/>
     <w:rsid w:val="003A616A"/>
     <w:rsid w:val="003A6639"/>
     <w:rsid w:val="003A741F"/>
     <w:rsid w:val="003A7FAC"/>
     <w:rsid w:val="003B0508"/>
     <w:rsid w:val="003B0AC7"/>
     <w:rsid w:val="003B1177"/>
     <w:rsid w:val="003B199F"/>
+    <w:rsid w:val="003B1A5A"/>
     <w:rsid w:val="003B1B82"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B362D"/>
     <w:rsid w:val="003B3DF9"/>
     <w:rsid w:val="003B3F17"/>
     <w:rsid w:val="003B7469"/>
+    <w:rsid w:val="003B7FD8"/>
     <w:rsid w:val="003C07DF"/>
     <w:rsid w:val="003C1664"/>
     <w:rsid w:val="003C2974"/>
     <w:rsid w:val="003C3BEA"/>
     <w:rsid w:val="003C45BC"/>
     <w:rsid w:val="003C53B6"/>
     <w:rsid w:val="003C6018"/>
     <w:rsid w:val="003C65F1"/>
     <w:rsid w:val="003C6AE9"/>
     <w:rsid w:val="003D0A52"/>
     <w:rsid w:val="003D1834"/>
     <w:rsid w:val="003D2BA6"/>
     <w:rsid w:val="003D38A6"/>
     <w:rsid w:val="003D65A8"/>
+    <w:rsid w:val="003D7AAD"/>
     <w:rsid w:val="003E0D8F"/>
     <w:rsid w:val="003E13A1"/>
     <w:rsid w:val="003E2427"/>
     <w:rsid w:val="003E2EDC"/>
     <w:rsid w:val="003E35A8"/>
     <w:rsid w:val="003E39AB"/>
     <w:rsid w:val="003E4814"/>
     <w:rsid w:val="003E6018"/>
     <w:rsid w:val="003F1F48"/>
     <w:rsid w:val="003F2DBE"/>
+    <w:rsid w:val="003F4F2E"/>
     <w:rsid w:val="003F4FF7"/>
     <w:rsid w:val="003F5114"/>
     <w:rsid w:val="003F53CE"/>
     <w:rsid w:val="003F66BB"/>
     <w:rsid w:val="003F6E35"/>
     <w:rsid w:val="0040009B"/>
     <w:rsid w:val="00400B04"/>
     <w:rsid w:val="0040130B"/>
     <w:rsid w:val="0040193A"/>
     <w:rsid w:val="00401BB4"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="004038F1"/>
     <w:rsid w:val="00403CD5"/>
     <w:rsid w:val="00403D6E"/>
     <w:rsid w:val="00403E9E"/>
     <w:rsid w:val="0040401C"/>
     <w:rsid w:val="00405D74"/>
     <w:rsid w:val="00406287"/>
     <w:rsid w:val="00406414"/>
     <w:rsid w:val="00406FBE"/>
     <w:rsid w:val="00407E31"/>
     <w:rsid w:val="00411E08"/>
     <w:rsid w:val="00412AA0"/>
+    <w:rsid w:val="004131B1"/>
     <w:rsid w:val="0041325D"/>
     <w:rsid w:val="004134F6"/>
     <w:rsid w:val="00413522"/>
     <w:rsid w:val="00413D92"/>
+    <w:rsid w:val="0041416C"/>
     <w:rsid w:val="00414C7F"/>
     <w:rsid w:val="00414E16"/>
     <w:rsid w:val="00415C32"/>
     <w:rsid w:val="00416952"/>
     <w:rsid w:val="0041763B"/>
     <w:rsid w:val="00417B13"/>
     <w:rsid w:val="00417BA4"/>
     <w:rsid w:val="00420CEE"/>
     <w:rsid w:val="00421092"/>
     <w:rsid w:val="00422938"/>
     <w:rsid w:val="00423D2B"/>
     <w:rsid w:val="0042434D"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="00427576"/>
     <w:rsid w:val="00427DEB"/>
     <w:rsid w:val="004300C6"/>
+    <w:rsid w:val="00430674"/>
     <w:rsid w:val="0043094C"/>
     <w:rsid w:val="00431885"/>
     <w:rsid w:val="004340A3"/>
     <w:rsid w:val="00434C33"/>
     <w:rsid w:val="00435699"/>
     <w:rsid w:val="00435DCA"/>
     <w:rsid w:val="00435F8A"/>
     <w:rsid w:val="00436252"/>
     <w:rsid w:val="00436CE8"/>
     <w:rsid w:val="00436D2D"/>
+    <w:rsid w:val="004373A1"/>
     <w:rsid w:val="00437F39"/>
+    <w:rsid w:val="00440196"/>
     <w:rsid w:val="004404BD"/>
     <w:rsid w:val="0044065C"/>
     <w:rsid w:val="00440814"/>
     <w:rsid w:val="00442015"/>
     <w:rsid w:val="0044577E"/>
     <w:rsid w:val="00446A50"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00447588"/>
     <w:rsid w:val="00450BAD"/>
     <w:rsid w:val="00451BE2"/>
     <w:rsid w:val="00452CA6"/>
     <w:rsid w:val="00452DB1"/>
     <w:rsid w:val="00452F56"/>
     <w:rsid w:val="00454575"/>
     <w:rsid w:val="004545E5"/>
+    <w:rsid w:val="00454853"/>
+    <w:rsid w:val="004567AB"/>
     <w:rsid w:val="004573C8"/>
     <w:rsid w:val="00460996"/>
     <w:rsid w:val="00460D22"/>
     <w:rsid w:val="00461303"/>
     <w:rsid w:val="0046185D"/>
     <w:rsid w:val="00461865"/>
     <w:rsid w:val="00463225"/>
     <w:rsid w:val="004632A9"/>
     <w:rsid w:val="00463857"/>
     <w:rsid w:val="00463AC9"/>
     <w:rsid w:val="00463ACA"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00463F81"/>
     <w:rsid w:val="00464C34"/>
     <w:rsid w:val="00464F7C"/>
     <w:rsid w:val="0046569F"/>
     <w:rsid w:val="00465835"/>
     <w:rsid w:val="00465A6E"/>
     <w:rsid w:val="00465E27"/>
     <w:rsid w:val="00466430"/>
     <w:rsid w:val="00466459"/>
     <w:rsid w:val="00466BD8"/>
     <w:rsid w:val="00466E06"/>
     <w:rsid w:val="00466FB0"/>
     <w:rsid w:val="00467A49"/>
     <w:rsid w:val="00467CD3"/>
     <w:rsid w:val="0047029C"/>
     <w:rsid w:val="0047068C"/>
     <w:rsid w:val="00470866"/>
     <w:rsid w:val="00470F0B"/>
     <w:rsid w:val="00473839"/>
     <w:rsid w:val="00474463"/>
     <w:rsid w:val="0047470D"/>
+    <w:rsid w:val="00475A0E"/>
     <w:rsid w:val="00476302"/>
     <w:rsid w:val="00476F3C"/>
     <w:rsid w:val="0047729D"/>
     <w:rsid w:val="0048369A"/>
     <w:rsid w:val="00484284"/>
     <w:rsid w:val="0048477F"/>
     <w:rsid w:val="00484E0F"/>
+    <w:rsid w:val="0048601A"/>
     <w:rsid w:val="0048745D"/>
     <w:rsid w:val="00487C6C"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="004915A2"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="00492406"/>
     <w:rsid w:val="00492B46"/>
+    <w:rsid w:val="00493037"/>
     <w:rsid w:val="00493E00"/>
     <w:rsid w:val="00494747"/>
     <w:rsid w:val="004967FB"/>
+    <w:rsid w:val="00496AEC"/>
     <w:rsid w:val="004977BA"/>
     <w:rsid w:val="00497885"/>
     <w:rsid w:val="004A16DE"/>
     <w:rsid w:val="004A19C8"/>
     <w:rsid w:val="004A36B1"/>
     <w:rsid w:val="004A3A02"/>
     <w:rsid w:val="004A49F7"/>
     <w:rsid w:val="004A5FFF"/>
     <w:rsid w:val="004A67D7"/>
     <w:rsid w:val="004A6E63"/>
     <w:rsid w:val="004A78F6"/>
     <w:rsid w:val="004B010C"/>
     <w:rsid w:val="004B0342"/>
     <w:rsid w:val="004B09D3"/>
     <w:rsid w:val="004B0A94"/>
     <w:rsid w:val="004B0F6E"/>
     <w:rsid w:val="004B23C8"/>
     <w:rsid w:val="004B37B4"/>
     <w:rsid w:val="004B56D6"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004B7CFE"/>
     <w:rsid w:val="004C07D1"/>
     <w:rsid w:val="004C0FB0"/>
     <w:rsid w:val="004C3A7B"/>
     <w:rsid w:val="004C52B6"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D0901"/>
     <w:rsid w:val="004D1A47"/>
     <w:rsid w:val="004D1B52"/>
     <w:rsid w:val="004D1BA6"/>
     <w:rsid w:val="004D234E"/>
     <w:rsid w:val="004D2B79"/>
     <w:rsid w:val="004D3695"/>
     <w:rsid w:val="004D4991"/>
     <w:rsid w:val="004D5444"/>
     <w:rsid w:val="004D5B60"/>
     <w:rsid w:val="004E0D37"/>
+    <w:rsid w:val="004E1701"/>
     <w:rsid w:val="004E2A57"/>
+    <w:rsid w:val="004E2C71"/>
     <w:rsid w:val="004E3036"/>
     <w:rsid w:val="004E3A20"/>
     <w:rsid w:val="004E3B26"/>
     <w:rsid w:val="004E46E8"/>
+    <w:rsid w:val="004E6024"/>
     <w:rsid w:val="004E710E"/>
+    <w:rsid w:val="004E7EB6"/>
     <w:rsid w:val="004F0026"/>
     <w:rsid w:val="004F0A8C"/>
     <w:rsid w:val="004F0BD0"/>
     <w:rsid w:val="004F1EF6"/>
     <w:rsid w:val="004F3558"/>
     <w:rsid w:val="004F6C80"/>
+    <w:rsid w:val="004F6DCC"/>
     <w:rsid w:val="004F722B"/>
     <w:rsid w:val="004F7B0E"/>
     <w:rsid w:val="00500E4F"/>
     <w:rsid w:val="00501211"/>
     <w:rsid w:val="00501A00"/>
     <w:rsid w:val="00503CB0"/>
     <w:rsid w:val="0050475A"/>
     <w:rsid w:val="005061D2"/>
     <w:rsid w:val="005063A1"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="005064A3"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="00506AB3"/>
     <w:rsid w:val="00506DF7"/>
     <w:rsid w:val="00507CB5"/>
     <w:rsid w:val="00510260"/>
     <w:rsid w:val="005105B0"/>
+    <w:rsid w:val="00510C15"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="00512B59"/>
     <w:rsid w:val="005136A8"/>
     <w:rsid w:val="00513AF3"/>
     <w:rsid w:val="005142DC"/>
     <w:rsid w:val="00514364"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="00517213"/>
     <w:rsid w:val="00517CAC"/>
     <w:rsid w:val="005214DB"/>
     <w:rsid w:val="00521E01"/>
+    <w:rsid w:val="005229E7"/>
     <w:rsid w:val="00523AD6"/>
     <w:rsid w:val="005260E4"/>
     <w:rsid w:val="00526E15"/>
     <w:rsid w:val="005275A6"/>
     <w:rsid w:val="0053084B"/>
     <w:rsid w:val="0053191D"/>
     <w:rsid w:val="00531E55"/>
     <w:rsid w:val="00532B40"/>
     <w:rsid w:val="00532D9B"/>
     <w:rsid w:val="00533531"/>
     <w:rsid w:val="0053482A"/>
+    <w:rsid w:val="005352BF"/>
+    <w:rsid w:val="00535F8C"/>
     <w:rsid w:val="005360F4"/>
     <w:rsid w:val="0054029F"/>
+    <w:rsid w:val="00540309"/>
     <w:rsid w:val="0054091E"/>
     <w:rsid w:val="005450B4"/>
     <w:rsid w:val="005451EA"/>
     <w:rsid w:val="00545E3D"/>
     <w:rsid w:val="00547347"/>
     <w:rsid w:val="0054799E"/>
     <w:rsid w:val="00547DAF"/>
     <w:rsid w:val="005512D6"/>
     <w:rsid w:val="00551409"/>
     <w:rsid w:val="00551A19"/>
     <w:rsid w:val="00551B1A"/>
     <w:rsid w:val="00552EEC"/>
     <w:rsid w:val="00553585"/>
     <w:rsid w:val="0055379C"/>
+    <w:rsid w:val="005549AA"/>
     <w:rsid w:val="00554BA0"/>
     <w:rsid w:val="00554DE5"/>
     <w:rsid w:val="0055508A"/>
     <w:rsid w:val="0055599E"/>
     <w:rsid w:val="00555B79"/>
     <w:rsid w:val="0055600F"/>
     <w:rsid w:val="005575F4"/>
+    <w:rsid w:val="0055798D"/>
     <w:rsid w:val="00557D2A"/>
     <w:rsid w:val="0056019C"/>
     <w:rsid w:val="00560CE2"/>
     <w:rsid w:val="005612E2"/>
     <w:rsid w:val="00562A4A"/>
     <w:rsid w:val="00563636"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="005655EB"/>
     <w:rsid w:val="005677E6"/>
     <w:rsid w:val="00570E74"/>
     <w:rsid w:val="0057123B"/>
     <w:rsid w:val="00572DA2"/>
     <w:rsid w:val="00576090"/>
     <w:rsid w:val="00576B1F"/>
     <w:rsid w:val="00577D0E"/>
     <w:rsid w:val="00577E57"/>
     <w:rsid w:val="00580234"/>
     <w:rsid w:val="0058158D"/>
     <w:rsid w:val="00582832"/>
     <w:rsid w:val="00583BD3"/>
+    <w:rsid w:val="00584648"/>
     <w:rsid w:val="00584CAE"/>
     <w:rsid w:val="00584EB4"/>
     <w:rsid w:val="005858AE"/>
+    <w:rsid w:val="00586293"/>
     <w:rsid w:val="00586832"/>
+    <w:rsid w:val="00586837"/>
     <w:rsid w:val="005871E0"/>
     <w:rsid w:val="00590E5B"/>
     <w:rsid w:val="0059137D"/>
     <w:rsid w:val="005920CB"/>
     <w:rsid w:val="00592B7A"/>
     <w:rsid w:val="005942D0"/>
     <w:rsid w:val="00595D01"/>
     <w:rsid w:val="00596CE7"/>
     <w:rsid w:val="00597564"/>
     <w:rsid w:val="005A2D47"/>
     <w:rsid w:val="005A3025"/>
     <w:rsid w:val="005A31A1"/>
     <w:rsid w:val="005A3CBB"/>
     <w:rsid w:val="005A43B9"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A5D85"/>
     <w:rsid w:val="005A6A42"/>
     <w:rsid w:val="005A74A9"/>
     <w:rsid w:val="005A7A41"/>
     <w:rsid w:val="005B13EB"/>
     <w:rsid w:val="005B14B6"/>
+    <w:rsid w:val="005B1608"/>
+    <w:rsid w:val="005B30AD"/>
     <w:rsid w:val="005B3C57"/>
     <w:rsid w:val="005B4331"/>
     <w:rsid w:val="005B4790"/>
     <w:rsid w:val="005B5CD4"/>
+    <w:rsid w:val="005B62D9"/>
     <w:rsid w:val="005B6343"/>
     <w:rsid w:val="005B653D"/>
     <w:rsid w:val="005B6ABE"/>
     <w:rsid w:val="005B79BA"/>
+    <w:rsid w:val="005C26D9"/>
     <w:rsid w:val="005C2FD6"/>
     <w:rsid w:val="005C359F"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C3A38"/>
     <w:rsid w:val="005C3AC5"/>
+    <w:rsid w:val="005C400A"/>
     <w:rsid w:val="005C5B59"/>
+    <w:rsid w:val="005C67FE"/>
     <w:rsid w:val="005C7FD3"/>
     <w:rsid w:val="005D02D5"/>
     <w:rsid w:val="005D0626"/>
+    <w:rsid w:val="005D0AB6"/>
     <w:rsid w:val="005D31F2"/>
     <w:rsid w:val="005D3582"/>
+    <w:rsid w:val="005D483B"/>
     <w:rsid w:val="005D4E45"/>
     <w:rsid w:val="005D578C"/>
     <w:rsid w:val="005D6B70"/>
     <w:rsid w:val="005D7C9A"/>
     <w:rsid w:val="005E01CE"/>
     <w:rsid w:val="005E08AD"/>
     <w:rsid w:val="005E1397"/>
     <w:rsid w:val="005E1EC0"/>
+    <w:rsid w:val="005E2589"/>
     <w:rsid w:val="005E2E3D"/>
     <w:rsid w:val="005E51BC"/>
     <w:rsid w:val="005E5328"/>
     <w:rsid w:val="005E5362"/>
     <w:rsid w:val="005E5BD9"/>
     <w:rsid w:val="005E5C5E"/>
     <w:rsid w:val="005E6280"/>
     <w:rsid w:val="005E65E3"/>
     <w:rsid w:val="005F0526"/>
     <w:rsid w:val="005F1A52"/>
     <w:rsid w:val="005F1AE6"/>
     <w:rsid w:val="005F2AFF"/>
     <w:rsid w:val="005F2E9D"/>
     <w:rsid w:val="005F3129"/>
     <w:rsid w:val="005F31BA"/>
     <w:rsid w:val="005F3E23"/>
     <w:rsid w:val="005F40C6"/>
     <w:rsid w:val="005F49DE"/>
     <w:rsid w:val="005F6095"/>
     <w:rsid w:val="005F6542"/>
     <w:rsid w:val="005F678F"/>
     <w:rsid w:val="005F7AA1"/>
     <w:rsid w:val="005F7CA4"/>
     <w:rsid w:val="00600997"/>
     <w:rsid w:val="006016DC"/>
     <w:rsid w:val="00601C78"/>
     <w:rsid w:val="006035D4"/>
     <w:rsid w:val="006063AB"/>
     <w:rsid w:val="00610DD5"/>
     <w:rsid w:val="00611C54"/>
+    <w:rsid w:val="006136F7"/>
     <w:rsid w:val="00614D23"/>
     <w:rsid w:val="00615CB3"/>
     <w:rsid w:val="00615DCD"/>
     <w:rsid w:val="00616F4C"/>
+    <w:rsid w:val="006173B6"/>
     <w:rsid w:val="00620043"/>
     <w:rsid w:val="006200EF"/>
     <w:rsid w:val="00620E12"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="006238B6"/>
     <w:rsid w:val="00624D21"/>
     <w:rsid w:val="006251F5"/>
     <w:rsid w:val="00626F5D"/>
     <w:rsid w:val="006270F8"/>
     <w:rsid w:val="006310C4"/>
+    <w:rsid w:val="006321F2"/>
     <w:rsid w:val="0063338C"/>
     <w:rsid w:val="006333DE"/>
     <w:rsid w:val="0063455F"/>
     <w:rsid w:val="006358E8"/>
     <w:rsid w:val="00635EC7"/>
+    <w:rsid w:val="00635FC4"/>
     <w:rsid w:val="00640957"/>
     <w:rsid w:val="006416E0"/>
     <w:rsid w:val="00641F07"/>
     <w:rsid w:val="006433AF"/>
     <w:rsid w:val="00643D7F"/>
     <w:rsid w:val="006452D7"/>
     <w:rsid w:val="00645ACA"/>
     <w:rsid w:val="006465CD"/>
     <w:rsid w:val="00647463"/>
     <w:rsid w:val="006474B3"/>
     <w:rsid w:val="00650146"/>
     <w:rsid w:val="0065136B"/>
     <w:rsid w:val="006513CB"/>
     <w:rsid w:val="0065267F"/>
     <w:rsid w:val="00654F3B"/>
     <w:rsid w:val="00656098"/>
     <w:rsid w:val="00656F26"/>
     <w:rsid w:val="0066047C"/>
     <w:rsid w:val="00660C2E"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00662966"/>
     <w:rsid w:val="00663192"/>
     <w:rsid w:val="00664237"/>
     <w:rsid w:val="006658EE"/>
     <w:rsid w:val="00666BDD"/>
     <w:rsid w:val="00667CA6"/>
     <w:rsid w:val="00671D3E"/>
     <w:rsid w:val="0067240B"/>
     <w:rsid w:val="00673328"/>
     <w:rsid w:val="006740DA"/>
+    <w:rsid w:val="00674C78"/>
     <w:rsid w:val="00675B44"/>
     <w:rsid w:val="00681F66"/>
     <w:rsid w:val="00682272"/>
     <w:rsid w:val="0068238B"/>
     <w:rsid w:val="0068329A"/>
     <w:rsid w:val="00683373"/>
     <w:rsid w:val="00683520"/>
     <w:rsid w:val="00683548"/>
     <w:rsid w:val="00683A54"/>
     <w:rsid w:val="00684245"/>
+    <w:rsid w:val="00684393"/>
     <w:rsid w:val="00684652"/>
     <w:rsid w:val="00685AB8"/>
     <w:rsid w:val="00686E72"/>
     <w:rsid w:val="006907AB"/>
     <w:rsid w:val="006907E9"/>
     <w:rsid w:val="00690B9E"/>
     <w:rsid w:val="00692A60"/>
     <w:rsid w:val="006944A2"/>
+    <w:rsid w:val="00694CC8"/>
     <w:rsid w:val="006959C2"/>
+    <w:rsid w:val="00697C4B"/>
     <w:rsid w:val="006A1DD1"/>
     <w:rsid w:val="006A1EF2"/>
     <w:rsid w:val="006A35F5"/>
     <w:rsid w:val="006A4839"/>
     <w:rsid w:val="006A6AAE"/>
     <w:rsid w:val="006A7057"/>
     <w:rsid w:val="006A786F"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006A7C3C"/>
     <w:rsid w:val="006B220B"/>
     <w:rsid w:val="006B33CE"/>
     <w:rsid w:val="006B38E7"/>
     <w:rsid w:val="006B3F99"/>
     <w:rsid w:val="006B7E68"/>
     <w:rsid w:val="006C0075"/>
+    <w:rsid w:val="006C05EC"/>
     <w:rsid w:val="006C0A28"/>
     <w:rsid w:val="006C0E56"/>
     <w:rsid w:val="006C28F5"/>
     <w:rsid w:val="006C3060"/>
     <w:rsid w:val="006C517F"/>
     <w:rsid w:val="006C5EE1"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006C7F61"/>
     <w:rsid w:val="006D1123"/>
+    <w:rsid w:val="006D143F"/>
     <w:rsid w:val="006D1BE5"/>
     <w:rsid w:val="006D206F"/>
     <w:rsid w:val="006D25CB"/>
     <w:rsid w:val="006D28C9"/>
     <w:rsid w:val="006D29BD"/>
     <w:rsid w:val="006D2BAF"/>
     <w:rsid w:val="006D3BC2"/>
     <w:rsid w:val="006D40D4"/>
+    <w:rsid w:val="006D410A"/>
     <w:rsid w:val="006D5392"/>
     <w:rsid w:val="006D5FF1"/>
     <w:rsid w:val="006D6522"/>
     <w:rsid w:val="006D65D4"/>
     <w:rsid w:val="006D73AD"/>
+    <w:rsid w:val="006E0141"/>
+    <w:rsid w:val="006E1429"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E3063"/>
     <w:rsid w:val="006E4B39"/>
     <w:rsid w:val="006E6053"/>
     <w:rsid w:val="006E71B4"/>
     <w:rsid w:val="006E7D25"/>
     <w:rsid w:val="006E7D75"/>
+    <w:rsid w:val="006F36B2"/>
     <w:rsid w:val="006F40DC"/>
     <w:rsid w:val="006F464A"/>
     <w:rsid w:val="006F49E8"/>
     <w:rsid w:val="006F5345"/>
     <w:rsid w:val="006F5DBE"/>
     <w:rsid w:val="006F63C0"/>
+    <w:rsid w:val="006F6B94"/>
     <w:rsid w:val="00700002"/>
     <w:rsid w:val="0070037F"/>
     <w:rsid w:val="00700C93"/>
     <w:rsid w:val="00702040"/>
     <w:rsid w:val="007022E1"/>
     <w:rsid w:val="00703146"/>
     <w:rsid w:val="00703443"/>
     <w:rsid w:val="00703E54"/>
     <w:rsid w:val="007041F4"/>
     <w:rsid w:val="007054D6"/>
     <w:rsid w:val="00706D6B"/>
     <w:rsid w:val="00707C74"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="00710C70"/>
     <w:rsid w:val="00711047"/>
     <w:rsid w:val="00711964"/>
+    <w:rsid w:val="007121A3"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="0071387A"/>
     <w:rsid w:val="00715E3A"/>
     <w:rsid w:val="00715F4A"/>
     <w:rsid w:val="00716661"/>
     <w:rsid w:val="00720FE4"/>
     <w:rsid w:val="0072223F"/>
     <w:rsid w:val="00722964"/>
     <w:rsid w:val="00722F05"/>
     <w:rsid w:val="007246D0"/>
     <w:rsid w:val="007247C5"/>
     <w:rsid w:val="00724A25"/>
     <w:rsid w:val="00725796"/>
     <w:rsid w:val="00725AE4"/>
     <w:rsid w:val="00725CB5"/>
     <w:rsid w:val="00726713"/>
     <w:rsid w:val="007303A1"/>
     <w:rsid w:val="00731240"/>
     <w:rsid w:val="007317B8"/>
     <w:rsid w:val="00731A58"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00732676"/>
     <w:rsid w:val="007326F2"/>
     <w:rsid w:val="00732C21"/>
     <w:rsid w:val="0073348B"/>
     <w:rsid w:val="007336EF"/>
     <w:rsid w:val="00733AEB"/>
+    <w:rsid w:val="00734138"/>
     <w:rsid w:val="0073503D"/>
     <w:rsid w:val="00736110"/>
     <w:rsid w:val="0073703D"/>
     <w:rsid w:val="0073761E"/>
     <w:rsid w:val="00741562"/>
     <w:rsid w:val="00742613"/>
     <w:rsid w:val="00743A8B"/>
     <w:rsid w:val="00744F47"/>
     <w:rsid w:val="00746010"/>
     <w:rsid w:val="00746490"/>
     <w:rsid w:val="0074691F"/>
+    <w:rsid w:val="007470A5"/>
     <w:rsid w:val="00747D3D"/>
     <w:rsid w:val="00750E26"/>
+    <w:rsid w:val="007514CC"/>
     <w:rsid w:val="00751BB2"/>
     <w:rsid w:val="00751FE0"/>
     <w:rsid w:val="00752447"/>
     <w:rsid w:val="0075247E"/>
+    <w:rsid w:val="007526D0"/>
     <w:rsid w:val="007530AE"/>
     <w:rsid w:val="00753AB2"/>
     <w:rsid w:val="007548FF"/>
     <w:rsid w:val="0076032D"/>
     <w:rsid w:val="0076065E"/>
     <w:rsid w:val="007616D4"/>
     <w:rsid w:val="00763F1F"/>
+    <w:rsid w:val="00764AE8"/>
     <w:rsid w:val="007654C9"/>
     <w:rsid w:val="00765D5F"/>
     <w:rsid w:val="00766CB6"/>
     <w:rsid w:val="00767413"/>
     <w:rsid w:val="00767D9A"/>
     <w:rsid w:val="00774A5D"/>
     <w:rsid w:val="00775FF1"/>
     <w:rsid w:val="00776243"/>
     <w:rsid w:val="00776B5F"/>
     <w:rsid w:val="007772A5"/>
     <w:rsid w:val="00777A32"/>
     <w:rsid w:val="00777F64"/>
     <w:rsid w:val="007810CF"/>
     <w:rsid w:val="007812CC"/>
     <w:rsid w:val="00781D85"/>
+    <w:rsid w:val="00782659"/>
     <w:rsid w:val="00782DB5"/>
     <w:rsid w:val="0078307F"/>
     <w:rsid w:val="007837F2"/>
     <w:rsid w:val="0078406A"/>
     <w:rsid w:val="007842B8"/>
     <w:rsid w:val="007843B6"/>
     <w:rsid w:val="007858F3"/>
     <w:rsid w:val="00787EDA"/>
+    <w:rsid w:val="00790C39"/>
     <w:rsid w:val="007916BF"/>
     <w:rsid w:val="00791B18"/>
     <w:rsid w:val="007925E9"/>
     <w:rsid w:val="0079270C"/>
+    <w:rsid w:val="00793BB4"/>
     <w:rsid w:val="00793ED5"/>
     <w:rsid w:val="00795171"/>
+    <w:rsid w:val="007954DE"/>
     <w:rsid w:val="0079684F"/>
     <w:rsid w:val="007A024A"/>
     <w:rsid w:val="007A07E0"/>
     <w:rsid w:val="007A0E46"/>
     <w:rsid w:val="007A1367"/>
     <w:rsid w:val="007A57F8"/>
     <w:rsid w:val="007A5D3D"/>
     <w:rsid w:val="007A6448"/>
     <w:rsid w:val="007A7D74"/>
     <w:rsid w:val="007B02FB"/>
     <w:rsid w:val="007B09A8"/>
     <w:rsid w:val="007B1A25"/>
     <w:rsid w:val="007B1D42"/>
     <w:rsid w:val="007B2305"/>
     <w:rsid w:val="007B2CBE"/>
     <w:rsid w:val="007B3251"/>
     <w:rsid w:val="007B39BA"/>
     <w:rsid w:val="007B4D6E"/>
     <w:rsid w:val="007B5DBD"/>
     <w:rsid w:val="007B676C"/>
     <w:rsid w:val="007B6EAA"/>
     <w:rsid w:val="007B7D23"/>
     <w:rsid w:val="007B7EED"/>
     <w:rsid w:val="007C15D2"/>
     <w:rsid w:val="007C170C"/>
     <w:rsid w:val="007C220C"/>
     <w:rsid w:val="007C2EBE"/>
     <w:rsid w:val="007C39DD"/>
     <w:rsid w:val="007C3C8B"/>
     <w:rsid w:val="007C44D2"/>
+    <w:rsid w:val="007C4637"/>
     <w:rsid w:val="007C46C6"/>
     <w:rsid w:val="007C546C"/>
     <w:rsid w:val="007C56F3"/>
     <w:rsid w:val="007C7F3F"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D02AC"/>
     <w:rsid w:val="007D03CE"/>
     <w:rsid w:val="007D0971"/>
+    <w:rsid w:val="007D1435"/>
+    <w:rsid w:val="007D1478"/>
     <w:rsid w:val="007D2222"/>
     <w:rsid w:val="007D249A"/>
     <w:rsid w:val="007D286E"/>
     <w:rsid w:val="007D312B"/>
     <w:rsid w:val="007D3B19"/>
     <w:rsid w:val="007D4747"/>
     <w:rsid w:val="007D5022"/>
     <w:rsid w:val="007D5ABB"/>
+    <w:rsid w:val="007D5AD7"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D6FFD"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007D7C94"/>
+    <w:rsid w:val="007E06EF"/>
     <w:rsid w:val="007E09A5"/>
     <w:rsid w:val="007E0DEC"/>
     <w:rsid w:val="007E322E"/>
     <w:rsid w:val="007E413D"/>
+    <w:rsid w:val="007E4885"/>
     <w:rsid w:val="007E6779"/>
     <w:rsid w:val="007E7C35"/>
     <w:rsid w:val="007F0331"/>
     <w:rsid w:val="007F0DDD"/>
     <w:rsid w:val="007F1F97"/>
     <w:rsid w:val="007F210D"/>
     <w:rsid w:val="007F2245"/>
     <w:rsid w:val="007F25F9"/>
+    <w:rsid w:val="007F3BBA"/>
     <w:rsid w:val="007F4170"/>
     <w:rsid w:val="007F5830"/>
     <w:rsid w:val="007F5CAD"/>
     <w:rsid w:val="007F638B"/>
     <w:rsid w:val="007F6EB2"/>
     <w:rsid w:val="007F7206"/>
     <w:rsid w:val="007F78AD"/>
     <w:rsid w:val="00800A49"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="00800EE9"/>
     <w:rsid w:val="008011FD"/>
     <w:rsid w:val="00801894"/>
     <w:rsid w:val="00801A4C"/>
     <w:rsid w:val="00803318"/>
     <w:rsid w:val="00803E93"/>
     <w:rsid w:val="0080417F"/>
+    <w:rsid w:val="00805369"/>
     <w:rsid w:val="00805DC5"/>
     <w:rsid w:val="00806422"/>
     <w:rsid w:val="0080648B"/>
+    <w:rsid w:val="00806CCB"/>
     <w:rsid w:val="00807CE3"/>
+    <w:rsid w:val="008104E0"/>
     <w:rsid w:val="00810E6F"/>
+    <w:rsid w:val="00811C77"/>
     <w:rsid w:val="00813A87"/>
     <w:rsid w:val="008145B1"/>
+    <w:rsid w:val="00814D8B"/>
     <w:rsid w:val="00814E78"/>
     <w:rsid w:val="00816DA1"/>
     <w:rsid w:val="00816FEE"/>
     <w:rsid w:val="008207FC"/>
     <w:rsid w:val="00820865"/>
     <w:rsid w:val="00820BCD"/>
     <w:rsid w:val="008215A4"/>
     <w:rsid w:val="00821969"/>
     <w:rsid w:val="0082262A"/>
     <w:rsid w:val="008235EB"/>
     <w:rsid w:val="00823C91"/>
     <w:rsid w:val="00824457"/>
     <w:rsid w:val="008253F2"/>
     <w:rsid w:val="008259E5"/>
     <w:rsid w:val="00825F60"/>
     <w:rsid w:val="00827564"/>
     <w:rsid w:val="00827B6B"/>
     <w:rsid w:val="00830196"/>
+    <w:rsid w:val="00830D7A"/>
     <w:rsid w:val="00831FA5"/>
     <w:rsid w:val="0083300F"/>
     <w:rsid w:val="008330F7"/>
     <w:rsid w:val="008332F3"/>
     <w:rsid w:val="0083388A"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="008347D1"/>
     <w:rsid w:val="00834EF1"/>
     <w:rsid w:val="0083586E"/>
     <w:rsid w:val="00835BB8"/>
     <w:rsid w:val="00835F58"/>
     <w:rsid w:val="008364AC"/>
     <w:rsid w:val="00836661"/>
     <w:rsid w:val="00837247"/>
     <w:rsid w:val="00837575"/>
     <w:rsid w:val="008377E9"/>
     <w:rsid w:val="00837B9F"/>
     <w:rsid w:val="00841310"/>
     <w:rsid w:val="00841A7B"/>
     <w:rsid w:val="0084293C"/>
     <w:rsid w:val="00845541"/>
     <w:rsid w:val="00845C0D"/>
     <w:rsid w:val="00845F6A"/>
     <w:rsid w:val="008461DA"/>
+    <w:rsid w:val="00846788"/>
     <w:rsid w:val="008471C2"/>
     <w:rsid w:val="00847B94"/>
     <w:rsid w:val="00850BB5"/>
     <w:rsid w:val="00854585"/>
+    <w:rsid w:val="00854DAE"/>
     <w:rsid w:val="00860E26"/>
     <w:rsid w:val="00860FE2"/>
     <w:rsid w:val="008617D1"/>
     <w:rsid w:val="00861968"/>
     <w:rsid w:val="008622E4"/>
     <w:rsid w:val="00863701"/>
+    <w:rsid w:val="00863B3A"/>
     <w:rsid w:val="00864F05"/>
+    <w:rsid w:val="00864F73"/>
     <w:rsid w:val="00864FAF"/>
     <w:rsid w:val="00865523"/>
     <w:rsid w:val="00867E5E"/>
+    <w:rsid w:val="0087070E"/>
     <w:rsid w:val="00870F06"/>
     <w:rsid w:val="008719DD"/>
     <w:rsid w:val="008729D3"/>
     <w:rsid w:val="00872B18"/>
     <w:rsid w:val="00872D23"/>
     <w:rsid w:val="00873861"/>
     <w:rsid w:val="008738FE"/>
     <w:rsid w:val="00875748"/>
     <w:rsid w:val="00875D6F"/>
     <w:rsid w:val="00876942"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="0087773B"/>
+    <w:rsid w:val="00877AE5"/>
     <w:rsid w:val="00877DBF"/>
     <w:rsid w:val="00880484"/>
     <w:rsid w:val="00880BE1"/>
+    <w:rsid w:val="00880C10"/>
     <w:rsid w:val="008812CA"/>
     <w:rsid w:val="00883769"/>
     <w:rsid w:val="00884017"/>
     <w:rsid w:val="008849DE"/>
     <w:rsid w:val="00884B56"/>
+    <w:rsid w:val="00884C75"/>
     <w:rsid w:val="00887775"/>
     <w:rsid w:val="008909A0"/>
     <w:rsid w:val="00891951"/>
     <w:rsid w:val="00891D74"/>
     <w:rsid w:val="008920AA"/>
     <w:rsid w:val="00893281"/>
     <w:rsid w:val="00894337"/>
     <w:rsid w:val="00894DD9"/>
+    <w:rsid w:val="00895A8B"/>
     <w:rsid w:val="00897687"/>
     <w:rsid w:val="00897881"/>
     <w:rsid w:val="00897FF8"/>
     <w:rsid w:val="008A0A54"/>
     <w:rsid w:val="008A0AB7"/>
     <w:rsid w:val="008A1E9B"/>
     <w:rsid w:val="008A3738"/>
     <w:rsid w:val="008A46F8"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A5603"/>
     <w:rsid w:val="008A5768"/>
+    <w:rsid w:val="008A6D05"/>
     <w:rsid w:val="008A6D1A"/>
     <w:rsid w:val="008A7A5A"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B1A12"/>
     <w:rsid w:val="008B1B8A"/>
     <w:rsid w:val="008B1EC5"/>
     <w:rsid w:val="008B239A"/>
     <w:rsid w:val="008B3F91"/>
+    <w:rsid w:val="008B5188"/>
     <w:rsid w:val="008B5668"/>
     <w:rsid w:val="008B5D46"/>
     <w:rsid w:val="008C05AD"/>
     <w:rsid w:val="008C0CA3"/>
     <w:rsid w:val="008C1806"/>
     <w:rsid w:val="008C342E"/>
     <w:rsid w:val="008C4689"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C7266"/>
     <w:rsid w:val="008C7B9A"/>
+    <w:rsid w:val="008D0733"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D197C"/>
     <w:rsid w:val="008D3F3C"/>
     <w:rsid w:val="008D4554"/>
     <w:rsid w:val="008D5120"/>
     <w:rsid w:val="008D6902"/>
     <w:rsid w:val="008E2700"/>
     <w:rsid w:val="008E34F3"/>
     <w:rsid w:val="008E394F"/>
     <w:rsid w:val="008E4C77"/>
+    <w:rsid w:val="008E50A7"/>
     <w:rsid w:val="008E5113"/>
     <w:rsid w:val="008E5925"/>
+    <w:rsid w:val="008E5931"/>
     <w:rsid w:val="008E5A78"/>
     <w:rsid w:val="008E67BF"/>
     <w:rsid w:val="008E7405"/>
     <w:rsid w:val="008E75E9"/>
     <w:rsid w:val="008E7BF5"/>
     <w:rsid w:val="008F0619"/>
     <w:rsid w:val="008F084C"/>
     <w:rsid w:val="008F0ABE"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F2C47"/>
+    <w:rsid w:val="008F2DAA"/>
     <w:rsid w:val="008F48E0"/>
     <w:rsid w:val="008F53BE"/>
     <w:rsid w:val="008F56D5"/>
+    <w:rsid w:val="008F5BF5"/>
     <w:rsid w:val="008F5E34"/>
     <w:rsid w:val="008F64D1"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F6D4A"/>
     <w:rsid w:val="00901191"/>
     <w:rsid w:val="00902FE0"/>
+    <w:rsid w:val="009034D1"/>
     <w:rsid w:val="00903AE5"/>
     <w:rsid w:val="009050F2"/>
     <w:rsid w:val="0090660F"/>
     <w:rsid w:val="00906D8A"/>
     <w:rsid w:val="009072D6"/>
     <w:rsid w:val="0090769F"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="00911D03"/>
     <w:rsid w:val="00911D51"/>
     <w:rsid w:val="0091208C"/>
     <w:rsid w:val="00912315"/>
     <w:rsid w:val="00912F65"/>
     <w:rsid w:val="009135FE"/>
     <w:rsid w:val="00916128"/>
     <w:rsid w:val="00916235"/>
     <w:rsid w:val="0091638F"/>
     <w:rsid w:val="00916934"/>
+    <w:rsid w:val="00916B8A"/>
     <w:rsid w:val="00917FE4"/>
     <w:rsid w:val="0092122C"/>
+    <w:rsid w:val="00921335"/>
     <w:rsid w:val="00921743"/>
     <w:rsid w:val="00921D36"/>
     <w:rsid w:val="00922FD3"/>
     <w:rsid w:val="009230B7"/>
     <w:rsid w:val="009231C7"/>
     <w:rsid w:val="00923811"/>
     <w:rsid w:val="00924408"/>
     <w:rsid w:val="00924AD4"/>
     <w:rsid w:val="0092593C"/>
     <w:rsid w:val="00927AB6"/>
     <w:rsid w:val="0093053B"/>
     <w:rsid w:val="009313DF"/>
     <w:rsid w:val="00931ACB"/>
     <w:rsid w:val="0093443D"/>
     <w:rsid w:val="00934440"/>
     <w:rsid w:val="009349E3"/>
     <w:rsid w:val="00935892"/>
     <w:rsid w:val="00935E20"/>
+    <w:rsid w:val="0093614D"/>
     <w:rsid w:val="00937765"/>
     <w:rsid w:val="009406A2"/>
+    <w:rsid w:val="009426F6"/>
+    <w:rsid w:val="00943087"/>
     <w:rsid w:val="00943D28"/>
     <w:rsid w:val="00944D00"/>
     <w:rsid w:val="0094528C"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="009469C8"/>
     <w:rsid w:val="00946F8A"/>
     <w:rsid w:val="009514CB"/>
+    <w:rsid w:val="00951C51"/>
     <w:rsid w:val="0095209A"/>
     <w:rsid w:val="009521D0"/>
     <w:rsid w:val="00952719"/>
     <w:rsid w:val="00952C39"/>
     <w:rsid w:val="009545A3"/>
     <w:rsid w:val="00954650"/>
     <w:rsid w:val="00956594"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="0095706D"/>
     <w:rsid w:val="00957AFC"/>
     <w:rsid w:val="00960E7F"/>
     <w:rsid w:val="00961DE4"/>
     <w:rsid w:val="00962314"/>
+    <w:rsid w:val="0096244B"/>
     <w:rsid w:val="009626E8"/>
     <w:rsid w:val="00962782"/>
     <w:rsid w:val="0096295E"/>
     <w:rsid w:val="00962F68"/>
     <w:rsid w:val="0096368E"/>
     <w:rsid w:val="009665F3"/>
     <w:rsid w:val="0096719C"/>
     <w:rsid w:val="00970C3F"/>
     <w:rsid w:val="00972DA1"/>
     <w:rsid w:val="0097321E"/>
     <w:rsid w:val="009741E8"/>
     <w:rsid w:val="0097515D"/>
     <w:rsid w:val="00975A05"/>
     <w:rsid w:val="00975AFB"/>
     <w:rsid w:val="00977004"/>
     <w:rsid w:val="00977FE0"/>
     <w:rsid w:val="009802C1"/>
     <w:rsid w:val="00980892"/>
     <w:rsid w:val="009815B7"/>
+    <w:rsid w:val="009833C9"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="009846FD"/>
+    <w:rsid w:val="00985ED8"/>
     <w:rsid w:val="009861E3"/>
     <w:rsid w:val="0099025E"/>
     <w:rsid w:val="009909E0"/>
     <w:rsid w:val="00990D32"/>
     <w:rsid w:val="00991798"/>
     <w:rsid w:val="00992321"/>
     <w:rsid w:val="00993787"/>
     <w:rsid w:val="00993F2C"/>
     <w:rsid w:val="00997BA9"/>
+    <w:rsid w:val="009A069B"/>
     <w:rsid w:val="009A0F27"/>
+    <w:rsid w:val="009A1C7A"/>
     <w:rsid w:val="009A209E"/>
     <w:rsid w:val="009A3ED8"/>
     <w:rsid w:val="009A49AA"/>
     <w:rsid w:val="009A5F6E"/>
     <w:rsid w:val="009A6BCC"/>
     <w:rsid w:val="009B0016"/>
     <w:rsid w:val="009B100C"/>
     <w:rsid w:val="009B2112"/>
+    <w:rsid w:val="009B2AB0"/>
     <w:rsid w:val="009B31F9"/>
     <w:rsid w:val="009B3966"/>
     <w:rsid w:val="009B41AB"/>
     <w:rsid w:val="009B64AD"/>
+    <w:rsid w:val="009B68E9"/>
     <w:rsid w:val="009C32B1"/>
     <w:rsid w:val="009C36CC"/>
     <w:rsid w:val="009C39A0"/>
     <w:rsid w:val="009C39F8"/>
     <w:rsid w:val="009C3A4B"/>
     <w:rsid w:val="009C5015"/>
     <w:rsid w:val="009C5059"/>
     <w:rsid w:val="009C5216"/>
+    <w:rsid w:val="009C6273"/>
     <w:rsid w:val="009C6E6E"/>
     <w:rsid w:val="009C73BE"/>
     <w:rsid w:val="009C7A30"/>
+    <w:rsid w:val="009C7D22"/>
     <w:rsid w:val="009C7E7E"/>
     <w:rsid w:val="009D0D68"/>
     <w:rsid w:val="009D1590"/>
     <w:rsid w:val="009D3864"/>
     <w:rsid w:val="009D4B93"/>
     <w:rsid w:val="009D576C"/>
     <w:rsid w:val="009D62D9"/>
     <w:rsid w:val="009D6F5B"/>
+    <w:rsid w:val="009D7B24"/>
     <w:rsid w:val="009E0A81"/>
     <w:rsid w:val="009E161F"/>
     <w:rsid w:val="009E1789"/>
     <w:rsid w:val="009E205B"/>
     <w:rsid w:val="009E51C4"/>
     <w:rsid w:val="009E5384"/>
     <w:rsid w:val="009E6599"/>
     <w:rsid w:val="009E67B4"/>
     <w:rsid w:val="009E6A91"/>
+    <w:rsid w:val="009E7033"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F1B3D"/>
     <w:rsid w:val="009F1B59"/>
     <w:rsid w:val="009F20E3"/>
     <w:rsid w:val="009F25FE"/>
     <w:rsid w:val="009F3E9F"/>
     <w:rsid w:val="009F4E40"/>
     <w:rsid w:val="009F521B"/>
     <w:rsid w:val="009F5770"/>
     <w:rsid w:val="009F73CC"/>
     <w:rsid w:val="00A018B5"/>
     <w:rsid w:val="00A01D17"/>
     <w:rsid w:val="00A02400"/>
     <w:rsid w:val="00A02C6F"/>
     <w:rsid w:val="00A038B8"/>
     <w:rsid w:val="00A03A48"/>
     <w:rsid w:val="00A04DB9"/>
     <w:rsid w:val="00A05A2B"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A072B7"/>
     <w:rsid w:val="00A0777B"/>
     <w:rsid w:val="00A079FB"/>
     <w:rsid w:val="00A07A5D"/>
     <w:rsid w:val="00A11775"/>
     <w:rsid w:val="00A12371"/>
     <w:rsid w:val="00A12B8E"/>
     <w:rsid w:val="00A12F52"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A14669"/>
     <w:rsid w:val="00A15941"/>
     <w:rsid w:val="00A1599F"/>
     <w:rsid w:val="00A15E15"/>
     <w:rsid w:val="00A15ED5"/>
     <w:rsid w:val="00A16158"/>
+    <w:rsid w:val="00A16B20"/>
     <w:rsid w:val="00A17896"/>
     <w:rsid w:val="00A17A70"/>
     <w:rsid w:val="00A2146C"/>
     <w:rsid w:val="00A216A6"/>
     <w:rsid w:val="00A2251E"/>
     <w:rsid w:val="00A228DA"/>
     <w:rsid w:val="00A2330A"/>
     <w:rsid w:val="00A24E40"/>
     <w:rsid w:val="00A25909"/>
     <w:rsid w:val="00A25FE2"/>
     <w:rsid w:val="00A27EAE"/>
     <w:rsid w:val="00A303FB"/>
     <w:rsid w:val="00A30E8B"/>
     <w:rsid w:val="00A31083"/>
     <w:rsid w:val="00A32ACA"/>
     <w:rsid w:val="00A33561"/>
     <w:rsid w:val="00A336AE"/>
     <w:rsid w:val="00A336B9"/>
     <w:rsid w:val="00A33B74"/>
     <w:rsid w:val="00A33C7F"/>
     <w:rsid w:val="00A34132"/>
     <w:rsid w:val="00A34D31"/>
     <w:rsid w:val="00A35687"/>
     <w:rsid w:val="00A361AA"/>
     <w:rsid w:val="00A37481"/>
     <w:rsid w:val="00A37C14"/>
     <w:rsid w:val="00A404A0"/>
     <w:rsid w:val="00A40DD5"/>
     <w:rsid w:val="00A42B5D"/>
+    <w:rsid w:val="00A439D3"/>
     <w:rsid w:val="00A43A79"/>
     <w:rsid w:val="00A441B8"/>
     <w:rsid w:val="00A44A21"/>
     <w:rsid w:val="00A45871"/>
     <w:rsid w:val="00A46627"/>
     <w:rsid w:val="00A5063F"/>
     <w:rsid w:val="00A50C69"/>
     <w:rsid w:val="00A510ED"/>
     <w:rsid w:val="00A53680"/>
     <w:rsid w:val="00A53F63"/>
     <w:rsid w:val="00A54650"/>
     <w:rsid w:val="00A55777"/>
     <w:rsid w:val="00A55FE7"/>
     <w:rsid w:val="00A568B5"/>
     <w:rsid w:val="00A60495"/>
     <w:rsid w:val="00A6052D"/>
     <w:rsid w:val="00A607BD"/>
+    <w:rsid w:val="00A60B60"/>
     <w:rsid w:val="00A628AB"/>
     <w:rsid w:val="00A62FAD"/>
+    <w:rsid w:val="00A63158"/>
     <w:rsid w:val="00A6328F"/>
     <w:rsid w:val="00A63D36"/>
     <w:rsid w:val="00A64C1F"/>
     <w:rsid w:val="00A65439"/>
     <w:rsid w:val="00A6581D"/>
     <w:rsid w:val="00A65C7A"/>
     <w:rsid w:val="00A66957"/>
     <w:rsid w:val="00A66F5B"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A70653"/>
     <w:rsid w:val="00A70699"/>
     <w:rsid w:val="00A70755"/>
     <w:rsid w:val="00A7085E"/>
     <w:rsid w:val="00A70B20"/>
+    <w:rsid w:val="00A71A2E"/>
     <w:rsid w:val="00A71AC6"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A71EF2"/>
     <w:rsid w:val="00A72049"/>
+    <w:rsid w:val="00A74474"/>
+    <w:rsid w:val="00A7488A"/>
     <w:rsid w:val="00A74E75"/>
     <w:rsid w:val="00A756B8"/>
     <w:rsid w:val="00A77956"/>
+    <w:rsid w:val="00A80555"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A82087"/>
     <w:rsid w:val="00A83455"/>
     <w:rsid w:val="00A83910"/>
     <w:rsid w:val="00A8497D"/>
     <w:rsid w:val="00A8590D"/>
     <w:rsid w:val="00A867E2"/>
     <w:rsid w:val="00A876B8"/>
     <w:rsid w:val="00A87906"/>
     <w:rsid w:val="00A90932"/>
     <w:rsid w:val="00A91891"/>
+    <w:rsid w:val="00A91969"/>
     <w:rsid w:val="00A92367"/>
     <w:rsid w:val="00A92D3A"/>
     <w:rsid w:val="00A94109"/>
     <w:rsid w:val="00A95E05"/>
     <w:rsid w:val="00A95E66"/>
     <w:rsid w:val="00A96CDC"/>
     <w:rsid w:val="00A97EF8"/>
     <w:rsid w:val="00AA1670"/>
     <w:rsid w:val="00AA209E"/>
     <w:rsid w:val="00AA3023"/>
     <w:rsid w:val="00AA37F8"/>
     <w:rsid w:val="00AA3E5D"/>
     <w:rsid w:val="00AA3E7C"/>
     <w:rsid w:val="00AA47C2"/>
     <w:rsid w:val="00AA5E77"/>
     <w:rsid w:val="00AB2432"/>
     <w:rsid w:val="00AB28A4"/>
     <w:rsid w:val="00AB2CB8"/>
     <w:rsid w:val="00AB2F71"/>
     <w:rsid w:val="00AB3F94"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB487F"/>
     <w:rsid w:val="00AB4EB8"/>
     <w:rsid w:val="00AB54E2"/>
     <w:rsid w:val="00AB5D61"/>
     <w:rsid w:val="00AB6BE9"/>
     <w:rsid w:val="00AB6FB3"/>
     <w:rsid w:val="00AB76BB"/>
+    <w:rsid w:val="00AC0F6E"/>
+    <w:rsid w:val="00AC17A5"/>
     <w:rsid w:val="00AC205C"/>
     <w:rsid w:val="00AC2BE6"/>
     <w:rsid w:val="00AC3038"/>
+    <w:rsid w:val="00AC4FDE"/>
+    <w:rsid w:val="00AC58FC"/>
     <w:rsid w:val="00AC6E79"/>
     <w:rsid w:val="00AD06C5"/>
     <w:rsid w:val="00AD080E"/>
+    <w:rsid w:val="00AD09C4"/>
+    <w:rsid w:val="00AD18CC"/>
     <w:rsid w:val="00AD27E3"/>
     <w:rsid w:val="00AD298A"/>
     <w:rsid w:val="00AD37A1"/>
+    <w:rsid w:val="00AD4ACD"/>
+    <w:rsid w:val="00AD5DA3"/>
     <w:rsid w:val="00AD6162"/>
     <w:rsid w:val="00AD6CA3"/>
     <w:rsid w:val="00AD6EE9"/>
     <w:rsid w:val="00AE06D7"/>
     <w:rsid w:val="00AE47A0"/>
     <w:rsid w:val="00AE622B"/>
     <w:rsid w:val="00AE6C85"/>
     <w:rsid w:val="00AE7020"/>
+    <w:rsid w:val="00AE7459"/>
     <w:rsid w:val="00AE7919"/>
     <w:rsid w:val="00AF0CD3"/>
     <w:rsid w:val="00AF1F5C"/>
     <w:rsid w:val="00AF3173"/>
     <w:rsid w:val="00AF48F5"/>
     <w:rsid w:val="00AF526E"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF5E01"/>
     <w:rsid w:val="00AF6D81"/>
     <w:rsid w:val="00AF7470"/>
     <w:rsid w:val="00B00EC1"/>
+    <w:rsid w:val="00B01D45"/>
+    <w:rsid w:val="00B01F56"/>
     <w:rsid w:val="00B0265E"/>
     <w:rsid w:val="00B03FCC"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B04929"/>
     <w:rsid w:val="00B051A9"/>
     <w:rsid w:val="00B0668F"/>
+    <w:rsid w:val="00B146D3"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B153C0"/>
+    <w:rsid w:val="00B16595"/>
     <w:rsid w:val="00B16CCA"/>
     <w:rsid w:val="00B16ED6"/>
+    <w:rsid w:val="00B204A5"/>
     <w:rsid w:val="00B20A03"/>
     <w:rsid w:val="00B2330A"/>
     <w:rsid w:val="00B25C4B"/>
     <w:rsid w:val="00B25E04"/>
     <w:rsid w:val="00B262B6"/>
     <w:rsid w:val="00B26A69"/>
     <w:rsid w:val="00B3044B"/>
     <w:rsid w:val="00B30E0A"/>
+    <w:rsid w:val="00B31F6A"/>
     <w:rsid w:val="00B32C85"/>
     <w:rsid w:val="00B32F1B"/>
     <w:rsid w:val="00B33B9A"/>
     <w:rsid w:val="00B34D54"/>
     <w:rsid w:val="00B3530F"/>
     <w:rsid w:val="00B40CF1"/>
+    <w:rsid w:val="00B41718"/>
     <w:rsid w:val="00B42375"/>
     <w:rsid w:val="00B4463F"/>
     <w:rsid w:val="00B44994"/>
     <w:rsid w:val="00B449C6"/>
     <w:rsid w:val="00B44E8A"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B456A9"/>
     <w:rsid w:val="00B4571F"/>
     <w:rsid w:val="00B457F4"/>
     <w:rsid w:val="00B45A1F"/>
     <w:rsid w:val="00B467CB"/>
     <w:rsid w:val="00B46E7E"/>
     <w:rsid w:val="00B47434"/>
     <w:rsid w:val="00B4763F"/>
     <w:rsid w:val="00B5120B"/>
     <w:rsid w:val="00B51328"/>
+    <w:rsid w:val="00B51AE3"/>
     <w:rsid w:val="00B51CC6"/>
     <w:rsid w:val="00B51CF6"/>
     <w:rsid w:val="00B51D8C"/>
     <w:rsid w:val="00B51E42"/>
     <w:rsid w:val="00B52199"/>
+    <w:rsid w:val="00B52F66"/>
     <w:rsid w:val="00B53189"/>
     <w:rsid w:val="00B53B81"/>
     <w:rsid w:val="00B543F8"/>
     <w:rsid w:val="00B54790"/>
     <w:rsid w:val="00B5537F"/>
     <w:rsid w:val="00B55FB6"/>
+    <w:rsid w:val="00B5614F"/>
     <w:rsid w:val="00B567D9"/>
     <w:rsid w:val="00B56C19"/>
+    <w:rsid w:val="00B57D1F"/>
     <w:rsid w:val="00B61041"/>
     <w:rsid w:val="00B62D42"/>
     <w:rsid w:val="00B638EC"/>
     <w:rsid w:val="00B63AB6"/>
     <w:rsid w:val="00B63C28"/>
     <w:rsid w:val="00B65CB6"/>
     <w:rsid w:val="00B67D2B"/>
     <w:rsid w:val="00B70BD3"/>
     <w:rsid w:val="00B72D3B"/>
     <w:rsid w:val="00B735D0"/>
     <w:rsid w:val="00B770FD"/>
     <w:rsid w:val="00B772C1"/>
     <w:rsid w:val="00B7796C"/>
     <w:rsid w:val="00B77DB5"/>
+    <w:rsid w:val="00B81489"/>
     <w:rsid w:val="00B8272B"/>
     <w:rsid w:val="00B84DBC"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B867C9"/>
     <w:rsid w:val="00B86804"/>
     <w:rsid w:val="00B900A9"/>
     <w:rsid w:val="00B917E3"/>
     <w:rsid w:val="00B91862"/>
     <w:rsid w:val="00B91FF8"/>
     <w:rsid w:val="00B92288"/>
     <w:rsid w:val="00B92DAA"/>
+    <w:rsid w:val="00B93BFE"/>
     <w:rsid w:val="00B93C32"/>
     <w:rsid w:val="00B947E9"/>
     <w:rsid w:val="00B95487"/>
     <w:rsid w:val="00B96430"/>
     <w:rsid w:val="00B96FB1"/>
     <w:rsid w:val="00BA0936"/>
     <w:rsid w:val="00BA0C9A"/>
     <w:rsid w:val="00BA0E7A"/>
     <w:rsid w:val="00BA2A80"/>
     <w:rsid w:val="00BA42D3"/>
     <w:rsid w:val="00BA4EF2"/>
+    <w:rsid w:val="00BA5DC5"/>
+    <w:rsid w:val="00BA608F"/>
     <w:rsid w:val="00BA69F8"/>
     <w:rsid w:val="00BA784E"/>
     <w:rsid w:val="00BB0C2E"/>
     <w:rsid w:val="00BB17B7"/>
     <w:rsid w:val="00BB2028"/>
     <w:rsid w:val="00BB2ECF"/>
     <w:rsid w:val="00BB3116"/>
     <w:rsid w:val="00BB4C65"/>
+    <w:rsid w:val="00BB4E09"/>
     <w:rsid w:val="00BB6DB6"/>
     <w:rsid w:val="00BB7129"/>
     <w:rsid w:val="00BB7502"/>
     <w:rsid w:val="00BC002B"/>
     <w:rsid w:val="00BC0C12"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC30A2"/>
     <w:rsid w:val="00BC3739"/>
     <w:rsid w:val="00BC62D2"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC6DF9"/>
     <w:rsid w:val="00BC70CF"/>
     <w:rsid w:val="00BC7302"/>
     <w:rsid w:val="00BC76DA"/>
     <w:rsid w:val="00BC7815"/>
+    <w:rsid w:val="00BD3138"/>
     <w:rsid w:val="00BD397C"/>
     <w:rsid w:val="00BD3E2F"/>
     <w:rsid w:val="00BD45BC"/>
+    <w:rsid w:val="00BD563F"/>
     <w:rsid w:val="00BD663D"/>
     <w:rsid w:val="00BD6859"/>
     <w:rsid w:val="00BD6AF7"/>
     <w:rsid w:val="00BD6C97"/>
+    <w:rsid w:val="00BD7CA2"/>
     <w:rsid w:val="00BE084A"/>
+    <w:rsid w:val="00BE0D1B"/>
     <w:rsid w:val="00BE15B1"/>
     <w:rsid w:val="00BE19AD"/>
     <w:rsid w:val="00BE2C6C"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE33FC"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE4DF6"/>
     <w:rsid w:val="00BE5837"/>
     <w:rsid w:val="00BE7E24"/>
     <w:rsid w:val="00BF273C"/>
     <w:rsid w:val="00BF3241"/>
     <w:rsid w:val="00BF34AA"/>
     <w:rsid w:val="00BF3737"/>
     <w:rsid w:val="00BF3EB8"/>
+    <w:rsid w:val="00BF405E"/>
+    <w:rsid w:val="00BF42B7"/>
     <w:rsid w:val="00BF52A2"/>
     <w:rsid w:val="00BF67B1"/>
+    <w:rsid w:val="00BF6BD7"/>
     <w:rsid w:val="00BF700D"/>
+    <w:rsid w:val="00BF7A04"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C00A0F"/>
     <w:rsid w:val="00C00BA5"/>
     <w:rsid w:val="00C010F9"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C04602"/>
     <w:rsid w:val="00C04D11"/>
     <w:rsid w:val="00C063B1"/>
+    <w:rsid w:val="00C06468"/>
     <w:rsid w:val="00C06F58"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C07EA9"/>
     <w:rsid w:val="00C102BA"/>
     <w:rsid w:val="00C104C7"/>
     <w:rsid w:val="00C1064A"/>
     <w:rsid w:val="00C118D0"/>
     <w:rsid w:val="00C12834"/>
     <w:rsid w:val="00C12BDF"/>
     <w:rsid w:val="00C1328B"/>
     <w:rsid w:val="00C13CAD"/>
     <w:rsid w:val="00C143B9"/>
     <w:rsid w:val="00C15305"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C1627F"/>
     <w:rsid w:val="00C1675F"/>
     <w:rsid w:val="00C16A91"/>
     <w:rsid w:val="00C16BE2"/>
+    <w:rsid w:val="00C20097"/>
     <w:rsid w:val="00C21B81"/>
     <w:rsid w:val="00C21D5D"/>
     <w:rsid w:val="00C2377B"/>
+    <w:rsid w:val="00C2588A"/>
     <w:rsid w:val="00C2589B"/>
     <w:rsid w:val="00C266A1"/>
+    <w:rsid w:val="00C27500"/>
     <w:rsid w:val="00C276F6"/>
     <w:rsid w:val="00C301F3"/>
     <w:rsid w:val="00C30A73"/>
     <w:rsid w:val="00C339B0"/>
     <w:rsid w:val="00C34A7C"/>
     <w:rsid w:val="00C34AA6"/>
     <w:rsid w:val="00C35E76"/>
     <w:rsid w:val="00C378E6"/>
     <w:rsid w:val="00C417A9"/>
     <w:rsid w:val="00C42426"/>
+    <w:rsid w:val="00C44136"/>
     <w:rsid w:val="00C44FF8"/>
     <w:rsid w:val="00C45011"/>
     <w:rsid w:val="00C45E40"/>
+    <w:rsid w:val="00C47D58"/>
     <w:rsid w:val="00C51D11"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52E0A"/>
     <w:rsid w:val="00C52EA0"/>
+    <w:rsid w:val="00C54939"/>
     <w:rsid w:val="00C5591F"/>
     <w:rsid w:val="00C575A4"/>
+    <w:rsid w:val="00C60340"/>
     <w:rsid w:val="00C60FC5"/>
     <w:rsid w:val="00C62749"/>
     <w:rsid w:val="00C63BE6"/>
     <w:rsid w:val="00C64304"/>
     <w:rsid w:val="00C64AE8"/>
     <w:rsid w:val="00C64BAB"/>
     <w:rsid w:val="00C6525F"/>
     <w:rsid w:val="00C65834"/>
     <w:rsid w:val="00C65B1B"/>
     <w:rsid w:val="00C675A8"/>
     <w:rsid w:val="00C67A24"/>
     <w:rsid w:val="00C70197"/>
     <w:rsid w:val="00C70239"/>
     <w:rsid w:val="00C702C5"/>
     <w:rsid w:val="00C70308"/>
     <w:rsid w:val="00C70BDE"/>
     <w:rsid w:val="00C70E77"/>
     <w:rsid w:val="00C72249"/>
+    <w:rsid w:val="00C723D9"/>
     <w:rsid w:val="00C72647"/>
     <w:rsid w:val="00C72BD9"/>
     <w:rsid w:val="00C736C8"/>
     <w:rsid w:val="00C73E9F"/>
+    <w:rsid w:val="00C751A6"/>
     <w:rsid w:val="00C7713B"/>
     <w:rsid w:val="00C80B2E"/>
     <w:rsid w:val="00C8221B"/>
+    <w:rsid w:val="00C822D7"/>
     <w:rsid w:val="00C8421F"/>
+    <w:rsid w:val="00C851FC"/>
+    <w:rsid w:val="00C8548B"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C916BF"/>
     <w:rsid w:val="00C91DDF"/>
     <w:rsid w:val="00C92F22"/>
     <w:rsid w:val="00C93DE2"/>
     <w:rsid w:val="00C96822"/>
     <w:rsid w:val="00C96AC1"/>
     <w:rsid w:val="00C970FB"/>
     <w:rsid w:val="00C97285"/>
     <w:rsid w:val="00CA0410"/>
+    <w:rsid w:val="00CA12BA"/>
     <w:rsid w:val="00CA15C9"/>
     <w:rsid w:val="00CA22A4"/>
+    <w:rsid w:val="00CA4701"/>
+    <w:rsid w:val="00CA4910"/>
     <w:rsid w:val="00CA529B"/>
     <w:rsid w:val="00CA52B9"/>
     <w:rsid w:val="00CA6D53"/>
+    <w:rsid w:val="00CA6E44"/>
     <w:rsid w:val="00CA6EAE"/>
+    <w:rsid w:val="00CA798E"/>
     <w:rsid w:val="00CB045C"/>
+    <w:rsid w:val="00CB1794"/>
     <w:rsid w:val="00CB2328"/>
     <w:rsid w:val="00CB3672"/>
     <w:rsid w:val="00CB3A1D"/>
     <w:rsid w:val="00CB3EDE"/>
     <w:rsid w:val="00CB4315"/>
     <w:rsid w:val="00CB452B"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB53F3"/>
+    <w:rsid w:val="00CC06E8"/>
     <w:rsid w:val="00CC0799"/>
+    <w:rsid w:val="00CC0F71"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1C72"/>
     <w:rsid w:val="00CC2BC9"/>
     <w:rsid w:val="00CC2BFE"/>
     <w:rsid w:val="00CC2C64"/>
     <w:rsid w:val="00CC40A2"/>
     <w:rsid w:val="00CC4268"/>
+    <w:rsid w:val="00CC473B"/>
+    <w:rsid w:val="00CC48F2"/>
     <w:rsid w:val="00CC4A9A"/>
     <w:rsid w:val="00CC579E"/>
     <w:rsid w:val="00CC5B08"/>
     <w:rsid w:val="00CC6452"/>
     <w:rsid w:val="00CC75D3"/>
     <w:rsid w:val="00CD2B17"/>
     <w:rsid w:val="00CD56DF"/>
     <w:rsid w:val="00CD5D72"/>
     <w:rsid w:val="00CD78E6"/>
     <w:rsid w:val="00CD7AA1"/>
+    <w:rsid w:val="00CD7C34"/>
     <w:rsid w:val="00CE0381"/>
     <w:rsid w:val="00CE047E"/>
     <w:rsid w:val="00CE1F04"/>
     <w:rsid w:val="00CE2602"/>
     <w:rsid w:val="00CE3596"/>
+    <w:rsid w:val="00CE3B7E"/>
     <w:rsid w:val="00CE4128"/>
     <w:rsid w:val="00CE4E17"/>
     <w:rsid w:val="00CE5213"/>
     <w:rsid w:val="00CE5B09"/>
+    <w:rsid w:val="00CE5CAF"/>
+    <w:rsid w:val="00CE5E34"/>
     <w:rsid w:val="00CE7BE8"/>
     <w:rsid w:val="00CF0E8F"/>
     <w:rsid w:val="00CF1EF0"/>
     <w:rsid w:val="00CF2038"/>
     <w:rsid w:val="00CF58F9"/>
+    <w:rsid w:val="00CF7267"/>
     <w:rsid w:val="00D00300"/>
+    <w:rsid w:val="00D0066F"/>
     <w:rsid w:val="00D01816"/>
     <w:rsid w:val="00D02759"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D02ADA"/>
+    <w:rsid w:val="00D03F7D"/>
+    <w:rsid w:val="00D04226"/>
     <w:rsid w:val="00D051A2"/>
     <w:rsid w:val="00D07CB2"/>
     <w:rsid w:val="00D07D1F"/>
+    <w:rsid w:val="00D10022"/>
     <w:rsid w:val="00D100B0"/>
     <w:rsid w:val="00D10338"/>
     <w:rsid w:val="00D10F03"/>
     <w:rsid w:val="00D12CE8"/>
+    <w:rsid w:val="00D12FD5"/>
     <w:rsid w:val="00D13126"/>
+    <w:rsid w:val="00D170FA"/>
     <w:rsid w:val="00D210FB"/>
+    <w:rsid w:val="00D220A8"/>
     <w:rsid w:val="00D22342"/>
+    <w:rsid w:val="00D2346D"/>
     <w:rsid w:val="00D244B3"/>
     <w:rsid w:val="00D2564C"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D30AF8"/>
     <w:rsid w:val="00D31D4D"/>
     <w:rsid w:val="00D327BA"/>
     <w:rsid w:val="00D32BE6"/>
     <w:rsid w:val="00D34470"/>
     <w:rsid w:val="00D348B2"/>
     <w:rsid w:val="00D37579"/>
+    <w:rsid w:val="00D414E7"/>
     <w:rsid w:val="00D42041"/>
     <w:rsid w:val="00D429A8"/>
     <w:rsid w:val="00D43CD5"/>
     <w:rsid w:val="00D448A8"/>
     <w:rsid w:val="00D44F76"/>
     <w:rsid w:val="00D452C8"/>
+    <w:rsid w:val="00D45690"/>
+    <w:rsid w:val="00D463C3"/>
     <w:rsid w:val="00D46A1C"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D47C9A"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D50E07"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D52B2E"/>
     <w:rsid w:val="00D54608"/>
     <w:rsid w:val="00D54742"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D55905"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D6029C"/>
     <w:rsid w:val="00D609A1"/>
     <w:rsid w:val="00D61452"/>
     <w:rsid w:val="00D63473"/>
     <w:rsid w:val="00D63D42"/>
     <w:rsid w:val="00D64967"/>
     <w:rsid w:val="00D64E46"/>
     <w:rsid w:val="00D65471"/>
+    <w:rsid w:val="00D660C8"/>
     <w:rsid w:val="00D67399"/>
     <w:rsid w:val="00D67510"/>
     <w:rsid w:val="00D6754C"/>
     <w:rsid w:val="00D67E64"/>
     <w:rsid w:val="00D7202F"/>
     <w:rsid w:val="00D75FF8"/>
     <w:rsid w:val="00D771B9"/>
     <w:rsid w:val="00D7747D"/>
     <w:rsid w:val="00D77EE1"/>
     <w:rsid w:val="00D80F3A"/>
     <w:rsid w:val="00D82472"/>
     <w:rsid w:val="00D82F1E"/>
     <w:rsid w:val="00D86827"/>
     <w:rsid w:val="00D90EDC"/>
     <w:rsid w:val="00D91BA2"/>
     <w:rsid w:val="00D925C4"/>
     <w:rsid w:val="00D92B2A"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D92DE7"/>
     <w:rsid w:val="00D93C48"/>
     <w:rsid w:val="00D93F79"/>
     <w:rsid w:val="00D948F9"/>
     <w:rsid w:val="00D961B6"/>
     <w:rsid w:val="00D97117"/>
     <w:rsid w:val="00D97879"/>
@@ -23056,397 +24784,437 @@
     <w:rsid w:val="00DA08EF"/>
     <w:rsid w:val="00DA1A84"/>
     <w:rsid w:val="00DA419B"/>
     <w:rsid w:val="00DA5116"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DB0103"/>
     <w:rsid w:val="00DB1001"/>
     <w:rsid w:val="00DB1421"/>
     <w:rsid w:val="00DB1F30"/>
     <w:rsid w:val="00DB36FA"/>
     <w:rsid w:val="00DB6131"/>
     <w:rsid w:val="00DB689C"/>
     <w:rsid w:val="00DB77F2"/>
     <w:rsid w:val="00DB7EF5"/>
     <w:rsid w:val="00DC03B9"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC5064"/>
     <w:rsid w:val="00DC63C0"/>
     <w:rsid w:val="00DC6745"/>
     <w:rsid w:val="00DC6C22"/>
     <w:rsid w:val="00DC78DC"/>
     <w:rsid w:val="00DC7B8C"/>
     <w:rsid w:val="00DC7CD6"/>
+    <w:rsid w:val="00DD12C6"/>
     <w:rsid w:val="00DD26FD"/>
     <w:rsid w:val="00DD5C62"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD7AF0"/>
     <w:rsid w:val="00DE0244"/>
     <w:rsid w:val="00DE0A76"/>
     <w:rsid w:val="00DE1470"/>
     <w:rsid w:val="00DE2916"/>
     <w:rsid w:val="00DE299C"/>
     <w:rsid w:val="00DE2A77"/>
+    <w:rsid w:val="00DE33C0"/>
     <w:rsid w:val="00DE5416"/>
     <w:rsid w:val="00DE6E15"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE71D8"/>
     <w:rsid w:val="00DE752E"/>
     <w:rsid w:val="00DF0322"/>
     <w:rsid w:val="00DF2BA6"/>
     <w:rsid w:val="00DF2D19"/>
     <w:rsid w:val="00DF3B1C"/>
     <w:rsid w:val="00DF509A"/>
     <w:rsid w:val="00DF5159"/>
     <w:rsid w:val="00DF5823"/>
+    <w:rsid w:val="00DF6421"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
+    <w:rsid w:val="00DF7A29"/>
     <w:rsid w:val="00E00C3B"/>
     <w:rsid w:val="00E00D79"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01B88"/>
     <w:rsid w:val="00E01DB6"/>
     <w:rsid w:val="00E020AE"/>
     <w:rsid w:val="00E0261A"/>
     <w:rsid w:val="00E027FA"/>
     <w:rsid w:val="00E02EE5"/>
+    <w:rsid w:val="00E030C8"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E0414B"/>
     <w:rsid w:val="00E045C2"/>
     <w:rsid w:val="00E05839"/>
     <w:rsid w:val="00E058D3"/>
     <w:rsid w:val="00E06494"/>
     <w:rsid w:val="00E06A8B"/>
     <w:rsid w:val="00E07481"/>
     <w:rsid w:val="00E07780"/>
     <w:rsid w:val="00E07B83"/>
+    <w:rsid w:val="00E10135"/>
+    <w:rsid w:val="00E118E8"/>
+    <w:rsid w:val="00E12009"/>
     <w:rsid w:val="00E12C8A"/>
     <w:rsid w:val="00E148AE"/>
     <w:rsid w:val="00E14A4D"/>
     <w:rsid w:val="00E1775E"/>
     <w:rsid w:val="00E204BF"/>
     <w:rsid w:val="00E20B11"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E2553D"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E26B85"/>
     <w:rsid w:val="00E2745B"/>
     <w:rsid w:val="00E27C3A"/>
     <w:rsid w:val="00E30AB6"/>
     <w:rsid w:val="00E31797"/>
     <w:rsid w:val="00E31915"/>
     <w:rsid w:val="00E31E99"/>
     <w:rsid w:val="00E32C29"/>
     <w:rsid w:val="00E33202"/>
     <w:rsid w:val="00E342F2"/>
     <w:rsid w:val="00E369B9"/>
     <w:rsid w:val="00E4000A"/>
     <w:rsid w:val="00E401DE"/>
     <w:rsid w:val="00E43070"/>
     <w:rsid w:val="00E44A17"/>
     <w:rsid w:val="00E4624D"/>
     <w:rsid w:val="00E47508"/>
     <w:rsid w:val="00E50104"/>
     <w:rsid w:val="00E50911"/>
     <w:rsid w:val="00E5219E"/>
     <w:rsid w:val="00E53472"/>
     <w:rsid w:val="00E54DF2"/>
     <w:rsid w:val="00E55163"/>
     <w:rsid w:val="00E5522E"/>
     <w:rsid w:val="00E558EB"/>
     <w:rsid w:val="00E57384"/>
     <w:rsid w:val="00E573A4"/>
     <w:rsid w:val="00E57813"/>
     <w:rsid w:val="00E600FB"/>
     <w:rsid w:val="00E60A6C"/>
     <w:rsid w:val="00E60B47"/>
     <w:rsid w:val="00E60B9A"/>
     <w:rsid w:val="00E611BB"/>
     <w:rsid w:val="00E6127B"/>
     <w:rsid w:val="00E61CED"/>
+    <w:rsid w:val="00E6218D"/>
     <w:rsid w:val="00E645F8"/>
     <w:rsid w:val="00E64F6C"/>
     <w:rsid w:val="00E65F81"/>
     <w:rsid w:val="00E67CBE"/>
     <w:rsid w:val="00E71532"/>
     <w:rsid w:val="00E71729"/>
     <w:rsid w:val="00E71A63"/>
     <w:rsid w:val="00E74793"/>
     <w:rsid w:val="00E7499C"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E7573A"/>
     <w:rsid w:val="00E76F1F"/>
     <w:rsid w:val="00E770DF"/>
+    <w:rsid w:val="00E80073"/>
     <w:rsid w:val="00E80CBE"/>
     <w:rsid w:val="00E8124B"/>
     <w:rsid w:val="00E81E4F"/>
     <w:rsid w:val="00E834DB"/>
     <w:rsid w:val="00E83DFB"/>
     <w:rsid w:val="00E842E2"/>
     <w:rsid w:val="00E8473A"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E84F64"/>
     <w:rsid w:val="00E85DC1"/>
     <w:rsid w:val="00E86542"/>
     <w:rsid w:val="00E86B06"/>
     <w:rsid w:val="00E874EA"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E92508"/>
     <w:rsid w:val="00E92942"/>
+    <w:rsid w:val="00E92961"/>
     <w:rsid w:val="00E94FD1"/>
     <w:rsid w:val="00E952AA"/>
     <w:rsid w:val="00E954E1"/>
     <w:rsid w:val="00E96406"/>
     <w:rsid w:val="00E96788"/>
     <w:rsid w:val="00E96F46"/>
     <w:rsid w:val="00E97479"/>
     <w:rsid w:val="00EA0112"/>
     <w:rsid w:val="00EA01EA"/>
     <w:rsid w:val="00EA1221"/>
     <w:rsid w:val="00EA3F9D"/>
     <w:rsid w:val="00EA4113"/>
     <w:rsid w:val="00EA4988"/>
     <w:rsid w:val="00EA6F15"/>
     <w:rsid w:val="00EA7794"/>
     <w:rsid w:val="00EA78A2"/>
     <w:rsid w:val="00EB1387"/>
+    <w:rsid w:val="00EB145F"/>
     <w:rsid w:val="00EB24A4"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB309D"/>
     <w:rsid w:val="00EB470A"/>
     <w:rsid w:val="00EB5A95"/>
     <w:rsid w:val="00EC0F1F"/>
     <w:rsid w:val="00EC105E"/>
     <w:rsid w:val="00EC2296"/>
     <w:rsid w:val="00EC380F"/>
     <w:rsid w:val="00EC6CCA"/>
     <w:rsid w:val="00EC6E38"/>
     <w:rsid w:val="00EC78B2"/>
     <w:rsid w:val="00EC7F56"/>
     <w:rsid w:val="00ED0110"/>
     <w:rsid w:val="00ED0204"/>
+    <w:rsid w:val="00ED126B"/>
     <w:rsid w:val="00ED1CE3"/>
+    <w:rsid w:val="00ED2CA1"/>
     <w:rsid w:val="00ED2D1F"/>
     <w:rsid w:val="00ED5C1C"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00EE0BD0"/>
+    <w:rsid w:val="00EE1703"/>
     <w:rsid w:val="00EE2F34"/>
+    <w:rsid w:val="00EE3B02"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE4F33"/>
     <w:rsid w:val="00EE51E9"/>
     <w:rsid w:val="00EE64E4"/>
     <w:rsid w:val="00EE7202"/>
     <w:rsid w:val="00EE7816"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF30E7"/>
     <w:rsid w:val="00EF3966"/>
     <w:rsid w:val="00EF3DCF"/>
     <w:rsid w:val="00EF5BE3"/>
     <w:rsid w:val="00EF5ECA"/>
     <w:rsid w:val="00EF629A"/>
     <w:rsid w:val="00EF7332"/>
     <w:rsid w:val="00F00451"/>
     <w:rsid w:val="00F027F1"/>
+    <w:rsid w:val="00F029A8"/>
     <w:rsid w:val="00F03630"/>
     <w:rsid w:val="00F0664E"/>
     <w:rsid w:val="00F077F5"/>
+    <w:rsid w:val="00F116A8"/>
     <w:rsid w:val="00F128FF"/>
     <w:rsid w:val="00F129A9"/>
     <w:rsid w:val="00F137EA"/>
     <w:rsid w:val="00F13940"/>
+    <w:rsid w:val="00F14084"/>
+    <w:rsid w:val="00F14095"/>
     <w:rsid w:val="00F14B88"/>
     <w:rsid w:val="00F1520E"/>
     <w:rsid w:val="00F15EA1"/>
     <w:rsid w:val="00F1607F"/>
     <w:rsid w:val="00F16202"/>
+    <w:rsid w:val="00F20976"/>
     <w:rsid w:val="00F227D3"/>
     <w:rsid w:val="00F22C79"/>
     <w:rsid w:val="00F23536"/>
     <w:rsid w:val="00F23E26"/>
     <w:rsid w:val="00F24DCC"/>
     <w:rsid w:val="00F27F8A"/>
+    <w:rsid w:val="00F300D1"/>
     <w:rsid w:val="00F30319"/>
+    <w:rsid w:val="00F30D20"/>
+    <w:rsid w:val="00F32D0A"/>
     <w:rsid w:val="00F33888"/>
     <w:rsid w:val="00F34128"/>
+    <w:rsid w:val="00F344DB"/>
     <w:rsid w:val="00F355FF"/>
+    <w:rsid w:val="00F36017"/>
     <w:rsid w:val="00F403A2"/>
     <w:rsid w:val="00F4041D"/>
     <w:rsid w:val="00F4338B"/>
     <w:rsid w:val="00F43E82"/>
     <w:rsid w:val="00F446A3"/>
     <w:rsid w:val="00F4572C"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F50E50"/>
     <w:rsid w:val="00F50F4E"/>
+    <w:rsid w:val="00F515AF"/>
     <w:rsid w:val="00F51AB3"/>
+    <w:rsid w:val="00F523A7"/>
     <w:rsid w:val="00F529E2"/>
     <w:rsid w:val="00F52F7F"/>
     <w:rsid w:val="00F52FF1"/>
     <w:rsid w:val="00F531CC"/>
     <w:rsid w:val="00F574BE"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F615BA"/>
     <w:rsid w:val="00F61CBF"/>
     <w:rsid w:val="00F6297D"/>
     <w:rsid w:val="00F62EDE"/>
     <w:rsid w:val="00F63CAF"/>
     <w:rsid w:val="00F648AC"/>
     <w:rsid w:val="00F655F8"/>
+    <w:rsid w:val="00F667D2"/>
     <w:rsid w:val="00F67209"/>
     <w:rsid w:val="00F70355"/>
+    <w:rsid w:val="00F7053E"/>
     <w:rsid w:val="00F705B4"/>
     <w:rsid w:val="00F73197"/>
     <w:rsid w:val="00F737C9"/>
     <w:rsid w:val="00F741EA"/>
     <w:rsid w:val="00F743C8"/>
     <w:rsid w:val="00F74680"/>
+    <w:rsid w:val="00F74DE3"/>
+    <w:rsid w:val="00F7634A"/>
     <w:rsid w:val="00F76DBC"/>
     <w:rsid w:val="00F827EB"/>
     <w:rsid w:val="00F82EE1"/>
     <w:rsid w:val="00F8369D"/>
     <w:rsid w:val="00F83C77"/>
     <w:rsid w:val="00F846F9"/>
     <w:rsid w:val="00F866DF"/>
     <w:rsid w:val="00F86D4B"/>
     <w:rsid w:val="00F86D69"/>
     <w:rsid w:val="00F872F9"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F875BF"/>
     <w:rsid w:val="00F87B4E"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F9095A"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F92EEF"/>
     <w:rsid w:val="00F941AD"/>
+    <w:rsid w:val="00F948F0"/>
     <w:rsid w:val="00F95334"/>
     <w:rsid w:val="00F9578F"/>
     <w:rsid w:val="00F97EB0"/>
     <w:rsid w:val="00FA02F0"/>
+    <w:rsid w:val="00FA0CAB"/>
     <w:rsid w:val="00FA1791"/>
     <w:rsid w:val="00FA32F8"/>
     <w:rsid w:val="00FA39B2"/>
     <w:rsid w:val="00FA432B"/>
     <w:rsid w:val="00FA4CEA"/>
+    <w:rsid w:val="00FA5131"/>
     <w:rsid w:val="00FA5CB8"/>
     <w:rsid w:val="00FA703B"/>
     <w:rsid w:val="00FB121F"/>
     <w:rsid w:val="00FB1237"/>
     <w:rsid w:val="00FB17F7"/>
     <w:rsid w:val="00FB19C6"/>
     <w:rsid w:val="00FB1CFA"/>
     <w:rsid w:val="00FB2C21"/>
     <w:rsid w:val="00FB48D7"/>
     <w:rsid w:val="00FB49A1"/>
+    <w:rsid w:val="00FB64A6"/>
     <w:rsid w:val="00FB6F93"/>
     <w:rsid w:val="00FB6FD2"/>
     <w:rsid w:val="00FC0986"/>
     <w:rsid w:val="00FC0BAB"/>
     <w:rsid w:val="00FC1E4B"/>
     <w:rsid w:val="00FC253A"/>
     <w:rsid w:val="00FC3434"/>
     <w:rsid w:val="00FC3FBE"/>
     <w:rsid w:val="00FC5277"/>
     <w:rsid w:val="00FC5727"/>
     <w:rsid w:val="00FC5F74"/>
     <w:rsid w:val="00FC64A0"/>
     <w:rsid w:val="00FC6678"/>
     <w:rsid w:val="00FC7079"/>
     <w:rsid w:val="00FD0270"/>
     <w:rsid w:val="00FD06D1"/>
     <w:rsid w:val="00FD18B5"/>
     <w:rsid w:val="00FD3093"/>
     <w:rsid w:val="00FD3E61"/>
     <w:rsid w:val="00FD4860"/>
     <w:rsid w:val="00FD6267"/>
     <w:rsid w:val="00FD64DD"/>
     <w:rsid w:val="00FD6672"/>
+    <w:rsid w:val="00FD6C77"/>
     <w:rsid w:val="00FD6F7B"/>
     <w:rsid w:val="00FD7776"/>
     <w:rsid w:val="00FE0657"/>
     <w:rsid w:val="00FE0849"/>
     <w:rsid w:val="00FE0CF4"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE18D6"/>
     <w:rsid w:val="00FE1DC3"/>
     <w:rsid w:val="00FE2832"/>
     <w:rsid w:val="00FE2CD0"/>
     <w:rsid w:val="00FE3546"/>
     <w:rsid w:val="00FE39EF"/>
     <w:rsid w:val="00FE484C"/>
     <w:rsid w:val="00FE4DB9"/>
     <w:rsid w:val="00FE5029"/>
     <w:rsid w:val="00FE5942"/>
     <w:rsid w:val="00FF03B9"/>
     <w:rsid w:val="00FF0F1F"/>
     <w:rsid w:val="00FF2292"/>
     <w:rsid w:val="00FF22A9"/>
     <w:rsid w:val="00FF2482"/>
     <w:rsid w:val="00FF3464"/>
     <w:rsid w:val="00FF3E4D"/>
     <w:rsid w:val="00FF49D1"/>
     <w:rsid w:val="00FF58E4"/>
     <w:rsid w:val="00FF5A80"/>
     <w:rsid w:val="00FF7F94"/>
     <w:rsid w:val="07119F68"/>
     <w:rsid w:val="10ADF501"/>
     <w:rsid w:val="2765C2C5"/>
     <w:rsid w:val="3074F316"/>
     <w:rsid w:val="3A112D15"/>
+    <w:rsid w:val="3EEA3E41"/>
+    <w:rsid w:val="400112F4"/>
+    <w:rsid w:val="41B5C085"/>
+    <w:rsid w:val="5C4B76FC"/>
     <w:rsid w:val="5D5C59C7"/>
     <w:rsid w:val="6795F839"/>
     <w:rsid w:val="751902C3"/>
     <w:rsid w:val="7FE94B58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6695DA36"/>
-  <w15:docId w15:val="{DAA26C34-5E00-487E-A26E-E75554AF6B72}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26977,51 +28745,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jobaccess.gov.au/stories/employment-assistance-fund" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-sustaining-informal-supports" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/ndis-and-other-government-services/justice-system" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/how-planning-process-works" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/request-review-decision" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/what-home-and-living-supports-ndis-funds" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-transport" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jobaccess.gov.au/stories/employment-assistance-fund" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/ndis-and-other-government-services/justice-system" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/supports-you-can-access" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-transport" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jobaccess.gov.au/i-am-a-person-with-disability/looking-applying-job/getting-started-job-search/what-supported-employment" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jobaccess.gov.au/i-am-a-person-with-disability/looking-applying-job/getting-started-job-search/what-supported-employment" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/understanding-your-plan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/health-topics/chronic-conditions" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/how-ndis-works/psychosocial-disability" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/early-education?context=60007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/finding-keeping-and-changing-jobs/building-skills-and-getting-job" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/finding-keeping-and-changing-jobs/building-skills-and-getting-job" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/finding-keeping-and-changing-jobs/building-skills-and-getting-job" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncc.abcb.gov.au/resource/standard/livable-housing-design-standard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/councils/disability-reform-ministerial-council" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/living-and-moving-out-residential-aged-care" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/health-topics/chronic-conditions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/how-ndis-works/psychosocial-disability/psychosocial-disability-supports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/social-and-community-participation/work-and-study-supports/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/topics/disability-employment-services/51421" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/councils/resource/applied-principles-and-tables-support-determine-responsibilities-ndis-and-other-service-systems" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbs.gov.au/pbs/home;jsessionid=hub0yx9mown2183w5m4xzcbnq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/topics/disability-employment-services/51421" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/ndis-and-other-government-services/aged-care" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gov.au/early-childhood/inclusion-support-program" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/how-planning-process-works" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/preparing-your-planning-meeting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/hearing-services-program" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports-participants/personal-care-schools-kind-supports" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/specialist-disability-accommodation-explained" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/price-guides-and-pricing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/how-ndis-works/psychosocial-disability/psychosocial-disability-supports" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/families-and-carers/how-we-can-help-carers/short-term-respite?_gl=1*1ycitns*_gcl_au*MTg1NjA2NTEwMC4xNzU4MDU5ODE3*_ga*NTYyNDk5MDcxLjE3NDI0MjU4Mzg.*_ga_K4V39ZY30J*czE3NjIzNzQ4NzIkbzIyOSRnMSR0MTc2MjM3NzY3OSRqMiRsMCRoMzU2OTY3NjQ2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-transport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/specialist-disability-accommodation-explained" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/councils/disability-reform-ministerial-council" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/ndis-and-other-government-services/justice-system" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria/support-something-we-would-expect-your-informal-supports-provide?_gl=1*6jlsxk*_gcl_au*MTkyMTU0MDAxMC4xNzQ5MTc2MjQx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-transport" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanrights.gov.au/quick-guide/12084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-are-therapy-supports" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/topics/disability-employment-services/51421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/different-budget-types/what-are-recurring-supports" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/request-review-decision" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gov.au/early-childhood/inclusion-support-program" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/price-guides-and-pricing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncc.abcb.gov.au/resource/standard/livable-housing-design-standard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbs.gov.au/pbs/home;jsessionid=hub0yx9mown2183w5m4xzcbnq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/support-workers-and-recovery-coaches/what-recovery-coach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-short-term-accommodation" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports/student-transport-kind-supports" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jobaccess.gov.au/stories/employment-assistance-fund" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/life-transitions/transitioning-other-systems/what-justice-liaison-officer-jlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/would-we-fund-it" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/home-and-living" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/specialist-disability-accommodation-explained" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/health-topics/chronic-conditions" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/support-workers-and-recovery-coaches/what-recovery-coach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/early-education?context=60007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/life-transitions/transitioning-other-systems/what-justice-liaison-officer-jlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jobaccess.gov.au/stories/employment-assistance-fund" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/specialist-disability-accommodation-explained" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology/modifying-your-vehicle/what-vehicle-modification" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/councils/disability-reform-ministerial-council" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-disability-related-health-support" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/health-topics/chronic-conditions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/life-transitions/transitioning-other-systems/what-justice-liaison-officer-jlo" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jobaccess.gov.au/i-am-a-person-with-disability/looking-applying-job/getting-started-job-search/what-supported-employment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/councils/resource/applied-principles-and-tables-support-determine-responsibilities-ndis-and-other-service-systems" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jobaccess.gov.au/i-am-a-person-with-disability/looking-applying-job/getting-started-job-search/what-supported-employment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/guide-early-childhood-approach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/creating-your-first-plan/guide-your-first-plan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/hearing-services-program" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/different-budget-types/what-are-recurring-supports" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/home-and-living" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/different-budget-types/what-are-recurring-supports" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/councils/disability-reform-ministerial-council" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-are-therapy-supports" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-are-therapy-supports" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-disability-related-health-support" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/topics/disability-employment-services/51421" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -27296,103 +29064,111 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7d1f984ffb99d7cb69a66318c8cf294e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dff175b97e7026f919f61f1859b82506" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -27438,50 +29214,67 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -27582,178 +29375,168 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A301952-2CFA-4E08-980D-35D9257FBB71}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C6D6D0B-8CB8-44F5-BFA8-32AC29728D7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E3CD8FA-6AB9-49A5-A1FD-146C196125DD}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC295E8C-140D-4881-91CA-D8A27368FD00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D5ED37-92D4-4CEF-ABCB-AC9335288F7E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B54FE183-1CD6-4C09-BC75-52F02F2074D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5415C26D-6891-4A10-BA8A-0F0E79226FBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>42</Pages>
-[...1 lines deleted...]
-  <Characters>74345</Characters>
+  <Pages>50</Pages>
+  <Words>13040</Words>
+  <Characters>74332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>619</Lines>
   <Paragraphs>174</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>87213</CharactersWithSpaces>
+  <CharactersWithSpaces>87198</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Lissner, Jonathan</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-04-11T01:17:52Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-07-30T02:51:59Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+    <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>952e20c0-7165-4332-97c5-eef9361c6471</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>f1bb81a0-8720-4835-a324-9dd0c9be6fca</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
     <vt:r8>1527600</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
-    <vt:lpwstr>2024-07-19T03:31:24Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Created">
     <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>