--- v0 (2026-06-23)
+++ v1 (2026-08-25)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A26A959" w14:textId="13BF158D" w:rsidR="00A818C3" w:rsidRPr="00AC08F2" w:rsidRDefault="00671983" w:rsidP="00A818C3">
+    <w:p w14:paraId="3A26A959" w14:textId="15B1B0A7" w:rsidR="00A818C3" w:rsidRPr="00AC08F2" w:rsidRDefault="00671983" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Reviewing our decisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783B8D4D" w14:textId="3D8DA447" w:rsidR="00B116B4" w:rsidRPr="00AC08F2" w:rsidRDefault="00A818C3" w:rsidP="000151DA">
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
         <w:t>If you don’t agree with a decision we</w:t>
       </w:r>
       <w:r w:rsidR="0011358E">
         <w:t>’ve made</w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">, </w:t>
@@ -82,51 +82,59 @@
       <w:r w:rsidR="0054334A">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> reasons</w:t>
       </w:r>
       <w:r w:rsidR="0054334A">
         <w:t xml:space="preserve"> behind it</w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
         <w:t>. You</w:t>
       </w:r>
       <w:r w:rsidR="00BC7015">
         <w:t xml:space="preserve"> can</w:t>
       </w:r>
       <w:r w:rsidR="00EA2527" w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
         <w:t>also ask for an internal review of the decision. This means that one of our staff, who wasn’t involved in the original decision, will have a look and decide if th</w:t>
       </w:r>
       <w:r w:rsidR="0011358E">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
-        <w:t xml:space="preserve"> decision was right. There are a number of decisions we can review. We call these reviewable decisions. If you still don’t agree with our decision after the internal review, you can ask the Administrative </w:t>
+        <w:t xml:space="preserve"> decision was right. There are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> decisions we can review. We call these reviewable decisions. If you still don’t agree with our decision after the internal review, you can ask the Administrative </w:t>
       </w:r>
       <w:r w:rsidR="005A49F8">
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidR="005A49F8" w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">Tribunal </w:t>
       </w:r>
       <w:r w:rsidR="00B24DC2">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000512E3">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00B24DC2">
         <w:t xml:space="preserve">Tribunal) </w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
         <w:t>to review our decision. We call this an external review</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
@@ -135,56 +143,62 @@
       <w:r w:rsidRPr="00AC08F2">
         <w:t>This guideline has information on what decisions we can review</w:t>
       </w:r>
       <w:r w:rsidR="00904DD4">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> how you can ask for a review of a decision</w:t>
       </w:r>
       <w:r w:rsidR="00904DD4">
         <w:t>. It also has information on</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> what happens during the review</w:t>
       </w:r>
       <w:r w:rsidR="001B2985">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidR="00D754FA">
         <w:t>what you can do if you don’t agree with our review</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA8B83D" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="00AC08F2" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+    <w:p w14:paraId="1FA8B83D" w14:textId="4ECBA4E3" w:rsidR="00A818C3" w:rsidRPr="00AC08F2" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>What’s on this page?</w:t>
+        <w:t>What’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA26EF">
+        <w:t xml:space="preserve"> in this guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B0B9FA" w14:textId="10C010D9" w:rsidR="00671983" w:rsidRPr="00AC08F2" w:rsidRDefault="00671983" w:rsidP="00671983">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_you_1" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What if you don’t agree with a decision we make?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64DB800A" w14:textId="77777777" w:rsidR="00CD0E02" w:rsidRPr="00AC08F2" w:rsidRDefault="00CD0E02" w:rsidP="00CD0E02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_are_internal" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What are internal and external reviews?</w:t>
@@ -263,177 +277,182 @@
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 1: What decisions can we review?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F951A2A" w14:textId="02AF3E75" w:rsidR="00A818C3" w:rsidRPr="00443682" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:r w:rsidRPr="00443682">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00443682">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00443682">
         <w:t>also be interested in</w:t>
       </w:r>
       <w:r w:rsidR="00693740">
         <w:t xml:space="preserve"> Our Guidelines</w:t>
       </w:r>
       <w:r w:rsidRPr="00443682">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767DBD1E" w14:textId="77777777" w:rsidR="00BE6E51" w:rsidRPr="00443682" w:rsidRDefault="00BE6E51" w:rsidP="00BE6E51">
+    <w:p w14:paraId="767DBD1E" w14:textId="75818568" w:rsidR="00BE6E51" w:rsidRPr="00443682" w:rsidRDefault="00BE6E51" w:rsidP="00BE6E51">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="applying" w:history="1">
         <w:r w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65C86D7D" w14:textId="77777777" w:rsidR="00BE6E51" w:rsidRPr="00443682" w:rsidRDefault="00BE6E51" w:rsidP="00BE6E51">
+    <w:p w14:paraId="65C86D7D" w14:textId="04E7EB09" w:rsidR="00BE6E51" w:rsidRPr="00443682" w:rsidRDefault="00BE6E51" w:rsidP="00BE6E51">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId13" w:anchor="creating-your-plan" w:history="1">
         <w:r w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="185CD36C" w14:textId="323E37BF" w:rsidR="001B781D" w:rsidRPr="00443682" w:rsidRDefault="00C9420F" w:rsidP="001B781D">
+    <w:p w14:paraId="185CD36C" w14:textId="50305C4F" w:rsidR="001B781D" w:rsidRPr="00443682" w:rsidRDefault="00C9420F" w:rsidP="001B781D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Changing </w:t>
         </w:r>
         <w:r w:rsidR="00213FAD" w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EB87EFD" w14:textId="030C8AE2" w:rsidR="00671983" w:rsidRPr="00443682" w:rsidRDefault="00671983" w:rsidP="00671983">
+    <w:p w14:paraId="3EB87EFD" w14:textId="6A522AB3" w:rsidR="00671983" w:rsidRPr="00443682" w:rsidRDefault="00671983" w:rsidP="00671983">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reasonable and </w:t>
         </w:r>
         <w:r w:rsidR="00213FAD" w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>necessary supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07F54DE0" w14:textId="06364CF5" w:rsidR="00AC6692" w:rsidRDefault="000B2132" w:rsidP="00D6048E">
+    <w:p w14:paraId="07F54DE0" w14:textId="6D3CF35C" w:rsidR="007A6C59" w:rsidRDefault="000B2132" w:rsidP="00D6048E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId16" w:anchor="principles-we-follow" w:history="1">
         <w:r w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="0" w:name="_What_if_you"/>
       <w:bookmarkStart w:id="1" w:name="_What_are_reasonable"/>
       <w:bookmarkStart w:id="2" w:name="_What_must_happen"/>
       <w:bookmarkStart w:id="3" w:name="_What_principles_do"/>
       <w:bookmarkStart w:id="4" w:name="_Fair_for_everyone,"/>
       <w:bookmarkStart w:id="5" w:name="_Fair_funding_to"/>
       <w:bookmarkStart w:id="6" w:name="_Evidence-based_best_practice"/>
       <w:bookmarkStart w:id="7" w:name="_Fair_early_investments"/>
       <w:bookmarkStart w:id="8" w:name="_Fair_support_across"/>
       <w:bookmarkStart w:id="9" w:name="_Fair_supports_for"/>
       <w:bookmarkStart w:id="10" w:name="_Fair_assistance_from"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
+    <w:p w14:paraId="0589C04D" w14:textId="77777777" w:rsidR="007A6C59" w:rsidRDefault="007A6C59">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7BC0B8AB" w14:textId="24189747" w:rsidR="00A818C3" w:rsidRPr="00AC08F2" w:rsidRDefault="00B116B4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_What_if_you_1"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t>What if you don’t agree with a decision we make</w:t>
       </w:r>
       <w:r w:rsidR="00A818C3" w:rsidRPr="00AC08F2">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B797374" w14:textId="3B592C40" w:rsidR="00B116B4" w:rsidRPr="00DC7774" w:rsidRDefault="00B116B4" w:rsidP="00D11F9B">
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve">We’re committed to helping you understand how and why we make decisions. We’re also committed to helping you have a decision reviewed, if you believe the original decision we </w:t>
-[...3 lines deleted...]
-        <w:t>made was wrong.</w:t>
+        <w:t>We’re committed to helping you understand how and why we make decisions. We’re also committed to helping you have a decision reviewed, if you believe the original decision we made was wrong.</w:t>
       </w:r>
       <w:r w:rsidR="005D2C72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00693740">
         <w:t>When we say r</w:t>
       </w:r>
       <w:r w:rsidR="00804265">
         <w:t xml:space="preserve">eviewable </w:t>
       </w:r>
       <w:r w:rsidR="005D2C72">
         <w:t>decisions</w:t>
       </w:r>
       <w:r w:rsidR="00693740">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005D2C72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00693740">
         <w:t>we mean</w:t>
       </w:r>
       <w:r w:rsidR="00804265">
         <w:t xml:space="preserve"> decisions </w:t>
       </w:r>
@@ -456,54 +475,62 @@
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> You can ask us at any time about how we make decisions. We can explain our decision and answer your questions.</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">If you’d like more information about one of our decisions, get in touch. You can </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00131CDC" w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve"> by phone, email or at one of our offices. If you’re a participant, you can also speak to your </w:t>
+        <w:t xml:space="preserve"> by phone, email or at one of our offices. If you’re a participant, you can also speak to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00131CDC" w:rsidRPr="00DC7774">
+        <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00131CDC">
-        <w:t>my NDIS contact</w:t>
+        <w:t>my</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00131CDC">
+        <w:t xml:space="preserve"> NDIS contact</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00DC7774">
         <w:t>, local area coordinator or early childhood partner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A1E750" w14:textId="78640E2B" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="000F771A">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">If you don’t agree with our decision, you may be able to ask for a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBE">
         <w:t>review of the decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF8F042" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BC68E5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_What_do_we"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>What do we mean by reviewing a decision?</w:t>
       </w:r>
@@ -578,200 +605,198 @@
     </w:p>
     <w:p w14:paraId="466B7E3B" w14:textId="6C394EC9" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_are_internal" w:history="1">
         <w:r w:rsidRPr="009310B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>internal and external reviews</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="609BD3C0" w14:textId="796CAD28" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="005A77A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>What are my other options besides a review of a decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E573557" w14:textId="7FCE79B1" w:rsidR="00131CDC" w:rsidRPr="004E7E12" w:rsidRDefault="00131CDC" w:rsidP="004E7E12">
+    <w:p w14:paraId="6E573557" w14:textId="75AA2F0F" w:rsidR="00131CDC" w:rsidRPr="004E7E12" w:rsidRDefault="00131CDC" w:rsidP="004E7E12">
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve">If you want to ask us to make </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId18" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="004E7E12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>changes to your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>we</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve"> call</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> this</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:anchor="reassessment" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="006C2168" w:rsidRPr="000C7B15">
+        <w:t>plan reassessment</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:anchor="variation" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="006C2168" w:rsidRPr="000C7B15">
+        <w:t>plan variation</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t>. This is different to asking us to review a reviewable decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E79256" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="004E7E12" w:rsidRDefault="00131CDC" w:rsidP="002D584D">
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve">If you’re not satisfied with our service, you can always </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="004E7E12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>give us feedback or make a complaint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004E7E12">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A5A7EF" w14:textId="6F03830F" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve">We’re committed to improving our </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12" w:rsidDel="00780624">
         <w:t>services</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve"> and making sure you get the reasonable and necessary </w:t>
       </w:r>
       <w:r w:rsidR="007E6FF1">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00C06552">
         <w:t>DIS</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve"> supports you need. We encourage you to let us know if things aren’t right.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5861792F" w14:textId="0D265CB4" w:rsidR="00131CDC" w:rsidRPr="004E7E12" w:rsidRDefault="00131CDC" w:rsidP="00B0033C">
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve">If you’re not satisfied with a service provider, you can contact them directly. </w:t>
       </w:r>
       <w:r>
         <w:t>Or y</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve">ou can contact the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C102FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguards Commission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00914964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>make a complaint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> about a service provider</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The NDIS Quality and Safeguards Commission also handle all internal reviews relating to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00646CF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>provider registration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720C0681" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BC68E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_What_are_internal"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t>What are internal and external reviews?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526275F4" w14:textId="475441E0" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:r w:rsidRPr="00DC7774">
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">There are processes we have to follow to review our decisions. </w:t>
+        <w:t xml:space="preserve">There are processes we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t xml:space="preserve"> follow to review our decisions. </w:t>
       </w:r>
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> call</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> this</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> an internal review. There are also processes the </w:t>
       </w:r>
       <w:r w:rsidR="005A2DB5">
         <w:t xml:space="preserve">Administration Review </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">Tribunal </w:t>
       </w:r>
       <w:r w:rsidR="005A2DB5">
         <w:t>(ART or Tribunal)</w:t>
       </w:r>
       <w:r w:rsidR="004A2FF6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -992,96 +1017,96 @@
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7735860E" w14:textId="73F2D45D" w:rsidR="00131CDC" w:rsidRPr="006C4BCB" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006C4BCB">
         <w:t>to vary your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4BCB">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73030DE2" w14:textId="552868D7" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00555E40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006C4BCB">
         <w:t xml:space="preserve">if you need a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="006C4BCB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan nominee or a different child representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7870D5A0" w14:textId="59769F7D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00555E40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>the categories of impairment you meet for disability requirements, early intervention requirements or both.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57388C10" w14:textId="01694FEB" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t>If you’re a participant and don’t agree with your plan, you can ask us to review some parts of your plan. We can review:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F62307C" w14:textId="76C5643D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>what NDIS supports we include in your plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EAC363" w14:textId="402BA185" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how we describe those supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D568B9A" w14:textId="64E0392B" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how your funding is managed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C36563C" w14:textId="453D26E2" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how long your plan goes for</w:t>
@@ -1092,109 +1117,112 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how your plan has been varied</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6BC349" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how we group your NDIS supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7C1BAB" w14:textId="4D600CC8" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>funding periods we apply to your plan</w:t>
       </w:r>
       <w:r w:rsidR="00382073">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479B99B8" w14:textId="554134FE" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="003E4BCF">
+    <w:p w14:paraId="479B99B8" w14:textId="1CDC47B7" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="003E4BCF">
       <w:r>
         <w:t xml:space="preserve">Learn more about how we </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId24" w:anchor="creating-your-plan">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>create your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2B167F" w14:textId="2D39CE59" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="003E4BCF">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DC7774">
+    <w:p w14:paraId="1D2B167F" w14:textId="0772FD27" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="009B681E" w:rsidP="003E4BCF">
+      <w:r w:rsidRPr="000C7B15">
+        <w:t>We’ll write to you when we make a decision that is reviewable</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6C59" w:rsidRPr="000C7B15">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00131CDC" w:rsidRPr="00170FB3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="00DC7774">
+      <w:r w:rsidR="00170FB3" w:rsidRPr="000C7B15">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> reasons for our decision in the letter we send you when we make our decision. When we say ‘you’, we mean only those people who are directly affected by our decision.</w:t>
+      <w:r w:rsidRPr="000C7B15">
+        <w:t>We’ll let you know our decision and reasons</w:t>
+      </w:r>
+      <w:r w:rsidR="00131CDC" w:rsidRPr="00170FB3">
+        <w:t>. When we say ‘you’, we mean only those people who are directly affected by our decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D039C3F" w14:textId="68F2D756" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00D8607B">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">If you’re not sure if our decision is reviewable, you can look at </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_1:_What" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 1: What decisions can we review?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>for a list of all the decisions we can review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FD8996" w14:textId="767AD4DB" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00D8607B">
+    <w:p w14:paraId="69FD8996" w14:textId="6166765E" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00D8607B">
       <w:r w:rsidRPr="00CF7065">
         <w:t>If yo</w:t>
       </w:r>
       <w:r>
         <w:t>u’</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve">ve requested </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve"> review of </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve"> decision that you are</w:t>
       </w:r>
       <w:r>
         <w:t>n’</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
@@ -1214,51 +1242,51 @@
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t>. This includes when you apply for the NDIS or leave the NDIS after your status as a participant has been revoked.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> learn more, you can go to</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId25" w:anchor="leaving" w:history="1">
         <w:r w:rsidRPr="00126106">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF7065">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCA2F48" w14:textId="7C442D93" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00E92193">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB040D">
         <w:t>What can’t be reviewed?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4919AC1E" w14:textId="1531A530" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="004C4F61">
       <w:r>
         <w:t>We fund NDIS supports in your plan. NDIS laws set out what we can and can’t fund.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1285,67 +1313,70 @@
       </w:r>
       <w:r w:rsidR="00A00CDC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS support if the NDIS laws allow for it.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="19"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We call this a ‘replacement support’. You can only spend your funding on a replacement support if we have agreed in writing that you can buy the support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2164C6A8" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="004C4F61">
       <w:r w:rsidRPr="00EC76A5">
         <w:t>You can't ask for a review if we don't agree to your request to buy a replacement support with your NDIS funding.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This is because this is not a reviewable decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7374D421" w14:textId="1424810B" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="004C4F61">
+    <w:p w14:paraId="7374D421" w14:textId="1BD276EA" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="004C4F61">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information about replacement supports, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="001A2348">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00827508">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>What does NDIS fund?</w:t>
+          <w:t>What is a replacement support?</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00827508">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1DF826DF" w14:textId="419AD1B6" w:rsidR="00131CDC" w:rsidRPr="00D11F9B" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_How_can_you"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00DD3ED1">
         <w:t>When can you ask for an internal review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F80284" w14:textId="1B6EEA53" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">After we inform you of the original decision, you then have </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>3 months</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> to ask for an internal review.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
@@ -1372,217 +1403,241 @@
     </w:p>
     <w:p w14:paraId="6C85630F" w14:textId="43AB32AA" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We can’t do an internal review if you ask us after more than </w:t>
       </w:r>
       <w:r w:rsidDel="00280D55">
         <w:t>3 months</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If you ask us after </w:t>
       </w:r>
       <w:r w:rsidDel="00280D55">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00280D55">
         <w:t>months</w:t>
       </w:r>
       <w:r>
         <w:t>, we’ll let you know what other options you have.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54361FDF" w14:textId="47246976" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="002F534C">
+    <w:p w14:paraId="54361FDF" w14:textId="74289F7C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="002F534C">
       <w:r>
         <w:t xml:space="preserve">For example, if we decided you’re not eligible for the NDIS, and it’s been more than 3 months since we made our decision, you can apply again. You can also apply if you used to be a participant, and it’s been more than 3 months since we let you know that you’re not eligible anymore. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId27" w:anchor="applying">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1763A2F7" w14:textId="0D5EC4EF" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="002F534C">
       <w:r>
         <w:t>If you want the supports in your plan reconsidered, and it’s been more than 3 months since our decision to approve your plan, you can ask for a:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26320E0B" w14:textId="07B5C5B7" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B209D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>plan reassessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF3A1DE" w14:textId="636EBC7E" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B209D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>plan variation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1700F475" w14:textId="752B83EF" w:rsidR="00131CDC" w:rsidRPr="00314559" w:rsidRDefault="00131CDC" w:rsidP="004B01AE">
       <w:r>
         <w:t>If we decide not to do a plan reassessment or variation, we can always consider your situation at your next check-in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B719DBB" w14:textId="625A0118" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="002F534C">
+    <w:p w14:paraId="3B719DBB" w14:textId="557B45E4" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="002F534C">
       <w:r>
         <w:t>Learn more abou</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2BA4">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> plan reassessments and plan variations in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId28" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="001C058C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Changing your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BCE21B" w14:textId="6E1C236D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393AF11D" w14:textId="7D8DD252" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="393AF11D" w14:textId="7D8DD252" w:rsidR="00131CDC" w:rsidRPr="004C30DF" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+      <w:r>
+        <w:t xml:space="preserve">Amir is an NDIS participant and just received his first plan. He doesn’t think we made the right decision on the NDIS supports we included in his plan. He wants to ask for an internal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C30DF">
+        <w:t>review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2540AE11" w14:textId="12367FA8" w:rsidR="00131CDC" w:rsidRPr="004C30DF" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+      <w:r w:rsidRPr="004C30DF">
         <w:t xml:space="preserve">He received his plan in the mail on 1 July. He has </w:t>
       </w:r>
-      <w:r w:rsidDel="00280D55">
+      <w:r w:rsidRPr="004C30DF" w:rsidDel="00280D55">
         <w:t>3 months</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="004C30DF">
+        <w:t xml:space="preserve"> from</w:t>
+      </w:r>
+      <w:r w:rsidR="000B40AA" w:rsidRPr="004C30DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C30DF">
+        <w:t>the day after he received our decision in writing</w:t>
+      </w:r>
+      <w:r w:rsidR="00882EEC" w:rsidRPr="004C30DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C30DF">
+        <w:t>to ask for an internal review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D62956C" w14:textId="7AB4DB8A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="008F4F74" w:rsidP="0055794A">
+      <w:r w:rsidRPr="000C7B15">
         <w:t>This means Amir will need to ask for an internal review on or before 2 October.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540CB393" w14:textId="7FBC8861" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00356487">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">Amir can’t ask for an </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="000C7B15">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>internal review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC08F2">
-[...3 lines deleted...]
-    <w:p w14:paraId="0A0B2282" w14:textId="66FA85BB" w:rsidR="00131CDC" w:rsidRPr="00314559" w:rsidRDefault="00131CDC" w:rsidP="005E6CAE">
+      <w:r w:rsidRPr="000C7B15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>after 2 October.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0B2282" w14:textId="38070781" w:rsidR="00131CDC" w:rsidRPr="00314559" w:rsidRDefault="00131CDC" w:rsidP="005E6CAE">
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">f his situation changes </w:t>
       </w:r>
       <w:r>
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> we approved his plan, he can ask </w:t>
       </w:r>
       <w:r>
         <w:t>us to change his plan with</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:anchor="reassessment" w:history="1">
+      <w:hyperlink r:id="rId29" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="0076078E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0084392F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:anchor="variation" w:history="1">
+      <w:hyperlink r:id="rId30" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="0076078E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan variation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0084392F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>at any time</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Who_can_ask"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="683799A2" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
@@ -1622,61 +1677,61 @@
       <w:hyperlink w:anchor="_Appendix_1:_What" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>list of who can usually ask for an internal review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> for different types of decisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CA54F1" w14:textId="11AA4666" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11F9B">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3829770B" w14:textId="365AB2AE" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="3829770B" w14:textId="75122FE2" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:r>
         <w:t>Sharon is an NDIS participant. She had funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in her first plan for physiotherapy. Her new plan doesn’t include funding for physiotherapy. We didn’t have evidence that physiotherapy still meets the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId31" w:anchor="reasonable-and-necessary">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>for Sharon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C8C481" w14:textId="008A92D0" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
       <w:r>
         <w:lastRenderedPageBreak/>
@@ -1764,51 +1819,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2D7816" w14:textId="0611C55D" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">Your local area coordinator, early childhood partner, </w:t>
       </w:r>
       <w:r>
         <w:t>my NDIS contact</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">, or an advocate can </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">help you if you </w:t>
       </w:r>
       <w:r>
         <w:t>need</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> them to. We can also help you book a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>translator or interpreter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> if you need one.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257188D5" w14:textId="285F7C69" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>How to</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> give someone consent to ask for an internal review</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -1822,331 +1877,339 @@
       <w:r w:rsidRPr="00AC08F2">
         <w:t>ask for an internal review, y</w:t>
       </w:r>
       <w:r>
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> need to let us know they have your permission. We call this </w:t>
       </w:r>
       <w:r w:rsidRPr="0067724F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>. This could be someone like a family member, friend, advocate, or a support coordinator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE280B7" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We prefer you let us know in writing if you’re giving someone consent. You can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0270D310" w14:textId="1386FEFD" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
+    <w:p w14:paraId="0270D310" w14:textId="1E8C24A1" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">send us a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId33" w:anchor=":~:text=Mailing%20address%0ANational%20Disability%20Insurance%20Agency%C2%A0%0AGPO%20Box%20700%0ACanberra%20ACT%202601" w:history="1">
         <w:r w:rsidRPr="00400E0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>letter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> telling us that you give someone consent to ask for a review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5DB38D" w14:textId="3CF0FE36" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
+    <w:p w14:paraId="3D5DB38D" w14:textId="40B63261" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="004053FB" w:rsidP="00415DD9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AC08F2">
-[...3 lines deleted...]
-        <w:r>
+      <w:r>
+        <w:t xml:space="preserve">look at our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00DD4346">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Consent for your NDIS information</w:t>
+          <w:t>how to give consent</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC08F2">
-        <w:t xml:space="preserve"> form</w:t>
+      <w:r w:rsidR="00DD4346">
+        <w:t xml:space="preserve"> information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBDFE8B" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> and we’ll make a written note of this.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DAEE90" w14:textId="5B6F88A6" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We check that your consent is for the internal review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we received</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>, and your consent still applies. We may still contact you to check you’re happy for us to do an internal review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFF02E0" w14:textId="168E417C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
       <w:r w:rsidRPr="00373928">
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">provide consent for a set period of time and can also </w:t>
+        <w:t xml:space="preserve">provide consent for a set </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and can also </w:t>
       </w:r>
       <w:r w:rsidRPr="00373928">
         <w:t xml:space="preserve">take away your consent at any time. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>consent</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4464ABEC" w14:textId="04553058" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00191D31">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Can other people ask for an internal review on your behalf?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0FAF24" w14:textId="27B1C38D" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">You can give someone </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6396B">
         <w:t>consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> to ask for an internal review on your behalf. If a person wishes to apply for an internal review without your consent, they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>ll need to have legal authority to act on your behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B08D258" w14:textId="32F981D7" w:rsidR="00131CDC" w:rsidRPr="00314559" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+    <w:p w14:paraId="5B08D258" w14:textId="1C7A9015" w:rsidR="00131CDC" w:rsidRPr="00314559" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
       <w:r w:rsidRPr="00DC7774">
         <w:t>If yo</w:t>
       </w:r>
       <w:r>
         <w:t>u’</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">re a participant under 18 years and have a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId38" w:anchor="child-representatives" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>child representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>, they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>ll have legal authority to request an internal review on</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t xml:space="preserve"> your behalf.</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="23"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEAEB66" w14:textId="093BFC9F" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00BA4FC5">
+    <w:p w14:paraId="6BEAEB66" w14:textId="34A45310" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00BA4FC5">
       <w:r w:rsidRPr="00314559">
         <w:t>If yo</w:t>
       </w:r>
       <w:r>
         <w:t>u’</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t xml:space="preserve">re </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t xml:space="preserve">participant aged 18 years or older and have a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId39" w:anchor="appointing-a-nominee" w:history="1">
         <w:r w:rsidRPr="00314559">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nominee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00314559">
         <w:t>, they may be able to request an internal review on your behalf</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2264">
         <w:t>Your nominee will need to check if the consent you have provided allows them to request this review</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F3AB21" w14:textId="542B0A86" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA4FC5">
       <w:r w:rsidRPr="00B07728">
         <w:lastRenderedPageBreak/>
         <w:t>If your support coordinator has your consent to request an internal review, we need to check that you know about this request before we proceed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0D3E">
         <w:t xml:space="preserve"> We won’t proceed with an internal review request from your support coordinator if you haven’t provided consent for them to request this on your behalf.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBC536D" w14:textId="353EC918" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>How do you ask for an internal review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD96414" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>There are a few ways to ask us for an internal review. You can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1796F642" w14:textId="24B3E5B1" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00A97741">
+    <w:p w14:paraId="1796F642" w14:textId="3636F826" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00A97741">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">complete our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId40" w:anchor="step-4-ask-for-an-internal-review" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21E100E6" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> by phone or at one of our offices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CADA95" w14:textId="3CCB4822" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00C620AD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">send us a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:anchor=":~:text=Mailing%20address%0ANational%20Disability%20Insurance%20Agency%C2%A0%0AGPO%20Box%20700%0ACanberra%20ACT%202601" w:history="1">
+      <w:hyperlink r:id="rId42" w:anchor=":~:text=Mailing%20address%0ANational%20Disability%20Insurance%20Agency%C2%A0%0AGPO%20Box%20700%0ACanberra%20ACT%202601" w:history="1">
         <w:r w:rsidRPr="00BD45D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>letter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42305D7F" w14:textId="6E641026" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
       <w:r>
         <w:t xml:space="preserve">Remember, you need to ask for the internal review within </w:t>
       </w:r>
       <w:r w:rsidRPr="0027250A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>3 months</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> after we inform you of our original decision.</w:t>
       </w:r>
     </w:p>
@@ -2186,152 +2249,152 @@
       <w:r w:rsidRPr="00AC08F2">
         <w:t>if there is any information you’ve already given us that you’d like us to reconsider</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB1225F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>if you have any new evidence, such as medical or therapy reports, you’d like us to consider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8055CA" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We’ll note the day you ask us for an internal review. This will be either:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2267FC37" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>the day you ask us in person or over the phone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A439344" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="66BB2247" w14:textId="6A2E9A7E" w:rsidR="002F658D" w:rsidRPr="00A5729D" w:rsidRDefault="00131CDC" w:rsidP="00A5729D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>the day we receive your letter or email.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D753D8A" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>What if we need more information to do the internal review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C6CCEB" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="000151DA">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>In some situations, we may need more information to make our decision. If so, we’ll contact you to confirm what information we need and why we need it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B041E3" w14:textId="4F400EB5" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="000151DA">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You might also want to give us more information to help with the internal review. If you want to, you can also give us consent to discuss your situation with your doctor or </w:t>
       </w:r>
       <w:r w:rsidR="004D5519">
         <w:t>other appropriately qualified person</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DC9EAC" w14:textId="009209AA" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="000151DA">
       <w:r w:rsidRPr="00AC08F2">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If we ask you for </w:t>
       </w:r>
       <w:r>
         <w:t>more</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> or you want to provide more information, we’ll wait for up to </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>28 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>. This means you’ll have time to give us the information we need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BFF3F8" w14:textId="5E4B5FDD" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D25729">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you give us the information we need </w:t>
       </w:r>
       <w:r w:rsidR="005D4DAA">
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidR="005D4DAA" w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>28 days</w:t>
       </w:r>
       <w:r w:rsidR="005D4DAA">
         <w:t xml:space="preserve"> have passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>, we can sometimes make the internal review decision sooner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42FF2F82" w14:textId="23AA10B2" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="006C0840">
       <w:r w:rsidRPr="530A79D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If we don’t get the information within 28 days, we need to make our decision based on the information we have. </w:t>
       </w:r>
       <w:r w:rsidRPr="00815F27">
         <w:t xml:space="preserve">If you think you need more time to provide the information or send us </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00815F27">
         <w:t xml:space="preserve"> report, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00815F27">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>let us know</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00815F27">
         <w:t>. We may be able to give you more time if your request is reasonable</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CE73D4" w14:textId="532C4176" w:rsidR="00131CDC" w:rsidRPr="00862A82" w:rsidRDefault="00131CDC" w:rsidP="239F4713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You might give us information that’s different to what you’re asking for in the internal review. If so, we’ll work with you to decide what we should do.</w:t>
@@ -2445,453 +2508,446 @@
         <w:t>You can withdraw your request for an internal review any time before we make our internal review decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="25"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FA3081" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
       <w:r w:rsidRPr="005B6459">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To withdraw your request for an int</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>ernal review, you can:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E23D10F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> by phone or in person at one of our offices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F17DA3C" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00F9065A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">send us a letter or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211BE29A" w14:textId="63D82D1F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>If you tell us in person or over the phone that you withdraw your request, we’ll make a note of this. This will include the date you let us know.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="26"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D0E744" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_When_do_we"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>When do we do an internal review without you asking?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A44F3D1" w14:textId="36437FFF" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:r>
         <w:t xml:space="preserve">There are some situations where we need to do an internal review even though you haven’t asked for one. This happens if you’ve requested a particular decision, and we didn’t make that decision within our legal timeframes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>This is because under the NDIS law, we must do an internal review if we didn’t make our original decision on time. We call this an automatic internal review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D23197" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00860E60" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="05D23197" w14:textId="65C86463" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="008F4F74">
       <w:r w:rsidRPr="00860E60">
         <w:t>This could happen if you ask for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424A8A25" w14:textId="0CA97B0D" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00860E60">
+    <w:p w14:paraId="424A8A25" w14:textId="7C0ECBB2" w:rsidR="00131CDC" w:rsidRPr="00EF5374" w:rsidRDefault="00131CDC" w:rsidP="000C7B15">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5374">
         <w:t xml:space="preserve">a plan reassessment and we don’t decide within </w:t>
       </w:r>
-      <w:r w:rsidRPr="00860E60">
+      <w:r w:rsidRPr="00EF5374">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>21</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>21 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t xml:space="preserve"> if we’ll do the plan reassessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D7BE8C" w14:textId="595CEBAB" w:rsidR="00131CDC" w:rsidRPr="00EF5374" w:rsidRDefault="00131CDC" w:rsidP="000C7B15">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t xml:space="preserve">a plan variation, and we don’t decide within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>21 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t xml:space="preserve"> if we’ll do the plan variation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t xml:space="preserve"> or inform you that we need more time to decide.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33134A86" w14:textId="1701FFD7" w:rsidR="00131CDC" w:rsidRPr="00EF5374" w:rsidRDefault="008944BF" w:rsidP="000C7B15">
+      <w:r w:rsidRPr="008944BF">
+        <w:lastRenderedPageBreak/>
+        <w:t>There are also situations when there may be an automatic internal review when you</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00860E60">
-[...62 lines deleted...]
-        <w:r w:rsidRPr="00860E60">
+      <w:hyperlink r:id="rId47" w:anchor="applying" w:history="1">
+        <w:r w:rsidR="00131CDC" w:rsidRPr="00EF5374">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>apply to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00860E60">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00752557">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E65E59" w14:textId="445A19B9" w:rsidR="00A80E7F" w:rsidRPr="00EF5374" w:rsidRDefault="00A80E7F" w:rsidP="000C7B15">
+      <w:r w:rsidRPr="00EF5374">
+        <w:t>This could happen when we don’t decide if you’re</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5374" w:rsidRPr="000C7B15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5374" w:rsidRPr="00EF5374">
+        <w:t>eligible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t xml:space="preserve"> for the NDIS, or ask you to give us more information, within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>21 days</w:t>
       </w:r>
+      <w:r w:rsidR="005C7708" w:rsidRPr="000C7B15">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="30"/>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t>of you applying to the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BE362E" w14:textId="4EA7395A" w:rsidR="00A80E7F" w:rsidRPr="00EF5374" w:rsidRDefault="00A80E7F" w:rsidP="000C7B15">
+      <w:r w:rsidRPr="00EF5374">
+        <w:t>An automatic internal review could also happen when we ask you to give us more information</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7708" w:rsidRPr="00EF5374">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t xml:space="preserve"> and within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>14 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t xml:space="preserve"> of receiving your information we don’t:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27313EE1" w14:textId="77777777" w:rsidR="00A80E7F" w:rsidRPr="00EF5374" w:rsidRDefault="00A80E7F" w:rsidP="000C7B15">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t xml:space="preserve">decide if you’re eligible </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2746121C" w14:textId="06840D1E" w:rsidR="00A80E7F" w:rsidRPr="00EF5374" w:rsidRDefault="00A80E7F" w:rsidP="000C7B15">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t>ask you to give us more information</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7708" w:rsidRPr="00EF5374">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="32"/>
+      </w:r>
+      <w:r w:rsidRPr="00EF5374">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D1A812" w14:textId="337D2F48" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="002E5902">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00860E60">
-        <w:t xml:space="preserve"> of you applying to the NDIS.</w:t>
+        <w:t>We’ll let you know in writing if we’ll do an automatic internal review.</w:t>
       </w:r>
       <w:r w:rsidRPr="00860E60">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="30"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="061EC296" w14:textId="41DED8D5" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+        <w:endnoteReference w:id="33"/>
+      </w:r>
+      <w:r w:rsidRPr="00860E60">
+        <w:t xml:space="preserve"> You don’t need</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> to do anything.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> We’ll let you know what the outcome is after we have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>made a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710A86A2" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_What_happens_during"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>What happens during an internal review?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDBF07C" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>After you ask for an internal review, our original decision will stand until we finish the review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="34"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA593CB" w14:textId="4C543AE9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For example, you might be a participant and ask for an internal review of your current plan. If so, you can keep using the same NDIS supports described in your plan until we have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>made a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E23CF48" w14:textId="4E4F4C76" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Or you might ask for an internal review because we decided you’re not eligible for the NDIS. A local area coordinator or early childhood partner can help you link in with other supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698B0FC3" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>Who does the internal review?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E8AC32" w14:textId="56B04388" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3296">
+        <w:t>The person who does the internal review will be one of our staff. They can only do the internal review if they weren’t involved in making the original decision.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3296">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="35"/>
+      </w:r>
+      <w:r w:rsidRPr="007E3296">
+        <w:t xml:space="preserve"> We call this person the internal reviewer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CAD04B" w14:textId="3AEDB7F3" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3296">
+        <w:t>Your internal reviewer will look at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA5BF4A" w14:textId="4891C8FE" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00860E60">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00860E60">
+      <w:r w:rsidRPr="00F360A5">
+        <w:t>your situation</w:t>
+      </w:r>
+      <w:r w:rsidR="004A415D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for example, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F360A5">
+        <w:t>if you’re a participant and we’re reviewing our decision to approve your plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="31"/>
-[...141 lines deleted...]
-    <w:p w14:paraId="0DA5BF4A" w14:textId="75666F1B" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+        <w:endnoteReference w:id="36"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA83EE5" w14:textId="3190075F" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F360A5">
-        <w:t xml:space="preserve">your situation – </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00F360A5">
         <w:t>NDIS laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138195D6" w14:textId="75C15305" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+    <w:p w14:paraId="138195D6" w14:textId="2CDB2E61" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00BB0EE0" w:rsidP="00B75F5F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="007E3296">
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Guidelines</w:t>
+          <w:t>Our guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="457B4DD8" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="0033642B">
+    <w:p w14:paraId="457B4DD8" w14:textId="29672191" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="0033642B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>reasons for the original decision, and the information we used to make the original decision</w:t>
+        <w:t>reasons for the original decision and the information we used to make the original decision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2666374E" w14:textId="06239011" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="0033642B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="007E3296">
         <w:t>any new information you give us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DB93AB" w14:textId="6880F8EE" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="00A47203">
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00070BE5">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00070BE5">
         <w:t xml:space="preserve">ll make our decision based on the </w:t>
       </w:r>
       <w:r>
         <w:t>evidence</w:t>
@@ -2939,95 +2995,106 @@
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
       <w:r w:rsidRPr="0027250A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> after you ask for one. This is 60 days from the day after we receive your request for an </w:t>
       </w:r>
       <w:r w:rsidRPr="00595D74">
         <w:t xml:space="preserve">internal </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t>review.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="38"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AC19AA" w14:textId="6B1D6BDB" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00595D74">
+    <w:p w14:paraId="34AC19AA" w14:textId="1916A43A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00595D74">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>If this isn’t possible, we will contact you</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> or the person who asked for the internal review. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">We’ll </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>explain why we need more time, and let you know when we’ll make a decision.</w:t>
+        <w:t xml:space="preserve">explain why we need more time and let you know when we’ll </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557BAFFF" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="003A0099">
       <w:r>
         <w:t xml:space="preserve">Find out more about our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidRPr="0027250A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Participant Service Guarantee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238D941C" w14:textId="3C2FA469" w:rsidR="00131CDC" w:rsidRPr="00B75F5F" w:rsidRDefault="00131CDC" w:rsidP="003701FC">
+    <w:p w14:paraId="238D941C" w14:textId="1DECA48D" w:rsidR="00131CDC" w:rsidRPr="00B75F5F" w:rsidRDefault="00131CDC" w:rsidP="003701FC">
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve">Where the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_do_we" w:history="1">
         <w:r w:rsidRPr="00B75F5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>original decision is reviewed automatically,</w:t>
+          <w:t>original decision is reviewed automatically</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00E67A27">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve"> the 60 days to make an internal review decision begins on the day after the timeframe to make the original decision ended.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="39"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="202FF947" w14:textId="6C15BB61" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00C20FE1">
       <w:r w:rsidRPr="00F360A5">
         <w:t xml:space="preserve">For example, if you asked for a reassessment to your plan and we </w:t>
       </w:r>
       <w:r>
         <w:t>didn’t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:t xml:space="preserve"> make a decision </w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3073,212 +3140,212 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:t>days, beginning on the day after the 21 days expired.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="42"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C651550" w14:textId="34D5B14D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F360A5">
         <w:t>What if you need your internal review done sooner?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEFA3BC" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We can sometimes do urgent internal reviews sooner. We may do this if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20693EF0" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="20693EF0" w14:textId="66345A8C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>there’s a risk of harm to your health or wellbeing, or for someone you care for</w:t>
+        <w:t>there’s a risk of harm to your health or wellbeing or for someone you care for</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A03649" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>you’re at risk of homelessness or have unstable accommodation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4F51BC" w14:textId="624EA37A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="1D4F51BC" w14:textId="422AA26E" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t xml:space="preserve">your care arrangements are at risk </w:t>
-[...2 lines deleted...]
-        <w:t>–</w:t>
+        <w:t>your care arrangements are at risk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1DDC">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>example, if your primary carer can’t care for you while we make our review decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FF4A28" w14:textId="20F9DA1B" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="06FF4A28" w14:textId="456B96AB" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t xml:space="preserve">there’s a risk relating to your disability </w:t>
-[...2 lines deleted...]
-        <w:t>–</w:t>
+        <w:t>there’s a risk relating to your disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1DDC">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>example, if your disability is rapidly changing or becoming more serious</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACC89A2" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>you’re in hospital waiting for discharge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C8C44F" w14:textId="136467AD" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="63C8C44F" w14:textId="5EF2EF3F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">you’re waiting for urgent </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId50" w:anchor="assistive-technology">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assistive technology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, home modifications or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId51" w:anchor="supported-independent-living">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supported independent living</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D43D0D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D43D0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8CD6ED" w14:textId="24D2E68E" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
-[...4 lines deleted...]
-    <w:p w14:paraId="5C22DDA9" w14:textId="38A16AD6" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
+    <w:p w14:paraId="7B8CD6ED" w14:textId="619568ED" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+      <w:r>
+        <w:t>If you’re in one of the above situations, let us know when you ask for a review. We’ll contact you or the person who asked for the internal review within 48 hours to talk about your situation. We’ll then complete the internal review as soon as we reasonably can.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C22DDA9" w14:textId="3BF04159" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F360A5">
-        <w:t>What if you need a change to your current plan, while we are completing your internal review?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="068C273E" w14:textId="05028B13" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
+        <w:t>What if you need a change to your current plan while we are completing your internal review?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068C273E" w14:textId="101C1B92" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
       <w:r w:rsidRPr="005B6459">
         <w:t>If you’re a participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and your situation changes while </w:t>
+        <w:t xml:space="preserve"> and your situation changes while </w:t>
       </w:r>
       <w:r w:rsidR="00A6635E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">you’re </w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">waiting for an internal review, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00F360A5">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. We’ll let you know what options are available for your situation, and how this might affect </w:t>
+        <w:t xml:space="preserve">. We’ll let you know what options are available for your situation and how this might affect </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>your plan and your internal review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409E7556" w14:textId="1CF4656F" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="003B57AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>You</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -3295,168 +3362,179 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> change </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>we complete our internal review:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C3A7CE" w14:textId="11483CE1" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="11C3A7CE" w14:textId="008A0AFB" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve">You can ask for a plan reassessment or </w:t>
+        <w:t>You can ask for a plan reassessment or</w:t>
+      </w:r>
+      <w:r w:rsidR="00977118">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>variation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>e call</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> these</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> a participant-requested plan reassessment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:endnoteReference w:id="43"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve"> or participant</w:t>
-[...9 lines deleted...]
-        <w:t>variation.</w:t>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="0027341E">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t>participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AF9">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t>requested variation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:endnoteReference w:id="44"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593AE141" w14:textId="74DE980A" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="593AE141" w14:textId="075E7315" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>Depending on your situation, we may decide to do a plan reassessment or vary your plan</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">e call </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">these </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>CEO-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
-        <w:t>initiated plan reassessment,</w:t>
+        <w:t>initiated plan reassessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:endnoteReference w:id="45"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
+      <w:r w:rsidR="00B30E2D">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
       <w:r>
         <w:t>CEO-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>initiated variation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:endnoteReference w:id="46"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve"> You can then ask for an internal review of this decision, if you don’t agree.</w:t>
+        <w:t xml:space="preserve"> You can then ask for an internal review of this decision if you don’t agree.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9925C7" w14:textId="310CC637" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6754CDBE" w14:textId="692C7902" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
       <w:r w:rsidRPr="00DC7774">
         <w:t>Robert is a</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> NDIS participant.</w:t>
       </w:r>
@@ -3506,145 +3584,145 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0053623D" w14:textId="745CADD4" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
       <w:r>
         <w:t>This means Robert will have some new NDIS supports in his plan to help him while his sister is in hospital. His internal review of the plan management decision is then considered at the same time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A7F1F4" w14:textId="455299AA" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00552D30">
       <w:bookmarkStart w:id="19" w:name="_What_happens_if"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">If Robert doesn’t agree with the decision we make relating to his internal review, he can ask for an </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27B1A">
         <w:t>external review</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CC9617" w14:textId="0922FF27" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00552D30">
       <w:r w:rsidRPr="00DC7774">
         <w:t>Robert may also decide he doesn’t want to proceed with his internal review due to his change of circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7F0205" w14:textId="1B95A9D3" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="6C7F0205" w14:textId="66E8C32B" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_What_happens_if_1"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00DC7774">
-        <w:t>What happens if we make a second decision to approve a new plan, or vary your current plan, before your internal review is complete?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1389544B" w14:textId="5BC76A65" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00E03B6E">
+        <w:t>What happens if we make a second decision to approve a new plan or vary your current plan before your internal review is complete?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1389544B" w14:textId="4F9832AC" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00E03B6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Requests_for_internal"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If we approve a new plan or vary your current plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>we make our internal review decision, then the internal review will cover both:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16737446" w14:textId="12EA30E0" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+        <w:t>we make our internal review decision, the internal review will cover both:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16737446" w14:textId="13C04B13" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
-        <w:t>he first decision to either approve a new plan, or vary your plan (</w:t>
+        <w:t>he first decision to either approve a new plan or vary your plan (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>original decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66406FA7" w14:textId="3D61BA2C" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="66406FA7" w14:textId="530CD7F7" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
-        <w:t>he later decision to either approve a new plan, or to vary your plan (</w:t>
+        <w:t>he later decision to either approve a new plan or to vary your plan (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>second decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:endnoteReference w:id="47"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321ACA93" w14:textId="5BB865F2" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0083217E">
+    <w:p w14:paraId="321ACA93" w14:textId="7D9B8A21" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0083217E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This means if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>you’re</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> unhappy with the second decision, you </w:t>
       </w:r>
       <w:r w:rsidRPr="008E651B">
         <w:rPr>
@@ -3687,59 +3765,59 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This is </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">because the internal reviewer will review the second decision </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>automatically (as part of the current review process). The internal reviewer will consider if both decisions have been made correctly.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="517E1831" w14:textId="11465CE1" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00567089">
+        <w:t>automatically as part of the current review process. The internal reviewer will consider if both decisions have been made correctly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517E1831" w14:textId="6C9C1D55" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00567089">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve">What if we approve a new plan, or vary your current plan, </w:t>
+        <w:t xml:space="preserve">What if we approve a new plan or vary your current plan </w:t>
       </w:r>
       <w:r w:rsidRPr="0084392F">
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> your internal review is complete?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D72F6F9" w14:textId="7F042C6C" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00541EE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If the second decision is made </w:t>
       </w:r>
       <w:r w:rsidRPr="0084392F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>after</w:t>
@@ -3829,73 +3907,85 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>months after you receive notice of the second decision in the usual way.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:endnoteReference w:id="49"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4E8EB8" w14:textId="14F768AC" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CFEA2D" w14:textId="0744048B" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="17CFEA2D" w14:textId="04AEABBE" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>Neha is a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NDIS participant. We undertake a reassessment of Neha’s plan and approve a new plan (</w:t>
+        <w:t xml:space="preserve"> NDIS participant. We </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7044">
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>decide to reassess</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7774">
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neha’s plan and approve a new plan (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>original decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">). Neha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>isn’t</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
@@ -4065,61 +4155,61 @@
         </w:rPr>
         <w:t>second decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> to vary her current plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F648D12" w14:textId="66844C4D" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0058551E">
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This means the internal reviewer will review both decisions.</w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:endnoteReference w:id="51"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31591E6D" w14:textId="4D0CA08A" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="008C6CD4">
+    <w:p w14:paraId="31591E6D" w14:textId="32DF598E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="008C6CD4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
-        <w:t>What happens if we decide to approve a new plan, or vary Neha’s current plan, after we have made her internal review decision?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="132A4B2A" w14:textId="5253CA3F" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="008C6CD4">
+        <w:t>What happens if we decide to approve a new plan or vary Neha’s current plan after we have made her internal review decision?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132A4B2A" w14:textId="7BF3F392" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="008C6CD4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="330" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4154,51 +4244,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> our </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>internal review decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve">, then Neha will need to </w:t>
+        <w:t xml:space="preserve">, Neha will need to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>ask for</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> an internal review if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
@@ -4238,70 +4328,88 @@
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>she</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> receives the notice of our decision.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F5D4E5" w14:textId="5B149F3E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="008C6CD4">
+    <w:p w14:paraId="37F5D4E5" w14:textId="0EC74B8C" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="008C6CD4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="330" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>In the letter we send Neha with the outcome of our decision we would tell her about her review rights.</w:t>
+        <w:t>In the letter we send Neha with the outcome of our decision</w:t>
+      </w:r>
+      <w:r w:rsidR="0077747F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="111111"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="111111"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we would tell her about her review rights.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680C43DB" w14:textId="3B796E42" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>What internal review decisions can we make?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3994094B" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:r w:rsidRPr="00DC7774">
         <w:t>When we complete the internal review, there are 3 different types of decisions we can make. We can:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="52"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3548D3" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
@@ -4389,162 +4497,162 @@
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">we have </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>at the time we make our internal review decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="53"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> We call the decision that fits best, based on </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> laws, the preferable decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F37245" w14:textId="4F24208A" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="77F37245" w14:textId="557BD825" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00820444">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">The internal reviewer can </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">consider </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve"> were not raised, or requested, by you when we made our original decision to approve your plan.</w:t>
+        <w:t xml:space="preserve"> were not raised or requested by you when we made our original decision to approve your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="54"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F9829E" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>When would we confirm the original decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4914D611" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00DC7774">
         <w:t>We may confirm the original decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="55"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> This means there’s no change to the original decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339A55A8" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="339A55A8" w14:textId="0829AEC5" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00DC7774">
         <w:t>We confirm the original decision if we decide it was the correct or preferable decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="56"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve"> This means, out of the decisions we could make, the internal reviewer decides the original decision is the correct decision, or the decision that fits best, based on</w:t>
+        <w:t xml:space="preserve"> This means out of the decisions we could make, the internal reviewer decides the original decision is the correct decision or the decision that fits best, based on</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B887E03" w14:textId="200E05A1" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="007B0BEB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>NDIS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> laws</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="424D4899" w14:textId="32F2B73A" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="007B0BEB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>the evidence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F652EE1" w14:textId="6FD6B467" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00A47203">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>facts</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C44C60" w14:textId="5B31FB19" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00C66810">
+    <w:p w14:paraId="27C44C60" w14:textId="15911D98" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00C66810">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>For instance, we might decide you’re not eligible for the NDIS, and the internal reviewer confirms the original decision. This means you’re still not eligible for the NDIS.</w:t>
+        <w:t>For instance, we might decide you’re not eligible for the NDIS and the internal reviewer confirms the original decision. This means you’re still not eligible for the NDIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B2C229" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CF7D14" w14:textId="359FDAF9" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:r>
         <w:t>Jasmine asked for an internal review of our decision to approve her NDIS plan. Her plan includes $3</w:t>
       </w:r>
       <w:r w:rsidR="00A37AF8">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t>000 funding for therapy, but she believes she needs more.</w:t>
       </w:r>
@@ -4605,59 +4713,59 @@
     <w:p w14:paraId="55152224" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>When would we vary the original decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CBA309" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00DC7774">
         <w:t>We may also vary the original</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="58"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> This means we decide to change part of the original decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3A4F95" w14:textId="0A883553" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="6D3A4F95" w14:textId="355E92D3" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r>
         <w:t>For example, we could decide to include a different funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t xml:space="preserve"> component amount</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, or a different number of hours, for a particular NDIS support. If so, you’ll get a new plan with a revised </w:t>
+        <w:t xml:space="preserve"> or a different number of hours for a particular NDIS support. If so, you’ll get a new plan with a revised </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t>funding component amount</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or hours for that NDIS support. The rest of the plan will stay the same.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710BF39F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728E1B90" w14:textId="22E11D30" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Sam asks for an internal review of our decision to approve her plan. Her plan includes $3</w:t>
       </w:r>
@@ -4719,75 +4827,75 @@
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="008E50F8">
         <w:t>based on the facts and evidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9F55D3" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>For example, if we originally decided you’re not eligible for the NDIS, the internal reviewer could decide you are eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAC50E0" w14:textId="7D8D6435" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A77752" w14:textId="029A4657" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="23A77752" w14:textId="3BFF3EB0" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r>
         <w:t xml:space="preserve">Jamal asks for an internal review of our decision to approve his plan. His plan did not include funding for occupational therapy. We didn’t have enough evidence that it met the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId53" w:anchor="reasonable-and-necessary">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>After asking for an internal review, Jamal gives us more evidence on why he needs occupational therapy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A994560" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
-[...1 lines deleted...]
-        <w:t>Jamal’s internal reviewer looks at all the information, and decides the original plan wasn’t the correct or preferable decision.</w:t>
+    <w:p w14:paraId="6A994560" w14:textId="6A70E31D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>Jamal’s internal reviewer looks at all the information and decides the original plan wasn’t the correct or preferable decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150763BF" w14:textId="7FAA8BBF" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r>
         <w:t>His internal reviewer decides to set aside the original decision. His internal reviewer makes a new decision to approve a plan that includes funding for occupational therapy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578A5121" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:lastRenderedPageBreak/>
         <w:t>What happens after we make the internal review decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F81D3C9" w14:textId="012E664C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BD04D2">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We’ll let you know in writing about what decision we made and why.</w:t>
       </w:r>
@@ -4831,53 +4939,53 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>what you can do if you don’t agree with the internal review decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672A489D" w14:textId="6C173079" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>If we vary or set aside the decision, your internal reviewer will make the changes to your NDIS record or NDIS plan to reflect their new decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4470EC" w14:textId="2EFAFCF7" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>What happens to your plan after an internal review decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FACF2AB" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>If you’re a participant, your plan may need to change depending on our internal review decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E630EE" w14:textId="1D677D29" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
-[...1 lines deleted...]
-        <w:t>If we confirm the original decision to approve your plan, your plan will stay the same. You’ll have the same NDIS supports, the same plan management, and your plan review date will stay the same.</w:t>
+    <w:p w14:paraId="78E630EE" w14:textId="3CDFD57D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+      <w:r>
+        <w:t>If we confirm the original decision to approve your plan, your plan will stay the same. You’ll have the same NDIS supports, the same plan management and your plan review date will stay the same.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F01E1C" w14:textId="7D603404" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve">If we vary or set aside the original decision, we’ll then </w:t>
       </w:r>
       <w:r>
         <w:t>vary</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t>replace</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve"> your plan. This means your replacement plan will have any changes we decided to make about:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="60"/>
       </w:r>
     </w:p>
@@ -4936,68 +5044,83 @@
     </w:p>
     <w:p w14:paraId="3EC65974" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00023E8D" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00023E8D">
         <w:t>What if you’re still not happy after the internal review decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C2A5F9" w14:textId="11F7FB7C" w:rsidR="00131CDC" w:rsidRPr="00023E8D" w:rsidRDefault="00131CDC" w:rsidP="007E1018">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">If you disagree with our internal review decision, you can ask for an external review of the decision. You have </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>28 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> after you receive our internal review decision to ask the Tribunal for an external review.</w:t>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="_How_can_you_1"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="7365F0F5" w14:textId="013B168E" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="005219B0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="754FE7A1" w14:textId="77777777" w:rsidR="00FC36EC" w:rsidRDefault="00FC36EC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_How_can_you_2"/>
       <w:bookmarkStart w:id="24" w:name="_When_can_you"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7365F0F5" w14:textId="4ABDFAEB" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="005219B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>can you ask for an external review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B736365" w14:textId="03E55998" w:rsidR="00131CDC" w:rsidRPr="0078350A" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
-        <w:lastRenderedPageBreak/>
         <w:t>If you don’t agree with the internal review decision, you can as</w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve">k the Administrative </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve"> Tribunal to review it.</w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="61"/>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve"> We call this an external review. You can’t ask for an external review until after we make the internal review decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B90165" w14:textId="10AAC728" w:rsidR="00131CDC" w:rsidRPr="0078350A" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve">The Administrative </w:t>
       </w:r>
@@ -5021,356 +5144,412 @@
       <w:r w:rsidRPr="00A47203">
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve"> Tribunal ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>the Tribunal’ in this guideline. It is also called the A</w:t>
       </w:r>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>T.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4231B06E" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>The Tribunal is separate from us. It has different processes on how it makes decisions, and it has different staff and its own laws. The reviews it does are independent of our decisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074A32C6" w14:textId="136F619C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">For more information about asking for an external review of an NDIS decision, check out the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tribunal website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448A7BFE" w14:textId="133B9978" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
+    <w:p w14:paraId="448A7BFE" w14:textId="16925FFE" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can ask for an external review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC3A39B" w14:textId="76579066" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You can ask for an external review if you’re </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>directly affected</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> by the internal review decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="62"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F682D1A" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
-[...1 lines deleted...]
-        <w:t>If you were able to ask for an internal review, you should be able to ask for an external review. But the Tribunal will decide if you can ask for an external review.</w:t>
+    <w:p w14:paraId="5F682D1A" w14:textId="177B9913" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>If you were able to ask for an internal review, you should be able to ask for an external review.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97847">
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>he Tribunal will decide if you can ask for an external review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A971656" w14:textId="60FEC21E" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>You can also ask a friend, family member, advocate, or lawyer to help you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5140BD8E" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>How long do you have to ask for an external review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB4C209" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">After we make the internal review decision, you then have </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>28 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> to ask for an external review. This is 28 days from the day after you receive our internal review decision in writing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208497C2" w14:textId="76A6D5F3" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>In some situations, you can get more than 28 days to ask for an external review. The Tribunal may give you more time if it thinks it’s reasonable, based on your circumstances.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="63"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BEA1B4" w14:textId="07593434" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">If you need more time, you’ll need to fill out an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>application for extension form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> on the Tribunal’s website or write to the Tribunal. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how the Tribunal can help you</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414E4105" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>How do you ask for an external review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7221335B" w14:textId="6A9EABA4" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="1F67258A" w14:textId="285B1B54" w:rsidR="001E674D" w:rsidRDefault="00131CDC" w:rsidP="001E674D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You can apply for a Tribunal review </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:anchor="section-2-1" w:history="1">
+      <w:hyperlink r:id="rId57" w:anchor="section-2-1" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC08F2">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidR="00DD4346">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7221335B" w14:textId="15B1961A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00DD4346" w:rsidP="000C7B15">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve">ou can fill out an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>application form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">. Lodge the form directly with the Tribunal in person, </w:t>
       </w:r>
       <w:r w:rsidR="00A9085B">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
         <w:t>email, by fax, or by post.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBC2264" w14:textId="6B85C119" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
-      <w:r w:rsidRPr="00AC08F2">
+    <w:p w14:paraId="7EBC2264" w14:textId="24FF3251" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You can also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:anchor="section-0-5" w:history="1">
+      <w:hyperlink r:id="rId59" w:anchor="section-0-5" w:history="1">
         <w:r w:rsidRPr="00BC18E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>give the Tribunal new information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>, if you think it will help them with the external review.</w:t>
+        <w:t xml:space="preserve"> if you think it will help them with the external review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12804BBE" w14:textId="054DD505" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">If you need help asking for an external review, you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact the Tribunal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE683C6" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:lastRenderedPageBreak/>
         <w:t>What if you don’t want an external review anymore?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5A3545" w14:textId="7A670789" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>You can write to the Tribunal at any time to withdraw your application.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="64"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> You </w:t>
       </w:r>
       <w:r>
         <w:t>must notify</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> the Tribunal </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in writing. You can use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>notice of withdrawal form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or send them an email or letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For more information go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:anchor="section-0-1" w:history="1">
+      <w:hyperlink r:id="rId62" w:anchor="section-0-1" w:history="1">
         <w:r w:rsidRPr="0005708E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ending a review without a hearing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBA78F3" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_What_happens_during_1"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">What happens during an </w:t>
       </w:r>
       <w:r w:rsidRPr="00023E8D">
         <w:t>external</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBED6CB" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>When you ask the Tribunal for an external review, it’ll go through a few steps before making a decision.</w:t>
+        <w:t xml:space="preserve">When you ask the Tribunal for an external review, it’ll go through a few steps before </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>making a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634325C0" w14:textId="68E64905" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You can find information about the steps in the external review process on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tribunal website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220C2845" w14:textId="40A6C7E9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
-[...1 lines deleted...]
-        <w:t>You can provide more information to the Tribunal to help them make a decision. We may also ask you, or other people, for more information to help us resolve the issue or help the Tribunal decide. If you’re a participant or applying for the NDIS, we may ask you to get an assessment.</w:t>
+    <w:p w14:paraId="220C2845" w14:textId="77BD0D55" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00002957" w:rsidP="001E301E">
+      <w:r w:rsidRPr="00002957">
+        <w:t xml:space="preserve">You can provide more information to the Tribunal to help them </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00002957">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00002957">
+        <w:t xml:space="preserve">. We may also ask you, or other people, for more information to help us resolve the issue or help the Tribunal decide. If you’re a participant or applying for the NDIS, we may ask you to get an assessment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551821">
+        <w:t>Learn</w:t>
+      </w:r>
+      <w:r w:rsidR="00812409" w:rsidRPr="00551821">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A45F4" w:rsidRPr="00551821">
+        <w:t xml:space="preserve">more information about </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_happens_to" w:history="1">
+        <w:r w:rsidR="0049283E" w:rsidRPr="00551821">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>what happens to evidence given to the Tribunal?</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008A45F4" w:rsidRPr="00551821">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477199A9" w14:textId="13015271" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="007D0E66">
       <w:r>
         <w:t>If you’re a participant, you can still use the same NDIS supports described in your plan during the Tribunal process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C20C3E1" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>What support can you get at the Tribunal?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400786A0" w14:textId="20CC8172" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r>
         <w:t xml:space="preserve">If you want an advocate or legal support at the Tribunal, you may be eligible for the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66">
+      <w:hyperlink r:id="rId64">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Appeals Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. For example, someone could represent you at the Tribunal and help you explain your situation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC47393" w14:textId="658C4491" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r>
         <w:t>If you’re a participant, you can use your NDIS funding for NDIS supports during the hearings. For example, you might need support for personal care or communication supports to help you participate in discussions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A92CB3C" w14:textId="21D30758" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">But you can’t use your NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:t>funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> for someone to represent you at the Tribunal. For example, you can’t use your NDIS </w:t>
@@ -5382,151 +5561,185 @@
         <w:t xml:space="preserve"> for a lawyer, support coordinator or other provider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to represent you</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">. We also can’t </w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:t>fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> any legal advice or legal support when you go to the Tribunal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="65"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDA9B1A" w14:textId="5D990123" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r>
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:anchor="section-2-5">
+      <w:hyperlink r:id="rId65" w:anchor="section-2-5">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>support you can get at the Tribunal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEB563B" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="69D137E5" w14:textId="77777777" w:rsidR="00FC36EC" w:rsidRDefault="00FC36EC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_What’s_our_role"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEB563B" w14:textId="1575F8A9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>What’s our role and how can we support you at the Tribunal?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0258174A" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r>
         <w:t xml:space="preserve">We are committed to the principles of our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68">
+      <w:hyperlink r:id="rId66">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Participant Service Charter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. We want a fair outcome and to support you through the Tribunal process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08821D1F" w14:textId="49A03F18" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r>
         <w:t>We’ll let you know in writing which of our staff is assigned to work with you at the Tribunal. We call them a case manager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A3DA53" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>You can contact your case manager if you have any questions about the process. They can also answer any questions you might have on how the process could affect you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FB6521" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="19897D87" w14:textId="78142E8A" w:rsidR="007B13D6" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r>
         <w:t>We will also have a lawyer if we are not able to resolve your issues quickly. They will help you and the Tribunal with the legal aspects of the review. For example, they prepare documents that explain the issues.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="61637C68" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00C04DE3" w:rsidRDefault="00131CDC" w:rsidP="00494309">
+      <w:r w:rsidR="009013B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48351FC0" w14:textId="0196ED3B" w:rsidR="002F3F54" w:rsidRPr="00AC08F2" w:rsidRDefault="00373116" w:rsidP="00206BE5">
+      <w:r w:rsidRPr="00A14BDD">
+        <w:t xml:space="preserve">To help the Tribunal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A14BDD">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A14BDD">
+        <w:t>, they can use the information on your NDIS record or information requested during the external review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61637C68" w14:textId="4B9EB1DD" w:rsidR="00131CDC" w:rsidRPr="00C04DE3" w:rsidRDefault="00131CDC" w:rsidP="00494309">
       <w:r w:rsidRPr="00410E0C">
         <w:t xml:space="preserve">We need to have lawyers to meet our legal obligations at the Tribunal. We need to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00410E0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>help the Tribunal make its decision</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00655102">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00410E0C">
-        <w:t>, and act as a model litigant at the Tribunal.</w:t>
+        <w:t>and act as a model litigant at the Tribunal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C04DE3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="66"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A88E6D" w14:textId="0160E0AD" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="007C3D85">
       <w:r w:rsidRPr="00C04DE3">
         <w:t>For example, this means we must act honestly and fairly at the Tribunal by:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C04DE3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="67"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6CD3FA" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00E81DE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>dealing with matters quickly and without unnecessary delay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730CD244" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00E81DE3">
+    <w:p w14:paraId="730CD244" w14:textId="714A71BA" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00E81DE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>acting consistently, and working with you the same way we work with all other people at the Tribunal</w:t>
+        <w:t>acting consistently and working with you the same way we work with all other people at the Tribunal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DEB8099" w14:textId="3F9A5107" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00E81DE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">avoiding or limiting Tribunal hearings where possible, </w:t>
       </w:r>
       <w:r>
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> trying to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Can_we_make_1" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reach an agreement together</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> where this is the best outcome for everyone</w:t>
@@ -5544,141 +5757,149 @@
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> at the Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5577A497" w14:textId="64177395" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="007C3D85">
       <w:r w:rsidRPr="00410E0C">
         <w:t>We can still act firmly and properly at the Tribunal to pursue our interests as a government agency.</w:t>
       </w:r>
       <w:r w:rsidRPr="00410E0C">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="68"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> For example, we can still defend our decision at the Tribunal if we think </w:t>
       </w:r>
       <w:r>
         <w:t>the right decision was</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F21B6E" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="007C3D85">
-[...4 lines deleted...]
-    <w:p w14:paraId="08133E5B" w14:textId="732B9B7A" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00C66810">
+    <w:p w14:paraId="69F21B6E" w14:textId="1D7FC5E2" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="007C3D85">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve">In some situations, we may need the Tribunal to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> instead of us making an agreement together. This might be if there’s a complex and unclear area of law we need to resolve at the Tribunal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08133E5B" w14:textId="2AB55D0F" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00C66810">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You can read more about our legal obligations in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Legal Services Directions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> on the Federal Register of Legislation website</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654BD20B" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00410E0C" w:rsidRDefault="00131CDC" w:rsidP="002C2F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00410E0C">
         <w:t>What if your situation changes while waiting for the external review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C5D78C" w14:textId="023FF7EB" w:rsidR="00131CDC" w:rsidRPr="00410E0C" w:rsidRDefault="00131CDC" w:rsidP="00AD539D">
+    <w:p w14:paraId="28C5D78C" w14:textId="1A54EC92" w:rsidR="00131CDC" w:rsidRPr="00410E0C" w:rsidRDefault="00131CDC" w:rsidP="00AD539D">
       <w:r w:rsidRPr="00410E0C">
         <w:t>An external review means the Tribunal decides if we made the correct or preferable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00410E0C">
-        <w:t>decision, or if it needs to make the decision again.</w:t>
+        <w:t>decision or if it needs to make the decision again.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A21E3D6" w14:textId="708B8E3D" w:rsidR="00131CDC" w:rsidRPr="002406BC" w:rsidRDefault="00131CDC" w:rsidP="0083217E">
       <w:r w:rsidRPr="00913675">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you’re a participant and your situation changes during the external review process, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="00D80638">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D80638">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="002406BC">
         <w:t>You may need a plan reassessment or a plan variation while the Tribunal is reviewing a decision about your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7822B5E3" w14:textId="0C0B2881" w:rsidR="00131CDC" w:rsidRPr="00B46043" w:rsidRDefault="00131CDC" w:rsidP="00D567DF">
-[...1 lines deleted...]
-        <w:t>Your case manager will explain the options available to you. We may also need to let the Tribunal know what we think we should do, as it might affect your external review.</w:t>
+    <w:p w14:paraId="7822B5E3" w14:textId="0D38A09A" w:rsidR="00131CDC" w:rsidRPr="00B46043" w:rsidRDefault="00131CDC" w:rsidP="00D567DF">
+      <w:r>
+        <w:t>Your case manager will explain the options available to you. We may also need to let the Tribunal know what we think we should do as it might affect your external review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A8B1E2" w14:textId="72BA0C58" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00AD539D">
       <w:r>
         <w:t xml:space="preserve">You can still use the NDIS supports described in your plan while the Tribunal considers your external review. And you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId70">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> at any time if you have questions about your plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC29356" w14:textId="3156D26E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00A47203">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Can_we_make"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="239F4713">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What if we approve a new plan or vary your current plan before the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tribunal </w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:t>completes their external review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CCCD3E" w14:textId="09CC0ED8" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00951AEF">
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>ome decisions that affect your plan will be reviewed by the Tribunal automatically, as part of an existing external review.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="69"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BDD269" w14:textId="6AF89E90" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0058551E">
       <w:pPr>
@@ -5903,193 +6124,213 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>original decision, which was reviewed by the internal reviewer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BD2502" w14:textId="08E219F8" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Can_we_make_1"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00DC7774">
         <w:t>Can we make an agreement together instead of waiting for a Tribunal decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2341ABE0" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
-        <w:t>Yes. We can make an agreement together at any time during the external review. This means we come to an agreement about the decision, instead of the Tribunal making a decision.</w:t>
+        <w:t xml:space="preserve">Yes. We can make an agreement together at any time during the external review. This means we come to an agreement about the decision, instead of the Tribunal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t>making a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296B6474" w14:textId="276E7B69" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t>This often means you can get the decision faster and avoid some of the Tribunal process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F972D6" w14:textId="5EE7F545" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="17F972D6" w14:textId="1BD0DEB7" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t>Any agreement we make needs to follow NDIS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> laws</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve">. The Tribunal also needs to approve the agreement, to make sure it’s fair and you’re happy with it. This is called a </w:t>
+        <w:t xml:space="preserve">. The Tribunal also needs to approve the agreement to make sure it’s fair and you’re happy with it. This is called a </w:t>
       </w:r>
       <w:r w:rsidRPr="0067724F">
         <w:t>consent decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B73429" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
-        <w:t>If we don’t come to an agreement, the Tribunal will make a decision after the hearing.</w:t>
+        <w:t xml:space="preserve">If we don’t come to an agreement, the Tribunal will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t xml:space="preserve"> after the hearing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A59007B" w14:textId="5DA2A51E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
+        <w:lastRenderedPageBreak/>
         <w:t>What external review decisions can the Tribunal make?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337444A1" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
       <w:r w:rsidRPr="00DC7774">
         <w:t>The Tribunal will take an independent look at:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3194EC" w14:textId="77D3E6BB" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="008A1DDD">
+    <w:p w14:paraId="3B3194EC" w14:textId="40D1126F" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="008A1DDD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve">your situation – </w:t>
+        <w:t>your situation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B36">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for example, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>if you’re a participant and the Tribunal is reviewing our decision to approve your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="71"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6958E9C5" w14:textId="3CDA46AF" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>NDIS laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130D0BAD" w14:textId="51CD8AFC" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="130D0BAD" w14:textId="238F7BE1" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="008C7572" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId73">
-        <w:r w:rsidRPr="239F4713">
+      <w:hyperlink r:id="rId71">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Guidelines</w:t>
+          <w:t>Our guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0193E9EE" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="007C25E0">
+    <w:p w14:paraId="0193E9EE" w14:textId="74989D7A" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="007C25E0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>the reasons for our internal review decision, and the information we used to make the internal review decision</w:t>
+        <w:t>the reasons for our internal review decision and the information we used to make the internal review decision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2281F574" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>any new information you give the Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB21A23" w14:textId="6D82C1EB" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r>
         <w:t>The Tribunal</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> will then make the ‘correct or preferable’ decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="72"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> This means, out of the decisions it can make, it will make the decision it thinks is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>correct decision, or the best decision, under the law based on the evidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C4AC64" w14:textId="4C563A33" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">When the Tribunal reviews our decision to approve your plan, the Tribunal will look at whether we made the correct or preferable decision based on the </w:t>
       </w:r>
       <w:r>
         <w:t>evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> at the time the Tribunal makes its decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="73"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A1A27E" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
-[...1 lines deleted...]
-        <w:t>After the hearing, the Tribunal can make one of 4 types of decisions. It can either:</w:t>
+    <w:p w14:paraId="41A1A27E" w14:textId="1D25B67D" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+      <w:r w:rsidRPr="00DC7774">
+        <w:t>After the hearing, the Tribunal can make one of 4 types of decisions. It can:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E3A20C" w14:textId="0DCABE2B" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>affirm</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> the internal review decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="74"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> – the Tribunal </w:t>
       </w:r>
       <w:r>
@@ -6177,195 +6418,343 @@
         </w:rPr>
         <w:endnoteReference w:id="77"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BF4620" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t>If the Tribunal sends the decision back to us, it often gives us instructions on how to make the new decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F225D3" w14:textId="5199E11F" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t>The Tribunal will give reasons for its decision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and provide you with a written copy of the decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">. Most of the time, </w:t>
       </w:r>
       <w:r>
         <w:t>it’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> publish those reasons on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>AustLII website</w:t>
+          <w:t>AustLII</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00DC7774">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A1CE38" w14:textId="5559B545" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:anchor="section-2-0" w:history="1">
+      <w:hyperlink r:id="rId73" w:anchor="section-2-0" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>types of decisions the Tribunal can make</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77710785" w14:textId="3B946528" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:anchor="section-1-4" w:history="1">
+      <w:hyperlink r:id="rId74" w:anchor="section-1-4" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>steps in the external review process</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463A6D9B" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
+    <w:p w14:paraId="120F9473" w14:textId="77777777" w:rsidR="00FC36EC" w:rsidRDefault="00FC36EC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463A6D9B" w14:textId="1A5A377E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
+        <w:lastRenderedPageBreak/>
         <w:t>What happens after the Tribunal makes its decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8BA98D" w14:textId="7F4F5A93" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">Once the Tribunal makes the external review decision, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">it’ll </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>let you and us know.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The Tribunal may tell you their decision verbally or in writing. For more information about how you will receive the decision, go to the Tribunal’</w:t>
       </w:r>
       <w:r w:rsidR="006501F0">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF462AF" w14:textId="796AD36B" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="007E1018">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">If the Tribunal changes our decision, we’ll then apply its decision. This means we may need to make changes so your NDIS record or NDIS plan reflects the Tribunal’s decision. We’re committed to doing this within </w:t>
       </w:r>
       <w:r w:rsidRPr="0067724F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>28 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> of the Tribunal’s decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7AB2F5" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>What if you don’t agree with the Tribunal’s decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3043AF" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:r w:rsidRPr="00DC7774">
-        <w:lastRenderedPageBreak/>
         <w:t>You can’t ask for an internal review or an external review of the Tribunal’s decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A172E2" w14:textId="088FC5E9" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">The Tribunal’s decision can only be </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>appealed to a Federal Court</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>. It’s a good idea to get legal advice if you’re thinking of appealing to a Federal Court.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C10791" w14:textId="36B46D36" w:rsidR="00131CDC" w:rsidRPr="005A7566" w:rsidRDefault="00131CDC" w:rsidP="00191D31">
+    <w:p w14:paraId="24C10791" w14:textId="36B46D36" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00191D31">
       <w:r w:rsidRPr="00DC7774">
         <w:t>A lawyer can tell you if you can appeal the decision. If so, they can help you lodge an appeal if that’s what you want to do.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4C19BF" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="02C74140" w14:textId="31597EE5" w:rsidR="00EB65A2" w:rsidRDefault="003B64C0" w:rsidP="00EB65A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_What_happens_to"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="001D0594">
+        <w:t xml:space="preserve">What happens to evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="0049283E" w:rsidRPr="001D0594">
+        <w:t>given to the Tribunal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0594">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D197865" w14:textId="692955DC" w:rsidR="006B527D" w:rsidRDefault="000D700C" w:rsidP="000D700C">
+      <w:r w:rsidRPr="000D700C">
+        <w:t>During the external review process, we may assist the Tribunal. We may recommend you seek more information or assessments.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> We</w:t>
+      </w:r>
+      <w:r w:rsidR="00542AC3" w:rsidRPr="00542AC3">
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:r w:rsidR="00E515B8">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00542AC3" w:rsidRPr="00542AC3">
+        <w:t xml:space="preserve">obtain </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">our </w:t>
+      </w:r>
+      <w:r w:rsidR="00542AC3" w:rsidRPr="00542AC3">
+        <w:t>own evidence from an independent expert</w:t>
+      </w:r>
+      <w:r w:rsidR="0007495D" w:rsidRPr="0007495D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00643FFE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007495D" w:rsidRPr="0007495D">
+        <w:t>This helps the Tribunal make their decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BA493D" w14:textId="48CBCA37" w:rsidR="0007495D" w:rsidRPr="0007495D" w:rsidRDefault="0007495D" w:rsidP="0007495D">
+      <w:r w:rsidRPr="0007495D">
+        <w:t>After the external review process, we may add the information received</w:t>
+      </w:r>
+      <w:r w:rsidR="00542AC3">
+        <w:t xml:space="preserve"> through the </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C33">
+        <w:t>Tribunal process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007495D">
+        <w:t xml:space="preserve"> to your NDIS record. For example, assessments and reports about the impact of your disability and your support needs. We also record the Tribunal’s decision letter and their instructions to us on your NDIS record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C984EDA" w14:textId="77777777" w:rsidR="0007495D" w:rsidRPr="0007495D" w:rsidRDefault="0007495D" w:rsidP="0007495D">
+      <w:r w:rsidRPr="0007495D">
+        <w:t>We may use this information in future planning and eligibility decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C31536F" w14:textId="5E2C4998" w:rsidR="00EB65A2" w:rsidRPr="005A7566" w:rsidRDefault="00C35737" w:rsidP="0007495D">
+      <w:r>
+        <w:t>For how we handle your evidence go to</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41A0A">
+        <w:t xml:space="preserve"> our</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidR="00B74650" w:rsidRPr="00F04055">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Privacy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B74650">
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41A0A">
+        <w:t xml:space="preserve"> or our</w:t>
+      </w:r>
+      <w:r w:rsidR="00394A69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:anchor="your-privacy" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00394A69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Privacy and Information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00394A69">
+        <w:t xml:space="preserve"> guideline</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74650">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500A4E69" w14:textId="77777777" w:rsidR="00643FFE" w:rsidRDefault="00643FFE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Appendix_1:_What"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4C19BF" w14:textId="7320E551" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Appendix_1:_What"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix 1: What decisions can we review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E848696" w14:textId="59EBC1A6" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">This list has all the decisions we can review under </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve"> law</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6814">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> It also has a list of the common groups of people who can ask for a review of those decisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2BE5EF" w14:textId="306B07F7" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:r w:rsidRPr="00AC08F2">
@@ -6383,55 +6772,55 @@
         <w:t xml:space="preserve">If you’re not on this list, you may still be able to ask for a review. But you’ll need to show us that you’re </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22CE1">
         <w:t>directly affected by our decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F475E0C" w14:textId="21E7F03F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">If you’re not sure if you can ask for a review, </w:t>
       </w:r>
       <w:hyperlink r:id="rId79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> and we’ll help you work it out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53339051" w14:textId="65B4F1B7" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="53339051" w14:textId="52901EEF" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId80" w:history="1">
+      <w:hyperlink r:id="rId80" w:anchor="applying" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C345C06" w14:textId="7DDA8D2C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide you’re not eligible to become an NDIS participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="78"/>
       </w:r>
     </w:p>
@@ -6494,55 +6883,55 @@
         <w:t>he person who applied to the NDIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44ACC4AB" w14:textId="0F20F1CD" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the person who applied to the NDIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3301A39F" w14:textId="7DE8F520" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> parent or legal guardian for a child younger than 18 applying to the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2C7EF5" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="008E22BC">
+    <w:p w14:paraId="6B2C7EF5" w14:textId="7DFF9980" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="008E22BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId81" w:history="1">
+      <w:hyperlink r:id="rId81" w:anchor="leaving" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4629AC1C" w14:textId="6D10BA8B" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide you’re no longer eligible for the NDIS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="81"/>
       </w:r>
     </w:p>
@@ -6559,73 +6948,72 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>he person who used to be a participant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBE98A8" w14:textId="723A47D5" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the person who used to be a participant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F34FF5" w14:textId="0F347BF7" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nominee or child representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> of the person who used to be a participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F55BBE9" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="0F55BBE9" w14:textId="51B0CC2B" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId83" w:history="1">
+      <w:hyperlink r:id="rId83" w:anchor="creating-your-plan" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F2222AB" w14:textId="52473D89" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>pproving your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="82"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
@@ -6646,50 +7034,51 @@
       <w:r w:rsidRPr="00F229A1">
         <w:t>what NDIS supports we include</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E5014F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
         <w:t>how we describe those NDIS supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7318167B" w14:textId="659AD7D7" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
+        <w:lastRenderedPageBreak/>
         <w:t>how we group your supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55507966" w14:textId="00575184" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
         <w:t>funding component amounts and funding periods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456E5B23" w14:textId="30DED27A" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
         <w:t>how long your plan goes for, and</w:t>
@@ -6737,55 +7126,55 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nominee or child representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> for the participant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16179810" w14:textId="6C203CF8" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22315350" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="22315350" w14:textId="06957374" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId85" w:history="1">
+      <w:hyperlink r:id="rId85" w:anchor="your-plan" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F1D67D4" w14:textId="29C8DF29" w:rsidR="00131CDC" w:rsidRDefault="001842B6" w:rsidP="001842B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="004B6B65">
         <w:t>f we decide not to extend a grace period for your temporary absence from Australia</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -6831,55 +7220,55 @@
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan nominee or child representative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69CB9CFC" w14:textId="5513C4C7" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8F0286" w14:textId="083B3F48" w:rsidR="00131CDC" w:rsidRPr="005A7566" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="0D8F0286" w14:textId="2E7AD6D9" w:rsidR="00131CDC" w:rsidRPr="005A7566" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId87" w:anchor="variation" w:history="1">
+      <w:hyperlink r:id="rId87" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="0076078E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Varying your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16706837" w14:textId="51AE9073" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="005F371E" w:rsidP="00043B2F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00DC7774">
         <w:t>we decide to vary your plan,</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -6916,62 +7305,61 @@
     </w:p>
     <w:p w14:paraId="30A8A301" w14:textId="5D63E229" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00B52042">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan nominee or child representative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="134F3334" w14:textId="239B6FA5" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43525CA5" w14:textId="79B55E13" w:rsidR="00131CDC" w:rsidRPr="005A7566" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
+    <w:p w14:paraId="43525CA5" w14:textId="39911507" w:rsidR="00131CDC" w:rsidRPr="005A7566" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId89" w:anchor="reassessment" w:history="1">
+      <w:hyperlink r:id="rId89" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="0076078E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49B8EB66" w14:textId="30E86312" w:rsidR="00131CDC" w:rsidRPr="00E13621" w:rsidRDefault="00FE7FB6" w:rsidP="00800B63">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00E13621">
         <w:t xml:space="preserve">f we </w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00800B63">
         <w:t>decide</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00E13621">
         <w:t xml:space="preserve"> not to do a participant-requested plan reassessment.</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00E13621">
@@ -7002,61 +7390,62 @@
     </w:p>
     <w:p w14:paraId="7F61435A" w14:textId="40013791" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId90" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan nominee or child representative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5161C49D" w14:textId="30A2169D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC08AAF" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="2EC08AAF" w14:textId="0DE0915A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId91" w:history="1">
+      <w:hyperlink r:id="rId91" w:anchor="child-representatives" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Child representatives</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B9538A3" w14:textId="1CDC7A74" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide that someone, who doesn’t have parental responsibility, is a child representative for a participant younger than 18. Or, if we don’t decide they’re the child’s representative</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="87"/>
       </w:r>
     </w:p>
@@ -7148,55 +7537,55 @@
         <w:t xml:space="preserve"> participant younger than 18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D59A63E" w14:textId="5DF8595A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person who has parental responsibility for someone younger than 18, including a parent or guardian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434B50CB" w14:textId="1B88C17E" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> State or Territory Minister, or the head of a State or Territory government department.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B676565" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
+    <w:p w14:paraId="3B676565" w14:textId="7B34DB12" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId92" w:history="1">
+      <w:hyperlink r:id="rId92" w:anchor="appointing-a-nominee" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Nominees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08A9B1E1" w14:textId="39959268" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">f we decide </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t>to appoint</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> a plan nominee</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
@@ -7237,118 +7626,126 @@
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide whether we cancel or suspend the appointment of a nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="93"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37720B18" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D205E01" w14:textId="67867143" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>he participant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC30E60" w14:textId="0E4042A3" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0B53B0" w14:textId="52491B4A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> nominee, someone who wants to be appointed as a nominee, or someone who used to be a nominee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0096667A" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
+    <w:p w14:paraId="0096667A" w14:textId="35C53647" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId93" w:history="1">
+      <w:hyperlink r:id="rId93" w:anchor="compensation" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compensation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24E5FA23" w14:textId="3B317DF9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide that a participant must take reasonable action to claim or obtain compensation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="94"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B9E3D0" w14:textId="33670B28" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>f we refuse to extend how much time a participant has to take reasonable action to claim or obtain compensation</w:t>
+        <w:t xml:space="preserve">f we refuse to extend how much time a participant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> take reasonable action to claim or obtain compensation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="95"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67657266" w14:textId="5D4454A3" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide to take action to claim or obtain compensation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="96"/>
       </w:r>
     </w:p>
@@ -7506,55 +7903,55 @@
         <w:endnoteReference w:id="101"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> That is, we decide a person still owes us money.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9BA19F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20941DA4" w14:textId="3A39879F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>he person who owes us money.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D41DDFD" w14:textId="6A7ECC41" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
+    <w:p w14:paraId="6D41DDFD" w14:textId="69C01BA1" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId95" w:history="1">
+      <w:hyperlink r:id="rId95" w:anchor="specialist-disability-accommodation" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Specialist Disability Accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> – dwelling enrolment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EE22B5" w14:textId="51232751" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide not to enrol a dwelling</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -7564,135 +7961,150 @@
     <w:p w14:paraId="54B62D87" w14:textId="4CA829FD" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide to cancel a dwelling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> enrolment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="103"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFD8196" w14:textId="77777777" w:rsidR="00BA76D6" w:rsidRDefault="00BA76D6" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776146C2" w14:textId="6A5FA766" w:rsidR="000C5B29" w:rsidRDefault="00BC7031" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00BA76D6">
         <w:t xml:space="preserve">he service provider who wants to enrol the dwelling, or had enrolled it, as </w:t>
       </w:r>
       <w:r w:rsidR="00B159D1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BA76D6">
         <w:t xml:space="preserve">pecialist </w:t>
       </w:r>
       <w:r w:rsidR="008148DB">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00BA76D6">
         <w:t xml:space="preserve">isability </w:t>
       </w:r>
       <w:r w:rsidR="008148DB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00BA76D6">
         <w:t>ccommodation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270E4980" w14:textId="30C0AF85" w:rsidR="004707C5" w:rsidRDefault="004707C5" w:rsidP="004707C5">
+    <w:p w14:paraId="00FDE574" w14:textId="77777777" w:rsidR="00B636D6" w:rsidRDefault="00B636D6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270E4980" w14:textId="7920EC49" w:rsidR="004707C5" w:rsidRDefault="004707C5" w:rsidP="004707C5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Reference List</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004707C5" w:rsidSect="00DE69E1">
+    <w:sectPr w:rsidR="004707C5" w:rsidSect="000C7B15">
       <w:headerReference w:type="default" r:id="rId96"/>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1588" w:right="1021" w:bottom="2127" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1588" w:right="1021" w:bottom="2126" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C517821" w14:textId="77777777" w:rsidR="0030199F" w:rsidRDefault="0030199F" w:rsidP="006A7B2E">
+    <w:p w14:paraId="7656109A" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67E857A9" w14:textId="77777777" w:rsidR="0030199F" w:rsidRDefault="0030199F" w:rsidP="006A7B2E">
+    <w:p w14:paraId="365FEDEE" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2BC79AC3" w14:textId="77777777" w:rsidR="0030199F" w:rsidRDefault="0030199F">
+    <w:p w14:paraId="018CB356" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="75499CB2" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="006C4BCB" w:rsidRDefault="00131CDC" w:rsidP="00D90294">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C4BCB">
         <w:t>NDIS Act s 100(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
@@ -7945,67 +8357,67 @@
       </w:r>
       <w:r w:rsidRPr="003F04B7">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r>
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidRPr="003F04B7">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 99</w:t>
       </w:r>
       <w:r w:rsidRPr="003F04B7">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003F04B7">
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="52C31F88" w14:textId="26AE5D6A" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="3795C978" w14:textId="25CC6557" w:rsidR="00EB1586" w:rsidRDefault="00EB1586">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 100(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="17">
-    <w:p w14:paraId="49ADA558" w14:textId="7479E7F0" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="4F6E64ED" w14:textId="3297B7D5" w:rsidR="00147020" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 19(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="18">
     <w:p w14:paraId="2C9AE74C" w14:textId="2E70B25E" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
@@ -8263,99 +8675,102 @@
     <w:p w14:paraId="35056C49" w14:textId="4C172AD6" w:rsidR="00131CDC" w:rsidRPr="002203C5" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002203C5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002203C5">
         <w:t xml:space="preserve"> NDIS Amendment Act 2022 s</w:t>
       </w:r>
       <w:r w:rsidR="009618E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002203C5">
         <w:t>47A(4)(d)</w:t>
       </w:r>
       <w:r w:rsidR="005356B0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="30">
-    <w:p w14:paraId="121A9DD6" w14:textId="029E688D" w:rsidR="00131CDC" w:rsidRPr="002203C5" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="7B8CFFFA" w14:textId="12474BAC" w:rsidR="005C7708" w:rsidRPr="002203C5" w:rsidRDefault="005C7708" w:rsidP="005C7708">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
+      <w:r w:rsidRPr="00D0667A">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act </w:t>
+      </w:r>
       <w:r w:rsidRPr="002203C5">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> NDIS Act ss 20; 21(3)(a);100(1A)(a)(ii).</w:t>
+        <w:t>ss 48(4);100(1A)(a)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="31">
-    <w:p w14:paraId="647C284D" w14:textId="3AF66978" w:rsidR="00131CDC" w:rsidRPr="002203C5" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="0C9D87A5" w14:textId="1C18676D" w:rsidR="005C7708" w:rsidRPr="002203C5" w:rsidRDefault="005C7708" w:rsidP="005C7708">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002203C5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002203C5">
         <w:t xml:space="preserve"> NDIS Act ss 21(1)(b); 26(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="32">
-    <w:p w14:paraId="397922A4" w14:textId="1482C53E" w:rsidR="00131CDC" w:rsidRPr="002203C5" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="12F7F292" w14:textId="4908BA43" w:rsidR="005C7708" w:rsidRPr="002203C5" w:rsidRDefault="005C7708" w:rsidP="005C7708">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002203C5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002203C5">
-        <w:t xml:space="preserve"> NDIS Act ss 21(3)(b); 26(2); 100(1A)(a)(ii).</w:t>
+        <w:t xml:space="preserve"> NDIS Act ss 21(1)(b); 26(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="33">
-    <w:p w14:paraId="1E7396E2" w14:textId="2E038E7B" w:rsidR="00131CDC" w:rsidRPr="002203C5" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="1E7396E2" w14:textId="12C53892" w:rsidR="00131CDC" w:rsidRPr="002203C5" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002203C5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002203C5">
         <w:t xml:space="preserve"> NDIS Act ss 21(3); 47A(5); 48(4); 100(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="34">
     <w:p w14:paraId="53701007" w14:textId="3344D9EB" w:rsidR="00131CDC" w:rsidRPr="00A75670" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002203C5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
@@ -10132,176 +10547,169 @@
         <w:t xml:space="preserve"> NDIS Act s 99(2); NDIS (SDA) Rules r 26(3).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="103">
     <w:p w14:paraId="74327DBA" w14:textId="0EB0798F" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00626663">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00626663">
         <w:t xml:space="preserve"> NDIS Act s 99(2); NDIS (SDA) Rules r 27(4).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...7 lines deleted...]
-    <w:sdtEndPr>
+  <w:p w14:paraId="6AA01671" w14:textId="58C06690" w:rsidR="004A069D" w:rsidRDefault="00000000" w:rsidP="004A069D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...9 lines deleted...]
-          <w:t>27</w:t>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1517222618"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00114D4C">
+          <w:t xml:space="preserve">04 </w:t>
         </w:r>
-        <w:r w:rsidR="004A069D">
-          <w:t xml:space="preserve"> </w:t>
+        <w:r w:rsidR="00DB4F5A">
+          <w:t>August</w:t>
         </w:r>
-        <w:r>
-[...6 lines deleted...]
-          <w:t>5</w:t>
+        <w:r w:rsidR="00F304FD">
+          <w:t xml:space="preserve"> 2026</w:t>
         </w:r>
         <w:r w:rsidR="004A069D">
           <w:tab/>
           <w:t>Reviewing our decisions</w:t>
         </w:r>
         <w:r w:rsidR="004A069D">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="004A069D" w:rsidRPr="000A151B">
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidR="004A069D" w:rsidRPr="000A151B">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004A069D" w:rsidRPr="000A151B">
           <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r w:rsidR="004A069D" w:rsidRPr="000A151B">
           <w:rPr>
@@ -10332,160 +10740,160 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004A069D" w:rsidRPr="000A151B">
           <w:instrText>NUMPAGES</w:instrText>
         </w:r>
         <w:r w:rsidR="004A069D" w:rsidRPr="000A151B">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004A069D">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r w:rsidR="004A069D" w:rsidRPr="000A151B">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
   <w:p w14:paraId="1A89DCB2" w14:textId="77777777" w:rsidR="004A069D" w:rsidRPr="00F8132F" w:rsidRDefault="004A069D" w:rsidP="004A069D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="35E464DE" w14:textId="77777777" w:rsidR="004A069D" w:rsidRPr="00FA6B17" w:rsidRDefault="004A069D" w:rsidP="004A069D">
+  <w:p w14:paraId="35E464DE" w14:textId="09F9DA99" w:rsidR="004A069D" w:rsidRPr="00FA6B17" w:rsidRDefault="004A069D" w:rsidP="004A069D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00035730" w:rsidRPr="00035730">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6608870A" w14:textId="77777777" w:rsidR="00BD0AA3" w:rsidRDefault="00BD0AA3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="251F1E64" w14:textId="77777777" w:rsidR="0030199F" w:rsidRDefault="0030199F" w:rsidP="006A7B2E">
+    <w:p w14:paraId="73DE70D5" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11332CBA" w14:textId="77777777" w:rsidR="0030199F" w:rsidRDefault="0030199F" w:rsidP="006A7B2E">
+    <w:p w14:paraId="64EC34A2" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B5BB021" w14:textId="77777777" w:rsidR="0030199F" w:rsidRDefault="0030199F">
+    <w:p w14:paraId="6A16BF9D" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E7AC740" w14:textId="77777777" w:rsidR="00EC36AC" w:rsidRPr="00E81DE3" w:rsidRDefault="00EC36AC" w:rsidP="00EC36AC">
+  <w:p w14:paraId="2E7AC740" w14:textId="36D5B00A" w:rsidR="00EC36AC" w:rsidRPr="00E81DE3" w:rsidRDefault="00EC36AC" w:rsidP="00EC36AC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00393F5D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="373ABA37" wp14:editId="6306B342">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="651534220" name="Picture 651534220" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
@@ -10508,61 +10916,205 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4CE77557" w14:textId="77777777" w:rsidR="00EC36AC" w:rsidRDefault="00EC36AC">
-[...3 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B585DAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A8C07616"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD0E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A40CE7DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10631,51 +11183,249 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="144673BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6304E926"/>
+    <w:lvl w:ilvl="0" w:tplc="ADC4D734">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CE525D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="786AE23C"/>
+    <w:lvl w:ilvl="0" w:tplc="AC70E17E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A82E282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="233AAB70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7EF60E2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A0C41A04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="716A8402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D0587478">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B0FC6A9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1F08BCAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A954A1F4"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10745,51 +11495,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -10862,51 +11612,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="267763E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="527271E0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10975,51 +11725,200 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31EF56EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="79787B7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA42474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5216AA84"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11088,51 +11987,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="599E5B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DBA01B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11201,51 +12100,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11318,51 +12217,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -11435,1360 +12334,1725 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="776360DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B6A1CDE"/>
+    <w:lvl w:ilvl="0" w:tplc="EFD0BF4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CE9844D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="97BC9F6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A024F324">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3F726E98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3F3C4070">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8FDEA14A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FF9A747C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5D40D24C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B9847E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="377CDC72"/>
+    <w:lvl w:ilvl="0" w:tplc="86BEA726">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D65E5A00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="46048D5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="68B0B35A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3ADEE9FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C54F0B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AEFCA226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2E0E2AFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="369EB058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1414665557">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="386532401">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="139466576">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="272136745">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="198664061">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1980575301">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1622303438">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1174495126">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1844583887">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="386532401">
+  <w:num w:numId="10" w16cid:durableId="928999318">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1954314445">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1349480051">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2054304356">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="139466576">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1622303438">
+  <w:num w:numId="14" w16cid:durableId="1525360669">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00671983"/>
     <w:rsid w:val="000018E2"/>
     <w:rsid w:val="00001A20"/>
+    <w:rsid w:val="00002957"/>
     <w:rsid w:val="00002ADB"/>
     <w:rsid w:val="0000372D"/>
     <w:rsid w:val="0000378A"/>
+    <w:rsid w:val="00003E13"/>
     <w:rsid w:val="00003F29"/>
     <w:rsid w:val="0000469B"/>
     <w:rsid w:val="00005C1A"/>
     <w:rsid w:val="0000601A"/>
     <w:rsid w:val="000066E9"/>
     <w:rsid w:val="00006C1F"/>
     <w:rsid w:val="00007FC6"/>
     <w:rsid w:val="000100DA"/>
     <w:rsid w:val="00010AD5"/>
     <w:rsid w:val="00010DF2"/>
     <w:rsid w:val="00011AB7"/>
     <w:rsid w:val="00012695"/>
     <w:rsid w:val="000131FA"/>
     <w:rsid w:val="000132FF"/>
     <w:rsid w:val="000139C2"/>
     <w:rsid w:val="00013A46"/>
     <w:rsid w:val="000148A1"/>
     <w:rsid w:val="000148B3"/>
     <w:rsid w:val="00014DD0"/>
     <w:rsid w:val="00015162"/>
     <w:rsid w:val="000151DA"/>
     <w:rsid w:val="00015234"/>
     <w:rsid w:val="00015B66"/>
     <w:rsid w:val="00015E65"/>
     <w:rsid w:val="00016811"/>
     <w:rsid w:val="00017489"/>
     <w:rsid w:val="00017C1C"/>
     <w:rsid w:val="000205BF"/>
     <w:rsid w:val="000217AC"/>
     <w:rsid w:val="00021F1F"/>
     <w:rsid w:val="00022F2E"/>
     <w:rsid w:val="00023146"/>
     <w:rsid w:val="00023769"/>
     <w:rsid w:val="00023C81"/>
     <w:rsid w:val="00023E77"/>
     <w:rsid w:val="00023E8D"/>
     <w:rsid w:val="00024147"/>
     <w:rsid w:val="00024150"/>
+    <w:rsid w:val="000249A1"/>
     <w:rsid w:val="00024AFB"/>
     <w:rsid w:val="00024D46"/>
     <w:rsid w:val="00024D70"/>
     <w:rsid w:val="00025944"/>
     <w:rsid w:val="00025AC2"/>
     <w:rsid w:val="000264AE"/>
     <w:rsid w:val="000266E0"/>
     <w:rsid w:val="0002741C"/>
     <w:rsid w:val="00027606"/>
     <w:rsid w:val="00027968"/>
     <w:rsid w:val="00027C17"/>
     <w:rsid w:val="000302BE"/>
     <w:rsid w:val="0003130B"/>
     <w:rsid w:val="000313EB"/>
     <w:rsid w:val="00031B6D"/>
     <w:rsid w:val="00032731"/>
     <w:rsid w:val="00032847"/>
     <w:rsid w:val="00033144"/>
+    <w:rsid w:val="0003316E"/>
     <w:rsid w:val="00033C07"/>
     <w:rsid w:val="000345EA"/>
     <w:rsid w:val="00034638"/>
     <w:rsid w:val="00034D4F"/>
     <w:rsid w:val="00034F8B"/>
+    <w:rsid w:val="00035730"/>
     <w:rsid w:val="00036048"/>
     <w:rsid w:val="0003706C"/>
     <w:rsid w:val="000376C3"/>
     <w:rsid w:val="00037A2E"/>
     <w:rsid w:val="00037C3A"/>
     <w:rsid w:val="0004041C"/>
     <w:rsid w:val="00040D15"/>
     <w:rsid w:val="00040D9B"/>
     <w:rsid w:val="00040E0B"/>
     <w:rsid w:val="000416DE"/>
     <w:rsid w:val="000428AF"/>
     <w:rsid w:val="00042ACF"/>
     <w:rsid w:val="00043B2F"/>
+    <w:rsid w:val="000443D9"/>
+    <w:rsid w:val="0004454B"/>
     <w:rsid w:val="00044756"/>
+    <w:rsid w:val="0004491C"/>
     <w:rsid w:val="000449E8"/>
     <w:rsid w:val="00044D55"/>
     <w:rsid w:val="00046A00"/>
     <w:rsid w:val="000472BE"/>
     <w:rsid w:val="00047984"/>
     <w:rsid w:val="000479A2"/>
     <w:rsid w:val="00047FD5"/>
     <w:rsid w:val="0005000A"/>
     <w:rsid w:val="00050153"/>
     <w:rsid w:val="000506DF"/>
     <w:rsid w:val="000511D9"/>
     <w:rsid w:val="000512E3"/>
     <w:rsid w:val="000515DD"/>
+    <w:rsid w:val="00051FDD"/>
     <w:rsid w:val="0005262E"/>
     <w:rsid w:val="000527BD"/>
     <w:rsid w:val="00052C41"/>
     <w:rsid w:val="0005301E"/>
     <w:rsid w:val="000531F8"/>
     <w:rsid w:val="00053FC7"/>
     <w:rsid w:val="00054F5E"/>
     <w:rsid w:val="00055500"/>
     <w:rsid w:val="00056034"/>
     <w:rsid w:val="00056460"/>
     <w:rsid w:val="00056BF7"/>
+    <w:rsid w:val="00056FF5"/>
     <w:rsid w:val="0005708E"/>
     <w:rsid w:val="0005751E"/>
     <w:rsid w:val="0005775E"/>
+    <w:rsid w:val="0005798A"/>
+    <w:rsid w:val="00057A59"/>
     <w:rsid w:val="00057E64"/>
     <w:rsid w:val="000601E9"/>
+    <w:rsid w:val="00060264"/>
     <w:rsid w:val="00060546"/>
     <w:rsid w:val="00060578"/>
     <w:rsid w:val="00061244"/>
     <w:rsid w:val="0006137E"/>
     <w:rsid w:val="00061C61"/>
+    <w:rsid w:val="00061ECF"/>
     <w:rsid w:val="000624E3"/>
     <w:rsid w:val="0006256C"/>
+    <w:rsid w:val="0006269A"/>
     <w:rsid w:val="00062890"/>
     <w:rsid w:val="00062D01"/>
     <w:rsid w:val="000633C8"/>
     <w:rsid w:val="00063A5F"/>
     <w:rsid w:val="00063AA9"/>
+    <w:rsid w:val="00064431"/>
+    <w:rsid w:val="0006444A"/>
     <w:rsid w:val="000658E0"/>
+    <w:rsid w:val="00065CDC"/>
     <w:rsid w:val="00065D90"/>
     <w:rsid w:val="00066753"/>
     <w:rsid w:val="00066894"/>
     <w:rsid w:val="0006746C"/>
     <w:rsid w:val="0006767F"/>
     <w:rsid w:val="0006786B"/>
     <w:rsid w:val="00067D44"/>
     <w:rsid w:val="00067FE2"/>
     <w:rsid w:val="00070276"/>
     <w:rsid w:val="000706F1"/>
     <w:rsid w:val="00070B01"/>
     <w:rsid w:val="00070BE5"/>
     <w:rsid w:val="00071434"/>
     <w:rsid w:val="00072854"/>
     <w:rsid w:val="00072C40"/>
     <w:rsid w:val="000734AA"/>
     <w:rsid w:val="00073796"/>
     <w:rsid w:val="00073C84"/>
     <w:rsid w:val="00073E64"/>
+    <w:rsid w:val="00073E7E"/>
     <w:rsid w:val="000742E6"/>
     <w:rsid w:val="000743F4"/>
     <w:rsid w:val="0007470B"/>
     <w:rsid w:val="0007471C"/>
+    <w:rsid w:val="0007495D"/>
     <w:rsid w:val="00074CB5"/>
     <w:rsid w:val="00074D1A"/>
+    <w:rsid w:val="00075400"/>
     <w:rsid w:val="0007583D"/>
     <w:rsid w:val="00075D5A"/>
     <w:rsid w:val="00076224"/>
     <w:rsid w:val="000767C7"/>
     <w:rsid w:val="00076BF9"/>
     <w:rsid w:val="00076F2B"/>
     <w:rsid w:val="00077238"/>
     <w:rsid w:val="0007728B"/>
     <w:rsid w:val="000779C0"/>
     <w:rsid w:val="00077CE0"/>
     <w:rsid w:val="00081B96"/>
     <w:rsid w:val="00082549"/>
     <w:rsid w:val="00082D7C"/>
     <w:rsid w:val="00082E3E"/>
     <w:rsid w:val="0008347A"/>
     <w:rsid w:val="000834C9"/>
     <w:rsid w:val="00083EBE"/>
     <w:rsid w:val="0008427F"/>
     <w:rsid w:val="000843C7"/>
     <w:rsid w:val="000854AA"/>
     <w:rsid w:val="000854B1"/>
     <w:rsid w:val="000863DD"/>
     <w:rsid w:val="000866CD"/>
     <w:rsid w:val="00087242"/>
     <w:rsid w:val="000877BB"/>
     <w:rsid w:val="00087BE7"/>
     <w:rsid w:val="0009054F"/>
     <w:rsid w:val="000907BC"/>
     <w:rsid w:val="00090B9F"/>
     <w:rsid w:val="000910E4"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00091AFD"/>
     <w:rsid w:val="0009236B"/>
     <w:rsid w:val="0009265A"/>
     <w:rsid w:val="00093043"/>
+    <w:rsid w:val="00093E3F"/>
+    <w:rsid w:val="00094212"/>
     <w:rsid w:val="0009483A"/>
     <w:rsid w:val="000948E2"/>
     <w:rsid w:val="00094E7E"/>
+    <w:rsid w:val="00095218"/>
     <w:rsid w:val="000953D8"/>
     <w:rsid w:val="000953E9"/>
     <w:rsid w:val="00095702"/>
     <w:rsid w:val="00096308"/>
     <w:rsid w:val="0009635F"/>
     <w:rsid w:val="000969FB"/>
     <w:rsid w:val="000973A1"/>
     <w:rsid w:val="00097A4D"/>
     <w:rsid w:val="00097EC4"/>
     <w:rsid w:val="000A0144"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A151B"/>
     <w:rsid w:val="000A17FE"/>
     <w:rsid w:val="000A19CB"/>
     <w:rsid w:val="000A27D9"/>
     <w:rsid w:val="000A2854"/>
     <w:rsid w:val="000A348A"/>
     <w:rsid w:val="000A3BBC"/>
     <w:rsid w:val="000A410B"/>
     <w:rsid w:val="000A451E"/>
     <w:rsid w:val="000A499D"/>
     <w:rsid w:val="000A510E"/>
     <w:rsid w:val="000A54CD"/>
     <w:rsid w:val="000A5BF5"/>
     <w:rsid w:val="000A5E49"/>
     <w:rsid w:val="000A679C"/>
     <w:rsid w:val="000A6FCC"/>
     <w:rsid w:val="000A7543"/>
     <w:rsid w:val="000A7F80"/>
     <w:rsid w:val="000B0DD0"/>
     <w:rsid w:val="000B2132"/>
     <w:rsid w:val="000B22D5"/>
     <w:rsid w:val="000B3162"/>
     <w:rsid w:val="000B33E2"/>
     <w:rsid w:val="000B393F"/>
     <w:rsid w:val="000B3C70"/>
     <w:rsid w:val="000B3D51"/>
     <w:rsid w:val="000B3D86"/>
+    <w:rsid w:val="000B40AA"/>
     <w:rsid w:val="000B44F8"/>
     <w:rsid w:val="000B4E24"/>
     <w:rsid w:val="000B5160"/>
     <w:rsid w:val="000B52A9"/>
     <w:rsid w:val="000B56BC"/>
     <w:rsid w:val="000B6312"/>
     <w:rsid w:val="000B6666"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B72A1"/>
     <w:rsid w:val="000C0853"/>
     <w:rsid w:val="000C09C9"/>
     <w:rsid w:val="000C17B0"/>
     <w:rsid w:val="000C18E2"/>
     <w:rsid w:val="000C1B68"/>
     <w:rsid w:val="000C218B"/>
     <w:rsid w:val="000C21F9"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C38FF"/>
+    <w:rsid w:val="000C401C"/>
     <w:rsid w:val="000C410C"/>
     <w:rsid w:val="000C4775"/>
     <w:rsid w:val="000C5137"/>
     <w:rsid w:val="000C57BE"/>
     <w:rsid w:val="000C5B29"/>
     <w:rsid w:val="000C5D96"/>
     <w:rsid w:val="000C5F1C"/>
     <w:rsid w:val="000C6D93"/>
+    <w:rsid w:val="000C7B15"/>
     <w:rsid w:val="000C7B57"/>
+    <w:rsid w:val="000D0DAD"/>
     <w:rsid w:val="000D12F4"/>
     <w:rsid w:val="000D17D7"/>
     <w:rsid w:val="000D19CA"/>
+    <w:rsid w:val="000D1C56"/>
     <w:rsid w:val="000D1FDB"/>
     <w:rsid w:val="000D293F"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D3179"/>
     <w:rsid w:val="000D456E"/>
     <w:rsid w:val="000D4A32"/>
     <w:rsid w:val="000D4E1B"/>
     <w:rsid w:val="000D5124"/>
     <w:rsid w:val="000D57FB"/>
     <w:rsid w:val="000D5F37"/>
     <w:rsid w:val="000D60D4"/>
+    <w:rsid w:val="000D700C"/>
     <w:rsid w:val="000E0026"/>
     <w:rsid w:val="000E00C1"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E0E8A"/>
+    <w:rsid w:val="000E130A"/>
     <w:rsid w:val="000E148A"/>
     <w:rsid w:val="000E229A"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E35A2"/>
     <w:rsid w:val="000E3DC2"/>
     <w:rsid w:val="000E466A"/>
     <w:rsid w:val="000E4E83"/>
     <w:rsid w:val="000E547C"/>
     <w:rsid w:val="000E593F"/>
     <w:rsid w:val="000E5CC3"/>
     <w:rsid w:val="000E5F75"/>
     <w:rsid w:val="000E6866"/>
     <w:rsid w:val="000E73B7"/>
     <w:rsid w:val="000E78FF"/>
     <w:rsid w:val="000E7C93"/>
+    <w:rsid w:val="000F0A07"/>
+    <w:rsid w:val="000F157C"/>
     <w:rsid w:val="000F167D"/>
+    <w:rsid w:val="000F1DAF"/>
     <w:rsid w:val="000F1F20"/>
     <w:rsid w:val="000F2321"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F3D35"/>
     <w:rsid w:val="000F3FD0"/>
     <w:rsid w:val="000F4051"/>
     <w:rsid w:val="000F53FD"/>
     <w:rsid w:val="000F5462"/>
     <w:rsid w:val="000F5510"/>
     <w:rsid w:val="000F6566"/>
     <w:rsid w:val="000F6E1F"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="000F7243"/>
     <w:rsid w:val="000F771A"/>
     <w:rsid w:val="000F7A2D"/>
     <w:rsid w:val="000F7B5F"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="001004A2"/>
     <w:rsid w:val="001007F0"/>
     <w:rsid w:val="00100E93"/>
     <w:rsid w:val="00101105"/>
     <w:rsid w:val="0010138C"/>
     <w:rsid w:val="00101776"/>
     <w:rsid w:val="00101BA5"/>
     <w:rsid w:val="00101E59"/>
     <w:rsid w:val="001024B2"/>
     <w:rsid w:val="00102BAF"/>
     <w:rsid w:val="00102FE2"/>
     <w:rsid w:val="00103601"/>
     <w:rsid w:val="00104C15"/>
+    <w:rsid w:val="00104F99"/>
     <w:rsid w:val="00105299"/>
     <w:rsid w:val="001056A8"/>
     <w:rsid w:val="00105A65"/>
     <w:rsid w:val="00105EDA"/>
+    <w:rsid w:val="001063A9"/>
     <w:rsid w:val="0010707E"/>
     <w:rsid w:val="001071D8"/>
     <w:rsid w:val="00107962"/>
     <w:rsid w:val="00107B87"/>
     <w:rsid w:val="00107D05"/>
+    <w:rsid w:val="00110B5D"/>
+    <w:rsid w:val="00111280"/>
     <w:rsid w:val="001113D4"/>
     <w:rsid w:val="00111607"/>
     <w:rsid w:val="00111945"/>
     <w:rsid w:val="00111D93"/>
     <w:rsid w:val="00112A38"/>
     <w:rsid w:val="0011307B"/>
     <w:rsid w:val="0011358E"/>
     <w:rsid w:val="001136F4"/>
     <w:rsid w:val="00113B90"/>
     <w:rsid w:val="00114631"/>
     <w:rsid w:val="00114810"/>
     <w:rsid w:val="00114BAD"/>
+    <w:rsid w:val="00114D4C"/>
     <w:rsid w:val="0011610B"/>
     <w:rsid w:val="001164DD"/>
     <w:rsid w:val="0011793F"/>
     <w:rsid w:val="001179BB"/>
     <w:rsid w:val="00117A23"/>
+    <w:rsid w:val="00120711"/>
     <w:rsid w:val="001212F3"/>
     <w:rsid w:val="001216C1"/>
     <w:rsid w:val="00122ED1"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="001239A1"/>
     <w:rsid w:val="001245A2"/>
     <w:rsid w:val="0012461A"/>
     <w:rsid w:val="00124B4F"/>
     <w:rsid w:val="00124CDA"/>
     <w:rsid w:val="00124D13"/>
     <w:rsid w:val="0012574B"/>
     <w:rsid w:val="00126106"/>
     <w:rsid w:val="001263F9"/>
     <w:rsid w:val="001267C1"/>
     <w:rsid w:val="0012750B"/>
     <w:rsid w:val="00130890"/>
     <w:rsid w:val="00131424"/>
     <w:rsid w:val="001314B1"/>
     <w:rsid w:val="001319DA"/>
     <w:rsid w:val="00131CDC"/>
     <w:rsid w:val="00131D1E"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132626"/>
+    <w:rsid w:val="001329A6"/>
     <w:rsid w:val="00132BCF"/>
     <w:rsid w:val="00132FED"/>
     <w:rsid w:val="0013373E"/>
     <w:rsid w:val="00135044"/>
     <w:rsid w:val="00135123"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="00135ACB"/>
+    <w:rsid w:val="0013604C"/>
     <w:rsid w:val="00136232"/>
     <w:rsid w:val="001363C0"/>
     <w:rsid w:val="00136404"/>
     <w:rsid w:val="00137856"/>
     <w:rsid w:val="001408C0"/>
     <w:rsid w:val="00140A09"/>
     <w:rsid w:val="001413FD"/>
+    <w:rsid w:val="00141472"/>
     <w:rsid w:val="00141B10"/>
     <w:rsid w:val="00142478"/>
     <w:rsid w:val="001428DF"/>
     <w:rsid w:val="00142BDB"/>
     <w:rsid w:val="00143213"/>
     <w:rsid w:val="00143795"/>
     <w:rsid w:val="00144187"/>
     <w:rsid w:val="00144244"/>
+    <w:rsid w:val="00144398"/>
     <w:rsid w:val="00144753"/>
     <w:rsid w:val="00144B4B"/>
     <w:rsid w:val="001450B6"/>
     <w:rsid w:val="001458AF"/>
     <w:rsid w:val="00145D6D"/>
     <w:rsid w:val="00146865"/>
     <w:rsid w:val="00146CA9"/>
+    <w:rsid w:val="00147020"/>
     <w:rsid w:val="0014704E"/>
     <w:rsid w:val="00147587"/>
     <w:rsid w:val="00147BBE"/>
     <w:rsid w:val="00147F0D"/>
     <w:rsid w:val="00150236"/>
     <w:rsid w:val="00150D57"/>
+    <w:rsid w:val="001511AC"/>
     <w:rsid w:val="001512B1"/>
     <w:rsid w:val="0015160D"/>
     <w:rsid w:val="00151773"/>
     <w:rsid w:val="001518CF"/>
     <w:rsid w:val="001522C7"/>
     <w:rsid w:val="001523FA"/>
     <w:rsid w:val="001526A3"/>
     <w:rsid w:val="00152B77"/>
     <w:rsid w:val="00153066"/>
     <w:rsid w:val="001532CC"/>
     <w:rsid w:val="001537D6"/>
     <w:rsid w:val="00153D68"/>
     <w:rsid w:val="00154175"/>
     <w:rsid w:val="00154AF8"/>
     <w:rsid w:val="0015514F"/>
     <w:rsid w:val="00155295"/>
     <w:rsid w:val="001556FD"/>
     <w:rsid w:val="001558DD"/>
     <w:rsid w:val="00155AEE"/>
     <w:rsid w:val="001560E6"/>
     <w:rsid w:val="001560E9"/>
     <w:rsid w:val="00156247"/>
+    <w:rsid w:val="00156A65"/>
     <w:rsid w:val="00157ADE"/>
     <w:rsid w:val="00157B4C"/>
     <w:rsid w:val="00157C96"/>
     <w:rsid w:val="00157F7C"/>
     <w:rsid w:val="00157F83"/>
     <w:rsid w:val="001601FC"/>
     <w:rsid w:val="00160319"/>
+    <w:rsid w:val="00161126"/>
     <w:rsid w:val="0016119F"/>
     <w:rsid w:val="00161321"/>
     <w:rsid w:val="00161A7C"/>
     <w:rsid w:val="00162B89"/>
     <w:rsid w:val="001639E6"/>
     <w:rsid w:val="0016406A"/>
     <w:rsid w:val="0016429B"/>
     <w:rsid w:val="001642F9"/>
     <w:rsid w:val="00164E0F"/>
     <w:rsid w:val="00164E5D"/>
     <w:rsid w:val="001652D8"/>
     <w:rsid w:val="0016557F"/>
     <w:rsid w:val="001656B9"/>
     <w:rsid w:val="00166374"/>
     <w:rsid w:val="00166FDB"/>
+    <w:rsid w:val="001675BA"/>
     <w:rsid w:val="00170B14"/>
     <w:rsid w:val="00170C5B"/>
+    <w:rsid w:val="00170FB3"/>
     <w:rsid w:val="0017182E"/>
     <w:rsid w:val="00171E0C"/>
     <w:rsid w:val="0017279B"/>
     <w:rsid w:val="0017309D"/>
     <w:rsid w:val="001732C6"/>
     <w:rsid w:val="00173711"/>
     <w:rsid w:val="00173828"/>
+    <w:rsid w:val="001739AA"/>
     <w:rsid w:val="00173CCB"/>
     <w:rsid w:val="00173E42"/>
     <w:rsid w:val="001741BF"/>
     <w:rsid w:val="0017439A"/>
+    <w:rsid w:val="00174DD8"/>
     <w:rsid w:val="001752E8"/>
+    <w:rsid w:val="001753BC"/>
     <w:rsid w:val="001755F0"/>
     <w:rsid w:val="001757EA"/>
     <w:rsid w:val="0017613A"/>
     <w:rsid w:val="00176CB5"/>
     <w:rsid w:val="00176F06"/>
     <w:rsid w:val="00177330"/>
     <w:rsid w:val="001776FA"/>
+    <w:rsid w:val="0017786A"/>
     <w:rsid w:val="00177F79"/>
     <w:rsid w:val="00180816"/>
     <w:rsid w:val="00180B1D"/>
     <w:rsid w:val="00180B42"/>
     <w:rsid w:val="00181464"/>
     <w:rsid w:val="00181E9F"/>
+    <w:rsid w:val="00181EE7"/>
     <w:rsid w:val="00182D7D"/>
     <w:rsid w:val="00182F28"/>
     <w:rsid w:val="00182FAD"/>
     <w:rsid w:val="00183680"/>
     <w:rsid w:val="00183DB4"/>
     <w:rsid w:val="00183E5E"/>
     <w:rsid w:val="001842B6"/>
     <w:rsid w:val="001842EA"/>
     <w:rsid w:val="0018556B"/>
     <w:rsid w:val="001859ED"/>
     <w:rsid w:val="0018645A"/>
     <w:rsid w:val="001869C7"/>
     <w:rsid w:val="00186AFC"/>
     <w:rsid w:val="00186BFE"/>
     <w:rsid w:val="00187ACF"/>
+    <w:rsid w:val="00187DD3"/>
+    <w:rsid w:val="001904B8"/>
     <w:rsid w:val="00190E10"/>
     <w:rsid w:val="00190FAE"/>
     <w:rsid w:val="00191313"/>
     <w:rsid w:val="0019174F"/>
     <w:rsid w:val="00191D31"/>
     <w:rsid w:val="00191E8D"/>
     <w:rsid w:val="00191F60"/>
     <w:rsid w:val="001921D4"/>
     <w:rsid w:val="00192237"/>
     <w:rsid w:val="00193CC6"/>
     <w:rsid w:val="00193D72"/>
     <w:rsid w:val="00193E47"/>
     <w:rsid w:val="00194E45"/>
     <w:rsid w:val="00195533"/>
     <w:rsid w:val="00195E4C"/>
     <w:rsid w:val="001963E2"/>
+    <w:rsid w:val="001966BC"/>
     <w:rsid w:val="0019684E"/>
     <w:rsid w:val="001969ED"/>
     <w:rsid w:val="00196E85"/>
     <w:rsid w:val="001971B6"/>
     <w:rsid w:val="0019761A"/>
     <w:rsid w:val="00197A95"/>
+    <w:rsid w:val="00197E94"/>
+    <w:rsid w:val="001A0107"/>
     <w:rsid w:val="001A02E4"/>
     <w:rsid w:val="001A038E"/>
     <w:rsid w:val="001A1A3D"/>
     <w:rsid w:val="001A1AF0"/>
     <w:rsid w:val="001A1B45"/>
     <w:rsid w:val="001A2348"/>
     <w:rsid w:val="001A35A2"/>
     <w:rsid w:val="001A39E2"/>
     <w:rsid w:val="001A3D64"/>
     <w:rsid w:val="001A4832"/>
     <w:rsid w:val="001A4BBB"/>
     <w:rsid w:val="001A4EB1"/>
     <w:rsid w:val="001A5E20"/>
     <w:rsid w:val="001A61D8"/>
     <w:rsid w:val="001A6CB9"/>
     <w:rsid w:val="001A750E"/>
     <w:rsid w:val="001A7554"/>
     <w:rsid w:val="001A7686"/>
+    <w:rsid w:val="001A7C21"/>
     <w:rsid w:val="001B04A9"/>
     <w:rsid w:val="001B0561"/>
     <w:rsid w:val="001B0D40"/>
     <w:rsid w:val="001B0F40"/>
     <w:rsid w:val="001B13C6"/>
     <w:rsid w:val="001B19C0"/>
     <w:rsid w:val="001B1CFF"/>
     <w:rsid w:val="001B2281"/>
     <w:rsid w:val="001B22D2"/>
     <w:rsid w:val="001B2878"/>
     <w:rsid w:val="001B2985"/>
     <w:rsid w:val="001B2AAE"/>
     <w:rsid w:val="001B2C5E"/>
     <w:rsid w:val="001B2CD6"/>
+    <w:rsid w:val="001B30DE"/>
     <w:rsid w:val="001B4868"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4DE5"/>
+    <w:rsid w:val="001B59A0"/>
+    <w:rsid w:val="001B5A29"/>
     <w:rsid w:val="001B5D4A"/>
+    <w:rsid w:val="001B623E"/>
     <w:rsid w:val="001B680E"/>
     <w:rsid w:val="001B6881"/>
     <w:rsid w:val="001B745E"/>
     <w:rsid w:val="001B781D"/>
     <w:rsid w:val="001B7899"/>
     <w:rsid w:val="001B7BDA"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001B7E36"/>
     <w:rsid w:val="001C03A0"/>
     <w:rsid w:val="001C058C"/>
     <w:rsid w:val="001C083B"/>
     <w:rsid w:val="001C0A0F"/>
     <w:rsid w:val="001C1B1C"/>
     <w:rsid w:val="001C245E"/>
     <w:rsid w:val="001C2A17"/>
     <w:rsid w:val="001C37CB"/>
     <w:rsid w:val="001C3AFD"/>
     <w:rsid w:val="001C3DD0"/>
     <w:rsid w:val="001C4215"/>
     <w:rsid w:val="001C43FB"/>
     <w:rsid w:val="001C443E"/>
     <w:rsid w:val="001C4572"/>
     <w:rsid w:val="001C4F02"/>
     <w:rsid w:val="001C4F62"/>
     <w:rsid w:val="001C5021"/>
     <w:rsid w:val="001C5207"/>
     <w:rsid w:val="001C52A3"/>
+    <w:rsid w:val="001C58E1"/>
     <w:rsid w:val="001C6002"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C63C4"/>
     <w:rsid w:val="001C6788"/>
     <w:rsid w:val="001C6D90"/>
     <w:rsid w:val="001C6EF5"/>
     <w:rsid w:val="001C79EE"/>
+    <w:rsid w:val="001D0594"/>
     <w:rsid w:val="001D0BD6"/>
+    <w:rsid w:val="001D17CE"/>
     <w:rsid w:val="001D1C56"/>
     <w:rsid w:val="001D2382"/>
     <w:rsid w:val="001D291D"/>
     <w:rsid w:val="001D2A15"/>
     <w:rsid w:val="001D2D29"/>
     <w:rsid w:val="001D2DC2"/>
     <w:rsid w:val="001D346D"/>
+    <w:rsid w:val="001D4008"/>
     <w:rsid w:val="001D42E6"/>
     <w:rsid w:val="001D4383"/>
     <w:rsid w:val="001D4581"/>
     <w:rsid w:val="001D4834"/>
     <w:rsid w:val="001D4C73"/>
     <w:rsid w:val="001D52F7"/>
     <w:rsid w:val="001D5C57"/>
     <w:rsid w:val="001D5E07"/>
     <w:rsid w:val="001D666B"/>
     <w:rsid w:val="001D66C3"/>
     <w:rsid w:val="001D6ED6"/>
     <w:rsid w:val="001D742E"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001D7FE5"/>
     <w:rsid w:val="001E0800"/>
     <w:rsid w:val="001E0C2F"/>
     <w:rsid w:val="001E15A5"/>
+    <w:rsid w:val="001E15DD"/>
     <w:rsid w:val="001E164A"/>
+    <w:rsid w:val="001E1D5C"/>
     <w:rsid w:val="001E24C0"/>
     <w:rsid w:val="001E2815"/>
     <w:rsid w:val="001E301E"/>
     <w:rsid w:val="001E3461"/>
     <w:rsid w:val="001E3DE6"/>
     <w:rsid w:val="001E45DF"/>
+    <w:rsid w:val="001E46A3"/>
     <w:rsid w:val="001E4D28"/>
     <w:rsid w:val="001E4D9C"/>
     <w:rsid w:val="001E5A99"/>
+    <w:rsid w:val="001E674D"/>
     <w:rsid w:val="001E69B3"/>
     <w:rsid w:val="001E7010"/>
     <w:rsid w:val="001E7570"/>
     <w:rsid w:val="001E782F"/>
     <w:rsid w:val="001E7C6C"/>
     <w:rsid w:val="001F09B8"/>
     <w:rsid w:val="001F0D4F"/>
     <w:rsid w:val="001F0EC5"/>
     <w:rsid w:val="001F1376"/>
     <w:rsid w:val="001F198E"/>
     <w:rsid w:val="001F19DE"/>
     <w:rsid w:val="001F2264"/>
     <w:rsid w:val="001F24E5"/>
     <w:rsid w:val="001F25FB"/>
     <w:rsid w:val="001F2950"/>
     <w:rsid w:val="001F316A"/>
     <w:rsid w:val="001F328F"/>
     <w:rsid w:val="001F334A"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F3EAA"/>
     <w:rsid w:val="001F4519"/>
     <w:rsid w:val="001F4616"/>
     <w:rsid w:val="001F46F8"/>
+    <w:rsid w:val="001F53E7"/>
+    <w:rsid w:val="001F5C78"/>
     <w:rsid w:val="001F631E"/>
     <w:rsid w:val="001F68B5"/>
     <w:rsid w:val="001F6CFE"/>
+    <w:rsid w:val="001F736D"/>
     <w:rsid w:val="001F73CB"/>
     <w:rsid w:val="001F7EA2"/>
     <w:rsid w:val="00200309"/>
     <w:rsid w:val="00200513"/>
     <w:rsid w:val="00200536"/>
     <w:rsid w:val="0020055A"/>
     <w:rsid w:val="00200AAE"/>
     <w:rsid w:val="002024BD"/>
     <w:rsid w:val="00202660"/>
     <w:rsid w:val="00202807"/>
     <w:rsid w:val="002030FD"/>
     <w:rsid w:val="0020377B"/>
     <w:rsid w:val="00204341"/>
     <w:rsid w:val="002045F2"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00205253"/>
     <w:rsid w:val="002053BA"/>
     <w:rsid w:val="002062E0"/>
     <w:rsid w:val="0020677F"/>
     <w:rsid w:val="00206987"/>
+    <w:rsid w:val="00206BE5"/>
     <w:rsid w:val="00207425"/>
     <w:rsid w:val="00207435"/>
     <w:rsid w:val="002106F5"/>
     <w:rsid w:val="00210981"/>
     <w:rsid w:val="00210EEE"/>
+    <w:rsid w:val="002115DC"/>
     <w:rsid w:val="00211BCC"/>
     <w:rsid w:val="00211D83"/>
     <w:rsid w:val="0021202C"/>
     <w:rsid w:val="002121E4"/>
     <w:rsid w:val="002122A6"/>
     <w:rsid w:val="00212403"/>
+    <w:rsid w:val="0021263E"/>
     <w:rsid w:val="00212ABF"/>
     <w:rsid w:val="002132F2"/>
     <w:rsid w:val="00213526"/>
+    <w:rsid w:val="00213AB2"/>
     <w:rsid w:val="00213C9B"/>
     <w:rsid w:val="00213E1B"/>
     <w:rsid w:val="00213FAD"/>
     <w:rsid w:val="002140F8"/>
     <w:rsid w:val="002148EA"/>
     <w:rsid w:val="0021498E"/>
     <w:rsid w:val="00214D3F"/>
     <w:rsid w:val="00214DCF"/>
     <w:rsid w:val="00215620"/>
     <w:rsid w:val="00215734"/>
     <w:rsid w:val="00215CF2"/>
     <w:rsid w:val="00215DD4"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="002167A2"/>
     <w:rsid w:val="002169E2"/>
     <w:rsid w:val="00216C56"/>
     <w:rsid w:val="002177D2"/>
     <w:rsid w:val="0022027E"/>
     <w:rsid w:val="002202C6"/>
     <w:rsid w:val="002203C5"/>
     <w:rsid w:val="00220CA5"/>
     <w:rsid w:val="00220F0B"/>
+    <w:rsid w:val="002210FA"/>
     <w:rsid w:val="00221FB3"/>
     <w:rsid w:val="002228B4"/>
     <w:rsid w:val="0022318D"/>
     <w:rsid w:val="0022356F"/>
     <w:rsid w:val="002238F6"/>
+    <w:rsid w:val="002240A8"/>
     <w:rsid w:val="0022490F"/>
     <w:rsid w:val="002255B4"/>
+    <w:rsid w:val="002255D4"/>
+    <w:rsid w:val="00225BC6"/>
     <w:rsid w:val="00225CC3"/>
     <w:rsid w:val="00225FE1"/>
     <w:rsid w:val="0022601E"/>
     <w:rsid w:val="00226542"/>
     <w:rsid w:val="00226611"/>
     <w:rsid w:val="002268BA"/>
+    <w:rsid w:val="00226949"/>
     <w:rsid w:val="00226A69"/>
     <w:rsid w:val="00226C60"/>
     <w:rsid w:val="00227A5D"/>
     <w:rsid w:val="002301A8"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230544"/>
     <w:rsid w:val="002305C0"/>
     <w:rsid w:val="002315AC"/>
     <w:rsid w:val="00231659"/>
+    <w:rsid w:val="00231A5E"/>
     <w:rsid w:val="00232E10"/>
     <w:rsid w:val="002330C6"/>
     <w:rsid w:val="0023367F"/>
     <w:rsid w:val="002343CC"/>
     <w:rsid w:val="002348CD"/>
     <w:rsid w:val="00234DA0"/>
     <w:rsid w:val="00235594"/>
     <w:rsid w:val="00235A84"/>
     <w:rsid w:val="00235FA1"/>
     <w:rsid w:val="00236232"/>
     <w:rsid w:val="002363EE"/>
     <w:rsid w:val="0023672C"/>
     <w:rsid w:val="002368CF"/>
+    <w:rsid w:val="0023715D"/>
     <w:rsid w:val="0023719E"/>
     <w:rsid w:val="00237A8E"/>
     <w:rsid w:val="0024023A"/>
     <w:rsid w:val="00240304"/>
     <w:rsid w:val="002406BC"/>
     <w:rsid w:val="00240C60"/>
     <w:rsid w:val="00241670"/>
     <w:rsid w:val="0024191E"/>
     <w:rsid w:val="0024193B"/>
     <w:rsid w:val="00241B87"/>
     <w:rsid w:val="00241DD1"/>
     <w:rsid w:val="00242302"/>
+    <w:rsid w:val="00242A7F"/>
     <w:rsid w:val="00243554"/>
     <w:rsid w:val="00243796"/>
     <w:rsid w:val="002459F9"/>
     <w:rsid w:val="00245D3E"/>
     <w:rsid w:val="002468E4"/>
     <w:rsid w:val="00246B0F"/>
     <w:rsid w:val="00247051"/>
+    <w:rsid w:val="002502FC"/>
     <w:rsid w:val="00250895"/>
     <w:rsid w:val="0025094E"/>
     <w:rsid w:val="00250ACB"/>
     <w:rsid w:val="002516EE"/>
     <w:rsid w:val="002518E5"/>
     <w:rsid w:val="00251C0A"/>
     <w:rsid w:val="00251CAA"/>
     <w:rsid w:val="00251D23"/>
     <w:rsid w:val="0025204E"/>
+    <w:rsid w:val="00252836"/>
     <w:rsid w:val="002531B9"/>
     <w:rsid w:val="00253745"/>
     <w:rsid w:val="002543B5"/>
     <w:rsid w:val="00254685"/>
+    <w:rsid w:val="002546C8"/>
     <w:rsid w:val="00254752"/>
     <w:rsid w:val="002548FC"/>
     <w:rsid w:val="00254E83"/>
     <w:rsid w:val="00255551"/>
     <w:rsid w:val="00255682"/>
     <w:rsid w:val="00256B4C"/>
+    <w:rsid w:val="002572CD"/>
     <w:rsid w:val="002574F3"/>
     <w:rsid w:val="00257504"/>
     <w:rsid w:val="002612AC"/>
     <w:rsid w:val="00261E33"/>
+    <w:rsid w:val="002627D0"/>
     <w:rsid w:val="0026447E"/>
+    <w:rsid w:val="002645EF"/>
     <w:rsid w:val="002646FC"/>
     <w:rsid w:val="00264D9F"/>
     <w:rsid w:val="00264EAF"/>
     <w:rsid w:val="0026506A"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="0026555F"/>
     <w:rsid w:val="00265CC9"/>
     <w:rsid w:val="0026603E"/>
+    <w:rsid w:val="002660A2"/>
     <w:rsid w:val="002666AA"/>
     <w:rsid w:val="002669AB"/>
     <w:rsid w:val="00266AFC"/>
     <w:rsid w:val="00267039"/>
     <w:rsid w:val="0026753F"/>
     <w:rsid w:val="00267800"/>
+    <w:rsid w:val="00267C33"/>
     <w:rsid w:val="00267C70"/>
     <w:rsid w:val="00267D4E"/>
+    <w:rsid w:val="00270612"/>
     <w:rsid w:val="00270C53"/>
     <w:rsid w:val="0027140B"/>
     <w:rsid w:val="002714BB"/>
     <w:rsid w:val="002714EE"/>
     <w:rsid w:val="0027250A"/>
     <w:rsid w:val="00272940"/>
     <w:rsid w:val="00272FD0"/>
     <w:rsid w:val="002731F6"/>
     <w:rsid w:val="00273265"/>
     <w:rsid w:val="0027328B"/>
+    <w:rsid w:val="0027341E"/>
     <w:rsid w:val="00273DFF"/>
     <w:rsid w:val="00274368"/>
     <w:rsid w:val="00274B37"/>
     <w:rsid w:val="00274DD4"/>
     <w:rsid w:val="00275335"/>
+    <w:rsid w:val="00275771"/>
+    <w:rsid w:val="00275983"/>
     <w:rsid w:val="00275FD6"/>
+    <w:rsid w:val="00275FD8"/>
     <w:rsid w:val="00276406"/>
     <w:rsid w:val="0027663F"/>
     <w:rsid w:val="00276966"/>
     <w:rsid w:val="00276AA0"/>
     <w:rsid w:val="00276EBA"/>
     <w:rsid w:val="00277368"/>
+    <w:rsid w:val="00277B41"/>
     <w:rsid w:val="00277E14"/>
     <w:rsid w:val="0028090D"/>
     <w:rsid w:val="00280D55"/>
     <w:rsid w:val="00281329"/>
     <w:rsid w:val="00281636"/>
     <w:rsid w:val="00281F7D"/>
     <w:rsid w:val="00282AC4"/>
     <w:rsid w:val="00282CDE"/>
     <w:rsid w:val="0028307C"/>
     <w:rsid w:val="0028363E"/>
     <w:rsid w:val="0028391B"/>
     <w:rsid w:val="00283DB1"/>
     <w:rsid w:val="00284736"/>
     <w:rsid w:val="002847AA"/>
     <w:rsid w:val="0028562B"/>
     <w:rsid w:val="002858A4"/>
     <w:rsid w:val="00285C9E"/>
     <w:rsid w:val="00286791"/>
     <w:rsid w:val="00286C40"/>
     <w:rsid w:val="00287062"/>
     <w:rsid w:val="00287629"/>
     <w:rsid w:val="00287D81"/>
     <w:rsid w:val="00287F14"/>
     <w:rsid w:val="002904A9"/>
     <w:rsid w:val="00290CAE"/>
     <w:rsid w:val="002916D5"/>
     <w:rsid w:val="002919F7"/>
     <w:rsid w:val="00291B5C"/>
     <w:rsid w:val="00291F4D"/>
     <w:rsid w:val="00292BC5"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="00292D97"/>
     <w:rsid w:val="00293047"/>
     <w:rsid w:val="00293A5F"/>
     <w:rsid w:val="00293B35"/>
     <w:rsid w:val="002940BB"/>
+    <w:rsid w:val="002949B5"/>
     <w:rsid w:val="00294AD8"/>
+    <w:rsid w:val="00294D67"/>
     <w:rsid w:val="00295287"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="002957AD"/>
     <w:rsid w:val="002963CB"/>
     <w:rsid w:val="00296767"/>
     <w:rsid w:val="00296A22"/>
     <w:rsid w:val="00296EE9"/>
     <w:rsid w:val="002976B0"/>
     <w:rsid w:val="00297E8A"/>
+    <w:rsid w:val="00297E94"/>
     <w:rsid w:val="00297FF0"/>
     <w:rsid w:val="002A005C"/>
     <w:rsid w:val="002A046E"/>
+    <w:rsid w:val="002A094B"/>
     <w:rsid w:val="002A111D"/>
     <w:rsid w:val="002A143A"/>
     <w:rsid w:val="002A14F4"/>
     <w:rsid w:val="002A19EC"/>
     <w:rsid w:val="002A1DBB"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A1E1E"/>
     <w:rsid w:val="002A2850"/>
+    <w:rsid w:val="002A2FA2"/>
     <w:rsid w:val="002A37F8"/>
     <w:rsid w:val="002A38FB"/>
     <w:rsid w:val="002A3C19"/>
     <w:rsid w:val="002A4094"/>
     <w:rsid w:val="002A41DD"/>
     <w:rsid w:val="002A4921"/>
     <w:rsid w:val="002A4D4B"/>
     <w:rsid w:val="002A4FC7"/>
     <w:rsid w:val="002A50CE"/>
     <w:rsid w:val="002A56EB"/>
     <w:rsid w:val="002A5F20"/>
     <w:rsid w:val="002A6E82"/>
     <w:rsid w:val="002A6F71"/>
     <w:rsid w:val="002A6FBC"/>
     <w:rsid w:val="002A744C"/>
     <w:rsid w:val="002A7FC5"/>
     <w:rsid w:val="002B09F1"/>
     <w:rsid w:val="002B0AAF"/>
     <w:rsid w:val="002B10A7"/>
     <w:rsid w:val="002B2987"/>
     <w:rsid w:val="002B31F6"/>
     <w:rsid w:val="002B36AD"/>
+    <w:rsid w:val="002B3BF3"/>
     <w:rsid w:val="002B3C35"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B41B8"/>
     <w:rsid w:val="002B4B5C"/>
     <w:rsid w:val="002B4CE3"/>
     <w:rsid w:val="002B4D89"/>
+    <w:rsid w:val="002B5324"/>
     <w:rsid w:val="002B5BE0"/>
     <w:rsid w:val="002B6463"/>
     <w:rsid w:val="002B680B"/>
     <w:rsid w:val="002B6B96"/>
     <w:rsid w:val="002B6F98"/>
     <w:rsid w:val="002B70CB"/>
     <w:rsid w:val="002C0243"/>
     <w:rsid w:val="002C0E6B"/>
     <w:rsid w:val="002C12E7"/>
+    <w:rsid w:val="002C16AA"/>
     <w:rsid w:val="002C1F29"/>
     <w:rsid w:val="002C2F33"/>
     <w:rsid w:val="002C3583"/>
     <w:rsid w:val="002C3A26"/>
     <w:rsid w:val="002C3A80"/>
     <w:rsid w:val="002C43AA"/>
+    <w:rsid w:val="002C5399"/>
     <w:rsid w:val="002C5550"/>
     <w:rsid w:val="002C595F"/>
     <w:rsid w:val="002C5BDB"/>
     <w:rsid w:val="002C5D2F"/>
     <w:rsid w:val="002C679B"/>
     <w:rsid w:val="002C67DF"/>
     <w:rsid w:val="002C728C"/>
     <w:rsid w:val="002C7A88"/>
     <w:rsid w:val="002C7EDF"/>
     <w:rsid w:val="002C7F14"/>
     <w:rsid w:val="002D0215"/>
     <w:rsid w:val="002D086C"/>
     <w:rsid w:val="002D1A69"/>
     <w:rsid w:val="002D246E"/>
     <w:rsid w:val="002D2DA2"/>
     <w:rsid w:val="002D2E45"/>
     <w:rsid w:val="002D308E"/>
     <w:rsid w:val="002D3D86"/>
     <w:rsid w:val="002D4EFF"/>
     <w:rsid w:val="002D4FB8"/>
     <w:rsid w:val="002D5230"/>
     <w:rsid w:val="002D584D"/>
     <w:rsid w:val="002D5FC7"/>
     <w:rsid w:val="002D7683"/>
     <w:rsid w:val="002D7717"/>
     <w:rsid w:val="002D78E4"/>
     <w:rsid w:val="002D7ECF"/>
     <w:rsid w:val="002E041B"/>
     <w:rsid w:val="002E0577"/>
     <w:rsid w:val="002E0F56"/>
+    <w:rsid w:val="002E10E8"/>
     <w:rsid w:val="002E1E49"/>
     <w:rsid w:val="002E1F62"/>
     <w:rsid w:val="002E2084"/>
+    <w:rsid w:val="002E2357"/>
     <w:rsid w:val="002E26BB"/>
     <w:rsid w:val="002E2940"/>
     <w:rsid w:val="002E3150"/>
     <w:rsid w:val="002E3A98"/>
     <w:rsid w:val="002E4816"/>
     <w:rsid w:val="002E4A7A"/>
     <w:rsid w:val="002E4E3C"/>
     <w:rsid w:val="002E560A"/>
     <w:rsid w:val="002E58E0"/>
     <w:rsid w:val="002E5902"/>
     <w:rsid w:val="002E5CBE"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002E64A1"/>
+    <w:rsid w:val="002E658F"/>
     <w:rsid w:val="002E66D5"/>
     <w:rsid w:val="002E670D"/>
     <w:rsid w:val="002E6968"/>
     <w:rsid w:val="002E6F32"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002E71BD"/>
     <w:rsid w:val="002E7BBD"/>
     <w:rsid w:val="002E7E02"/>
     <w:rsid w:val="002E7F8A"/>
     <w:rsid w:val="002F015F"/>
     <w:rsid w:val="002F10C5"/>
+    <w:rsid w:val="002F1637"/>
     <w:rsid w:val="002F186D"/>
     <w:rsid w:val="002F1E48"/>
+    <w:rsid w:val="002F2894"/>
+    <w:rsid w:val="002F3348"/>
+    <w:rsid w:val="002F3D6C"/>
+    <w:rsid w:val="002F3F54"/>
     <w:rsid w:val="002F43CD"/>
     <w:rsid w:val="002F43D1"/>
     <w:rsid w:val="002F4883"/>
     <w:rsid w:val="002F4FEF"/>
     <w:rsid w:val="002F534C"/>
     <w:rsid w:val="002F5B9E"/>
+    <w:rsid w:val="002F658D"/>
     <w:rsid w:val="002F661F"/>
     <w:rsid w:val="002F6740"/>
     <w:rsid w:val="002F67F1"/>
     <w:rsid w:val="002F7D9B"/>
     <w:rsid w:val="002F7EC7"/>
     <w:rsid w:val="002F7F4F"/>
     <w:rsid w:val="003007E0"/>
     <w:rsid w:val="00300A03"/>
     <w:rsid w:val="00300D04"/>
     <w:rsid w:val="00300D47"/>
     <w:rsid w:val="0030101D"/>
+    <w:rsid w:val="003017AA"/>
     <w:rsid w:val="00301881"/>
     <w:rsid w:val="0030199F"/>
     <w:rsid w:val="0030207A"/>
     <w:rsid w:val="00302225"/>
     <w:rsid w:val="0030232B"/>
     <w:rsid w:val="00302D19"/>
     <w:rsid w:val="0030332C"/>
     <w:rsid w:val="003037F5"/>
     <w:rsid w:val="00304815"/>
     <w:rsid w:val="0030492A"/>
     <w:rsid w:val="00304E2B"/>
     <w:rsid w:val="00304FAC"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="0030578D"/>
     <w:rsid w:val="00305944"/>
+    <w:rsid w:val="00306637"/>
     <w:rsid w:val="003070B7"/>
     <w:rsid w:val="003072C7"/>
     <w:rsid w:val="003078EB"/>
     <w:rsid w:val="003104A8"/>
     <w:rsid w:val="003104C9"/>
     <w:rsid w:val="00310E34"/>
     <w:rsid w:val="00310F97"/>
     <w:rsid w:val="003114B5"/>
     <w:rsid w:val="00311E30"/>
     <w:rsid w:val="00312667"/>
     <w:rsid w:val="00312682"/>
     <w:rsid w:val="003126C6"/>
     <w:rsid w:val="00312DCC"/>
+    <w:rsid w:val="0031336C"/>
     <w:rsid w:val="003136E1"/>
+    <w:rsid w:val="0031430B"/>
     <w:rsid w:val="00314559"/>
     <w:rsid w:val="00314870"/>
     <w:rsid w:val="00315512"/>
     <w:rsid w:val="0031603B"/>
     <w:rsid w:val="0031764D"/>
     <w:rsid w:val="00317E36"/>
     <w:rsid w:val="00317F13"/>
     <w:rsid w:val="00317F75"/>
     <w:rsid w:val="003200ED"/>
     <w:rsid w:val="00320316"/>
     <w:rsid w:val="003204BD"/>
     <w:rsid w:val="00320890"/>
     <w:rsid w:val="00320E76"/>
     <w:rsid w:val="003214FC"/>
     <w:rsid w:val="003218C2"/>
     <w:rsid w:val="00321F17"/>
     <w:rsid w:val="00322128"/>
     <w:rsid w:val="00322CB5"/>
     <w:rsid w:val="00322D98"/>
+    <w:rsid w:val="00324049"/>
     <w:rsid w:val="00324232"/>
     <w:rsid w:val="0032473D"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00325FB1"/>
     <w:rsid w:val="003261C6"/>
     <w:rsid w:val="00326482"/>
     <w:rsid w:val="00326541"/>
     <w:rsid w:val="00326A6B"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="00326E57"/>
     <w:rsid w:val="0033004A"/>
     <w:rsid w:val="00330505"/>
     <w:rsid w:val="00330826"/>
     <w:rsid w:val="00330CCF"/>
     <w:rsid w:val="00331315"/>
     <w:rsid w:val="00331859"/>
     <w:rsid w:val="00332030"/>
     <w:rsid w:val="00332DF2"/>
     <w:rsid w:val="003335C2"/>
     <w:rsid w:val="00333827"/>
     <w:rsid w:val="003339C4"/>
     <w:rsid w:val="00334170"/>
     <w:rsid w:val="00334377"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="00335A16"/>
     <w:rsid w:val="0033642B"/>
     <w:rsid w:val="00336B4F"/>
+    <w:rsid w:val="00336BE7"/>
     <w:rsid w:val="0033769F"/>
     <w:rsid w:val="00337968"/>
+    <w:rsid w:val="0034012A"/>
     <w:rsid w:val="00340290"/>
     <w:rsid w:val="003414DD"/>
     <w:rsid w:val="003415D4"/>
     <w:rsid w:val="00341BAF"/>
     <w:rsid w:val="0034201E"/>
     <w:rsid w:val="0034248B"/>
     <w:rsid w:val="00342B80"/>
+    <w:rsid w:val="00342B82"/>
+    <w:rsid w:val="00343BE4"/>
     <w:rsid w:val="00343F03"/>
     <w:rsid w:val="00344168"/>
     <w:rsid w:val="00344356"/>
     <w:rsid w:val="003445B5"/>
     <w:rsid w:val="00344685"/>
     <w:rsid w:val="00344D23"/>
     <w:rsid w:val="00345019"/>
     <w:rsid w:val="0034519D"/>
     <w:rsid w:val="003451A8"/>
+    <w:rsid w:val="00345C41"/>
     <w:rsid w:val="0034629E"/>
+    <w:rsid w:val="0034651F"/>
     <w:rsid w:val="00346B46"/>
     <w:rsid w:val="00346C47"/>
     <w:rsid w:val="00346E65"/>
     <w:rsid w:val="00347726"/>
     <w:rsid w:val="003478EB"/>
     <w:rsid w:val="003500A5"/>
+    <w:rsid w:val="00350171"/>
     <w:rsid w:val="00350823"/>
     <w:rsid w:val="00350D40"/>
     <w:rsid w:val="00350F6A"/>
     <w:rsid w:val="0035202E"/>
     <w:rsid w:val="00352375"/>
     <w:rsid w:val="003523D8"/>
     <w:rsid w:val="00352DD8"/>
     <w:rsid w:val="00353A29"/>
     <w:rsid w:val="00353BE7"/>
     <w:rsid w:val="00354786"/>
     <w:rsid w:val="00355264"/>
     <w:rsid w:val="003559F1"/>
     <w:rsid w:val="0035635C"/>
     <w:rsid w:val="0035642A"/>
     <w:rsid w:val="00356487"/>
     <w:rsid w:val="00356F05"/>
     <w:rsid w:val="003574F2"/>
     <w:rsid w:val="003576FA"/>
     <w:rsid w:val="003578DA"/>
     <w:rsid w:val="00357C1F"/>
     <w:rsid w:val="00357F48"/>
     <w:rsid w:val="00360213"/>
     <w:rsid w:val="003602BC"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="003605E2"/>
     <w:rsid w:val="003608D1"/>
     <w:rsid w:val="00360B9C"/>
     <w:rsid w:val="00361134"/>
     <w:rsid w:val="00361285"/>
     <w:rsid w:val="00361333"/>
     <w:rsid w:val="00362041"/>
     <w:rsid w:val="00362351"/>
     <w:rsid w:val="00362BDD"/>
     <w:rsid w:val="00362F51"/>
     <w:rsid w:val="0036313B"/>
     <w:rsid w:val="00363535"/>
     <w:rsid w:val="00363A47"/>
     <w:rsid w:val="0036454E"/>
     <w:rsid w:val="00364672"/>
+    <w:rsid w:val="003651FD"/>
+    <w:rsid w:val="003655D8"/>
     <w:rsid w:val="0036571F"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003666AE"/>
     <w:rsid w:val="003669A7"/>
     <w:rsid w:val="00366FD3"/>
     <w:rsid w:val="003674C1"/>
     <w:rsid w:val="00367779"/>
     <w:rsid w:val="003679A7"/>
     <w:rsid w:val="00370112"/>
     <w:rsid w:val="003701FC"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="0037088C"/>
     <w:rsid w:val="00370AE6"/>
     <w:rsid w:val="00370D11"/>
     <w:rsid w:val="00371078"/>
     <w:rsid w:val="003712D1"/>
     <w:rsid w:val="003716EC"/>
     <w:rsid w:val="00371902"/>
     <w:rsid w:val="00371D75"/>
     <w:rsid w:val="00372F01"/>
+    <w:rsid w:val="00373116"/>
     <w:rsid w:val="003735C4"/>
     <w:rsid w:val="00373928"/>
     <w:rsid w:val="00374175"/>
     <w:rsid w:val="0037477E"/>
     <w:rsid w:val="00374939"/>
     <w:rsid w:val="0037521C"/>
     <w:rsid w:val="0037553B"/>
     <w:rsid w:val="003756A3"/>
     <w:rsid w:val="003757C0"/>
+    <w:rsid w:val="00375883"/>
     <w:rsid w:val="00375B2E"/>
     <w:rsid w:val="00375B63"/>
     <w:rsid w:val="00375C0E"/>
     <w:rsid w:val="00375C7B"/>
     <w:rsid w:val="00375DC8"/>
+    <w:rsid w:val="00376756"/>
     <w:rsid w:val="00376B0D"/>
     <w:rsid w:val="00376F2D"/>
     <w:rsid w:val="00377B3E"/>
     <w:rsid w:val="00377BF8"/>
     <w:rsid w:val="00377E87"/>
     <w:rsid w:val="00380036"/>
     <w:rsid w:val="003806C7"/>
     <w:rsid w:val="00380CCD"/>
     <w:rsid w:val="00380FA8"/>
     <w:rsid w:val="003814D7"/>
     <w:rsid w:val="00381DBE"/>
     <w:rsid w:val="00382073"/>
     <w:rsid w:val="00382767"/>
     <w:rsid w:val="00382F99"/>
     <w:rsid w:val="0038328B"/>
     <w:rsid w:val="003835BA"/>
     <w:rsid w:val="00383719"/>
     <w:rsid w:val="0038412E"/>
     <w:rsid w:val="0038416F"/>
     <w:rsid w:val="00384D30"/>
     <w:rsid w:val="00384F0B"/>
     <w:rsid w:val="003854B0"/>
     <w:rsid w:val="00385634"/>
     <w:rsid w:val="0038748D"/>
+    <w:rsid w:val="00387607"/>
     <w:rsid w:val="003904DB"/>
     <w:rsid w:val="003904FC"/>
     <w:rsid w:val="00390777"/>
     <w:rsid w:val="00390E4F"/>
     <w:rsid w:val="0039112E"/>
     <w:rsid w:val="003915EA"/>
+    <w:rsid w:val="00391A62"/>
     <w:rsid w:val="00392864"/>
     <w:rsid w:val="00392CBC"/>
     <w:rsid w:val="00392DED"/>
     <w:rsid w:val="003935C9"/>
     <w:rsid w:val="00394311"/>
+    <w:rsid w:val="00394A69"/>
     <w:rsid w:val="00394D85"/>
     <w:rsid w:val="00394F53"/>
     <w:rsid w:val="003952BF"/>
+    <w:rsid w:val="0039613D"/>
     <w:rsid w:val="00396565"/>
     <w:rsid w:val="00396AAE"/>
+    <w:rsid w:val="00396DFC"/>
     <w:rsid w:val="003975DB"/>
     <w:rsid w:val="00397BFD"/>
     <w:rsid w:val="00397FB1"/>
     <w:rsid w:val="003A0099"/>
     <w:rsid w:val="003A033B"/>
+    <w:rsid w:val="003A08C8"/>
     <w:rsid w:val="003A0D6F"/>
     <w:rsid w:val="003A13BF"/>
     <w:rsid w:val="003A16A3"/>
     <w:rsid w:val="003A1A2E"/>
     <w:rsid w:val="003A2514"/>
     <w:rsid w:val="003A2BBE"/>
+    <w:rsid w:val="003A48B0"/>
+    <w:rsid w:val="003A4BF1"/>
     <w:rsid w:val="003A52FB"/>
+    <w:rsid w:val="003A5CB9"/>
     <w:rsid w:val="003A66B2"/>
     <w:rsid w:val="003A6D2C"/>
     <w:rsid w:val="003A72DB"/>
     <w:rsid w:val="003A732B"/>
     <w:rsid w:val="003A798D"/>
     <w:rsid w:val="003A7A00"/>
     <w:rsid w:val="003B0482"/>
     <w:rsid w:val="003B10FC"/>
     <w:rsid w:val="003B1593"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2A1F"/>
     <w:rsid w:val="003B3433"/>
     <w:rsid w:val="003B57AE"/>
     <w:rsid w:val="003B5E74"/>
+    <w:rsid w:val="003B64C0"/>
     <w:rsid w:val="003B656D"/>
     <w:rsid w:val="003B6624"/>
     <w:rsid w:val="003B6925"/>
     <w:rsid w:val="003B6CA6"/>
     <w:rsid w:val="003B7246"/>
     <w:rsid w:val="003B7CEA"/>
     <w:rsid w:val="003B7D16"/>
     <w:rsid w:val="003B7D2B"/>
     <w:rsid w:val="003C0BCC"/>
     <w:rsid w:val="003C0C6B"/>
     <w:rsid w:val="003C2098"/>
     <w:rsid w:val="003C250F"/>
     <w:rsid w:val="003C2CC9"/>
     <w:rsid w:val="003C3044"/>
     <w:rsid w:val="003C3B6B"/>
     <w:rsid w:val="003C3BD3"/>
     <w:rsid w:val="003C43A4"/>
+    <w:rsid w:val="003C44FB"/>
     <w:rsid w:val="003C45E1"/>
     <w:rsid w:val="003C47C7"/>
     <w:rsid w:val="003C51B0"/>
+    <w:rsid w:val="003C60C3"/>
     <w:rsid w:val="003C6D66"/>
     <w:rsid w:val="003C74A9"/>
     <w:rsid w:val="003C780D"/>
     <w:rsid w:val="003C7DCE"/>
     <w:rsid w:val="003D0887"/>
     <w:rsid w:val="003D18CF"/>
     <w:rsid w:val="003D2266"/>
     <w:rsid w:val="003D3C4A"/>
     <w:rsid w:val="003D5145"/>
     <w:rsid w:val="003D5C4A"/>
     <w:rsid w:val="003D6B3E"/>
     <w:rsid w:val="003D7D1C"/>
     <w:rsid w:val="003E0052"/>
     <w:rsid w:val="003E1381"/>
     <w:rsid w:val="003E1812"/>
     <w:rsid w:val="003E1D7F"/>
     <w:rsid w:val="003E2521"/>
     <w:rsid w:val="003E2769"/>
     <w:rsid w:val="003E3D8F"/>
     <w:rsid w:val="003E40C8"/>
     <w:rsid w:val="003E476B"/>
     <w:rsid w:val="003E4793"/>
     <w:rsid w:val="003E4BCF"/>
     <w:rsid w:val="003E5039"/>
     <w:rsid w:val="003E5458"/>
@@ -12804,2770 +14068,3106 @@
     <w:rsid w:val="003F1475"/>
     <w:rsid w:val="003F2727"/>
     <w:rsid w:val="003F2EBA"/>
     <w:rsid w:val="003F2F63"/>
     <w:rsid w:val="003F325B"/>
     <w:rsid w:val="003F39B7"/>
     <w:rsid w:val="003F456D"/>
     <w:rsid w:val="003F4BCA"/>
     <w:rsid w:val="003F4ECE"/>
     <w:rsid w:val="003F51DD"/>
     <w:rsid w:val="003F5C23"/>
     <w:rsid w:val="003F5C46"/>
     <w:rsid w:val="003F6A80"/>
     <w:rsid w:val="003F6D34"/>
     <w:rsid w:val="003F730A"/>
     <w:rsid w:val="003F7A16"/>
     <w:rsid w:val="003F7DC2"/>
     <w:rsid w:val="004009DA"/>
     <w:rsid w:val="00400A12"/>
     <w:rsid w:val="00400DF6"/>
     <w:rsid w:val="00400E0C"/>
     <w:rsid w:val="00401180"/>
     <w:rsid w:val="004011C3"/>
     <w:rsid w:val="00401A85"/>
     <w:rsid w:val="00401D15"/>
+    <w:rsid w:val="00401F47"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00403488"/>
+    <w:rsid w:val="00403862"/>
     <w:rsid w:val="00403F92"/>
     <w:rsid w:val="00404115"/>
     <w:rsid w:val="00404910"/>
     <w:rsid w:val="00404AD0"/>
     <w:rsid w:val="00404E62"/>
+    <w:rsid w:val="004053FB"/>
     <w:rsid w:val="00405701"/>
     <w:rsid w:val="0040571E"/>
     <w:rsid w:val="004060EC"/>
     <w:rsid w:val="0040678E"/>
     <w:rsid w:val="00406A32"/>
     <w:rsid w:val="004072AC"/>
     <w:rsid w:val="00407786"/>
     <w:rsid w:val="00407C65"/>
+    <w:rsid w:val="00407E9A"/>
     <w:rsid w:val="00410167"/>
     <w:rsid w:val="0041037B"/>
     <w:rsid w:val="00410CE3"/>
     <w:rsid w:val="00410E0C"/>
     <w:rsid w:val="00410E96"/>
     <w:rsid w:val="004113E2"/>
     <w:rsid w:val="004115E7"/>
     <w:rsid w:val="0041261A"/>
     <w:rsid w:val="0041269B"/>
     <w:rsid w:val="0041294A"/>
     <w:rsid w:val="0041368B"/>
+    <w:rsid w:val="00413914"/>
     <w:rsid w:val="00413CF0"/>
     <w:rsid w:val="00413F6B"/>
     <w:rsid w:val="00414480"/>
     <w:rsid w:val="00414F75"/>
     <w:rsid w:val="00415796"/>
     <w:rsid w:val="0041592D"/>
     <w:rsid w:val="00415BAE"/>
     <w:rsid w:val="00415DD9"/>
     <w:rsid w:val="00415EFB"/>
     <w:rsid w:val="00416397"/>
     <w:rsid w:val="0041645C"/>
     <w:rsid w:val="0041697A"/>
     <w:rsid w:val="00417CB9"/>
     <w:rsid w:val="00420606"/>
     <w:rsid w:val="00420815"/>
+    <w:rsid w:val="00420E58"/>
     <w:rsid w:val="00421778"/>
     <w:rsid w:val="00421CB7"/>
     <w:rsid w:val="0042200C"/>
     <w:rsid w:val="00422407"/>
     <w:rsid w:val="004224A3"/>
     <w:rsid w:val="004229A4"/>
     <w:rsid w:val="00423115"/>
     <w:rsid w:val="0042343B"/>
     <w:rsid w:val="00423818"/>
     <w:rsid w:val="0042452D"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="00426D1D"/>
     <w:rsid w:val="00426E7D"/>
     <w:rsid w:val="00430429"/>
+    <w:rsid w:val="004319C4"/>
     <w:rsid w:val="004321C1"/>
     <w:rsid w:val="00432A19"/>
     <w:rsid w:val="00432F6F"/>
+    <w:rsid w:val="004335BD"/>
     <w:rsid w:val="00433E1D"/>
     <w:rsid w:val="00434509"/>
     <w:rsid w:val="00434759"/>
     <w:rsid w:val="00435322"/>
     <w:rsid w:val="00435559"/>
     <w:rsid w:val="00435569"/>
     <w:rsid w:val="00435AAC"/>
+    <w:rsid w:val="00435D06"/>
     <w:rsid w:val="0043626D"/>
     <w:rsid w:val="00436929"/>
     <w:rsid w:val="00437316"/>
     <w:rsid w:val="004379BD"/>
+    <w:rsid w:val="00437BFF"/>
     <w:rsid w:val="00441D7B"/>
     <w:rsid w:val="0044202D"/>
     <w:rsid w:val="00442595"/>
     <w:rsid w:val="0044290B"/>
     <w:rsid w:val="00442BCA"/>
     <w:rsid w:val="00442CC4"/>
     <w:rsid w:val="00443682"/>
     <w:rsid w:val="00443B90"/>
     <w:rsid w:val="00443C9D"/>
     <w:rsid w:val="00444554"/>
     <w:rsid w:val="00444A4F"/>
     <w:rsid w:val="0044504C"/>
     <w:rsid w:val="004454DD"/>
     <w:rsid w:val="004461F7"/>
     <w:rsid w:val="00446403"/>
     <w:rsid w:val="00446460"/>
     <w:rsid w:val="004464E9"/>
     <w:rsid w:val="00446C4D"/>
     <w:rsid w:val="00446CAE"/>
     <w:rsid w:val="004472EA"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00447669"/>
+    <w:rsid w:val="004479AD"/>
     <w:rsid w:val="00450792"/>
     <w:rsid w:val="0045095D"/>
     <w:rsid w:val="00450EB5"/>
     <w:rsid w:val="0045113B"/>
     <w:rsid w:val="0045151B"/>
     <w:rsid w:val="0045171D"/>
+    <w:rsid w:val="004535FF"/>
+    <w:rsid w:val="0045402A"/>
     <w:rsid w:val="00454187"/>
     <w:rsid w:val="0045424A"/>
     <w:rsid w:val="00455B56"/>
     <w:rsid w:val="00455B99"/>
     <w:rsid w:val="00456293"/>
     <w:rsid w:val="0045694A"/>
     <w:rsid w:val="00456BB0"/>
     <w:rsid w:val="00456EE7"/>
     <w:rsid w:val="00456FC0"/>
     <w:rsid w:val="00457E30"/>
     <w:rsid w:val="00460171"/>
     <w:rsid w:val="00460185"/>
     <w:rsid w:val="00460632"/>
     <w:rsid w:val="00460C3C"/>
     <w:rsid w:val="00460C76"/>
     <w:rsid w:val="0046104F"/>
     <w:rsid w:val="0046145E"/>
+    <w:rsid w:val="004616A6"/>
     <w:rsid w:val="004616C0"/>
     <w:rsid w:val="0046171C"/>
+    <w:rsid w:val="004618B4"/>
+    <w:rsid w:val="00461F06"/>
     <w:rsid w:val="00461FC1"/>
+    <w:rsid w:val="004620AC"/>
     <w:rsid w:val="004629AA"/>
     <w:rsid w:val="00462AB8"/>
     <w:rsid w:val="00462CF8"/>
+    <w:rsid w:val="004632C3"/>
     <w:rsid w:val="00463478"/>
     <w:rsid w:val="004638FA"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00464F46"/>
     <w:rsid w:val="0046538D"/>
     <w:rsid w:val="004653BF"/>
     <w:rsid w:val="00465EF5"/>
     <w:rsid w:val="00466CCF"/>
     <w:rsid w:val="00467057"/>
+    <w:rsid w:val="00467114"/>
     <w:rsid w:val="00467C8D"/>
     <w:rsid w:val="004707C5"/>
     <w:rsid w:val="00470EB2"/>
     <w:rsid w:val="0047121F"/>
     <w:rsid w:val="004716B6"/>
     <w:rsid w:val="00471CD6"/>
     <w:rsid w:val="00471D0D"/>
     <w:rsid w:val="00471E1C"/>
     <w:rsid w:val="00472BCB"/>
     <w:rsid w:val="00472FE3"/>
     <w:rsid w:val="004731E5"/>
     <w:rsid w:val="004736D8"/>
     <w:rsid w:val="00473A47"/>
     <w:rsid w:val="00473C5E"/>
     <w:rsid w:val="004756E7"/>
     <w:rsid w:val="004772B9"/>
     <w:rsid w:val="00477969"/>
     <w:rsid w:val="004779B1"/>
     <w:rsid w:val="00477C22"/>
+    <w:rsid w:val="004809A6"/>
+    <w:rsid w:val="00480EB7"/>
     <w:rsid w:val="0048121D"/>
+    <w:rsid w:val="00481420"/>
     <w:rsid w:val="00481B48"/>
+    <w:rsid w:val="004830D2"/>
     <w:rsid w:val="0048398B"/>
     <w:rsid w:val="004847A6"/>
     <w:rsid w:val="00484805"/>
     <w:rsid w:val="00484AF1"/>
     <w:rsid w:val="00484F35"/>
     <w:rsid w:val="004853E0"/>
     <w:rsid w:val="0048558E"/>
     <w:rsid w:val="00485DB8"/>
     <w:rsid w:val="00486288"/>
     <w:rsid w:val="00486320"/>
     <w:rsid w:val="0048650A"/>
     <w:rsid w:val="004902F1"/>
     <w:rsid w:val="00490391"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="00491BC8"/>
     <w:rsid w:val="00492487"/>
     <w:rsid w:val="004927D4"/>
+    <w:rsid w:val="0049283E"/>
     <w:rsid w:val="00492A37"/>
+    <w:rsid w:val="004930E5"/>
+    <w:rsid w:val="00493709"/>
     <w:rsid w:val="00493A15"/>
     <w:rsid w:val="00493BB6"/>
     <w:rsid w:val="00494236"/>
     <w:rsid w:val="00494309"/>
     <w:rsid w:val="0049458A"/>
     <w:rsid w:val="00494DA6"/>
     <w:rsid w:val="004953ED"/>
     <w:rsid w:val="004956B9"/>
     <w:rsid w:val="0049769E"/>
     <w:rsid w:val="00497FE8"/>
     <w:rsid w:val="004A069D"/>
     <w:rsid w:val="004A093D"/>
     <w:rsid w:val="004A10D9"/>
     <w:rsid w:val="004A127F"/>
     <w:rsid w:val="004A12BE"/>
     <w:rsid w:val="004A17B5"/>
     <w:rsid w:val="004A1F94"/>
     <w:rsid w:val="004A2FF6"/>
     <w:rsid w:val="004A301A"/>
     <w:rsid w:val="004A383C"/>
     <w:rsid w:val="004A3925"/>
     <w:rsid w:val="004A401C"/>
     <w:rsid w:val="004A40F9"/>
+    <w:rsid w:val="004A415D"/>
+    <w:rsid w:val="004A43A3"/>
     <w:rsid w:val="004A442F"/>
     <w:rsid w:val="004A4741"/>
     <w:rsid w:val="004A48D4"/>
     <w:rsid w:val="004A48E3"/>
     <w:rsid w:val="004A5BF9"/>
     <w:rsid w:val="004A5F2E"/>
     <w:rsid w:val="004A6B36"/>
     <w:rsid w:val="004A6EA4"/>
     <w:rsid w:val="004A72CF"/>
     <w:rsid w:val="004A77F5"/>
+    <w:rsid w:val="004A791A"/>
     <w:rsid w:val="004A7F0A"/>
     <w:rsid w:val="004B01AE"/>
     <w:rsid w:val="004B07E1"/>
     <w:rsid w:val="004B1BB8"/>
     <w:rsid w:val="004B1D04"/>
     <w:rsid w:val="004B2951"/>
     <w:rsid w:val="004B355F"/>
     <w:rsid w:val="004B3FCB"/>
     <w:rsid w:val="004B4027"/>
     <w:rsid w:val="004B4125"/>
+    <w:rsid w:val="004B4130"/>
     <w:rsid w:val="004B43ED"/>
     <w:rsid w:val="004B4646"/>
     <w:rsid w:val="004B4861"/>
     <w:rsid w:val="004B5459"/>
     <w:rsid w:val="004B57FB"/>
     <w:rsid w:val="004B586B"/>
     <w:rsid w:val="004B5DFD"/>
     <w:rsid w:val="004B6238"/>
     <w:rsid w:val="004B6B65"/>
     <w:rsid w:val="004B6C67"/>
     <w:rsid w:val="004B7665"/>
     <w:rsid w:val="004B7687"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004B7A4F"/>
     <w:rsid w:val="004B7C40"/>
     <w:rsid w:val="004C180C"/>
+    <w:rsid w:val="004C2192"/>
     <w:rsid w:val="004C2371"/>
     <w:rsid w:val="004C2992"/>
     <w:rsid w:val="004C2B9E"/>
+    <w:rsid w:val="004C30DF"/>
     <w:rsid w:val="004C3261"/>
     <w:rsid w:val="004C3C09"/>
     <w:rsid w:val="004C3DD8"/>
     <w:rsid w:val="004C3F64"/>
     <w:rsid w:val="004C4168"/>
     <w:rsid w:val="004C43C7"/>
     <w:rsid w:val="004C468D"/>
     <w:rsid w:val="004C4847"/>
     <w:rsid w:val="004C497A"/>
     <w:rsid w:val="004C4F61"/>
+    <w:rsid w:val="004C515C"/>
     <w:rsid w:val="004C52B6"/>
     <w:rsid w:val="004C52F6"/>
     <w:rsid w:val="004C563D"/>
     <w:rsid w:val="004C5D00"/>
+    <w:rsid w:val="004C5D54"/>
     <w:rsid w:val="004C5E6F"/>
     <w:rsid w:val="004C5FEA"/>
     <w:rsid w:val="004C6785"/>
     <w:rsid w:val="004C6DAD"/>
     <w:rsid w:val="004C716A"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D0153"/>
     <w:rsid w:val="004D1082"/>
     <w:rsid w:val="004D22DC"/>
     <w:rsid w:val="004D2CBA"/>
     <w:rsid w:val="004D3605"/>
     <w:rsid w:val="004D3ADF"/>
     <w:rsid w:val="004D415E"/>
+    <w:rsid w:val="004D4287"/>
     <w:rsid w:val="004D43EB"/>
     <w:rsid w:val="004D4665"/>
     <w:rsid w:val="004D4B8D"/>
     <w:rsid w:val="004D51ED"/>
     <w:rsid w:val="004D550E"/>
     <w:rsid w:val="004D5519"/>
     <w:rsid w:val="004D5D49"/>
     <w:rsid w:val="004D6D16"/>
     <w:rsid w:val="004D7044"/>
     <w:rsid w:val="004D74ED"/>
     <w:rsid w:val="004D761C"/>
+    <w:rsid w:val="004E0063"/>
     <w:rsid w:val="004E033A"/>
     <w:rsid w:val="004E0579"/>
     <w:rsid w:val="004E073E"/>
     <w:rsid w:val="004E0CEB"/>
     <w:rsid w:val="004E0E07"/>
     <w:rsid w:val="004E117E"/>
     <w:rsid w:val="004E1397"/>
     <w:rsid w:val="004E220C"/>
     <w:rsid w:val="004E27EC"/>
     <w:rsid w:val="004E285B"/>
     <w:rsid w:val="004E2D07"/>
     <w:rsid w:val="004E2E11"/>
+    <w:rsid w:val="004E31F0"/>
     <w:rsid w:val="004E388B"/>
     <w:rsid w:val="004E3BDC"/>
     <w:rsid w:val="004E54AB"/>
     <w:rsid w:val="004E55E1"/>
     <w:rsid w:val="004E5CE0"/>
     <w:rsid w:val="004E5F29"/>
     <w:rsid w:val="004E61D2"/>
+    <w:rsid w:val="004E62F7"/>
     <w:rsid w:val="004E67F3"/>
     <w:rsid w:val="004E7381"/>
     <w:rsid w:val="004E743B"/>
     <w:rsid w:val="004E7E12"/>
     <w:rsid w:val="004F0DF9"/>
+    <w:rsid w:val="004F1B6E"/>
     <w:rsid w:val="004F2256"/>
     <w:rsid w:val="004F2643"/>
     <w:rsid w:val="004F28C4"/>
     <w:rsid w:val="004F3FAE"/>
     <w:rsid w:val="004F4239"/>
     <w:rsid w:val="004F4750"/>
     <w:rsid w:val="004F5A4B"/>
     <w:rsid w:val="004F6607"/>
     <w:rsid w:val="004F6E1D"/>
     <w:rsid w:val="005001C0"/>
     <w:rsid w:val="005003C9"/>
     <w:rsid w:val="005005E9"/>
     <w:rsid w:val="0050111F"/>
     <w:rsid w:val="00501556"/>
     <w:rsid w:val="005016C9"/>
     <w:rsid w:val="00501CE1"/>
     <w:rsid w:val="00501D43"/>
     <w:rsid w:val="0050419C"/>
     <w:rsid w:val="00504220"/>
     <w:rsid w:val="00504D19"/>
     <w:rsid w:val="00504E60"/>
     <w:rsid w:val="005052D6"/>
     <w:rsid w:val="00505DF8"/>
     <w:rsid w:val="0050626A"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="005067B4"/>
     <w:rsid w:val="00507E55"/>
     <w:rsid w:val="00510260"/>
     <w:rsid w:val="0051078A"/>
     <w:rsid w:val="0051090B"/>
     <w:rsid w:val="0051094C"/>
     <w:rsid w:val="00510B90"/>
     <w:rsid w:val="00511381"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="00512330"/>
     <w:rsid w:val="00512400"/>
     <w:rsid w:val="005126C3"/>
     <w:rsid w:val="00512779"/>
     <w:rsid w:val="00512F03"/>
     <w:rsid w:val="0051349A"/>
+    <w:rsid w:val="005141A5"/>
     <w:rsid w:val="005144B8"/>
     <w:rsid w:val="00514815"/>
+    <w:rsid w:val="005159CE"/>
     <w:rsid w:val="005159D3"/>
     <w:rsid w:val="00515B31"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="00516CD3"/>
     <w:rsid w:val="005204BB"/>
     <w:rsid w:val="00520AF4"/>
     <w:rsid w:val="005213C3"/>
     <w:rsid w:val="005219B0"/>
     <w:rsid w:val="0052364B"/>
     <w:rsid w:val="00523842"/>
     <w:rsid w:val="0052398E"/>
     <w:rsid w:val="00523AE1"/>
     <w:rsid w:val="00523C38"/>
     <w:rsid w:val="00524951"/>
     <w:rsid w:val="00525258"/>
     <w:rsid w:val="00525BFB"/>
     <w:rsid w:val="00525F2F"/>
     <w:rsid w:val="00526101"/>
     <w:rsid w:val="005263D5"/>
     <w:rsid w:val="005266AF"/>
     <w:rsid w:val="00526B1F"/>
     <w:rsid w:val="00526B56"/>
     <w:rsid w:val="005271FD"/>
     <w:rsid w:val="00527533"/>
     <w:rsid w:val="0052758E"/>
     <w:rsid w:val="00527C9C"/>
     <w:rsid w:val="00527D28"/>
     <w:rsid w:val="00531014"/>
     <w:rsid w:val="00531331"/>
     <w:rsid w:val="005320B9"/>
     <w:rsid w:val="005326EB"/>
+    <w:rsid w:val="00532F67"/>
+    <w:rsid w:val="005334E0"/>
     <w:rsid w:val="0053378B"/>
     <w:rsid w:val="00533CB1"/>
     <w:rsid w:val="00534CF9"/>
     <w:rsid w:val="00534DD6"/>
     <w:rsid w:val="0053532C"/>
     <w:rsid w:val="005356B0"/>
     <w:rsid w:val="00535B20"/>
     <w:rsid w:val="00535B43"/>
     <w:rsid w:val="00535F81"/>
     <w:rsid w:val="005362D7"/>
     <w:rsid w:val="0053669A"/>
     <w:rsid w:val="0053731F"/>
+    <w:rsid w:val="00537F18"/>
     <w:rsid w:val="0054163C"/>
     <w:rsid w:val="00541AEF"/>
     <w:rsid w:val="00541EE6"/>
+    <w:rsid w:val="00542AC3"/>
     <w:rsid w:val="0054330E"/>
     <w:rsid w:val="0054334A"/>
     <w:rsid w:val="00543743"/>
     <w:rsid w:val="005437AE"/>
     <w:rsid w:val="00543CB0"/>
+    <w:rsid w:val="00543DEB"/>
     <w:rsid w:val="005449F7"/>
     <w:rsid w:val="00544E60"/>
     <w:rsid w:val="00544F03"/>
     <w:rsid w:val="005455B5"/>
     <w:rsid w:val="00545955"/>
     <w:rsid w:val="005462E1"/>
     <w:rsid w:val="00546D25"/>
     <w:rsid w:val="00550C25"/>
     <w:rsid w:val="00551055"/>
+    <w:rsid w:val="00551821"/>
     <w:rsid w:val="00551857"/>
     <w:rsid w:val="0055231E"/>
     <w:rsid w:val="00552C55"/>
     <w:rsid w:val="00552D30"/>
     <w:rsid w:val="00554302"/>
     <w:rsid w:val="0055475B"/>
     <w:rsid w:val="00554E51"/>
     <w:rsid w:val="00555716"/>
     <w:rsid w:val="00555E40"/>
     <w:rsid w:val="005564FC"/>
+    <w:rsid w:val="005567AE"/>
     <w:rsid w:val="00557019"/>
     <w:rsid w:val="0055753A"/>
     <w:rsid w:val="0055794A"/>
     <w:rsid w:val="00560AF7"/>
+    <w:rsid w:val="0056132A"/>
     <w:rsid w:val="005629A9"/>
     <w:rsid w:val="00562A0C"/>
     <w:rsid w:val="00563D7C"/>
     <w:rsid w:val="00563DDD"/>
     <w:rsid w:val="00563EA4"/>
     <w:rsid w:val="00564042"/>
     <w:rsid w:val="005643C2"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="0056571A"/>
+    <w:rsid w:val="00565DB9"/>
     <w:rsid w:val="00566EE3"/>
     <w:rsid w:val="00567089"/>
     <w:rsid w:val="00567354"/>
     <w:rsid w:val="005676A3"/>
     <w:rsid w:val="00567760"/>
+    <w:rsid w:val="005700BB"/>
     <w:rsid w:val="005709DF"/>
     <w:rsid w:val="00570B7A"/>
     <w:rsid w:val="00570CC0"/>
     <w:rsid w:val="00571058"/>
     <w:rsid w:val="005711C3"/>
     <w:rsid w:val="00571D46"/>
     <w:rsid w:val="00572A41"/>
     <w:rsid w:val="00572EED"/>
     <w:rsid w:val="00573397"/>
     <w:rsid w:val="00573E5A"/>
     <w:rsid w:val="00574AF4"/>
     <w:rsid w:val="00574D79"/>
     <w:rsid w:val="005755FC"/>
     <w:rsid w:val="005777EC"/>
     <w:rsid w:val="00577D8D"/>
     <w:rsid w:val="005801E1"/>
     <w:rsid w:val="005804FD"/>
     <w:rsid w:val="005806B3"/>
     <w:rsid w:val="005807CD"/>
+    <w:rsid w:val="00580F3F"/>
     <w:rsid w:val="00582052"/>
+    <w:rsid w:val="005830FF"/>
+    <w:rsid w:val="0058331F"/>
     <w:rsid w:val="00583348"/>
     <w:rsid w:val="005837CF"/>
     <w:rsid w:val="00583C25"/>
     <w:rsid w:val="00584515"/>
     <w:rsid w:val="0058473E"/>
     <w:rsid w:val="005850C5"/>
     <w:rsid w:val="005850ED"/>
     <w:rsid w:val="0058515F"/>
     <w:rsid w:val="0058551E"/>
     <w:rsid w:val="00585527"/>
     <w:rsid w:val="0058588C"/>
     <w:rsid w:val="00586586"/>
     <w:rsid w:val="00586882"/>
     <w:rsid w:val="005872F1"/>
     <w:rsid w:val="005873C1"/>
     <w:rsid w:val="0058795C"/>
     <w:rsid w:val="00587E6B"/>
+    <w:rsid w:val="00587FA6"/>
     <w:rsid w:val="00590436"/>
     <w:rsid w:val="00590640"/>
     <w:rsid w:val="00590768"/>
     <w:rsid w:val="005908F1"/>
     <w:rsid w:val="005909CC"/>
     <w:rsid w:val="00590BF5"/>
     <w:rsid w:val="0059276C"/>
     <w:rsid w:val="005935DA"/>
     <w:rsid w:val="00593B77"/>
     <w:rsid w:val="005943C5"/>
     <w:rsid w:val="00594640"/>
     <w:rsid w:val="00594887"/>
     <w:rsid w:val="00595B45"/>
     <w:rsid w:val="00595BEB"/>
     <w:rsid w:val="00595D74"/>
     <w:rsid w:val="005965CB"/>
     <w:rsid w:val="005969F8"/>
+    <w:rsid w:val="00597003"/>
     <w:rsid w:val="00597433"/>
     <w:rsid w:val="00597BB5"/>
     <w:rsid w:val="00597C9B"/>
     <w:rsid w:val="005A0508"/>
     <w:rsid w:val="005A0B91"/>
     <w:rsid w:val="005A0BE8"/>
     <w:rsid w:val="005A1351"/>
     <w:rsid w:val="005A1488"/>
     <w:rsid w:val="005A1880"/>
+    <w:rsid w:val="005A2189"/>
     <w:rsid w:val="005A23E4"/>
+    <w:rsid w:val="005A2685"/>
     <w:rsid w:val="005A26F4"/>
     <w:rsid w:val="005A2DB5"/>
     <w:rsid w:val="005A2E78"/>
     <w:rsid w:val="005A353C"/>
     <w:rsid w:val="005A355B"/>
     <w:rsid w:val="005A397C"/>
     <w:rsid w:val="005A4071"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A49F8"/>
     <w:rsid w:val="005A4ECC"/>
     <w:rsid w:val="005A544E"/>
     <w:rsid w:val="005A5772"/>
     <w:rsid w:val="005A63F3"/>
     <w:rsid w:val="005A6642"/>
     <w:rsid w:val="005A7151"/>
     <w:rsid w:val="005A71C9"/>
     <w:rsid w:val="005A7566"/>
     <w:rsid w:val="005A77A1"/>
+    <w:rsid w:val="005A7B14"/>
     <w:rsid w:val="005A7E9E"/>
     <w:rsid w:val="005B0CB1"/>
     <w:rsid w:val="005B186E"/>
     <w:rsid w:val="005B1E67"/>
     <w:rsid w:val="005B21F2"/>
     <w:rsid w:val="005B266F"/>
     <w:rsid w:val="005B26BF"/>
     <w:rsid w:val="005B298F"/>
     <w:rsid w:val="005B2A37"/>
     <w:rsid w:val="005B365D"/>
     <w:rsid w:val="005B3895"/>
     <w:rsid w:val="005B3F54"/>
     <w:rsid w:val="005B41FA"/>
+    <w:rsid w:val="005B491F"/>
     <w:rsid w:val="005B4C46"/>
+    <w:rsid w:val="005B5168"/>
     <w:rsid w:val="005B5527"/>
     <w:rsid w:val="005B58AF"/>
     <w:rsid w:val="005B5991"/>
     <w:rsid w:val="005B5A05"/>
     <w:rsid w:val="005B60E6"/>
     <w:rsid w:val="005B61D6"/>
     <w:rsid w:val="005B6459"/>
     <w:rsid w:val="005B6D7D"/>
     <w:rsid w:val="005B70B2"/>
     <w:rsid w:val="005C0D3C"/>
     <w:rsid w:val="005C0D8F"/>
     <w:rsid w:val="005C0E36"/>
     <w:rsid w:val="005C121C"/>
     <w:rsid w:val="005C246F"/>
     <w:rsid w:val="005C31A4"/>
     <w:rsid w:val="005C31DB"/>
+    <w:rsid w:val="005C3624"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C3CE4"/>
+    <w:rsid w:val="005C488B"/>
     <w:rsid w:val="005C491E"/>
     <w:rsid w:val="005C4A53"/>
     <w:rsid w:val="005C4CE0"/>
     <w:rsid w:val="005C531F"/>
     <w:rsid w:val="005C581D"/>
     <w:rsid w:val="005C6129"/>
     <w:rsid w:val="005C6DE4"/>
+    <w:rsid w:val="005C7242"/>
+    <w:rsid w:val="005C7708"/>
     <w:rsid w:val="005C7728"/>
     <w:rsid w:val="005C7CC2"/>
     <w:rsid w:val="005D00AE"/>
     <w:rsid w:val="005D086F"/>
     <w:rsid w:val="005D0962"/>
     <w:rsid w:val="005D0C2B"/>
     <w:rsid w:val="005D0C39"/>
     <w:rsid w:val="005D15DE"/>
     <w:rsid w:val="005D16CE"/>
+    <w:rsid w:val="005D1D75"/>
     <w:rsid w:val="005D2299"/>
     <w:rsid w:val="005D287B"/>
     <w:rsid w:val="005D2C72"/>
     <w:rsid w:val="005D2E63"/>
     <w:rsid w:val="005D2EA0"/>
     <w:rsid w:val="005D3728"/>
     <w:rsid w:val="005D3954"/>
     <w:rsid w:val="005D3B67"/>
     <w:rsid w:val="005D4143"/>
     <w:rsid w:val="005D43AF"/>
     <w:rsid w:val="005D4744"/>
     <w:rsid w:val="005D4DAA"/>
+    <w:rsid w:val="005D64D3"/>
     <w:rsid w:val="005D6645"/>
     <w:rsid w:val="005D7001"/>
     <w:rsid w:val="005D7125"/>
     <w:rsid w:val="005D747B"/>
     <w:rsid w:val="005D7715"/>
+    <w:rsid w:val="005D7A4E"/>
     <w:rsid w:val="005D7A7B"/>
     <w:rsid w:val="005E000A"/>
     <w:rsid w:val="005E0BF1"/>
     <w:rsid w:val="005E0C9A"/>
     <w:rsid w:val="005E1729"/>
     <w:rsid w:val="005E19ED"/>
     <w:rsid w:val="005E1A16"/>
     <w:rsid w:val="005E21A4"/>
     <w:rsid w:val="005E250D"/>
     <w:rsid w:val="005E261B"/>
     <w:rsid w:val="005E2CAF"/>
     <w:rsid w:val="005E2EEE"/>
     <w:rsid w:val="005E325C"/>
     <w:rsid w:val="005E4455"/>
     <w:rsid w:val="005E4B56"/>
     <w:rsid w:val="005E4D87"/>
     <w:rsid w:val="005E5ABC"/>
     <w:rsid w:val="005E5D77"/>
     <w:rsid w:val="005E6642"/>
     <w:rsid w:val="005E6CAE"/>
     <w:rsid w:val="005E7029"/>
+    <w:rsid w:val="005E70EE"/>
     <w:rsid w:val="005E7664"/>
     <w:rsid w:val="005E777F"/>
     <w:rsid w:val="005F02FE"/>
     <w:rsid w:val="005F1087"/>
     <w:rsid w:val="005F1492"/>
     <w:rsid w:val="005F189C"/>
     <w:rsid w:val="005F1EDD"/>
+    <w:rsid w:val="005F31BA"/>
     <w:rsid w:val="005F363F"/>
     <w:rsid w:val="005F371E"/>
+    <w:rsid w:val="005F3CF8"/>
     <w:rsid w:val="005F3E27"/>
     <w:rsid w:val="005F4195"/>
     <w:rsid w:val="005F4AD5"/>
     <w:rsid w:val="005F4B33"/>
     <w:rsid w:val="005F5E4D"/>
+    <w:rsid w:val="005F69E2"/>
     <w:rsid w:val="005F6B26"/>
     <w:rsid w:val="005F74CE"/>
     <w:rsid w:val="005F7635"/>
     <w:rsid w:val="005F7961"/>
     <w:rsid w:val="005F7E83"/>
     <w:rsid w:val="00600657"/>
     <w:rsid w:val="0060091B"/>
     <w:rsid w:val="00600A40"/>
     <w:rsid w:val="00600CB0"/>
     <w:rsid w:val="00600D0A"/>
     <w:rsid w:val="0060203B"/>
     <w:rsid w:val="006024E1"/>
+    <w:rsid w:val="00602A45"/>
     <w:rsid w:val="00602AFC"/>
     <w:rsid w:val="00602EFA"/>
     <w:rsid w:val="0060344C"/>
     <w:rsid w:val="006037D0"/>
     <w:rsid w:val="00603D81"/>
+    <w:rsid w:val="00604427"/>
     <w:rsid w:val="00604A9B"/>
     <w:rsid w:val="00604F1D"/>
     <w:rsid w:val="00605339"/>
     <w:rsid w:val="00605850"/>
     <w:rsid w:val="0060675E"/>
     <w:rsid w:val="006075BC"/>
     <w:rsid w:val="00607CCA"/>
     <w:rsid w:val="0061118B"/>
     <w:rsid w:val="006116FB"/>
     <w:rsid w:val="00611F48"/>
     <w:rsid w:val="006127CB"/>
     <w:rsid w:val="00612835"/>
+    <w:rsid w:val="00613115"/>
     <w:rsid w:val="006134A0"/>
     <w:rsid w:val="00613514"/>
+    <w:rsid w:val="00613F58"/>
     <w:rsid w:val="006140CC"/>
     <w:rsid w:val="00614955"/>
     <w:rsid w:val="006149CB"/>
     <w:rsid w:val="006158AD"/>
     <w:rsid w:val="00615DB4"/>
     <w:rsid w:val="00616059"/>
     <w:rsid w:val="00616176"/>
     <w:rsid w:val="00617653"/>
     <w:rsid w:val="006178F8"/>
     <w:rsid w:val="00617C35"/>
     <w:rsid w:val="00617D93"/>
     <w:rsid w:val="00621C28"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="00621D24"/>
     <w:rsid w:val="00622228"/>
     <w:rsid w:val="00622AC7"/>
     <w:rsid w:val="006231F0"/>
     <w:rsid w:val="00623D98"/>
     <w:rsid w:val="00623E56"/>
     <w:rsid w:val="00625549"/>
     <w:rsid w:val="00625F94"/>
     <w:rsid w:val="006260C1"/>
     <w:rsid w:val="00626663"/>
     <w:rsid w:val="00626EE8"/>
     <w:rsid w:val="00626FEC"/>
     <w:rsid w:val="00627505"/>
     <w:rsid w:val="0062760B"/>
     <w:rsid w:val="00630ABC"/>
     <w:rsid w:val="00631F63"/>
     <w:rsid w:val="00632039"/>
     <w:rsid w:val="006322CC"/>
+    <w:rsid w:val="00632C66"/>
     <w:rsid w:val="00633263"/>
     <w:rsid w:val="00633952"/>
     <w:rsid w:val="00633D71"/>
     <w:rsid w:val="006340E9"/>
     <w:rsid w:val="00634B66"/>
+    <w:rsid w:val="006355C4"/>
     <w:rsid w:val="00635B21"/>
     <w:rsid w:val="006360E9"/>
     <w:rsid w:val="006366A6"/>
     <w:rsid w:val="00636C71"/>
     <w:rsid w:val="006374C3"/>
     <w:rsid w:val="00640C21"/>
+    <w:rsid w:val="00641344"/>
     <w:rsid w:val="00641999"/>
     <w:rsid w:val="00641B61"/>
     <w:rsid w:val="00641F4A"/>
     <w:rsid w:val="006420C4"/>
     <w:rsid w:val="0064288B"/>
     <w:rsid w:val="00642BBC"/>
     <w:rsid w:val="00643177"/>
+    <w:rsid w:val="0064375B"/>
+    <w:rsid w:val="00643FFE"/>
     <w:rsid w:val="006442AE"/>
     <w:rsid w:val="00644649"/>
     <w:rsid w:val="006448AE"/>
+    <w:rsid w:val="00644E8E"/>
     <w:rsid w:val="00645182"/>
     <w:rsid w:val="006456ED"/>
     <w:rsid w:val="00645AB6"/>
     <w:rsid w:val="00645AED"/>
     <w:rsid w:val="00646CF0"/>
     <w:rsid w:val="00646EF8"/>
+    <w:rsid w:val="00647AEA"/>
     <w:rsid w:val="00647B7D"/>
     <w:rsid w:val="00647F66"/>
     <w:rsid w:val="006501F0"/>
     <w:rsid w:val="0065032F"/>
     <w:rsid w:val="006504F3"/>
     <w:rsid w:val="0065085E"/>
     <w:rsid w:val="006512B2"/>
+    <w:rsid w:val="00651653"/>
     <w:rsid w:val="00651D82"/>
     <w:rsid w:val="00653181"/>
     <w:rsid w:val="00653203"/>
     <w:rsid w:val="0065331B"/>
+    <w:rsid w:val="006533D2"/>
+    <w:rsid w:val="00655102"/>
     <w:rsid w:val="0065620F"/>
     <w:rsid w:val="00656434"/>
     <w:rsid w:val="00656DD2"/>
     <w:rsid w:val="00657391"/>
     <w:rsid w:val="006576C0"/>
     <w:rsid w:val="006577D4"/>
     <w:rsid w:val="00660F67"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00661E96"/>
     <w:rsid w:val="00661E9E"/>
     <w:rsid w:val="00663071"/>
     <w:rsid w:val="0066377C"/>
     <w:rsid w:val="006638C5"/>
     <w:rsid w:val="00663F6D"/>
     <w:rsid w:val="00664A73"/>
     <w:rsid w:val="0066563D"/>
     <w:rsid w:val="006659D6"/>
     <w:rsid w:val="00665BC4"/>
     <w:rsid w:val="00665E1A"/>
     <w:rsid w:val="006669F6"/>
     <w:rsid w:val="00666FD2"/>
     <w:rsid w:val="00667718"/>
     <w:rsid w:val="00667F2E"/>
     <w:rsid w:val="0067014F"/>
+    <w:rsid w:val="00670C84"/>
     <w:rsid w:val="006713ED"/>
     <w:rsid w:val="00671983"/>
     <w:rsid w:val="00671E51"/>
     <w:rsid w:val="00672128"/>
     <w:rsid w:val="006723F4"/>
     <w:rsid w:val="00672464"/>
     <w:rsid w:val="006725CB"/>
     <w:rsid w:val="0067286B"/>
     <w:rsid w:val="00673655"/>
     <w:rsid w:val="00673AF1"/>
     <w:rsid w:val="00674126"/>
     <w:rsid w:val="0067430F"/>
+    <w:rsid w:val="006756F5"/>
     <w:rsid w:val="00675744"/>
     <w:rsid w:val="00676000"/>
     <w:rsid w:val="00676531"/>
     <w:rsid w:val="006765A9"/>
     <w:rsid w:val="00676970"/>
     <w:rsid w:val="00676BDC"/>
     <w:rsid w:val="00676F92"/>
     <w:rsid w:val="0067724F"/>
     <w:rsid w:val="0067748B"/>
     <w:rsid w:val="00680CA4"/>
+    <w:rsid w:val="00681618"/>
     <w:rsid w:val="0068165B"/>
     <w:rsid w:val="006829E2"/>
+    <w:rsid w:val="00682ADE"/>
     <w:rsid w:val="00682E67"/>
     <w:rsid w:val="00682EDA"/>
     <w:rsid w:val="00683691"/>
     <w:rsid w:val="0068384F"/>
     <w:rsid w:val="00683F62"/>
     <w:rsid w:val="006840D2"/>
     <w:rsid w:val="00684F86"/>
     <w:rsid w:val="00685299"/>
+    <w:rsid w:val="00686B67"/>
     <w:rsid w:val="0068729F"/>
+    <w:rsid w:val="006907E1"/>
     <w:rsid w:val="006909FF"/>
     <w:rsid w:val="00691711"/>
     <w:rsid w:val="00691FFC"/>
     <w:rsid w:val="00692A3A"/>
     <w:rsid w:val="00692E60"/>
     <w:rsid w:val="00692F71"/>
     <w:rsid w:val="00693480"/>
     <w:rsid w:val="00693740"/>
     <w:rsid w:val="00693D22"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="00695471"/>
     <w:rsid w:val="006962FB"/>
+    <w:rsid w:val="0069646D"/>
     <w:rsid w:val="00696690"/>
     <w:rsid w:val="006969A2"/>
     <w:rsid w:val="00697C17"/>
     <w:rsid w:val="006A08A5"/>
     <w:rsid w:val="006A0937"/>
     <w:rsid w:val="006A0A77"/>
     <w:rsid w:val="006A1CEF"/>
     <w:rsid w:val="006A270C"/>
+    <w:rsid w:val="006A27EE"/>
     <w:rsid w:val="006A35D7"/>
     <w:rsid w:val="006A36CB"/>
     <w:rsid w:val="006A3CBF"/>
+    <w:rsid w:val="006A416F"/>
     <w:rsid w:val="006A46CC"/>
     <w:rsid w:val="006A4920"/>
     <w:rsid w:val="006A58BD"/>
     <w:rsid w:val="006A58F0"/>
     <w:rsid w:val="006A5CCF"/>
     <w:rsid w:val="006A5F9A"/>
     <w:rsid w:val="006A6257"/>
     <w:rsid w:val="006A6A42"/>
     <w:rsid w:val="006A70A4"/>
     <w:rsid w:val="006A781E"/>
     <w:rsid w:val="006A7851"/>
     <w:rsid w:val="006A78EF"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006A7E07"/>
     <w:rsid w:val="006A7E7B"/>
     <w:rsid w:val="006B0041"/>
     <w:rsid w:val="006B0522"/>
     <w:rsid w:val="006B0548"/>
     <w:rsid w:val="006B063E"/>
     <w:rsid w:val="006B06F1"/>
     <w:rsid w:val="006B105C"/>
     <w:rsid w:val="006B1E4A"/>
     <w:rsid w:val="006B23A4"/>
     <w:rsid w:val="006B2623"/>
     <w:rsid w:val="006B32BD"/>
     <w:rsid w:val="006B3A80"/>
     <w:rsid w:val="006B3D71"/>
+    <w:rsid w:val="006B4332"/>
     <w:rsid w:val="006B47E3"/>
+    <w:rsid w:val="006B527D"/>
     <w:rsid w:val="006B640F"/>
+    <w:rsid w:val="006B6CDA"/>
+    <w:rsid w:val="006B70E6"/>
     <w:rsid w:val="006B746F"/>
     <w:rsid w:val="006C0840"/>
     <w:rsid w:val="006C08A0"/>
     <w:rsid w:val="006C0E85"/>
     <w:rsid w:val="006C1BCE"/>
     <w:rsid w:val="006C1D49"/>
     <w:rsid w:val="006C1E34"/>
+    <w:rsid w:val="006C2168"/>
     <w:rsid w:val="006C2592"/>
     <w:rsid w:val="006C2A31"/>
     <w:rsid w:val="006C2A99"/>
+    <w:rsid w:val="006C30E6"/>
     <w:rsid w:val="006C408C"/>
     <w:rsid w:val="006C48AA"/>
     <w:rsid w:val="006C4917"/>
     <w:rsid w:val="006C4BCB"/>
     <w:rsid w:val="006C4EB5"/>
+    <w:rsid w:val="006C5274"/>
+    <w:rsid w:val="006C582D"/>
     <w:rsid w:val="006C63D7"/>
     <w:rsid w:val="006C6417"/>
     <w:rsid w:val="006C657B"/>
     <w:rsid w:val="006C690D"/>
     <w:rsid w:val="006C763B"/>
     <w:rsid w:val="006C7B63"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006D006E"/>
     <w:rsid w:val="006D08A4"/>
     <w:rsid w:val="006D0D9E"/>
     <w:rsid w:val="006D0E1C"/>
     <w:rsid w:val="006D0F99"/>
     <w:rsid w:val="006D13D1"/>
     <w:rsid w:val="006D18FE"/>
     <w:rsid w:val="006D1B93"/>
     <w:rsid w:val="006D2313"/>
     <w:rsid w:val="006D2A15"/>
     <w:rsid w:val="006D2DFE"/>
     <w:rsid w:val="006D309D"/>
+    <w:rsid w:val="006D367E"/>
     <w:rsid w:val="006D4EB7"/>
     <w:rsid w:val="006D5289"/>
     <w:rsid w:val="006D642F"/>
     <w:rsid w:val="006D69CC"/>
     <w:rsid w:val="006D72F4"/>
     <w:rsid w:val="006D73EB"/>
     <w:rsid w:val="006D7A1F"/>
     <w:rsid w:val="006D7B55"/>
     <w:rsid w:val="006D7E55"/>
     <w:rsid w:val="006E01C7"/>
     <w:rsid w:val="006E01CD"/>
     <w:rsid w:val="006E0E0D"/>
+    <w:rsid w:val="006E11D0"/>
     <w:rsid w:val="006E137F"/>
     <w:rsid w:val="006E1D6C"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E215D"/>
     <w:rsid w:val="006E3B49"/>
     <w:rsid w:val="006E3EAE"/>
     <w:rsid w:val="006E4090"/>
     <w:rsid w:val="006E4979"/>
     <w:rsid w:val="006E4DD4"/>
     <w:rsid w:val="006E4FC4"/>
+    <w:rsid w:val="006E525C"/>
     <w:rsid w:val="006E5769"/>
+    <w:rsid w:val="006E5977"/>
     <w:rsid w:val="006E6204"/>
     <w:rsid w:val="006E68E8"/>
+    <w:rsid w:val="006E6DFF"/>
     <w:rsid w:val="006E729E"/>
     <w:rsid w:val="006E75B3"/>
     <w:rsid w:val="006E78E9"/>
     <w:rsid w:val="006E7C99"/>
     <w:rsid w:val="006F006D"/>
     <w:rsid w:val="006F1AF9"/>
     <w:rsid w:val="006F1C61"/>
     <w:rsid w:val="006F45A8"/>
     <w:rsid w:val="006F4B6C"/>
     <w:rsid w:val="006F5252"/>
     <w:rsid w:val="006F5B39"/>
     <w:rsid w:val="006F5F49"/>
     <w:rsid w:val="006F679A"/>
     <w:rsid w:val="006F6814"/>
     <w:rsid w:val="006F6D8D"/>
     <w:rsid w:val="006F706B"/>
     <w:rsid w:val="006F77DA"/>
     <w:rsid w:val="006F799A"/>
     <w:rsid w:val="006F7A95"/>
+    <w:rsid w:val="006F7BE0"/>
     <w:rsid w:val="006F7C37"/>
     <w:rsid w:val="00700503"/>
     <w:rsid w:val="00700565"/>
     <w:rsid w:val="00700D90"/>
     <w:rsid w:val="00700DFC"/>
     <w:rsid w:val="0070132D"/>
+    <w:rsid w:val="007023C7"/>
     <w:rsid w:val="00702E83"/>
     <w:rsid w:val="00703162"/>
     <w:rsid w:val="00703E1D"/>
+    <w:rsid w:val="007040CF"/>
     <w:rsid w:val="00704C7F"/>
     <w:rsid w:val="00705165"/>
     <w:rsid w:val="00705254"/>
     <w:rsid w:val="007062A8"/>
     <w:rsid w:val="00706BCE"/>
     <w:rsid w:val="00706C8C"/>
     <w:rsid w:val="00706E37"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="007106F0"/>
     <w:rsid w:val="00710DFF"/>
     <w:rsid w:val="00711C9E"/>
     <w:rsid w:val="00711FB5"/>
     <w:rsid w:val="0071203D"/>
     <w:rsid w:val="007122B8"/>
     <w:rsid w:val="00712604"/>
     <w:rsid w:val="00712FA5"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="00713172"/>
     <w:rsid w:val="00713367"/>
+    <w:rsid w:val="00714848"/>
     <w:rsid w:val="00714CB7"/>
     <w:rsid w:val="00715877"/>
     <w:rsid w:val="007159D9"/>
+    <w:rsid w:val="00715B1F"/>
     <w:rsid w:val="00715B92"/>
     <w:rsid w:val="00715F07"/>
     <w:rsid w:val="007168C5"/>
     <w:rsid w:val="00716FD6"/>
     <w:rsid w:val="00717380"/>
     <w:rsid w:val="00717993"/>
     <w:rsid w:val="00717AA3"/>
     <w:rsid w:val="00717D03"/>
     <w:rsid w:val="0072038A"/>
     <w:rsid w:val="00721186"/>
     <w:rsid w:val="0072160F"/>
+    <w:rsid w:val="00721EB7"/>
     <w:rsid w:val="00722951"/>
     <w:rsid w:val="00722D3C"/>
     <w:rsid w:val="00723B7E"/>
+    <w:rsid w:val="007243DD"/>
     <w:rsid w:val="00724496"/>
     <w:rsid w:val="00724552"/>
     <w:rsid w:val="0072472D"/>
     <w:rsid w:val="00724D1C"/>
     <w:rsid w:val="00724D40"/>
     <w:rsid w:val="00724E5B"/>
     <w:rsid w:val="00725837"/>
     <w:rsid w:val="00725A15"/>
     <w:rsid w:val="0072619F"/>
+    <w:rsid w:val="00726AE5"/>
     <w:rsid w:val="00726C4E"/>
     <w:rsid w:val="00727315"/>
     <w:rsid w:val="007274C5"/>
     <w:rsid w:val="00727AFA"/>
+    <w:rsid w:val="00727C3D"/>
     <w:rsid w:val="00727D13"/>
     <w:rsid w:val="00727E6E"/>
     <w:rsid w:val="007301BA"/>
     <w:rsid w:val="0073072E"/>
     <w:rsid w:val="0073142F"/>
     <w:rsid w:val="00731843"/>
     <w:rsid w:val="00731A5C"/>
     <w:rsid w:val="00731DCB"/>
+    <w:rsid w:val="00732DF9"/>
     <w:rsid w:val="007336A8"/>
     <w:rsid w:val="00733A09"/>
     <w:rsid w:val="00733A92"/>
     <w:rsid w:val="007344DB"/>
     <w:rsid w:val="00734827"/>
     <w:rsid w:val="007349C9"/>
     <w:rsid w:val="00734ACE"/>
     <w:rsid w:val="00734D58"/>
     <w:rsid w:val="00735C78"/>
     <w:rsid w:val="00736443"/>
     <w:rsid w:val="00736F76"/>
     <w:rsid w:val="0073769C"/>
     <w:rsid w:val="00740195"/>
     <w:rsid w:val="00740355"/>
     <w:rsid w:val="00740537"/>
     <w:rsid w:val="00740A2B"/>
     <w:rsid w:val="00741424"/>
     <w:rsid w:val="00741F0F"/>
     <w:rsid w:val="00742604"/>
     <w:rsid w:val="00742F5D"/>
     <w:rsid w:val="00743679"/>
     <w:rsid w:val="00744288"/>
     <w:rsid w:val="00744677"/>
     <w:rsid w:val="00744751"/>
     <w:rsid w:val="0074483D"/>
+    <w:rsid w:val="00744C33"/>
     <w:rsid w:val="007450D1"/>
     <w:rsid w:val="007453B1"/>
     <w:rsid w:val="00745DDD"/>
     <w:rsid w:val="007463B9"/>
     <w:rsid w:val="00746C19"/>
     <w:rsid w:val="00746DAA"/>
     <w:rsid w:val="007471F4"/>
     <w:rsid w:val="0074755D"/>
     <w:rsid w:val="007479ED"/>
     <w:rsid w:val="00747C86"/>
     <w:rsid w:val="00747EEB"/>
     <w:rsid w:val="007501CB"/>
     <w:rsid w:val="00751B35"/>
     <w:rsid w:val="00752152"/>
     <w:rsid w:val="007521B7"/>
     <w:rsid w:val="00752557"/>
     <w:rsid w:val="007529A8"/>
+    <w:rsid w:val="0075313F"/>
     <w:rsid w:val="0075369E"/>
     <w:rsid w:val="00753C6B"/>
     <w:rsid w:val="00753FDF"/>
     <w:rsid w:val="00754DC4"/>
     <w:rsid w:val="007554AA"/>
     <w:rsid w:val="00755C4E"/>
     <w:rsid w:val="00755F4E"/>
     <w:rsid w:val="007579B1"/>
     <w:rsid w:val="00757FEE"/>
     <w:rsid w:val="00760458"/>
     <w:rsid w:val="0076078E"/>
     <w:rsid w:val="0076089D"/>
     <w:rsid w:val="00760BE6"/>
     <w:rsid w:val="007610B1"/>
     <w:rsid w:val="00761844"/>
     <w:rsid w:val="00761C02"/>
+    <w:rsid w:val="00761E37"/>
     <w:rsid w:val="00761EEB"/>
     <w:rsid w:val="00762255"/>
     <w:rsid w:val="00763551"/>
     <w:rsid w:val="00763649"/>
+    <w:rsid w:val="0076376E"/>
     <w:rsid w:val="00763CC5"/>
     <w:rsid w:val="007640AF"/>
     <w:rsid w:val="007653C9"/>
     <w:rsid w:val="007658F1"/>
     <w:rsid w:val="007659EA"/>
     <w:rsid w:val="00766003"/>
     <w:rsid w:val="0076652D"/>
     <w:rsid w:val="007665C1"/>
+    <w:rsid w:val="0076726A"/>
     <w:rsid w:val="00770553"/>
     <w:rsid w:val="00770CC5"/>
     <w:rsid w:val="00771212"/>
     <w:rsid w:val="00771364"/>
     <w:rsid w:val="00771E5F"/>
     <w:rsid w:val="00771FF9"/>
     <w:rsid w:val="00772534"/>
     <w:rsid w:val="0077261A"/>
     <w:rsid w:val="00772A71"/>
     <w:rsid w:val="0077323C"/>
     <w:rsid w:val="00773552"/>
     <w:rsid w:val="0077370D"/>
     <w:rsid w:val="00773838"/>
     <w:rsid w:val="00773F9B"/>
     <w:rsid w:val="00774863"/>
     <w:rsid w:val="00775A8D"/>
     <w:rsid w:val="00775AB0"/>
     <w:rsid w:val="00777039"/>
     <w:rsid w:val="007771DC"/>
+    <w:rsid w:val="0077747F"/>
     <w:rsid w:val="007776FC"/>
     <w:rsid w:val="007778C3"/>
     <w:rsid w:val="00777B35"/>
     <w:rsid w:val="00780606"/>
     <w:rsid w:val="00780624"/>
     <w:rsid w:val="00781087"/>
+    <w:rsid w:val="007812D8"/>
     <w:rsid w:val="00781D34"/>
     <w:rsid w:val="00782A01"/>
     <w:rsid w:val="00782F99"/>
     <w:rsid w:val="0078350A"/>
+    <w:rsid w:val="007836EE"/>
     <w:rsid w:val="00785597"/>
+    <w:rsid w:val="00785913"/>
     <w:rsid w:val="00785E12"/>
     <w:rsid w:val="00786A5A"/>
     <w:rsid w:val="00787300"/>
     <w:rsid w:val="00787AD2"/>
     <w:rsid w:val="00787D67"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="00790CD2"/>
     <w:rsid w:val="007916F7"/>
     <w:rsid w:val="00791AD1"/>
     <w:rsid w:val="00791F4E"/>
     <w:rsid w:val="00792000"/>
     <w:rsid w:val="00792321"/>
     <w:rsid w:val="00792679"/>
     <w:rsid w:val="00792BF4"/>
     <w:rsid w:val="00792EB0"/>
     <w:rsid w:val="0079336D"/>
     <w:rsid w:val="00793953"/>
     <w:rsid w:val="00794605"/>
     <w:rsid w:val="00794CDC"/>
     <w:rsid w:val="0079563C"/>
     <w:rsid w:val="0079729D"/>
     <w:rsid w:val="0079776F"/>
     <w:rsid w:val="007A02B2"/>
     <w:rsid w:val="007A0A30"/>
+    <w:rsid w:val="007A1722"/>
     <w:rsid w:val="007A1D34"/>
+    <w:rsid w:val="007A1D66"/>
     <w:rsid w:val="007A30ED"/>
     <w:rsid w:val="007A3DB1"/>
     <w:rsid w:val="007A4228"/>
     <w:rsid w:val="007A5013"/>
     <w:rsid w:val="007A502A"/>
     <w:rsid w:val="007A5965"/>
     <w:rsid w:val="007A5A05"/>
+    <w:rsid w:val="007A5D3E"/>
     <w:rsid w:val="007A61CD"/>
     <w:rsid w:val="007A6BF0"/>
+    <w:rsid w:val="007A6C59"/>
     <w:rsid w:val="007A76FE"/>
     <w:rsid w:val="007A78BA"/>
     <w:rsid w:val="007A7B32"/>
     <w:rsid w:val="007B0BEB"/>
     <w:rsid w:val="007B0E87"/>
     <w:rsid w:val="007B11A2"/>
+    <w:rsid w:val="007B13D6"/>
     <w:rsid w:val="007B23FB"/>
     <w:rsid w:val="007B2512"/>
     <w:rsid w:val="007B2513"/>
     <w:rsid w:val="007B259B"/>
     <w:rsid w:val="007B2EFD"/>
     <w:rsid w:val="007B3123"/>
     <w:rsid w:val="007B3D6C"/>
     <w:rsid w:val="007B3E33"/>
     <w:rsid w:val="007B3F1F"/>
     <w:rsid w:val="007B4449"/>
     <w:rsid w:val="007B4BFD"/>
     <w:rsid w:val="007B4C57"/>
     <w:rsid w:val="007B4D0A"/>
     <w:rsid w:val="007B638C"/>
     <w:rsid w:val="007B6B68"/>
     <w:rsid w:val="007B74EF"/>
     <w:rsid w:val="007B7669"/>
     <w:rsid w:val="007B774A"/>
     <w:rsid w:val="007B7763"/>
     <w:rsid w:val="007B77FF"/>
     <w:rsid w:val="007B78DF"/>
     <w:rsid w:val="007C0164"/>
     <w:rsid w:val="007C0600"/>
     <w:rsid w:val="007C1398"/>
     <w:rsid w:val="007C1C9D"/>
     <w:rsid w:val="007C22E1"/>
     <w:rsid w:val="007C25E0"/>
     <w:rsid w:val="007C35B3"/>
     <w:rsid w:val="007C35E2"/>
     <w:rsid w:val="007C3D85"/>
     <w:rsid w:val="007C3F7A"/>
     <w:rsid w:val="007C40AC"/>
     <w:rsid w:val="007C41C1"/>
     <w:rsid w:val="007C4BCF"/>
     <w:rsid w:val="007C56A1"/>
     <w:rsid w:val="007C5DFD"/>
     <w:rsid w:val="007C5E06"/>
     <w:rsid w:val="007C6057"/>
     <w:rsid w:val="007C6582"/>
     <w:rsid w:val="007C710A"/>
     <w:rsid w:val="007D04BD"/>
     <w:rsid w:val="007D0994"/>
     <w:rsid w:val="007D0E66"/>
     <w:rsid w:val="007D13E2"/>
     <w:rsid w:val="007D1573"/>
     <w:rsid w:val="007D1E52"/>
+    <w:rsid w:val="007D1E84"/>
     <w:rsid w:val="007D267D"/>
     <w:rsid w:val="007D3464"/>
     <w:rsid w:val="007D3678"/>
+    <w:rsid w:val="007D3896"/>
     <w:rsid w:val="007D3E5D"/>
     <w:rsid w:val="007D4166"/>
     <w:rsid w:val="007D47D8"/>
     <w:rsid w:val="007D488A"/>
     <w:rsid w:val="007D4A8C"/>
     <w:rsid w:val="007D52E6"/>
     <w:rsid w:val="007D5DA5"/>
     <w:rsid w:val="007D5DC6"/>
     <w:rsid w:val="007D5E17"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007E056E"/>
     <w:rsid w:val="007E066C"/>
     <w:rsid w:val="007E0D02"/>
     <w:rsid w:val="007E1018"/>
     <w:rsid w:val="007E220D"/>
     <w:rsid w:val="007E2BA4"/>
     <w:rsid w:val="007E2D1C"/>
     <w:rsid w:val="007E3296"/>
     <w:rsid w:val="007E34F1"/>
     <w:rsid w:val="007E38E8"/>
     <w:rsid w:val="007E3E7F"/>
     <w:rsid w:val="007E41AC"/>
+    <w:rsid w:val="007E4476"/>
     <w:rsid w:val="007E4D00"/>
     <w:rsid w:val="007E5E1A"/>
     <w:rsid w:val="007E63E1"/>
     <w:rsid w:val="007E6FF1"/>
     <w:rsid w:val="007E7B25"/>
     <w:rsid w:val="007E7B5E"/>
     <w:rsid w:val="007E7BFB"/>
     <w:rsid w:val="007F005C"/>
     <w:rsid w:val="007F1227"/>
     <w:rsid w:val="007F141C"/>
+    <w:rsid w:val="007F1460"/>
     <w:rsid w:val="007F1B3B"/>
     <w:rsid w:val="007F1BFE"/>
     <w:rsid w:val="007F202C"/>
     <w:rsid w:val="007F2E6B"/>
     <w:rsid w:val="007F32E5"/>
     <w:rsid w:val="007F357C"/>
     <w:rsid w:val="007F3C81"/>
     <w:rsid w:val="007F3F29"/>
     <w:rsid w:val="007F4619"/>
     <w:rsid w:val="007F4A57"/>
     <w:rsid w:val="007F5C89"/>
     <w:rsid w:val="007F6023"/>
     <w:rsid w:val="007F6314"/>
     <w:rsid w:val="007F7452"/>
     <w:rsid w:val="007F7887"/>
     <w:rsid w:val="007F7B42"/>
     <w:rsid w:val="00800112"/>
     <w:rsid w:val="00800159"/>
+    <w:rsid w:val="008008E0"/>
     <w:rsid w:val="00800B63"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="00800C01"/>
     <w:rsid w:val="0080139C"/>
     <w:rsid w:val="00801635"/>
+    <w:rsid w:val="00801E3C"/>
     <w:rsid w:val="0080232B"/>
     <w:rsid w:val="00802889"/>
     <w:rsid w:val="008036AF"/>
     <w:rsid w:val="00803B0C"/>
     <w:rsid w:val="00803C86"/>
     <w:rsid w:val="00803D39"/>
     <w:rsid w:val="00804265"/>
     <w:rsid w:val="008044B6"/>
     <w:rsid w:val="008046AA"/>
     <w:rsid w:val="00804B34"/>
     <w:rsid w:val="00804DDB"/>
     <w:rsid w:val="00804E04"/>
     <w:rsid w:val="00805066"/>
     <w:rsid w:val="0080516E"/>
     <w:rsid w:val="008052A2"/>
     <w:rsid w:val="008059DB"/>
     <w:rsid w:val="008067BF"/>
     <w:rsid w:val="00806A63"/>
     <w:rsid w:val="00806F72"/>
     <w:rsid w:val="00807644"/>
     <w:rsid w:val="00807A5F"/>
     <w:rsid w:val="00807D97"/>
     <w:rsid w:val="0081057A"/>
     <w:rsid w:val="00810ADB"/>
     <w:rsid w:val="0081163B"/>
+    <w:rsid w:val="00812409"/>
     <w:rsid w:val="008126D0"/>
     <w:rsid w:val="00812D80"/>
     <w:rsid w:val="00814742"/>
     <w:rsid w:val="008148DB"/>
+    <w:rsid w:val="00814F63"/>
     <w:rsid w:val="008150FF"/>
     <w:rsid w:val="008157B3"/>
     <w:rsid w:val="00815F27"/>
     <w:rsid w:val="00815F4E"/>
     <w:rsid w:val="00816103"/>
     <w:rsid w:val="00817056"/>
     <w:rsid w:val="00817A13"/>
     <w:rsid w:val="00820164"/>
     <w:rsid w:val="00820444"/>
     <w:rsid w:val="00820A53"/>
     <w:rsid w:val="00821628"/>
     <w:rsid w:val="00821C68"/>
     <w:rsid w:val="00821E14"/>
     <w:rsid w:val="008227DB"/>
     <w:rsid w:val="0082291D"/>
+    <w:rsid w:val="008229A2"/>
     <w:rsid w:val="00822EAB"/>
     <w:rsid w:val="008237EA"/>
     <w:rsid w:val="0082395D"/>
     <w:rsid w:val="00823D13"/>
     <w:rsid w:val="00823F0C"/>
     <w:rsid w:val="008250AA"/>
     <w:rsid w:val="00825121"/>
     <w:rsid w:val="008257B5"/>
     <w:rsid w:val="00826543"/>
     <w:rsid w:val="008265E9"/>
     <w:rsid w:val="0082732E"/>
+    <w:rsid w:val="00827508"/>
     <w:rsid w:val="00827914"/>
     <w:rsid w:val="00827A6F"/>
     <w:rsid w:val="00830EA8"/>
     <w:rsid w:val="00831404"/>
     <w:rsid w:val="00831494"/>
     <w:rsid w:val="0083217E"/>
     <w:rsid w:val="008323D4"/>
     <w:rsid w:val="00832CE2"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="00833D9C"/>
     <w:rsid w:val="00833F46"/>
     <w:rsid w:val="00834D98"/>
     <w:rsid w:val="00834E9E"/>
     <w:rsid w:val="008351F1"/>
     <w:rsid w:val="0083551C"/>
     <w:rsid w:val="0083554D"/>
     <w:rsid w:val="00835E0C"/>
     <w:rsid w:val="00835E49"/>
     <w:rsid w:val="00835EFB"/>
     <w:rsid w:val="008360B4"/>
     <w:rsid w:val="00836CF9"/>
     <w:rsid w:val="00836E28"/>
     <w:rsid w:val="00837C1C"/>
     <w:rsid w:val="008401A5"/>
+    <w:rsid w:val="00840637"/>
     <w:rsid w:val="0084161E"/>
+    <w:rsid w:val="00841787"/>
+    <w:rsid w:val="008418B8"/>
     <w:rsid w:val="00841AE4"/>
     <w:rsid w:val="00841EDD"/>
     <w:rsid w:val="0084219D"/>
     <w:rsid w:val="008422EE"/>
     <w:rsid w:val="00842674"/>
     <w:rsid w:val="00842A1A"/>
     <w:rsid w:val="00842C01"/>
     <w:rsid w:val="008434AF"/>
     <w:rsid w:val="0084392F"/>
     <w:rsid w:val="008439D2"/>
     <w:rsid w:val="00843E3D"/>
     <w:rsid w:val="008445E9"/>
     <w:rsid w:val="008448D6"/>
     <w:rsid w:val="00844BEB"/>
     <w:rsid w:val="00844EE8"/>
     <w:rsid w:val="00845E3F"/>
     <w:rsid w:val="00846C0F"/>
     <w:rsid w:val="00847063"/>
     <w:rsid w:val="008470DC"/>
     <w:rsid w:val="0084750D"/>
     <w:rsid w:val="00850C0B"/>
     <w:rsid w:val="00851237"/>
     <w:rsid w:val="00851434"/>
     <w:rsid w:val="008539CA"/>
     <w:rsid w:val="00853C31"/>
     <w:rsid w:val="00854008"/>
     <w:rsid w:val="00854244"/>
     <w:rsid w:val="008547CB"/>
     <w:rsid w:val="00855471"/>
     <w:rsid w:val="0085593C"/>
     <w:rsid w:val="008563CF"/>
     <w:rsid w:val="00856416"/>
+    <w:rsid w:val="00857BF6"/>
     <w:rsid w:val="00857D27"/>
+    <w:rsid w:val="00860001"/>
     <w:rsid w:val="00860084"/>
     <w:rsid w:val="00860177"/>
     <w:rsid w:val="00860CC1"/>
     <w:rsid w:val="00860E60"/>
     <w:rsid w:val="008612BE"/>
     <w:rsid w:val="008613E8"/>
     <w:rsid w:val="00861A10"/>
     <w:rsid w:val="008622A9"/>
     <w:rsid w:val="008627BE"/>
     <w:rsid w:val="00862A82"/>
     <w:rsid w:val="00862D8F"/>
     <w:rsid w:val="00862E34"/>
     <w:rsid w:val="008643FF"/>
     <w:rsid w:val="00864711"/>
     <w:rsid w:val="00865765"/>
     <w:rsid w:val="00865D22"/>
+    <w:rsid w:val="008663CA"/>
     <w:rsid w:val="008666C2"/>
     <w:rsid w:val="00866980"/>
     <w:rsid w:val="00866CC5"/>
     <w:rsid w:val="00867C2E"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="0087028B"/>
     <w:rsid w:val="0087050D"/>
     <w:rsid w:val="0087069B"/>
     <w:rsid w:val="0087147B"/>
     <w:rsid w:val="00871A3A"/>
     <w:rsid w:val="008720BC"/>
     <w:rsid w:val="008720FC"/>
+    <w:rsid w:val="00872531"/>
     <w:rsid w:val="008727E7"/>
     <w:rsid w:val="00875242"/>
     <w:rsid w:val="008756CA"/>
     <w:rsid w:val="00875D43"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="00876B38"/>
+    <w:rsid w:val="00876DD7"/>
     <w:rsid w:val="0087733E"/>
     <w:rsid w:val="00877405"/>
+    <w:rsid w:val="00877F27"/>
     <w:rsid w:val="008803DA"/>
     <w:rsid w:val="00880855"/>
     <w:rsid w:val="00881A4D"/>
     <w:rsid w:val="0088243E"/>
+    <w:rsid w:val="00882567"/>
     <w:rsid w:val="00882809"/>
+    <w:rsid w:val="00882BDD"/>
+    <w:rsid w:val="00882EEC"/>
+    <w:rsid w:val="00882F97"/>
     <w:rsid w:val="00883121"/>
+    <w:rsid w:val="008831D1"/>
     <w:rsid w:val="00883BF3"/>
     <w:rsid w:val="00883DE2"/>
     <w:rsid w:val="0088425A"/>
     <w:rsid w:val="008858BF"/>
     <w:rsid w:val="00885A9F"/>
     <w:rsid w:val="00886203"/>
     <w:rsid w:val="008862B5"/>
     <w:rsid w:val="00887537"/>
     <w:rsid w:val="008875FB"/>
     <w:rsid w:val="0088764D"/>
     <w:rsid w:val="00887695"/>
     <w:rsid w:val="00887BB5"/>
     <w:rsid w:val="00887BC3"/>
     <w:rsid w:val="00890680"/>
     <w:rsid w:val="00891079"/>
     <w:rsid w:val="00891691"/>
     <w:rsid w:val="008923EE"/>
     <w:rsid w:val="008925CE"/>
     <w:rsid w:val="00892623"/>
     <w:rsid w:val="00893E9B"/>
+    <w:rsid w:val="008944BF"/>
     <w:rsid w:val="008957AE"/>
     <w:rsid w:val="0089594D"/>
     <w:rsid w:val="008968D0"/>
     <w:rsid w:val="00897379"/>
     <w:rsid w:val="00897A54"/>
     <w:rsid w:val="00897B75"/>
     <w:rsid w:val="00897CED"/>
     <w:rsid w:val="00897EE4"/>
     <w:rsid w:val="008A0051"/>
     <w:rsid w:val="008A0217"/>
     <w:rsid w:val="008A0641"/>
     <w:rsid w:val="008A1BBA"/>
     <w:rsid w:val="008A1DDD"/>
     <w:rsid w:val="008A1E65"/>
     <w:rsid w:val="008A2606"/>
+    <w:rsid w:val="008A2623"/>
     <w:rsid w:val="008A2FE7"/>
     <w:rsid w:val="008A3309"/>
     <w:rsid w:val="008A39DA"/>
+    <w:rsid w:val="008A4400"/>
     <w:rsid w:val="008A442A"/>
+    <w:rsid w:val="008A45F4"/>
     <w:rsid w:val="008A493A"/>
+    <w:rsid w:val="008A4B17"/>
     <w:rsid w:val="008A4CFF"/>
     <w:rsid w:val="008A4F06"/>
     <w:rsid w:val="008A59C2"/>
     <w:rsid w:val="008A5F72"/>
     <w:rsid w:val="008A61AA"/>
     <w:rsid w:val="008A6D27"/>
     <w:rsid w:val="008A7941"/>
     <w:rsid w:val="008A7C37"/>
+    <w:rsid w:val="008A7FDD"/>
     <w:rsid w:val="008B0370"/>
+    <w:rsid w:val="008B0BA7"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B17E6"/>
     <w:rsid w:val="008B1C28"/>
     <w:rsid w:val="008B1FA5"/>
     <w:rsid w:val="008B2027"/>
     <w:rsid w:val="008B4BF4"/>
     <w:rsid w:val="008B4CBA"/>
+    <w:rsid w:val="008B4E53"/>
     <w:rsid w:val="008B67B0"/>
     <w:rsid w:val="008B6A18"/>
+    <w:rsid w:val="008B7038"/>
     <w:rsid w:val="008B7C80"/>
     <w:rsid w:val="008B7E63"/>
     <w:rsid w:val="008C043F"/>
     <w:rsid w:val="008C079F"/>
     <w:rsid w:val="008C0DDD"/>
     <w:rsid w:val="008C19E0"/>
     <w:rsid w:val="008C1AEF"/>
     <w:rsid w:val="008C1E5F"/>
     <w:rsid w:val="008C25AB"/>
     <w:rsid w:val="008C2848"/>
+    <w:rsid w:val="008C2B23"/>
     <w:rsid w:val="008C2F8B"/>
     <w:rsid w:val="008C3444"/>
     <w:rsid w:val="008C38CF"/>
     <w:rsid w:val="008C3C56"/>
     <w:rsid w:val="008C3E5A"/>
     <w:rsid w:val="008C4368"/>
     <w:rsid w:val="008C4442"/>
     <w:rsid w:val="008C4D0A"/>
     <w:rsid w:val="008C521A"/>
     <w:rsid w:val="008C53B1"/>
+    <w:rsid w:val="008C54FB"/>
     <w:rsid w:val="008C5681"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C5907"/>
     <w:rsid w:val="008C5D04"/>
+    <w:rsid w:val="008C5F80"/>
     <w:rsid w:val="008C65F8"/>
     <w:rsid w:val="008C6CD4"/>
     <w:rsid w:val="008C6D54"/>
+    <w:rsid w:val="008C7099"/>
     <w:rsid w:val="008C738D"/>
+    <w:rsid w:val="008C7572"/>
     <w:rsid w:val="008C76E7"/>
     <w:rsid w:val="008C77C9"/>
     <w:rsid w:val="008C7A35"/>
     <w:rsid w:val="008D043C"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D0D9C"/>
     <w:rsid w:val="008D1602"/>
+    <w:rsid w:val="008D176D"/>
+    <w:rsid w:val="008D2802"/>
     <w:rsid w:val="008D2AC7"/>
     <w:rsid w:val="008D323D"/>
     <w:rsid w:val="008D3515"/>
     <w:rsid w:val="008D47E3"/>
     <w:rsid w:val="008D47EE"/>
     <w:rsid w:val="008D51B9"/>
     <w:rsid w:val="008D545C"/>
     <w:rsid w:val="008D5D76"/>
     <w:rsid w:val="008D6702"/>
+    <w:rsid w:val="008D700F"/>
     <w:rsid w:val="008D7A33"/>
     <w:rsid w:val="008D7F3F"/>
     <w:rsid w:val="008E2223"/>
     <w:rsid w:val="008E22BC"/>
     <w:rsid w:val="008E272F"/>
     <w:rsid w:val="008E3AE7"/>
     <w:rsid w:val="008E3B00"/>
     <w:rsid w:val="008E4524"/>
     <w:rsid w:val="008E471A"/>
     <w:rsid w:val="008E4D0B"/>
     <w:rsid w:val="008E50F8"/>
     <w:rsid w:val="008E563D"/>
     <w:rsid w:val="008E5E29"/>
     <w:rsid w:val="008E6001"/>
     <w:rsid w:val="008E651B"/>
     <w:rsid w:val="008E6F50"/>
     <w:rsid w:val="008E6FC3"/>
     <w:rsid w:val="008E7E13"/>
     <w:rsid w:val="008F026C"/>
     <w:rsid w:val="008F06BD"/>
     <w:rsid w:val="008F0B0C"/>
     <w:rsid w:val="008F0CFB"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F1533"/>
     <w:rsid w:val="008F241C"/>
     <w:rsid w:val="008F252D"/>
     <w:rsid w:val="008F2537"/>
     <w:rsid w:val="008F29F2"/>
     <w:rsid w:val="008F2F8E"/>
     <w:rsid w:val="008F41AE"/>
+    <w:rsid w:val="008F4F74"/>
     <w:rsid w:val="008F5560"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F6279"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F6D62"/>
     <w:rsid w:val="008F7402"/>
     <w:rsid w:val="008F7792"/>
     <w:rsid w:val="00900825"/>
     <w:rsid w:val="00900F13"/>
     <w:rsid w:val="0090128E"/>
+    <w:rsid w:val="009013B3"/>
     <w:rsid w:val="00901678"/>
     <w:rsid w:val="009016C6"/>
     <w:rsid w:val="009019A1"/>
     <w:rsid w:val="009019DB"/>
     <w:rsid w:val="00901E84"/>
     <w:rsid w:val="009026C9"/>
     <w:rsid w:val="009029C3"/>
     <w:rsid w:val="0090383B"/>
     <w:rsid w:val="009049C0"/>
     <w:rsid w:val="00904DD4"/>
     <w:rsid w:val="00904F90"/>
     <w:rsid w:val="00905088"/>
     <w:rsid w:val="00905168"/>
+    <w:rsid w:val="009052E1"/>
     <w:rsid w:val="00905683"/>
     <w:rsid w:val="00905844"/>
+    <w:rsid w:val="009059B4"/>
     <w:rsid w:val="00906315"/>
     <w:rsid w:val="00906E57"/>
     <w:rsid w:val="00906F27"/>
+    <w:rsid w:val="00907106"/>
     <w:rsid w:val="0090710F"/>
     <w:rsid w:val="009074C9"/>
     <w:rsid w:val="0090799E"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
+    <w:rsid w:val="00910727"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="00911DEA"/>
     <w:rsid w:val="00912768"/>
     <w:rsid w:val="009127E1"/>
     <w:rsid w:val="009128EC"/>
     <w:rsid w:val="00913675"/>
     <w:rsid w:val="009142DD"/>
     <w:rsid w:val="0091495A"/>
     <w:rsid w:val="00914964"/>
     <w:rsid w:val="009151AA"/>
     <w:rsid w:val="0091537B"/>
     <w:rsid w:val="00915563"/>
     <w:rsid w:val="00915A90"/>
     <w:rsid w:val="00915D7C"/>
     <w:rsid w:val="009168EA"/>
+    <w:rsid w:val="009169E2"/>
     <w:rsid w:val="009170CA"/>
+    <w:rsid w:val="009174F3"/>
     <w:rsid w:val="00917AB3"/>
     <w:rsid w:val="00917E66"/>
     <w:rsid w:val="009202E3"/>
     <w:rsid w:val="0092071D"/>
     <w:rsid w:val="00920A19"/>
     <w:rsid w:val="00920C78"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="0092130F"/>
     <w:rsid w:val="0092169E"/>
     <w:rsid w:val="009220C9"/>
     <w:rsid w:val="00922543"/>
     <w:rsid w:val="00922A1A"/>
     <w:rsid w:val="00922B9E"/>
     <w:rsid w:val="00922FFA"/>
     <w:rsid w:val="0092382D"/>
+    <w:rsid w:val="00923F70"/>
     <w:rsid w:val="0092461F"/>
     <w:rsid w:val="009253C5"/>
+    <w:rsid w:val="009257A2"/>
     <w:rsid w:val="00925976"/>
     <w:rsid w:val="00926598"/>
+    <w:rsid w:val="0092712D"/>
     <w:rsid w:val="009300E8"/>
     <w:rsid w:val="00930182"/>
     <w:rsid w:val="009307DC"/>
     <w:rsid w:val="00930B1C"/>
     <w:rsid w:val="00930B2D"/>
     <w:rsid w:val="009310B3"/>
     <w:rsid w:val="00931429"/>
     <w:rsid w:val="00931D05"/>
     <w:rsid w:val="00931DD1"/>
     <w:rsid w:val="00932365"/>
     <w:rsid w:val="009326EA"/>
     <w:rsid w:val="00933144"/>
     <w:rsid w:val="00933A81"/>
     <w:rsid w:val="00933FDA"/>
     <w:rsid w:val="00934292"/>
+    <w:rsid w:val="009346D7"/>
+    <w:rsid w:val="00934ABC"/>
     <w:rsid w:val="00934CCF"/>
     <w:rsid w:val="00935877"/>
+    <w:rsid w:val="009359E9"/>
     <w:rsid w:val="00935F3A"/>
     <w:rsid w:val="00936262"/>
     <w:rsid w:val="009366F4"/>
     <w:rsid w:val="009367DA"/>
     <w:rsid w:val="00937CC9"/>
     <w:rsid w:val="00937DE1"/>
     <w:rsid w:val="00940947"/>
     <w:rsid w:val="00941286"/>
     <w:rsid w:val="0094154C"/>
     <w:rsid w:val="009416A0"/>
     <w:rsid w:val="0094215D"/>
     <w:rsid w:val="00942607"/>
     <w:rsid w:val="00942E0D"/>
     <w:rsid w:val="00943CCE"/>
     <w:rsid w:val="00944F32"/>
     <w:rsid w:val="00945D3F"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="00945FE6"/>
     <w:rsid w:val="0094609E"/>
     <w:rsid w:val="009463FE"/>
     <w:rsid w:val="009465DB"/>
     <w:rsid w:val="00946673"/>
     <w:rsid w:val="00946F51"/>
     <w:rsid w:val="009500DA"/>
     <w:rsid w:val="009501DD"/>
     <w:rsid w:val="00950C72"/>
     <w:rsid w:val="00951AEF"/>
     <w:rsid w:val="009522E7"/>
     <w:rsid w:val="0095311F"/>
     <w:rsid w:val="00953463"/>
     <w:rsid w:val="00953849"/>
     <w:rsid w:val="009539A0"/>
     <w:rsid w:val="00953AE6"/>
+    <w:rsid w:val="00953D66"/>
     <w:rsid w:val="00953E54"/>
     <w:rsid w:val="00953F34"/>
     <w:rsid w:val="009541DC"/>
     <w:rsid w:val="009542BA"/>
     <w:rsid w:val="0095457B"/>
     <w:rsid w:val="0095566E"/>
     <w:rsid w:val="00955FA7"/>
     <w:rsid w:val="009561B7"/>
     <w:rsid w:val="00956938"/>
     <w:rsid w:val="00956A37"/>
     <w:rsid w:val="00956C9A"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="0095722F"/>
     <w:rsid w:val="00957335"/>
     <w:rsid w:val="0095785D"/>
+    <w:rsid w:val="00960054"/>
     <w:rsid w:val="00960843"/>
     <w:rsid w:val="009609D3"/>
     <w:rsid w:val="009618E2"/>
     <w:rsid w:val="00961CA4"/>
     <w:rsid w:val="009623BD"/>
     <w:rsid w:val="00962782"/>
+    <w:rsid w:val="00962A77"/>
     <w:rsid w:val="009636A5"/>
     <w:rsid w:val="009638EC"/>
     <w:rsid w:val="0096451C"/>
     <w:rsid w:val="00964FF9"/>
     <w:rsid w:val="009651B3"/>
+    <w:rsid w:val="009654B0"/>
     <w:rsid w:val="00965799"/>
+    <w:rsid w:val="00966E6E"/>
     <w:rsid w:val="00966E9D"/>
+    <w:rsid w:val="009677E7"/>
     <w:rsid w:val="00967828"/>
     <w:rsid w:val="00967834"/>
     <w:rsid w:val="00967885"/>
     <w:rsid w:val="009700A6"/>
     <w:rsid w:val="00970BFD"/>
     <w:rsid w:val="00970F4D"/>
     <w:rsid w:val="009717FE"/>
     <w:rsid w:val="00971E0F"/>
     <w:rsid w:val="0097246A"/>
     <w:rsid w:val="00973279"/>
+    <w:rsid w:val="00974121"/>
+    <w:rsid w:val="00974693"/>
+    <w:rsid w:val="00974A45"/>
     <w:rsid w:val="00974B13"/>
+    <w:rsid w:val="00974CDD"/>
     <w:rsid w:val="00974D12"/>
+    <w:rsid w:val="00974DE4"/>
+    <w:rsid w:val="00975175"/>
     <w:rsid w:val="00975C68"/>
     <w:rsid w:val="0097644E"/>
     <w:rsid w:val="009769A8"/>
+    <w:rsid w:val="00977118"/>
     <w:rsid w:val="009771D1"/>
     <w:rsid w:val="00977AF6"/>
     <w:rsid w:val="009802F7"/>
     <w:rsid w:val="009808B0"/>
     <w:rsid w:val="00981330"/>
     <w:rsid w:val="009813B4"/>
     <w:rsid w:val="009814CB"/>
     <w:rsid w:val="009818DD"/>
     <w:rsid w:val="00981F24"/>
+    <w:rsid w:val="00981F2F"/>
     <w:rsid w:val="00981FEE"/>
+    <w:rsid w:val="00982AAC"/>
     <w:rsid w:val="00982BC7"/>
     <w:rsid w:val="00983135"/>
     <w:rsid w:val="009843EB"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="009845A7"/>
     <w:rsid w:val="009850D8"/>
     <w:rsid w:val="0098558A"/>
     <w:rsid w:val="00985D9A"/>
     <w:rsid w:val="009860DC"/>
     <w:rsid w:val="00986152"/>
     <w:rsid w:val="009865A4"/>
+    <w:rsid w:val="00986DA1"/>
+    <w:rsid w:val="00987B0B"/>
     <w:rsid w:val="0099038A"/>
     <w:rsid w:val="0099077F"/>
     <w:rsid w:val="00990C31"/>
     <w:rsid w:val="00990E4D"/>
     <w:rsid w:val="009912F1"/>
     <w:rsid w:val="00991464"/>
     <w:rsid w:val="00991F9B"/>
     <w:rsid w:val="009925A7"/>
     <w:rsid w:val="009925F9"/>
     <w:rsid w:val="00992C9D"/>
     <w:rsid w:val="00993346"/>
     <w:rsid w:val="0099418A"/>
     <w:rsid w:val="00994855"/>
     <w:rsid w:val="00995599"/>
     <w:rsid w:val="009956B0"/>
     <w:rsid w:val="00995D84"/>
     <w:rsid w:val="009966CC"/>
     <w:rsid w:val="00996F2A"/>
     <w:rsid w:val="00997062"/>
     <w:rsid w:val="00997C37"/>
     <w:rsid w:val="00997FAC"/>
     <w:rsid w:val="009A0E50"/>
+    <w:rsid w:val="009A1ACB"/>
     <w:rsid w:val="009A1BDC"/>
     <w:rsid w:val="009A1CD3"/>
     <w:rsid w:val="009A222C"/>
     <w:rsid w:val="009A2475"/>
     <w:rsid w:val="009A2CE9"/>
     <w:rsid w:val="009A35B1"/>
     <w:rsid w:val="009A478F"/>
+    <w:rsid w:val="009A4DA5"/>
     <w:rsid w:val="009A50EE"/>
     <w:rsid w:val="009A52A2"/>
     <w:rsid w:val="009A5644"/>
     <w:rsid w:val="009A572F"/>
     <w:rsid w:val="009A5939"/>
     <w:rsid w:val="009A5C02"/>
     <w:rsid w:val="009A60F7"/>
     <w:rsid w:val="009A6385"/>
     <w:rsid w:val="009A6A6E"/>
     <w:rsid w:val="009A72E0"/>
     <w:rsid w:val="009A7AD8"/>
     <w:rsid w:val="009B00C7"/>
     <w:rsid w:val="009B165D"/>
     <w:rsid w:val="009B168A"/>
     <w:rsid w:val="009B1870"/>
     <w:rsid w:val="009B1CF1"/>
     <w:rsid w:val="009B218E"/>
     <w:rsid w:val="009B341E"/>
     <w:rsid w:val="009B3B08"/>
     <w:rsid w:val="009B3F23"/>
+    <w:rsid w:val="009B4143"/>
     <w:rsid w:val="009B457B"/>
     <w:rsid w:val="009B5B01"/>
     <w:rsid w:val="009B5FCC"/>
+    <w:rsid w:val="009B681E"/>
     <w:rsid w:val="009B6B86"/>
     <w:rsid w:val="009B72BC"/>
     <w:rsid w:val="009B7736"/>
     <w:rsid w:val="009B7CDE"/>
     <w:rsid w:val="009C03C6"/>
     <w:rsid w:val="009C1CEF"/>
     <w:rsid w:val="009C2365"/>
     <w:rsid w:val="009C2917"/>
     <w:rsid w:val="009C2A0A"/>
     <w:rsid w:val="009C2BE7"/>
     <w:rsid w:val="009C2E66"/>
+    <w:rsid w:val="009C36DA"/>
     <w:rsid w:val="009C3BEA"/>
     <w:rsid w:val="009C3D17"/>
     <w:rsid w:val="009C3EE0"/>
     <w:rsid w:val="009C448B"/>
     <w:rsid w:val="009C4D13"/>
     <w:rsid w:val="009C585B"/>
     <w:rsid w:val="009C6020"/>
     <w:rsid w:val="009C6E09"/>
     <w:rsid w:val="009C77CA"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009C7FBC"/>
+    <w:rsid w:val="009D01B8"/>
+    <w:rsid w:val="009D1298"/>
     <w:rsid w:val="009D1E38"/>
     <w:rsid w:val="009D1EB7"/>
     <w:rsid w:val="009D2419"/>
     <w:rsid w:val="009D2C02"/>
     <w:rsid w:val="009D3245"/>
     <w:rsid w:val="009D36C3"/>
     <w:rsid w:val="009D37D4"/>
     <w:rsid w:val="009D4A04"/>
     <w:rsid w:val="009D535B"/>
     <w:rsid w:val="009D5674"/>
+    <w:rsid w:val="009D56EE"/>
     <w:rsid w:val="009D5855"/>
     <w:rsid w:val="009D5F6A"/>
     <w:rsid w:val="009D6012"/>
     <w:rsid w:val="009D6835"/>
     <w:rsid w:val="009D6959"/>
     <w:rsid w:val="009D7764"/>
     <w:rsid w:val="009D7BAA"/>
     <w:rsid w:val="009D7DDB"/>
     <w:rsid w:val="009E1304"/>
     <w:rsid w:val="009E16CF"/>
     <w:rsid w:val="009E1CEE"/>
     <w:rsid w:val="009E1FE7"/>
+    <w:rsid w:val="009E2241"/>
     <w:rsid w:val="009E298B"/>
     <w:rsid w:val="009E2D85"/>
     <w:rsid w:val="009E354E"/>
     <w:rsid w:val="009E3857"/>
+    <w:rsid w:val="009E404E"/>
     <w:rsid w:val="009E49B3"/>
     <w:rsid w:val="009E648B"/>
     <w:rsid w:val="009E6558"/>
     <w:rsid w:val="009E67E2"/>
+    <w:rsid w:val="009E698B"/>
     <w:rsid w:val="009E6A91"/>
+    <w:rsid w:val="009E6D7E"/>
+    <w:rsid w:val="009E7044"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F03B1"/>
     <w:rsid w:val="009F129C"/>
     <w:rsid w:val="009F151C"/>
     <w:rsid w:val="009F2A7C"/>
     <w:rsid w:val="009F3192"/>
     <w:rsid w:val="009F3CC2"/>
     <w:rsid w:val="009F3E0A"/>
     <w:rsid w:val="009F4E9C"/>
     <w:rsid w:val="009F579B"/>
+    <w:rsid w:val="009F6486"/>
     <w:rsid w:val="009F689A"/>
     <w:rsid w:val="009F6F4D"/>
     <w:rsid w:val="009F74FC"/>
     <w:rsid w:val="009F7FDA"/>
     <w:rsid w:val="00A002A8"/>
     <w:rsid w:val="00A006B8"/>
     <w:rsid w:val="00A00AA6"/>
     <w:rsid w:val="00A00CDC"/>
     <w:rsid w:val="00A00DBE"/>
     <w:rsid w:val="00A02476"/>
     <w:rsid w:val="00A02D6E"/>
+    <w:rsid w:val="00A02F51"/>
     <w:rsid w:val="00A03139"/>
+    <w:rsid w:val="00A03D42"/>
     <w:rsid w:val="00A04B34"/>
     <w:rsid w:val="00A0572C"/>
     <w:rsid w:val="00A058D7"/>
     <w:rsid w:val="00A05FE1"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A0677C"/>
     <w:rsid w:val="00A068C0"/>
     <w:rsid w:val="00A072A7"/>
     <w:rsid w:val="00A10002"/>
     <w:rsid w:val="00A111B9"/>
     <w:rsid w:val="00A12009"/>
     <w:rsid w:val="00A1222A"/>
     <w:rsid w:val="00A123A3"/>
+    <w:rsid w:val="00A131A1"/>
     <w:rsid w:val="00A13E3D"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A140BE"/>
+    <w:rsid w:val="00A1446B"/>
+    <w:rsid w:val="00A145C7"/>
+    <w:rsid w:val="00A14BDD"/>
     <w:rsid w:val="00A1507C"/>
     <w:rsid w:val="00A15F86"/>
     <w:rsid w:val="00A1638C"/>
     <w:rsid w:val="00A172CE"/>
     <w:rsid w:val="00A176E4"/>
     <w:rsid w:val="00A17B23"/>
     <w:rsid w:val="00A20288"/>
     <w:rsid w:val="00A20449"/>
     <w:rsid w:val="00A206C2"/>
     <w:rsid w:val="00A20921"/>
     <w:rsid w:val="00A2152F"/>
     <w:rsid w:val="00A21CD8"/>
     <w:rsid w:val="00A222AB"/>
     <w:rsid w:val="00A229BB"/>
     <w:rsid w:val="00A22A0C"/>
     <w:rsid w:val="00A23178"/>
     <w:rsid w:val="00A23548"/>
     <w:rsid w:val="00A23A40"/>
+    <w:rsid w:val="00A23FA6"/>
     <w:rsid w:val="00A241DD"/>
     <w:rsid w:val="00A24300"/>
     <w:rsid w:val="00A245F0"/>
     <w:rsid w:val="00A2491E"/>
     <w:rsid w:val="00A24BFE"/>
+    <w:rsid w:val="00A250FF"/>
     <w:rsid w:val="00A26790"/>
     <w:rsid w:val="00A268DE"/>
     <w:rsid w:val="00A26FC6"/>
     <w:rsid w:val="00A3023A"/>
     <w:rsid w:val="00A305E3"/>
     <w:rsid w:val="00A3095D"/>
     <w:rsid w:val="00A30D80"/>
     <w:rsid w:val="00A3106F"/>
     <w:rsid w:val="00A3144F"/>
     <w:rsid w:val="00A31B02"/>
     <w:rsid w:val="00A31BDA"/>
+    <w:rsid w:val="00A323B7"/>
     <w:rsid w:val="00A32446"/>
     <w:rsid w:val="00A33C88"/>
     <w:rsid w:val="00A34118"/>
     <w:rsid w:val="00A34242"/>
     <w:rsid w:val="00A345F4"/>
     <w:rsid w:val="00A34E6B"/>
     <w:rsid w:val="00A34F66"/>
     <w:rsid w:val="00A359CE"/>
     <w:rsid w:val="00A36875"/>
     <w:rsid w:val="00A36C0A"/>
     <w:rsid w:val="00A36CDC"/>
     <w:rsid w:val="00A37584"/>
     <w:rsid w:val="00A3782E"/>
     <w:rsid w:val="00A37AF8"/>
     <w:rsid w:val="00A37DD3"/>
+    <w:rsid w:val="00A4044D"/>
     <w:rsid w:val="00A40B17"/>
     <w:rsid w:val="00A40B64"/>
+    <w:rsid w:val="00A4201A"/>
     <w:rsid w:val="00A42182"/>
+    <w:rsid w:val="00A424C6"/>
     <w:rsid w:val="00A42A5B"/>
     <w:rsid w:val="00A42B5D"/>
     <w:rsid w:val="00A43DEA"/>
     <w:rsid w:val="00A43E76"/>
     <w:rsid w:val="00A4405D"/>
     <w:rsid w:val="00A45871"/>
     <w:rsid w:val="00A46203"/>
     <w:rsid w:val="00A4638D"/>
     <w:rsid w:val="00A4661B"/>
+    <w:rsid w:val="00A46792"/>
     <w:rsid w:val="00A47013"/>
     <w:rsid w:val="00A47203"/>
     <w:rsid w:val="00A4783E"/>
     <w:rsid w:val="00A507FA"/>
     <w:rsid w:val="00A50DF0"/>
     <w:rsid w:val="00A51146"/>
     <w:rsid w:val="00A51DBE"/>
     <w:rsid w:val="00A51E9D"/>
     <w:rsid w:val="00A51F7B"/>
+    <w:rsid w:val="00A52393"/>
     <w:rsid w:val="00A52799"/>
     <w:rsid w:val="00A5280C"/>
+    <w:rsid w:val="00A52E1C"/>
     <w:rsid w:val="00A5330A"/>
     <w:rsid w:val="00A53328"/>
     <w:rsid w:val="00A53AC0"/>
     <w:rsid w:val="00A540FD"/>
     <w:rsid w:val="00A55058"/>
     <w:rsid w:val="00A55666"/>
     <w:rsid w:val="00A56321"/>
+    <w:rsid w:val="00A567FB"/>
+    <w:rsid w:val="00A56D9D"/>
+    <w:rsid w:val="00A5729D"/>
     <w:rsid w:val="00A57ABA"/>
     <w:rsid w:val="00A57DD1"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A60A6F"/>
     <w:rsid w:val="00A6113A"/>
     <w:rsid w:val="00A616D6"/>
     <w:rsid w:val="00A62448"/>
     <w:rsid w:val="00A6385F"/>
+    <w:rsid w:val="00A64695"/>
     <w:rsid w:val="00A64B8B"/>
     <w:rsid w:val="00A64CB9"/>
     <w:rsid w:val="00A653F3"/>
     <w:rsid w:val="00A65A08"/>
     <w:rsid w:val="00A65CA3"/>
     <w:rsid w:val="00A6635E"/>
     <w:rsid w:val="00A663C7"/>
     <w:rsid w:val="00A66641"/>
     <w:rsid w:val="00A66AD6"/>
     <w:rsid w:val="00A670A5"/>
     <w:rsid w:val="00A67280"/>
     <w:rsid w:val="00A67470"/>
     <w:rsid w:val="00A67D69"/>
+    <w:rsid w:val="00A67E60"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A71629"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A72002"/>
     <w:rsid w:val="00A72FDF"/>
     <w:rsid w:val="00A73043"/>
     <w:rsid w:val="00A73839"/>
     <w:rsid w:val="00A738BD"/>
     <w:rsid w:val="00A73B54"/>
     <w:rsid w:val="00A74266"/>
     <w:rsid w:val="00A74AFF"/>
     <w:rsid w:val="00A74D85"/>
     <w:rsid w:val="00A75063"/>
     <w:rsid w:val="00A75100"/>
+    <w:rsid w:val="00A75154"/>
+    <w:rsid w:val="00A751B9"/>
     <w:rsid w:val="00A75670"/>
+    <w:rsid w:val="00A75CF3"/>
     <w:rsid w:val="00A76040"/>
     <w:rsid w:val="00A76655"/>
     <w:rsid w:val="00A768B4"/>
     <w:rsid w:val="00A7737F"/>
     <w:rsid w:val="00A77755"/>
     <w:rsid w:val="00A806AB"/>
+    <w:rsid w:val="00A80A1C"/>
     <w:rsid w:val="00A80A42"/>
     <w:rsid w:val="00A80AF7"/>
+    <w:rsid w:val="00A80E7F"/>
     <w:rsid w:val="00A8121D"/>
     <w:rsid w:val="00A81378"/>
     <w:rsid w:val="00A816BD"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A81D1D"/>
     <w:rsid w:val="00A823C8"/>
     <w:rsid w:val="00A82FEA"/>
     <w:rsid w:val="00A84AAC"/>
     <w:rsid w:val="00A85E49"/>
     <w:rsid w:val="00A85EF5"/>
     <w:rsid w:val="00A85F5C"/>
     <w:rsid w:val="00A861A1"/>
     <w:rsid w:val="00A8658B"/>
     <w:rsid w:val="00A8678D"/>
     <w:rsid w:val="00A86F1A"/>
     <w:rsid w:val="00A871B3"/>
     <w:rsid w:val="00A87A70"/>
     <w:rsid w:val="00A90311"/>
     <w:rsid w:val="00A90605"/>
     <w:rsid w:val="00A9085B"/>
     <w:rsid w:val="00A91374"/>
     <w:rsid w:val="00A926F1"/>
     <w:rsid w:val="00A92D5E"/>
+    <w:rsid w:val="00A93371"/>
     <w:rsid w:val="00A9397E"/>
     <w:rsid w:val="00A944CB"/>
     <w:rsid w:val="00A94696"/>
     <w:rsid w:val="00A955B2"/>
     <w:rsid w:val="00A9584C"/>
+    <w:rsid w:val="00A95FEF"/>
     <w:rsid w:val="00A9600B"/>
     <w:rsid w:val="00A96650"/>
     <w:rsid w:val="00A97141"/>
     <w:rsid w:val="00A974D1"/>
     <w:rsid w:val="00A9767A"/>
     <w:rsid w:val="00A97692"/>
     <w:rsid w:val="00A97741"/>
     <w:rsid w:val="00A97791"/>
     <w:rsid w:val="00AA0216"/>
     <w:rsid w:val="00AA02EC"/>
     <w:rsid w:val="00AA0BF6"/>
     <w:rsid w:val="00AA1068"/>
+    <w:rsid w:val="00AA1204"/>
     <w:rsid w:val="00AA171F"/>
     <w:rsid w:val="00AA244E"/>
+    <w:rsid w:val="00AA26EF"/>
     <w:rsid w:val="00AA28B4"/>
+    <w:rsid w:val="00AA34D4"/>
     <w:rsid w:val="00AA3794"/>
     <w:rsid w:val="00AA435F"/>
     <w:rsid w:val="00AA4688"/>
     <w:rsid w:val="00AA4BA3"/>
+    <w:rsid w:val="00AA5A0D"/>
+    <w:rsid w:val="00AA5B48"/>
     <w:rsid w:val="00AA5D96"/>
     <w:rsid w:val="00AA5F51"/>
     <w:rsid w:val="00AA6954"/>
     <w:rsid w:val="00AA6ACA"/>
     <w:rsid w:val="00AB023E"/>
     <w:rsid w:val="00AB030F"/>
     <w:rsid w:val="00AB0A15"/>
     <w:rsid w:val="00AB0E5D"/>
     <w:rsid w:val="00AB15DA"/>
     <w:rsid w:val="00AB1C45"/>
     <w:rsid w:val="00AB1C78"/>
     <w:rsid w:val="00AB232A"/>
     <w:rsid w:val="00AB2C0C"/>
     <w:rsid w:val="00AB367A"/>
     <w:rsid w:val="00AB37AD"/>
     <w:rsid w:val="00AB3B07"/>
     <w:rsid w:val="00AB3E49"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB49FD"/>
     <w:rsid w:val="00AB4CFE"/>
     <w:rsid w:val="00AB553C"/>
     <w:rsid w:val="00AB57F5"/>
+    <w:rsid w:val="00AB6140"/>
     <w:rsid w:val="00AB61C1"/>
     <w:rsid w:val="00AB66E1"/>
     <w:rsid w:val="00AB6D12"/>
     <w:rsid w:val="00AB6D43"/>
     <w:rsid w:val="00AB7142"/>
     <w:rsid w:val="00AB7161"/>
     <w:rsid w:val="00AB717E"/>
     <w:rsid w:val="00AB71CF"/>
+    <w:rsid w:val="00AB7749"/>
+    <w:rsid w:val="00AC028A"/>
     <w:rsid w:val="00AC08F2"/>
+    <w:rsid w:val="00AC38FB"/>
     <w:rsid w:val="00AC3BD4"/>
     <w:rsid w:val="00AC4C6F"/>
     <w:rsid w:val="00AC4DF1"/>
     <w:rsid w:val="00AC5D74"/>
     <w:rsid w:val="00AC6692"/>
     <w:rsid w:val="00AC7647"/>
     <w:rsid w:val="00AC7A13"/>
     <w:rsid w:val="00AC7A58"/>
     <w:rsid w:val="00AC7E50"/>
     <w:rsid w:val="00AD0BE8"/>
     <w:rsid w:val="00AD1490"/>
     <w:rsid w:val="00AD1580"/>
     <w:rsid w:val="00AD1D13"/>
+    <w:rsid w:val="00AD1DDC"/>
     <w:rsid w:val="00AD292C"/>
     <w:rsid w:val="00AD2AAF"/>
     <w:rsid w:val="00AD2DCA"/>
     <w:rsid w:val="00AD2DEF"/>
     <w:rsid w:val="00AD30F7"/>
     <w:rsid w:val="00AD313C"/>
     <w:rsid w:val="00AD3B0F"/>
     <w:rsid w:val="00AD43A0"/>
     <w:rsid w:val="00AD51DC"/>
     <w:rsid w:val="00AD539D"/>
     <w:rsid w:val="00AD5487"/>
+    <w:rsid w:val="00AD5ABC"/>
     <w:rsid w:val="00AD5B7C"/>
     <w:rsid w:val="00AD6255"/>
+    <w:rsid w:val="00AD63CA"/>
     <w:rsid w:val="00AD69D6"/>
     <w:rsid w:val="00AD7328"/>
     <w:rsid w:val="00AD7825"/>
     <w:rsid w:val="00AE0A42"/>
     <w:rsid w:val="00AE0EFB"/>
     <w:rsid w:val="00AE1458"/>
     <w:rsid w:val="00AE1B18"/>
     <w:rsid w:val="00AE2D32"/>
     <w:rsid w:val="00AE36C1"/>
     <w:rsid w:val="00AE41CC"/>
     <w:rsid w:val="00AE489A"/>
     <w:rsid w:val="00AE4BCF"/>
     <w:rsid w:val="00AE4DFD"/>
     <w:rsid w:val="00AE541F"/>
     <w:rsid w:val="00AE57B8"/>
     <w:rsid w:val="00AE5C4E"/>
     <w:rsid w:val="00AE5CC5"/>
     <w:rsid w:val="00AE5F95"/>
     <w:rsid w:val="00AE69B3"/>
     <w:rsid w:val="00AE7A53"/>
     <w:rsid w:val="00AF00ED"/>
     <w:rsid w:val="00AF09B0"/>
+    <w:rsid w:val="00AF113A"/>
     <w:rsid w:val="00AF2036"/>
     <w:rsid w:val="00AF20D9"/>
     <w:rsid w:val="00AF21F7"/>
+    <w:rsid w:val="00AF2E4A"/>
     <w:rsid w:val="00AF2FCF"/>
     <w:rsid w:val="00AF30EF"/>
     <w:rsid w:val="00AF3C21"/>
     <w:rsid w:val="00AF4043"/>
     <w:rsid w:val="00AF48AE"/>
     <w:rsid w:val="00AF516E"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF5983"/>
     <w:rsid w:val="00AF5DB1"/>
     <w:rsid w:val="00AF5E00"/>
+    <w:rsid w:val="00AF6D9E"/>
     <w:rsid w:val="00AF6EB0"/>
     <w:rsid w:val="00AF715F"/>
+    <w:rsid w:val="00AF777A"/>
     <w:rsid w:val="00B0033C"/>
     <w:rsid w:val="00B00E34"/>
     <w:rsid w:val="00B00EAA"/>
     <w:rsid w:val="00B01747"/>
     <w:rsid w:val="00B021B3"/>
     <w:rsid w:val="00B02F81"/>
     <w:rsid w:val="00B02FD1"/>
     <w:rsid w:val="00B030EC"/>
     <w:rsid w:val="00B0339A"/>
     <w:rsid w:val="00B03BF2"/>
     <w:rsid w:val="00B04351"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B0456A"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B047C9"/>
     <w:rsid w:val="00B04868"/>
     <w:rsid w:val="00B04AD0"/>
     <w:rsid w:val="00B04B79"/>
     <w:rsid w:val="00B05840"/>
+    <w:rsid w:val="00B05E63"/>
     <w:rsid w:val="00B05FDF"/>
     <w:rsid w:val="00B06179"/>
     <w:rsid w:val="00B065B3"/>
     <w:rsid w:val="00B0668F"/>
+    <w:rsid w:val="00B06BFF"/>
     <w:rsid w:val="00B0740F"/>
     <w:rsid w:val="00B07622"/>
     <w:rsid w:val="00B07728"/>
     <w:rsid w:val="00B077E9"/>
     <w:rsid w:val="00B07BBA"/>
     <w:rsid w:val="00B07C8D"/>
     <w:rsid w:val="00B10623"/>
+    <w:rsid w:val="00B10741"/>
     <w:rsid w:val="00B109C6"/>
     <w:rsid w:val="00B10CA9"/>
     <w:rsid w:val="00B11428"/>
     <w:rsid w:val="00B116B4"/>
     <w:rsid w:val="00B1180E"/>
     <w:rsid w:val="00B1192D"/>
     <w:rsid w:val="00B12754"/>
     <w:rsid w:val="00B129A7"/>
     <w:rsid w:val="00B12A31"/>
     <w:rsid w:val="00B12ACB"/>
     <w:rsid w:val="00B13954"/>
     <w:rsid w:val="00B140BA"/>
     <w:rsid w:val="00B14398"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B159D1"/>
     <w:rsid w:val="00B15A22"/>
     <w:rsid w:val="00B15B16"/>
     <w:rsid w:val="00B16D6E"/>
     <w:rsid w:val="00B1724B"/>
     <w:rsid w:val="00B175F0"/>
     <w:rsid w:val="00B20347"/>
     <w:rsid w:val="00B205BE"/>
     <w:rsid w:val="00B208CA"/>
     <w:rsid w:val="00B209D6"/>
     <w:rsid w:val="00B20E55"/>
     <w:rsid w:val="00B20EA6"/>
     <w:rsid w:val="00B2133E"/>
     <w:rsid w:val="00B216AB"/>
+    <w:rsid w:val="00B22D1E"/>
     <w:rsid w:val="00B22D61"/>
     <w:rsid w:val="00B22E3F"/>
     <w:rsid w:val="00B23387"/>
     <w:rsid w:val="00B233AD"/>
     <w:rsid w:val="00B24616"/>
     <w:rsid w:val="00B24DA5"/>
     <w:rsid w:val="00B24DC2"/>
     <w:rsid w:val="00B257F7"/>
     <w:rsid w:val="00B25894"/>
     <w:rsid w:val="00B25AF3"/>
     <w:rsid w:val="00B25FF9"/>
     <w:rsid w:val="00B26A2F"/>
     <w:rsid w:val="00B270B5"/>
+    <w:rsid w:val="00B27143"/>
     <w:rsid w:val="00B276EF"/>
     <w:rsid w:val="00B27B1A"/>
     <w:rsid w:val="00B27BAF"/>
     <w:rsid w:val="00B27C02"/>
     <w:rsid w:val="00B27E58"/>
     <w:rsid w:val="00B305A6"/>
     <w:rsid w:val="00B30E0A"/>
+    <w:rsid w:val="00B30E2D"/>
     <w:rsid w:val="00B30E46"/>
     <w:rsid w:val="00B3125F"/>
     <w:rsid w:val="00B31EDA"/>
     <w:rsid w:val="00B32862"/>
     <w:rsid w:val="00B32B24"/>
+    <w:rsid w:val="00B33618"/>
     <w:rsid w:val="00B33FD4"/>
     <w:rsid w:val="00B3410A"/>
     <w:rsid w:val="00B341C8"/>
     <w:rsid w:val="00B34D54"/>
     <w:rsid w:val="00B34D96"/>
     <w:rsid w:val="00B35959"/>
     <w:rsid w:val="00B35AA2"/>
     <w:rsid w:val="00B361B4"/>
     <w:rsid w:val="00B3631B"/>
     <w:rsid w:val="00B36EB9"/>
     <w:rsid w:val="00B3771E"/>
     <w:rsid w:val="00B40032"/>
     <w:rsid w:val="00B40797"/>
     <w:rsid w:val="00B41312"/>
     <w:rsid w:val="00B416E5"/>
     <w:rsid w:val="00B41806"/>
     <w:rsid w:val="00B4259C"/>
     <w:rsid w:val="00B425D1"/>
     <w:rsid w:val="00B42F70"/>
     <w:rsid w:val="00B4350C"/>
+    <w:rsid w:val="00B441E8"/>
     <w:rsid w:val="00B44281"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B4572E"/>
     <w:rsid w:val="00B45FB2"/>
     <w:rsid w:val="00B46043"/>
+    <w:rsid w:val="00B461F1"/>
     <w:rsid w:val="00B462B6"/>
     <w:rsid w:val="00B46F0C"/>
     <w:rsid w:val="00B4710D"/>
     <w:rsid w:val="00B47145"/>
     <w:rsid w:val="00B47247"/>
     <w:rsid w:val="00B474EA"/>
     <w:rsid w:val="00B477A2"/>
     <w:rsid w:val="00B4793F"/>
     <w:rsid w:val="00B479D7"/>
     <w:rsid w:val="00B47A9B"/>
     <w:rsid w:val="00B47E49"/>
     <w:rsid w:val="00B47E85"/>
+    <w:rsid w:val="00B50847"/>
     <w:rsid w:val="00B5122A"/>
+    <w:rsid w:val="00B512FE"/>
+    <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B51E4A"/>
     <w:rsid w:val="00B51F9F"/>
     <w:rsid w:val="00B52042"/>
     <w:rsid w:val="00B520B5"/>
     <w:rsid w:val="00B52539"/>
     <w:rsid w:val="00B526D6"/>
     <w:rsid w:val="00B5374F"/>
     <w:rsid w:val="00B545CD"/>
     <w:rsid w:val="00B5478C"/>
     <w:rsid w:val="00B54DE1"/>
     <w:rsid w:val="00B557E4"/>
+    <w:rsid w:val="00B55ABF"/>
     <w:rsid w:val="00B561ED"/>
     <w:rsid w:val="00B564C2"/>
     <w:rsid w:val="00B565C5"/>
     <w:rsid w:val="00B56F3A"/>
     <w:rsid w:val="00B575C1"/>
     <w:rsid w:val="00B577E2"/>
+    <w:rsid w:val="00B57919"/>
     <w:rsid w:val="00B60694"/>
     <w:rsid w:val="00B60BCF"/>
+    <w:rsid w:val="00B61182"/>
     <w:rsid w:val="00B61AA7"/>
     <w:rsid w:val="00B6203C"/>
     <w:rsid w:val="00B6212C"/>
     <w:rsid w:val="00B62A66"/>
+    <w:rsid w:val="00B636D6"/>
     <w:rsid w:val="00B63820"/>
     <w:rsid w:val="00B63959"/>
     <w:rsid w:val="00B63AEF"/>
+    <w:rsid w:val="00B64256"/>
     <w:rsid w:val="00B643C0"/>
     <w:rsid w:val="00B643E7"/>
     <w:rsid w:val="00B648D1"/>
     <w:rsid w:val="00B6551A"/>
     <w:rsid w:val="00B659F0"/>
+    <w:rsid w:val="00B65C60"/>
     <w:rsid w:val="00B66538"/>
     <w:rsid w:val="00B66617"/>
     <w:rsid w:val="00B676F0"/>
     <w:rsid w:val="00B678AF"/>
     <w:rsid w:val="00B67DEF"/>
     <w:rsid w:val="00B700D1"/>
     <w:rsid w:val="00B70421"/>
     <w:rsid w:val="00B7105A"/>
     <w:rsid w:val="00B715AA"/>
     <w:rsid w:val="00B71643"/>
     <w:rsid w:val="00B7165A"/>
     <w:rsid w:val="00B71C39"/>
     <w:rsid w:val="00B71C4D"/>
     <w:rsid w:val="00B71ED2"/>
+    <w:rsid w:val="00B72485"/>
     <w:rsid w:val="00B72E9F"/>
     <w:rsid w:val="00B731F4"/>
     <w:rsid w:val="00B73241"/>
     <w:rsid w:val="00B735D9"/>
     <w:rsid w:val="00B737BD"/>
     <w:rsid w:val="00B73852"/>
+    <w:rsid w:val="00B74650"/>
     <w:rsid w:val="00B7473E"/>
     <w:rsid w:val="00B75251"/>
     <w:rsid w:val="00B75B87"/>
     <w:rsid w:val="00B75C25"/>
     <w:rsid w:val="00B75F5F"/>
     <w:rsid w:val="00B76097"/>
     <w:rsid w:val="00B76C60"/>
+    <w:rsid w:val="00B777CA"/>
     <w:rsid w:val="00B779AA"/>
     <w:rsid w:val="00B77A0C"/>
     <w:rsid w:val="00B80175"/>
     <w:rsid w:val="00B802EA"/>
     <w:rsid w:val="00B8053A"/>
+    <w:rsid w:val="00B80B38"/>
     <w:rsid w:val="00B80D16"/>
     <w:rsid w:val="00B80F12"/>
     <w:rsid w:val="00B80FCE"/>
     <w:rsid w:val="00B8142F"/>
     <w:rsid w:val="00B82389"/>
     <w:rsid w:val="00B826AD"/>
     <w:rsid w:val="00B82F3C"/>
     <w:rsid w:val="00B835C9"/>
     <w:rsid w:val="00B839FD"/>
     <w:rsid w:val="00B83AA1"/>
     <w:rsid w:val="00B84005"/>
+    <w:rsid w:val="00B84839"/>
     <w:rsid w:val="00B84DCC"/>
     <w:rsid w:val="00B84E3B"/>
     <w:rsid w:val="00B853CD"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B85842"/>
     <w:rsid w:val="00B86053"/>
     <w:rsid w:val="00B86C27"/>
     <w:rsid w:val="00B90797"/>
     <w:rsid w:val="00B907B7"/>
     <w:rsid w:val="00B92275"/>
     <w:rsid w:val="00B92496"/>
     <w:rsid w:val="00B9280A"/>
     <w:rsid w:val="00B9287D"/>
     <w:rsid w:val="00B936C4"/>
     <w:rsid w:val="00B94A57"/>
     <w:rsid w:val="00B95037"/>
     <w:rsid w:val="00B95090"/>
     <w:rsid w:val="00B9593C"/>
+    <w:rsid w:val="00B95AB2"/>
     <w:rsid w:val="00B95C42"/>
     <w:rsid w:val="00B95CC7"/>
     <w:rsid w:val="00B9633A"/>
     <w:rsid w:val="00B96357"/>
     <w:rsid w:val="00B96EBC"/>
     <w:rsid w:val="00B970CA"/>
+    <w:rsid w:val="00B97A73"/>
     <w:rsid w:val="00BA0825"/>
     <w:rsid w:val="00BA094F"/>
+    <w:rsid w:val="00BA0D88"/>
     <w:rsid w:val="00BA0E70"/>
     <w:rsid w:val="00BA1400"/>
+    <w:rsid w:val="00BA14A4"/>
     <w:rsid w:val="00BA1981"/>
     <w:rsid w:val="00BA1B16"/>
     <w:rsid w:val="00BA1C8A"/>
     <w:rsid w:val="00BA2063"/>
     <w:rsid w:val="00BA264A"/>
     <w:rsid w:val="00BA2DC4"/>
+    <w:rsid w:val="00BA3B01"/>
     <w:rsid w:val="00BA3DC9"/>
     <w:rsid w:val="00BA4C79"/>
     <w:rsid w:val="00BA4FC5"/>
     <w:rsid w:val="00BA631C"/>
     <w:rsid w:val="00BA6505"/>
+    <w:rsid w:val="00BA6542"/>
     <w:rsid w:val="00BA68FD"/>
     <w:rsid w:val="00BA693B"/>
     <w:rsid w:val="00BA6F74"/>
     <w:rsid w:val="00BA7103"/>
     <w:rsid w:val="00BA76D6"/>
     <w:rsid w:val="00BA78FE"/>
+    <w:rsid w:val="00BA7D85"/>
     <w:rsid w:val="00BB0BEA"/>
     <w:rsid w:val="00BB0D7A"/>
+    <w:rsid w:val="00BB0EE0"/>
+    <w:rsid w:val="00BB1602"/>
     <w:rsid w:val="00BB24CB"/>
+    <w:rsid w:val="00BB2964"/>
     <w:rsid w:val="00BB2BC9"/>
     <w:rsid w:val="00BB369E"/>
     <w:rsid w:val="00BB38AA"/>
     <w:rsid w:val="00BB3C1B"/>
     <w:rsid w:val="00BB3D31"/>
     <w:rsid w:val="00BB520F"/>
     <w:rsid w:val="00BB52FB"/>
     <w:rsid w:val="00BB58EF"/>
     <w:rsid w:val="00BB598A"/>
     <w:rsid w:val="00BB5A3D"/>
     <w:rsid w:val="00BB62AF"/>
     <w:rsid w:val="00BB656A"/>
     <w:rsid w:val="00BB70A5"/>
     <w:rsid w:val="00BB766F"/>
     <w:rsid w:val="00BB7B88"/>
     <w:rsid w:val="00BB7C0B"/>
     <w:rsid w:val="00BB7F04"/>
     <w:rsid w:val="00BC016E"/>
     <w:rsid w:val="00BC080F"/>
     <w:rsid w:val="00BC0F80"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC15D3"/>
     <w:rsid w:val="00BC173E"/>
     <w:rsid w:val="00BC18E7"/>
     <w:rsid w:val="00BC2269"/>
     <w:rsid w:val="00BC25C7"/>
     <w:rsid w:val="00BC28E1"/>
     <w:rsid w:val="00BC312E"/>
     <w:rsid w:val="00BC4762"/>
     <w:rsid w:val="00BC4B43"/>
     <w:rsid w:val="00BC564F"/>
     <w:rsid w:val="00BC5681"/>
     <w:rsid w:val="00BC582E"/>
     <w:rsid w:val="00BC59AF"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC68E5"/>
     <w:rsid w:val="00BC7015"/>
     <w:rsid w:val="00BC7031"/>
     <w:rsid w:val="00BC7198"/>
     <w:rsid w:val="00BD04D2"/>
     <w:rsid w:val="00BD0AA3"/>
+    <w:rsid w:val="00BD127A"/>
     <w:rsid w:val="00BD1B54"/>
     <w:rsid w:val="00BD1E43"/>
     <w:rsid w:val="00BD307C"/>
     <w:rsid w:val="00BD32D5"/>
     <w:rsid w:val="00BD349F"/>
     <w:rsid w:val="00BD3880"/>
     <w:rsid w:val="00BD3A99"/>
     <w:rsid w:val="00BD3B25"/>
     <w:rsid w:val="00BD45D4"/>
     <w:rsid w:val="00BD469D"/>
     <w:rsid w:val="00BD4835"/>
     <w:rsid w:val="00BD4F58"/>
     <w:rsid w:val="00BD502B"/>
     <w:rsid w:val="00BD5A5A"/>
+    <w:rsid w:val="00BD5DD7"/>
     <w:rsid w:val="00BD67C8"/>
     <w:rsid w:val="00BD77F9"/>
     <w:rsid w:val="00BD7A25"/>
     <w:rsid w:val="00BD7FA6"/>
     <w:rsid w:val="00BE08E9"/>
     <w:rsid w:val="00BE0A3F"/>
+    <w:rsid w:val="00BE0AC5"/>
     <w:rsid w:val="00BE167D"/>
     <w:rsid w:val="00BE1CC8"/>
     <w:rsid w:val="00BE1D03"/>
     <w:rsid w:val="00BE23DC"/>
     <w:rsid w:val="00BE2B04"/>
     <w:rsid w:val="00BE3002"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE3128"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE3813"/>
     <w:rsid w:val="00BE3AF6"/>
     <w:rsid w:val="00BE3FF7"/>
     <w:rsid w:val="00BE41D7"/>
     <w:rsid w:val="00BE44AD"/>
     <w:rsid w:val="00BE487D"/>
     <w:rsid w:val="00BE4CD7"/>
     <w:rsid w:val="00BE4D44"/>
     <w:rsid w:val="00BE4DCA"/>
     <w:rsid w:val="00BE53F9"/>
     <w:rsid w:val="00BE54F8"/>
     <w:rsid w:val="00BE57E5"/>
+    <w:rsid w:val="00BE6AD0"/>
     <w:rsid w:val="00BE6E51"/>
     <w:rsid w:val="00BE6F42"/>
     <w:rsid w:val="00BE6FC6"/>
     <w:rsid w:val="00BE7C16"/>
     <w:rsid w:val="00BE7C29"/>
     <w:rsid w:val="00BF0D3E"/>
     <w:rsid w:val="00BF1B30"/>
     <w:rsid w:val="00BF21ED"/>
     <w:rsid w:val="00BF290F"/>
+    <w:rsid w:val="00BF3217"/>
     <w:rsid w:val="00BF3253"/>
     <w:rsid w:val="00BF32A4"/>
     <w:rsid w:val="00BF3961"/>
     <w:rsid w:val="00BF4540"/>
     <w:rsid w:val="00BF4F92"/>
     <w:rsid w:val="00BF5689"/>
     <w:rsid w:val="00BF571C"/>
     <w:rsid w:val="00BF5F5F"/>
     <w:rsid w:val="00BF62A7"/>
     <w:rsid w:val="00BF6464"/>
     <w:rsid w:val="00BF6FEC"/>
     <w:rsid w:val="00BF7872"/>
     <w:rsid w:val="00BF7E6A"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C00677"/>
     <w:rsid w:val="00C00716"/>
+    <w:rsid w:val="00C00FE4"/>
     <w:rsid w:val="00C0122F"/>
     <w:rsid w:val="00C01751"/>
     <w:rsid w:val="00C0186B"/>
     <w:rsid w:val="00C01EDA"/>
     <w:rsid w:val="00C0249B"/>
     <w:rsid w:val="00C0277C"/>
     <w:rsid w:val="00C02DFB"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C033FE"/>
+    <w:rsid w:val="00C041B5"/>
     <w:rsid w:val="00C04748"/>
     <w:rsid w:val="00C04933"/>
     <w:rsid w:val="00C04B52"/>
     <w:rsid w:val="00C04DE3"/>
     <w:rsid w:val="00C05230"/>
     <w:rsid w:val="00C05528"/>
+    <w:rsid w:val="00C055AA"/>
     <w:rsid w:val="00C05821"/>
     <w:rsid w:val="00C05A2C"/>
     <w:rsid w:val="00C05D02"/>
     <w:rsid w:val="00C05F48"/>
     <w:rsid w:val="00C06552"/>
     <w:rsid w:val="00C067C6"/>
     <w:rsid w:val="00C069F8"/>
     <w:rsid w:val="00C06E7D"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C076D8"/>
     <w:rsid w:val="00C07A47"/>
     <w:rsid w:val="00C07DBC"/>
+    <w:rsid w:val="00C10103"/>
     <w:rsid w:val="00C102FE"/>
     <w:rsid w:val="00C1044E"/>
     <w:rsid w:val="00C10A16"/>
     <w:rsid w:val="00C10CCF"/>
     <w:rsid w:val="00C10EC9"/>
     <w:rsid w:val="00C11728"/>
     <w:rsid w:val="00C11EE8"/>
+    <w:rsid w:val="00C1238B"/>
     <w:rsid w:val="00C12917"/>
     <w:rsid w:val="00C12B64"/>
     <w:rsid w:val="00C13135"/>
     <w:rsid w:val="00C13261"/>
     <w:rsid w:val="00C13BFF"/>
     <w:rsid w:val="00C13ED0"/>
+    <w:rsid w:val="00C14368"/>
     <w:rsid w:val="00C14CC2"/>
+    <w:rsid w:val="00C154F1"/>
     <w:rsid w:val="00C156BB"/>
     <w:rsid w:val="00C15CF6"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C16517"/>
     <w:rsid w:val="00C16C56"/>
     <w:rsid w:val="00C16C6D"/>
     <w:rsid w:val="00C1749D"/>
     <w:rsid w:val="00C17C13"/>
     <w:rsid w:val="00C202F2"/>
     <w:rsid w:val="00C20D08"/>
     <w:rsid w:val="00C20FE1"/>
+    <w:rsid w:val="00C21371"/>
     <w:rsid w:val="00C2176A"/>
     <w:rsid w:val="00C217DF"/>
     <w:rsid w:val="00C2197E"/>
+    <w:rsid w:val="00C21CE4"/>
     <w:rsid w:val="00C21DE8"/>
     <w:rsid w:val="00C21FDF"/>
     <w:rsid w:val="00C22CE1"/>
     <w:rsid w:val="00C23090"/>
     <w:rsid w:val="00C23BBE"/>
     <w:rsid w:val="00C246F5"/>
     <w:rsid w:val="00C24788"/>
     <w:rsid w:val="00C24849"/>
     <w:rsid w:val="00C25997"/>
     <w:rsid w:val="00C25B4A"/>
     <w:rsid w:val="00C25F55"/>
+    <w:rsid w:val="00C26182"/>
     <w:rsid w:val="00C2766F"/>
     <w:rsid w:val="00C276B8"/>
     <w:rsid w:val="00C3005A"/>
     <w:rsid w:val="00C303C6"/>
     <w:rsid w:val="00C306C9"/>
     <w:rsid w:val="00C30B0A"/>
     <w:rsid w:val="00C30FF0"/>
     <w:rsid w:val="00C312BA"/>
     <w:rsid w:val="00C31FC8"/>
     <w:rsid w:val="00C32475"/>
     <w:rsid w:val="00C340E3"/>
     <w:rsid w:val="00C350D1"/>
+    <w:rsid w:val="00C35281"/>
+    <w:rsid w:val="00C35737"/>
     <w:rsid w:val="00C35AFC"/>
     <w:rsid w:val="00C36B38"/>
     <w:rsid w:val="00C36BFC"/>
+    <w:rsid w:val="00C371A3"/>
     <w:rsid w:val="00C3781C"/>
     <w:rsid w:val="00C37AD0"/>
     <w:rsid w:val="00C4027D"/>
     <w:rsid w:val="00C4076F"/>
     <w:rsid w:val="00C40A75"/>
+    <w:rsid w:val="00C41A0A"/>
     <w:rsid w:val="00C421E6"/>
+    <w:rsid w:val="00C42511"/>
     <w:rsid w:val="00C42E03"/>
     <w:rsid w:val="00C434BF"/>
     <w:rsid w:val="00C439C7"/>
     <w:rsid w:val="00C43BB8"/>
+    <w:rsid w:val="00C43DF2"/>
     <w:rsid w:val="00C44436"/>
     <w:rsid w:val="00C44DE8"/>
     <w:rsid w:val="00C459EF"/>
     <w:rsid w:val="00C45D08"/>
     <w:rsid w:val="00C45DE3"/>
     <w:rsid w:val="00C45F53"/>
+    <w:rsid w:val="00C46738"/>
     <w:rsid w:val="00C46AE2"/>
+    <w:rsid w:val="00C46E86"/>
     <w:rsid w:val="00C47B0A"/>
     <w:rsid w:val="00C47E2F"/>
     <w:rsid w:val="00C50BBC"/>
     <w:rsid w:val="00C50E06"/>
     <w:rsid w:val="00C50ED2"/>
     <w:rsid w:val="00C51778"/>
     <w:rsid w:val="00C51D57"/>
     <w:rsid w:val="00C5215E"/>
     <w:rsid w:val="00C522B2"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52BA9"/>
     <w:rsid w:val="00C538DE"/>
     <w:rsid w:val="00C53A72"/>
     <w:rsid w:val="00C53E50"/>
     <w:rsid w:val="00C53ED1"/>
     <w:rsid w:val="00C545FA"/>
     <w:rsid w:val="00C54657"/>
     <w:rsid w:val="00C5556A"/>
+    <w:rsid w:val="00C55661"/>
     <w:rsid w:val="00C55FC2"/>
     <w:rsid w:val="00C5618E"/>
     <w:rsid w:val="00C56672"/>
     <w:rsid w:val="00C56B16"/>
+    <w:rsid w:val="00C56B33"/>
+    <w:rsid w:val="00C56BDB"/>
     <w:rsid w:val="00C571AE"/>
     <w:rsid w:val="00C60020"/>
     <w:rsid w:val="00C60885"/>
     <w:rsid w:val="00C60985"/>
     <w:rsid w:val="00C60E7D"/>
     <w:rsid w:val="00C614F8"/>
     <w:rsid w:val="00C61F51"/>
     <w:rsid w:val="00C620AD"/>
+    <w:rsid w:val="00C6281C"/>
     <w:rsid w:val="00C62B41"/>
     <w:rsid w:val="00C6396B"/>
     <w:rsid w:val="00C644F4"/>
     <w:rsid w:val="00C6496A"/>
     <w:rsid w:val="00C64E67"/>
     <w:rsid w:val="00C64F1A"/>
     <w:rsid w:val="00C65035"/>
     <w:rsid w:val="00C65FF7"/>
     <w:rsid w:val="00C66041"/>
     <w:rsid w:val="00C6613B"/>
     <w:rsid w:val="00C666F4"/>
     <w:rsid w:val="00C66728"/>
     <w:rsid w:val="00C66810"/>
     <w:rsid w:val="00C6722F"/>
     <w:rsid w:val="00C6739A"/>
     <w:rsid w:val="00C6745F"/>
     <w:rsid w:val="00C67557"/>
     <w:rsid w:val="00C67B80"/>
     <w:rsid w:val="00C70B26"/>
     <w:rsid w:val="00C71135"/>
     <w:rsid w:val="00C71D3C"/>
     <w:rsid w:val="00C72031"/>
     <w:rsid w:val="00C723C0"/>
     <w:rsid w:val="00C73023"/>
+    <w:rsid w:val="00C73296"/>
     <w:rsid w:val="00C73ABD"/>
     <w:rsid w:val="00C73BFB"/>
     <w:rsid w:val="00C73DC2"/>
     <w:rsid w:val="00C740DF"/>
     <w:rsid w:val="00C744BC"/>
     <w:rsid w:val="00C74911"/>
     <w:rsid w:val="00C7495B"/>
     <w:rsid w:val="00C75306"/>
     <w:rsid w:val="00C7544B"/>
     <w:rsid w:val="00C754A5"/>
     <w:rsid w:val="00C75857"/>
     <w:rsid w:val="00C76034"/>
     <w:rsid w:val="00C76D6B"/>
     <w:rsid w:val="00C7713B"/>
     <w:rsid w:val="00C80D14"/>
     <w:rsid w:val="00C81561"/>
     <w:rsid w:val="00C82349"/>
     <w:rsid w:val="00C82413"/>
     <w:rsid w:val="00C829DB"/>
     <w:rsid w:val="00C82CB4"/>
     <w:rsid w:val="00C8305B"/>
     <w:rsid w:val="00C83296"/>
+    <w:rsid w:val="00C84027"/>
     <w:rsid w:val="00C84512"/>
     <w:rsid w:val="00C84D76"/>
     <w:rsid w:val="00C84E0B"/>
     <w:rsid w:val="00C85441"/>
     <w:rsid w:val="00C8566D"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C860AB"/>
     <w:rsid w:val="00C869DA"/>
     <w:rsid w:val="00C86A61"/>
     <w:rsid w:val="00C86DB5"/>
     <w:rsid w:val="00C8782D"/>
     <w:rsid w:val="00C8783F"/>
     <w:rsid w:val="00C902A8"/>
+    <w:rsid w:val="00C9092E"/>
     <w:rsid w:val="00C90E44"/>
     <w:rsid w:val="00C90FA9"/>
+    <w:rsid w:val="00C918D0"/>
     <w:rsid w:val="00C91C1C"/>
     <w:rsid w:val="00C91ED1"/>
     <w:rsid w:val="00C9220F"/>
     <w:rsid w:val="00C93199"/>
     <w:rsid w:val="00C93318"/>
     <w:rsid w:val="00C935A1"/>
     <w:rsid w:val="00C939CE"/>
     <w:rsid w:val="00C9420F"/>
     <w:rsid w:val="00C94D10"/>
     <w:rsid w:val="00C9516F"/>
     <w:rsid w:val="00C952D7"/>
     <w:rsid w:val="00C95715"/>
     <w:rsid w:val="00C95CA6"/>
     <w:rsid w:val="00C966EF"/>
     <w:rsid w:val="00C9689C"/>
     <w:rsid w:val="00C971F1"/>
     <w:rsid w:val="00C97296"/>
     <w:rsid w:val="00C973C9"/>
+    <w:rsid w:val="00C97847"/>
     <w:rsid w:val="00C97D12"/>
     <w:rsid w:val="00C97DD9"/>
+    <w:rsid w:val="00CA109B"/>
     <w:rsid w:val="00CA2DF7"/>
     <w:rsid w:val="00CA320C"/>
     <w:rsid w:val="00CA3439"/>
     <w:rsid w:val="00CA347B"/>
     <w:rsid w:val="00CA3EFE"/>
     <w:rsid w:val="00CA463B"/>
     <w:rsid w:val="00CA51AD"/>
     <w:rsid w:val="00CA54A5"/>
     <w:rsid w:val="00CA5850"/>
     <w:rsid w:val="00CA5B3C"/>
     <w:rsid w:val="00CA5DA1"/>
     <w:rsid w:val="00CA6239"/>
     <w:rsid w:val="00CA6EDC"/>
     <w:rsid w:val="00CA7D9F"/>
     <w:rsid w:val="00CA7EC5"/>
     <w:rsid w:val="00CB040D"/>
     <w:rsid w:val="00CB0624"/>
+    <w:rsid w:val="00CB0FD4"/>
     <w:rsid w:val="00CB1529"/>
     <w:rsid w:val="00CB17B4"/>
     <w:rsid w:val="00CB2C77"/>
     <w:rsid w:val="00CB2DE7"/>
     <w:rsid w:val="00CB33FA"/>
+    <w:rsid w:val="00CB3800"/>
     <w:rsid w:val="00CB407D"/>
     <w:rsid w:val="00CB4657"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB5226"/>
+    <w:rsid w:val="00CB5570"/>
     <w:rsid w:val="00CB570E"/>
     <w:rsid w:val="00CB66B7"/>
     <w:rsid w:val="00CB68B9"/>
     <w:rsid w:val="00CC04BD"/>
     <w:rsid w:val="00CC09F1"/>
     <w:rsid w:val="00CC0E30"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1539"/>
     <w:rsid w:val="00CC1698"/>
     <w:rsid w:val="00CC1731"/>
     <w:rsid w:val="00CC1CDB"/>
     <w:rsid w:val="00CC2282"/>
     <w:rsid w:val="00CC24B5"/>
     <w:rsid w:val="00CC3856"/>
     <w:rsid w:val="00CC3DDE"/>
+    <w:rsid w:val="00CC3EC7"/>
     <w:rsid w:val="00CC416E"/>
     <w:rsid w:val="00CC6304"/>
     <w:rsid w:val="00CC66A4"/>
     <w:rsid w:val="00CC7374"/>
     <w:rsid w:val="00CC75BD"/>
     <w:rsid w:val="00CC7BD0"/>
     <w:rsid w:val="00CC7CAC"/>
     <w:rsid w:val="00CD04D3"/>
     <w:rsid w:val="00CD0D4D"/>
     <w:rsid w:val="00CD0E02"/>
     <w:rsid w:val="00CD0FA8"/>
     <w:rsid w:val="00CD0FFF"/>
     <w:rsid w:val="00CD1160"/>
     <w:rsid w:val="00CD13E1"/>
     <w:rsid w:val="00CD3268"/>
     <w:rsid w:val="00CD37BF"/>
     <w:rsid w:val="00CD381B"/>
+    <w:rsid w:val="00CD3E2C"/>
     <w:rsid w:val="00CD41FE"/>
     <w:rsid w:val="00CD4638"/>
     <w:rsid w:val="00CD54B7"/>
+    <w:rsid w:val="00CD5AD6"/>
     <w:rsid w:val="00CD5D37"/>
     <w:rsid w:val="00CD5E29"/>
     <w:rsid w:val="00CD6054"/>
     <w:rsid w:val="00CD611F"/>
     <w:rsid w:val="00CD647D"/>
     <w:rsid w:val="00CD669B"/>
+    <w:rsid w:val="00CD77E5"/>
     <w:rsid w:val="00CD7AFE"/>
     <w:rsid w:val="00CD7B0F"/>
     <w:rsid w:val="00CE070A"/>
     <w:rsid w:val="00CE08DA"/>
     <w:rsid w:val="00CE0946"/>
     <w:rsid w:val="00CE1024"/>
     <w:rsid w:val="00CE1418"/>
     <w:rsid w:val="00CE180B"/>
+    <w:rsid w:val="00CE1F6C"/>
     <w:rsid w:val="00CE2292"/>
     <w:rsid w:val="00CE2578"/>
     <w:rsid w:val="00CE34B0"/>
     <w:rsid w:val="00CE3646"/>
     <w:rsid w:val="00CE3690"/>
+    <w:rsid w:val="00CE3E25"/>
     <w:rsid w:val="00CE4F67"/>
     <w:rsid w:val="00CE5046"/>
     <w:rsid w:val="00CE5127"/>
     <w:rsid w:val="00CE5191"/>
     <w:rsid w:val="00CE688B"/>
     <w:rsid w:val="00CE6D23"/>
     <w:rsid w:val="00CE7305"/>
     <w:rsid w:val="00CE7641"/>
     <w:rsid w:val="00CE7D55"/>
     <w:rsid w:val="00CF0709"/>
     <w:rsid w:val="00CF0CFA"/>
     <w:rsid w:val="00CF1596"/>
     <w:rsid w:val="00CF18BF"/>
     <w:rsid w:val="00CF1C82"/>
     <w:rsid w:val="00CF2B5B"/>
     <w:rsid w:val="00CF3ECD"/>
     <w:rsid w:val="00CF474F"/>
     <w:rsid w:val="00CF498F"/>
     <w:rsid w:val="00CF4AB4"/>
     <w:rsid w:val="00CF5177"/>
     <w:rsid w:val="00CF5695"/>
     <w:rsid w:val="00CF6E0C"/>
     <w:rsid w:val="00CF7065"/>
     <w:rsid w:val="00CF70A7"/>
     <w:rsid w:val="00CF70F1"/>
@@ -15575,976 +17175,1088 @@
     <w:rsid w:val="00D004D5"/>
     <w:rsid w:val="00D006DD"/>
     <w:rsid w:val="00D012FA"/>
     <w:rsid w:val="00D0130F"/>
     <w:rsid w:val="00D01DEA"/>
     <w:rsid w:val="00D01EE2"/>
     <w:rsid w:val="00D020ED"/>
     <w:rsid w:val="00D0223E"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D03068"/>
     <w:rsid w:val="00D03551"/>
     <w:rsid w:val="00D03724"/>
     <w:rsid w:val="00D0432B"/>
     <w:rsid w:val="00D0590E"/>
     <w:rsid w:val="00D05A77"/>
     <w:rsid w:val="00D06045"/>
     <w:rsid w:val="00D0667A"/>
     <w:rsid w:val="00D066C6"/>
     <w:rsid w:val="00D06738"/>
     <w:rsid w:val="00D06CDF"/>
     <w:rsid w:val="00D06F9C"/>
     <w:rsid w:val="00D07163"/>
     <w:rsid w:val="00D07221"/>
     <w:rsid w:val="00D07372"/>
     <w:rsid w:val="00D07502"/>
+    <w:rsid w:val="00D075F1"/>
     <w:rsid w:val="00D07888"/>
     <w:rsid w:val="00D07890"/>
     <w:rsid w:val="00D07F5D"/>
+    <w:rsid w:val="00D1007A"/>
     <w:rsid w:val="00D106A0"/>
     <w:rsid w:val="00D11717"/>
     <w:rsid w:val="00D11CBD"/>
     <w:rsid w:val="00D11F03"/>
     <w:rsid w:val="00D11F9B"/>
+    <w:rsid w:val="00D13A4A"/>
     <w:rsid w:val="00D13AA9"/>
     <w:rsid w:val="00D144C7"/>
+    <w:rsid w:val="00D146C6"/>
     <w:rsid w:val="00D14DF5"/>
     <w:rsid w:val="00D1559A"/>
     <w:rsid w:val="00D15921"/>
     <w:rsid w:val="00D1595C"/>
     <w:rsid w:val="00D15CCB"/>
     <w:rsid w:val="00D15EA0"/>
     <w:rsid w:val="00D164BE"/>
     <w:rsid w:val="00D16A69"/>
     <w:rsid w:val="00D16FF9"/>
+    <w:rsid w:val="00D1744C"/>
     <w:rsid w:val="00D2035F"/>
     <w:rsid w:val="00D20E73"/>
     <w:rsid w:val="00D219AF"/>
     <w:rsid w:val="00D21A4C"/>
     <w:rsid w:val="00D22061"/>
     <w:rsid w:val="00D222DC"/>
     <w:rsid w:val="00D226E3"/>
     <w:rsid w:val="00D22A0A"/>
     <w:rsid w:val="00D22AA4"/>
     <w:rsid w:val="00D22E78"/>
     <w:rsid w:val="00D2351B"/>
     <w:rsid w:val="00D24A59"/>
     <w:rsid w:val="00D24F51"/>
     <w:rsid w:val="00D255B8"/>
     <w:rsid w:val="00D25729"/>
     <w:rsid w:val="00D2599D"/>
     <w:rsid w:val="00D25B94"/>
     <w:rsid w:val="00D25E85"/>
+    <w:rsid w:val="00D2625F"/>
     <w:rsid w:val="00D2632C"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D267EC"/>
     <w:rsid w:val="00D274FF"/>
     <w:rsid w:val="00D276BE"/>
     <w:rsid w:val="00D30AE9"/>
     <w:rsid w:val="00D31337"/>
     <w:rsid w:val="00D32921"/>
     <w:rsid w:val="00D32D82"/>
+    <w:rsid w:val="00D35564"/>
     <w:rsid w:val="00D3587A"/>
+    <w:rsid w:val="00D379B1"/>
     <w:rsid w:val="00D37BF0"/>
+    <w:rsid w:val="00D40285"/>
+    <w:rsid w:val="00D4058D"/>
     <w:rsid w:val="00D4123C"/>
     <w:rsid w:val="00D4128A"/>
     <w:rsid w:val="00D41628"/>
     <w:rsid w:val="00D416F0"/>
     <w:rsid w:val="00D41A98"/>
     <w:rsid w:val="00D41DB2"/>
     <w:rsid w:val="00D42995"/>
+    <w:rsid w:val="00D42B5B"/>
     <w:rsid w:val="00D42C01"/>
     <w:rsid w:val="00D42CBE"/>
     <w:rsid w:val="00D42E31"/>
     <w:rsid w:val="00D43D0D"/>
+    <w:rsid w:val="00D447D5"/>
     <w:rsid w:val="00D44C69"/>
     <w:rsid w:val="00D4581E"/>
     <w:rsid w:val="00D4588B"/>
     <w:rsid w:val="00D45D5E"/>
     <w:rsid w:val="00D45E1E"/>
     <w:rsid w:val="00D46244"/>
     <w:rsid w:val="00D46305"/>
+    <w:rsid w:val="00D4679D"/>
     <w:rsid w:val="00D468E7"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D46FEE"/>
     <w:rsid w:val="00D47454"/>
     <w:rsid w:val="00D47CDD"/>
     <w:rsid w:val="00D47EF0"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D50AF4"/>
+    <w:rsid w:val="00D50E73"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D51ACD"/>
     <w:rsid w:val="00D521C2"/>
     <w:rsid w:val="00D52280"/>
     <w:rsid w:val="00D52980"/>
     <w:rsid w:val="00D532AA"/>
     <w:rsid w:val="00D534D9"/>
     <w:rsid w:val="00D536A5"/>
     <w:rsid w:val="00D538A7"/>
     <w:rsid w:val="00D538C6"/>
     <w:rsid w:val="00D53AD8"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D5566C"/>
     <w:rsid w:val="00D556C7"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D565FC"/>
     <w:rsid w:val="00D567DF"/>
     <w:rsid w:val="00D56C0F"/>
     <w:rsid w:val="00D57494"/>
     <w:rsid w:val="00D57C10"/>
     <w:rsid w:val="00D57E85"/>
+    <w:rsid w:val="00D57FB2"/>
     <w:rsid w:val="00D601E0"/>
     <w:rsid w:val="00D6048E"/>
     <w:rsid w:val="00D604ED"/>
+    <w:rsid w:val="00D60B8D"/>
     <w:rsid w:val="00D60DEB"/>
     <w:rsid w:val="00D6171C"/>
     <w:rsid w:val="00D6193D"/>
     <w:rsid w:val="00D623C8"/>
     <w:rsid w:val="00D63463"/>
     <w:rsid w:val="00D638B7"/>
     <w:rsid w:val="00D63959"/>
     <w:rsid w:val="00D63C8E"/>
     <w:rsid w:val="00D63E87"/>
     <w:rsid w:val="00D64148"/>
     <w:rsid w:val="00D64619"/>
     <w:rsid w:val="00D64B63"/>
     <w:rsid w:val="00D650AA"/>
+    <w:rsid w:val="00D658BD"/>
     <w:rsid w:val="00D66120"/>
     <w:rsid w:val="00D663C6"/>
+    <w:rsid w:val="00D6734B"/>
     <w:rsid w:val="00D70321"/>
     <w:rsid w:val="00D71249"/>
+    <w:rsid w:val="00D72769"/>
     <w:rsid w:val="00D727D5"/>
     <w:rsid w:val="00D72D28"/>
     <w:rsid w:val="00D73369"/>
     <w:rsid w:val="00D7386F"/>
+    <w:rsid w:val="00D74AF9"/>
+    <w:rsid w:val="00D74D10"/>
     <w:rsid w:val="00D74E24"/>
     <w:rsid w:val="00D74EC0"/>
     <w:rsid w:val="00D754FA"/>
     <w:rsid w:val="00D759E5"/>
+    <w:rsid w:val="00D75D85"/>
     <w:rsid w:val="00D7659E"/>
     <w:rsid w:val="00D7706E"/>
     <w:rsid w:val="00D771A8"/>
     <w:rsid w:val="00D80638"/>
     <w:rsid w:val="00D80907"/>
     <w:rsid w:val="00D80D60"/>
     <w:rsid w:val="00D8148D"/>
+    <w:rsid w:val="00D81736"/>
     <w:rsid w:val="00D82650"/>
     <w:rsid w:val="00D82D56"/>
     <w:rsid w:val="00D82FF2"/>
+    <w:rsid w:val="00D83B36"/>
     <w:rsid w:val="00D83F9D"/>
+    <w:rsid w:val="00D84968"/>
     <w:rsid w:val="00D85857"/>
     <w:rsid w:val="00D8607B"/>
     <w:rsid w:val="00D86290"/>
     <w:rsid w:val="00D86A0B"/>
     <w:rsid w:val="00D86A3A"/>
     <w:rsid w:val="00D86FE2"/>
     <w:rsid w:val="00D87A1D"/>
     <w:rsid w:val="00D90047"/>
     <w:rsid w:val="00D90294"/>
     <w:rsid w:val="00D9091D"/>
     <w:rsid w:val="00D90B7D"/>
     <w:rsid w:val="00D90BDA"/>
     <w:rsid w:val="00D91B10"/>
     <w:rsid w:val="00D91D2A"/>
     <w:rsid w:val="00D927E4"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D93668"/>
     <w:rsid w:val="00D9398A"/>
     <w:rsid w:val="00D939EC"/>
     <w:rsid w:val="00D93A76"/>
     <w:rsid w:val="00D942C4"/>
     <w:rsid w:val="00D951F6"/>
     <w:rsid w:val="00D959D4"/>
     <w:rsid w:val="00D95DE2"/>
     <w:rsid w:val="00D973AE"/>
     <w:rsid w:val="00D97FEB"/>
     <w:rsid w:val="00DA0324"/>
     <w:rsid w:val="00DA07AB"/>
     <w:rsid w:val="00DA15A8"/>
+    <w:rsid w:val="00DA2580"/>
     <w:rsid w:val="00DA296E"/>
     <w:rsid w:val="00DA2B2D"/>
     <w:rsid w:val="00DA2DD1"/>
     <w:rsid w:val="00DA2F48"/>
     <w:rsid w:val="00DA33CF"/>
     <w:rsid w:val="00DA3C95"/>
     <w:rsid w:val="00DA428E"/>
     <w:rsid w:val="00DA45DF"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA576A"/>
     <w:rsid w:val="00DA600A"/>
     <w:rsid w:val="00DA6193"/>
     <w:rsid w:val="00DA61D6"/>
     <w:rsid w:val="00DA663A"/>
     <w:rsid w:val="00DA6815"/>
     <w:rsid w:val="00DA6894"/>
     <w:rsid w:val="00DA693F"/>
     <w:rsid w:val="00DA7023"/>
     <w:rsid w:val="00DA70CA"/>
     <w:rsid w:val="00DA71BB"/>
     <w:rsid w:val="00DA7BA1"/>
+    <w:rsid w:val="00DA7E22"/>
     <w:rsid w:val="00DA7E5F"/>
+    <w:rsid w:val="00DB027C"/>
+    <w:rsid w:val="00DB0E8B"/>
     <w:rsid w:val="00DB2044"/>
     <w:rsid w:val="00DB2586"/>
     <w:rsid w:val="00DB2CCD"/>
     <w:rsid w:val="00DB2D94"/>
     <w:rsid w:val="00DB38B1"/>
     <w:rsid w:val="00DB392C"/>
     <w:rsid w:val="00DB4457"/>
     <w:rsid w:val="00DB4A54"/>
+    <w:rsid w:val="00DB4F5A"/>
     <w:rsid w:val="00DB5502"/>
     <w:rsid w:val="00DB5C1B"/>
     <w:rsid w:val="00DB5ECD"/>
     <w:rsid w:val="00DB628F"/>
     <w:rsid w:val="00DB67B3"/>
     <w:rsid w:val="00DB6A0D"/>
     <w:rsid w:val="00DB6FEE"/>
     <w:rsid w:val="00DB7A6B"/>
     <w:rsid w:val="00DC036E"/>
     <w:rsid w:val="00DC04D8"/>
     <w:rsid w:val="00DC069F"/>
     <w:rsid w:val="00DC099D"/>
     <w:rsid w:val="00DC0A91"/>
     <w:rsid w:val="00DC1063"/>
+    <w:rsid w:val="00DC14BC"/>
     <w:rsid w:val="00DC2C8E"/>
     <w:rsid w:val="00DC349A"/>
     <w:rsid w:val="00DC36C4"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC54D9"/>
     <w:rsid w:val="00DC5668"/>
     <w:rsid w:val="00DC6521"/>
     <w:rsid w:val="00DC7061"/>
     <w:rsid w:val="00DC71E2"/>
     <w:rsid w:val="00DC7455"/>
     <w:rsid w:val="00DC7469"/>
     <w:rsid w:val="00DC7774"/>
     <w:rsid w:val="00DC7E9D"/>
     <w:rsid w:val="00DD1108"/>
     <w:rsid w:val="00DD1138"/>
     <w:rsid w:val="00DD1166"/>
     <w:rsid w:val="00DD1196"/>
     <w:rsid w:val="00DD149C"/>
     <w:rsid w:val="00DD17F6"/>
     <w:rsid w:val="00DD3ED1"/>
+    <w:rsid w:val="00DD4346"/>
     <w:rsid w:val="00DD4F48"/>
     <w:rsid w:val="00DD52C2"/>
     <w:rsid w:val="00DD560A"/>
     <w:rsid w:val="00DD5C34"/>
     <w:rsid w:val="00DD5D89"/>
     <w:rsid w:val="00DD5DFA"/>
     <w:rsid w:val="00DD5E9F"/>
     <w:rsid w:val="00DD601D"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD62D8"/>
     <w:rsid w:val="00DD64E4"/>
     <w:rsid w:val="00DD678F"/>
     <w:rsid w:val="00DD7218"/>
     <w:rsid w:val="00DD770C"/>
     <w:rsid w:val="00DD782F"/>
+    <w:rsid w:val="00DD7CE2"/>
     <w:rsid w:val="00DE01BE"/>
     <w:rsid w:val="00DE0E5E"/>
     <w:rsid w:val="00DE12F5"/>
     <w:rsid w:val="00DE1AC0"/>
     <w:rsid w:val="00DE1FA6"/>
     <w:rsid w:val="00DE21F0"/>
+    <w:rsid w:val="00DE442B"/>
     <w:rsid w:val="00DE4817"/>
     <w:rsid w:val="00DE4919"/>
     <w:rsid w:val="00DE67AB"/>
     <w:rsid w:val="00DE69E1"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE71F1"/>
     <w:rsid w:val="00DE7D6E"/>
     <w:rsid w:val="00DE7E66"/>
     <w:rsid w:val="00DF00D4"/>
     <w:rsid w:val="00DF025E"/>
     <w:rsid w:val="00DF0989"/>
     <w:rsid w:val="00DF18FB"/>
     <w:rsid w:val="00DF24E7"/>
     <w:rsid w:val="00DF24EE"/>
     <w:rsid w:val="00DF2942"/>
     <w:rsid w:val="00DF3DE0"/>
+    <w:rsid w:val="00DF3F1A"/>
     <w:rsid w:val="00DF48C5"/>
     <w:rsid w:val="00DF5416"/>
     <w:rsid w:val="00DF5882"/>
     <w:rsid w:val="00DF6480"/>
     <w:rsid w:val="00DF6C7A"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF7518"/>
     <w:rsid w:val="00E0007B"/>
     <w:rsid w:val="00E005C3"/>
     <w:rsid w:val="00E00F1D"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01331"/>
     <w:rsid w:val="00E013F1"/>
     <w:rsid w:val="00E016B6"/>
     <w:rsid w:val="00E017DB"/>
     <w:rsid w:val="00E01A4D"/>
     <w:rsid w:val="00E01D0D"/>
     <w:rsid w:val="00E01E01"/>
     <w:rsid w:val="00E02995"/>
     <w:rsid w:val="00E02A28"/>
     <w:rsid w:val="00E02DDF"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E03235"/>
     <w:rsid w:val="00E03B6E"/>
     <w:rsid w:val="00E04323"/>
     <w:rsid w:val="00E0522F"/>
     <w:rsid w:val="00E054F5"/>
+    <w:rsid w:val="00E0555B"/>
+    <w:rsid w:val="00E055F3"/>
     <w:rsid w:val="00E056F9"/>
+    <w:rsid w:val="00E05873"/>
     <w:rsid w:val="00E06BC4"/>
+    <w:rsid w:val="00E0784A"/>
     <w:rsid w:val="00E103B6"/>
     <w:rsid w:val="00E11ADB"/>
     <w:rsid w:val="00E11C73"/>
     <w:rsid w:val="00E122B1"/>
     <w:rsid w:val="00E12F09"/>
     <w:rsid w:val="00E133E6"/>
     <w:rsid w:val="00E1349D"/>
     <w:rsid w:val="00E13621"/>
     <w:rsid w:val="00E13830"/>
     <w:rsid w:val="00E13926"/>
     <w:rsid w:val="00E1512E"/>
     <w:rsid w:val="00E15611"/>
     <w:rsid w:val="00E15D19"/>
     <w:rsid w:val="00E1683E"/>
     <w:rsid w:val="00E16CA7"/>
     <w:rsid w:val="00E16D31"/>
     <w:rsid w:val="00E16EAC"/>
     <w:rsid w:val="00E171E7"/>
     <w:rsid w:val="00E171FB"/>
     <w:rsid w:val="00E17510"/>
     <w:rsid w:val="00E176D2"/>
     <w:rsid w:val="00E2011C"/>
     <w:rsid w:val="00E20D85"/>
     <w:rsid w:val="00E21619"/>
     <w:rsid w:val="00E2192A"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E21C64"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E248F4"/>
     <w:rsid w:val="00E255EE"/>
+    <w:rsid w:val="00E2594B"/>
     <w:rsid w:val="00E25B96"/>
     <w:rsid w:val="00E26007"/>
     <w:rsid w:val="00E260E1"/>
     <w:rsid w:val="00E26498"/>
     <w:rsid w:val="00E2689E"/>
     <w:rsid w:val="00E276C6"/>
     <w:rsid w:val="00E27B01"/>
+    <w:rsid w:val="00E27C17"/>
     <w:rsid w:val="00E30079"/>
     <w:rsid w:val="00E30DC7"/>
     <w:rsid w:val="00E311C2"/>
     <w:rsid w:val="00E31731"/>
     <w:rsid w:val="00E31851"/>
     <w:rsid w:val="00E31C0D"/>
     <w:rsid w:val="00E3201D"/>
     <w:rsid w:val="00E325B6"/>
     <w:rsid w:val="00E328D1"/>
     <w:rsid w:val="00E329C4"/>
     <w:rsid w:val="00E32DB1"/>
     <w:rsid w:val="00E32FBB"/>
     <w:rsid w:val="00E33E4D"/>
     <w:rsid w:val="00E33FE6"/>
     <w:rsid w:val="00E341C1"/>
     <w:rsid w:val="00E3429F"/>
     <w:rsid w:val="00E34651"/>
     <w:rsid w:val="00E34C85"/>
+    <w:rsid w:val="00E35702"/>
     <w:rsid w:val="00E360F2"/>
     <w:rsid w:val="00E36101"/>
     <w:rsid w:val="00E36252"/>
     <w:rsid w:val="00E36260"/>
     <w:rsid w:val="00E36799"/>
     <w:rsid w:val="00E36967"/>
     <w:rsid w:val="00E36B6F"/>
     <w:rsid w:val="00E377F7"/>
     <w:rsid w:val="00E37A97"/>
     <w:rsid w:val="00E41401"/>
     <w:rsid w:val="00E42017"/>
     <w:rsid w:val="00E42CDD"/>
     <w:rsid w:val="00E4310D"/>
     <w:rsid w:val="00E4351D"/>
     <w:rsid w:val="00E4374B"/>
+    <w:rsid w:val="00E43A0B"/>
     <w:rsid w:val="00E444E9"/>
     <w:rsid w:val="00E4458F"/>
     <w:rsid w:val="00E4473C"/>
     <w:rsid w:val="00E449B2"/>
     <w:rsid w:val="00E4501C"/>
     <w:rsid w:val="00E45A4E"/>
     <w:rsid w:val="00E462A2"/>
+    <w:rsid w:val="00E47459"/>
     <w:rsid w:val="00E4783D"/>
+    <w:rsid w:val="00E50674"/>
     <w:rsid w:val="00E506BA"/>
     <w:rsid w:val="00E50A69"/>
     <w:rsid w:val="00E50DE2"/>
     <w:rsid w:val="00E50EC6"/>
+    <w:rsid w:val="00E515B8"/>
     <w:rsid w:val="00E5189C"/>
     <w:rsid w:val="00E5225A"/>
     <w:rsid w:val="00E52509"/>
     <w:rsid w:val="00E52BEB"/>
     <w:rsid w:val="00E52C2D"/>
     <w:rsid w:val="00E5374D"/>
     <w:rsid w:val="00E53F23"/>
     <w:rsid w:val="00E541FD"/>
     <w:rsid w:val="00E54212"/>
     <w:rsid w:val="00E54728"/>
     <w:rsid w:val="00E54A56"/>
     <w:rsid w:val="00E552F0"/>
     <w:rsid w:val="00E5547B"/>
     <w:rsid w:val="00E562A8"/>
     <w:rsid w:val="00E562FF"/>
     <w:rsid w:val="00E564B4"/>
     <w:rsid w:val="00E565B0"/>
     <w:rsid w:val="00E56E24"/>
+    <w:rsid w:val="00E56F52"/>
     <w:rsid w:val="00E5701E"/>
     <w:rsid w:val="00E57A64"/>
     <w:rsid w:val="00E57C71"/>
     <w:rsid w:val="00E5E62A"/>
     <w:rsid w:val="00E6058E"/>
     <w:rsid w:val="00E61325"/>
     <w:rsid w:val="00E626FE"/>
     <w:rsid w:val="00E6394F"/>
     <w:rsid w:val="00E63AA5"/>
     <w:rsid w:val="00E63E4E"/>
     <w:rsid w:val="00E63F81"/>
     <w:rsid w:val="00E63F9D"/>
     <w:rsid w:val="00E646BE"/>
     <w:rsid w:val="00E64B6D"/>
     <w:rsid w:val="00E65900"/>
     <w:rsid w:val="00E65CC6"/>
     <w:rsid w:val="00E65E01"/>
     <w:rsid w:val="00E65E0A"/>
     <w:rsid w:val="00E666AB"/>
     <w:rsid w:val="00E675C8"/>
     <w:rsid w:val="00E67760"/>
+    <w:rsid w:val="00E67A27"/>
     <w:rsid w:val="00E70084"/>
     <w:rsid w:val="00E703D4"/>
     <w:rsid w:val="00E7057D"/>
     <w:rsid w:val="00E70870"/>
+    <w:rsid w:val="00E71377"/>
     <w:rsid w:val="00E71B9D"/>
     <w:rsid w:val="00E71C5C"/>
     <w:rsid w:val="00E725E2"/>
     <w:rsid w:val="00E72B79"/>
     <w:rsid w:val="00E73203"/>
     <w:rsid w:val="00E732BD"/>
     <w:rsid w:val="00E73CBE"/>
     <w:rsid w:val="00E74088"/>
     <w:rsid w:val="00E740E4"/>
     <w:rsid w:val="00E741D7"/>
     <w:rsid w:val="00E745AA"/>
     <w:rsid w:val="00E74EBA"/>
+    <w:rsid w:val="00E751E0"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E75FA4"/>
+    <w:rsid w:val="00E762E3"/>
+    <w:rsid w:val="00E772E4"/>
     <w:rsid w:val="00E77824"/>
     <w:rsid w:val="00E77856"/>
     <w:rsid w:val="00E77A78"/>
     <w:rsid w:val="00E803A0"/>
     <w:rsid w:val="00E80ADC"/>
     <w:rsid w:val="00E80CCC"/>
+    <w:rsid w:val="00E80F3F"/>
     <w:rsid w:val="00E8116A"/>
     <w:rsid w:val="00E813A5"/>
     <w:rsid w:val="00E819AC"/>
     <w:rsid w:val="00E81DE3"/>
     <w:rsid w:val="00E8271B"/>
     <w:rsid w:val="00E82728"/>
     <w:rsid w:val="00E82A1C"/>
     <w:rsid w:val="00E838BA"/>
     <w:rsid w:val="00E8438A"/>
+    <w:rsid w:val="00E84981"/>
     <w:rsid w:val="00E84C50"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E85076"/>
     <w:rsid w:val="00E85565"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E87CC9"/>
     <w:rsid w:val="00E87DFC"/>
     <w:rsid w:val="00E90198"/>
     <w:rsid w:val="00E90334"/>
     <w:rsid w:val="00E9096F"/>
+    <w:rsid w:val="00E90D65"/>
     <w:rsid w:val="00E90DC7"/>
     <w:rsid w:val="00E91899"/>
     <w:rsid w:val="00E91919"/>
     <w:rsid w:val="00E91AE6"/>
+    <w:rsid w:val="00E91E84"/>
     <w:rsid w:val="00E9201A"/>
     <w:rsid w:val="00E92193"/>
     <w:rsid w:val="00E929BC"/>
     <w:rsid w:val="00E92C52"/>
     <w:rsid w:val="00E932E6"/>
     <w:rsid w:val="00E9355A"/>
     <w:rsid w:val="00E93D6E"/>
     <w:rsid w:val="00E93D7C"/>
     <w:rsid w:val="00E9572F"/>
     <w:rsid w:val="00E95982"/>
     <w:rsid w:val="00E95B5B"/>
     <w:rsid w:val="00E95CC2"/>
     <w:rsid w:val="00E96313"/>
     <w:rsid w:val="00E9669E"/>
     <w:rsid w:val="00E96EDC"/>
     <w:rsid w:val="00E96F18"/>
     <w:rsid w:val="00E97790"/>
     <w:rsid w:val="00EA074B"/>
     <w:rsid w:val="00EA12D1"/>
     <w:rsid w:val="00EA1613"/>
     <w:rsid w:val="00EA1876"/>
     <w:rsid w:val="00EA1AB9"/>
     <w:rsid w:val="00EA24DC"/>
     <w:rsid w:val="00EA2527"/>
     <w:rsid w:val="00EA2766"/>
     <w:rsid w:val="00EA286F"/>
     <w:rsid w:val="00EA2FE4"/>
     <w:rsid w:val="00EA330F"/>
+    <w:rsid w:val="00EA373E"/>
     <w:rsid w:val="00EA3B4E"/>
     <w:rsid w:val="00EA4038"/>
     <w:rsid w:val="00EA42A2"/>
     <w:rsid w:val="00EA445C"/>
     <w:rsid w:val="00EA46B2"/>
     <w:rsid w:val="00EA48FB"/>
     <w:rsid w:val="00EA5133"/>
+    <w:rsid w:val="00EA51BE"/>
     <w:rsid w:val="00EA538A"/>
     <w:rsid w:val="00EA5876"/>
     <w:rsid w:val="00EA6AE2"/>
     <w:rsid w:val="00EA6BC8"/>
     <w:rsid w:val="00EA6DC7"/>
     <w:rsid w:val="00EA74BB"/>
     <w:rsid w:val="00EA78D4"/>
     <w:rsid w:val="00EA7D36"/>
     <w:rsid w:val="00EB027A"/>
+    <w:rsid w:val="00EB02CE"/>
     <w:rsid w:val="00EB0854"/>
     <w:rsid w:val="00EB102D"/>
+    <w:rsid w:val="00EB1586"/>
     <w:rsid w:val="00EB1F59"/>
     <w:rsid w:val="00EB24B0"/>
+    <w:rsid w:val="00EB2785"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB30C8"/>
     <w:rsid w:val="00EB3255"/>
     <w:rsid w:val="00EB3AF6"/>
     <w:rsid w:val="00EB44D9"/>
     <w:rsid w:val="00EB4FDA"/>
     <w:rsid w:val="00EB5227"/>
     <w:rsid w:val="00EB522D"/>
     <w:rsid w:val="00EB5448"/>
     <w:rsid w:val="00EB545F"/>
     <w:rsid w:val="00EB556A"/>
     <w:rsid w:val="00EB5B46"/>
     <w:rsid w:val="00EB64A0"/>
+    <w:rsid w:val="00EB65A2"/>
     <w:rsid w:val="00EB6A17"/>
     <w:rsid w:val="00EB6BA9"/>
     <w:rsid w:val="00EB74D5"/>
     <w:rsid w:val="00EC0740"/>
     <w:rsid w:val="00EC0809"/>
     <w:rsid w:val="00EC0990"/>
     <w:rsid w:val="00EC0C62"/>
     <w:rsid w:val="00EC0FEA"/>
+    <w:rsid w:val="00EC1E0B"/>
     <w:rsid w:val="00EC2057"/>
     <w:rsid w:val="00EC26FF"/>
     <w:rsid w:val="00EC2FDA"/>
     <w:rsid w:val="00EC3015"/>
     <w:rsid w:val="00EC36AC"/>
     <w:rsid w:val="00EC3747"/>
     <w:rsid w:val="00EC3CD7"/>
     <w:rsid w:val="00EC3EBE"/>
     <w:rsid w:val="00EC4198"/>
     <w:rsid w:val="00EC4373"/>
     <w:rsid w:val="00EC52E0"/>
     <w:rsid w:val="00EC53CE"/>
     <w:rsid w:val="00EC5E11"/>
     <w:rsid w:val="00EC5E4A"/>
     <w:rsid w:val="00EC68AA"/>
     <w:rsid w:val="00EC7577"/>
     <w:rsid w:val="00EC76A5"/>
     <w:rsid w:val="00EC7AFE"/>
     <w:rsid w:val="00EC7FC3"/>
     <w:rsid w:val="00ED061A"/>
     <w:rsid w:val="00ED14C1"/>
     <w:rsid w:val="00ED1644"/>
     <w:rsid w:val="00ED1BC6"/>
     <w:rsid w:val="00ED2311"/>
     <w:rsid w:val="00ED231D"/>
+    <w:rsid w:val="00ED2776"/>
     <w:rsid w:val="00ED306E"/>
     <w:rsid w:val="00ED3A14"/>
     <w:rsid w:val="00ED3D28"/>
     <w:rsid w:val="00ED4695"/>
     <w:rsid w:val="00ED5929"/>
     <w:rsid w:val="00ED595E"/>
     <w:rsid w:val="00ED5BD4"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED5D7C"/>
     <w:rsid w:val="00ED62A6"/>
     <w:rsid w:val="00ED688C"/>
     <w:rsid w:val="00ED7510"/>
     <w:rsid w:val="00EE0BFD"/>
     <w:rsid w:val="00EE1CA1"/>
     <w:rsid w:val="00EE1D65"/>
+    <w:rsid w:val="00EE1E65"/>
     <w:rsid w:val="00EE1F44"/>
     <w:rsid w:val="00EE2463"/>
     <w:rsid w:val="00EE2817"/>
     <w:rsid w:val="00EE37A2"/>
     <w:rsid w:val="00EE388C"/>
     <w:rsid w:val="00EE3C78"/>
     <w:rsid w:val="00EE3CE6"/>
     <w:rsid w:val="00EE3EB0"/>
     <w:rsid w:val="00EE4512"/>
     <w:rsid w:val="00EE57B9"/>
     <w:rsid w:val="00EE59C1"/>
     <w:rsid w:val="00EE5A78"/>
     <w:rsid w:val="00EE606C"/>
     <w:rsid w:val="00EE6552"/>
     <w:rsid w:val="00EE6C2D"/>
     <w:rsid w:val="00EF0309"/>
     <w:rsid w:val="00EF0749"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF17BA"/>
     <w:rsid w:val="00EF3C33"/>
     <w:rsid w:val="00EF42FB"/>
     <w:rsid w:val="00EF436F"/>
+    <w:rsid w:val="00EF4D11"/>
     <w:rsid w:val="00EF5169"/>
+    <w:rsid w:val="00EF5374"/>
     <w:rsid w:val="00EF5842"/>
     <w:rsid w:val="00EF5D33"/>
     <w:rsid w:val="00EF5D58"/>
     <w:rsid w:val="00EF642C"/>
     <w:rsid w:val="00EF65E2"/>
     <w:rsid w:val="00EF6616"/>
     <w:rsid w:val="00EF67F9"/>
     <w:rsid w:val="00EF70B5"/>
     <w:rsid w:val="00EF7542"/>
     <w:rsid w:val="00EF78E0"/>
     <w:rsid w:val="00EF7926"/>
     <w:rsid w:val="00EF7A85"/>
     <w:rsid w:val="00EF7FC9"/>
     <w:rsid w:val="00F0013B"/>
     <w:rsid w:val="00F01141"/>
     <w:rsid w:val="00F01F34"/>
+    <w:rsid w:val="00F0254B"/>
     <w:rsid w:val="00F02719"/>
     <w:rsid w:val="00F02F26"/>
     <w:rsid w:val="00F02F47"/>
+    <w:rsid w:val="00F0310C"/>
     <w:rsid w:val="00F035DD"/>
     <w:rsid w:val="00F03A88"/>
     <w:rsid w:val="00F03EA2"/>
+    <w:rsid w:val="00F04055"/>
     <w:rsid w:val="00F049C4"/>
+    <w:rsid w:val="00F06228"/>
     <w:rsid w:val="00F064D7"/>
     <w:rsid w:val="00F073C2"/>
     <w:rsid w:val="00F079E1"/>
     <w:rsid w:val="00F1086E"/>
+    <w:rsid w:val="00F10946"/>
     <w:rsid w:val="00F10D4D"/>
     <w:rsid w:val="00F11223"/>
     <w:rsid w:val="00F11463"/>
     <w:rsid w:val="00F121CE"/>
     <w:rsid w:val="00F122E2"/>
     <w:rsid w:val="00F1234A"/>
     <w:rsid w:val="00F1290C"/>
     <w:rsid w:val="00F1301B"/>
     <w:rsid w:val="00F1326D"/>
     <w:rsid w:val="00F15652"/>
     <w:rsid w:val="00F15805"/>
     <w:rsid w:val="00F15C16"/>
     <w:rsid w:val="00F15FEB"/>
     <w:rsid w:val="00F164E1"/>
     <w:rsid w:val="00F16AB2"/>
     <w:rsid w:val="00F175C2"/>
     <w:rsid w:val="00F1761D"/>
     <w:rsid w:val="00F17C30"/>
     <w:rsid w:val="00F17D3C"/>
     <w:rsid w:val="00F202FD"/>
     <w:rsid w:val="00F21275"/>
+    <w:rsid w:val="00F21436"/>
     <w:rsid w:val="00F21666"/>
     <w:rsid w:val="00F2168D"/>
     <w:rsid w:val="00F217A7"/>
     <w:rsid w:val="00F219E2"/>
     <w:rsid w:val="00F21BFE"/>
     <w:rsid w:val="00F21D52"/>
     <w:rsid w:val="00F22276"/>
     <w:rsid w:val="00F225CE"/>
     <w:rsid w:val="00F229A1"/>
+    <w:rsid w:val="00F23ACD"/>
     <w:rsid w:val="00F23E6E"/>
     <w:rsid w:val="00F2405F"/>
     <w:rsid w:val="00F2511D"/>
     <w:rsid w:val="00F251A2"/>
     <w:rsid w:val="00F25C97"/>
     <w:rsid w:val="00F26230"/>
+    <w:rsid w:val="00F26442"/>
     <w:rsid w:val="00F30069"/>
+    <w:rsid w:val="00F304FD"/>
     <w:rsid w:val="00F319D3"/>
     <w:rsid w:val="00F31D0D"/>
     <w:rsid w:val="00F31FF0"/>
     <w:rsid w:val="00F32055"/>
     <w:rsid w:val="00F3268F"/>
     <w:rsid w:val="00F32A89"/>
     <w:rsid w:val="00F32B19"/>
     <w:rsid w:val="00F32B4B"/>
     <w:rsid w:val="00F332F7"/>
     <w:rsid w:val="00F33856"/>
     <w:rsid w:val="00F34C19"/>
+    <w:rsid w:val="00F34CCB"/>
     <w:rsid w:val="00F352FE"/>
     <w:rsid w:val="00F35FED"/>
     <w:rsid w:val="00F3601A"/>
     <w:rsid w:val="00F360A5"/>
     <w:rsid w:val="00F36D12"/>
+    <w:rsid w:val="00F36E09"/>
     <w:rsid w:val="00F376B2"/>
     <w:rsid w:val="00F376F7"/>
     <w:rsid w:val="00F377EB"/>
     <w:rsid w:val="00F377F0"/>
     <w:rsid w:val="00F40C56"/>
     <w:rsid w:val="00F40CD6"/>
     <w:rsid w:val="00F40D06"/>
     <w:rsid w:val="00F41280"/>
     <w:rsid w:val="00F41295"/>
     <w:rsid w:val="00F41476"/>
     <w:rsid w:val="00F417AA"/>
     <w:rsid w:val="00F41C22"/>
     <w:rsid w:val="00F41EB0"/>
     <w:rsid w:val="00F421A2"/>
     <w:rsid w:val="00F42675"/>
     <w:rsid w:val="00F42CF3"/>
     <w:rsid w:val="00F42D2F"/>
     <w:rsid w:val="00F42E8A"/>
     <w:rsid w:val="00F452DA"/>
     <w:rsid w:val="00F46075"/>
     <w:rsid w:val="00F46547"/>
     <w:rsid w:val="00F466FA"/>
     <w:rsid w:val="00F474D0"/>
     <w:rsid w:val="00F479CF"/>
     <w:rsid w:val="00F47AA0"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F50C9F"/>
+    <w:rsid w:val="00F51B52"/>
     <w:rsid w:val="00F51C5E"/>
     <w:rsid w:val="00F51CFB"/>
     <w:rsid w:val="00F52442"/>
     <w:rsid w:val="00F526BF"/>
     <w:rsid w:val="00F52A24"/>
     <w:rsid w:val="00F52AE9"/>
     <w:rsid w:val="00F52E9C"/>
     <w:rsid w:val="00F5369C"/>
     <w:rsid w:val="00F5393F"/>
     <w:rsid w:val="00F541A8"/>
     <w:rsid w:val="00F542B2"/>
     <w:rsid w:val="00F54D66"/>
     <w:rsid w:val="00F54EF4"/>
     <w:rsid w:val="00F55363"/>
     <w:rsid w:val="00F55491"/>
     <w:rsid w:val="00F56A1C"/>
+    <w:rsid w:val="00F5751B"/>
     <w:rsid w:val="00F604E4"/>
     <w:rsid w:val="00F6098C"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F62034"/>
     <w:rsid w:val="00F6221B"/>
     <w:rsid w:val="00F625C9"/>
     <w:rsid w:val="00F6286B"/>
     <w:rsid w:val="00F63A51"/>
     <w:rsid w:val="00F63C43"/>
     <w:rsid w:val="00F64171"/>
     <w:rsid w:val="00F64343"/>
     <w:rsid w:val="00F6439D"/>
     <w:rsid w:val="00F64586"/>
     <w:rsid w:val="00F64B9A"/>
     <w:rsid w:val="00F64F29"/>
+    <w:rsid w:val="00F65522"/>
     <w:rsid w:val="00F655F8"/>
+    <w:rsid w:val="00F65AD3"/>
     <w:rsid w:val="00F671D4"/>
     <w:rsid w:val="00F6730F"/>
     <w:rsid w:val="00F67D02"/>
     <w:rsid w:val="00F708D5"/>
     <w:rsid w:val="00F70CC9"/>
+    <w:rsid w:val="00F71A48"/>
     <w:rsid w:val="00F71B37"/>
     <w:rsid w:val="00F71F2F"/>
     <w:rsid w:val="00F729CC"/>
     <w:rsid w:val="00F73403"/>
     <w:rsid w:val="00F73650"/>
     <w:rsid w:val="00F73A03"/>
     <w:rsid w:val="00F74017"/>
     <w:rsid w:val="00F75068"/>
     <w:rsid w:val="00F75485"/>
     <w:rsid w:val="00F761F0"/>
     <w:rsid w:val="00F76515"/>
     <w:rsid w:val="00F76517"/>
     <w:rsid w:val="00F7663A"/>
     <w:rsid w:val="00F76922"/>
     <w:rsid w:val="00F77735"/>
     <w:rsid w:val="00F77800"/>
     <w:rsid w:val="00F80657"/>
     <w:rsid w:val="00F80DCF"/>
+    <w:rsid w:val="00F80FCD"/>
     <w:rsid w:val="00F811FC"/>
     <w:rsid w:val="00F81566"/>
     <w:rsid w:val="00F8397C"/>
     <w:rsid w:val="00F83F81"/>
     <w:rsid w:val="00F861AB"/>
+    <w:rsid w:val="00F871F3"/>
     <w:rsid w:val="00F87264"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F9065A"/>
     <w:rsid w:val="00F90855"/>
     <w:rsid w:val="00F9121D"/>
+    <w:rsid w:val="00F912FD"/>
     <w:rsid w:val="00F91396"/>
     <w:rsid w:val="00F91ACA"/>
     <w:rsid w:val="00F91E80"/>
     <w:rsid w:val="00F921E9"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F92AD4"/>
     <w:rsid w:val="00F931A9"/>
     <w:rsid w:val="00F93B8A"/>
     <w:rsid w:val="00F93BF8"/>
     <w:rsid w:val="00F94380"/>
     <w:rsid w:val="00F9460D"/>
     <w:rsid w:val="00F94C01"/>
     <w:rsid w:val="00F95EB5"/>
+    <w:rsid w:val="00F96561"/>
     <w:rsid w:val="00F96A80"/>
+    <w:rsid w:val="00F96D29"/>
     <w:rsid w:val="00F9716A"/>
     <w:rsid w:val="00F97467"/>
     <w:rsid w:val="00FA08B9"/>
+    <w:rsid w:val="00FA0AE4"/>
     <w:rsid w:val="00FA0DBC"/>
     <w:rsid w:val="00FA16E8"/>
     <w:rsid w:val="00FA2850"/>
     <w:rsid w:val="00FA2C60"/>
     <w:rsid w:val="00FA339A"/>
     <w:rsid w:val="00FA3603"/>
     <w:rsid w:val="00FA37EA"/>
     <w:rsid w:val="00FA3B7D"/>
     <w:rsid w:val="00FA3DF6"/>
     <w:rsid w:val="00FA4935"/>
     <w:rsid w:val="00FA4D3C"/>
     <w:rsid w:val="00FA5001"/>
+    <w:rsid w:val="00FA53D4"/>
     <w:rsid w:val="00FA5C61"/>
     <w:rsid w:val="00FA5EC7"/>
     <w:rsid w:val="00FA6228"/>
     <w:rsid w:val="00FA6B17"/>
     <w:rsid w:val="00FA71A7"/>
     <w:rsid w:val="00FA725A"/>
     <w:rsid w:val="00FA7393"/>
     <w:rsid w:val="00FA7578"/>
     <w:rsid w:val="00FA761E"/>
     <w:rsid w:val="00FA7C88"/>
     <w:rsid w:val="00FB0A9D"/>
     <w:rsid w:val="00FB1032"/>
     <w:rsid w:val="00FB105F"/>
     <w:rsid w:val="00FB163D"/>
+    <w:rsid w:val="00FB1D8F"/>
     <w:rsid w:val="00FB443E"/>
     <w:rsid w:val="00FB5A75"/>
     <w:rsid w:val="00FB5ACC"/>
     <w:rsid w:val="00FB5B74"/>
     <w:rsid w:val="00FB6763"/>
     <w:rsid w:val="00FB6E3B"/>
     <w:rsid w:val="00FC0475"/>
     <w:rsid w:val="00FC09F0"/>
     <w:rsid w:val="00FC0CFB"/>
     <w:rsid w:val="00FC1BE0"/>
     <w:rsid w:val="00FC2474"/>
     <w:rsid w:val="00FC25AF"/>
     <w:rsid w:val="00FC2770"/>
     <w:rsid w:val="00FC29D8"/>
     <w:rsid w:val="00FC2DEF"/>
     <w:rsid w:val="00FC2EC3"/>
     <w:rsid w:val="00FC36E2"/>
+    <w:rsid w:val="00FC36EC"/>
     <w:rsid w:val="00FC3799"/>
     <w:rsid w:val="00FC3CA3"/>
     <w:rsid w:val="00FC46AA"/>
+    <w:rsid w:val="00FC5618"/>
     <w:rsid w:val="00FC56AA"/>
+    <w:rsid w:val="00FC6253"/>
     <w:rsid w:val="00FC6F64"/>
     <w:rsid w:val="00FC790B"/>
     <w:rsid w:val="00FC798D"/>
     <w:rsid w:val="00FD0CEB"/>
     <w:rsid w:val="00FD0D48"/>
     <w:rsid w:val="00FD130C"/>
     <w:rsid w:val="00FD1650"/>
     <w:rsid w:val="00FD239C"/>
+    <w:rsid w:val="00FD250E"/>
     <w:rsid w:val="00FD2947"/>
     <w:rsid w:val="00FD2F60"/>
     <w:rsid w:val="00FD32D8"/>
     <w:rsid w:val="00FD4839"/>
     <w:rsid w:val="00FD499A"/>
+    <w:rsid w:val="00FD4B94"/>
     <w:rsid w:val="00FD598B"/>
     <w:rsid w:val="00FD6621"/>
     <w:rsid w:val="00FD74B5"/>
     <w:rsid w:val="00FD77E9"/>
     <w:rsid w:val="00FD7835"/>
     <w:rsid w:val="00FD7CAC"/>
+    <w:rsid w:val="00FD7D1B"/>
     <w:rsid w:val="00FE0144"/>
+    <w:rsid w:val="00FE0B98"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE131F"/>
     <w:rsid w:val="00FE1B76"/>
     <w:rsid w:val="00FE2028"/>
     <w:rsid w:val="00FE2208"/>
     <w:rsid w:val="00FE2BDC"/>
     <w:rsid w:val="00FE2F70"/>
     <w:rsid w:val="00FE3BBB"/>
     <w:rsid w:val="00FE3C2A"/>
     <w:rsid w:val="00FE4513"/>
     <w:rsid w:val="00FE4EF7"/>
     <w:rsid w:val="00FE4F12"/>
     <w:rsid w:val="00FE5238"/>
     <w:rsid w:val="00FE58E3"/>
     <w:rsid w:val="00FE6A71"/>
     <w:rsid w:val="00FE6DC8"/>
     <w:rsid w:val="00FE750B"/>
     <w:rsid w:val="00FE771C"/>
     <w:rsid w:val="00FE7FB6"/>
     <w:rsid w:val="00FF1268"/>
+    <w:rsid w:val="00FF1766"/>
     <w:rsid w:val="00FF2F35"/>
     <w:rsid w:val="00FF3BFE"/>
     <w:rsid w:val="00FF4132"/>
+    <w:rsid w:val="00FF5412"/>
     <w:rsid w:val="00FF59B6"/>
     <w:rsid w:val="00FF5DA5"/>
     <w:rsid w:val="00FF6522"/>
     <w:rsid w:val="00FF710D"/>
     <w:rsid w:val="00FF71CC"/>
     <w:rsid w:val="01074109"/>
     <w:rsid w:val="030EFE6C"/>
     <w:rsid w:val="03C36924"/>
+    <w:rsid w:val="076B1CEF"/>
     <w:rsid w:val="07AA22BF"/>
+    <w:rsid w:val="08CE52E9"/>
+    <w:rsid w:val="08E0EF12"/>
     <w:rsid w:val="0912F8A3"/>
+    <w:rsid w:val="0981CA08"/>
     <w:rsid w:val="0E2BA0A7"/>
+    <w:rsid w:val="0EA4AE88"/>
     <w:rsid w:val="0F6911CA"/>
     <w:rsid w:val="112647AD"/>
     <w:rsid w:val="125F0EDE"/>
     <w:rsid w:val="12CCA42F"/>
     <w:rsid w:val="15F1B45B"/>
     <w:rsid w:val="1FF8E001"/>
     <w:rsid w:val="20A76C97"/>
     <w:rsid w:val="239F4713"/>
+    <w:rsid w:val="2450580D"/>
+    <w:rsid w:val="2674469F"/>
     <w:rsid w:val="2A5B4ECE"/>
     <w:rsid w:val="2A762EF8"/>
     <w:rsid w:val="2D195803"/>
     <w:rsid w:val="2D4B5471"/>
     <w:rsid w:val="2EE724D2"/>
     <w:rsid w:val="301BE2EE"/>
     <w:rsid w:val="33B62E81"/>
     <w:rsid w:val="344A1379"/>
     <w:rsid w:val="3592CB2B"/>
     <w:rsid w:val="35CD778E"/>
     <w:rsid w:val="36507E38"/>
     <w:rsid w:val="36964F23"/>
+    <w:rsid w:val="36D6AD4A"/>
+    <w:rsid w:val="37750F88"/>
     <w:rsid w:val="37AF80B1"/>
+    <w:rsid w:val="3868B774"/>
     <w:rsid w:val="3CFD3EA4"/>
     <w:rsid w:val="3EF234E3"/>
     <w:rsid w:val="4466D5EB"/>
     <w:rsid w:val="4935FE8D"/>
     <w:rsid w:val="4A001023"/>
     <w:rsid w:val="4E68F24E"/>
     <w:rsid w:val="530A79D7"/>
     <w:rsid w:val="5FF125C9"/>
+    <w:rsid w:val="67B70377"/>
     <w:rsid w:val="67DCDA0F"/>
     <w:rsid w:val="6A9DB2FF"/>
     <w:rsid w:val="6AD508F8"/>
     <w:rsid w:val="6AE55458"/>
     <w:rsid w:val="6BCAE196"/>
     <w:rsid w:val="6EB8DAA8"/>
     <w:rsid w:val="7285A5CE"/>
     <w:rsid w:val="776BE1F6"/>
     <w:rsid w:val="786EAE1E"/>
     <w:rsid w:val="7A1E029E"/>
+    <w:rsid w:val="7B1DFF68"/>
     <w:rsid w:val="7CB2177F"/>
     <w:rsid w:val="7DC34D19"/>
     <w:rsid w:val="7E8B54A8"/>
     <w:rsid w:val="7FFAFB6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -18141,59 +19853,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2024162117">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/internal-review-decision" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/supported-independent-living" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.austlii.edu.au/cgi-bin/viewdb/au/cases/cth/AATA/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/specialist-disability-accommodation" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/possible-outcomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ag.gov.au/legal-system/publications/administrative-appeals-tribunal-act-1975-obligation-assist-tribunal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/nominees-operational-guideline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/contact-us" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2017L00369/latest/text" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/child-representatives-operational-guideline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/contact-us/makeacomplaint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology/what-do-we-mean-assistive-technology" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedcourt.gov.au/law-and-practice/guides/appeals/from-other-bodies/aat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/languages" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/nominees-operational-guideline" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/child-representatives-operational-guideline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/disability-and-carers/programs-services/for-people-with-disability/ndis-appeals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/after-you-apply" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/internal-review-decision" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/possible-hearing-or-case-event-outcomes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter/participant-service-guarantee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/compensation-operational-guideline/compensation-operational-guideline-what-compensation" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-replacement-support" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/contact-us/makeacomplaint" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L01591/latest/text" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/languages" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/disability-and-carers/programs-services/for-people-with-disability/ndis-appeals" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/after-you-apply" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ag.gov.au/legal-system/publications/administrative-appeals-tribunal-act-1975-obligation-assist-tribunal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/possible-outcomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/possible-hearing-or-case-event-outcomes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter/participant-service-guarantee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/contact-us" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedcourt.gov.au/law-and-practice/guides/appeals/from-other-bodies/aat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/decision-reviews/how-request-review-decision" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/using-our-websites-and-social-media/privacy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.austlii.edu.au/cgi-bin/viewdb/au/cases/cth/AATA/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2022A00027/Html/Text" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2022A00027/Html/Text" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -18460,77 +20172,90 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14f41839db1c5baf295a62b9763fd554" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -18571,50 +20296,72 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -18714,223 +20461,2065 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32AD1497-6B1D-44D4-A3FD-C21CFF32E501}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{873BF5FC-72EA-4862-8D05-4F7B61007521}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A6ABF44-E5D5-4B30-8866-A01886E18847}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E25F2B-8941-47B0-BE77-9A0C184B4170}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B1BEE2C-D2D4-4A1C-917A-E61E824E2C38}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A608CC6-CA86-4A6D-B135-E6E81659F392}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>8166</Words>
-  <Characters>46548</Characters>
+  <Words>8118</Words>
+  <Characters>46277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>387</Lines>
-  <Paragraphs>109</Paragraphs>
+  <Lines>385</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54605</CharactersWithSpaces>
+  <CharactersWithSpaces>54287</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="612" baseType="variant">
+      <vt:variant>
+        <vt:i4>5242899</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>specialist-disability-accommodation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750329</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733284</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>compensation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7798822</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>appointing-a-nominee</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080253</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>child-representatives</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750329</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750329</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750329</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750329</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750329</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192097</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-privacy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65627</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/policies-rules-and-legal/using-our-websites-and-social-media/privacy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701663</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.fedcourt.gov.au/law-and-practice/guides/appeals/from-other-bodies/aat</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308488</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/after-applying/possible-hearing-or-case-event-outcomes</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439496</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/applying-review/national-disability-insurance-scheme</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>section-1-4</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439499</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/applying-review/national-disability-insurance-scheme</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>section-2-0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327759</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www6.austlii.edu.au/cgi-bin/viewdb/au/cases/cth/AATA/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ourguidelines.ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/F2025L01591/latest/text</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048669</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Can_we_make_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490479</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ag.gov.au/legal-system/publications/administrative-appeals-tribunal-act-1975-obligation-assist-tribunal</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160410</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/policies/service-charter</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439499</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/applying-review/national-disability-insurance-scheme</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>section-2-5</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684715</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dss.gov.au/disability-and-carers/programs-services/for-people-with-disability/ndis-appeals</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_happens_to</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259921</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/after-applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704001</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/after-applying/possible-outcomes</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>section-0-1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995498</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/help-and-resources/forms</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5046367</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/contact-us</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291563</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/after-applying/after-you-apply</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>section-0-5</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995498</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/help-and-resources/forms</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439499</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/applying-review/national-disability-insurance-scheme</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>section-2-1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949166</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/applying-review/national-disability-insurance-scheme</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995498</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/help-and-resources/forms</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949166</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.art.gov.au/applying-review/national-disability-insurance-scheme</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340077</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>supported-independent-living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097208</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570658</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_When_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/policies/service-charter/participant-service-guarantee</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ourguidelines.ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179734</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572961</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@ndis.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572961</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@ndis.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259857</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>:~:text=Mailing%20address%0ANational%20Disability%20Insurance%20Agency%C2%A0%0AGPO%20Box%20700%0ACanberra%20ACT%202601</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733350</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/internal-review-decision</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/operational-guidelines/nominees-operational-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359331</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/operational-guidelines/child-representatives-operational-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881336</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/policies/access-information/consent-forms</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031706</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/sharing-information/how-give-consent</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572961</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@ndis.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733350</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/internal-review-decision</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131149</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/languages</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65548</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1:_What</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131073</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-replacement-support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1:_What</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750329</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835053</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_When_can_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/provider-registration</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556011</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/contact-us/makeacomplaint</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733286</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490425</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact/feedback-and-complaints</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143497</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_internal</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1:_What</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293866</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_happens_during_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883681</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_can_you_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_happens_during</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966142</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_can_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143497</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_internal</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179717</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704021</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111838</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/Details/C2022A00027/Html/Text</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111838</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/Details/C2022A00027/Html/Text</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-08-05T07:00:55Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+    <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
+    <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>4d1ad7a4-e90f-438c-8335-4a8831036538</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="LastSaved">
+    <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
+    <vt:lpwstr>dea4cade-c448-441d-8f21-a5610efd8e91</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+    <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Created">
+    <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
     <vt:lpwstr>2025-03-04T00:01:20Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
-  </property>
-[...55 lines deleted...]
-    <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>