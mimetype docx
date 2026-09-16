--- v1 (2026-08-25)
+++ v2 (2026-09-16)
@@ -1,204 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A26A959" w14:textId="15B1B0A7" w:rsidR="00A818C3" w:rsidRPr="00AC08F2" w:rsidRDefault="00671983" w:rsidP="00A818C3">
+    <w:p w14:paraId="3A26A959" w14:textId="17D0832F" w:rsidR="00A818C3" w:rsidRPr="00AC08F2" w:rsidRDefault="00671983" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Reviewing our decisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783B8D4D" w14:textId="3D8DA447" w:rsidR="00B116B4" w:rsidRPr="00AC08F2" w:rsidRDefault="00A818C3" w:rsidP="000151DA">
+    <w:p w14:paraId="34F04F8E" w14:textId="77777777" w:rsidR="00472D59" w:rsidRPr="00AC08F2" w:rsidRDefault="00472D59" w:rsidP="00472D59">
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="0011358E">
+        <w:t xml:space="preserve"> If you don’t agree with a decision we</w:t>
+      </w:r>
+      <w:r>
         <w:t>’ve made</w:t>
       </w:r>
-      <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
-[...6 lines deleted...]
-        <w:r w:rsidR="00671983" w:rsidRPr="001D2DC2">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve">, please </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="001D2DC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
-[...23 lines deleted...]
-      <w:r w:rsidR="00EA2527" w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve">. We can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>explain the reason for our decision. You can also ask for an internal review and an internal reviewer will review the decision. NDIS laws tell us what decisions we can review. We call these reviewable decisions. If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> you still don’t agree with our decision after the internal review, you can ask the Administrative </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> Tribunal </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(the Tribunal) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>to review our decision. We call this an external review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5C3FEE" w14:textId="4BBE4CD4" w:rsidR="000866CD" w:rsidRPr="00AC08F2" w:rsidRDefault="000866CD" w:rsidP="000151DA">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>This guideline has</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3702">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00671983" w:rsidRPr="00AC08F2">
-[...43 lines deleted...]
-        <w:t>This guideline has information on what decisions we can review</w:t>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>information on what decisions we can review</w:t>
       </w:r>
       <w:r w:rsidR="00904DD4">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> how you can ask for a review of a decision</w:t>
       </w:r>
       <w:r w:rsidR="00904DD4">
         <w:t>. It also has information on</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> what happens during the review</w:t>
       </w:r>
       <w:r w:rsidR="001B2985">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidR="00D754FA">
         <w:t>what you can do if you don’t agree with our review</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA8B83D" w14:textId="4ECBA4E3" w:rsidR="00A818C3" w:rsidRPr="00AC08F2" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+    <w:p w14:paraId="1FA8B83D" w14:textId="4ECBA4E3" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>What’s</w:t>
       </w:r>
       <w:r w:rsidR="00AA26EF">
         <w:t xml:space="preserve"> in this guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262C2FF7" w14:textId="7B21FCE2" w:rsidR="00FF4261" w:rsidRPr="00FF4261" w:rsidRDefault="00FF4261" w:rsidP="00FF4261">
+      <w:r>
+        <w:t>This guideline covers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B0B9FA" w14:textId="10C010D9" w:rsidR="00671983" w:rsidRPr="00AC08F2" w:rsidRDefault="00671983" w:rsidP="00671983">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_you_1" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What if you don’t agree with a decision we make?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64DB800A" w14:textId="77777777" w:rsidR="00CD0E02" w:rsidRPr="00AC08F2" w:rsidRDefault="00CD0E02" w:rsidP="00CD0E02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_are_internal" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What are internal and external reviews?</w:t>
@@ -234,138 +192,145 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What happens during an internal review?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DD260B1" w14:textId="16C5E73F" w:rsidR="00671983" w:rsidRPr="00AC08F2" w:rsidRDefault="009B341E" w:rsidP="00671983">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_can_you_2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>When</w:t>
         </w:r>
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> can you ask for an external review?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AD453FF" w14:textId="09B0F7F3" w:rsidR="00671983" w:rsidRPr="00AC08F2" w:rsidRDefault="00671983" w:rsidP="00671983">
+    <w:p w14:paraId="3AD453FF" w14:textId="03F13473" w:rsidR="00671983" w:rsidRPr="00AC08F2" w:rsidRDefault="00671983" w:rsidP="00671983">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_What_happens_during_1" w:history="1">
+      <w:hyperlink w:anchor="_When_can_you_1" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What happens during an external review?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7EA7347A" w14:textId="77777777" w:rsidR="00671983" w:rsidRPr="00AC08F2" w:rsidRDefault="00671983" w:rsidP="00671983">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Appendix_1:_What" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 1: What decisions can we review?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F951A2A" w14:textId="02AF3E75" w:rsidR="00A818C3" w:rsidRPr="00443682" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:r w:rsidRPr="00443682">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="00671983" w:rsidRPr="00443682">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00443682">
         <w:t>also be interested in</w:t>
       </w:r>
       <w:r w:rsidR="00693740">
         <w:t xml:space="preserve"> Our Guidelines</w:t>
       </w:r>
       <w:r w:rsidRPr="00443682">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767DBD1E" w14:textId="75818568" w:rsidR="00BE6E51" w:rsidRPr="00443682" w:rsidRDefault="00BE6E51" w:rsidP="00BE6E51">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:anchor="applying" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor="applying" w:history="1">
         <w:r w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65C86D7D" w14:textId="04E7EB09" w:rsidR="00BE6E51" w:rsidRPr="00443682" w:rsidRDefault="00BE6E51" w:rsidP="00BE6E51">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:anchor="creating-your-plan" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="creating-your-plan" w:history="1">
         <w:r w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="185CD36C" w14:textId="50305C4F" w:rsidR="001B781D" w:rsidRPr="00443682" w:rsidRDefault="00C9420F" w:rsidP="001B781D">
+    <w:p w14:paraId="0BEBB508" w14:textId="40F62F88" w:rsidR="00973DAF" w:rsidRDefault="00973DAF" w:rsidP="001B781D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:anchor="changing-your-plan" w:history="1">
-        <w:r w:rsidRPr="00443682">
+      <w:hyperlink r:id="rId13" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidRPr="00216039">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Changing </w:t>
+          <w:t>Plan variations</w:t>
         </w:r>
-        <w:r w:rsidR="00213FAD" w:rsidRPr="00443682">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3738013D" w14:textId="3127C1C6" w:rsidR="00973DAF" w:rsidRPr="00443682" w:rsidRDefault="00973DAF" w:rsidP="00973DAF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidRPr="00216039">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>your plan</w:t>
+          <w:t>Plan reassessments</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EB87EFD" w14:textId="6A522AB3" w:rsidR="00671983" w:rsidRPr="00443682" w:rsidRDefault="00671983" w:rsidP="00671983">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reasonable and </w:t>
         </w:r>
         <w:r w:rsidR="00213FAD" w:rsidRPr="00443682">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>necessary supports</w:t>
         </w:r>
       </w:hyperlink>
@@ -605,165 +570,152 @@
     </w:p>
     <w:p w14:paraId="466B7E3B" w14:textId="6C394EC9" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_are_internal" w:history="1">
         <w:r w:rsidRPr="009310B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>internal and external reviews</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="609BD3C0" w14:textId="796CAD28" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="005A77A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>What are my other options besides a review of a decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E573557" w14:textId="75AA2F0F" w:rsidR="00131CDC" w:rsidRPr="004E7E12" w:rsidRDefault="00131CDC" w:rsidP="004E7E12">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="004E7E12">
+    <w:p w14:paraId="37B78DF1" w14:textId="7DAD1BF0" w:rsidR="00472D59" w:rsidRPr="006D62D3" w:rsidRDefault="00472D59" w:rsidP="00472D59">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">If you need to ask us to change your plan, you can ask for a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidRPr="006D62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>changes to your plan</w:t>
+          <w:t>plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004E7E12">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004E7E12">
+      <w:r w:rsidRPr="006D62D3">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="006C2168" w:rsidRPr="000C7B15">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004E7E12">
+      <w:hyperlink r:id="rId19" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidRPr="006D62D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan variation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006D62D3">
         <w:t>. This is different to asking us to review a reviewable decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E79256" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="004E7E12" w:rsidRDefault="00131CDC" w:rsidP="002D584D">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="004E7E12">
+    <w:p w14:paraId="17CD3975" w14:textId="77777777" w:rsidR="00472D59" w:rsidRPr="004E7E12" w:rsidRDefault="00472D59" w:rsidP="00472D59">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">You can also </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="006D62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>give us feedback or make a complaint</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004E7E12">
+      <w:r w:rsidRPr="006D62D3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A5A7EF" w14:textId="6F03830F" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve">We’re committed to improving our </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12" w:rsidDel="00780624">
         <w:t>services</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve"> and making sure you get the reasonable and necessary </w:t>
       </w:r>
       <w:r w:rsidR="007E6FF1">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00C06552">
         <w:t>DIS</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve"> supports you need. We encourage you to let us know if things aren’t right.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5861792F" w14:textId="0D265CB4" w:rsidR="00131CDC" w:rsidRPr="004E7E12" w:rsidRDefault="00131CDC" w:rsidP="00B0033C">
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve">If you’re not satisfied with a service provider, you can contact them directly. </w:t>
       </w:r>
       <w:r>
         <w:t>Or y</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t xml:space="preserve">ou can contact the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00C102FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguards Commission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00914964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>make a complaint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> about a service provider</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7E12">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The NDIS Quality and Safeguards Commission also handle all internal reviews relating to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00646CF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>provider registration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720C0681" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BC68E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_What_are_internal"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:lastRenderedPageBreak/>
         <w:t>What are internal and external reviews?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526275F4" w14:textId="475441E0" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">There are processes we </w:t>
@@ -895,53 +847,59 @@
       <w:r w:rsidRPr="00AC08F2">
         <w:t>The Tribunal is separate to us, so external reviews are independent from our decisions. You can’t have an external review until we’ve done the internal review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B84C401" w14:textId="6F3F3BEC" w:rsidR="0095311F" w:rsidRPr="00AC08F2" w:rsidRDefault="0095311F" w:rsidP="00B116B4">
       <w:r>
         <w:t xml:space="preserve">To find out more about the Tribunal, go to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_can_you" w:history="1">
         <w:r w:rsidRPr="0095311F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>When can you ask for an external review?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6378EB0F" w14:textId="02137D28" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>What decisions can be reviewed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DE93A4" w14:textId="22348D96" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
-[...1 lines deleted...]
-        <w:t>The NDIS law tells us what decisions can be reviewed</w:t>
+    <w:p w14:paraId="30DE93A4" w14:textId="36F0258F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>NDIS law</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1B90">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> tell us what decisions can be reviewed</w:t>
       </w:r>
       <w:r w:rsidR="00382073">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D2BFBC" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Many decisions are reviewable. Some of the common ones include when we decide:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6112823C" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>you’re not eligible for the NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
@@ -1017,2712 +975,2681 @@
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7735860E" w14:textId="73F2D45D" w:rsidR="00131CDC" w:rsidRPr="006C4BCB" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006C4BCB">
         <w:t>to vary your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4BCB">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73030DE2" w14:textId="552868D7" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00555E40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006C4BCB">
         <w:t xml:space="preserve">if you need a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="006C4BCB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan nominee or a different child representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7870D5A0" w14:textId="59769F7D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00555E40">
+    <w:p w14:paraId="7870D5A0" w14:textId="63994BE9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00555E40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>the categories of impairment you meet for disability requirements, early intervention requirements or both.</w:t>
+        <w:t xml:space="preserve">the categories of impairment you meet for </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2338">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disability requirements, early intervention requirements or both.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57388C10" w14:textId="01694FEB" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
-      <w:r w:rsidRPr="00AC08F2">
+    <w:p w14:paraId="71DC2747" w14:textId="28314AA2" w:rsidR="009938A4" w:rsidRDefault="00BB0DE4" w:rsidP="00B116B4">
+      <w:r w:rsidRPr="006D62D3">
         <w:lastRenderedPageBreak/>
+        <w:t>A decision by an authorised Agency official to issue, vary or revoke a compliance notice is a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D310AE" w:rsidRPr="006D62D3">
+        <w:t>lso a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> reviewable decision under the NDIS Act.</w:t>
+      </w:r>
+      <w:r w:rsidR="009938A4" w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57388C10" w14:textId="01694FEB" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B116B4">
+      <w:r w:rsidRPr="00AC08F2">
         <w:t>If you’re a participant and don’t agree with your plan, you can ask us to review some parts of your plan. We can review:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="15"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F62307C" w14:textId="76C5643D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
+        <w:endnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F62307C" w14:textId="76C5643D" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>what NDIS supports we include in your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EAC363" w14:textId="402BA185" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
+    <w:p w14:paraId="64EAC363" w14:textId="402BA185" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how we describe those supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D568B9A" w14:textId="64E0392B" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
+    <w:p w14:paraId="1D568B9A" w14:textId="64E0392B" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how your funding is managed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C36563C" w14:textId="453D26E2" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
+    <w:p w14:paraId="1C36563C" w14:textId="453D26E2" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how long your plan goes for</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEA4EA0" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
+    <w:p w14:paraId="5EEA4EA0" w14:textId="77777777" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how your plan has been varied</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6BC349" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
+    <w:p w14:paraId="4B6BC349" w14:textId="77777777" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how we group your NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7C1BAB" w14:textId="4D600CC8" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B116B4">
+    <w:p w14:paraId="3D7C1BAB" w14:textId="4D600CC8" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00B116B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>funding periods we apply to your plan</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="479B99B8" w14:textId="1CDC47B7" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="003E4BCF">
+        <w:t>funding periods we apply to your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479B99B8" w14:textId="1CDC47B7" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="003E4BCF">
       <w:r>
         <w:t xml:space="preserve">Learn more about how we </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:anchor="creating-your-plan">
+      <w:hyperlink r:id="rId25" w:anchor="creating-your-plan">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>create your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2B167F" w14:textId="0772FD27" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="009B681E" w:rsidP="003E4BCF">
+    <w:p w14:paraId="1D2B167F" w14:textId="0772FD27" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="003E4BCF">
       <w:r w:rsidRPr="000C7B15">
-        <w:t>We’ll write to you when we make a decision that is reviewable</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00131CDC" w:rsidRPr="00170FB3">
+        <w:t>We’ll write to you when we make a decision that is reviewable.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170FB3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="16"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:endnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="000C7B15">
-        <w:t>We’ll let you know our decision and reasons</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00131CDC" w:rsidRPr="00170FB3">
+        <w:t xml:space="preserve"> We’ll let you know our decision and reasons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170FB3">
         <w:t>. When we say ‘you’, we mean only those people who are directly affected by our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D039C3F" w14:textId="68F2D756" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00D8607B">
+    <w:p w14:paraId="4D039C3F" w14:textId="68F2D756" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00D8607B">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">If you’re not sure if our decision is reviewable, you can look at </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_1:_What" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 1: What decisions can we review?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>for a list of all the decisions we can review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FD8996" w14:textId="6166765E" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00D8607B">
+    <w:p w14:paraId="69FD8996" w14:textId="6166765E" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00D8607B">
       <w:r w:rsidRPr="00CF7065">
         <w:t>If yo</w:t>
       </w:r>
       <w:r>
         <w:t>u’</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve">ve requested </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve"> review of </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve"> decision that you are</w:t>
       </w:r>
       <w:r>
         <w:t>n’</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve">t eligible for the NDIS, you </w:t>
       </w:r>
       <w:r>
         <w:t>can’t</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve"> reapply while </w:t>
       </w:r>
-      <w:r w:rsidR="00BB7F04">
-[...3 lines deleted...]
-        <w:t>doing the review</w:t>
+      <w:r>
+        <w:t>we are doing the review</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t>. This includes when you apply for the NDIS or leave the NDIS after your status as a participant has been revoked.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="17"/>
+        <w:endnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> learn more, you can go to</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7065">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:anchor="leaving" w:history="1">
+      <w:hyperlink r:id="rId26" w:anchor="leaving" w:history="1">
         <w:r w:rsidRPr="00126106">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF7065">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCA2F48" w14:textId="7C442D93" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00E92193">
+    <w:p w14:paraId="6CCA2F48" w14:textId="7C442D93" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00E92193">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB040D">
         <w:t>What can’t be reviewed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4919AC1E" w14:textId="1531A530" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="004C4F61">
+    <w:p w14:paraId="4919AC1E" w14:textId="1531A530" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="004C4F61">
       <w:r>
         <w:t>We fund NDIS supports in your plan. NDIS laws set out what we can and can’t fund.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="18"/>
-[...22 lines deleted...]
-        <w:t>NDIS support if the NDIS laws allow for it.</w:t>
+        <w:endnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F6BD91" w14:textId="65F0D121" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="004C4F61">
+      <w:r>
+        <w:t xml:space="preserve">Sometimes, we may agree that you can spend your funding on a support that isn’t </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS support if the NDIS laws allow for it.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="19"/>
+        <w:endnoteReference w:id="20"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We call this a ‘replacement support’. You can only spend your funding on a replacement support if we have agreed in writing that you can buy the support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2164C6A8" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="004C4F61">
+    <w:p w14:paraId="2164C6A8" w14:textId="77777777" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="004C4F61">
       <w:r w:rsidRPr="00EC76A5">
         <w:t>You can't ask for a review if we don't agree to your request to buy a replacement support with your NDIS funding.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This is because this is not a reviewable decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7374D421" w14:textId="1BD276EA" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="004C4F61">
+    <w:p w14:paraId="7374D421" w14:textId="11079B1E" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="004C4F61">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information about replacement supports, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00827508">
+      <w:hyperlink r:id="rId27" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
+        <w:r w:rsidRPr="009647BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>What is a replacement support?</w:t>
+          <w:t>What is a replacement support</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00827508">
+      <w:r w:rsidRPr="00E122CB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF826DF" w14:textId="419AD1B6" w:rsidR="00131CDC" w:rsidRPr="00D11F9B" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="00BED2F9" w14:textId="77777777" w:rsidR="00591012" w:rsidRDefault="00591012">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_How_can_you"/>
       <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF826DF" w14:textId="281095FC" w:rsidR="009938A4" w:rsidRPr="00D11F9B" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DD3ED1">
+        <w:lastRenderedPageBreak/>
         <w:t>When can you ask for an internal review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F80284" w14:textId="1B6EEA53" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="53F80284" w14:textId="1B6EEA53" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">After we inform you of the original decision, you then have </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>3 months</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> to ask for an internal review.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="20"/>
+        <w:endnoteReference w:id="21"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> This is </w:t>
       </w:r>
       <w:r w:rsidDel="00280D55">
         <w:t>3 months</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> from the day after you receive our decision in writing.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="21"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:endnoteReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C85630F" w14:textId="43AB32AA" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
+      <w:r>
         <w:t xml:space="preserve">We can’t do an internal review if you ask us after more than </w:t>
       </w:r>
       <w:r w:rsidDel="00280D55">
         <w:t>3 months</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If you ask us after </w:t>
       </w:r>
       <w:r w:rsidDel="00280D55">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00280D55">
         <w:t>months</w:t>
       </w:r>
       <w:r>
         <w:t>, we’ll let you know what other options you have.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54361FDF" w14:textId="74289F7C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="002F534C">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="239F4713">
+    <w:p w14:paraId="54361FDF" w14:textId="74289F7C" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="002F534C">
+      <w:r>
+        <w:t xml:space="preserve">For example, if we decided you’re not eligible for the NDIS, and it’s been more than 3 months since we made our decision, you can apply again. You can also apply if you used to be a participant, and it’s been more than 3 months since we let you know that you’re not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">eligible anymore. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:anchor="applying">
+        <w:r w:rsidRPr="006D62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1763A2F7" w14:textId="0D5EC4EF" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="002F534C">
-[...4 lines deleted...]
-    <w:p w14:paraId="26320E0B" w14:textId="07B5C5B7" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B209D6">
+    <w:p w14:paraId="77E174E2" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00DE7EA5">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>If you want us to review the supports in your plan, but it’s been more than 3 months since our decision to approve your plan, you can ask for a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26320E0B" w14:textId="27EE3B65" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00B209D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:t>plan reassessment</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6BF3A1DE" w14:textId="636EBC7E" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00B209D6">
+      <w:r w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF3A1DE" w14:textId="66BE9E0E" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00B209D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:t>plan variation.</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="001C058C">
+      <w:r w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="24"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2F7507" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00DE7EA5">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>If we decide not to do a plan reassessment or variation, we can consider your situation at your next check-in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A96091" w14:textId="32884DCF" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00DE7EA5">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidRPr="006D62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Changing your plan</w:t>
+          <w:t>plan reassessments</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...34 lines deleted...]
-      <w:r w:rsidR="000B40AA" w:rsidRPr="004C30DF">
+      <w:r w:rsidRPr="006D62D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C30DF">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="000C7B15">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidRPr="006D62D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan variations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BCE21B" w14:textId="6E1C236D" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="0055794A">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393AF11D" w14:textId="7D8DD252" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="0055794A">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">Amir is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> NDIS participant and just received his first plan. He doesn’t think we made the right decision on the NDIS supports we included in his plan. He wants to ask for an internal review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2540AE11" w14:textId="12367FA8" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="0055794A">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">He received his plan in the mail on 1 July. He has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3" w:rsidDel="00280D55">
+        <w:t>3 months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> from the day after he received our decision in writing to ask for an internal review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D62956C" w14:textId="7AB4DB8A" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="0055794A">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>This means Amir will need to ask for an internal review on or before 2 October.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540CB393" w14:textId="7FBC8861" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00356487">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">Amir can’t ask for an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>internal review</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7B15">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="006D62D3">
         <w:t>after 2 October.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0B2282" w14:textId="38070781" w:rsidR="00131CDC" w:rsidRPr="00314559" w:rsidRDefault="00131CDC" w:rsidP="005E6CAE">
-[...22 lines deleted...]
-        <w:r w:rsidRPr="0076078E">
+    <w:p w14:paraId="0A0B2282" w14:textId="0A4268F2" w:rsidR="009938A4" w:rsidRPr="00314559" w:rsidRDefault="009938A4" w:rsidP="005E6CAE">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">If his situation changes after we approved his plan, he can ask us for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidRPr="006D62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0084392F">
+      <w:r w:rsidRPr="006D62D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00314559">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314559">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:anchor="changing-your-plan" w:history="1">
-        <w:r w:rsidRPr="0076078E">
+      <w:hyperlink r:id="rId32" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidRPr="006D62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan variation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0084392F">
+      <w:r w:rsidRPr="006D62D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00314559">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>at any time</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314559">
+      <w:r w:rsidRPr="006D62D3">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Who_can_ask"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="683799A2" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+    <w:p w14:paraId="683799A2" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Who_can_ask_1"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can ask for an internal review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380DD5D6" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+    <w:p w14:paraId="380DD5D6" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You can ask for an internal review if you’re </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>directly affected</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> by our decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="22"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="05D1417F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+        <w:endnoteReference w:id="25"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D1417F" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">Who can ask for an internal review depends on the decision. We have a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_1:_What" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>list of who can usually ask for an internal review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> for different types of decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CA54F1" w14:textId="11AA4666" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="47CA54F1" w14:textId="11AA4666" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11F9B">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3829770B" w14:textId="75122FE2" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
-[...1 lines deleted...]
-        <w:t>Sharon is an NDIS participant. She had funding</w:t>
+    <w:p w14:paraId="7B9A45AD" w14:textId="30C0CBAE" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00472D59">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sharon is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS participant. She had funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">in her first plan for physiotherapy. Her new plan doesn’t include funding for physiotherapy. We didn’t have evidence that physiotherapy still meets the </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">in her first plan for physiotherapy. Her new plan doesn’t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">include funding for physiotherapy. We didn’t have evidence that physiotherapy still meets the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:anchor="reasonable-and-necessary">
+        <w:r w:rsidRPr="006D62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A47203">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>for Sharon.</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="162744BC" w14:textId="07140556" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47203">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sharon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C8C481" w14:textId="008A92D0" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="0055794A">
+      <w:r>
+        <w:t xml:space="preserve">Sharon can ask for a review of our decision to approve her plan without funding for physiotherapy. She’s directly affected by our decision, as it’s about her and the NDIS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> we included in her plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162744BC" w14:textId="07140556" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">But her physiotherapist can’t ask us for a review, as they’re not directly affected by the decision. </w:t>
       </w:r>
       <w:r w:rsidRPr="00755C4E">
         <w:t xml:space="preserve">Even </w:t>
       </w:r>
       <w:r>
         <w:t>though this</w:t>
       </w:r>
       <w:r w:rsidRPr="00755C4E">
         <w:t xml:space="preserve"> might </w:t>
       </w:r>
       <w:r>
         <w:t>cause</w:t>
       </w:r>
       <w:r w:rsidRPr="00755C4E">
         <w:t xml:space="preserve"> Sharon </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00755C4E">
         <w:t>stop going to the physiotherapist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> because it’s not in her plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00755C4E">
         <w:t xml:space="preserve">, the link isn’t direct. It’s Sharon’s decision if she </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wants to </w:t>
       </w:r>
       <w:r w:rsidRPr="00755C4E">
         <w:t>use her own money to keep going to the physiotherapist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8498CA" w14:textId="14B108A2" w:rsidR="00131CDC" w:rsidRPr="00D11F9B" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="7B8498CA" w14:textId="14B108A2" w:rsidR="009938A4" w:rsidRPr="00D11F9B" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>I need</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11F9B">
         <w:t xml:space="preserve"> help</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11F9B">
         <w:t xml:space="preserve"> ask for an internal review</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E67BF0" w14:textId="0A0B8F42" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="28E67BF0" w14:textId="0A0B8F42" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:r>
         <w:t>You can get h</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">elp </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> ask for an internal review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>your family or friends</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2D7816" w14:textId="0611C55D" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+    <w:p w14:paraId="2D2D7816" w14:textId="0611C55D" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">Your local area coordinator, early childhood partner, </w:t>
       </w:r>
       <w:r>
         <w:t>my NDIS contact</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">, or an advocate can </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">help you if you </w:t>
       </w:r>
       <w:r>
         <w:t>need</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> them to. We can also help you book a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>translator or interpreter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> if you need one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257188D5" w14:textId="285F7C69" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
+    <w:p w14:paraId="257188D5" w14:textId="285F7C69" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00415DD9">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>How to</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> give someone consent to ask for an internal review</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1DA8D3" w14:textId="613F5F3A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B73241">
+    <w:p w14:paraId="4A1DA8D3" w14:textId="613F5F3A" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B73241">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">someone is helping you to </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>ask for an internal review, y</w:t>
       </w:r>
       <w:r>
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> need to let us know they have your permission. We call this </w:t>
       </w:r>
       <w:r w:rsidRPr="0067724F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>. This could be someone like a family member, friend, advocate, or a support coordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE280B7" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
+    <w:p w14:paraId="6EE280B7" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00415DD9">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We prefer you let us know in writing if you’re giving someone consent. You can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0270D310" w14:textId="1E8C24A1" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
+    <w:p w14:paraId="0270D310" w14:textId="1E8C24A1" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00415DD9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">send us a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:anchor=":~:text=Mailing%20address%0ANational%20Disability%20Insurance%20Agency%C2%A0%0AGPO%20Box%20700%0ACanberra%20ACT%202601" w:history="1">
+      <w:hyperlink r:id="rId35" w:anchor=":~:text=Mailing%20address%0ANational%20Disability%20Insurance%20Agency%C2%A0%0AGPO%20Box%20700%0ACanberra%20ACT%202601" w:history="1">
         <w:r w:rsidRPr="00400E0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>letter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> telling us that you give someone consent to ask for a review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5DB38D" w14:textId="40B63261" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="004053FB" w:rsidP="00415DD9">
+    <w:p w14:paraId="3D5DB38D" w14:textId="40B63261" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00415DD9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">look at our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00DD4346">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how to give consent</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DD4346">
+      <w:r>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBDFE8B" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
+    <w:p w14:paraId="4EBDFE8B" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00415DD9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> and we’ll make a written note of this.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DAEE90" w14:textId="5B6F88A6" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
+    <w:p w14:paraId="69DAEE90" w14:textId="5B6F88A6" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00415DD9">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We check that your consent is for the internal review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we received</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>, and your consent still applies. We may still contact you to check you’re happy for us to do an internal review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFF02E0" w14:textId="168E417C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00415DD9">
+    <w:p w14:paraId="770A149E" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00472D59">
       <w:r w:rsidRPr="00373928">
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:t xml:space="preserve">provide consent for a set </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> and can also take away your consent at any time. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="006D62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>consent</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="006D62D3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4464ABEC" w14:textId="04553058" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00191D31">
+    <w:p w14:paraId="4464ABEC" w14:textId="04553058" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00191D31">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Can other people ask for an internal review on your behalf?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0FAF24" w14:textId="27B1C38D" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+    <w:p w14:paraId="6C0FAF24" w14:textId="27B1C38D" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">You can give someone </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6396B">
         <w:t>consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> to ask for an internal review on your behalf. If a person wishes to apply for an internal review without your consent, they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>ll need to have legal authority to act on your behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B08D258" w14:textId="1C7A9015" w:rsidR="00131CDC" w:rsidRPr="00314559" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+    <w:p w14:paraId="5B08D258" w14:textId="1C7A9015" w:rsidR="009938A4" w:rsidRPr="00314559" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:r w:rsidRPr="00DC7774">
         <w:t>If yo</w:t>
       </w:r>
       <w:r>
         <w:t>u’</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">re a participant under 18 years and have a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:anchor="child-representatives" w:history="1">
+      <w:hyperlink r:id="rId40" w:anchor="child-representatives" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>child representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>, they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>ll have legal authority to request an internal review on</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t xml:space="preserve"> your behalf.</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="23"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BEAEB66" w14:textId="34A45310" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00BA4FC5">
+        <w:endnoteReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEAEB66" w14:textId="34A45310" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00BA4FC5">
       <w:r w:rsidRPr="00314559">
+        <w:lastRenderedPageBreak/>
         <w:t>If yo</w:t>
       </w:r>
       <w:r>
         <w:t>u’</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t xml:space="preserve">re </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t xml:space="preserve">participant aged 18 years or older and have a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:anchor="appointing-a-nominee" w:history="1">
+      <w:hyperlink r:id="rId41" w:anchor="appointing-a-nominee" w:history="1">
         <w:r w:rsidRPr="00314559">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nominee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00314559">
         <w:t>, they may be able to request an internal review on your behalf</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2264">
         <w:t>Your nominee will need to check if the consent you have provided allows them to request this review</w:t>
       </w:r>
       <w:r w:rsidRPr="00314559">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F3AB21" w14:textId="542B0A86" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA4FC5">
+    <w:p w14:paraId="52F3AB21" w14:textId="542B0A86" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BA4FC5">
       <w:r w:rsidRPr="00B07728">
-        <w:lastRenderedPageBreak/>
         <w:t>If your support coordinator has your consent to request an internal review, we need to check that you know about this request before we proceed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0D3E">
         <w:t xml:space="preserve"> We won’t proceed with an internal review request from your support coordinator if you haven’t provided consent for them to request this on your behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBC536D" w14:textId="353EC918" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="6CBC536D" w14:textId="353EC918" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>How do you ask for an internal review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD96414" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="0FD96414" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>There are a few ways to ask us for an internal review. You can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1796F642" w14:textId="3636F826" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00A97741">
+    <w:p w14:paraId="1796F642" w14:textId="3636F826" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00A97741">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">complete our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:anchor="step-4-ask-for-an-internal-review" w:history="1">
+      <w:hyperlink r:id="rId42" w:anchor="step-4-ask-for-an-internal-review" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21E100E6" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="21E100E6" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> by phone or at one of our offices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CADA95" w14:textId="3CCB4822" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00C620AD">
+    <w:p w14:paraId="35CADA95" w14:textId="3CCB4822" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00C620AD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">send us a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:anchor=":~:text=Mailing%20address%0ANational%20Disability%20Insurance%20Agency%C2%A0%0AGPO%20Box%20700%0ACanberra%20ACT%202601" w:history="1">
+      <w:hyperlink r:id="rId44" w:anchor=":~:text=Mailing%20address%0ANational%20Disability%20Insurance%20Agency%C2%A0%0AGPO%20Box%20700%0ACanberra%20ACT%202601" w:history="1">
         <w:r w:rsidRPr="00BD45D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>letter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42305D7F" w14:textId="6E641026" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="42305D7F" w14:textId="6E641026" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:r>
         <w:t xml:space="preserve">Remember, you need to ask for the internal review within </w:t>
       </w:r>
       <w:r w:rsidRPr="0027250A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>3 months</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> after we inform you of our original decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547FA308" w14:textId="6B6BF9FF" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="547FA308" w14:textId="6B6BF9FF" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We need to know why you’re asking for an internal review. This will help us understand your situation and make the internal review decision. We’ll contact you if we need more information to make our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9E5833" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="3F9E5833" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>To help us do the internal review, let us know:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AA84C1" w14:textId="07EF5352" w:rsidR="00131CDC" w:rsidRPr="00B75F5F" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="38AA84C1" w14:textId="07EF5352" w:rsidR="009938A4" w:rsidRPr="00B75F5F" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="002363EE">
         <w:t xml:space="preserve">what decision you </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t>were expecting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B3ACFE" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="00B3ACFE" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>why you think we should make a different decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08004DB1" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="08004DB1" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>if there is any information you’ve already given us that you’d like us to reconsider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB1225F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="0EB1225F" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>if you have any new evidence, such as medical or therapy reports, you’d like us to consider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8055CA" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="3C8055CA" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We’ll note the day you ask us for an internal review. This will be either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2267FC37" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="2267FC37" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>the day you ask us in person or over the phone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BB2247" w14:textId="6A2E9A7E" w:rsidR="002F658D" w:rsidRPr="00A5729D" w:rsidRDefault="00131CDC" w:rsidP="00A5729D">
+    <w:p w14:paraId="66BB2247" w14:textId="6A2E9A7E" w:rsidR="009938A4" w:rsidRPr="00A5729D" w:rsidRDefault="009938A4" w:rsidP="00A5729D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>the day we receive your letter or email.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D753D8A" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+    <w:p w14:paraId="5D753D8A" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="006D62D3">
         <w:t>What if we need more information to do the internal review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C6CCEB" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="000151DA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AC08F2">
+    <w:p w14:paraId="52F9328A" w14:textId="77777777" w:rsidR="00584815" w:rsidRDefault="00A32AAA" w:rsidP="000151DA">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>In some situations, we may need more information to make our decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00584815" w:rsidRPr="006D62D3">
+        <w:t>. If we do, we’ll contact you to let you know what information we need and why we need it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B041E3" w14:textId="61DF6A2D" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="000151DA">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You might also want to give us more information to help with the internal review. If you want to, you can also give us consent to discuss your situation with your doctor or </w:t>
       </w:r>
-      <w:r w:rsidR="004D5519">
+      <w:r>
         <w:t>other appropriately qualified person</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DC9EAC" w14:textId="009209AA" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="000151DA">
+    <w:p w14:paraId="12DC9EAC" w14:textId="009209AA" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="000151DA">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">If we ask you for </w:t>
       </w:r>
       <w:r>
         <w:t>more</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> or you want to provide more information, we’ll wait for up to </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>28 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>. This means you’ll have time to give us the information we need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BFF3F8" w14:textId="5E4B5FDD" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00D25729">
+    <w:p w14:paraId="34BFF3F8" w14:textId="5E4B5FDD" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00D25729">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you give us the information we need </w:t>
       </w:r>
-      <w:r w:rsidR="005D4DAA">
+      <w:r>
         <w:t>before</w:t>
       </w:r>
-      <w:r w:rsidR="005D4DAA" w:rsidRPr="00AC08F2">
-[...5 lines deleted...]
-      <w:r w:rsidR="005D4DAA">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> 28 days</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> have passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>, we can sometimes make the internal review decision sooner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FF2F82" w14:textId="23AA10B2" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="006C0840">
+    <w:p w14:paraId="42FF2F82" w14:textId="23AA10B2" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="006C0840">
       <w:r w:rsidRPr="530A79D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If we don’t get the information within 28 days, we need to make our decision based on the information we have. </w:t>
       </w:r>
       <w:r w:rsidRPr="00815F27">
         <w:t xml:space="preserve">If you think you need more time to provide the information or send us </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00815F27">
         <w:t xml:space="preserve"> report, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00815F27">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>let us know</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00815F27">
         <w:t>. We may be able to give you more time if your request is reasonable</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CE73D4" w14:textId="532C4176" w:rsidR="00131CDC" w:rsidRPr="00862A82" w:rsidRDefault="00131CDC" w:rsidP="239F4713">
+    <w:p w14:paraId="52CE73D4" w14:textId="532C4176" w:rsidR="009938A4" w:rsidRPr="00862A82" w:rsidRDefault="009938A4" w:rsidP="239F4713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You might give us information that’s different to what you’re asking for in the internal review. If so, we’ll work with you to decide what we should do.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553E718B" w14:textId="06BC98F8" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00356487">
+    <w:p w14:paraId="5F74FF7B" w14:textId="7A6F5A1B" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00472D59">
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For example, you may be a participant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>lodging an internal review about a decision we have made that you don’t agree with. You may also</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="239F4713">
+        <w:t xml:space="preserve">lodging an internal review about a decision we have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> need different NDIS supports </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">made that you don’t agree with. You may also need different NDIS supports since we approved your plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35423" w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>since we approved your</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="239F4713">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> plan</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> your functional capacity and disability support needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="239F4713">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>because your support needs have changed. This may mean you need a plan reassessment or</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7774">
+        <w:t>have significantly changed. This may mean you need a plan reassessment or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:t xml:space="preserve"> in some limited circumstances,</w:t>
       </w:r>
-      <w:r w:rsidRPr="239F4713">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a plan variation. </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="239F4713">
+        <w:t xml:space="preserve"> a plan variation. Or we may be able to consider those NDIS supports as part of our internal review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="24"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5796C00E" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
+        <w:endnoteReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5796C00E" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="005B6459">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">What if </w:t>
       </w:r>
       <w:r w:rsidRPr="005B6459">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> don’t want an internal review anymore?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D52BBC4" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="005B6459" w:rsidRDefault="00131CDC" w:rsidP="239F4713">
+    <w:p w14:paraId="4D52BBC4" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005B6459" w:rsidRDefault="009938A4" w:rsidP="239F4713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>You can withdraw your request for an internal review any time before we make our internal review decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="25"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="79FA3081" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+        <w:endnoteReference w:id="28"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FA3081" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:r w:rsidRPr="005B6459">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To withdraw your request for an int</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>ernal review, you can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E23D10F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+    <w:p w14:paraId="0E23D10F" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> by phone or in person at one of our offices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F17DA3C" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00F9065A">
+    <w:p w14:paraId="0F17DA3C" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00F9065A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">send us a letter or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211BE29A" w14:textId="63D82D1F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="0055794A">
+    <w:p w14:paraId="211BE29A" w14:textId="63D82D1F" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="0055794A">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>If you tell us in person or over the phone that you withdraw your request, we’ll make a note of this. This will include the date you let us know.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="26"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="45D0E744" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+        <w:endnoteReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D0E744" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_When_do_we"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>When do we do an internal review without you asking?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A44F3D1" w14:textId="36437FFF" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="7A44F3D1" w14:textId="36437FFF" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:r>
         <w:t xml:space="preserve">There are some situations where we need to do an internal review even though you haven’t asked for one. This happens if you’ve requested a particular decision, and we didn’t make that decision within our legal timeframes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>This is because under the NDIS law, we must do an internal review if we didn’t make our original decision on time. We call this an automatic internal review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D23197" w14:textId="65C86463" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="008F4F74">
-[...4 lines deleted...]
-    <w:p w14:paraId="424A8A25" w14:textId="7C0ECBB2" w:rsidR="00131CDC" w:rsidRPr="00EF5374" w:rsidRDefault="00131CDC" w:rsidP="000C7B15">
+    <w:p w14:paraId="7F66C5D6" w14:textId="6E20A0C7" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">This could happen if you ask for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE49F27" w14:textId="4294E417" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00A82F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EF5374">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF5374">
+      <w:r w:rsidRPr="006D62D3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">a plan variation and we don’t decide within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>21 days</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5374">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF5374">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="27"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="55D7BE8C" w14:textId="595CEBAB" w:rsidR="00131CDC" w:rsidRPr="00EF5374" w:rsidRDefault="00131CDC" w:rsidP="000C7B15">
+        <w:endnoteReference w:id="30"/>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> or tell you that we need more time to decide.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="31"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCCA306" w14:textId="3D0125DA" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00A82F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EF5374">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF5374">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">a plan reassessment and we don’t decide within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>21 days</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EF5374">
+        <w:t>90 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="28"/>
-[...20 lines deleted...]
-        <w:r w:rsidR="00131CDC" w:rsidRPr="00EF5374">
+        <w:endnoteReference w:id="32"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163936AC" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00BD54D5">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">This could also happen when you </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="006D62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>apply to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00EF5374">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>, if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF31E1B" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00BD54D5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">we don’t decide if you’re eligible for the NDIS, or ask you to give us more information to help us decide you’re eligible for the NDIS, within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>21 days</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C7708" w:rsidRPr="000C7B15">
+        <w:t>90 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="30"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="005C7708" w:rsidRPr="00EF5374">
+        <w:endnoteReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D6BF70" w14:textId="3253A085" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="00BD54D5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>we asked for and you gave us more information to help us decide if you’re eligible for the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="31"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EF5374">
+        <w:endnoteReference w:id="34"/>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> and we don’t </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> or ask for more information within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>14 days</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5374">
-[...18 lines deleted...]
-      <w:r w:rsidR="005C7708" w:rsidRPr="00EF5374">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> of receiving the additional information.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="32"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF5374">
+        <w:endnoteReference w:id="35"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517AE60E" w14:textId="35877050" w:rsidR="009938A4" w:rsidRPr="00426ACB" w:rsidRDefault="009938A4" w:rsidP="00BD54D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>We’ll let you know the outcome of the automatic internal review in writing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="36"/>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> You don’t need to do anything unless we contact you to ask for more information to help us </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve">. We’ll then let you know what the outcome is when we’ve </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>made a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D62D3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D1A812" w14:textId="337D2F48" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="002E5902">
-[...33 lines deleted...]
-    <w:p w14:paraId="710A86A2" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+    <w:p w14:paraId="710A86A2" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_What_happens_during"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>What happens during an internal review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDBF07C" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+    <w:p w14:paraId="3BDBF07C" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>After you ask for an internal review, our original decision will stand until we finish the review.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="34"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FA593CB" w14:textId="4C543AE9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+        <w:endnoteReference w:id="37"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA593CB" w14:textId="4C543AE9" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For example, you might be a participant and ask for an internal review of your current plan. If so, you can keep using the same NDIS supports described in your plan until we have </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>made a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E23CF48" w14:textId="4E4F4C76" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+    <w:p w14:paraId="42FD9D74" w14:textId="77777777" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Or you might ask for an internal review because we decided you’re not eligible for the NDIS. A local area coordinator or early childhood partner can help you link in with other supports.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="698B0FC3" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+        <w:t xml:space="preserve">Or you might ask for an internal review because we decided you’re not eligible for the NDIS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E23CF48" w14:textId="6BB2BCB0" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A local area coordinator or early childhood partner can help you link in with other supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698B0FC3" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who does the internal review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E8AC32" w14:textId="56B04388" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+    <w:p w14:paraId="16E8AC32" w14:textId="56B04388" w:rsidR="009938A4" w:rsidRPr="007E3296" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007E3296">
         <w:t>The person who does the internal review will be one of our staff. They can only do the internal review if they weren’t involved in making the original decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E3296">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="35"/>
+        <w:endnoteReference w:id="38"/>
       </w:r>
       <w:r w:rsidRPr="007E3296">
         <w:t xml:space="preserve"> We call this person the internal reviewer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CAD04B" w14:textId="3AEDB7F3" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+    <w:p w14:paraId="66CAD04B" w14:textId="3AEDB7F3" w:rsidR="009938A4" w:rsidRPr="007E3296" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007E3296">
         <w:t>Your internal reviewer will look at:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA5BF4A" w14:textId="4891C8FE" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+    <w:p w14:paraId="0DA5BF4A" w14:textId="4891C8FE" w:rsidR="009938A4" w:rsidRPr="00F360A5" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F360A5">
         <w:t>your situation</w:t>
       </w:r>
-      <w:r w:rsidR="004A415D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">for example, </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, for example, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:t>if you’re a participant and we’re reviewing our decision to approve your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="36"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AA83EE5" w14:textId="3190075F" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+        <w:endnoteReference w:id="39"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA83EE5" w14:textId="3190075F" w:rsidR="009938A4" w:rsidRPr="00F360A5" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F360A5">
         <w:t>NDIS laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138195D6" w14:textId="2CDB2E61" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00BB0EE0" w:rsidP="00B75F5F">
+    <w:p w14:paraId="138195D6" w14:textId="2CDB2E61" w:rsidR="009938A4" w:rsidRPr="007E3296" w:rsidRDefault="009938A4" w:rsidP="00B75F5F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="457B4DD8" w14:textId="29672191" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="0033642B">
+    <w:p w14:paraId="457B4DD8" w14:textId="29672191" w:rsidR="009938A4" w:rsidRPr="007E3296" w:rsidRDefault="009938A4" w:rsidP="0033642B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>reasons for the original decision and the information we used to make the original decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2666374E" w14:textId="06239011" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="0033642B">
+    <w:p w14:paraId="2666374E" w14:textId="06239011" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="0033642B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="007E3296">
+        <w:lastRenderedPageBreak/>
         <w:t>any new information you give us.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DB93AB" w14:textId="6880F8EE" w:rsidR="00131CDC" w:rsidRPr="007E3296" w:rsidRDefault="00131CDC" w:rsidP="00A47203">
+    <w:p w14:paraId="69DB93AB" w14:textId="6880F8EE" w:rsidR="009938A4" w:rsidRPr="007E3296" w:rsidRDefault="009938A4" w:rsidP="00A47203">
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00070BE5">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00070BE5">
         <w:t xml:space="preserve">ll make our decision based on the </w:t>
       </w:r>
       <w:r>
         <w:t>evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="00070BE5">
         <w:t xml:space="preserve"> at the time of our internal review decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00070BE5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="37"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="396AAE28" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+        <w:endnoteReference w:id="40"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396AAE28" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009D1EB7">
-        <w:lastRenderedPageBreak/>
         <w:t>How long will your internal review take?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B3E234" w14:textId="610A593A" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00595D74">
+    <w:p w14:paraId="28B3E234" w14:textId="610A593A" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00595D74">
       <w:r>
         <w:t xml:space="preserve">We aim to complete all internal reviews within </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB245B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00791AD1">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
       <w:r w:rsidRPr="0027250A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> after you ask for one. This is 60 days from the day after we receive your request for an </w:t>
       </w:r>
       <w:r w:rsidRPr="00595D74">
         <w:t xml:space="preserve">internal </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t>review.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="38"/>
-[...4 lines deleted...]
-        <w:t>If this isn’t possible, we will contact you</w:t>
+        <w:endnoteReference w:id="41"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AC19AA" w14:textId="78958C16" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00595D74">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>If this isn’t possible, we</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>ll contact you</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> or the person who asked for the internal review. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">We’ll </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">explain why we need more time and let you know when we’ll </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557BAFFF" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="003A0099">
+    <w:p w14:paraId="557BAFFF" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="003A0099">
       <w:r>
         <w:t xml:space="preserve">Find out more about our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="0027250A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Participant Service Guarantee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238D941C" w14:textId="1DECA48D" w:rsidR="00131CDC" w:rsidRPr="00B75F5F" w:rsidRDefault="00131CDC" w:rsidP="003701FC">
+    <w:p w14:paraId="25DCDED3" w14:textId="1C2C3011" w:rsidR="009938A4" w:rsidRPr="00B75F5F" w:rsidRDefault="009938A4" w:rsidP="00EE2307">
       <w:r w:rsidRPr="00B75F5F">
-        <w:t xml:space="preserve">Where the </w:t>
+        <w:t>Wh</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B75F5F">
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_do_we" w:history="1">
-        <w:r w:rsidRPr="00B75F5F">
+        <w:r w:rsidRPr="009647BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>original decision is reviewed automatically</w:t>
+          <w:t xml:space="preserve"> original decision is reviewed automatically,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E67A27">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve"> the 60 days to make an internal review decision begins on the day after the timeframe to make the original decision ended.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="39"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00F360A5">
+        <w:endnoteReference w:id="42"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AECBABE" w14:textId="0EBA0EA9" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00EE2307">
+      <w:r w:rsidRPr="00657383">
+        <w:t xml:space="preserve">For example, if you asked </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426ACB">
+        <w:t xml:space="preserve">for a plan variation and we didn’t make a decision </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426ACB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>within 21 days</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F360A5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F360A5">
+      <w:r w:rsidRPr="00426ACB">
+        <w:t>, then we’ll be taken to have made a decision not to vary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657383">
+        <w:t xml:space="preserve"> your plan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657383">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="40"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F360A5">
+        <w:endnoteReference w:id="43"/>
+      </w:r>
+      <w:r w:rsidRPr="00657383">
+        <w:t xml:space="preserve"> This decision will be automatically reviewed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657383">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="41"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00F360A5">
+        <w:endnoteReference w:id="44"/>
+      </w:r>
+      <w:r w:rsidRPr="00657383">
+        <w:t xml:space="preserve"> We will need to make an internal review decision within 60 days, beginning on the day after the 21 days expired.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657383">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="42"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C651550" w14:textId="34D5B14D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+        <w:endnoteReference w:id="45"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C651550" w14:textId="34D5B14D" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F360A5">
         <w:t>What if you need your internal review done sooner?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEFA3BC" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="4CEFA3BC" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We can sometimes do urgent internal reviews sooner. We may do this if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20693EF0" w14:textId="66345A8C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="20693EF0" w14:textId="66345A8C" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>there’s a risk of harm to your health or wellbeing or for someone you care for</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A03649" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="00A03649" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>you’re at risk of homelessness or have unstable accommodation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4F51BC" w14:textId="422AA26E" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="16E49FA2" w14:textId="19A9DF57" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00EE2307">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>your care arrangements are at risk</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD1DDC">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426ACB">
+        <w:t>informal support arrangements are at risk. For example, if your informal supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> can’t care for you while we make our review decision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FF4A28" w14:textId="456B96AB" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>there’s a risk relating to your disability</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>example, if your primary carer can’t care for you while we make our review decision</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06FF4A28" w14:textId="456B96AB" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+        <w:t>example, if your disability is rapidly changing or becoming more serious</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACC89A2" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>there’s a risk relating to your disability</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="0ACC89A2" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+        <w:t>you’re in hospital waiting for discharge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C8C44F" w14:textId="5EF2EF3F" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AC08F2">
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">you’re waiting for urgent </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:anchor="assistive-technology">
+      <w:hyperlink r:id="rId52" w:anchor="assistive-technology">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assistive technology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, home modifications or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:anchor="supported-independent-living">
+      <w:hyperlink r:id="rId53" w:anchor="supported-independent-living">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supported independent living</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D43D0D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D43D0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8CD6ED" w14:textId="619568ED" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="7B8CD6ED" w14:textId="619568ED" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:r>
         <w:t>If you’re in one of the above situations, let us know when you ask for a review. We’ll contact you or the person who asked for the internal review within 48 hours to talk about your situation. We’ll then complete the internal review as soon as we reasonably can.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C22DDA9" w14:textId="3BF04159" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
+    <w:p w14:paraId="015E19E9" w14:textId="77777777" w:rsidR="00400BF3" w:rsidRDefault="00400BF3">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C22DDA9" w14:textId="3BF04159" w:rsidR="009938A4" w:rsidRPr="00F360A5" w:rsidRDefault="009938A4" w:rsidP="005B6459">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F360A5">
+        <w:lastRenderedPageBreak/>
         <w:t>What if you need a change to your current plan while we are completing your internal review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068C273E" w14:textId="101C1B92" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
+    <w:p w14:paraId="068C273E" w14:textId="101C1B92" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005B6459">
       <w:r w:rsidRPr="005B6459">
         <w:t>If you’re a participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and your situation changes while </w:t>
       </w:r>
-      <w:r w:rsidR="00A6635E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">you’re </w:t>
       </w:r>
       <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">waiting for an internal review, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00F360A5">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F360A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. We’ll let you know what options are available for your situation and how this might affect </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>your plan and your internal review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409E7556" w14:textId="1CF4656F" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="003B57AE">
+    <w:p w14:paraId="409E7556" w14:textId="1CF4656F" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="003B57AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>You</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>r plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> may need </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> change </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>we complete our internal review:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C3A7CE" w14:textId="008A0AFB" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="11C3A7CE" w14:textId="008A0AFB" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>You can ask for a plan reassessment or</w:t>
       </w:r>
-      <w:r w:rsidR="00977118">
+      <w:r>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>variation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>e call</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> these</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> a participant-requested plan reassessment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="43"/>
+        <w:endnoteReference w:id="46"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="0027341E">
+      <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>participant</w:t>
       </w:r>
-      <w:r w:rsidR="00D74AF9">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>requested variation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="44"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="593AE141" w14:textId="075E7315" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+        <w:endnoteReference w:id="47"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593AE141" w14:textId="075E7315" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>Depending on your situation, we may decide to do a plan reassessment or vary your plan</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">e call </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">these </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>CEO-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>initiated plan reassessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="45"/>
+        <w:endnoteReference w:id="48"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00B30E2D">
-[...3 lines deleted...]
-        <w:t>CEO-</w:t>
+      <w:r>
+        <w:t>a CEO-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>initiated variation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="46"/>
+        <w:endnoteReference w:id="49"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> You can then ask for an internal review of this decision if you don’t agree.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9925C7" w14:textId="310CC637" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="1D9925C7" w14:textId="310CC637" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6754CDBE" w14:textId="692C7902" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
-[...1 lines deleted...]
-        <w:t>Robert is a</w:t>
+    <w:p w14:paraId="6754CDBE" w14:textId="692C7902" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005B6459">
+      <w:r w:rsidRPr="00DC7774">
+        <w:t xml:space="preserve">Robert is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC7774">
+        <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> NDIS participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3638D7" w14:textId="2A17898E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
-[...10 lines deleted...]
-    <w:p w14:paraId="3C8F635B" w14:textId="720ED081" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
+    <w:p w14:paraId="4D3638D7" w14:textId="2A17898E" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005B6459">
+      <w:r>
+        <w:t>He has requested an internal review as he is unhappy with the plan management decision in his plan. Robert wants to self-manage some of his NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8F635B" w14:textId="720ED081" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005B6459">
       <w:r>
         <w:t>While the internal review officer is reviewing Robert’s request, he mentions his sister has been admitted to hospital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746F0BB0" w14:textId="6E8C7B22" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
+    <w:p w14:paraId="746F0BB0" w14:textId="6E8C7B22" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005B6459">
       <w:r>
         <w:t>Robert lives with his sister and relies on her to help him daily.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E99B97" w14:textId="073E97FB" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
-[...22 lines deleted...]
-    <w:p w14:paraId="0053623D" w14:textId="745CADD4" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005B6459">
+    <w:p w14:paraId="46E99B97" w14:textId="073E97FB" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005B6459">
+      <w:r>
+        <w:t>The internal review officer can vary Robert’s plan to include additional supports as part of the internal review decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0053623D" w14:textId="745CADD4" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005B6459">
       <w:r>
         <w:t>This means Robert will have some new NDIS supports in his plan to help him while his sister is in hospital. His internal review of the plan management decision is then considered at the same time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A7F1F4" w14:textId="455299AA" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00552D30">
+    <w:p w14:paraId="76A7F1F4" w14:textId="455299AA" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00552D30">
       <w:bookmarkStart w:id="19" w:name="_What_happens_if"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">If Robert doesn’t agree with the decision we make relating to his internal review, he can ask for an </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27B1A">
         <w:t>external review</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CC9617" w14:textId="0922FF27" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00552D30">
+    <w:p w14:paraId="47CC9617" w14:textId="0922FF27" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00552D30">
       <w:r w:rsidRPr="00DC7774">
         <w:t>Robert may also decide he doesn’t want to proceed with his internal review due to his change of circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7F0205" w14:textId="66E8C32B" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="6C7F0205" w14:textId="66E8C32B" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_What_happens_if_1"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00DC7774">
         <w:t>What happens if we make a second decision to approve a new plan or vary your current plan before your internal review is complete?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1389544B" w14:textId="4F9832AC" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00E03B6E">
+    <w:p w14:paraId="1389544B" w14:textId="4F9832AC" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00E03B6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Requests_for_internal"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If we approve a new plan or vary your current plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>we make our internal review decision, the internal review will cover both:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16737446" w14:textId="13C04B13" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="16737446" w14:textId="13C04B13" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>he first decision to either approve a new plan or vary your plan (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>original decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66406FA7" w14:textId="530CD7F7" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="66406FA7" w14:textId="530CD7F7" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>he later decision to either approve a new plan or to vary your plan (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>second decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="47"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="321ACA93" w14:textId="7D9B8A21" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0083217E">
+        <w:endnoteReference w:id="50"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321ACA93" w14:textId="7D9B8A21" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="0083217E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This means if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>you’re</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> unhappy with the second decision, you </w:t>
       </w:r>
       <w:r w:rsidRPr="008E651B">
         <w:rPr>
@@ -3758,75 +3685,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> another internal review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This is </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">because the internal reviewer will review the second decision </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="517E1831" w14:textId="6C9C1D55" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00567089">
+        <w:t>because the internal reviewer will review the second decision automatically as part of the current review process. The internal reviewer will consider if both decisions have been made correctly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517E1831" w14:textId="6C9C1D55" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00567089">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">What if we approve a new plan or vary your current plan </w:t>
       </w:r>
       <w:r w:rsidRPr="0084392F">
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> your internal review is complete?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D72F6F9" w14:textId="7F042C6C" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00541EE6">
+    <w:p w14:paraId="6D72F6F9" w14:textId="7F042C6C" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00541EE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If the second decision is made </w:t>
       </w:r>
       <w:r w:rsidRPr="0084392F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> we make our internal review decision, then we </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3835,54 +3755,54 @@
         <w:t>can’t</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> consider the second decision as part of the existing internal review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. This is</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> because the internal review decision has already been made.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="48"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B74CB64" w14:textId="35688F08" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00541EE6">
+        <w:endnoteReference w:id="51"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B74CB64" w14:textId="35688F08" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00541EE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>you’re</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> unhappy with the decision, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3891,177 +3811,146 @@
         <w:t>you’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> need to ask for an internal review within 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>months after you receive notice of the second decision in the usual way.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="49"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F4E8EB8" w14:textId="14F768AC" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+        <w:endnoteReference w:id="52"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4E8EB8" w14:textId="14F768AC" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CFEA2D" w14:textId="04AEABBE" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="08CE6E06" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC7774">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>Neha is a</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Neha is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7774">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NDIS participant. We </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00DC7774">
+        <w:t xml:space="preserve"> NDIS participant. We undertake a reassessment of Neha’s plan and approve a new plan (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>original decision</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC7774">
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Neha </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="239F4713">
+        <w:t>). Neha isn’t happy with the NDIS supports in her new plan and requests an internal review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:endnoteReference w:id="50"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="306E042B" w14:textId="69EC2766" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+        <w:endnoteReference w:id="53"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725F8098" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="009647BC" w:rsidRDefault="009938A4" w:rsidP="0082429F">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>While the internal review is in progress, Neha requests a plan variation to change the way her funding is managed. As a result, we decide to make a further decision to vary her plan (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>second decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696DAD22" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00264B91" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC7774">
+      <w:r w:rsidRPr="00264B91">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>What happens if we make a second decision to vary or approve a new plan before Neha’s internal review is complete?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15498B7E" w14:textId="6B02835A" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="15498B7E" w14:textId="6B02835A" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">If our </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>second decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> occurs </w:t>
       </w:r>
@@ -4072,144 +3961,144 @@
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> our </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>internal review decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>, Neha’s internal review will now include both:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4179130D" w14:textId="576F0BC8" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="4179130D" w14:textId="576F0BC8" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">ur </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>original decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> to approve her plan; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDCAEFD" w14:textId="5A23D5D7" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00D11F9B">
+    <w:p w14:paraId="5CDCAEFD" w14:textId="5A23D5D7" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00D11F9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">ur </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>second decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> to vary her current plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F648D12" w14:textId="66844C4D" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0058551E">
+    <w:p w14:paraId="1F648D12" w14:textId="66844C4D" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="0058551E">
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This means the internal reviewer will review both decisions.</w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="51"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="31591E6D" w14:textId="32DF598E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="008C6CD4">
+        <w:endnoteReference w:id="54"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31591E6D" w14:textId="32DF598E" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="008C6CD4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>What happens if we decide to approve a new plan or vary Neha’s current plan after we have made her internal review decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132A4B2A" w14:textId="7BF3F392" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="008C6CD4">
+    <w:p w14:paraId="132A4B2A" w14:textId="7BF3F392" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="008C6CD4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="330" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4262,1668 +4151,1628 @@
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">, Neha will need to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>ask for</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an internal review if </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>she’s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7774">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">an internal review if </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not happy with the decision. Neha will need to </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>she’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>ask for</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7774">
+        <w:t xml:space="preserve"> not happy with the decision. Neha will need to </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an internal review within 3 months from when </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ask for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>she</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7774">
+        <w:t xml:space="preserve"> an internal review within 3 months from when </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> receives the notice of our decision.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>she</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:spacing w:line="330" w:lineRule="atLeast"/>
+        <w:t xml:space="preserve"> receives the notice of our decision.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F5D4E5" w14:textId="0EC74B8C" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="008C6CD4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="330" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>In the letter we send Neha with the outcome of our decision</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0077747F">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="680C43DB" w14:textId="3B796E42" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+        <w:t>In the letter we send Neha with the outcome of our decision, we would tell her about her review rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680C43DB" w14:textId="3B796E42" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>What internal review decisions can we make?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3994094B" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+    <w:p w14:paraId="3994094B" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:r w:rsidRPr="00DC7774">
         <w:t>When we complete the internal review, there are 3 different types of decisions we can make. We can:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="52"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F3548D3" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+        <w:endnoteReference w:id="55"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3548D3" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> the original decision – we don’t make any changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A37CAE7" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+    <w:p w14:paraId="3A37CAE7" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>vary</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> the original decision – we make some changes to the original decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096FCA53" w14:textId="0E103D0A" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+    <w:p w14:paraId="096FCA53" w14:textId="0E103D0A" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>set aside</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> the original decision and make a new decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B193CB" w14:textId="28CF9D97" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="20B193CB" w14:textId="28CF9D97" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">We review all the information we have when we make </w:t>
       </w:r>
       <w:r>
         <w:t>our</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> internal review decision. For example, we can look at new information you give us after we made our original decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5CEA89" w14:textId="78AD3BC8" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="3B5CEA89" w14:textId="78AD3BC8" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">When we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">conduct an </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">internal review </w:t>
       </w:r>
       <w:r>
         <w:t>of the original</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> decision to approve your plan, we look at </w:t>
       </w:r>
       <w:r>
         <w:t>the decision we’ve made.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">We do this </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">based on the </w:t>
       </w:r>
       <w:r>
         <w:t>evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">we have </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>at the time we make our internal review decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="53"/>
+        <w:endnoteReference w:id="56"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> We call the decision that fits best, based on </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> laws, the preferable decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F37245" w14:textId="557BD825" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00820444">
+    <w:p w14:paraId="77F37245" w14:textId="557BD825" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00820444">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">The internal reviewer can </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">consider </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> were not raised or requested by you when we made our original decision to approve your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="54"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="52F9829E" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+        <w:endnoteReference w:id="57"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F9829E" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>When would we confirm the original decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4914D611" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="4914D611" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00DC7774">
         <w:t>We may confirm the original decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="55"/>
+        <w:endnoteReference w:id="58"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> This means there’s no change to the original decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339A55A8" w14:textId="0829AEC5" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="339A55A8" w14:textId="0829AEC5" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00DC7774">
         <w:t>We confirm the original decision if we decide it was the correct or preferable decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="56"/>
+        <w:endnoteReference w:id="59"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> This means out of the decisions we could make, the internal reviewer decides the original decision is the correct decision or the decision that fits best, based on</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B887E03" w14:textId="200E05A1" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="007B0BEB">
+    <w:p w14:paraId="7B887E03" w14:textId="200E05A1" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="007B0BEB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>NDIS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424D4899" w14:textId="32F2B73A" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="007B0BEB">
+    <w:p w14:paraId="424D4899" w14:textId="32F2B73A" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="007B0BEB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>the evidence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F652EE1" w14:textId="6FD6B467" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00A47203">
+    <w:p w14:paraId="3F652EE1" w14:textId="6FD6B467" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00A47203">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>facts</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C44C60" w14:textId="15911D98" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00C66810">
+    <w:p w14:paraId="27C44C60" w14:textId="15911D98" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00C66810">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>For instance, we might decide you’re not eligible for the NDIS and the internal reviewer confirms the original decision. This means you’re still not eligible for the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B2C229" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+    <w:p w14:paraId="30B2C229" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CF7D14" w14:textId="359FDAF9" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
-[...21 lines deleted...]
-    <w:p w14:paraId="71FEB26C" w14:textId="5515F87A" w:rsidR="00131CDC" w:rsidRPr="00617D93" w:rsidRDefault="00131CDC" w:rsidP="007E1018">
+    <w:p w14:paraId="54CF7D14" w14:textId="359FDAF9" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
+      <w:r>
+        <w:t>Jasmine asked for an internal review of our decision to approve her NDIS plan. Her plan includes $3,000 funding for therapy, but she believes she needs more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FE4E78" w14:textId="3946B83D" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="007E1018">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Jasmine’s internal reviewer looks at all the information we have about Jasmine and her NDIS supports. Her internal reviewer decides the original plan was the preferable decision under the law. This means her plan does not change. She still has $3,000 funding for therapy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FEB26C" w14:textId="5515F87A" w:rsidR="009938A4" w:rsidRPr="00617D93" w:rsidRDefault="009938A4" w:rsidP="007E1018">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617D93">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EA4759" w14:textId="2A853969" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="007E1018">
+    <w:p w14:paraId="46EA4759" w14:textId="2A853969" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="007E1018">
       <w:r w:rsidRPr="00DC7774">
         <w:t>Aimee seeks an internal review of the decision not to give her access to the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F263EB1" w14:textId="277AC886" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="007E1018">
+    <w:p w14:paraId="3F263EB1" w14:textId="277AC886" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="007E1018">
       <w:r w:rsidRPr="00DC7774">
         <w:t>Aimee’s internal reviewer looks at the information about Aimee’s age. Aimee was 70 years of age when she made her access request. The internal reviewer decides the original decision was the correct decision under NDIS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> laws</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
-        <w:t xml:space="preserve"> because Aimee doesn’t meet the age </w:t>
-[...3 lines deleted...]
-        <w:t>requirements.</w:t>
+        <w:t xml:space="preserve"> because Aimee doesn’t meet the age requirements.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="57"/>
+        <w:endnoteReference w:id="60"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> This means the original decision not giving Aimee access to the NDIS does not change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55152224" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="55152224" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>When would we vary the original decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CBA309" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="26CBA309" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00DC7774">
         <w:t>We may also vary the original</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="58"/>
+        <w:endnoteReference w:id="61"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> This means we decide to change part of the original decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3A4F95" w14:textId="355E92D3" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="6D3A4F95" w14:textId="355E92D3" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r>
         <w:t>For example, we could decide to include a different funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t xml:space="preserve"> component amount</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or a different number of hours for a particular NDIS support. If so, you’ll get a new plan with a revised </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t>funding component amount</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or hours for that NDIS support. The rest of the plan will stay the same.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710BF39F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="710BF39F" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728E1B90" w14:textId="22E11D30" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="728E1B90" w14:textId="22E11D30" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Sam asks for an internal review of our decision to approve her plan. Her plan includes $3</w:t>
       </w:r>
-      <w:r w:rsidR="00283DB1">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>000 for therapy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C44671" w14:textId="04B08A97" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="50C44671" w14:textId="04B08A97" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Sam’s internal reviewer looks at all the information we have, including a new report from her occupational therapist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with additional information</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CF42E2" w14:textId="69562465" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="002E71BD">
-[...10 lines deleted...]
-    <w:p w14:paraId="6E4585CE" w14:textId="68C41D6F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="14CF42E2" w14:textId="69562465" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="002E71BD">
+      <w:r>
+        <w:t>Sam’s internal reviewer decides to vary the original plan and include $4,000 for therapy in a new plan. All the other NDIS supports in Sam’s plan stay the same.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4585CE" w14:textId="68C41D6F" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>When would we set aside the original decision, and make a new decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2B2864" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="7C2B2864" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Finally, we may set aside the decision and make a new decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="59"/>
+        <w:endnoteReference w:id="62"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> This means the original decision no longer applies. The internal reviewer will now make a new decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB98E93" w14:textId="7D2AF26C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="1EB98E93" w14:textId="7D2AF26C" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We do this if we decide the original decision wasn’t correct or preferable. Out of the decisions we could make, there’s one that fits better with the NDIS law</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="008E50F8">
         <w:t>based on the facts and evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9F55D3" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="4F9F55D3" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>For example, if we originally decided you’re not eligible for the NDIS, the internal reviewer could decide you are eligible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAC50E0" w14:textId="7D8D6435" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
-      <w:pPr>
+    <w:p w14:paraId="6C373B1C" w14:textId="77777777" w:rsidR="00532BA0" w:rsidRDefault="00532BA0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAC50E0" w14:textId="7D8D6435" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A77752" w14:textId="3BFF3EB0" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="23A77752" w14:textId="71B38410" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r>
         <w:t xml:space="preserve">Jamal asks for an internal review of our decision to approve his plan. His plan did not include funding for occupational therapy. We didn’t have enough evidence that it met the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:anchor="reasonable-and-necessary">
+      <w:hyperlink r:id="rId55" w:anchor="reasonable-and-necessary">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE7EA5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>After asking for an internal review, Jamal gives us more evidence on why he needs occupational therapy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A994560" w14:textId="6A70E31D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="6A994560" w14:textId="6A70E31D" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Jamal’s internal reviewer looks at all the information and decides the original plan wasn’t the correct or preferable decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150763BF" w14:textId="7FAA8BBF" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="150763BF" w14:textId="7FAA8BBF" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r>
         <w:t>His internal reviewer decides to set aside the original decision. His internal reviewer makes a new decision to approve a plan that includes funding for occupational therapy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578A5121" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="578A5121" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
-        <w:lastRenderedPageBreak/>
         <w:t>What happens after we make the internal review decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F81D3C9" w14:textId="012E664C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BD04D2">
+    <w:p w14:paraId="5F81D3C9" w14:textId="012E664C" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00BD04D2">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>We’ll let you know in writing about what decision we made and why.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A6B8BD" w14:textId="7391F054" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="12A6B8BD" w14:textId="7391F054" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00B75F5F">
         <w:t>Our</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> letter or email will explain:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2109E1A9" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="2109E1A9" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>our internal review decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1322D050" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="1322D050" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>the reasons for our decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399E3E37" w14:textId="2F80E3C9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="399E3E37" w14:textId="2F80E3C9" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>what evidence we looked at if we decided to confirm or vary the original decision</w:t>
       </w:r>
       <w:r>
         <w:t>, or make a new decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C5A3D1" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="06C5A3D1" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>what you can do if you don’t agree with the internal review decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672A489D" w14:textId="6C173079" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="672A489D" w14:textId="6C173079" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>If we vary or set aside the decision, your internal reviewer will make the changes to your NDIS record or NDIS plan to reflect their new decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4470EC" w14:textId="2EFAFCF7" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="4F4470EC" w14:textId="2EFAFCF7" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>What happens to your plan after an internal review decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FACF2AB" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="0FACF2AB" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>If you’re a participant, your plan may need to change depending on our internal review decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E630EE" w14:textId="3CDFD57D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
-[...4 lines deleted...]
-    <w:p w14:paraId="31F01E1C" w14:textId="7D603404" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="78E630EE" w14:textId="3CDFD57D" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
+      <w:r>
+        <w:t xml:space="preserve">If we confirm the original decision to approve your plan, your plan will stay the same. You’ll have the same NDIS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the same plan management and your plan review date will stay the same.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F01E1C" w14:textId="7D603404" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve">If we vary or set aside the original decision, we’ll then </w:t>
       </w:r>
       <w:r>
         <w:t>vary</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t>replace</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve"> your plan. This means your replacement plan will have any changes we decided to make about:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="60"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="63BFF78E" w14:textId="36311E6F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+        <w:endnoteReference w:id="63"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BFF78E" w14:textId="36311E6F" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>the reasonable and necessary supports in your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5688E531" w14:textId="4D35E8EE" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="5688E531" w14:textId="4D35E8EE" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how we describe the NDIS supports in your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCD6423" w14:textId="344A3400" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="5CCD6423" w14:textId="344A3400" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how the funding in your plan is managed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECEF18C" w14:textId="13F0B231" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="7ECEF18C" w14:textId="13F0B231" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how we group your NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8F8D07" w14:textId="315E2B2B" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="6C8F8D07" w14:textId="315E2B2B" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>funding periods within your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E877CAA" w14:textId="4F9E015F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="239F4713">
+    <w:p w14:paraId="4E877CAA" w14:textId="4F9E015F" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="239F4713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>when we’ll next review your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC65974" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00023E8D" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+    <w:p w14:paraId="3EC65974" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00023E8D" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00023E8D">
         <w:t>What if you’re still not happy after the internal review decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C2A5F9" w14:textId="11F7FB7C" w:rsidR="00131CDC" w:rsidRPr="00023E8D" w:rsidRDefault="00131CDC" w:rsidP="007E1018">
+    <w:p w14:paraId="754FE7A1" w14:textId="33BB1725" w:rsidR="009938A4" w:rsidRPr="007E702F" w:rsidRDefault="009938A4" w:rsidP="007E702F">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">If you disagree with our internal review decision, you can ask for an external review of the decision. You have </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>28 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> after you receive our internal review decision to ask the Tribunal for an external review.</w:t>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="_How_can_you_1"/>
-      <w:bookmarkEnd w:id="22"/>
-[...11 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_How_can_you_2"/>
       <w:bookmarkStart w:id="24" w:name="_When_can_you"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7365F0F5" w14:textId="4ABDFAEB" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="005219B0">
+    </w:p>
+    <w:p w14:paraId="7365F0F5" w14:textId="4ABDFAEB" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="005219B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="25" w:name="_When_can_you_1"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>can you ask for an external review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B736365" w14:textId="03E55998" w:rsidR="00131CDC" w:rsidRPr="0078350A" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="4B736365" w14:textId="03E55998" w:rsidR="009938A4" w:rsidRPr="0078350A" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>If you don’t agree with the internal review decision, you can as</w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve">k the Administrative </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve"> Tribunal to review it.</w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="61"/>
+        <w:endnoteReference w:id="64"/>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve"> We call this an external review. You can’t ask for an external review until after we make the internal review decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B90165" w14:textId="10AAC728" w:rsidR="00131CDC" w:rsidRPr="0078350A" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="24B90165" w14:textId="10AAC728" w:rsidR="009938A4" w:rsidRPr="0078350A" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve">The Administrative </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve"> Tribunal reviews decisions made by Australian Government ministers, departments and agencies. This includes our decisions, as well as decisions from other parts of government like Centrelink.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68774227" w14:textId="52DD0520" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="68774227" w14:textId="52DD0520" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="0078350A">
         <w:t>We</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve">call the Administrative </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="0078350A">
         <w:t xml:space="preserve"> Tribunal ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>the Tribunal’ in this guideline. It is also called the A</w:t>
       </w:r>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>T.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4231B06E" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
+    <w:p w14:paraId="4231B06E" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>The Tribunal is separate from us. It has different processes on how it makes decisions, and it has different staff and its own laws. The reviews it does are independent of our decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074A32C6" w14:textId="136F619C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00195E4C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId54" w:history="1">
+    <w:p w14:paraId="074A32C6" w14:textId="136F619C" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00195E4C">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve">For more information about asking for an external review of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> NDIS decision, check out the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tribunal website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448A7BFE" w14:textId="16925FFE" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
+    <w:p w14:paraId="448A7BFE" w14:textId="16925FFE" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B00E34">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can ask for an external review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC3A39B" w14:textId="76579066" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
+    <w:p w14:paraId="0FC3A39B" w14:textId="76579066" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B00E34">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You can ask for an external review if you’re </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47203">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>directly affected</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> by the internal review decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="62"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F682D1A" w14:textId="177B9913" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
+        <w:endnoteReference w:id="65"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F682D1A" w14:textId="177B9913" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B00E34">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>If you were able to ask for an internal review, you should be able to ask for an external review.</w:t>
       </w:r>
-      <w:r w:rsidR="00C97847">
+      <w:r>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>he Tribunal will decide if you can ask for an external review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A971656" w14:textId="60FEC21E" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
+    <w:p w14:paraId="3A971656" w14:textId="60FEC21E" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B00E34">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>You can also ask a friend, family member, advocate, or lawyer to help you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5140BD8E" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+    <w:p w14:paraId="5140BD8E" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>How long do you have to ask for an external review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB4C209" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+    <w:p w14:paraId="3BB4C209" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">After we make the internal review decision, you then have </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>28 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> to ask for an external review. This is 28 days from the day after you receive our internal review decision in writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208497C2" w14:textId="76A6D5F3" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00B00E34">
+    <w:p w14:paraId="208497C2" w14:textId="76A6D5F3" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00B00E34">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>In some situations, you can get more than 28 days to ask for an external review. The Tribunal may give you more time if it thinks it’s reasonable, based on your circumstances.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="63"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC08F2">
+        <w:endnoteReference w:id="66"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BEA1B4" w14:textId="07593434" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00B00E34">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you need more time, you’ll need to fill out an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>application for extension form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> on the Tribunal’s website or write to the Tribunal. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how the Tribunal can help you</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414E4105" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="414E4105" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>How do you ask for an external review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F67258A" w14:textId="285B1B54" w:rsidR="001E674D" w:rsidRDefault="00131CDC" w:rsidP="001E674D">
+    <w:p w14:paraId="1F67258A" w14:textId="285B1B54" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="001E674D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You can apply for a Tribunal review </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:anchor="section-2-1" w:history="1">
+      <w:hyperlink r:id="rId59" w:anchor="section-2-1" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DD4346">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7221335B" w14:textId="15B1961A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00DD4346" w:rsidP="000C7B15">
+    <w:p w14:paraId="7221335B" w14:textId="15B1961A" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="000C7B15">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">ou can fill out an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>application form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">. Lodge the form directly with the Tribunal in person, </w:t>
       </w:r>
-      <w:r w:rsidR="00A9085B">
+      <w:r>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="00AC08F2">
         <w:t>email, by fax, or by post.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBC2264" w14:textId="24FF3251" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7EBC2264" w14:textId="24FF3251" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
+      <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You can also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:anchor="section-0-5" w:history="1">
+      <w:hyperlink r:id="rId61" w:anchor="section-0-5" w:history="1">
         <w:r w:rsidRPr="00BC18E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>give the Tribunal new information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> if you think it will help them with the external review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12804BBE" w14:textId="054DD505" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="12804BBE" w14:textId="054DD505" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">If you need help asking for an external review, you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact the Tribunal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE683C6" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="5EE683C6" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>What if you don’t want an external review anymore?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5A3545" w14:textId="7A670789" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="4C5A3545" w14:textId="7A670789" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00AC08F2">
         <w:t>You can write to the Tribunal at any time to withdraw your application.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="64"/>
+        <w:endnoteReference w:id="67"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> You </w:t>
       </w:r>
       <w:r>
         <w:t>must notify</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> the Tribunal </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in writing. You can use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>notice of withdrawal form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or send them an email or letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For more information go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:anchor="section-0-1" w:history="1">
+      <w:hyperlink r:id="rId64" w:anchor="section-0-1" w:history="1">
         <w:r w:rsidRPr="0005708E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ending a review without a hearing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBA78F3" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+    <w:p w14:paraId="3BBA78F3" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_What_happens_during_1"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="26" w:name="_What_happens_during_1"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">What happens during an </w:t>
       </w:r>
       <w:r w:rsidRPr="00023E8D">
         <w:t>external</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBED6CB" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00023E8D">
+    <w:p w14:paraId="7BBED6CB" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00023E8D">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">When you ask the Tribunal for an external review, it’ll go through a few steps before </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>making a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634325C0" w14:textId="68E64905" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="634325C0" w14:textId="68E64905" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">You can find information about the steps in the external review process on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tribunal website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220C2845" w14:textId="77BD0D55" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00002957" w:rsidP="001E301E">
+    <w:p w14:paraId="220C2845" w14:textId="77BD0D55" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00002957">
         <w:t xml:space="preserve">You can provide more information to the Tribunal to help them </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00002957">
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00002957">
         <w:t xml:space="preserve">. We may also ask you, or other people, for more information to help us resolve the issue or help the Tribunal decide. If you’re a participant or applying for the NDIS, we may ask you to get an assessment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00551821">
-        <w:t>Learn</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">more information about </w:t>
+        <w:t xml:space="preserve">Learn more information about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_happens_to" w:history="1">
-        <w:r w:rsidR="0049283E" w:rsidRPr="00551821">
+        <w:r w:rsidRPr="00551821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what happens to evidence given to the Tribunal?</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008A45F4" w:rsidRPr="00551821">
+      <w:r w:rsidRPr="009B5628">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477199A9" w14:textId="13015271" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="007D0E66">
+    <w:p w14:paraId="477199A9" w14:textId="13015271" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="007D0E66">
       <w:r>
         <w:t>If you’re a participant, you can still use the same NDIS supports described in your plan during the Tribunal process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C20C3E1" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="6C20C3E1" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>What support can you get at the Tribunal?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400786A0" w14:textId="20CC8172" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="400786A0" w14:textId="20CC8172" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r>
         <w:t xml:space="preserve">If you want an advocate or legal support at the Tribunal, you may be eligible for the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Appeals Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. For example, someone could represent you at the Tribunal and help you explain your situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC47393" w14:textId="658C4491" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="7BC47393" w14:textId="658C4491" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r>
         <w:t>If you’re a participant, you can use your NDIS funding for NDIS supports during the hearings. For example, you might need support for personal care or communication supports to help you participate in discussions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A92CB3C" w14:textId="21D30758" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
-      <w:r w:rsidRPr="00AC08F2">
+    <w:p w14:paraId="3A92CB3C" w14:textId="21D30758" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">But you can’t use your NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:t>funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> for someone to represent you at the Tribunal. For example, you can’t use your NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:t>funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> for a lawyer, support coordinator or other provider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to represent you</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">. We also can’t </w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:t>fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> any legal advice or legal support when you go to the Tribunal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="65"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BDA9B1A" w14:textId="5D990123" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+        <w:endnoteReference w:id="68"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDA9B1A" w14:textId="5D990123" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r>
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:anchor="section-2-5">
+      <w:hyperlink r:id="rId67" w:anchor="section-2-5">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>support you can get at the Tribunal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D137E5" w14:textId="77777777" w:rsidR="00FC36EC" w:rsidRDefault="00FC36EC">
-[...16 lines deleted...]
-    <w:p w14:paraId="7FEB563B" w14:textId="1575F8A9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="7FEB563B" w14:textId="1575F8A9" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="27" w:name="_What’s_our_role"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
         <w:t>What’s our role and how can we support you at the Tribunal?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0258174A" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="0258174A" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r>
         <w:t xml:space="preserve">We are committed to the principles of our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66">
+      <w:hyperlink r:id="rId68">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Participant Service Charter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. We want a fair outcome and to support you through the Tribunal process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08821D1F" w14:textId="49A03F18" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="08821D1F" w14:textId="49A03F18" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r>
         <w:t>We’ll let you know in writing which of our staff is assigned to work with you at the Tribunal. We call them a case manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A3DA53" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="02A3DA53" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r>
         <w:t>You can contact your case manager if you have any questions about the process. They can also answer any questions you might have on how the process could affect you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19897D87" w14:textId="78142E8A" w:rsidR="007B13D6" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
-[...7 lines deleted...]
-    <w:p w14:paraId="48351FC0" w14:textId="0196ED3B" w:rsidR="002F3F54" w:rsidRPr="00AC08F2" w:rsidRDefault="00373116" w:rsidP="00206BE5">
+    <w:p w14:paraId="19897D87" w14:textId="78142E8A" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="001E301E">
+      <w:r>
+        <w:t xml:space="preserve">We will also have a lawyer if we are not able to resolve your issues quickly. They will help you and the Tribunal with the legal aspects of the review. For example, they prepare documents that explain the issues. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48351FC0" w14:textId="0196ED3B" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00206BE5">
       <w:r w:rsidRPr="00A14BDD">
         <w:t xml:space="preserve">To help the Tribunal </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A14BDD">
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A14BDD">
         <w:t>, they can use the information on your NDIS record or information requested during the external review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61637C68" w14:textId="4B9EB1DD" w:rsidR="00131CDC" w:rsidRPr="00C04DE3" w:rsidRDefault="00131CDC" w:rsidP="00494309">
+    <w:p w14:paraId="61637C68" w14:textId="4B9EB1DD" w:rsidR="009938A4" w:rsidRPr="00C04DE3" w:rsidRDefault="009938A4" w:rsidP="00494309">
       <w:r w:rsidRPr="00410E0C">
         <w:t xml:space="preserve">We need to have lawyers to meet our legal obligations at the Tribunal. We need to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="00410E0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>help the Tribunal make its decision</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00655102">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00410E0C">
         <w:t>and act as a model litigant at the Tribunal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C04DE3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="66"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="40A88E6D" w14:textId="0160E0AD" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="007C3D85">
+        <w:endnoteReference w:id="69"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A88E6D" w14:textId="0160E0AD" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="007C3D85">
       <w:r w:rsidRPr="00C04DE3">
         <w:t>For example, this means we must act honestly and fairly at the Tribunal by:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C04DE3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="67"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D6CD3FA" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00E81DE3">
+        <w:endnoteReference w:id="70"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6CD3FA" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00E81DE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>dealing with matters quickly and without unnecessary delay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730CD244" w14:textId="714A71BA" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00E81DE3">
+    <w:p w14:paraId="730CD244" w14:textId="714A71BA" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00E81DE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>acting consistently and working with you the same way we work with all other people at the Tribunal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEB8099" w14:textId="3F9A5107" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00E81DE3">
+    <w:p w14:paraId="4DEB8099" w14:textId="3F9A5107" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00E81DE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">avoiding or limiting Tribunal hearings where possible, </w:t>
       </w:r>
       <w:r>
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> trying to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Can_we_make_1" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reach an agreement together</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> where this is the best outcome for everyone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB15E33" w14:textId="70E768C6" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00E81DE3">
+    <w:p w14:paraId="5EB15E33" w14:textId="70E768C6" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00E81DE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">not taking advantage of people who </w:t>
       </w:r>
       <w:r>
         <w:t>don’t have a lawyer</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> at the Tribunal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5577A497" w14:textId="64177395" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="007C3D85">
+    <w:p w14:paraId="5577A497" w14:textId="64177395" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="007C3D85">
       <w:r w:rsidRPr="00410E0C">
         <w:t>We can still act firmly and properly at the Tribunal to pursue our interests as a government agency.</w:t>
       </w:r>
       <w:r w:rsidRPr="00410E0C">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="68"/>
+        <w:endnoteReference w:id="71"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> For example, we can still defend our decision at the Tribunal if we think </w:t>
       </w:r>
       <w:r>
         <w:t>the right decision was</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F21B6E" w14:textId="1D7FC5E2" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="007C3D85">
+    <w:p w14:paraId="69F21B6E" w14:textId="1D7FC5E2" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="007C3D85">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">In some situations, we may need the Tribunal to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> instead of us making an agreement together. This might be if there’s a complex and unclear area of law we need to resolve at the Tribunal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08133E5B" w14:textId="2AB55D0F" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00C66810">
-      <w:r w:rsidRPr="00AC08F2">
+    <w:p w14:paraId="08133E5B" w14:textId="2AB55D0F" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00C66810">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You can read more about our legal obligations in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Legal Services Directions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> on the Federal Register of Legislation website</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654BD20B" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00410E0C" w:rsidRDefault="00131CDC" w:rsidP="002C2F33">
+    <w:p w14:paraId="654BD20B" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00410E0C" w:rsidRDefault="009938A4" w:rsidP="002C2F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00410E0C">
         <w:t>What if your situation changes while waiting for the external review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C5D78C" w14:textId="1A54EC92" w:rsidR="00131CDC" w:rsidRPr="00410E0C" w:rsidRDefault="00131CDC" w:rsidP="00AD539D">
+    <w:p w14:paraId="28C5D78C" w14:textId="1A54EC92" w:rsidR="009938A4" w:rsidRPr="00410E0C" w:rsidRDefault="009938A4" w:rsidP="00AD539D">
       <w:r w:rsidRPr="00410E0C">
         <w:t>An external review means the Tribunal decides if we made the correct or preferable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00410E0C">
         <w:t>decision or if it needs to make the decision again.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A21E3D6" w14:textId="708B8E3D" w:rsidR="00131CDC" w:rsidRPr="002406BC" w:rsidRDefault="00131CDC" w:rsidP="0083217E">
+    <w:p w14:paraId="1A21E3D6" w14:textId="708B8E3D" w:rsidR="009938A4" w:rsidRPr="002406BC" w:rsidRDefault="009938A4" w:rsidP="0083217E">
       <w:r w:rsidRPr="00913675">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you’re a participant and your situation changes during the external review process, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00D80638">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D80638">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="002406BC">
         <w:t>You may need a plan reassessment or a plan variation while the Tribunal is reviewing a decision about your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7822B5E3" w14:textId="0D38A09A" w:rsidR="00131CDC" w:rsidRPr="00B46043" w:rsidRDefault="00131CDC" w:rsidP="00D567DF">
+    <w:p w14:paraId="7822B5E3" w14:textId="0D38A09A" w:rsidR="009938A4" w:rsidRPr="00B46043" w:rsidRDefault="009938A4" w:rsidP="00D567DF">
       <w:r>
         <w:t>Your case manager will explain the options available to you. We may also need to let the Tribunal know what we think we should do as it might affect your external review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A8B1E2" w14:textId="72BA0C58" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00AD539D">
+    <w:p w14:paraId="66A8B1E2" w14:textId="72BA0C58" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00AD539D">
       <w:r>
         <w:t xml:space="preserve">You can still use the NDIS supports described in your plan while the Tribunal considers your external review. And you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70">
+      <w:hyperlink r:id="rId72">
         <w:r w:rsidRPr="239F4713">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> at any time if you have questions about your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC29356" w14:textId="3156D26E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00A47203">
+    <w:p w14:paraId="5DC29356" w14:textId="3156D26E" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00A47203">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Can_we_make"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="28" w:name="_Can_we_make"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="239F4713">
         <w:t xml:space="preserve">What if we approve a new plan or vary your current plan before the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tribunal </w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:t>completes their external review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CCCD3E" w14:textId="09CC0ED8" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00951AEF">
+    <w:p w14:paraId="65CCCD3E" w14:textId="09CC0ED8" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00951AEF">
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>ome decisions that affect your plan will be reviewed by the Tribunal automatically, as part of an existing external review.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="69"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="53BDD269" w14:textId="6AF89E90" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0058551E">
+        <w:endnoteReference w:id="72"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BDD269" w14:textId="6AF89E90" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="0058551E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>you’re</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> unhappy with our internal review decision and have applied for an external review, the Tribunal will review the original decision</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5944,158 +5793,166 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ut they will also review any later decisions made after you applied to the Tribunal that either approve a new plan or vary your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="70"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="78556C72" w14:textId="6C366E6F" w:rsidR="00131CDC" w:rsidRPr="00C14CC2" w:rsidRDefault="00131CDC" w:rsidP="0058551E">
+        <w:endnoteReference w:id="73"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78556C72" w14:textId="6C366E6F" w:rsidR="009938A4" w:rsidRPr="00C14CC2" w:rsidRDefault="009938A4" w:rsidP="0058551E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C14CC2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A5E2CD" w14:textId="6D947CD7" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00845E3F">
+    <w:p w14:paraId="20A5E2CD" w14:textId="6D947CD7" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00845E3F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tim</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is a</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>n</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS participant and is unhappy with our internal review decision. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tim</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to the Tribunal for an external review </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>on 1 July 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22036ECA" w14:textId="5D2865C2" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="009E67E2">
+    <w:p w14:paraId="22036ECA" w14:textId="5D2865C2" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="009E67E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">Any later decisions to approve a new plan or vary </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>Tim</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="111111"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>’s existing plan, made after 1 July 2022, will be included in the Tribunal’s external review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13230CF8" w14:textId="2C49D8F9" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="0058551E">
+    <w:p w14:paraId="13230CF8" w14:textId="2C49D8F9" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="0058551E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This means that the Tribunal will be able to review all decisions that have changed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tim</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">’s plan after </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6112,1423 +5969,1428 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tim</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> applied to the Tribunal. The Tribunal’s review will not be limited to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>original decision, which was reviewed by the internal reviewer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BD2502" w14:textId="08E219F8" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="71A7E804" w14:textId="77777777" w:rsidR="007A20F5" w:rsidRDefault="007A20F5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Can_we_make_1"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BD2502" w14:textId="08E219F8" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Can_we_make_1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7774">
+      <w:r w:rsidRPr="00DC7774">
+        <w:lastRenderedPageBreak/>
         <w:t>Can we make an agreement together instead of waiting for a Tribunal decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2341ABE0" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="2341ABE0" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">Yes. We can make an agreement together at any time during the external review. This means we come to an agreement about the decision, instead of the Tribunal </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DC7774">
         <w:t>making a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296B6474" w14:textId="276E7B69" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="296B6474" w14:textId="276E7B69" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t>This often means you can get the decision faster and avoid some of the Tribunal process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F972D6" w14:textId="1BD0DEB7" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="17F972D6" w14:textId="1BD0DEB7" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t>Any agreement we make needs to follow NDIS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> laws</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">. The Tribunal also needs to approve the agreement to make sure it’s fair and you’re happy with it. This is called a </w:t>
       </w:r>
       <w:r w:rsidRPr="0067724F">
         <w:t>consent decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B73429" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="57B73429" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">If we don’t come to an agreement, the Tribunal will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DC7774">
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> after the hearing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A59007B" w14:textId="5DA2A51E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
+    <w:p w14:paraId="2A59007B" w14:textId="5DA2A51E" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005A7566">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
-        <w:lastRenderedPageBreak/>
         <w:t>What external review decisions can the Tribunal make?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337444A1" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
+    <w:p w14:paraId="337444A1" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005A7566">
       <w:r w:rsidRPr="00DC7774">
         <w:t>The Tribunal will take an independent look at:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3194EC" w14:textId="40D1126F" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="008A1DDD">
+    <w:p w14:paraId="3B3194EC" w14:textId="40D1126F" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="008A1DDD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>your situation</w:t>
       </w:r>
-      <w:r w:rsidR="00D83B36">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">for example, </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, for example, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>if you’re a participant and the Tribunal is reviewing our decision to approve your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="71"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6958E9C5" w14:textId="3CDA46AF" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+        <w:endnoteReference w:id="74"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6958E9C5" w14:textId="3CDA46AF" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>NDIS laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130D0BAD" w14:textId="238F7BE1" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="008C7572" w:rsidP="001E301E">
+    <w:p w14:paraId="130D0BAD" w14:textId="238F7BE1" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId71">
+      <w:hyperlink r:id="rId73">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0193E9EE" w14:textId="74989D7A" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="007C25E0">
+    <w:p w14:paraId="0193E9EE" w14:textId="74989D7A" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="007C25E0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>the reasons for our internal review decision and the information we used to make the internal review decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2281F574" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="2281F574" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>any new information you give the Tribunal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB21A23" w14:textId="6D82C1EB" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="6EB21A23" w14:textId="6D82C1EB" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r>
         <w:t>The Tribunal</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> will then make the ‘correct or preferable’ decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="72"/>
+        <w:endnoteReference w:id="75"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> This means, out of the decisions it can make, it will make the decision it thinks is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>correct decision, or the best decision, under the law based on the evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C4AC64" w14:textId="4C563A33" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="40C4AC64" w14:textId="4C563A33" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">When the Tribunal reviews our decision to approve your plan, the Tribunal will look at whether we made the correct or preferable decision based on the </w:t>
       </w:r>
       <w:r>
         <w:t>evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> at the time the Tribunal makes its decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="73"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="41A1A27E" w14:textId="1D25B67D" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+        <w:endnoteReference w:id="76"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A1A27E" w14:textId="1D25B67D" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t>After the hearing, the Tribunal can make one of 4 types of decisions. It can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E3A20C" w14:textId="0DCABE2B" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="70E3A20C" w14:textId="0DCABE2B" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>affirm</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> the internal review decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="74"/>
+        <w:endnoteReference w:id="77"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> – the Tribunal </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">agrees with the internal decision and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>doesn’t make any changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CCA43D" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="67CCA43D" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>vary</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> the internal review decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="75"/>
+        <w:endnoteReference w:id="78"/>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> – the Tribunal makes some changes to the internal review decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C597FF" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="30C597FF" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>set aside</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> the internal review decision and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>make a new decision</w:t>
       </w:r>
       <w:r w:rsidRPr="239F4713">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:endnoteReference w:id="76"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2764D154" w14:textId="5657B544" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+        <w:endnoteReference w:id="79"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2764D154" w14:textId="5657B544" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>set aside</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> the internal review decision and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>send it back to us</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> for further consideration.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="77"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="61BF4620" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+        <w:endnoteReference w:id="80"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BF4620" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t>If the Tribunal sends the decision back to us, it often gives us instructions on how to make the new decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F225D3" w14:textId="5199E11F" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="01F225D3" w14:textId="5199E11F" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t>The Tribunal will give reasons for its decision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and provide you with a written copy of the decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">. Most of the time, </w:t>
       </w:r>
       <w:r>
         <w:t>it’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> publish those reasons on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>AustLII</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A1CE38" w14:textId="5559B545" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="41A1CE38" w14:textId="5559B545" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:anchor="section-2-0" w:history="1">
+      <w:hyperlink r:id="rId75" w:anchor="section-2-0" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>types of decisions the Tribunal can make</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77710785" w14:textId="3B946528" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="001E301E">
+    <w:p w14:paraId="77710785" w14:textId="3B946528" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="001E301E">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:anchor="section-1-4" w:history="1">
+      <w:hyperlink r:id="rId76" w:anchor="section-1-4" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>steps in the external review process</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120F9473" w14:textId="77777777" w:rsidR="00FC36EC" w:rsidRDefault="00FC36EC">
-[...14 lines deleted...]
-    <w:p w14:paraId="463A6D9B" w14:textId="1A5A377E" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
+    <w:p w14:paraId="463A6D9B" w14:textId="1A5A377E" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005A7566">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
-        <w:lastRenderedPageBreak/>
         <w:t>What happens after the Tribunal makes its decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8BA98D" w14:textId="7F4F5A93" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
+    <w:p w14:paraId="4A8BA98D" w14:textId="7F4F5A93" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="005A7566">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">Once the Tribunal makes the external review decision, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">it’ll </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t>let you and us know.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The Tribunal may tell you their decision verbally or in writing. For more information about how you will receive the decision, go to the Tribunal’</w:t>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId75" w:history="1">
+        <w:t xml:space="preserve"> The Tribunal may tell you their decision verbally or in writing. For more information about how you will receive the decision, go to the Tribunal’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF462AF" w14:textId="796AD36B" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="007E1018">
+    <w:p w14:paraId="6AF462AF" w14:textId="796AD36B" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="007E1018">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">If the Tribunal changes our decision, we’ll then apply its decision. This means we may need to make changes so your NDIS record or NDIS plan reflects the Tribunal’s decision. We’re committed to doing this within </w:t>
       </w:r>
       <w:r w:rsidRPr="0067724F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>28 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve"> of the Tribunal’s decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7AB2F5" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="3C7AB2F5" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7774">
         <w:t>What if you don’t agree with the Tribunal’s decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3043AF" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="4A3043AF" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:r w:rsidRPr="00DC7774">
         <w:t>You can’t ask for an internal review or an external review of the Tribunal’s decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A172E2" w14:textId="088FC5E9" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="38A172E2" w14:textId="088FC5E9" w:rsidR="009938A4" w:rsidRPr="00DC7774" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:r w:rsidRPr="00DC7774">
         <w:t xml:space="preserve">The Tribunal’s decision can only be </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidRPr="00DC7774">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>appealed to a Federal Court</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC7774">
         <w:t>. It’s a good idea to get legal advice if you’re thinking of appealing to a Federal Court.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C10791" w14:textId="36B46D36" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00191D31">
+    <w:p w14:paraId="24C10791" w14:textId="36B46D36" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00191D31">
       <w:r w:rsidRPr="00DC7774">
         <w:t>A lawyer can tell you if you can appeal the decision. If so, they can help you lodge an appeal if that’s what you want to do.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C74140" w14:textId="31597EE5" w:rsidR="00EB65A2" w:rsidRDefault="003B64C0" w:rsidP="00EB65A2">
+    <w:p w14:paraId="02C74140" w14:textId="31597EE5" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00EB65A2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_What_happens_to"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkStart w:id="30" w:name="_What_happens_to"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="001D0594">
-        <w:t xml:space="preserve">What happens to evidence </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4D197865" w14:textId="692955DC" w:rsidR="006B527D" w:rsidRDefault="000D700C" w:rsidP="000D700C">
+        <w:t>What happens to evidence given to the Tribunal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D197865" w14:textId="692955DC" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="000D700C">
       <w:r w:rsidRPr="000D700C">
         <w:t>During the external review process, we may assist the Tribunal. We may recommend you seek more information or assessments.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We</w:t>
       </w:r>
-      <w:r w:rsidR="00542AC3" w:rsidRPr="00542AC3">
+      <w:r w:rsidRPr="00542AC3">
         <w:t xml:space="preserve"> may </w:t>
       </w:r>
-      <w:r w:rsidR="00E515B8">
+      <w:r>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidR="00542AC3" w:rsidRPr="00542AC3">
+      <w:r w:rsidRPr="00542AC3">
         <w:t xml:space="preserve">obtain </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
-      <w:r w:rsidR="00542AC3" w:rsidRPr="00542AC3">
+      <w:r w:rsidRPr="00542AC3">
         <w:t>own evidence from an independent expert</w:t>
       </w:r>
-      <w:r w:rsidR="0007495D" w:rsidRPr="0007495D">
+      <w:r w:rsidRPr="0007495D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00643FFE">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0007495D" w:rsidRPr="0007495D">
+      <w:r w:rsidRPr="0007495D">
         <w:t>This helps the Tribunal make their decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BA493D" w14:textId="48CBCA37" w:rsidR="0007495D" w:rsidRPr="0007495D" w:rsidRDefault="0007495D" w:rsidP="0007495D">
+    <w:p w14:paraId="03BA493D" w14:textId="48CBCA37" w:rsidR="009938A4" w:rsidRPr="0007495D" w:rsidRDefault="009938A4" w:rsidP="0007495D">
       <w:r w:rsidRPr="0007495D">
         <w:t>After the external review process, we may add the information received</w:t>
       </w:r>
-      <w:r w:rsidR="00542AC3">
-[...3 lines deleted...]
-        <w:t>Tribunal process</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> through the Tribunal process</w:t>
       </w:r>
       <w:r w:rsidRPr="0007495D">
         <w:t xml:space="preserve"> to your NDIS record. For example, assessments and reports about the impact of your disability and your support needs. We also record the Tribunal’s decision letter and their instructions to us on your NDIS record.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C984EDA" w14:textId="77777777" w:rsidR="0007495D" w:rsidRPr="0007495D" w:rsidRDefault="0007495D" w:rsidP="0007495D">
+    <w:p w14:paraId="1C984EDA" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="0007495D" w:rsidRDefault="009938A4" w:rsidP="0007495D">
       <w:r w:rsidRPr="0007495D">
         <w:t>We may use this information in future planning and eligibility decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C31536F" w14:textId="5E2C4998" w:rsidR="00EB65A2" w:rsidRPr="005A7566" w:rsidRDefault="00C35737" w:rsidP="0007495D">
-[...10 lines deleted...]
-        <w:r w:rsidR="00B74650" w:rsidRPr="00F04055">
+    <w:p w14:paraId="500A4E69" w14:textId="5B14E978" w:rsidR="009938A4" w:rsidRPr="001E20B9" w:rsidRDefault="009938A4" w:rsidP="001E20B9">
+      <w:r>
+        <w:t xml:space="preserve">For how we handle your evidence go to our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="00F04055">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Privacy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B74650">
-[...9 lines deleted...]
-        <w:r w:rsidR="00394A69">
+      <w:r>
+        <w:t xml:space="preserve"> page or our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:anchor="your-privacy" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Privacy and Information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00394A69">
-[...23 lines deleted...]
-    <w:p w14:paraId="1C4C19BF" w14:textId="7320E551" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+      <w:r>
+        <w:t xml:space="preserve"> guideline.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_Appendix_1:_What"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="1C4C19BF" w14:textId="7320E551" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 1: What decisions can we review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E848696" w14:textId="59EBC1A6" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">If this list says you can ask for a review, you can also give someone else </w:t>
+    <w:p w14:paraId="25D74BAB" w14:textId="6A1196D5" w:rsidR="009938A4" w:rsidRPr="00C733B3" w:rsidRDefault="009938A4" w:rsidP="00D72EC2">
+      <w:r w:rsidRPr="00C733B3">
+        <w:t>We have made a list of the decisions we can review under NDIS laws. We have also made a list of the common groups of people who can ask for a review of those decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2BE5EF" w14:textId="306B07F7" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
+      <w:r w:rsidRPr="00C733B3">
+        <w:t>If this list says you can ask</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> for a review, you can also give someone else </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22CE1">
         <w:t>consent to ask for you</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0820D992" w14:textId="1F8A3108" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">If you’re not on this list, you may still be able to ask for a review. But you’ll need to show us that you’re </w:t>
+    <w:p w14:paraId="0820D992" w14:textId="34371FF1" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve">If you’re not </w:t>
+      </w:r>
+      <w:r>
+        <w:t>included in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> this list, you may still be able to ask for a review. But you’ll need to show us that you’re </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22CE1">
         <w:t>directly affected by our decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F475E0C" w14:textId="21E7F03F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="6F475E0C" w14:textId="21E7F03F" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">If you’re not sure if you can ask for a review, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> and we’ll help you work it out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53339051" w14:textId="52901EEF" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="53339051" w14:textId="52901EEF" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId80" w:anchor="applying" w:history="1">
+      <w:hyperlink r:id="rId82" w:anchor="applying" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C345C06" w14:textId="7DDA8D2C" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="18CF6B19" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00A86802">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
-        <w:t>f we decide you’re not eligible to become an NDIS participant</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve">f we decide you’re not eligible to become </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="78"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FBB41E5" w14:textId="6D8BFC18" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+        <w:endnoteReference w:id="81"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684C6ABB" w14:textId="77777777" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00A86802">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">f we decide not to give you more than </w:t>
       </w:r>
       <w:r w:rsidRPr="00E13621">
         <w:t>90 days to</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> give us information or a report for your NDIS application</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="79"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2656B76F" w14:textId="56C9C439" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00E65CC6" w:rsidP="00661E96">
+        <w:endnoteReference w:id="82"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A7812B" w14:textId="27A991B1" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00A86802">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>i</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00131CDC">
+        <w:t xml:space="preserve">if we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C733B3">
+        <w:t xml:space="preserve">decide to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>change, or not to change, your impairment categories information.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="80"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DDBE7CD" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+        <w:endnoteReference w:id="83"/>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> Under the NDIS law, this is called a notice of impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDBE7CD" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="0014135D">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085875D3" w14:textId="7B64CAA5" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="11F21610" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="00536158">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="44ACC4AB" w14:textId="0F20F1CD" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014135D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The person who applied to the NDIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517F7CF6" w14:textId="3DE4EA02" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="00536158">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3301A39F" w14:textId="7DE8F520" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014135D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidRPr="0014135D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan nominee</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="0014135D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>child representative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55E035AC" w14:textId="29482D83" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="6B2C7EF5" w14:textId="7DFF9980" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="008E22BC">
+      <w:r w:rsidRPr="0014135D">
+        <w:t>a person appointed by a court or tribunal to make decisions for the person who applied to the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2C7EF5" w14:textId="7DFF9980" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="008E22BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId81" w:anchor="leaving" w:history="1">
-        <w:r w:rsidRPr="00AC08F2">
+      <w:hyperlink r:id="rId85" w:anchor="leaving" w:history="1">
+        <w:r w:rsidRPr="0014135D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4629AC1C" w14:textId="6D10BA8B" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="4629AC1C" w14:textId="6D10BA8B" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>f we decide you’re no longer eligible for the NDIS.</w:t>
+      <w:r w:rsidRPr="0014135D">
+        <w:t>if we decide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> you’re no longer eligible for the NDIS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="81"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="47BC956C" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+        <w:endnoteReference w:id="84"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BC956C" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BD359D" w14:textId="3A4FD5F4" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="28BD359D" w14:textId="3A4FD5F4" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>he person who used to be a participant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBE98A8" w14:textId="723A47D5" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="7DBE98A8" w14:textId="723A47D5" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the person who used to be a participant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F34FF5" w14:textId="0F347BF7" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="13F34FF5" w14:textId="23EAFE72" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:history="1">
-        <w:r w:rsidRPr="00AC08F2">
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r w:rsidRPr="0014135D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>nominee or child representative</w:t>
+          <w:t>plan nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC08F2">
-[...3 lines deleted...]
-    <w:p w14:paraId="0F55BBE9" w14:textId="51B0CC2B" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="0014135D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>child representative</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> the person who used to be a participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F55BBE9" w14:textId="51B0CC2B" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId83" w:anchor="creating-your-plan" w:history="1">
+      <w:hyperlink r:id="rId88" w:anchor="creating-your-plan" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F2222AB" w14:textId="52473D89" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="1F2222AB" w14:textId="52473D89" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>pproving your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="82"/>
+        <w:endnoteReference w:id="85"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> This includes</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E022A6" w14:textId="2CF8F34F" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
+    <w:p w14:paraId="56E022A6" w14:textId="2CF8F34F" w:rsidR="009938A4" w:rsidRPr="00F229A1" w:rsidRDefault="009938A4" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
         <w:t>what NDIS supports we include</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E5014F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
+    <w:p w14:paraId="68E5014F" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00F229A1" w:rsidRDefault="009938A4" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
+        <w:lastRenderedPageBreak/>
         <w:t>how we describe those NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7318167B" w14:textId="659AD7D7" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
+    <w:p w14:paraId="7318167B" w14:textId="659AD7D7" w:rsidR="009938A4" w:rsidRPr="00F229A1" w:rsidRDefault="009938A4" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
-        <w:lastRenderedPageBreak/>
         <w:t>how we group your supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55507966" w14:textId="00575184" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
+    <w:p w14:paraId="55507966" w14:textId="00575184" w:rsidR="009938A4" w:rsidRPr="00F229A1" w:rsidRDefault="009938A4" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
         <w:t>funding component amounts and funding periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456E5B23" w14:textId="30DED27A" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
+    <w:p w14:paraId="456E5B23" w14:textId="30DED27A" w:rsidR="009938A4" w:rsidRPr="00F229A1" w:rsidRDefault="009938A4" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
         <w:t>how long your plan goes for, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6716863A" w14:textId="6614C249" w:rsidR="00131CDC" w:rsidRPr="00F229A1" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
+    <w:p w14:paraId="6716863A" w14:textId="6614C249" w:rsidR="009938A4" w:rsidRPr="00F229A1" w:rsidRDefault="009938A4" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229A1">
         <w:t>who manages the funding in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66283BD4" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="66283BD4" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308C2F46" w14:textId="0E8500D4" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="308C2F46" w14:textId="0E8500D4" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>he participant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFE628E" w14:textId="0B882AF2" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="5207246E" w14:textId="093013D7" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidRPr="0014135D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>nominee or child representative</w:t>
+          <w:t>plan nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC08F2">
-[...3 lines deleted...]
-    <w:p w14:paraId="16179810" w14:textId="6C203CF8" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="0014135D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>child representative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16179810" w14:textId="6C203CF8" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22315350" w14:textId="06957374" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="22315350" w14:textId="06957374" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId85" w:anchor="your-plan" w:history="1">
+      <w:hyperlink r:id="rId91" w:anchor="your-plan" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F1D67D4" w14:textId="29C8DF29" w:rsidR="00131CDC" w:rsidRDefault="001842B6" w:rsidP="001842B6">
+    <w:p w14:paraId="4F1D67D4" w14:textId="29C8DF29" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="001842B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00131CDC" w:rsidRPr="004B6B65">
+      <w:r w:rsidRPr="004B6B65">
         <w:t>f we decide not to extend a grace period for your temporary absence from Australia</w:t>
       </w:r>
-      <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="83"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5955F210" w14:textId="2BCFD63A" w:rsidR="00131CDC" w:rsidRPr="00F41476" w:rsidRDefault="00131CDC" w:rsidP="00AB7142">
+        <w:endnoteReference w:id="86"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5955F210" w14:textId="2BCFD63A" w:rsidR="009938A4" w:rsidRPr="00F41476" w:rsidRDefault="009938A4" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41476">
         <w:t>the grace period is 6 weeks unless we decide to extend it. Your plan is suspended from the end of the grace period, until you return to Australia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51342D06" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="51342D06" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B01785" w14:textId="25F0E137" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="59B01785" w14:textId="25F0E137" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>he participant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53832913" w14:textId="11235121" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="4DE930BD" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:r w:rsidRPr="0014135D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>plan nominee or child representative</w:t>
+          <w:t>plan nominee</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...16 lines deleted...]
-        <w:r w:rsidRPr="0076078E">
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="0014135D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Varying your plan</w:t>
+          <w:t>child representative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16706837" w14:textId="51AE9073" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="005F371E" w:rsidP="00043B2F">
+    <w:p w14:paraId="69CB9CFC" w14:textId="5513C4C7" w:rsidR="009938A4" w:rsidRPr="00AC08F2" w:rsidRDefault="009938A4" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>if</w:t>
-[...46 lines deleted...]
-      <w:r>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC7774">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CD2AE2" w14:textId="2E18C4C2" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="0082429F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId94" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidRPr="0014135D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>plan nominee or child representative</w:t>
+          <w:t>Plan variation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="134F3334" w14:textId="239B6FA5" w:rsidR="00131CDC" w:rsidRPr="00DC7774" w:rsidRDefault="00131CDC" w:rsidP="00B75F5F">
+    <w:p w14:paraId="70F2D3A6" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="006D62D3" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="43525CA5" w14:textId="39911507" w:rsidR="00131CDC" w:rsidRPr="005A7566" w:rsidRDefault="00131CDC" w:rsidP="005A7566">
+      <w:r w:rsidRPr="006D62D3">
+        <w:t>if you ask for a plan variation and we decide to vary your plan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="87"/>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:t xml:space="preserve"> or decide not to vary your plan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D62D3">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="88"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D6E336" w14:textId="6FBE08A3" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="00997FAC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0014135D">
+        <w:t>Who can usually ask for a review?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C22240" w14:textId="57D045BF" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="00B52042">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0014135D">
+        <w:t>the participant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04464877" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="0082429F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r w:rsidRPr="0014135D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan nominee</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="0014135D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>child representative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6DD3C3C9" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="0082429F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0014135D">
+        <w:t>a person appointed by a court or tribunal to make decisions for the participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78265A4A" w14:textId="4BBE802F" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId89" w:anchor="changing-your-plan" w:history="1">
-        <w:r w:rsidRPr="0076078E">
+      <w:hyperlink r:id="rId97" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidRPr="0014135D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49B8EB66" w14:textId="30E86312" w:rsidR="00131CDC" w:rsidRPr="00E13621" w:rsidRDefault="00FE7FB6" w:rsidP="00800B63">
+    <w:p w14:paraId="7262C99B" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="0014135D" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="00131CDC" w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="0014135D">
+        <w:t>if you ask for a plan reassessment and we decide not to reassess your plan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014135D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="86"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="562B9081" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+        <w:endnoteReference w:id="89"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DD41E8" w14:textId="77777777" w:rsidR="0082429F" w:rsidRPr="0014135D" w:rsidRDefault="0082429F" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="0014135D">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605386A5" w14:textId="2AA1A0F3" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+    <w:p w14:paraId="0D365234" w14:textId="77777777" w:rsidR="0082429F" w:rsidRPr="0014135D" w:rsidRDefault="0082429F" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="7F61435A" w14:textId="40013791" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+      <w:r w:rsidRPr="0014135D">
+        <w:t>the participant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FC3E19" w14:textId="77777777" w:rsidR="0082429F" w:rsidRPr="0014135D" w:rsidRDefault="0082429F" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="0014135D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98" w:history="1">
+        <w:r w:rsidRPr="0014135D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>plan nominee or child representative</w:t>
+          <w:t>plan nominee</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="5161C49D" w14:textId="30A2169D" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
+      <w:r w:rsidRPr="0014135D">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="0014135D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>child representative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22E7418A" w14:textId="77777777" w:rsidR="0082429F" w:rsidRPr="00EA4256" w:rsidRDefault="0082429F" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant.</w:t>
+      <w:r w:rsidRPr="00EA4256">
+        <w:t>a person appointed by a court or tribunal to make decisions for the participant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC08AAF" w14:textId="0DE0915A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId91" w:anchor="child-representatives" w:history="1">
+      <w:hyperlink r:id="rId100" w:anchor="child-representatives" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Child representatives</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B9538A3" w14:textId="1CDC7A74" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide that someone, who doesn’t have parental responsibility, is a child representative for a participant younger than 18. Or, if we don’t decide they’re the child’s representative</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="87"/>
+        <w:endnoteReference w:id="90"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AA8F9F" w14:textId="1636849F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">f we decide that a child </w:t>
       </w:r>
       <w:r>
         <w:t>can’t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> represent themselves</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="88"/>
+        <w:endnoteReference w:id="91"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28548867" w14:textId="0E95911F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide that someone with parental responsibility for a child is the child’s representative, instead of the child’s guardian.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="89"/>
+        <w:endnoteReference w:id="92"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> Or, if we don’t decide they’re the child’s representative</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E018F64" w14:textId="5E2D7477" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00FE7FB6" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
         <w:t>f we decide that only some of the people with parental responsibility are child representatives.</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="90"/>
+        <w:endnoteReference w:id="93"/>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> For example, if we decide one parent is a child representative, and another parent </w:t>
       </w:r>
       <w:r w:rsidR="00131CDC">
         <w:t>isn’t</w:t>
       </w:r>
       <w:r w:rsidR="00131CDC" w:rsidRPr="00AC08F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE6BD1B" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF17D1E" w14:textId="7EDDBBA4" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
@@ -7541,463 +7403,468 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person who has parental responsibility for someone younger than 18, including a parent or guardian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434B50CB" w14:textId="1B88C17E" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00661E96">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> State or Territory Minister, or the head of a State or Territory government department.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B676565" w14:textId="7B34DB12" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId92" w:anchor="appointing-a-nominee" w:history="1">
+      <w:hyperlink r:id="rId101" w:anchor="appointing-a-nominee" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Nominees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08A9B1E1" w14:textId="39959268" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">f we decide </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t>to appoint</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> a plan nominee</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="91"/>
+        <w:endnoteReference w:id="94"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7119C493" w14:textId="3BA2F7A9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">f we decide </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t>to appoint</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> a correspondence nominee</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="92"/>
+        <w:endnoteReference w:id="95"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04973251" w14:textId="7603F26C" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide whether we cancel or suspend the appointment of a nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="93"/>
+        <w:endnoteReference w:id="96"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37720B18" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D205E01" w14:textId="67867143" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>he participant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC30E60" w14:textId="0E4042A3" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0B53B0" w14:textId="52491B4A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> nominee, someone who wants to be appointed as a nominee, or someone who used to be a nominee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0096667A" w14:textId="35C53647" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId93" w:anchor="compensation" w:history="1">
+      <w:hyperlink r:id="rId102" w:anchor="compensation" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compensation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24E5FA23" w14:textId="3B317DF9" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>i</w:t>
-[...15 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
+        <w:t>f we decide that a participant must take reasonable action to claim or obtain compensation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="97"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B9E3D0" w14:textId="33670B28" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve">f we refuse to extend how much time a participant </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>has to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> take reasonable action to claim or obtain compensation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="95"/>
+        <w:endnoteReference w:id="98"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67657266" w14:textId="5D4454A3" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide to take action to claim or obtain compensation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="96"/>
+        <w:endnoteReference w:id="99"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E28E5B" w14:textId="59466453" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide to take over the conduct of a compensation claim</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="97"/>
+        <w:endnoteReference w:id="100"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="437C0C61" w14:textId="7C83B045" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we give notice that we propose to recover an amount of compensation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="98"/>
+        <w:endnoteReference w:id="101"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> We call this a ‘recovery notice’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F3BE7B" w14:textId="630E4B63" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide that not all or part of a compensation payment was fixed by a judgment or settlement, for the purposes of calculating how much we can recover.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="99"/>
+        <w:endnoteReference w:id="102"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DF34FA" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53000873" w14:textId="5D49F2C7" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
+    <w:p w14:paraId="53000873" w14:textId="5D49F2C7" w:rsidR="00131CDC" w:rsidRPr="00754391" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="4351155E" w14:textId="33F026BB" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
+      <w:r w:rsidRPr="00754391">
+        <w:t>the participant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B30BB9A" w14:textId="77777777" w:rsidR="0082429F" w:rsidRPr="00754391" w:rsidRDefault="0082429F" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00AC08F2">
+      <w:r w:rsidRPr="00754391">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103" w:history="1">
+        <w:r w:rsidRPr="00754391">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>plan nominee or child representative</w:t>
+          <w:t>plan nominee</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00754391">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="00754391">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>child representative</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18AD9F14" w14:textId="1F0AAA7A" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> person appointed by a court or tribunal to make decisions for the participant.</w:t>
+      <w:r w:rsidRPr="00754391">
+        <w:t>a person appointed by a court or tribunal to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC08F2">
+        <w:t xml:space="preserve"> make decisions for the participant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BC7345" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00800B63" w:rsidRDefault="00131CDC" w:rsidP="00800B63">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00800B63">
         <w:t>Debt recovery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739EEFF6" w14:textId="773ADC4A" w:rsidR="00131CDC" w:rsidRPr="00800B63" w:rsidRDefault="00131CDC" w:rsidP="00800B63">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00800B63">
         <w:t>f we decide not to</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> write off a debt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="100"/>
+        <w:endnoteReference w:id="103"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> That is, we decide we’ll still try to recover a debt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33689EAA" w14:textId="2821F826" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00800B63">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00800B63">
         <w:t xml:space="preserve">f we decide not to waive a debt, or we don’t need to waive </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>a debt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="101"/>
+        <w:endnoteReference w:id="104"/>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> That is, we decide a person still owes us money.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9BA19F" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20941DA4" w14:textId="3A39879F" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>he person who owes us money.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D41DDFD" w14:textId="69C01BA1" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId95" w:anchor="specialist-disability-accommodation" w:history="1">
+      <w:hyperlink r:id="rId105" w:anchor="specialist-disability-accommodation" w:history="1">
         <w:r w:rsidRPr="00AC08F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Specialist Disability Accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC08F2">
         <w:t xml:space="preserve"> – dwelling enrolment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EE22B5" w14:textId="51232751" w:rsidR="00131CDC" w:rsidRPr="00AC08F2" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide not to enrol a dwelling</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="102"/>
+        <w:endnoteReference w:id="105"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B62D87" w14:textId="4CA829FD" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC08F2">
         <w:t>f we decide to cancel a dwelling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> enrolment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="103"/>
+        <w:endnoteReference w:id="106"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFD8196" w14:textId="77777777" w:rsidR="00BA76D6" w:rsidRDefault="00BA76D6" w:rsidP="00BA76D6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Who can usually ask for a review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776146C2" w14:textId="6A5FA766" w:rsidR="000C5B29" w:rsidRDefault="00BC7031" w:rsidP="00AB7142">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00BA76D6">
         <w:t xml:space="preserve">he service provider who wants to enrol the dwelling, or had enrolled it, as </w:t>
       </w:r>
@@ -8013,98 +7880,98 @@
       <w:r w:rsidR="00BA76D6">
         <w:t xml:space="preserve">isability </w:t>
       </w:r>
       <w:r w:rsidR="008148DB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00BA76D6">
         <w:t>ccommodation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FDE574" w14:textId="77777777" w:rsidR="00B636D6" w:rsidRDefault="00B636D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270E4980" w14:textId="7920EC49" w:rsidR="004707C5" w:rsidRDefault="004707C5" w:rsidP="004707C5">
+    <w:p w14:paraId="270E4980" w14:textId="648E6743" w:rsidR="004707C5" w:rsidRDefault="004707C5" w:rsidP="004707C5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Reference List</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004707C5" w:rsidSect="000C7B15">
-      <w:headerReference w:type="default" r:id="rId96"/>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:headerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="2126" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7656109A" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6" w:rsidP="006A7B2E">
+    <w:p w14:paraId="44067F49" w14:textId="77777777" w:rsidR="003A700D" w:rsidRDefault="003A700D" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="365FEDEE" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6" w:rsidP="006A7B2E">
+    <w:p w14:paraId="6EA38A98" w14:textId="77777777" w:rsidR="003A700D" w:rsidRDefault="003A700D" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="018CB356" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6">
+    <w:p w14:paraId="56183B31" w14:textId="77777777" w:rsidR="003A700D" w:rsidRDefault="003A700D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="75499CB2" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="006C4BCB" w:rsidRDefault="00131CDC" w:rsidP="00D90294">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C4BCB">
         <w:t>NDIS Act s 100(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
@@ -8323,2254 +8190,1972 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s</w:t>
       </w:r>
       <w:r w:rsidR="00F50C9F">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C3005A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>32(BA); 99(1) item 3A</w:t>
       </w:r>
       <w:r w:rsidR="00F319D3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="3E3CAF44" w14:textId="7DDF6910" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="38561DDE" w14:textId="072677A0" w:rsidR="009938A4" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act 2013 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002533C0">
+        <w:t>s73ZSI(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0F">
+        <w:t>s73ZSI(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="16">
+    <w:p w14:paraId="3E3CAF44" w14:textId="7DDF6910" w:rsidR="009938A4" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="003F04B7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003F04B7">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r>
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidRPr="003F04B7">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 99</w:t>
       </w:r>
       <w:r w:rsidRPr="003F04B7">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003F04B7">
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="16">
-    <w:p w14:paraId="3795C978" w14:textId="25CC6557" w:rsidR="00EB1586" w:rsidRDefault="00EB1586">
+  <w:endnote w:id="17">
+    <w:p w14:paraId="3795C978" w14:textId="25CC6557" w:rsidR="009938A4" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 100(1).</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> NDIS Act s 19(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="18">
-    <w:p w14:paraId="2C9AE74C" w14:textId="2E70B25E" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="4F6E64ED" w14:textId="3297B7D5" w:rsidR="009938A4" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 19(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="19">
-    <w:p w14:paraId="798D15F8" w14:textId="23E1F6F3" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="2C9AE74C" w14:textId="2E70B25E" w:rsidR="009938A4" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 10</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="20">
-    <w:p w14:paraId="36B0EF77" w14:textId="09B2D2E5" w:rsidR="00131CDC" w:rsidRPr="004C3DD8" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="798D15F8" w14:textId="23E1F6F3" w:rsidR="009938A4" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="21">
+    <w:p w14:paraId="36B0EF77" w14:textId="09B2D2E5" w:rsidR="009938A4" w:rsidRPr="004C3DD8" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00746C19">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00746C19">
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00543743">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00746C19">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00746C19">
         <w:t>100(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="21">
-    <w:p w14:paraId="3CDF7854" w14:textId="2C5141C8" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="22">
+    <w:p w14:paraId="3CDF7854" w14:textId="2C5141C8" w:rsidR="009938A4" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00213E1B">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00213E1B">
         <w:t xml:space="preserve"> Acts Interpretation Act s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00213E1B">
         <w:t>36.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="22">
-    <w:p w14:paraId="64180F05" w14:textId="5CE47A10" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="23">
+    <w:p w14:paraId="79694ADC" w14:textId="21C7D3A1" w:rsidR="009938A4" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act s 48</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="24">
+    <w:p w14:paraId="39C263B7" w14:textId="321A3BF7" w:rsidR="009938A4" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act s 47</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="25">
+    <w:p w14:paraId="64180F05" w14:textId="5CE47A10" w:rsidR="009938A4" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00194E45">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00194E45">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r>
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00194E45">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00194E45">
         <w:t>100(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="23">
-    <w:p w14:paraId="51ADFB79" w14:textId="71798B9B" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="26">
+    <w:p w14:paraId="51ADFB79" w14:textId="71798B9B" w:rsidR="009938A4" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 74(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="24">
-    <w:p w14:paraId="69D67D7D" w14:textId="2ECB8977" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="27">
+    <w:p w14:paraId="52E09D96" w14:textId="77777777" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00472D59">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4FC5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>QDKH, by his litigation representative BGJF v National Disability Insurance Agency</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> [2021] FCAFC 189</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> [2021] FCAFC 189.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="25">
-    <w:p w14:paraId="0A053139" w14:textId="7810BCEC" w:rsidR="00131CDC" w:rsidRPr="00194E45" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="28">
+    <w:p w14:paraId="0A053139" w14:textId="7810BCEC" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00194E45">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00194E45">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
-      <w:r>
-[...78 lines deleted...]
-        <w:t>Act ss 47A(5); 100(1A)(a)(ii).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t>Act s 102.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="29">
-    <w:p w14:paraId="35056C49" w14:textId="4C172AD6" w:rsidR="00131CDC" w:rsidRPr="002203C5" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="043E1B99" w14:textId="42A6F679" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002203C5">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 102(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="30">
-    <w:p w14:paraId="7B8CFFFA" w14:textId="12474BAC" w:rsidR="005C7708" w:rsidRPr="002203C5" w:rsidRDefault="005C7708" w:rsidP="005C7708">
+    <w:p w14:paraId="72E98797" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00EE2307">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D0667A">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ss 48(4);100(1A)(a)(ii).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act ss 47A(5); 100(1A)(a)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="31">
-    <w:p w14:paraId="0C9D87A5" w14:textId="1C18676D" w:rsidR="005C7708" w:rsidRPr="002203C5" w:rsidRDefault="005C7708" w:rsidP="005C7708">
+    <w:p w14:paraId="0403B042" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00EE2307">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002203C5">
-        <w:t xml:space="preserve"> NDIS Act ss 21(1)(b); 26(1).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Amendment Act 2022 s 47A(4)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="32">
-    <w:p w14:paraId="12F7F292" w14:textId="4908BA43" w:rsidR="005C7708" w:rsidRPr="002203C5" w:rsidRDefault="005C7708" w:rsidP="005C7708">
+    <w:p w14:paraId="7015E21A" w14:textId="0DF753C2" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002203C5">
-        <w:t xml:space="preserve"> NDIS Act ss 21(1)(b); 26(1).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(5)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="33">
-    <w:p w14:paraId="1E7396E2" w14:textId="12C53892" w:rsidR="00131CDC" w:rsidRPr="002203C5" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="7B274CB0" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00BD54D5">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002203C5">
-        <w:t xml:space="preserve"> NDIS Act ss 21(3); 47A(5); 48(4); 100(1).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act ss 20; 21(3)(a);100(1A)(a)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="34">
-    <w:p w14:paraId="53701007" w14:textId="3344D9EB" w:rsidR="00131CDC" w:rsidRPr="00A75670" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="2DB5FFD0" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00BD54D5">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002203C5">
-        <w:t xml:space="preserve"> NDIS Act s 100(7).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act ss </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7EA5">
+        <w:t>20(1)(b);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> 26(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="35">
-    <w:p w14:paraId="0D23B1AA" w14:textId="0D703751" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="3A239C6A" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00BD54D5">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A75670">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A75670">
-[...12 lines deleted...]
-        <w:t>100(5)(d).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act ss 21(3)(b); 26(2); 100(1A)(a)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="36">
-    <w:p w14:paraId="1D6B56FB" w14:textId="1038DB7D" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="002169E2">
+    <w:p w14:paraId="03345DC9" w14:textId="10085716" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00BD54D5">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A47203">
+      <w:r w:rsidRPr="00DE7EA5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A47203">
-        <w:t xml:space="preserve"> NDIS Act s 33(2).</w:t>
+      <w:r w:rsidRPr="00DE7EA5">
+        <w:t xml:space="preserve"> NDIS Act s 100(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="37">
-    <w:p w14:paraId="58AA39B6" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC" w:rsidP="00070BE5">
+    <w:p w14:paraId="53701007" w14:textId="3344D9EB" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F360A5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F360A5">
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(7).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="38">
+    <w:p w14:paraId="0D23B1AA" w14:textId="0D703751" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(5)(d).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="39">
+    <w:p w14:paraId="1D6B56FB" w14:textId="1038DB7D" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="002169E2">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 33(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="40">
+    <w:p w14:paraId="58AA39B6" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00070BE5">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F360A5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Frugtniet v Australian Securities and Investment Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F360A5">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> (2019) 266 CLR 250 at [14]-[15] (Kiefel CJ, Keane and Nettle JJ).</w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> NDIS Act s 47A(5).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="41">
-    <w:p w14:paraId="5DCADFF6" w14:textId="4FF2BAA1" w:rsidR="00131CDC" w:rsidRPr="00F360A5" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="5FB4B124" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00595D74">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F360A5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F360A5">
-        <w:t xml:space="preserve"> NDIS Act s 100(1A)((a)(ii).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(6A)(b)(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t>i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="42">
-    <w:p w14:paraId="228ACC60" w14:textId="4F1A15D0" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="255CF9DA" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00EE2307">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F360A5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F360A5">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> NDIS Act s 100(6A)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="43">
-    <w:p w14:paraId="391ECB8E" w14:textId="0DB0A472" w:rsidR="00131CDC" w:rsidRPr="0065331B" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="62B87C5B" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00EE2307">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="0065331B">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0065331B">
-        <w:t xml:space="preserve"> NDIS Act s 48(2).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 47A(5).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="44">
-    <w:p w14:paraId="29931B57" w14:textId="0D7BD5D4" w:rsidR="00131CDC" w:rsidRPr="0065331B" w:rsidRDefault="00131CDC" w:rsidP="00C6745F">
+    <w:p w14:paraId="5A87AB4A" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00EE2307">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="0065331B">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0065331B">
-        <w:t xml:space="preserve"> NDIS Act s 47A(2).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(1A)((a)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="45">
-    <w:p w14:paraId="3202D612" w14:textId="46A3B081" w:rsidR="00131CDC" w:rsidRPr="0065331B" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="21C315DE" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00EE2307">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="0065331B">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0065331B">
-        <w:t xml:space="preserve"> NDIS Act s 48(2).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(6A)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="46">
-    <w:p w14:paraId="5E4F0AB5" w14:textId="7ECE8445" w:rsidR="00131CDC" w:rsidRPr="005B186E" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="391ECB8E" w14:textId="0DB0A472" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="0065331B">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0065331B">
-[...6 lines deleted...]
-        <w:t>s 47(2).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 48(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="47">
-    <w:p w14:paraId="665A95C8" w14:textId="480464D9" w:rsidR="00131CDC" w:rsidRPr="0065331B" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="29931B57" w14:textId="0D7BD5D4" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00C6745F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="0065331B">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0065331B">
-        <w:t xml:space="preserve"> NDIS Act s 101(2).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 47A(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="48">
-    <w:p w14:paraId="0D7A36A9" w14:textId="2492FB31" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="3202D612" w14:textId="46A3B081" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="0065331B">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0065331B">
-        <w:t xml:space="preserve"> NDIS Act s 101(2).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 48(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="49">
-    <w:p w14:paraId="4B2BA112" w14:textId="3F34DE4D" w:rsidR="00131CDC" w:rsidRPr="002121E4" w:rsidRDefault="00131CDC" w:rsidP="00541EE6">
+    <w:p w14:paraId="5E4F0AB5" w14:textId="7ECE8445" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 100(2).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 47(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="50">
-    <w:p w14:paraId="5446C4B7" w14:textId="096C6AED" w:rsidR="00131CDC" w:rsidRPr="002121E4" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="665A95C8" w14:textId="480464D9" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="002121E4">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002121E4">
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 101(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="51">
+    <w:p w14:paraId="0D7A36A9" w14:textId="2492FB31" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 101(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="52">
+    <w:p w14:paraId="4B2BA112" w14:textId="3F34DE4D" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00541EE6">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="53">
+    <w:p w14:paraId="54D52BB2" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="0082429F">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> This means that the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002121E4">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>new</w:t>
       </w:r>
-      <w:r w:rsidRPr="002121E4">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> subsection 101(2) of the NDIS Act applies. See </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="002121E4">
+        <w:r w:rsidRPr="005A3702">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>NDIS Amendment (Participant Service Guarantee and Other Measures) Act 2022</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002121E4">
+      <w:r w:rsidRPr="005A3702">
         <w:t>, s68(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="51">
-    <w:p w14:paraId="11B43C96" w14:textId="384DBCFB" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="54">
+    <w:p w14:paraId="11B43C96" w14:textId="384DBCFB" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="002121E4">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002121E4">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> NDIS Act s 101(2)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="52">
-    <w:p w14:paraId="4488A275" w14:textId="5DBDF3EF" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="55">
+    <w:p w14:paraId="4488A275" w14:textId="5DBDF3EF" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE5046">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CE5046">
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(6).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="56">
+    <w:p w14:paraId="70457DED" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00746DAA">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001245A2">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Frugtniet v Australian Securities and Investment Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> (2019) 266 CLR 250 at [14]-[15] (Kiefel CJ, Keane and Nettle JJ).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="54">
-    <w:p w14:paraId="34FCCE95" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00746DAA">
+  <w:endnote w:id="57">
+    <w:p w14:paraId="34FCCE95" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00746DAA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>QDKH, by his litigation representative BGJF v National Disability Insurance Agency</w:t>
       </w:r>
-      <w:r w:rsidRPr="002203C5">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> [2021] FCAFC 189.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="55">
-    <w:p w14:paraId="48CD4EA0" w14:textId="11327B0D" w:rsidR="00131CDC" w:rsidRPr="004C3DD8" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="58">
+    <w:p w14:paraId="48CD4EA0" w14:textId="11327B0D" w:rsidR="009938A4" w:rsidRPr="00DE7EA5" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00353BE7">
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00353BE7">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> s 100(6)(a).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(6)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="56">
-    <w:p w14:paraId="074E2E17" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00986152" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="59">
+    <w:p w14:paraId="074E2E17" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00986152">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00986152">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C6CD4">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Drake v Minister for Immigration and Ethnic Affairs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986152">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> (1979) 24 ALR 577 at 591 (Bowen CJ and Deane J).</w:t>
-      </w:r>
-[...76 lines deleted...]
-        <w:t>c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="60">
-    <w:p w14:paraId="6B774093" w14:textId="0F176F4F" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="047AEF5F" w14:textId="5165751E" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C73023">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C73023">
-[...30 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 22.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="61">
-    <w:p w14:paraId="58F537A5" w14:textId="427F331D" w:rsidR="00131CDC" w:rsidRPr="004C3DD8" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="5D4AD34A" w14:textId="695B6CD5" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E552F0">
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E552F0">
-[...15 lines deleted...]
-        <w:t>103.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(6)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="62">
-    <w:p w14:paraId="526492AD" w14:textId="69DF4CCC" w:rsidR="00131CDC" w:rsidRPr="0084219D" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="1A989ACC" w14:textId="1AF6CBC7" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="0009054F">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0009054F">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 100(6)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="63">
-    <w:p w14:paraId="775BD99A" w14:textId="20696BD9" w:rsidR="00131CDC" w:rsidRPr="00A47203" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="6B774093" w14:textId="0F176F4F" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0084219D">
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0084219D">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act ss 33(2); 33(2A).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="64">
-    <w:p w14:paraId="19B7D239" w14:textId="51C16802" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="58F537A5" w14:textId="427F331D" w:rsidR="009938A4" w:rsidRPr="00DE7EA5" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="003666AE">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003666AE">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 103.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="65">
-    <w:p w14:paraId="3C089020" w14:textId="71E3F27B" w:rsidR="00131CDC" w:rsidRPr="00621C28" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="526492AD" w14:textId="69DF4CCC" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00621C28">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00621C28">
-[...6 lines deleted...]
-        <w:t>200A.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 103; ART Act s 17.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="66">
-    <w:p w14:paraId="2F8DF70A" w14:textId="01E4F2E0" w:rsidR="00131CDC" w:rsidRPr="00621C28" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="775BD99A" w14:textId="20696BD9" w:rsidR="009938A4" w:rsidRPr="00DE7EA5" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00621C28">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00621C28">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> ART Act s 19.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="67">
-    <w:p w14:paraId="744B052F" w14:textId="2BFE4B68" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00787AD2">
+    <w:p w14:paraId="19B7D239" w14:textId="51C16802" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00621C28">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00621C28">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> 2-3.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> ART Act s 95.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="68">
-    <w:p w14:paraId="7D12D202" w14:textId="75543FE3" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00BE1CC8">
+    <w:p w14:paraId="3C089020" w14:textId="71E3F27B" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00621C28">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00621C28">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> Note 4.</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 200A.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="69">
-    <w:p w14:paraId="5B3DF637" w14:textId="01BD84C7" w:rsidR="00131CDC" w:rsidRPr="00773838" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="2F8DF70A" w14:textId="01E4F2E0" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00773838">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00773838">
-        <w:t xml:space="preserve"> NDIS Act s 103(2).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> Legal Services Directions 2017; see also ART Act s 56.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="70">
-    <w:p w14:paraId="3488DBF6" w14:textId="0E52D09B" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="0058551E">
+    <w:p w14:paraId="744B052F" w14:textId="2BFE4B68" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00787AD2">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00773838">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00773838">
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> Legal Services Directions 2017, Appendix B, paragraphs 2-3.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="71">
+    <w:p w14:paraId="7D12D202" w14:textId="75543FE3" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00BE1CC8">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> Legal Services Directions 2017, Appendix B, paragraph 2, Note 4.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="72">
+    <w:p w14:paraId="5B3DF637" w14:textId="01BD84C7" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> NDIS Act s 103(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="73">
+    <w:p w14:paraId="3488DBF6" w14:textId="0E52D09B" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="0058551E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> NDIS Act s 103(2); </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00773838">
+        <w:r w:rsidRPr="005A3702">
           <w:t>NDIS Amendment (PSG and Other Measures) Act 2022</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00773838">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> s 68(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="71">
-    <w:p w14:paraId="7F1F0EE1" w14:textId="5EA2220D" w:rsidR="00131CDC" w:rsidRPr="00E13621" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="74">
+    <w:p w14:paraId="7F1F0EE1" w14:textId="5EA2220D" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> NDIS Act s 33(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="72">
-    <w:p w14:paraId="560F9355" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00E13621" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="75">
+    <w:p w14:paraId="560F9355" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Drake v Minister for Immigration and Ethnic Affairs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> (1979) 24 ALR 577 at 591 (Bowen CJ and Deane J).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="73">
-    <w:p w14:paraId="4F63541A" w14:textId="77777777" w:rsidR="00131CDC" w:rsidRPr="00E13621" w:rsidRDefault="00131CDC" w:rsidP="00261E33">
+  <w:endnote w:id="76">
+    <w:p w14:paraId="4F63541A" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4" w:rsidP="00261E33">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Frugtniet v Australian Securities and Investment Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13621">
+      <w:r w:rsidRPr="005A3702">
         <w:t xml:space="preserve"> (2019) 266 CLR 250 at [14]-[15] (Kiefel CJ, Keane and Nettle JJ).</w:t>
-      </w:r>
-[...82 lines deleted...]
-        <w:t>(c)(i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="77">
-    <w:p w14:paraId="12AC3792" w14:textId="343A08AB" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="2E94006B" w14:textId="6A07784D" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E745AA">
+      <w:r w:rsidRPr="005A3702">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E745AA">
-[...12 lines deleted...]
-        <w:t>(c)(ii).</w:t>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> ART Act s 105 (a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="78">
-    <w:p w14:paraId="73DCA311" w14:textId="6300BAA9" w:rsidR="00131CDC" w:rsidRPr="00056460" w:rsidRDefault="00131CDC">
+    <w:p w14:paraId="7EE0C8DB" w14:textId="5DC1C5A3" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> ART Act s 105 (b).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="79">
+    <w:p w14:paraId="10867E69" w14:textId="29A6A101" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> ART Act s 105 (c)(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t>i).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="80">
+    <w:p w14:paraId="12AC3792" w14:textId="343A08AB" w:rsidR="009938A4" w:rsidRPr="005A3702" w:rsidRDefault="009938A4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3702">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005A3702">
+        <w:t xml:space="preserve"> ART Act s 105 (c)(ii).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="81">
+    <w:p w14:paraId="1D01801A" w14:textId="2AAA2A80" w:rsidR="009938A4" w:rsidRPr="00056460" w:rsidRDefault="009938A4" w:rsidP="00A86802">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7EA5">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DE7EA5">
+        <w:t xml:space="preserve"> NDIS Act ss 20 (1)(a); 21(3); 99(1) item 1.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="82">
+    <w:p w14:paraId="5D9C17A5" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00056460" w:rsidRDefault="009938A4" w:rsidP="00A86802">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00056460">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00056460">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="00056460">
-        <w:t>20(a)</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00056460">
         <w:t>26(2)(b)</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00056460">
         <w:t xml:space="preserve"> 99(1) item 2.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="80">
-    <w:p w14:paraId="08BEF744" w14:textId="3C4AE667" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="83">
+    <w:p w14:paraId="4844099B" w14:textId="77777777" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00A86802">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act ss 32(BA); 99(1) item 3A</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> NDIS Act ss 32(BA); 99(1) item 3A.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="81">
-    <w:p w14:paraId="393BA50E" w14:textId="44F30D3A" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="84">
+    <w:p w14:paraId="393BA50E" w14:textId="44F30D3A" w:rsidR="009938A4" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00056460">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00056460">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E565B0">
         <w:t>NDIS Act ss 99(1) item 3; 30(1)(5); para 30A(1)(c); subs 30A(7).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="82">
-    <w:p w14:paraId="4037CE0C" w14:textId="6655AA2D" w:rsidR="00131CDC" w:rsidRDefault="00131CDC" w:rsidP="00095702">
+  <w:endnote w:id="85">
+    <w:p w14:paraId="4037CE0C" w14:textId="6655AA2D" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="00095702">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00661E96">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00597BB5">
         <w:t>Act 20</w:t>
       </w:r>
       <w:r>
         <w:t>13,</w:t>
       </w:r>
       <w:r w:rsidRPr="00597BB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="00661E96">
         <w:t>33(2)</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00661E96">
         <w:t xml:space="preserve"> 99(1) item 4.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="83">
-    <w:p w14:paraId="37E87289" w14:textId="760A6209" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="86">
+    <w:p w14:paraId="37E87289" w14:textId="760A6209" w:rsidR="009938A4" w:rsidRDefault="009938A4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="007E7B25">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E7B25">
         <w:t xml:space="preserve"> NDIS Ac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">t ss </w:t>
       </w:r>
       <w:r w:rsidRPr="007E7B25">
         <w:t>40(2)(b)</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="007E7B25">
         <w:t xml:space="preserve"> 99(1) item</w:t>
       </w:r>
       <w:r w:rsidRPr="00661E96">
         <w:t xml:space="preserve"> 5.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="84">
-    <w:p w14:paraId="0B460E14" w14:textId="70615791" w:rsidR="00131CDC" w:rsidRPr="00B75F5F" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="87">
+    <w:p w14:paraId="16822D91" w14:textId="77777777" w:rsidR="009938A4" w:rsidRPr="00B75F5F" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t>NDIS Act ss 99(1), item 6; 47A(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="85">
-    <w:p w14:paraId="7C2884E4" w14:textId="36CBC504" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="88">
+    <w:p w14:paraId="1B1AD7F0" w14:textId="77777777" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B75F5F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B75F5F">
         <w:t xml:space="preserve"> NDIS Act ss 99(1), item 6A and item 6B; 47A(4)(b); 47A(5); 47A(8).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="86">
-    <w:p w14:paraId="6B7EB2E1" w14:textId="4AC85DB1" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
+  <w:endnote w:id="89">
+    <w:p w14:paraId="079E7BA3" w14:textId="77777777" w:rsidR="009938A4" w:rsidRDefault="009938A4" w:rsidP="0082429F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E13621">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E13621">
         <w:t xml:space="preserve"> NDIS Act ss 99(1) item 6C; 48(3)(c); 48(4).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="87">
+  <w:endnote w:id="90">
     <w:p w14:paraId="76A15C05" w14:textId="66256D4A" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00661E96">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00597BB5">
         <w:t xml:space="preserve">Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="00661E96">
         <w:t>99(1) item 17</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3C70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00661E96">
         <w:t>74(1)(b)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="88">
+  <w:endnote w:id="91">
     <w:p w14:paraId="27541671" w14:textId="48BEB97F" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 18</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>74(5)(c)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="89">
+  <w:endnote w:id="92">
     <w:p w14:paraId="5FEDB2CF" w14:textId="66555FA3" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 19</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>75(2)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="90">
+  <w:endnote w:id="93">
     <w:p w14:paraId="3CF18D29" w14:textId="47FD6F3E" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t>ss</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 99(1) item 19</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>75(3)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="91">
+  <w:endnote w:id="94">
     <w:p w14:paraId="19C12F32" w14:textId="1618C36B" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t>ss</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 99(1) item 20</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>86</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="92">
+  <w:endnote w:id="95">
     <w:p w14:paraId="233C47B7" w14:textId="2788B6DF" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 21</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>87</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="93">
+  <w:endnote w:id="96">
     <w:p w14:paraId="5A97F3F2" w14:textId="2768A676" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t>ss</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 99(1) item 22</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>89-91</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="94">
+  <w:endnote w:id="97">
     <w:p w14:paraId="12767B29" w14:textId="47AB111B" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 23</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 104.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="95">
+  <w:endnote w:id="98">
     <w:p w14:paraId="665F8B1D" w14:textId="131C6BE8" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="009843EB">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 24</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 104(5A).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="96">
+  <w:endnote w:id="99">
     <w:p w14:paraId="7A68D2B7" w14:textId="630D278B" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 25</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 105(4)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="97">
+  <w:endnote w:id="100">
     <w:p w14:paraId="2268A800" w14:textId="4BF6DF0C" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 25</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 105(4)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="98">
+  <w:endnote w:id="101">
     <w:p w14:paraId="2401C2AC" w14:textId="77C75BFB" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 26</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 111.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="99">
+  <w:endnote w:id="102">
     <w:p w14:paraId="7295FC93" w14:textId="3BBE1E13" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 27</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 116.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="100">
+  <w:endnote w:id="103">
     <w:p w14:paraId="7F07872A" w14:textId="7D1F0475" w:rsidR="00131CDC" w:rsidRPr="002024BD" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ss </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) item 29</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 190.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="101">
+  <w:endnote w:id="104">
     <w:p w14:paraId="5ED94886" w14:textId="1E8F288D" w:rsidR="00131CDC" w:rsidRPr="004C3DD8" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002024BD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> NDIS Act ss</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>99(1) items</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t>30-33</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 193</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002024BD">
         <w:t xml:space="preserve"> 195.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="102">
+  <w:endnote w:id="105">
     <w:p w14:paraId="50C016AB" w14:textId="5B53DE62" w:rsidR="00131CDC" w:rsidRPr="00626663" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00626663">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00626663">
         <w:t xml:space="preserve"> NDIS Act s 99(2); NDIS (SDA) Rules r 26(3).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="103">
+  <w:endnote w:id="106">
     <w:p w14:paraId="74327DBA" w14:textId="0EB0798F" w:rsidR="00131CDC" w:rsidRDefault="00131CDC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00626663">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00626663">
         <w:t xml:space="preserve"> NDIS Act s 99(2); NDIS (SDA) Rules r 27(4).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10592,118 +10177,125 @@
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AA01671" w14:textId="58C06690" w:rsidR="004A069D" w:rsidRDefault="00000000" w:rsidP="004A069D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AA01671" w14:textId="02E8BD4A" w:rsidR="004A069D" w:rsidRDefault="00000000" w:rsidP="004A069D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1517222618"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
+        <w:r w:rsidR="00E50F2F">
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00AA686C">
+          <w:t>8</w:t>
+        </w:r>
         <w:r w:rsidR="00114D4C">
-          <w:t xml:space="preserve">04 </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00DB4F5A">
           <w:t>August</w:t>
         </w:r>
         <w:r w:rsidR="00F304FD">
           <w:t xml:space="preserve"> 2026</w:t>
         </w:r>
         <w:r w:rsidR="004A069D">
           <w:tab/>
           <w:t>Reviewing our decisions</w:t>
         </w:r>
         <w:r w:rsidR="004A069D">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="004A069D" w:rsidRPr="000A151B">
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidR="004A069D" w:rsidRPr="000A151B">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -10816,99 +10408,109 @@
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6608870A" w14:textId="77777777" w:rsidR="00BD0AA3" w:rsidRDefault="00BD0AA3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73DE70D5" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6" w:rsidP="006A7B2E">
+    <w:p w14:paraId="03CECE69" w14:textId="77777777" w:rsidR="003A700D" w:rsidRDefault="003A700D" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64EC34A2" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6" w:rsidP="006A7B2E">
+    <w:p w14:paraId="07C254F5" w14:textId="77777777" w:rsidR="003A700D" w:rsidRDefault="003A700D" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A16BF9D" w14:textId="77777777" w:rsidR="00A424C6" w:rsidRDefault="00A424C6">
+    <w:p w14:paraId="0F5ADFDB" w14:textId="77777777" w:rsidR="003A700D" w:rsidRDefault="003A700D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E7AC740" w14:textId="36D5B00A" w:rsidR="00EC36AC" w:rsidRPr="00E81DE3" w:rsidRDefault="00EC36AC" w:rsidP="00EC36AC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E7AC740" w14:textId="0E24AE9B" w:rsidR="00EC36AC" w:rsidRPr="00E81DE3" w:rsidRDefault="00CD09E9" w:rsidP="00204847">
     <w:pPr>
       <w:tabs>
+        <w:tab w:val="left" w:pos="3765"/>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9868"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00393F5D">
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                           </w:t>
+    </w:r>
+    <w:r w:rsidR="00EC36AC" w:rsidRPr="00393F5D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="373ABA37" wp14:editId="6306B342">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="651534220" name="Picture 651534220" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -10920,52 +10522,278 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="030D4456"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1DEED06"/>
+    <w:lvl w:ilvl="0" w:tplc="93CEB41E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="71C860D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5D0052F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="71786132">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4DD0BD48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="26366D44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="662ABF00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="06761586">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2152B708">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04803FD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E356DDE4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFC86786">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1818B2A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F63E3A26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1DFC8D78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C884FC42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1500F2BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B0E49E28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0F80FF80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="61D80554">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B585DAF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8C07616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11070,51 +10898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD0E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A40CE7DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11183,51 +11011,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="144673BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6304E926"/>
     <w:lvl w:ilvl="0" w:tplc="ADC4D734">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11295,51 +11123,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18C74D64"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="837237F6"/>
+    <w:lvl w:ilvl="0" w:tplc="41B4FC64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="54A26346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DD92D816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6298C1FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9C201CF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D47E92A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7CFE9DB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E048D682">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C5BA1A16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B3A2E97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21F0457E"/>
+    <w:lvl w:ilvl="0" w:tplc="76703906">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0966D750">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9988A1A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7A8A8A80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BB2C1112">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="327E6950">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B80C4472">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="230CDCD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3CB2CA24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CE525D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="786AE23C"/>
     <w:lvl w:ilvl="0" w:tplc="AC70E17E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A82E282">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="233AAB70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -11381,51 +11435,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B0FC6A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F08BCAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A954A1F4"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11495,51 +11549,200 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21B84D2A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="049C1E72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -11612,54 +11815,54 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="267763E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="527271E0"/>
+    <w:tmpl w:val="DEFACDEE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -11725,51 +11928,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6823ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E16EBD38"/>
+    <w:lvl w:ilvl="0" w:tplc="A238F106">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0A084B74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0BFACDC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="487649CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="51D60DC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D0945F8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A7F61D8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B8422E8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CBB0B6AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31EF56EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="79787B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11874,51 +12190,503 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32436651"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF88002A"/>
+    <w:lvl w:ilvl="0" w:tplc="6F242F38">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38555F9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B506220"/>
+    <w:lvl w:ilvl="0" w:tplc="766EF62A">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38652CC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DCA5070"/>
+    <w:lvl w:ilvl="0" w:tplc="02C6CB98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4612B5FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="53E8461A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D03C0E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="806C2A3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E9EED806">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E2F0ADEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="91ECAA92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="473063C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45367D4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F504440"/>
+    <w:lvl w:ilvl="0" w:tplc="CF84B416">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="42B2FA64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7F16E88C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F3489CFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3780AB34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5DCA88D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E5B62398">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C498AB64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A73C35A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA42474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5216AA84"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11987,51 +12755,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="521D63E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B90B5EC"/>
+    <w:lvl w:ilvl="0" w:tplc="D51ACEAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F8E292E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="85B00F9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F02A0EF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A1E45AE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="776CD4A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EA2AD3E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B42450C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F7F07320">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="599E5B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DBA01B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12100,51 +12981,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12217,51 +13098,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DA30D15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="249E1178"/>
+    <w:lvl w:ilvl="0" w:tplc="721E560A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3AB81E60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BE74074A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F7A62AF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DCCE5FA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="182EDE98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F2D0CA22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="24BCB676">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5F98B948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -12334,51 +13328,363 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="689021E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="865C12F2"/>
+    <w:lvl w:ilvl="0" w:tplc="44C6DBD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D82CA15C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ADAC0B9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C87A8D30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E116A250">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="69CC3B02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="03F42062">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D69A4F3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="071AE93C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C681ADA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="99667370"/>
+    <w:lvl w:ilvl="0" w:tplc="1E9E1644">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B6D24072">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D87A5DB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9956F8C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="71D0BA4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6186EADC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AB0429E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="70D654EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EFC4C8A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77263A0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC08F166"/>
+    <w:lvl w:ilvl="0" w:tplc="984ADB64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4704DBB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DC80CBA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="22BA9200">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9978FCB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="073E56AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="219A81A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FF1A50FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="26B2F612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="776360DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B6A1CDE"/>
     <w:lvl w:ilvl="0" w:tplc="EFD0BF4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CE9844D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -12447,51 +13753,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF9A747C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5D40D24C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B9847E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="377CDC72"/>
     <w:lvl w:ilvl="0" w:tplc="86BEA726">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D65E5A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="46048D5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -12533,435 +13839,621 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2E0E2AFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="369EB058">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DD05592"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2494A5BA"/>
+    <w:lvl w:ilvl="0" w:tplc="66A4FCFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3D8A6B18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D602BBA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4EAC6CDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FAD45028">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5EDC7C9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A558AE16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08DE8BCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2A5C6874">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1414665557">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="386532401">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="139466576">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="272136745">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="198664061">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1980575301">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1622303438">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1174495126">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1844583887">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="928999318">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1954314445">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1349480051">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2054304356">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1525360669">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1929537947">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="90853547">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="695273850">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="825390954">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="704915285">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1431198162">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1424958143">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="51123359">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="386532401">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="23" w16cid:durableId="1185560106">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="139466576">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="24" w16cid:durableId="745806692">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="272136745">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="25" w16cid:durableId="1367635907">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="198664061">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="26" w16cid:durableId="514999788">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1980575301">
+  <w:num w:numId="27" w16cid:durableId="929385548">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="429012175">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1870214005">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="723140695">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1622303438">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="31" w16cid:durableId="962737496">
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="96"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00671983"/>
     <w:rsid w:val="000018E2"/>
     <w:rsid w:val="00001A20"/>
     <w:rsid w:val="00002957"/>
     <w:rsid w:val="00002ADB"/>
+    <w:rsid w:val="0000355D"/>
     <w:rsid w:val="0000372D"/>
     <w:rsid w:val="0000378A"/>
     <w:rsid w:val="00003E13"/>
     <w:rsid w:val="00003F29"/>
     <w:rsid w:val="0000469B"/>
     <w:rsid w:val="00005C1A"/>
     <w:rsid w:val="0000601A"/>
     <w:rsid w:val="000066E9"/>
     <w:rsid w:val="00006C1F"/>
+    <w:rsid w:val="000078B9"/>
     <w:rsid w:val="00007FC6"/>
     <w:rsid w:val="000100DA"/>
     <w:rsid w:val="00010AD5"/>
     <w:rsid w:val="00010DF2"/>
     <w:rsid w:val="00011AB7"/>
     <w:rsid w:val="00012695"/>
     <w:rsid w:val="000131FA"/>
     <w:rsid w:val="000132FF"/>
     <w:rsid w:val="000139C2"/>
     <w:rsid w:val="00013A46"/>
     <w:rsid w:val="000148A1"/>
     <w:rsid w:val="000148B3"/>
     <w:rsid w:val="00014DD0"/>
     <w:rsid w:val="00015162"/>
     <w:rsid w:val="000151DA"/>
     <w:rsid w:val="00015234"/>
     <w:rsid w:val="00015B66"/>
     <w:rsid w:val="00015E65"/>
     <w:rsid w:val="00016811"/>
     <w:rsid w:val="00017489"/>
     <w:rsid w:val="00017C1C"/>
+    <w:rsid w:val="00017D32"/>
     <w:rsid w:val="000205BF"/>
     <w:rsid w:val="000217AC"/>
+    <w:rsid w:val="00021EE3"/>
     <w:rsid w:val="00021F1F"/>
     <w:rsid w:val="00022F2E"/>
     <w:rsid w:val="00023146"/>
     <w:rsid w:val="00023769"/>
     <w:rsid w:val="00023C81"/>
     <w:rsid w:val="00023E77"/>
     <w:rsid w:val="00023E8D"/>
     <w:rsid w:val="00024147"/>
     <w:rsid w:val="00024150"/>
     <w:rsid w:val="000249A1"/>
     <w:rsid w:val="00024AFB"/>
     <w:rsid w:val="00024D46"/>
     <w:rsid w:val="00024D70"/>
     <w:rsid w:val="00025944"/>
     <w:rsid w:val="00025AC2"/>
     <w:rsid w:val="000264AE"/>
     <w:rsid w:val="000266E0"/>
     <w:rsid w:val="0002741C"/>
     <w:rsid w:val="00027606"/>
     <w:rsid w:val="00027968"/>
     <w:rsid w:val="00027C17"/>
     <w:rsid w:val="000302BE"/>
     <w:rsid w:val="0003130B"/>
     <w:rsid w:val="000313EB"/>
     <w:rsid w:val="00031B6D"/>
     <w:rsid w:val="00032731"/>
     <w:rsid w:val="00032847"/>
     <w:rsid w:val="00033144"/>
     <w:rsid w:val="0003316E"/>
     <w:rsid w:val="00033C07"/>
     <w:rsid w:val="000345EA"/>
     <w:rsid w:val="00034638"/>
     <w:rsid w:val="00034D4F"/>
     <w:rsid w:val="00034F8B"/>
     <w:rsid w:val="00035730"/>
     <w:rsid w:val="00036048"/>
     <w:rsid w:val="0003706C"/>
     <w:rsid w:val="000376C3"/>
     <w:rsid w:val="00037A2E"/>
     <w:rsid w:val="00037C3A"/>
     <w:rsid w:val="0004041C"/>
     <w:rsid w:val="00040D15"/>
     <w:rsid w:val="00040D9B"/>
     <w:rsid w:val="00040E0B"/>
+    <w:rsid w:val="0004129F"/>
+    <w:rsid w:val="00041482"/>
     <w:rsid w:val="000416DE"/>
+    <w:rsid w:val="00041DC3"/>
     <w:rsid w:val="000428AF"/>
     <w:rsid w:val="00042ACF"/>
     <w:rsid w:val="00043B2F"/>
     <w:rsid w:val="000443D9"/>
     <w:rsid w:val="0004454B"/>
     <w:rsid w:val="00044756"/>
     <w:rsid w:val="0004491C"/>
     <w:rsid w:val="000449E8"/>
     <w:rsid w:val="00044D55"/>
     <w:rsid w:val="00046A00"/>
     <w:rsid w:val="000472BE"/>
     <w:rsid w:val="00047984"/>
     <w:rsid w:val="000479A2"/>
+    <w:rsid w:val="00047BFE"/>
     <w:rsid w:val="00047FD5"/>
     <w:rsid w:val="0005000A"/>
     <w:rsid w:val="00050153"/>
     <w:rsid w:val="000506DF"/>
     <w:rsid w:val="000511D9"/>
     <w:rsid w:val="000512E3"/>
     <w:rsid w:val="000515DD"/>
+    <w:rsid w:val="000516CF"/>
     <w:rsid w:val="00051FDD"/>
     <w:rsid w:val="0005262E"/>
     <w:rsid w:val="000527BD"/>
     <w:rsid w:val="00052C41"/>
     <w:rsid w:val="0005301E"/>
     <w:rsid w:val="000531F8"/>
     <w:rsid w:val="00053FC7"/>
     <w:rsid w:val="00054F5E"/>
     <w:rsid w:val="00055500"/>
     <w:rsid w:val="00056034"/>
     <w:rsid w:val="00056460"/>
     <w:rsid w:val="00056BF7"/>
+    <w:rsid w:val="00056DDE"/>
     <w:rsid w:val="00056FF5"/>
     <w:rsid w:val="0005708E"/>
     <w:rsid w:val="0005751E"/>
+    <w:rsid w:val="0005759F"/>
     <w:rsid w:val="0005775E"/>
     <w:rsid w:val="0005798A"/>
     <w:rsid w:val="00057A59"/>
     <w:rsid w:val="00057E64"/>
     <w:rsid w:val="000601E9"/>
     <w:rsid w:val="00060264"/>
     <w:rsid w:val="00060546"/>
     <w:rsid w:val="00060578"/>
+    <w:rsid w:val="0006092B"/>
     <w:rsid w:val="00061244"/>
     <w:rsid w:val="0006137E"/>
     <w:rsid w:val="00061C61"/>
     <w:rsid w:val="00061ECF"/>
     <w:rsid w:val="000624E3"/>
     <w:rsid w:val="0006256C"/>
     <w:rsid w:val="0006269A"/>
     <w:rsid w:val="00062890"/>
     <w:rsid w:val="00062D01"/>
     <w:rsid w:val="000633C8"/>
+    <w:rsid w:val="00063740"/>
     <w:rsid w:val="00063A5F"/>
     <w:rsid w:val="00063AA9"/>
     <w:rsid w:val="00064431"/>
     <w:rsid w:val="0006444A"/>
     <w:rsid w:val="000658E0"/>
     <w:rsid w:val="00065CDC"/>
     <w:rsid w:val="00065D90"/>
     <w:rsid w:val="00066753"/>
     <w:rsid w:val="00066894"/>
     <w:rsid w:val="0006746C"/>
     <w:rsid w:val="0006767F"/>
     <w:rsid w:val="0006786B"/>
     <w:rsid w:val="00067D44"/>
     <w:rsid w:val="00067FE2"/>
     <w:rsid w:val="00070276"/>
     <w:rsid w:val="000706F1"/>
     <w:rsid w:val="00070B01"/>
     <w:rsid w:val="00070BE5"/>
     <w:rsid w:val="00071434"/>
     <w:rsid w:val="00072854"/>
     <w:rsid w:val="00072C40"/>
     <w:rsid w:val="000734AA"/>
     <w:rsid w:val="00073796"/>
     <w:rsid w:val="00073C84"/>
     <w:rsid w:val="00073E64"/>
     <w:rsid w:val="00073E7E"/>
     <w:rsid w:val="000742E6"/>
     <w:rsid w:val="000743F4"/>
     <w:rsid w:val="0007470B"/>
     <w:rsid w:val="0007471C"/>
     <w:rsid w:val="0007495D"/>
     <w:rsid w:val="00074CB5"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00075400"/>
     <w:rsid w:val="0007583D"/>
     <w:rsid w:val="00075D5A"/>
     <w:rsid w:val="00076224"/>
     <w:rsid w:val="000767C7"/>
+    <w:rsid w:val="00076880"/>
     <w:rsid w:val="00076BF9"/>
     <w:rsid w:val="00076F2B"/>
     <w:rsid w:val="00077238"/>
     <w:rsid w:val="0007728B"/>
     <w:rsid w:val="000779C0"/>
     <w:rsid w:val="00077CE0"/>
     <w:rsid w:val="00081B96"/>
     <w:rsid w:val="00082549"/>
     <w:rsid w:val="00082D7C"/>
     <w:rsid w:val="00082E3E"/>
+    <w:rsid w:val="000832F0"/>
     <w:rsid w:val="0008347A"/>
     <w:rsid w:val="000834C9"/>
     <w:rsid w:val="00083EBE"/>
     <w:rsid w:val="0008427F"/>
     <w:rsid w:val="000843C7"/>
     <w:rsid w:val="000854AA"/>
     <w:rsid w:val="000854B1"/>
     <w:rsid w:val="000863DD"/>
     <w:rsid w:val="000866CD"/>
     <w:rsid w:val="00087242"/>
     <w:rsid w:val="000877BB"/>
     <w:rsid w:val="00087BE7"/>
     <w:rsid w:val="0009054F"/>
     <w:rsid w:val="000907BC"/>
     <w:rsid w:val="00090B9F"/>
     <w:rsid w:val="000910E4"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00091AFD"/>
     <w:rsid w:val="0009236B"/>
     <w:rsid w:val="0009265A"/>
     <w:rsid w:val="00093043"/>
     <w:rsid w:val="00093E3F"/>
     <w:rsid w:val="00094212"/>
     <w:rsid w:val="0009483A"/>
     <w:rsid w:val="000948E2"/>
     <w:rsid w:val="00094E7E"/>
     <w:rsid w:val="00095218"/>
     <w:rsid w:val="000953D8"/>
     <w:rsid w:val="000953E9"/>
     <w:rsid w:val="00095702"/>
     <w:rsid w:val="00096308"/>
     <w:rsid w:val="0009635F"/>
     <w:rsid w:val="000969FB"/>
     <w:rsid w:val="000973A1"/>
     <w:rsid w:val="00097A4D"/>
     <w:rsid w:val="00097EC4"/>
     <w:rsid w:val="000A0144"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A151B"/>
     <w:rsid w:val="000A17FE"/>
     <w:rsid w:val="000A19CB"/>
+    <w:rsid w:val="000A1D05"/>
     <w:rsid w:val="000A27D9"/>
     <w:rsid w:val="000A2854"/>
+    <w:rsid w:val="000A33BC"/>
     <w:rsid w:val="000A348A"/>
     <w:rsid w:val="000A3BBC"/>
     <w:rsid w:val="000A410B"/>
     <w:rsid w:val="000A451E"/>
     <w:rsid w:val="000A499D"/>
     <w:rsid w:val="000A510E"/>
     <w:rsid w:val="000A54CD"/>
     <w:rsid w:val="000A5BF5"/>
     <w:rsid w:val="000A5E49"/>
     <w:rsid w:val="000A679C"/>
+    <w:rsid w:val="000A6A51"/>
     <w:rsid w:val="000A6FCC"/>
     <w:rsid w:val="000A7543"/>
     <w:rsid w:val="000A7F80"/>
     <w:rsid w:val="000B0DD0"/>
     <w:rsid w:val="000B2132"/>
     <w:rsid w:val="000B22D5"/>
     <w:rsid w:val="000B3162"/>
     <w:rsid w:val="000B33E2"/>
     <w:rsid w:val="000B393F"/>
     <w:rsid w:val="000B3C70"/>
     <w:rsid w:val="000B3D51"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B40AA"/>
     <w:rsid w:val="000B44F8"/>
     <w:rsid w:val="000B4E24"/>
     <w:rsid w:val="000B5160"/>
     <w:rsid w:val="000B52A9"/>
     <w:rsid w:val="000B56BC"/>
     <w:rsid w:val="000B6312"/>
     <w:rsid w:val="000B6666"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B72A1"/>
     <w:rsid w:val="000C0853"/>
     <w:rsid w:val="000C09C9"/>
     <w:rsid w:val="000C17B0"/>
     <w:rsid w:val="000C18E2"/>
     <w:rsid w:val="000C1B68"/>
     <w:rsid w:val="000C218B"/>
     <w:rsid w:val="000C21F9"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C38FF"/>
     <w:rsid w:val="000C401C"/>
     <w:rsid w:val="000C410C"/>
     <w:rsid w:val="000C4775"/>
     <w:rsid w:val="000C5137"/>
+    <w:rsid w:val="000C55A3"/>
     <w:rsid w:val="000C57BE"/>
     <w:rsid w:val="000C5B29"/>
     <w:rsid w:val="000C5D96"/>
     <w:rsid w:val="000C5F1C"/>
     <w:rsid w:val="000C6D93"/>
     <w:rsid w:val="000C7B15"/>
     <w:rsid w:val="000C7B57"/>
     <w:rsid w:val="000D0DAD"/>
     <w:rsid w:val="000D12F4"/>
     <w:rsid w:val="000D17D7"/>
     <w:rsid w:val="000D19CA"/>
     <w:rsid w:val="000D1C56"/>
     <w:rsid w:val="000D1FDB"/>
     <w:rsid w:val="000D293F"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D3179"/>
+    <w:rsid w:val="000D33DD"/>
     <w:rsid w:val="000D456E"/>
     <w:rsid w:val="000D4A32"/>
     <w:rsid w:val="000D4E1B"/>
     <w:rsid w:val="000D5124"/>
     <w:rsid w:val="000D57FB"/>
     <w:rsid w:val="000D5F37"/>
     <w:rsid w:val="000D60D4"/>
     <w:rsid w:val="000D700C"/>
+    <w:rsid w:val="000D75AD"/>
     <w:rsid w:val="000E0026"/>
     <w:rsid w:val="000E00C1"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E0E8A"/>
     <w:rsid w:val="000E130A"/>
     <w:rsid w:val="000E148A"/>
     <w:rsid w:val="000E229A"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E35A2"/>
+    <w:rsid w:val="000E3D57"/>
     <w:rsid w:val="000E3DC2"/>
     <w:rsid w:val="000E466A"/>
     <w:rsid w:val="000E4E83"/>
     <w:rsid w:val="000E547C"/>
     <w:rsid w:val="000E593F"/>
     <w:rsid w:val="000E5CC3"/>
     <w:rsid w:val="000E5F75"/>
     <w:rsid w:val="000E6866"/>
     <w:rsid w:val="000E73B7"/>
     <w:rsid w:val="000E78FF"/>
     <w:rsid w:val="000E7C93"/>
     <w:rsid w:val="000F0A07"/>
     <w:rsid w:val="000F157C"/>
     <w:rsid w:val="000F167D"/>
     <w:rsid w:val="000F1DAF"/>
     <w:rsid w:val="000F1F20"/>
     <w:rsid w:val="000F2321"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F3D35"/>
     <w:rsid w:val="000F3FD0"/>
     <w:rsid w:val="000F4051"/>
     <w:rsid w:val="000F53FD"/>
     <w:rsid w:val="000F5462"/>
     <w:rsid w:val="000F5510"/>
     <w:rsid w:val="000F6566"/>
@@ -12974,613 +14466,659 @@
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="001004A2"/>
     <w:rsid w:val="001007F0"/>
     <w:rsid w:val="00100E93"/>
     <w:rsid w:val="00101105"/>
     <w:rsid w:val="0010138C"/>
     <w:rsid w:val="00101776"/>
     <w:rsid w:val="00101BA5"/>
     <w:rsid w:val="00101E59"/>
     <w:rsid w:val="001024B2"/>
     <w:rsid w:val="00102BAF"/>
     <w:rsid w:val="00102FE2"/>
     <w:rsid w:val="00103601"/>
     <w:rsid w:val="00104C15"/>
     <w:rsid w:val="00104F99"/>
     <w:rsid w:val="00105299"/>
     <w:rsid w:val="001056A8"/>
     <w:rsid w:val="00105A65"/>
     <w:rsid w:val="00105EDA"/>
     <w:rsid w:val="001063A9"/>
     <w:rsid w:val="0010707E"/>
     <w:rsid w:val="001071D8"/>
     <w:rsid w:val="00107962"/>
     <w:rsid w:val="00107B87"/>
     <w:rsid w:val="00107D05"/>
+    <w:rsid w:val="0011053D"/>
     <w:rsid w:val="00110B5D"/>
+    <w:rsid w:val="00111130"/>
     <w:rsid w:val="00111280"/>
     <w:rsid w:val="001113D4"/>
     <w:rsid w:val="00111607"/>
+    <w:rsid w:val="00111752"/>
     <w:rsid w:val="00111945"/>
     <w:rsid w:val="00111D93"/>
     <w:rsid w:val="00112A38"/>
+    <w:rsid w:val="00112B25"/>
     <w:rsid w:val="0011307B"/>
     <w:rsid w:val="0011358E"/>
     <w:rsid w:val="001136F4"/>
     <w:rsid w:val="00113B90"/>
     <w:rsid w:val="00114631"/>
     <w:rsid w:val="00114810"/>
     <w:rsid w:val="00114BAD"/>
     <w:rsid w:val="00114D4C"/>
     <w:rsid w:val="0011610B"/>
     <w:rsid w:val="001164DD"/>
     <w:rsid w:val="0011793F"/>
     <w:rsid w:val="001179BB"/>
     <w:rsid w:val="00117A23"/>
     <w:rsid w:val="00120711"/>
     <w:rsid w:val="001212F3"/>
     <w:rsid w:val="001216C1"/>
     <w:rsid w:val="00122ED1"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="001239A1"/>
     <w:rsid w:val="001245A2"/>
     <w:rsid w:val="0012461A"/>
     <w:rsid w:val="00124B4F"/>
     <w:rsid w:val="00124CDA"/>
     <w:rsid w:val="00124D13"/>
     <w:rsid w:val="0012574B"/>
+    <w:rsid w:val="00125957"/>
     <w:rsid w:val="00126106"/>
     <w:rsid w:val="001263F9"/>
     <w:rsid w:val="001267C1"/>
     <w:rsid w:val="0012750B"/>
     <w:rsid w:val="00130890"/>
     <w:rsid w:val="00131424"/>
     <w:rsid w:val="001314B1"/>
     <w:rsid w:val="001319DA"/>
     <w:rsid w:val="00131CDC"/>
     <w:rsid w:val="00131D1E"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132626"/>
     <w:rsid w:val="001329A6"/>
     <w:rsid w:val="00132BCF"/>
     <w:rsid w:val="00132FED"/>
+    <w:rsid w:val="00133722"/>
     <w:rsid w:val="0013373E"/>
     <w:rsid w:val="00135044"/>
     <w:rsid w:val="00135123"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="00135ACB"/>
+    <w:rsid w:val="00135FED"/>
     <w:rsid w:val="0013604C"/>
     <w:rsid w:val="00136232"/>
     <w:rsid w:val="001363C0"/>
     <w:rsid w:val="00136404"/>
     <w:rsid w:val="00137856"/>
     <w:rsid w:val="001408C0"/>
     <w:rsid w:val="00140A09"/>
+    <w:rsid w:val="0014135D"/>
     <w:rsid w:val="001413FD"/>
     <w:rsid w:val="00141472"/>
     <w:rsid w:val="00141B10"/>
     <w:rsid w:val="00142478"/>
     <w:rsid w:val="001428DF"/>
     <w:rsid w:val="00142BDB"/>
     <w:rsid w:val="00143213"/>
     <w:rsid w:val="00143795"/>
     <w:rsid w:val="00144187"/>
     <w:rsid w:val="00144244"/>
     <w:rsid w:val="00144398"/>
     <w:rsid w:val="00144753"/>
     <w:rsid w:val="00144B4B"/>
     <w:rsid w:val="001450B6"/>
     <w:rsid w:val="001458AF"/>
     <w:rsid w:val="00145D6D"/>
     <w:rsid w:val="00146865"/>
     <w:rsid w:val="00146CA9"/>
     <w:rsid w:val="00147020"/>
     <w:rsid w:val="0014704E"/>
     <w:rsid w:val="00147587"/>
     <w:rsid w:val="00147BBE"/>
     <w:rsid w:val="00147F0D"/>
     <w:rsid w:val="00150236"/>
     <w:rsid w:val="00150D57"/>
     <w:rsid w:val="001511AC"/>
     <w:rsid w:val="001512B1"/>
     <w:rsid w:val="0015160D"/>
     <w:rsid w:val="00151773"/>
     <w:rsid w:val="001518CF"/>
     <w:rsid w:val="001522C7"/>
     <w:rsid w:val="001523FA"/>
     <w:rsid w:val="001526A3"/>
     <w:rsid w:val="00152B77"/>
+    <w:rsid w:val="00152E52"/>
     <w:rsid w:val="00153066"/>
     <w:rsid w:val="001532CC"/>
     <w:rsid w:val="001537D6"/>
     <w:rsid w:val="00153D68"/>
     <w:rsid w:val="00154175"/>
     <w:rsid w:val="00154AF8"/>
     <w:rsid w:val="0015514F"/>
     <w:rsid w:val="00155295"/>
     <w:rsid w:val="001556FD"/>
     <w:rsid w:val="001558DD"/>
     <w:rsid w:val="00155AEE"/>
     <w:rsid w:val="001560E6"/>
     <w:rsid w:val="001560E9"/>
     <w:rsid w:val="00156247"/>
     <w:rsid w:val="00156A65"/>
     <w:rsid w:val="00157ADE"/>
     <w:rsid w:val="00157B4C"/>
     <w:rsid w:val="00157C96"/>
     <w:rsid w:val="00157F7C"/>
     <w:rsid w:val="00157F83"/>
     <w:rsid w:val="001601FC"/>
     <w:rsid w:val="00160319"/>
     <w:rsid w:val="00161126"/>
     <w:rsid w:val="0016119F"/>
     <w:rsid w:val="00161321"/>
     <w:rsid w:val="00161A7C"/>
     <w:rsid w:val="00162B89"/>
     <w:rsid w:val="001639E6"/>
+    <w:rsid w:val="00163A06"/>
     <w:rsid w:val="0016406A"/>
     <w:rsid w:val="0016429B"/>
     <w:rsid w:val="001642F9"/>
+    <w:rsid w:val="00164DF1"/>
     <w:rsid w:val="00164E0F"/>
     <w:rsid w:val="00164E5D"/>
     <w:rsid w:val="001652D8"/>
     <w:rsid w:val="0016557F"/>
     <w:rsid w:val="001656B9"/>
     <w:rsid w:val="00166374"/>
     <w:rsid w:val="00166FDB"/>
     <w:rsid w:val="001675BA"/>
     <w:rsid w:val="00170B14"/>
+    <w:rsid w:val="00170B73"/>
     <w:rsid w:val="00170C5B"/>
     <w:rsid w:val="00170FB3"/>
     <w:rsid w:val="0017182E"/>
     <w:rsid w:val="00171E0C"/>
     <w:rsid w:val="0017279B"/>
+    <w:rsid w:val="001727DE"/>
     <w:rsid w:val="0017309D"/>
     <w:rsid w:val="001732C6"/>
     <w:rsid w:val="00173711"/>
     <w:rsid w:val="00173828"/>
     <w:rsid w:val="001739AA"/>
     <w:rsid w:val="00173CCB"/>
     <w:rsid w:val="00173E42"/>
     <w:rsid w:val="001741BF"/>
     <w:rsid w:val="0017439A"/>
+    <w:rsid w:val="0017494E"/>
     <w:rsid w:val="00174DD8"/>
     <w:rsid w:val="001752E8"/>
     <w:rsid w:val="001753BC"/>
     <w:rsid w:val="001755F0"/>
+    <w:rsid w:val="001756FC"/>
     <w:rsid w:val="001757EA"/>
     <w:rsid w:val="0017613A"/>
     <w:rsid w:val="00176CB5"/>
     <w:rsid w:val="00176F06"/>
     <w:rsid w:val="00177330"/>
     <w:rsid w:val="001776FA"/>
     <w:rsid w:val="0017786A"/>
     <w:rsid w:val="00177F79"/>
     <w:rsid w:val="00180816"/>
     <w:rsid w:val="00180B1D"/>
     <w:rsid w:val="00180B42"/>
     <w:rsid w:val="00181464"/>
     <w:rsid w:val="00181E9F"/>
     <w:rsid w:val="00181EE7"/>
     <w:rsid w:val="00182D7D"/>
     <w:rsid w:val="00182F28"/>
     <w:rsid w:val="00182FAD"/>
     <w:rsid w:val="00183680"/>
+    <w:rsid w:val="00183A0F"/>
     <w:rsid w:val="00183DB4"/>
     <w:rsid w:val="00183E5E"/>
     <w:rsid w:val="001842B6"/>
     <w:rsid w:val="001842EA"/>
     <w:rsid w:val="0018556B"/>
     <w:rsid w:val="001859ED"/>
     <w:rsid w:val="0018645A"/>
+    <w:rsid w:val="0018653E"/>
     <w:rsid w:val="001869C7"/>
     <w:rsid w:val="00186AFC"/>
     <w:rsid w:val="00186BFE"/>
     <w:rsid w:val="00187ACF"/>
     <w:rsid w:val="00187DD3"/>
     <w:rsid w:val="001904B8"/>
     <w:rsid w:val="00190E10"/>
     <w:rsid w:val="00190FAE"/>
     <w:rsid w:val="00191313"/>
     <w:rsid w:val="0019174F"/>
     <w:rsid w:val="00191D31"/>
     <w:rsid w:val="00191E8D"/>
     <w:rsid w:val="00191F60"/>
     <w:rsid w:val="001921D4"/>
     <w:rsid w:val="00192237"/>
     <w:rsid w:val="00193CC6"/>
     <w:rsid w:val="00193D72"/>
     <w:rsid w:val="00193E47"/>
     <w:rsid w:val="00194E45"/>
     <w:rsid w:val="00195533"/>
     <w:rsid w:val="00195E4C"/>
     <w:rsid w:val="001963E2"/>
     <w:rsid w:val="001966BC"/>
     <w:rsid w:val="0019684E"/>
     <w:rsid w:val="001969ED"/>
     <w:rsid w:val="00196E85"/>
     <w:rsid w:val="001971B6"/>
+    <w:rsid w:val="001974EE"/>
     <w:rsid w:val="0019761A"/>
     <w:rsid w:val="00197A95"/>
     <w:rsid w:val="00197E94"/>
     <w:rsid w:val="001A0107"/>
     <w:rsid w:val="001A02E4"/>
     <w:rsid w:val="001A038E"/>
     <w:rsid w:val="001A1A3D"/>
     <w:rsid w:val="001A1AF0"/>
     <w:rsid w:val="001A1B45"/>
     <w:rsid w:val="001A2348"/>
     <w:rsid w:val="001A35A2"/>
     <w:rsid w:val="001A39E2"/>
     <w:rsid w:val="001A3D64"/>
     <w:rsid w:val="001A4832"/>
     <w:rsid w:val="001A4BBB"/>
     <w:rsid w:val="001A4EB1"/>
     <w:rsid w:val="001A5E20"/>
     <w:rsid w:val="001A61D8"/>
     <w:rsid w:val="001A6CB9"/>
     <w:rsid w:val="001A750E"/>
     <w:rsid w:val="001A7554"/>
     <w:rsid w:val="001A7686"/>
     <w:rsid w:val="001A7C21"/>
     <w:rsid w:val="001B04A9"/>
     <w:rsid w:val="001B0561"/>
     <w:rsid w:val="001B0D40"/>
     <w:rsid w:val="001B0F40"/>
     <w:rsid w:val="001B13C6"/>
     <w:rsid w:val="001B19C0"/>
     <w:rsid w:val="001B1CFF"/>
     <w:rsid w:val="001B2281"/>
     <w:rsid w:val="001B22D2"/>
     <w:rsid w:val="001B2878"/>
     <w:rsid w:val="001B2985"/>
     <w:rsid w:val="001B2AAE"/>
     <w:rsid w:val="001B2C5E"/>
     <w:rsid w:val="001B2CD6"/>
     <w:rsid w:val="001B30DE"/>
     <w:rsid w:val="001B4868"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4DE5"/>
     <w:rsid w:val="001B59A0"/>
     <w:rsid w:val="001B5A29"/>
     <w:rsid w:val="001B5D4A"/>
+    <w:rsid w:val="001B6133"/>
     <w:rsid w:val="001B623E"/>
     <w:rsid w:val="001B680E"/>
     <w:rsid w:val="001B6881"/>
     <w:rsid w:val="001B745E"/>
     <w:rsid w:val="001B781D"/>
     <w:rsid w:val="001B7899"/>
     <w:rsid w:val="001B7BDA"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001B7E36"/>
     <w:rsid w:val="001C03A0"/>
     <w:rsid w:val="001C058C"/>
     <w:rsid w:val="001C083B"/>
     <w:rsid w:val="001C0A0F"/>
     <w:rsid w:val="001C1B1C"/>
     <w:rsid w:val="001C245E"/>
     <w:rsid w:val="001C2A17"/>
+    <w:rsid w:val="001C2A35"/>
+    <w:rsid w:val="001C2E1F"/>
     <w:rsid w:val="001C37CB"/>
     <w:rsid w:val="001C3AFD"/>
     <w:rsid w:val="001C3DD0"/>
     <w:rsid w:val="001C4215"/>
     <w:rsid w:val="001C43FB"/>
     <w:rsid w:val="001C443E"/>
     <w:rsid w:val="001C4572"/>
     <w:rsid w:val="001C4F02"/>
     <w:rsid w:val="001C4F62"/>
     <w:rsid w:val="001C5021"/>
     <w:rsid w:val="001C5207"/>
     <w:rsid w:val="001C52A3"/>
     <w:rsid w:val="001C58E1"/>
     <w:rsid w:val="001C6002"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C63C4"/>
     <w:rsid w:val="001C6788"/>
     <w:rsid w:val="001C6D90"/>
     <w:rsid w:val="001C6EF5"/>
     <w:rsid w:val="001C79EE"/>
     <w:rsid w:val="001D0594"/>
     <w:rsid w:val="001D0BD6"/>
     <w:rsid w:val="001D17CE"/>
     <w:rsid w:val="001D1C56"/>
     <w:rsid w:val="001D2382"/>
     <w:rsid w:val="001D291D"/>
     <w:rsid w:val="001D2A15"/>
     <w:rsid w:val="001D2D29"/>
     <w:rsid w:val="001D2DC2"/>
     <w:rsid w:val="001D346D"/>
     <w:rsid w:val="001D4008"/>
     <w:rsid w:val="001D42E6"/>
     <w:rsid w:val="001D4383"/>
     <w:rsid w:val="001D4581"/>
     <w:rsid w:val="001D4834"/>
     <w:rsid w:val="001D4C73"/>
     <w:rsid w:val="001D52F7"/>
     <w:rsid w:val="001D5C57"/>
     <w:rsid w:val="001D5E07"/>
     <w:rsid w:val="001D666B"/>
     <w:rsid w:val="001D66C3"/>
     <w:rsid w:val="001D6ED6"/>
     <w:rsid w:val="001D742E"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001D7FE5"/>
+    <w:rsid w:val="001E06EB"/>
     <w:rsid w:val="001E0800"/>
     <w:rsid w:val="001E0C2F"/>
     <w:rsid w:val="001E15A5"/>
     <w:rsid w:val="001E15DD"/>
     <w:rsid w:val="001E164A"/>
     <w:rsid w:val="001E1D5C"/>
+    <w:rsid w:val="001E20B9"/>
     <w:rsid w:val="001E24C0"/>
     <w:rsid w:val="001E2815"/>
+    <w:rsid w:val="001E288E"/>
     <w:rsid w:val="001E301E"/>
     <w:rsid w:val="001E3461"/>
     <w:rsid w:val="001E3DE6"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E46A3"/>
     <w:rsid w:val="001E4D28"/>
     <w:rsid w:val="001E4D9C"/>
     <w:rsid w:val="001E5A99"/>
     <w:rsid w:val="001E674D"/>
     <w:rsid w:val="001E69B3"/>
     <w:rsid w:val="001E7010"/>
     <w:rsid w:val="001E7570"/>
     <w:rsid w:val="001E782F"/>
     <w:rsid w:val="001E7C6C"/>
     <w:rsid w:val="001F09B8"/>
     <w:rsid w:val="001F0D4F"/>
     <w:rsid w:val="001F0EC5"/>
     <w:rsid w:val="001F1376"/>
     <w:rsid w:val="001F198E"/>
     <w:rsid w:val="001F19DE"/>
     <w:rsid w:val="001F2264"/>
     <w:rsid w:val="001F24E5"/>
     <w:rsid w:val="001F25FB"/>
     <w:rsid w:val="001F2950"/>
     <w:rsid w:val="001F316A"/>
     <w:rsid w:val="001F328F"/>
     <w:rsid w:val="001F334A"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F3EAA"/>
     <w:rsid w:val="001F4519"/>
     <w:rsid w:val="001F4616"/>
     <w:rsid w:val="001F46F8"/>
     <w:rsid w:val="001F53E7"/>
     <w:rsid w:val="001F5C78"/>
     <w:rsid w:val="001F631E"/>
     <w:rsid w:val="001F68B5"/>
     <w:rsid w:val="001F6CFE"/>
     <w:rsid w:val="001F736D"/>
     <w:rsid w:val="001F73CB"/>
     <w:rsid w:val="001F7EA2"/>
     <w:rsid w:val="00200309"/>
     <w:rsid w:val="00200513"/>
     <w:rsid w:val="00200536"/>
     <w:rsid w:val="0020055A"/>
     <w:rsid w:val="00200AAE"/>
     <w:rsid w:val="002024BD"/>
     <w:rsid w:val="00202660"/>
     <w:rsid w:val="00202807"/>
     <w:rsid w:val="002030FD"/>
+    <w:rsid w:val="002033FD"/>
     <w:rsid w:val="0020377B"/>
     <w:rsid w:val="00204341"/>
     <w:rsid w:val="002045F2"/>
+    <w:rsid w:val="00204847"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00205253"/>
     <w:rsid w:val="002053BA"/>
+    <w:rsid w:val="002058BB"/>
+    <w:rsid w:val="0020594D"/>
     <w:rsid w:val="002062E0"/>
     <w:rsid w:val="0020677F"/>
     <w:rsid w:val="00206987"/>
     <w:rsid w:val="00206BE5"/>
     <w:rsid w:val="00207425"/>
     <w:rsid w:val="00207435"/>
     <w:rsid w:val="002106F5"/>
     <w:rsid w:val="00210981"/>
     <w:rsid w:val="00210EEE"/>
     <w:rsid w:val="002115DC"/>
     <w:rsid w:val="00211BCC"/>
     <w:rsid w:val="00211D83"/>
     <w:rsid w:val="0021202C"/>
     <w:rsid w:val="002121E4"/>
     <w:rsid w:val="002122A6"/>
     <w:rsid w:val="00212403"/>
     <w:rsid w:val="0021263E"/>
     <w:rsid w:val="00212ABF"/>
     <w:rsid w:val="002132F2"/>
     <w:rsid w:val="00213526"/>
     <w:rsid w:val="00213AB2"/>
     <w:rsid w:val="00213C9B"/>
     <w:rsid w:val="00213E1B"/>
     <w:rsid w:val="00213FAD"/>
     <w:rsid w:val="002140F8"/>
     <w:rsid w:val="002148EA"/>
     <w:rsid w:val="0021498E"/>
     <w:rsid w:val="00214D3F"/>
     <w:rsid w:val="00214DCF"/>
     <w:rsid w:val="00215620"/>
     <w:rsid w:val="00215734"/>
     <w:rsid w:val="00215CF2"/>
     <w:rsid w:val="00215DD4"/>
+    <w:rsid w:val="00216039"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="002167A2"/>
     <w:rsid w:val="002169E2"/>
     <w:rsid w:val="00216C56"/>
     <w:rsid w:val="002177D2"/>
     <w:rsid w:val="0022027E"/>
     <w:rsid w:val="002202C6"/>
     <w:rsid w:val="002203C5"/>
     <w:rsid w:val="00220CA5"/>
     <w:rsid w:val="00220F0B"/>
     <w:rsid w:val="002210FA"/>
     <w:rsid w:val="00221FB3"/>
     <w:rsid w:val="002228B4"/>
     <w:rsid w:val="0022318D"/>
     <w:rsid w:val="0022356F"/>
     <w:rsid w:val="002238F6"/>
     <w:rsid w:val="002240A8"/>
     <w:rsid w:val="0022490F"/>
     <w:rsid w:val="002255B4"/>
     <w:rsid w:val="002255D4"/>
     <w:rsid w:val="00225BC6"/>
     <w:rsid w:val="00225CC3"/>
     <w:rsid w:val="00225FE1"/>
     <w:rsid w:val="0022601E"/>
     <w:rsid w:val="00226542"/>
     <w:rsid w:val="00226611"/>
     <w:rsid w:val="002268BA"/>
     <w:rsid w:val="00226949"/>
     <w:rsid w:val="00226A69"/>
     <w:rsid w:val="00226C60"/>
     <w:rsid w:val="00227A5D"/>
     <w:rsid w:val="002301A8"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230544"/>
     <w:rsid w:val="002305C0"/>
+    <w:rsid w:val="00230F4C"/>
     <w:rsid w:val="002315AC"/>
     <w:rsid w:val="00231659"/>
     <w:rsid w:val="00231A5E"/>
     <w:rsid w:val="00232E10"/>
     <w:rsid w:val="002330C6"/>
     <w:rsid w:val="0023367F"/>
     <w:rsid w:val="002343CC"/>
     <w:rsid w:val="002348CD"/>
     <w:rsid w:val="00234DA0"/>
     <w:rsid w:val="00235594"/>
     <w:rsid w:val="00235A84"/>
     <w:rsid w:val="00235FA1"/>
     <w:rsid w:val="00236232"/>
+    <w:rsid w:val="002362F8"/>
     <w:rsid w:val="002363EE"/>
     <w:rsid w:val="0023672C"/>
     <w:rsid w:val="002368CF"/>
     <w:rsid w:val="0023715D"/>
     <w:rsid w:val="0023719E"/>
     <w:rsid w:val="00237A8E"/>
     <w:rsid w:val="0024023A"/>
     <w:rsid w:val="00240304"/>
     <w:rsid w:val="002406BC"/>
     <w:rsid w:val="00240C60"/>
     <w:rsid w:val="00241670"/>
     <w:rsid w:val="0024191E"/>
     <w:rsid w:val="0024193B"/>
     <w:rsid w:val="00241B87"/>
     <w:rsid w:val="00241DD1"/>
     <w:rsid w:val="00242302"/>
     <w:rsid w:val="00242A7F"/>
     <w:rsid w:val="00243554"/>
     <w:rsid w:val="00243796"/>
     <w:rsid w:val="002459F9"/>
     <w:rsid w:val="00245D3E"/>
     <w:rsid w:val="002468E4"/>
     <w:rsid w:val="00246B0F"/>
     <w:rsid w:val="00247051"/>
+    <w:rsid w:val="002473D4"/>
+    <w:rsid w:val="00247C08"/>
     <w:rsid w:val="002502FC"/>
     <w:rsid w:val="00250895"/>
     <w:rsid w:val="0025094E"/>
     <w:rsid w:val="00250ACB"/>
     <w:rsid w:val="002516EE"/>
     <w:rsid w:val="002518E5"/>
+    <w:rsid w:val="00251B0B"/>
     <w:rsid w:val="00251C0A"/>
     <w:rsid w:val="00251CAA"/>
     <w:rsid w:val="00251D23"/>
     <w:rsid w:val="0025204E"/>
+    <w:rsid w:val="00252377"/>
     <w:rsid w:val="00252836"/>
     <w:rsid w:val="002531B9"/>
+    <w:rsid w:val="002533C0"/>
     <w:rsid w:val="00253745"/>
     <w:rsid w:val="002543B5"/>
     <w:rsid w:val="00254685"/>
     <w:rsid w:val="002546C8"/>
     <w:rsid w:val="00254752"/>
     <w:rsid w:val="002548FC"/>
     <w:rsid w:val="00254E83"/>
     <w:rsid w:val="00255551"/>
     <w:rsid w:val="00255682"/>
     <w:rsid w:val="00256B4C"/>
     <w:rsid w:val="002572CD"/>
     <w:rsid w:val="002574F3"/>
     <w:rsid w:val="00257504"/>
     <w:rsid w:val="002612AC"/>
     <w:rsid w:val="00261E33"/>
     <w:rsid w:val="002627D0"/>
+    <w:rsid w:val="00262B19"/>
+    <w:rsid w:val="00264343"/>
     <w:rsid w:val="0026447E"/>
     <w:rsid w:val="002645EF"/>
     <w:rsid w:val="002646FC"/>
     <w:rsid w:val="00264D9F"/>
     <w:rsid w:val="00264EAF"/>
     <w:rsid w:val="0026506A"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="0026555F"/>
     <w:rsid w:val="00265CC9"/>
     <w:rsid w:val="0026603E"/>
     <w:rsid w:val="002660A2"/>
     <w:rsid w:val="002666AA"/>
     <w:rsid w:val="002669AB"/>
     <w:rsid w:val="00266AFC"/>
     <w:rsid w:val="00267039"/>
     <w:rsid w:val="0026753F"/>
     <w:rsid w:val="00267800"/>
     <w:rsid w:val="00267C33"/>
     <w:rsid w:val="00267C70"/>
     <w:rsid w:val="00267D4E"/>
+    <w:rsid w:val="0027033C"/>
+    <w:rsid w:val="00270571"/>
     <w:rsid w:val="00270612"/>
+    <w:rsid w:val="0027069C"/>
     <w:rsid w:val="00270C53"/>
     <w:rsid w:val="0027140B"/>
     <w:rsid w:val="002714BB"/>
     <w:rsid w:val="002714EE"/>
     <w:rsid w:val="0027250A"/>
     <w:rsid w:val="00272940"/>
+    <w:rsid w:val="00272E8A"/>
     <w:rsid w:val="00272FD0"/>
     <w:rsid w:val="002731F6"/>
     <w:rsid w:val="00273265"/>
     <w:rsid w:val="0027328B"/>
     <w:rsid w:val="0027341E"/>
     <w:rsid w:val="00273DFF"/>
     <w:rsid w:val="00274368"/>
     <w:rsid w:val="00274B37"/>
     <w:rsid w:val="00274DD4"/>
     <w:rsid w:val="00275335"/>
     <w:rsid w:val="00275771"/>
     <w:rsid w:val="00275983"/>
     <w:rsid w:val="00275FD6"/>
     <w:rsid w:val="00275FD8"/>
+    <w:rsid w:val="0027624A"/>
     <w:rsid w:val="00276406"/>
     <w:rsid w:val="0027663F"/>
     <w:rsid w:val="00276966"/>
     <w:rsid w:val="00276AA0"/>
+    <w:rsid w:val="00276CB9"/>
     <w:rsid w:val="00276EBA"/>
     <w:rsid w:val="00277368"/>
     <w:rsid w:val="00277B41"/>
     <w:rsid w:val="00277E14"/>
     <w:rsid w:val="0028090D"/>
     <w:rsid w:val="00280D55"/>
     <w:rsid w:val="00281329"/>
     <w:rsid w:val="00281636"/>
+    <w:rsid w:val="00281B33"/>
     <w:rsid w:val="00281F7D"/>
     <w:rsid w:val="00282AC4"/>
     <w:rsid w:val="00282CDE"/>
     <w:rsid w:val="0028307C"/>
     <w:rsid w:val="0028363E"/>
+    <w:rsid w:val="002837AD"/>
     <w:rsid w:val="0028391B"/>
     <w:rsid w:val="00283DB1"/>
     <w:rsid w:val="00284736"/>
     <w:rsid w:val="002847AA"/>
     <w:rsid w:val="0028562B"/>
     <w:rsid w:val="002858A4"/>
     <w:rsid w:val="00285C9E"/>
     <w:rsid w:val="00286791"/>
     <w:rsid w:val="00286C40"/>
     <w:rsid w:val="00287062"/>
     <w:rsid w:val="00287629"/>
     <w:rsid w:val="00287D81"/>
     <w:rsid w:val="00287F14"/>
     <w:rsid w:val="002904A9"/>
     <w:rsid w:val="00290CAE"/>
     <w:rsid w:val="002916D5"/>
     <w:rsid w:val="002919F7"/>
     <w:rsid w:val="00291B5C"/>
     <w:rsid w:val="00291F4D"/>
     <w:rsid w:val="00292BC5"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="00292D97"/>
     <w:rsid w:val="00293047"/>
     <w:rsid w:val="00293A5F"/>
     <w:rsid w:val="00293B35"/>
@@ -13595,211 +15133,226 @@
     <w:rsid w:val="00296767"/>
     <w:rsid w:val="00296A22"/>
     <w:rsid w:val="00296EE9"/>
     <w:rsid w:val="002976B0"/>
     <w:rsid w:val="00297E8A"/>
     <w:rsid w:val="00297E94"/>
     <w:rsid w:val="00297FF0"/>
     <w:rsid w:val="002A005C"/>
     <w:rsid w:val="002A046E"/>
     <w:rsid w:val="002A094B"/>
     <w:rsid w:val="002A111D"/>
     <w:rsid w:val="002A143A"/>
     <w:rsid w:val="002A14F4"/>
     <w:rsid w:val="002A19EC"/>
     <w:rsid w:val="002A1DBB"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A1E1E"/>
     <w:rsid w:val="002A2850"/>
     <w:rsid w:val="002A2FA2"/>
     <w:rsid w:val="002A37F8"/>
     <w:rsid w:val="002A38FB"/>
     <w:rsid w:val="002A3C19"/>
     <w:rsid w:val="002A4094"/>
     <w:rsid w:val="002A41DD"/>
     <w:rsid w:val="002A4921"/>
+    <w:rsid w:val="002A4BCA"/>
     <w:rsid w:val="002A4D4B"/>
     <w:rsid w:val="002A4FC7"/>
     <w:rsid w:val="002A50CE"/>
     <w:rsid w:val="002A56EB"/>
     <w:rsid w:val="002A5F20"/>
+    <w:rsid w:val="002A631F"/>
+    <w:rsid w:val="002A665E"/>
     <w:rsid w:val="002A6E82"/>
     <w:rsid w:val="002A6F71"/>
     <w:rsid w:val="002A6FBC"/>
     <w:rsid w:val="002A744C"/>
     <w:rsid w:val="002A7FC5"/>
+    <w:rsid w:val="002B08D7"/>
     <w:rsid w:val="002B09F1"/>
     <w:rsid w:val="002B0AAF"/>
     <w:rsid w:val="002B10A7"/>
+    <w:rsid w:val="002B118A"/>
+    <w:rsid w:val="002B150F"/>
     <w:rsid w:val="002B2987"/>
     <w:rsid w:val="002B31F6"/>
     <w:rsid w:val="002B36AD"/>
     <w:rsid w:val="002B3BF3"/>
     <w:rsid w:val="002B3C35"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B41B8"/>
     <w:rsid w:val="002B4B5C"/>
     <w:rsid w:val="002B4CE3"/>
     <w:rsid w:val="002B4D89"/>
     <w:rsid w:val="002B5324"/>
     <w:rsid w:val="002B5BE0"/>
     <w:rsid w:val="002B6463"/>
     <w:rsid w:val="002B680B"/>
     <w:rsid w:val="002B6B96"/>
     <w:rsid w:val="002B6F98"/>
     <w:rsid w:val="002B70CB"/>
     <w:rsid w:val="002C0243"/>
+    <w:rsid w:val="002C0E6A"/>
     <w:rsid w:val="002C0E6B"/>
     <w:rsid w:val="002C12E7"/>
     <w:rsid w:val="002C16AA"/>
     <w:rsid w:val="002C1F29"/>
+    <w:rsid w:val="002C26F6"/>
     <w:rsid w:val="002C2F33"/>
+    <w:rsid w:val="002C34F9"/>
     <w:rsid w:val="002C3583"/>
     <w:rsid w:val="002C3A26"/>
     <w:rsid w:val="002C3A80"/>
     <w:rsid w:val="002C43AA"/>
     <w:rsid w:val="002C5399"/>
     <w:rsid w:val="002C5550"/>
     <w:rsid w:val="002C595F"/>
     <w:rsid w:val="002C5BDB"/>
     <w:rsid w:val="002C5D2F"/>
     <w:rsid w:val="002C679B"/>
     <w:rsid w:val="002C67DF"/>
     <w:rsid w:val="002C728C"/>
     <w:rsid w:val="002C7A88"/>
     <w:rsid w:val="002C7EDF"/>
     <w:rsid w:val="002C7F14"/>
     <w:rsid w:val="002D0215"/>
     <w:rsid w:val="002D086C"/>
     <w:rsid w:val="002D1A69"/>
     <w:rsid w:val="002D246E"/>
     <w:rsid w:val="002D2DA2"/>
     <w:rsid w:val="002D2E45"/>
+    <w:rsid w:val="002D2FCA"/>
     <w:rsid w:val="002D308E"/>
     <w:rsid w:val="002D3D86"/>
+    <w:rsid w:val="002D3E77"/>
+    <w:rsid w:val="002D4126"/>
     <w:rsid w:val="002D4EFF"/>
     <w:rsid w:val="002D4FB8"/>
     <w:rsid w:val="002D5230"/>
     <w:rsid w:val="002D584D"/>
     <w:rsid w:val="002D5FC7"/>
     <w:rsid w:val="002D7683"/>
     <w:rsid w:val="002D7717"/>
     <w:rsid w:val="002D78E4"/>
     <w:rsid w:val="002D7ECF"/>
     <w:rsid w:val="002E041B"/>
     <w:rsid w:val="002E0577"/>
     <w:rsid w:val="002E0F56"/>
     <w:rsid w:val="002E10E8"/>
     <w:rsid w:val="002E1E49"/>
     <w:rsid w:val="002E1F62"/>
     <w:rsid w:val="002E2084"/>
     <w:rsid w:val="002E2357"/>
     <w:rsid w:val="002E26BB"/>
     <w:rsid w:val="002E2940"/>
     <w:rsid w:val="002E3150"/>
     <w:rsid w:val="002E3A98"/>
     <w:rsid w:val="002E4816"/>
     <w:rsid w:val="002E4A7A"/>
     <w:rsid w:val="002E4E3C"/>
     <w:rsid w:val="002E560A"/>
     <w:rsid w:val="002E58E0"/>
     <w:rsid w:val="002E5902"/>
     <w:rsid w:val="002E5CBE"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002E64A1"/>
     <w:rsid w:val="002E658F"/>
     <w:rsid w:val="002E66D5"/>
     <w:rsid w:val="002E670D"/>
     <w:rsid w:val="002E6968"/>
     <w:rsid w:val="002E6F32"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002E71BD"/>
     <w:rsid w:val="002E7BBD"/>
     <w:rsid w:val="002E7E02"/>
     <w:rsid w:val="002E7F8A"/>
     <w:rsid w:val="002F015F"/>
     <w:rsid w:val="002F10C5"/>
     <w:rsid w:val="002F1637"/>
     <w:rsid w:val="002F186D"/>
     <w:rsid w:val="002F1E48"/>
     <w:rsid w:val="002F2894"/>
     <w:rsid w:val="002F3348"/>
+    <w:rsid w:val="002F36BC"/>
     <w:rsid w:val="002F3D6C"/>
     <w:rsid w:val="002F3F54"/>
     <w:rsid w:val="002F43CD"/>
     <w:rsid w:val="002F43D1"/>
     <w:rsid w:val="002F4883"/>
     <w:rsid w:val="002F4FEF"/>
     <w:rsid w:val="002F534C"/>
     <w:rsid w:val="002F5B9E"/>
     <w:rsid w:val="002F658D"/>
     <w:rsid w:val="002F661F"/>
     <w:rsid w:val="002F6740"/>
     <w:rsid w:val="002F67F1"/>
     <w:rsid w:val="002F7D9B"/>
     <w:rsid w:val="002F7EC7"/>
     <w:rsid w:val="002F7F4F"/>
     <w:rsid w:val="003007E0"/>
     <w:rsid w:val="00300A03"/>
     <w:rsid w:val="00300D04"/>
     <w:rsid w:val="00300D47"/>
     <w:rsid w:val="0030101D"/>
     <w:rsid w:val="003017AA"/>
     <w:rsid w:val="00301881"/>
     <w:rsid w:val="0030199F"/>
     <w:rsid w:val="0030207A"/>
     <w:rsid w:val="00302225"/>
     <w:rsid w:val="0030232B"/>
     <w:rsid w:val="00302D19"/>
     <w:rsid w:val="0030332C"/>
     <w:rsid w:val="003037F5"/>
     <w:rsid w:val="00304815"/>
     <w:rsid w:val="0030492A"/>
     <w:rsid w:val="00304E2B"/>
     <w:rsid w:val="00304FAC"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="0030578D"/>
     <w:rsid w:val="00305944"/>
+    <w:rsid w:val="00306353"/>
     <w:rsid w:val="00306637"/>
     <w:rsid w:val="003070B7"/>
     <w:rsid w:val="003072C7"/>
     <w:rsid w:val="003078EB"/>
     <w:rsid w:val="003104A8"/>
     <w:rsid w:val="003104C9"/>
     <w:rsid w:val="00310E34"/>
     <w:rsid w:val="00310F97"/>
     <w:rsid w:val="003114B5"/>
     <w:rsid w:val="00311E30"/>
     <w:rsid w:val="00312667"/>
     <w:rsid w:val="00312682"/>
     <w:rsid w:val="003126C6"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="0031336C"/>
     <w:rsid w:val="003136E1"/>
     <w:rsid w:val="0031430B"/>
     <w:rsid w:val="00314559"/>
     <w:rsid w:val="00314870"/>
+    <w:rsid w:val="00314E25"/>
     <w:rsid w:val="00315512"/>
     <w:rsid w:val="0031603B"/>
     <w:rsid w:val="0031764D"/>
     <w:rsid w:val="00317E36"/>
     <w:rsid w:val="00317F13"/>
     <w:rsid w:val="00317F75"/>
     <w:rsid w:val="003200ED"/>
     <w:rsid w:val="00320316"/>
     <w:rsid w:val="003204BD"/>
     <w:rsid w:val="00320890"/>
     <w:rsid w:val="00320E76"/>
     <w:rsid w:val="003214FC"/>
     <w:rsid w:val="003218C2"/>
     <w:rsid w:val="00321F17"/>
     <w:rsid w:val="00322128"/>
     <w:rsid w:val="00322CB5"/>
     <w:rsid w:val="00322D98"/>
     <w:rsid w:val="00324049"/>
     <w:rsid w:val="00324232"/>
     <w:rsid w:val="0032473D"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00325FB1"/>
     <w:rsid w:val="003261C6"/>
     <w:rsid w:val="00326482"/>
     <w:rsid w:val="00326541"/>
@@ -13813,479 +15366,517 @@
     <w:rsid w:val="00331315"/>
     <w:rsid w:val="00331859"/>
     <w:rsid w:val="00332030"/>
     <w:rsid w:val="00332DF2"/>
     <w:rsid w:val="003335C2"/>
     <w:rsid w:val="00333827"/>
     <w:rsid w:val="003339C4"/>
     <w:rsid w:val="00334170"/>
     <w:rsid w:val="00334377"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="00335A16"/>
     <w:rsid w:val="0033642B"/>
     <w:rsid w:val="00336B4F"/>
     <w:rsid w:val="00336BE7"/>
     <w:rsid w:val="0033769F"/>
     <w:rsid w:val="00337968"/>
     <w:rsid w:val="0034012A"/>
     <w:rsid w:val="00340290"/>
     <w:rsid w:val="003414DD"/>
     <w:rsid w:val="003415D4"/>
     <w:rsid w:val="00341BAF"/>
     <w:rsid w:val="0034201E"/>
     <w:rsid w:val="0034248B"/>
     <w:rsid w:val="00342B80"/>
     <w:rsid w:val="00342B82"/>
+    <w:rsid w:val="003430DB"/>
     <w:rsid w:val="00343BE4"/>
     <w:rsid w:val="00343F03"/>
     <w:rsid w:val="00344168"/>
     <w:rsid w:val="00344356"/>
     <w:rsid w:val="003445B5"/>
     <w:rsid w:val="00344685"/>
     <w:rsid w:val="00344D23"/>
     <w:rsid w:val="00345019"/>
     <w:rsid w:val="0034519D"/>
     <w:rsid w:val="003451A8"/>
     <w:rsid w:val="00345C41"/>
     <w:rsid w:val="0034629E"/>
     <w:rsid w:val="0034651F"/>
     <w:rsid w:val="00346B46"/>
     <w:rsid w:val="00346C47"/>
     <w:rsid w:val="00346E65"/>
     <w:rsid w:val="00347726"/>
     <w:rsid w:val="003478EB"/>
     <w:rsid w:val="003500A5"/>
     <w:rsid w:val="00350171"/>
     <w:rsid w:val="00350823"/>
     <w:rsid w:val="00350D40"/>
     <w:rsid w:val="00350F6A"/>
+    <w:rsid w:val="00350FB9"/>
+    <w:rsid w:val="00351242"/>
     <w:rsid w:val="0035202E"/>
     <w:rsid w:val="00352375"/>
     <w:rsid w:val="003523D8"/>
+    <w:rsid w:val="00352CAE"/>
     <w:rsid w:val="00352DD8"/>
     <w:rsid w:val="00353A29"/>
     <w:rsid w:val="00353BE7"/>
     <w:rsid w:val="00354786"/>
     <w:rsid w:val="00355264"/>
     <w:rsid w:val="003559F1"/>
     <w:rsid w:val="0035635C"/>
     <w:rsid w:val="0035642A"/>
     <w:rsid w:val="00356487"/>
     <w:rsid w:val="00356F05"/>
     <w:rsid w:val="003574F2"/>
     <w:rsid w:val="003576FA"/>
     <w:rsid w:val="003578DA"/>
     <w:rsid w:val="00357C1F"/>
     <w:rsid w:val="00357F48"/>
     <w:rsid w:val="00360213"/>
     <w:rsid w:val="003602BC"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="003605E2"/>
     <w:rsid w:val="003608D1"/>
     <w:rsid w:val="00360B9C"/>
     <w:rsid w:val="00361134"/>
     <w:rsid w:val="00361285"/>
     <w:rsid w:val="00361333"/>
     <w:rsid w:val="00362041"/>
     <w:rsid w:val="00362351"/>
     <w:rsid w:val="00362BDD"/>
     <w:rsid w:val="00362F51"/>
     <w:rsid w:val="0036313B"/>
     <w:rsid w:val="00363535"/>
     <w:rsid w:val="00363A47"/>
     <w:rsid w:val="0036454E"/>
     <w:rsid w:val="00364672"/>
     <w:rsid w:val="003651FD"/>
     <w:rsid w:val="003655D8"/>
     <w:rsid w:val="0036571F"/>
     <w:rsid w:val="003658A1"/>
+    <w:rsid w:val="0036663C"/>
     <w:rsid w:val="003666AE"/>
     <w:rsid w:val="003669A7"/>
+    <w:rsid w:val="00366C88"/>
     <w:rsid w:val="00366FD3"/>
     <w:rsid w:val="003674C1"/>
     <w:rsid w:val="00367779"/>
     <w:rsid w:val="003679A7"/>
     <w:rsid w:val="00370112"/>
     <w:rsid w:val="003701FC"/>
+    <w:rsid w:val="00370472"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="0037088C"/>
     <w:rsid w:val="00370AE6"/>
     <w:rsid w:val="00370D11"/>
     <w:rsid w:val="00371078"/>
     <w:rsid w:val="003712D1"/>
     <w:rsid w:val="003716EC"/>
     <w:rsid w:val="00371902"/>
     <w:rsid w:val="00371D75"/>
     <w:rsid w:val="00372F01"/>
     <w:rsid w:val="00373116"/>
     <w:rsid w:val="003735C4"/>
     <w:rsid w:val="00373928"/>
     <w:rsid w:val="00374175"/>
     <w:rsid w:val="0037477E"/>
     <w:rsid w:val="00374939"/>
     <w:rsid w:val="0037521C"/>
     <w:rsid w:val="0037553B"/>
     <w:rsid w:val="003756A3"/>
     <w:rsid w:val="003757C0"/>
     <w:rsid w:val="00375883"/>
     <w:rsid w:val="00375B2E"/>
     <w:rsid w:val="00375B63"/>
     <w:rsid w:val="00375C0E"/>
     <w:rsid w:val="00375C7B"/>
     <w:rsid w:val="00375DC8"/>
     <w:rsid w:val="00376756"/>
     <w:rsid w:val="00376B0D"/>
     <w:rsid w:val="00376F2D"/>
     <w:rsid w:val="00377B3E"/>
     <w:rsid w:val="00377BF8"/>
     <w:rsid w:val="00377E87"/>
     <w:rsid w:val="00380036"/>
     <w:rsid w:val="003806C7"/>
     <w:rsid w:val="00380CCD"/>
     <w:rsid w:val="00380FA8"/>
+    <w:rsid w:val="0038130C"/>
     <w:rsid w:val="003814D7"/>
     <w:rsid w:val="00381DBE"/>
     <w:rsid w:val="00382073"/>
     <w:rsid w:val="00382767"/>
     <w:rsid w:val="00382F99"/>
     <w:rsid w:val="0038328B"/>
     <w:rsid w:val="003835BA"/>
     <w:rsid w:val="00383719"/>
     <w:rsid w:val="0038412E"/>
     <w:rsid w:val="0038416F"/>
     <w:rsid w:val="00384D30"/>
     <w:rsid w:val="00384F0B"/>
     <w:rsid w:val="003854B0"/>
     <w:rsid w:val="00385634"/>
     <w:rsid w:val="0038748D"/>
     <w:rsid w:val="00387607"/>
     <w:rsid w:val="003904DB"/>
     <w:rsid w:val="003904FC"/>
     <w:rsid w:val="00390777"/>
     <w:rsid w:val="00390E4F"/>
     <w:rsid w:val="0039112E"/>
     <w:rsid w:val="003915EA"/>
     <w:rsid w:val="00391A62"/>
     <w:rsid w:val="00392864"/>
     <w:rsid w:val="00392CBC"/>
     <w:rsid w:val="00392DED"/>
+    <w:rsid w:val="003930BA"/>
     <w:rsid w:val="003935C9"/>
     <w:rsid w:val="00394311"/>
     <w:rsid w:val="00394A69"/>
     <w:rsid w:val="00394D85"/>
     <w:rsid w:val="00394F53"/>
     <w:rsid w:val="003952BF"/>
     <w:rsid w:val="0039613D"/>
     <w:rsid w:val="00396565"/>
     <w:rsid w:val="00396AAE"/>
     <w:rsid w:val="00396DFC"/>
     <w:rsid w:val="003975DB"/>
     <w:rsid w:val="00397BFD"/>
     <w:rsid w:val="00397FB1"/>
     <w:rsid w:val="003A0099"/>
     <w:rsid w:val="003A033B"/>
+    <w:rsid w:val="003A03E4"/>
     <w:rsid w:val="003A08C8"/>
     <w:rsid w:val="003A0D6F"/>
     <w:rsid w:val="003A13BF"/>
     <w:rsid w:val="003A16A3"/>
     <w:rsid w:val="003A1A2E"/>
     <w:rsid w:val="003A2514"/>
     <w:rsid w:val="003A2BBE"/>
     <w:rsid w:val="003A48B0"/>
     <w:rsid w:val="003A4BF1"/>
     <w:rsid w:val="003A52FB"/>
+    <w:rsid w:val="003A58FD"/>
     <w:rsid w:val="003A5CB9"/>
     <w:rsid w:val="003A66B2"/>
     <w:rsid w:val="003A6D2C"/>
+    <w:rsid w:val="003A700D"/>
     <w:rsid w:val="003A72DB"/>
     <w:rsid w:val="003A732B"/>
     <w:rsid w:val="003A798D"/>
     <w:rsid w:val="003A7A00"/>
     <w:rsid w:val="003B0482"/>
     <w:rsid w:val="003B10FC"/>
     <w:rsid w:val="003B1593"/>
+    <w:rsid w:val="003B2498"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2A1F"/>
     <w:rsid w:val="003B3433"/>
     <w:rsid w:val="003B57AE"/>
     <w:rsid w:val="003B5E74"/>
     <w:rsid w:val="003B64C0"/>
     <w:rsid w:val="003B656D"/>
     <w:rsid w:val="003B6624"/>
     <w:rsid w:val="003B6925"/>
     <w:rsid w:val="003B6CA6"/>
     <w:rsid w:val="003B7246"/>
     <w:rsid w:val="003B7CEA"/>
     <w:rsid w:val="003B7D16"/>
     <w:rsid w:val="003B7D2B"/>
     <w:rsid w:val="003C0BCC"/>
     <w:rsid w:val="003C0C6B"/>
+    <w:rsid w:val="003C1039"/>
     <w:rsid w:val="003C2098"/>
     <w:rsid w:val="003C250F"/>
     <w:rsid w:val="003C2CC9"/>
     <w:rsid w:val="003C3044"/>
     <w:rsid w:val="003C3B6B"/>
     <w:rsid w:val="003C3BD3"/>
+    <w:rsid w:val="003C41C8"/>
     <w:rsid w:val="003C43A4"/>
     <w:rsid w:val="003C44FB"/>
     <w:rsid w:val="003C45E1"/>
     <w:rsid w:val="003C47C7"/>
     <w:rsid w:val="003C51B0"/>
     <w:rsid w:val="003C60C3"/>
     <w:rsid w:val="003C6D66"/>
     <w:rsid w:val="003C74A9"/>
     <w:rsid w:val="003C780D"/>
     <w:rsid w:val="003C7DCE"/>
     <w:rsid w:val="003D0887"/>
     <w:rsid w:val="003D18CF"/>
     <w:rsid w:val="003D2266"/>
     <w:rsid w:val="003D3C4A"/>
+    <w:rsid w:val="003D46B5"/>
+    <w:rsid w:val="003D4705"/>
     <w:rsid w:val="003D5145"/>
     <w:rsid w:val="003D5C4A"/>
     <w:rsid w:val="003D6B3E"/>
     <w:rsid w:val="003D7D1C"/>
     <w:rsid w:val="003E0052"/>
     <w:rsid w:val="003E1381"/>
     <w:rsid w:val="003E1812"/>
     <w:rsid w:val="003E1D7F"/>
     <w:rsid w:val="003E2521"/>
     <w:rsid w:val="003E2769"/>
     <w:rsid w:val="003E3D8F"/>
     <w:rsid w:val="003E40C8"/>
     <w:rsid w:val="003E476B"/>
     <w:rsid w:val="003E4793"/>
     <w:rsid w:val="003E4BCF"/>
     <w:rsid w:val="003E5039"/>
     <w:rsid w:val="003E5458"/>
     <w:rsid w:val="003E60C6"/>
     <w:rsid w:val="003E66AC"/>
     <w:rsid w:val="003E6DCC"/>
     <w:rsid w:val="003E7103"/>
     <w:rsid w:val="003E7C88"/>
     <w:rsid w:val="003F0435"/>
     <w:rsid w:val="003F04B7"/>
     <w:rsid w:val="003F0CBD"/>
     <w:rsid w:val="003F0FB8"/>
     <w:rsid w:val="003F1475"/>
     <w:rsid w:val="003F2727"/>
     <w:rsid w:val="003F2EBA"/>
     <w:rsid w:val="003F2F63"/>
     <w:rsid w:val="003F325B"/>
     <w:rsid w:val="003F39B7"/>
     <w:rsid w:val="003F456D"/>
     <w:rsid w:val="003F4BCA"/>
+    <w:rsid w:val="003F4CEE"/>
     <w:rsid w:val="003F4ECE"/>
     <w:rsid w:val="003F51DD"/>
+    <w:rsid w:val="003F554B"/>
+    <w:rsid w:val="003F5811"/>
     <w:rsid w:val="003F5C23"/>
     <w:rsid w:val="003F5C46"/>
     <w:rsid w:val="003F6A80"/>
     <w:rsid w:val="003F6D34"/>
     <w:rsid w:val="003F730A"/>
     <w:rsid w:val="003F7A16"/>
     <w:rsid w:val="003F7DC2"/>
     <w:rsid w:val="004009DA"/>
     <w:rsid w:val="00400A12"/>
+    <w:rsid w:val="00400BF3"/>
     <w:rsid w:val="00400DF6"/>
     <w:rsid w:val="00400E0C"/>
     <w:rsid w:val="00401180"/>
     <w:rsid w:val="004011C3"/>
     <w:rsid w:val="00401A85"/>
     <w:rsid w:val="00401D15"/>
     <w:rsid w:val="00401F47"/>
+    <w:rsid w:val="004022F0"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00403488"/>
     <w:rsid w:val="00403862"/>
     <w:rsid w:val="00403F92"/>
     <w:rsid w:val="00404115"/>
     <w:rsid w:val="00404910"/>
     <w:rsid w:val="00404AD0"/>
     <w:rsid w:val="00404E62"/>
     <w:rsid w:val="004053FB"/>
     <w:rsid w:val="00405701"/>
     <w:rsid w:val="0040571E"/>
     <w:rsid w:val="004060EC"/>
     <w:rsid w:val="0040678E"/>
     <w:rsid w:val="00406A32"/>
     <w:rsid w:val="004072AC"/>
     <w:rsid w:val="00407786"/>
     <w:rsid w:val="00407C65"/>
     <w:rsid w:val="00407E9A"/>
     <w:rsid w:val="00410167"/>
     <w:rsid w:val="0041037B"/>
     <w:rsid w:val="00410CE3"/>
     <w:rsid w:val="00410E0C"/>
     <w:rsid w:val="00410E96"/>
     <w:rsid w:val="004113E2"/>
     <w:rsid w:val="004115E7"/>
     <w:rsid w:val="0041261A"/>
     <w:rsid w:val="0041269B"/>
     <w:rsid w:val="0041294A"/>
     <w:rsid w:val="0041368B"/>
     <w:rsid w:val="00413914"/>
     <w:rsid w:val="00413CF0"/>
     <w:rsid w:val="00413F6B"/>
     <w:rsid w:val="00414480"/>
     <w:rsid w:val="00414F75"/>
     <w:rsid w:val="00415796"/>
     <w:rsid w:val="0041592D"/>
     <w:rsid w:val="00415BAE"/>
     <w:rsid w:val="00415DD9"/>
     <w:rsid w:val="00415EFB"/>
     <w:rsid w:val="00416397"/>
     <w:rsid w:val="0041645C"/>
     <w:rsid w:val="0041697A"/>
+    <w:rsid w:val="0041718E"/>
     <w:rsid w:val="00417CB9"/>
     <w:rsid w:val="00420606"/>
     <w:rsid w:val="00420815"/>
     <w:rsid w:val="00420E58"/>
+    <w:rsid w:val="0042137C"/>
     <w:rsid w:val="00421778"/>
     <w:rsid w:val="00421CB7"/>
     <w:rsid w:val="0042200C"/>
     <w:rsid w:val="00422407"/>
     <w:rsid w:val="004224A3"/>
     <w:rsid w:val="004229A4"/>
     <w:rsid w:val="00423115"/>
     <w:rsid w:val="0042343B"/>
     <w:rsid w:val="00423818"/>
     <w:rsid w:val="0042452D"/>
     <w:rsid w:val="00426146"/>
+    <w:rsid w:val="00426ACB"/>
     <w:rsid w:val="00426D1D"/>
     <w:rsid w:val="00426E7D"/>
     <w:rsid w:val="00430429"/>
+    <w:rsid w:val="00431635"/>
+    <w:rsid w:val="00431912"/>
     <w:rsid w:val="004319C4"/>
     <w:rsid w:val="004321C1"/>
+    <w:rsid w:val="0043223E"/>
     <w:rsid w:val="00432A19"/>
     <w:rsid w:val="00432F6F"/>
     <w:rsid w:val="004335BD"/>
+    <w:rsid w:val="00433D4E"/>
     <w:rsid w:val="00433E1D"/>
     <w:rsid w:val="00434509"/>
     <w:rsid w:val="00434759"/>
+    <w:rsid w:val="00434D74"/>
     <w:rsid w:val="00435322"/>
     <w:rsid w:val="00435559"/>
     <w:rsid w:val="00435569"/>
     <w:rsid w:val="00435AAC"/>
     <w:rsid w:val="00435D06"/>
     <w:rsid w:val="0043626D"/>
     <w:rsid w:val="00436929"/>
     <w:rsid w:val="00437316"/>
     <w:rsid w:val="004379BD"/>
     <w:rsid w:val="00437BFF"/>
+    <w:rsid w:val="00440E63"/>
     <w:rsid w:val="00441D7B"/>
     <w:rsid w:val="0044202D"/>
     <w:rsid w:val="00442595"/>
     <w:rsid w:val="0044290B"/>
     <w:rsid w:val="00442BCA"/>
     <w:rsid w:val="00442CC4"/>
     <w:rsid w:val="00443682"/>
     <w:rsid w:val="00443B90"/>
     <w:rsid w:val="00443C9D"/>
     <w:rsid w:val="00444554"/>
     <w:rsid w:val="00444A4F"/>
+    <w:rsid w:val="00444C6A"/>
     <w:rsid w:val="0044504C"/>
     <w:rsid w:val="004454DD"/>
     <w:rsid w:val="004461F7"/>
     <w:rsid w:val="00446403"/>
     <w:rsid w:val="00446460"/>
     <w:rsid w:val="004464E9"/>
     <w:rsid w:val="00446C4D"/>
     <w:rsid w:val="00446CAE"/>
     <w:rsid w:val="004472EA"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00447669"/>
     <w:rsid w:val="004479AD"/>
     <w:rsid w:val="00450792"/>
     <w:rsid w:val="0045095D"/>
     <w:rsid w:val="00450EB5"/>
     <w:rsid w:val="0045113B"/>
     <w:rsid w:val="0045151B"/>
     <w:rsid w:val="0045171D"/>
+    <w:rsid w:val="0045189E"/>
+    <w:rsid w:val="00452A6F"/>
     <w:rsid w:val="004535FF"/>
     <w:rsid w:val="0045402A"/>
     <w:rsid w:val="00454187"/>
     <w:rsid w:val="0045424A"/>
     <w:rsid w:val="00455B56"/>
     <w:rsid w:val="00455B99"/>
     <w:rsid w:val="00456293"/>
     <w:rsid w:val="0045694A"/>
     <w:rsid w:val="00456BB0"/>
     <w:rsid w:val="00456EE7"/>
     <w:rsid w:val="00456FC0"/>
     <w:rsid w:val="00457E30"/>
     <w:rsid w:val="00460171"/>
     <w:rsid w:val="00460185"/>
     <w:rsid w:val="00460632"/>
     <w:rsid w:val="00460C3C"/>
     <w:rsid w:val="00460C76"/>
     <w:rsid w:val="0046104F"/>
     <w:rsid w:val="0046145E"/>
     <w:rsid w:val="004616A6"/>
     <w:rsid w:val="004616C0"/>
     <w:rsid w:val="0046171C"/>
     <w:rsid w:val="004618B4"/>
     <w:rsid w:val="00461F06"/>
     <w:rsid w:val="00461FC1"/>
     <w:rsid w:val="004620AC"/>
     <w:rsid w:val="004629AA"/>
     <w:rsid w:val="00462AB8"/>
     <w:rsid w:val="00462CF8"/>
     <w:rsid w:val="004632C3"/>
     <w:rsid w:val="00463478"/>
     <w:rsid w:val="004638FA"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00464F46"/>
     <w:rsid w:val="0046538D"/>
     <w:rsid w:val="004653BF"/>
     <w:rsid w:val="00465EF5"/>
     <w:rsid w:val="00466CCF"/>
     <w:rsid w:val="00467057"/>
     <w:rsid w:val="00467114"/>
     <w:rsid w:val="00467C8D"/>
     <w:rsid w:val="004707C5"/>
     <w:rsid w:val="00470EB2"/>
     <w:rsid w:val="0047121F"/>
     <w:rsid w:val="004716B6"/>
     <w:rsid w:val="00471CD6"/>
     <w:rsid w:val="00471D0D"/>
     <w:rsid w:val="00471E1C"/>
     <w:rsid w:val="00472BCB"/>
+    <w:rsid w:val="00472D59"/>
     <w:rsid w:val="00472FE3"/>
     <w:rsid w:val="004731E5"/>
     <w:rsid w:val="004736D8"/>
     <w:rsid w:val="00473A47"/>
     <w:rsid w:val="00473C5E"/>
     <w:rsid w:val="004756E7"/>
+    <w:rsid w:val="00475CA7"/>
+    <w:rsid w:val="00475D65"/>
     <w:rsid w:val="004772B9"/>
     <w:rsid w:val="00477969"/>
     <w:rsid w:val="004779B1"/>
     <w:rsid w:val="00477C22"/>
     <w:rsid w:val="004809A6"/>
     <w:rsid w:val="00480EB7"/>
     <w:rsid w:val="0048121D"/>
     <w:rsid w:val="00481420"/>
     <w:rsid w:val="00481B48"/>
     <w:rsid w:val="004830D2"/>
     <w:rsid w:val="0048398B"/>
+    <w:rsid w:val="00483E69"/>
     <w:rsid w:val="004847A6"/>
     <w:rsid w:val="00484805"/>
     <w:rsid w:val="00484AF1"/>
     <w:rsid w:val="00484F35"/>
     <w:rsid w:val="004853E0"/>
     <w:rsid w:val="0048558E"/>
     <w:rsid w:val="00485DB8"/>
     <w:rsid w:val="00486288"/>
     <w:rsid w:val="00486320"/>
     <w:rsid w:val="0048650A"/>
     <w:rsid w:val="004902F1"/>
     <w:rsid w:val="00490391"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="00491BC8"/>
     <w:rsid w:val="00492487"/>
     <w:rsid w:val="004927D4"/>
     <w:rsid w:val="0049283E"/>
     <w:rsid w:val="00492A37"/>
     <w:rsid w:val="004930E5"/>
     <w:rsid w:val="00493709"/>
     <w:rsid w:val="00493A15"/>
     <w:rsid w:val="00493BB6"/>
     <w:rsid w:val="00494236"/>
     <w:rsid w:val="00494309"/>
@@ -14332,384 +15923,420 @@
     <w:rsid w:val="004B4027"/>
     <w:rsid w:val="004B4125"/>
     <w:rsid w:val="004B4130"/>
     <w:rsid w:val="004B43ED"/>
     <w:rsid w:val="004B4646"/>
     <w:rsid w:val="004B4861"/>
     <w:rsid w:val="004B5459"/>
     <w:rsid w:val="004B57FB"/>
     <w:rsid w:val="004B586B"/>
     <w:rsid w:val="004B5DFD"/>
     <w:rsid w:val="004B6238"/>
     <w:rsid w:val="004B6B65"/>
     <w:rsid w:val="004B6C67"/>
     <w:rsid w:val="004B7665"/>
     <w:rsid w:val="004B7687"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004B7A4F"/>
     <w:rsid w:val="004B7C40"/>
     <w:rsid w:val="004C180C"/>
     <w:rsid w:val="004C2192"/>
     <w:rsid w:val="004C2371"/>
     <w:rsid w:val="004C2992"/>
     <w:rsid w:val="004C2B9E"/>
     <w:rsid w:val="004C30DF"/>
     <w:rsid w:val="004C3261"/>
+    <w:rsid w:val="004C327C"/>
     <w:rsid w:val="004C3C09"/>
     <w:rsid w:val="004C3DD8"/>
     <w:rsid w:val="004C3F64"/>
     <w:rsid w:val="004C4168"/>
     <w:rsid w:val="004C43C7"/>
     <w:rsid w:val="004C468D"/>
     <w:rsid w:val="004C4847"/>
     <w:rsid w:val="004C497A"/>
     <w:rsid w:val="004C4F61"/>
     <w:rsid w:val="004C515C"/>
     <w:rsid w:val="004C52B6"/>
     <w:rsid w:val="004C52F6"/>
     <w:rsid w:val="004C563D"/>
+    <w:rsid w:val="004C5763"/>
     <w:rsid w:val="004C5D00"/>
     <w:rsid w:val="004C5D54"/>
     <w:rsid w:val="004C5E6F"/>
     <w:rsid w:val="004C5FEA"/>
     <w:rsid w:val="004C6785"/>
     <w:rsid w:val="004C6DAD"/>
     <w:rsid w:val="004C716A"/>
+    <w:rsid w:val="004C7F7C"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D0153"/>
     <w:rsid w:val="004D1082"/>
     <w:rsid w:val="004D22DC"/>
     <w:rsid w:val="004D2CBA"/>
+    <w:rsid w:val="004D2CBD"/>
     <w:rsid w:val="004D3605"/>
     <w:rsid w:val="004D3ADF"/>
     <w:rsid w:val="004D415E"/>
     <w:rsid w:val="004D4287"/>
     <w:rsid w:val="004D43EB"/>
     <w:rsid w:val="004D4665"/>
     <w:rsid w:val="004D4B8D"/>
     <w:rsid w:val="004D51ED"/>
     <w:rsid w:val="004D550E"/>
     <w:rsid w:val="004D5519"/>
     <w:rsid w:val="004D5D49"/>
     <w:rsid w:val="004D6D16"/>
+    <w:rsid w:val="004D6E87"/>
     <w:rsid w:val="004D7044"/>
     <w:rsid w:val="004D74ED"/>
     <w:rsid w:val="004D761C"/>
     <w:rsid w:val="004E0063"/>
     <w:rsid w:val="004E033A"/>
     <w:rsid w:val="004E0579"/>
     <w:rsid w:val="004E073E"/>
     <w:rsid w:val="004E0CEB"/>
     <w:rsid w:val="004E0E07"/>
     <w:rsid w:val="004E117E"/>
     <w:rsid w:val="004E1397"/>
     <w:rsid w:val="004E220C"/>
+    <w:rsid w:val="004E2583"/>
     <w:rsid w:val="004E27EC"/>
     <w:rsid w:val="004E285B"/>
     <w:rsid w:val="004E2D07"/>
     <w:rsid w:val="004E2E11"/>
     <w:rsid w:val="004E31F0"/>
     <w:rsid w:val="004E388B"/>
     <w:rsid w:val="004E3BDC"/>
     <w:rsid w:val="004E54AB"/>
     <w:rsid w:val="004E55E1"/>
     <w:rsid w:val="004E5CE0"/>
     <w:rsid w:val="004E5F29"/>
     <w:rsid w:val="004E61D2"/>
     <w:rsid w:val="004E62F7"/>
     <w:rsid w:val="004E67F3"/>
     <w:rsid w:val="004E7381"/>
     <w:rsid w:val="004E743B"/>
     <w:rsid w:val="004E7E12"/>
     <w:rsid w:val="004F0DF9"/>
+    <w:rsid w:val="004F1253"/>
+    <w:rsid w:val="004F1A4E"/>
     <w:rsid w:val="004F1B6E"/>
     <w:rsid w:val="004F2256"/>
     <w:rsid w:val="004F2643"/>
     <w:rsid w:val="004F28C4"/>
     <w:rsid w:val="004F3FAE"/>
     <w:rsid w:val="004F4239"/>
     <w:rsid w:val="004F4750"/>
+    <w:rsid w:val="004F4756"/>
+    <w:rsid w:val="004F5454"/>
     <w:rsid w:val="004F5A4B"/>
     <w:rsid w:val="004F6607"/>
+    <w:rsid w:val="004F6D3E"/>
     <w:rsid w:val="004F6E1D"/>
     <w:rsid w:val="005001C0"/>
     <w:rsid w:val="005003C9"/>
     <w:rsid w:val="005005E9"/>
     <w:rsid w:val="0050111F"/>
     <w:rsid w:val="00501556"/>
     <w:rsid w:val="005016C9"/>
     <w:rsid w:val="00501CE1"/>
     <w:rsid w:val="00501D43"/>
+    <w:rsid w:val="00501F9A"/>
     <w:rsid w:val="0050419C"/>
     <w:rsid w:val="00504220"/>
     <w:rsid w:val="00504D19"/>
     <w:rsid w:val="00504E60"/>
     <w:rsid w:val="005052D6"/>
     <w:rsid w:val="00505DF8"/>
     <w:rsid w:val="0050626A"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="005067B4"/>
     <w:rsid w:val="00507E55"/>
     <w:rsid w:val="00510260"/>
     <w:rsid w:val="0051078A"/>
     <w:rsid w:val="0051090B"/>
     <w:rsid w:val="0051094C"/>
     <w:rsid w:val="00510B90"/>
     <w:rsid w:val="00511381"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="00512330"/>
     <w:rsid w:val="00512400"/>
     <w:rsid w:val="005126C3"/>
     <w:rsid w:val="00512779"/>
     <w:rsid w:val="00512F03"/>
     <w:rsid w:val="0051349A"/>
     <w:rsid w:val="005141A5"/>
     <w:rsid w:val="005144B8"/>
     <w:rsid w:val="00514815"/>
     <w:rsid w:val="005159CE"/>
     <w:rsid w:val="005159D3"/>
     <w:rsid w:val="00515B31"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="00516CD3"/>
+    <w:rsid w:val="00517681"/>
     <w:rsid w:val="005204BB"/>
     <w:rsid w:val="00520AF4"/>
     <w:rsid w:val="005213C3"/>
     <w:rsid w:val="005219B0"/>
     <w:rsid w:val="0052364B"/>
     <w:rsid w:val="00523842"/>
     <w:rsid w:val="0052398E"/>
     <w:rsid w:val="00523AE1"/>
     <w:rsid w:val="00523C38"/>
     <w:rsid w:val="00524951"/>
     <w:rsid w:val="00525258"/>
     <w:rsid w:val="00525BFB"/>
     <w:rsid w:val="00525F2F"/>
     <w:rsid w:val="00526101"/>
     <w:rsid w:val="005263D5"/>
     <w:rsid w:val="005266AF"/>
     <w:rsid w:val="00526B1F"/>
     <w:rsid w:val="00526B56"/>
     <w:rsid w:val="005271FD"/>
     <w:rsid w:val="00527533"/>
     <w:rsid w:val="0052758E"/>
+    <w:rsid w:val="0052767B"/>
     <w:rsid w:val="00527C9C"/>
     <w:rsid w:val="00527D28"/>
     <w:rsid w:val="00531014"/>
     <w:rsid w:val="00531331"/>
     <w:rsid w:val="005320B9"/>
     <w:rsid w:val="005326EB"/>
+    <w:rsid w:val="00532BA0"/>
     <w:rsid w:val="00532F67"/>
     <w:rsid w:val="005334E0"/>
     <w:rsid w:val="0053378B"/>
     <w:rsid w:val="00533CB1"/>
     <w:rsid w:val="00534CF9"/>
     <w:rsid w:val="00534DD6"/>
     <w:rsid w:val="0053532C"/>
     <w:rsid w:val="005356B0"/>
     <w:rsid w:val="00535B20"/>
     <w:rsid w:val="00535B43"/>
     <w:rsid w:val="00535F81"/>
+    <w:rsid w:val="00536158"/>
     <w:rsid w:val="005362D7"/>
     <w:rsid w:val="0053669A"/>
     <w:rsid w:val="0053731F"/>
     <w:rsid w:val="00537F18"/>
     <w:rsid w:val="0054163C"/>
     <w:rsid w:val="00541AEF"/>
     <w:rsid w:val="00541EE6"/>
     <w:rsid w:val="00542AC3"/>
     <w:rsid w:val="0054330E"/>
     <w:rsid w:val="0054334A"/>
     <w:rsid w:val="00543743"/>
     <w:rsid w:val="005437AE"/>
     <w:rsid w:val="00543CB0"/>
     <w:rsid w:val="00543DEB"/>
     <w:rsid w:val="005449F7"/>
     <w:rsid w:val="00544E60"/>
     <w:rsid w:val="00544F03"/>
     <w:rsid w:val="005455B5"/>
     <w:rsid w:val="00545955"/>
+    <w:rsid w:val="00545FC7"/>
     <w:rsid w:val="005462E1"/>
     <w:rsid w:val="00546D25"/>
+    <w:rsid w:val="00547DAC"/>
     <w:rsid w:val="00550C25"/>
     <w:rsid w:val="00551055"/>
     <w:rsid w:val="00551821"/>
     <w:rsid w:val="00551857"/>
     <w:rsid w:val="0055231E"/>
     <w:rsid w:val="00552C55"/>
     <w:rsid w:val="00552D30"/>
     <w:rsid w:val="00554302"/>
     <w:rsid w:val="0055475B"/>
     <w:rsid w:val="00554E51"/>
     <w:rsid w:val="00555716"/>
     <w:rsid w:val="00555E40"/>
     <w:rsid w:val="005564FC"/>
     <w:rsid w:val="005567AE"/>
     <w:rsid w:val="00557019"/>
     <w:rsid w:val="0055753A"/>
     <w:rsid w:val="0055794A"/>
     <w:rsid w:val="00560AF7"/>
     <w:rsid w:val="0056132A"/>
+    <w:rsid w:val="00562127"/>
     <w:rsid w:val="005629A9"/>
     <w:rsid w:val="00562A0C"/>
+    <w:rsid w:val="00562C67"/>
     <w:rsid w:val="00563D7C"/>
     <w:rsid w:val="00563DDD"/>
     <w:rsid w:val="00563EA4"/>
     <w:rsid w:val="00564042"/>
     <w:rsid w:val="005643C2"/>
     <w:rsid w:val="005646E2"/>
+    <w:rsid w:val="005655EB"/>
     <w:rsid w:val="0056571A"/>
     <w:rsid w:val="00565DB9"/>
     <w:rsid w:val="00566EE3"/>
     <w:rsid w:val="00567089"/>
     <w:rsid w:val="00567354"/>
+    <w:rsid w:val="005675D4"/>
     <w:rsid w:val="005676A3"/>
     <w:rsid w:val="00567760"/>
     <w:rsid w:val="005700BB"/>
     <w:rsid w:val="005709DF"/>
     <w:rsid w:val="00570B7A"/>
     <w:rsid w:val="00570CC0"/>
     <w:rsid w:val="00571058"/>
     <w:rsid w:val="005711C3"/>
     <w:rsid w:val="00571D46"/>
     <w:rsid w:val="00572A41"/>
     <w:rsid w:val="00572EED"/>
     <w:rsid w:val="00573397"/>
+    <w:rsid w:val="00573AF0"/>
     <w:rsid w:val="00573E5A"/>
     <w:rsid w:val="00574AF4"/>
     <w:rsid w:val="00574D79"/>
     <w:rsid w:val="005755FC"/>
+    <w:rsid w:val="00576657"/>
     <w:rsid w:val="005777EC"/>
     <w:rsid w:val="00577D8D"/>
     <w:rsid w:val="005801E1"/>
     <w:rsid w:val="005804FD"/>
     <w:rsid w:val="005806B3"/>
     <w:rsid w:val="005807CD"/>
     <w:rsid w:val="00580F3F"/>
+    <w:rsid w:val="0058144E"/>
+    <w:rsid w:val="00581610"/>
     <w:rsid w:val="00582052"/>
     <w:rsid w:val="005830FF"/>
     <w:rsid w:val="0058331F"/>
     <w:rsid w:val="00583348"/>
     <w:rsid w:val="005837CF"/>
     <w:rsid w:val="00583C25"/>
+    <w:rsid w:val="00583D1E"/>
     <w:rsid w:val="00584515"/>
     <w:rsid w:val="0058473E"/>
+    <w:rsid w:val="00584815"/>
     <w:rsid w:val="005850C5"/>
     <w:rsid w:val="005850ED"/>
     <w:rsid w:val="0058515F"/>
     <w:rsid w:val="0058551E"/>
     <w:rsid w:val="00585527"/>
     <w:rsid w:val="0058588C"/>
     <w:rsid w:val="00586586"/>
     <w:rsid w:val="00586882"/>
     <w:rsid w:val="005872F1"/>
     <w:rsid w:val="005873C1"/>
     <w:rsid w:val="0058795C"/>
     <w:rsid w:val="00587E6B"/>
     <w:rsid w:val="00587FA6"/>
     <w:rsid w:val="00590436"/>
     <w:rsid w:val="00590640"/>
     <w:rsid w:val="00590768"/>
     <w:rsid w:val="005908F1"/>
     <w:rsid w:val="005909CC"/>
     <w:rsid w:val="00590BF5"/>
+    <w:rsid w:val="00591012"/>
     <w:rsid w:val="0059276C"/>
     <w:rsid w:val="005935DA"/>
+    <w:rsid w:val="0059366D"/>
     <w:rsid w:val="00593B77"/>
     <w:rsid w:val="005943C5"/>
     <w:rsid w:val="00594640"/>
     <w:rsid w:val="00594887"/>
+    <w:rsid w:val="00595995"/>
     <w:rsid w:val="00595B45"/>
     <w:rsid w:val="00595BEB"/>
     <w:rsid w:val="00595D74"/>
+    <w:rsid w:val="00595E05"/>
     <w:rsid w:val="005965CB"/>
     <w:rsid w:val="005969F8"/>
     <w:rsid w:val="00597003"/>
     <w:rsid w:val="00597433"/>
     <w:rsid w:val="00597BB5"/>
     <w:rsid w:val="00597C9B"/>
     <w:rsid w:val="005A0508"/>
     <w:rsid w:val="005A0B91"/>
     <w:rsid w:val="005A0BE8"/>
+    <w:rsid w:val="005A0D69"/>
     <w:rsid w:val="005A1351"/>
     <w:rsid w:val="005A1488"/>
     <w:rsid w:val="005A1880"/>
     <w:rsid w:val="005A2189"/>
     <w:rsid w:val="005A23E4"/>
     <w:rsid w:val="005A2685"/>
     <w:rsid w:val="005A26F4"/>
     <w:rsid w:val="005A2DB5"/>
     <w:rsid w:val="005A2E78"/>
     <w:rsid w:val="005A353C"/>
     <w:rsid w:val="005A355B"/>
+    <w:rsid w:val="005A3702"/>
     <w:rsid w:val="005A397C"/>
     <w:rsid w:val="005A4071"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A49F8"/>
     <w:rsid w:val="005A4ECC"/>
     <w:rsid w:val="005A544E"/>
     <w:rsid w:val="005A5772"/>
     <w:rsid w:val="005A63F3"/>
     <w:rsid w:val="005A6642"/>
     <w:rsid w:val="005A7151"/>
     <w:rsid w:val="005A71C9"/>
     <w:rsid w:val="005A7566"/>
     <w:rsid w:val="005A77A1"/>
     <w:rsid w:val="005A7B14"/>
     <w:rsid w:val="005A7E9E"/>
     <w:rsid w:val="005B0CB1"/>
     <w:rsid w:val="005B186E"/>
     <w:rsid w:val="005B1E67"/>
     <w:rsid w:val="005B21F2"/>
     <w:rsid w:val="005B266F"/>
     <w:rsid w:val="005B26BF"/>
     <w:rsid w:val="005B298F"/>
     <w:rsid w:val="005B2A37"/>
     <w:rsid w:val="005B365D"/>
     <w:rsid w:val="005B3895"/>
     <w:rsid w:val="005B3F54"/>
     <w:rsid w:val="005B41FA"/>
     <w:rsid w:val="005B491F"/>
     <w:rsid w:val="005B4C46"/>
     <w:rsid w:val="005B5168"/>
     <w:rsid w:val="005B5527"/>
     <w:rsid w:val="005B58AF"/>
     <w:rsid w:val="005B5991"/>
     <w:rsid w:val="005B5A05"/>
     <w:rsid w:val="005B60E6"/>
     <w:rsid w:val="005B61D6"/>
     <w:rsid w:val="005B6459"/>
     <w:rsid w:val="005B6D7D"/>
     <w:rsid w:val="005B70B2"/>
     <w:rsid w:val="005C0D3C"/>
     <w:rsid w:val="005C0D8F"/>
     <w:rsid w:val="005C0E36"/>
     <w:rsid w:val="005C121C"/>
     <w:rsid w:val="005C246F"/>
     <w:rsid w:val="005C31A4"/>
     <w:rsid w:val="005C31DB"/>
     <w:rsid w:val="005C3624"/>
+    <w:rsid w:val="005C365A"/>
+    <w:rsid w:val="005C380B"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C3CE4"/>
     <w:rsid w:val="005C488B"/>
     <w:rsid w:val="005C491E"/>
     <w:rsid w:val="005C4A53"/>
     <w:rsid w:val="005C4CE0"/>
     <w:rsid w:val="005C531F"/>
     <w:rsid w:val="005C581D"/>
     <w:rsid w:val="005C6129"/>
     <w:rsid w:val="005C6DE4"/>
     <w:rsid w:val="005C7242"/>
     <w:rsid w:val="005C7708"/>
     <w:rsid w:val="005C7728"/>
     <w:rsid w:val="005C7CC2"/>
     <w:rsid w:val="005D00AE"/>
     <w:rsid w:val="005D086F"/>
     <w:rsid w:val="005D0962"/>
     <w:rsid w:val="005D0C2B"/>
     <w:rsid w:val="005D0C39"/>
     <w:rsid w:val="005D15DE"/>
     <w:rsid w:val="005D16CE"/>
     <w:rsid w:val="005D1D75"/>
     <w:rsid w:val="005D2299"/>
     <w:rsid w:val="005D287B"/>
     <w:rsid w:val="005D2C72"/>
@@ -14731,288 +16358,305 @@
     <w:rsid w:val="005D7A4E"/>
     <w:rsid w:val="005D7A7B"/>
     <w:rsid w:val="005E000A"/>
     <w:rsid w:val="005E0BF1"/>
     <w:rsid w:val="005E0C9A"/>
     <w:rsid w:val="005E1729"/>
     <w:rsid w:val="005E19ED"/>
     <w:rsid w:val="005E1A16"/>
     <w:rsid w:val="005E21A4"/>
     <w:rsid w:val="005E250D"/>
     <w:rsid w:val="005E261B"/>
     <w:rsid w:val="005E2CAF"/>
     <w:rsid w:val="005E2EEE"/>
     <w:rsid w:val="005E325C"/>
     <w:rsid w:val="005E4455"/>
     <w:rsid w:val="005E4B56"/>
     <w:rsid w:val="005E4D87"/>
     <w:rsid w:val="005E5ABC"/>
     <w:rsid w:val="005E5D77"/>
     <w:rsid w:val="005E6642"/>
     <w:rsid w:val="005E6CAE"/>
     <w:rsid w:val="005E7029"/>
     <w:rsid w:val="005E70EE"/>
     <w:rsid w:val="005E7664"/>
     <w:rsid w:val="005E777F"/>
+    <w:rsid w:val="005E7E10"/>
     <w:rsid w:val="005F02FE"/>
     <w:rsid w:val="005F1087"/>
     <w:rsid w:val="005F1492"/>
     <w:rsid w:val="005F189C"/>
     <w:rsid w:val="005F1EDD"/>
     <w:rsid w:val="005F31BA"/>
     <w:rsid w:val="005F363F"/>
     <w:rsid w:val="005F371E"/>
     <w:rsid w:val="005F3CF8"/>
     <w:rsid w:val="005F3E27"/>
     <w:rsid w:val="005F4195"/>
     <w:rsid w:val="005F4AD5"/>
     <w:rsid w:val="005F4B33"/>
     <w:rsid w:val="005F5E4D"/>
     <w:rsid w:val="005F69E2"/>
     <w:rsid w:val="005F6B26"/>
     <w:rsid w:val="005F74CE"/>
     <w:rsid w:val="005F7635"/>
     <w:rsid w:val="005F7961"/>
     <w:rsid w:val="005F7E83"/>
     <w:rsid w:val="00600657"/>
     <w:rsid w:val="0060091B"/>
     <w:rsid w:val="00600A40"/>
     <w:rsid w:val="00600CB0"/>
     <w:rsid w:val="00600D0A"/>
+    <w:rsid w:val="00601D3B"/>
     <w:rsid w:val="0060203B"/>
     <w:rsid w:val="006024E1"/>
     <w:rsid w:val="00602A45"/>
     <w:rsid w:val="00602AFC"/>
     <w:rsid w:val="00602EFA"/>
     <w:rsid w:val="0060344C"/>
     <w:rsid w:val="006037D0"/>
     <w:rsid w:val="00603D81"/>
     <w:rsid w:val="00604427"/>
     <w:rsid w:val="00604A9B"/>
     <w:rsid w:val="00604F1D"/>
     <w:rsid w:val="00605339"/>
     <w:rsid w:val="00605850"/>
     <w:rsid w:val="0060675E"/>
     <w:rsid w:val="006075BC"/>
     <w:rsid w:val="00607CCA"/>
     <w:rsid w:val="0061118B"/>
+    <w:rsid w:val="0061144C"/>
     <w:rsid w:val="006116FB"/>
     <w:rsid w:val="00611F48"/>
     <w:rsid w:val="006127CB"/>
     <w:rsid w:val="00612835"/>
     <w:rsid w:val="00613115"/>
     <w:rsid w:val="006134A0"/>
     <w:rsid w:val="00613514"/>
     <w:rsid w:val="00613F58"/>
     <w:rsid w:val="006140CC"/>
     <w:rsid w:val="00614955"/>
     <w:rsid w:val="006149CB"/>
     <w:rsid w:val="006158AD"/>
     <w:rsid w:val="00615DB4"/>
     <w:rsid w:val="00616059"/>
     <w:rsid w:val="00616176"/>
     <w:rsid w:val="00617653"/>
     <w:rsid w:val="006178F8"/>
     <w:rsid w:val="00617C35"/>
     <w:rsid w:val="00617D93"/>
+    <w:rsid w:val="00617FF0"/>
+    <w:rsid w:val="00621478"/>
     <w:rsid w:val="00621C28"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="00621D24"/>
     <w:rsid w:val="00622228"/>
     <w:rsid w:val="00622AC7"/>
     <w:rsid w:val="006231F0"/>
+    <w:rsid w:val="00623336"/>
+    <w:rsid w:val="00623347"/>
     <w:rsid w:val="00623D98"/>
     <w:rsid w:val="00623E56"/>
     <w:rsid w:val="00625549"/>
     <w:rsid w:val="00625F94"/>
     <w:rsid w:val="006260C1"/>
     <w:rsid w:val="00626663"/>
     <w:rsid w:val="00626EE8"/>
     <w:rsid w:val="00626FEC"/>
     <w:rsid w:val="00627505"/>
     <w:rsid w:val="0062760B"/>
+    <w:rsid w:val="0063057F"/>
     <w:rsid w:val="00630ABC"/>
     <w:rsid w:val="00631F63"/>
     <w:rsid w:val="00632039"/>
     <w:rsid w:val="006322CC"/>
     <w:rsid w:val="00632C66"/>
     <w:rsid w:val="00633263"/>
     <w:rsid w:val="00633952"/>
     <w:rsid w:val="00633D71"/>
     <w:rsid w:val="006340E9"/>
     <w:rsid w:val="00634B66"/>
     <w:rsid w:val="006355C4"/>
     <w:rsid w:val="00635B21"/>
     <w:rsid w:val="006360E9"/>
     <w:rsid w:val="006366A6"/>
     <w:rsid w:val="00636C71"/>
     <w:rsid w:val="006374C3"/>
+    <w:rsid w:val="006376AE"/>
     <w:rsid w:val="00640C21"/>
     <w:rsid w:val="00641344"/>
     <w:rsid w:val="00641999"/>
     <w:rsid w:val="00641B61"/>
     <w:rsid w:val="00641F4A"/>
     <w:rsid w:val="006420C4"/>
     <w:rsid w:val="0064288B"/>
     <w:rsid w:val="00642BBC"/>
     <w:rsid w:val="00643177"/>
     <w:rsid w:val="0064375B"/>
     <w:rsid w:val="00643FFE"/>
     <w:rsid w:val="006442AE"/>
     <w:rsid w:val="00644649"/>
     <w:rsid w:val="006448AE"/>
     <w:rsid w:val="00644E8E"/>
     <w:rsid w:val="00645182"/>
     <w:rsid w:val="006456ED"/>
     <w:rsid w:val="00645AB6"/>
     <w:rsid w:val="00645AED"/>
     <w:rsid w:val="00646CF0"/>
     <w:rsid w:val="00646EF8"/>
     <w:rsid w:val="00647AEA"/>
     <w:rsid w:val="00647B7D"/>
     <w:rsid w:val="00647F66"/>
     <w:rsid w:val="006501F0"/>
     <w:rsid w:val="0065032F"/>
     <w:rsid w:val="006504F3"/>
     <w:rsid w:val="0065085E"/>
     <w:rsid w:val="006512B2"/>
     <w:rsid w:val="00651653"/>
     <w:rsid w:val="00651D82"/>
     <w:rsid w:val="00653181"/>
     <w:rsid w:val="00653203"/>
     <w:rsid w:val="0065331B"/>
     <w:rsid w:val="006533D2"/>
     <w:rsid w:val="00655102"/>
     <w:rsid w:val="0065620F"/>
     <w:rsid w:val="00656434"/>
     <w:rsid w:val="00656DD2"/>
     <w:rsid w:val="00657391"/>
+    <w:rsid w:val="006575AC"/>
     <w:rsid w:val="006576C0"/>
     <w:rsid w:val="006577D4"/>
     <w:rsid w:val="00660F67"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00661E96"/>
     <w:rsid w:val="00661E9E"/>
     <w:rsid w:val="00663071"/>
     <w:rsid w:val="0066377C"/>
     <w:rsid w:val="006638C5"/>
     <w:rsid w:val="00663F6D"/>
     <w:rsid w:val="00664A73"/>
     <w:rsid w:val="0066563D"/>
     <w:rsid w:val="006659D6"/>
     <w:rsid w:val="00665BC4"/>
     <w:rsid w:val="00665E1A"/>
     <w:rsid w:val="006669F6"/>
     <w:rsid w:val="00666FD2"/>
     <w:rsid w:val="00667718"/>
+    <w:rsid w:val="0066783E"/>
     <w:rsid w:val="00667F2E"/>
     <w:rsid w:val="0067014F"/>
     <w:rsid w:val="00670C84"/>
+    <w:rsid w:val="00670E88"/>
     <w:rsid w:val="006713ED"/>
     <w:rsid w:val="00671983"/>
     <w:rsid w:val="00671E51"/>
     <w:rsid w:val="00672128"/>
     <w:rsid w:val="006723F4"/>
     <w:rsid w:val="00672464"/>
     <w:rsid w:val="006725CB"/>
     <w:rsid w:val="0067286B"/>
     <w:rsid w:val="00673655"/>
     <w:rsid w:val="00673AF1"/>
     <w:rsid w:val="00674126"/>
     <w:rsid w:val="0067430F"/>
     <w:rsid w:val="006756F5"/>
     <w:rsid w:val="00675744"/>
     <w:rsid w:val="00676000"/>
     <w:rsid w:val="00676531"/>
     <w:rsid w:val="006765A9"/>
     <w:rsid w:val="00676970"/>
     <w:rsid w:val="00676BDC"/>
     <w:rsid w:val="00676F92"/>
     <w:rsid w:val="0067724F"/>
     <w:rsid w:val="0067748B"/>
     <w:rsid w:val="00680CA4"/>
     <w:rsid w:val="00681618"/>
     <w:rsid w:val="0068165B"/>
+    <w:rsid w:val="00682612"/>
     <w:rsid w:val="006829E2"/>
     <w:rsid w:val="00682ADE"/>
     <w:rsid w:val="00682E67"/>
     <w:rsid w:val="00682EDA"/>
     <w:rsid w:val="00683691"/>
     <w:rsid w:val="0068384F"/>
     <w:rsid w:val="00683F62"/>
     <w:rsid w:val="006840D2"/>
     <w:rsid w:val="00684F86"/>
     <w:rsid w:val="00685299"/>
     <w:rsid w:val="00686B67"/>
     <w:rsid w:val="0068729F"/>
     <w:rsid w:val="006907E1"/>
     <w:rsid w:val="006909FF"/>
     <w:rsid w:val="00691711"/>
     <w:rsid w:val="00691FFC"/>
     <w:rsid w:val="00692A3A"/>
     <w:rsid w:val="00692E60"/>
     <w:rsid w:val="00692F71"/>
     <w:rsid w:val="00693480"/>
     <w:rsid w:val="00693740"/>
     <w:rsid w:val="00693D22"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="00695471"/>
     <w:rsid w:val="006962FB"/>
     <w:rsid w:val="0069646D"/>
     <w:rsid w:val="00696690"/>
     <w:rsid w:val="006969A2"/>
     <w:rsid w:val="00697C17"/>
     <w:rsid w:val="006A08A5"/>
     <w:rsid w:val="006A0937"/>
     <w:rsid w:val="006A0A77"/>
     <w:rsid w:val="006A1CEF"/>
+    <w:rsid w:val="006A2076"/>
     <w:rsid w:val="006A270C"/>
     <w:rsid w:val="006A27EE"/>
     <w:rsid w:val="006A35D7"/>
     <w:rsid w:val="006A36CB"/>
+    <w:rsid w:val="006A3A5C"/>
     <w:rsid w:val="006A3CBF"/>
     <w:rsid w:val="006A416F"/>
     <w:rsid w:val="006A46CC"/>
     <w:rsid w:val="006A4920"/>
     <w:rsid w:val="006A58BD"/>
     <w:rsid w:val="006A58F0"/>
     <w:rsid w:val="006A5CCF"/>
     <w:rsid w:val="006A5F9A"/>
     <w:rsid w:val="006A6257"/>
     <w:rsid w:val="006A6A42"/>
     <w:rsid w:val="006A70A4"/>
     <w:rsid w:val="006A781E"/>
     <w:rsid w:val="006A7851"/>
     <w:rsid w:val="006A78EF"/>
+    <w:rsid w:val="006A79B3"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006A7E07"/>
     <w:rsid w:val="006A7E7B"/>
     <w:rsid w:val="006B0041"/>
     <w:rsid w:val="006B0522"/>
     <w:rsid w:val="006B0548"/>
     <w:rsid w:val="006B063E"/>
     <w:rsid w:val="006B06F1"/>
+    <w:rsid w:val="006B0B19"/>
     <w:rsid w:val="006B105C"/>
     <w:rsid w:val="006B1E4A"/>
     <w:rsid w:val="006B23A4"/>
     <w:rsid w:val="006B2623"/>
     <w:rsid w:val="006B32BD"/>
     <w:rsid w:val="006B3A80"/>
     <w:rsid w:val="006B3D71"/>
     <w:rsid w:val="006B4332"/>
     <w:rsid w:val="006B47E3"/>
     <w:rsid w:val="006B527D"/>
     <w:rsid w:val="006B640F"/>
     <w:rsid w:val="006B6CDA"/>
     <w:rsid w:val="006B70E6"/>
     <w:rsid w:val="006B746F"/>
     <w:rsid w:val="006C0840"/>
     <w:rsid w:val="006C08A0"/>
     <w:rsid w:val="006C0E85"/>
     <w:rsid w:val="006C1BCE"/>
     <w:rsid w:val="006C1D49"/>
     <w:rsid w:val="006C1E34"/>
     <w:rsid w:val="006C2168"/>
     <w:rsid w:val="006C2592"/>
     <w:rsid w:val="006C2A31"/>
     <w:rsid w:val="006C2A99"/>
     <w:rsid w:val="006C30E6"/>
@@ -15023,154 +16667,166 @@
     <w:rsid w:val="006C4EB5"/>
     <w:rsid w:val="006C5274"/>
     <w:rsid w:val="006C582D"/>
     <w:rsid w:val="006C63D7"/>
     <w:rsid w:val="006C6417"/>
     <w:rsid w:val="006C657B"/>
     <w:rsid w:val="006C690D"/>
     <w:rsid w:val="006C763B"/>
     <w:rsid w:val="006C7B63"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006D006E"/>
     <w:rsid w:val="006D08A4"/>
     <w:rsid w:val="006D0D9E"/>
     <w:rsid w:val="006D0E1C"/>
     <w:rsid w:val="006D0F99"/>
     <w:rsid w:val="006D13D1"/>
     <w:rsid w:val="006D18FE"/>
     <w:rsid w:val="006D1B93"/>
     <w:rsid w:val="006D2313"/>
     <w:rsid w:val="006D2A15"/>
     <w:rsid w:val="006D2DFE"/>
     <w:rsid w:val="006D309D"/>
     <w:rsid w:val="006D367E"/>
     <w:rsid w:val="006D4EB7"/>
     <w:rsid w:val="006D5289"/>
+    <w:rsid w:val="006D62D3"/>
     <w:rsid w:val="006D642F"/>
     <w:rsid w:val="006D69CC"/>
+    <w:rsid w:val="006D6F4A"/>
     <w:rsid w:val="006D72F4"/>
     <w:rsid w:val="006D73EB"/>
     <w:rsid w:val="006D7A1F"/>
     <w:rsid w:val="006D7B55"/>
     <w:rsid w:val="006D7E55"/>
     <w:rsid w:val="006E01C7"/>
     <w:rsid w:val="006E01CD"/>
     <w:rsid w:val="006E0E0D"/>
     <w:rsid w:val="006E11D0"/>
     <w:rsid w:val="006E137F"/>
     <w:rsid w:val="006E1D6C"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E215D"/>
     <w:rsid w:val="006E3B49"/>
     <w:rsid w:val="006E3EAE"/>
     <w:rsid w:val="006E4090"/>
     <w:rsid w:val="006E4979"/>
     <w:rsid w:val="006E4DD4"/>
     <w:rsid w:val="006E4FC4"/>
     <w:rsid w:val="006E525C"/>
     <w:rsid w:val="006E5769"/>
     <w:rsid w:val="006E5977"/>
     <w:rsid w:val="006E6204"/>
     <w:rsid w:val="006E68E8"/>
     <w:rsid w:val="006E6DFF"/>
     <w:rsid w:val="006E729E"/>
     <w:rsid w:val="006E75B3"/>
     <w:rsid w:val="006E78E9"/>
     <w:rsid w:val="006E7C99"/>
     <w:rsid w:val="006F006D"/>
     <w:rsid w:val="006F1AF9"/>
     <w:rsid w:val="006F1C61"/>
+    <w:rsid w:val="006F42CA"/>
     <w:rsid w:val="006F45A8"/>
     <w:rsid w:val="006F4B6C"/>
     <w:rsid w:val="006F5252"/>
     <w:rsid w:val="006F5B39"/>
+    <w:rsid w:val="006F5DD4"/>
     <w:rsid w:val="006F5F49"/>
     <w:rsid w:val="006F679A"/>
     <w:rsid w:val="006F6814"/>
     <w:rsid w:val="006F6D8D"/>
     <w:rsid w:val="006F706B"/>
     <w:rsid w:val="006F77DA"/>
     <w:rsid w:val="006F799A"/>
     <w:rsid w:val="006F7A95"/>
     <w:rsid w:val="006F7BE0"/>
     <w:rsid w:val="006F7C37"/>
     <w:rsid w:val="00700503"/>
     <w:rsid w:val="00700565"/>
     <w:rsid w:val="00700D90"/>
     <w:rsid w:val="00700DFC"/>
     <w:rsid w:val="0070132D"/>
+    <w:rsid w:val="00701E9F"/>
     <w:rsid w:val="007023C7"/>
     <w:rsid w:val="00702E83"/>
     <w:rsid w:val="00703162"/>
+    <w:rsid w:val="00703AD1"/>
     <w:rsid w:val="00703E1D"/>
     <w:rsid w:val="007040CF"/>
     <w:rsid w:val="00704C7F"/>
+    <w:rsid w:val="00705060"/>
     <w:rsid w:val="00705165"/>
     <w:rsid w:val="00705254"/>
     <w:rsid w:val="007062A8"/>
     <w:rsid w:val="00706BCE"/>
     <w:rsid w:val="00706C8C"/>
     <w:rsid w:val="00706E37"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="007106F0"/>
     <w:rsid w:val="00710DFF"/>
+    <w:rsid w:val="0071163C"/>
     <w:rsid w:val="00711C9E"/>
     <w:rsid w:val="00711FB5"/>
     <w:rsid w:val="0071203D"/>
     <w:rsid w:val="007122B8"/>
     <w:rsid w:val="00712604"/>
     <w:rsid w:val="00712FA5"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="00713172"/>
     <w:rsid w:val="00713367"/>
     <w:rsid w:val="00714848"/>
     <w:rsid w:val="00714CB7"/>
     <w:rsid w:val="00715877"/>
     <w:rsid w:val="007159D9"/>
     <w:rsid w:val="00715B1F"/>
     <w:rsid w:val="00715B92"/>
     <w:rsid w:val="00715F07"/>
     <w:rsid w:val="007168C5"/>
     <w:rsid w:val="00716FD6"/>
     <w:rsid w:val="00717380"/>
+    <w:rsid w:val="0071783C"/>
     <w:rsid w:val="00717993"/>
     <w:rsid w:val="00717AA3"/>
     <w:rsid w:val="00717D03"/>
     <w:rsid w:val="0072038A"/>
+    <w:rsid w:val="007203A3"/>
     <w:rsid w:val="00721186"/>
     <w:rsid w:val="0072160F"/>
     <w:rsid w:val="00721EB7"/>
     <w:rsid w:val="00722951"/>
     <w:rsid w:val="00722D3C"/>
+    <w:rsid w:val="00722D6B"/>
     <w:rsid w:val="00723B7E"/>
     <w:rsid w:val="007243DD"/>
     <w:rsid w:val="00724496"/>
     <w:rsid w:val="00724552"/>
     <w:rsid w:val="0072472D"/>
     <w:rsid w:val="00724D1C"/>
     <w:rsid w:val="00724D40"/>
     <w:rsid w:val="00724E5B"/>
+    <w:rsid w:val="0072543C"/>
     <w:rsid w:val="00725837"/>
     <w:rsid w:val="00725A15"/>
     <w:rsid w:val="0072619F"/>
     <w:rsid w:val="00726AE5"/>
     <w:rsid w:val="00726C4E"/>
     <w:rsid w:val="00727315"/>
     <w:rsid w:val="007274C5"/>
     <w:rsid w:val="00727AFA"/>
     <w:rsid w:val="00727C3D"/>
     <w:rsid w:val="00727D13"/>
     <w:rsid w:val="00727E6E"/>
     <w:rsid w:val="007301BA"/>
     <w:rsid w:val="0073072E"/>
     <w:rsid w:val="0073142F"/>
     <w:rsid w:val="00731843"/>
     <w:rsid w:val="00731A5C"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00732DF9"/>
     <w:rsid w:val="007336A8"/>
     <w:rsid w:val="00733A09"/>
     <w:rsid w:val="00733A92"/>
     <w:rsid w:val="007344DB"/>
     <w:rsid w:val="00734827"/>
     <w:rsid w:val="007349C9"/>
     <w:rsid w:val="00734ACE"/>
@@ -15192,1164 +16848,1267 @@
     <w:rsid w:val="00744677"/>
     <w:rsid w:val="00744751"/>
     <w:rsid w:val="0074483D"/>
     <w:rsid w:val="00744C33"/>
     <w:rsid w:val="007450D1"/>
     <w:rsid w:val="007453B1"/>
     <w:rsid w:val="00745DDD"/>
     <w:rsid w:val="007463B9"/>
     <w:rsid w:val="00746C19"/>
     <w:rsid w:val="00746DAA"/>
     <w:rsid w:val="007471F4"/>
     <w:rsid w:val="0074755D"/>
     <w:rsid w:val="007479ED"/>
     <w:rsid w:val="00747C86"/>
     <w:rsid w:val="00747EEB"/>
     <w:rsid w:val="007501CB"/>
     <w:rsid w:val="00751B35"/>
     <w:rsid w:val="00752152"/>
     <w:rsid w:val="007521B7"/>
     <w:rsid w:val="00752557"/>
     <w:rsid w:val="007529A8"/>
     <w:rsid w:val="0075313F"/>
     <w:rsid w:val="0075369E"/>
     <w:rsid w:val="00753C6B"/>
     <w:rsid w:val="00753FDF"/>
+    <w:rsid w:val="00754391"/>
+    <w:rsid w:val="007546FD"/>
+    <w:rsid w:val="007548C8"/>
     <w:rsid w:val="00754DC4"/>
     <w:rsid w:val="007554AA"/>
+    <w:rsid w:val="007559D0"/>
     <w:rsid w:val="00755C4E"/>
     <w:rsid w:val="00755F4E"/>
     <w:rsid w:val="007579B1"/>
     <w:rsid w:val="00757FEE"/>
     <w:rsid w:val="00760458"/>
     <w:rsid w:val="0076078E"/>
     <w:rsid w:val="0076089D"/>
     <w:rsid w:val="00760BE6"/>
     <w:rsid w:val="007610B1"/>
     <w:rsid w:val="00761844"/>
     <w:rsid w:val="00761C02"/>
     <w:rsid w:val="00761E37"/>
     <w:rsid w:val="00761EEB"/>
     <w:rsid w:val="00762255"/>
     <w:rsid w:val="00763551"/>
     <w:rsid w:val="00763649"/>
     <w:rsid w:val="0076376E"/>
     <w:rsid w:val="00763CC5"/>
     <w:rsid w:val="007640AF"/>
+    <w:rsid w:val="00764DEF"/>
     <w:rsid w:val="007653C9"/>
+    <w:rsid w:val="007657DC"/>
     <w:rsid w:val="007658F1"/>
     <w:rsid w:val="007659EA"/>
     <w:rsid w:val="00766003"/>
     <w:rsid w:val="0076652D"/>
     <w:rsid w:val="007665C1"/>
     <w:rsid w:val="0076726A"/>
     <w:rsid w:val="00770553"/>
+    <w:rsid w:val="00770C0A"/>
     <w:rsid w:val="00770CC5"/>
     <w:rsid w:val="00771212"/>
     <w:rsid w:val="00771364"/>
     <w:rsid w:val="00771E5F"/>
     <w:rsid w:val="00771FF9"/>
     <w:rsid w:val="00772534"/>
     <w:rsid w:val="0077261A"/>
     <w:rsid w:val="00772A71"/>
     <w:rsid w:val="0077323C"/>
     <w:rsid w:val="00773552"/>
     <w:rsid w:val="0077370D"/>
     <w:rsid w:val="00773838"/>
     <w:rsid w:val="00773F9B"/>
     <w:rsid w:val="00774863"/>
     <w:rsid w:val="00775A8D"/>
     <w:rsid w:val="00775AB0"/>
     <w:rsid w:val="00777039"/>
     <w:rsid w:val="007771DC"/>
     <w:rsid w:val="0077747F"/>
     <w:rsid w:val="007776FC"/>
     <w:rsid w:val="007778C3"/>
     <w:rsid w:val="00777B35"/>
     <w:rsid w:val="00780606"/>
     <w:rsid w:val="00780624"/>
     <w:rsid w:val="00781087"/>
     <w:rsid w:val="007812D8"/>
     <w:rsid w:val="00781D34"/>
     <w:rsid w:val="00782A01"/>
     <w:rsid w:val="00782F99"/>
     <w:rsid w:val="0078350A"/>
     <w:rsid w:val="007836EE"/>
     <w:rsid w:val="00785597"/>
     <w:rsid w:val="00785913"/>
     <w:rsid w:val="00785E12"/>
     <w:rsid w:val="00786A5A"/>
     <w:rsid w:val="00787300"/>
     <w:rsid w:val="00787AD2"/>
     <w:rsid w:val="00787D67"/>
     <w:rsid w:val="00787EDA"/>
+    <w:rsid w:val="00790017"/>
+    <w:rsid w:val="00790667"/>
     <w:rsid w:val="00790CD2"/>
     <w:rsid w:val="007916F7"/>
     <w:rsid w:val="00791AD1"/>
     <w:rsid w:val="00791F4E"/>
     <w:rsid w:val="00792000"/>
     <w:rsid w:val="00792321"/>
     <w:rsid w:val="00792679"/>
     <w:rsid w:val="00792BF4"/>
     <w:rsid w:val="00792EB0"/>
     <w:rsid w:val="0079336D"/>
     <w:rsid w:val="00793953"/>
     <w:rsid w:val="00794605"/>
     <w:rsid w:val="00794CDC"/>
     <w:rsid w:val="0079563C"/>
+    <w:rsid w:val="00795E2F"/>
     <w:rsid w:val="0079729D"/>
     <w:rsid w:val="0079776F"/>
     <w:rsid w:val="007A02B2"/>
     <w:rsid w:val="007A0A30"/>
     <w:rsid w:val="007A1722"/>
     <w:rsid w:val="007A1D34"/>
     <w:rsid w:val="007A1D66"/>
+    <w:rsid w:val="007A20F5"/>
     <w:rsid w:val="007A30ED"/>
     <w:rsid w:val="007A3DB1"/>
     <w:rsid w:val="007A4228"/>
     <w:rsid w:val="007A5013"/>
     <w:rsid w:val="007A502A"/>
     <w:rsid w:val="007A5965"/>
     <w:rsid w:val="007A5A05"/>
     <w:rsid w:val="007A5D3E"/>
     <w:rsid w:val="007A61CD"/>
+    <w:rsid w:val="007A664E"/>
     <w:rsid w:val="007A6BF0"/>
     <w:rsid w:val="007A6C59"/>
     <w:rsid w:val="007A76FE"/>
     <w:rsid w:val="007A78BA"/>
     <w:rsid w:val="007A7B32"/>
     <w:rsid w:val="007B0BEB"/>
     <w:rsid w:val="007B0E87"/>
     <w:rsid w:val="007B11A2"/>
     <w:rsid w:val="007B13D6"/>
     <w:rsid w:val="007B23FB"/>
     <w:rsid w:val="007B2512"/>
     <w:rsid w:val="007B2513"/>
     <w:rsid w:val="007B259B"/>
     <w:rsid w:val="007B2EFD"/>
     <w:rsid w:val="007B3123"/>
     <w:rsid w:val="007B3D6C"/>
     <w:rsid w:val="007B3E33"/>
     <w:rsid w:val="007B3F1F"/>
     <w:rsid w:val="007B4449"/>
     <w:rsid w:val="007B4BFD"/>
     <w:rsid w:val="007B4C57"/>
     <w:rsid w:val="007B4D0A"/>
     <w:rsid w:val="007B638C"/>
     <w:rsid w:val="007B6B68"/>
     <w:rsid w:val="007B74EF"/>
     <w:rsid w:val="007B7669"/>
     <w:rsid w:val="007B774A"/>
     <w:rsid w:val="007B7763"/>
     <w:rsid w:val="007B77FF"/>
     <w:rsid w:val="007B78DF"/>
     <w:rsid w:val="007C0164"/>
     <w:rsid w:val="007C0600"/>
     <w:rsid w:val="007C1398"/>
     <w:rsid w:val="007C1C9D"/>
     <w:rsid w:val="007C22E1"/>
     <w:rsid w:val="007C25E0"/>
     <w:rsid w:val="007C35B3"/>
     <w:rsid w:val="007C35E2"/>
     <w:rsid w:val="007C3D85"/>
     <w:rsid w:val="007C3F7A"/>
     <w:rsid w:val="007C40AC"/>
     <w:rsid w:val="007C41C1"/>
     <w:rsid w:val="007C4BCF"/>
     <w:rsid w:val="007C56A1"/>
     <w:rsid w:val="007C5DFD"/>
     <w:rsid w:val="007C5E06"/>
     <w:rsid w:val="007C6057"/>
     <w:rsid w:val="007C6582"/>
+    <w:rsid w:val="007C6F77"/>
     <w:rsid w:val="007C710A"/>
+    <w:rsid w:val="007C79A2"/>
     <w:rsid w:val="007D04BD"/>
     <w:rsid w:val="007D0994"/>
     <w:rsid w:val="007D0E66"/>
     <w:rsid w:val="007D13E2"/>
     <w:rsid w:val="007D1573"/>
     <w:rsid w:val="007D1E52"/>
     <w:rsid w:val="007D1E84"/>
     <w:rsid w:val="007D267D"/>
     <w:rsid w:val="007D3464"/>
     <w:rsid w:val="007D3678"/>
     <w:rsid w:val="007D3896"/>
     <w:rsid w:val="007D3E5D"/>
     <w:rsid w:val="007D4166"/>
     <w:rsid w:val="007D47D8"/>
     <w:rsid w:val="007D488A"/>
     <w:rsid w:val="007D4A8C"/>
     <w:rsid w:val="007D52E6"/>
+    <w:rsid w:val="007D5B76"/>
     <w:rsid w:val="007D5DA5"/>
     <w:rsid w:val="007D5DC6"/>
     <w:rsid w:val="007D5E17"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007E056E"/>
     <w:rsid w:val="007E066C"/>
     <w:rsid w:val="007E0D02"/>
     <w:rsid w:val="007E1018"/>
     <w:rsid w:val="007E220D"/>
     <w:rsid w:val="007E2BA4"/>
     <w:rsid w:val="007E2D1C"/>
     <w:rsid w:val="007E3296"/>
     <w:rsid w:val="007E34F1"/>
     <w:rsid w:val="007E38E8"/>
     <w:rsid w:val="007E3E7F"/>
     <w:rsid w:val="007E41AC"/>
     <w:rsid w:val="007E4476"/>
     <w:rsid w:val="007E4D00"/>
     <w:rsid w:val="007E5E1A"/>
     <w:rsid w:val="007E63E1"/>
     <w:rsid w:val="007E6FF1"/>
+    <w:rsid w:val="007E702F"/>
     <w:rsid w:val="007E7B25"/>
     <w:rsid w:val="007E7B5E"/>
     <w:rsid w:val="007E7BFB"/>
     <w:rsid w:val="007F005C"/>
     <w:rsid w:val="007F1227"/>
     <w:rsid w:val="007F141C"/>
     <w:rsid w:val="007F1460"/>
     <w:rsid w:val="007F1B3B"/>
     <w:rsid w:val="007F1BFE"/>
     <w:rsid w:val="007F202C"/>
     <w:rsid w:val="007F2E6B"/>
     <w:rsid w:val="007F32E5"/>
     <w:rsid w:val="007F357C"/>
+    <w:rsid w:val="007F3C0B"/>
     <w:rsid w:val="007F3C81"/>
     <w:rsid w:val="007F3F29"/>
     <w:rsid w:val="007F4619"/>
     <w:rsid w:val="007F4A57"/>
     <w:rsid w:val="007F5C89"/>
     <w:rsid w:val="007F6023"/>
     <w:rsid w:val="007F6314"/>
     <w:rsid w:val="007F7452"/>
     <w:rsid w:val="007F7887"/>
     <w:rsid w:val="007F7B42"/>
     <w:rsid w:val="00800112"/>
     <w:rsid w:val="00800159"/>
+    <w:rsid w:val="008001EF"/>
     <w:rsid w:val="008008E0"/>
     <w:rsid w:val="00800B63"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="00800C01"/>
     <w:rsid w:val="0080139C"/>
     <w:rsid w:val="00801635"/>
     <w:rsid w:val="00801E3C"/>
     <w:rsid w:val="0080232B"/>
     <w:rsid w:val="00802889"/>
     <w:rsid w:val="008036AF"/>
     <w:rsid w:val="00803B0C"/>
     <w:rsid w:val="00803C86"/>
     <w:rsid w:val="00803D39"/>
     <w:rsid w:val="00804265"/>
     <w:rsid w:val="008044B6"/>
     <w:rsid w:val="008046AA"/>
     <w:rsid w:val="00804B34"/>
     <w:rsid w:val="00804DDB"/>
     <w:rsid w:val="00804E04"/>
     <w:rsid w:val="00805066"/>
     <w:rsid w:val="0080516E"/>
     <w:rsid w:val="008052A2"/>
     <w:rsid w:val="008059DB"/>
     <w:rsid w:val="008067BF"/>
     <w:rsid w:val="00806A63"/>
     <w:rsid w:val="00806F72"/>
     <w:rsid w:val="00807644"/>
     <w:rsid w:val="00807A5F"/>
     <w:rsid w:val="00807D97"/>
     <w:rsid w:val="0081057A"/>
     <w:rsid w:val="00810ADB"/>
     <w:rsid w:val="0081163B"/>
     <w:rsid w:val="00812409"/>
     <w:rsid w:val="008126D0"/>
     <w:rsid w:val="00812D80"/>
+    <w:rsid w:val="008137B7"/>
     <w:rsid w:val="00814742"/>
     <w:rsid w:val="008148DB"/>
     <w:rsid w:val="00814F63"/>
     <w:rsid w:val="008150FF"/>
     <w:rsid w:val="008157B3"/>
     <w:rsid w:val="00815F27"/>
     <w:rsid w:val="00815F4E"/>
     <w:rsid w:val="00816103"/>
     <w:rsid w:val="00817056"/>
     <w:rsid w:val="00817A13"/>
     <w:rsid w:val="00820164"/>
     <w:rsid w:val="00820444"/>
     <w:rsid w:val="00820A53"/>
     <w:rsid w:val="00821628"/>
     <w:rsid w:val="00821C68"/>
     <w:rsid w:val="00821E14"/>
     <w:rsid w:val="008227DB"/>
     <w:rsid w:val="0082291D"/>
     <w:rsid w:val="008229A2"/>
     <w:rsid w:val="00822EAB"/>
     <w:rsid w:val="008237EA"/>
     <w:rsid w:val="0082395D"/>
     <w:rsid w:val="00823D13"/>
     <w:rsid w:val="00823F0C"/>
+    <w:rsid w:val="0082429F"/>
     <w:rsid w:val="008250AA"/>
     <w:rsid w:val="00825121"/>
     <w:rsid w:val="008257B5"/>
     <w:rsid w:val="00826543"/>
     <w:rsid w:val="008265E9"/>
     <w:rsid w:val="0082732E"/>
     <w:rsid w:val="00827508"/>
     <w:rsid w:val="00827914"/>
     <w:rsid w:val="00827A6F"/>
     <w:rsid w:val="00830EA8"/>
     <w:rsid w:val="00831404"/>
     <w:rsid w:val="00831494"/>
     <w:rsid w:val="0083217E"/>
     <w:rsid w:val="008323D4"/>
     <w:rsid w:val="00832CE2"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="00833D9C"/>
     <w:rsid w:val="00833F46"/>
     <w:rsid w:val="00834D98"/>
     <w:rsid w:val="00834E9E"/>
     <w:rsid w:val="008351F1"/>
     <w:rsid w:val="0083551C"/>
     <w:rsid w:val="0083554D"/>
     <w:rsid w:val="00835E0C"/>
     <w:rsid w:val="00835E49"/>
     <w:rsid w:val="00835EFB"/>
     <w:rsid w:val="008360B4"/>
     <w:rsid w:val="00836CF9"/>
     <w:rsid w:val="00836E28"/>
     <w:rsid w:val="00837C1C"/>
     <w:rsid w:val="008401A5"/>
     <w:rsid w:val="00840637"/>
     <w:rsid w:val="0084161E"/>
     <w:rsid w:val="00841787"/>
     <w:rsid w:val="008418B8"/>
     <w:rsid w:val="00841AE4"/>
     <w:rsid w:val="00841EDD"/>
     <w:rsid w:val="0084219D"/>
     <w:rsid w:val="008422EE"/>
     <w:rsid w:val="00842674"/>
     <w:rsid w:val="00842A1A"/>
     <w:rsid w:val="00842C01"/>
     <w:rsid w:val="008434AF"/>
     <w:rsid w:val="0084392F"/>
     <w:rsid w:val="008439D2"/>
     <w:rsid w:val="00843E3D"/>
     <w:rsid w:val="008445E9"/>
     <w:rsid w:val="008448D6"/>
     <w:rsid w:val="00844BEB"/>
+    <w:rsid w:val="00844CFF"/>
     <w:rsid w:val="00844EE8"/>
     <w:rsid w:val="00845E3F"/>
+    <w:rsid w:val="008467DB"/>
     <w:rsid w:val="00846C0F"/>
     <w:rsid w:val="00847063"/>
     <w:rsid w:val="008470DC"/>
     <w:rsid w:val="0084750D"/>
     <w:rsid w:val="00850C0B"/>
     <w:rsid w:val="00851237"/>
     <w:rsid w:val="00851434"/>
     <w:rsid w:val="008539CA"/>
     <w:rsid w:val="00853C31"/>
     <w:rsid w:val="00854008"/>
     <w:rsid w:val="00854244"/>
     <w:rsid w:val="008547CB"/>
     <w:rsid w:val="00855471"/>
     <w:rsid w:val="0085593C"/>
     <w:rsid w:val="008563CF"/>
     <w:rsid w:val="00856416"/>
     <w:rsid w:val="00857BF6"/>
     <w:rsid w:val="00857D27"/>
     <w:rsid w:val="00860001"/>
     <w:rsid w:val="00860084"/>
     <w:rsid w:val="00860177"/>
     <w:rsid w:val="00860CC1"/>
     <w:rsid w:val="00860E60"/>
+    <w:rsid w:val="0086125A"/>
     <w:rsid w:val="008612BE"/>
     <w:rsid w:val="008613E8"/>
     <w:rsid w:val="00861A10"/>
     <w:rsid w:val="008622A9"/>
     <w:rsid w:val="008627BE"/>
     <w:rsid w:val="00862A82"/>
     <w:rsid w:val="00862D8F"/>
     <w:rsid w:val="00862E34"/>
     <w:rsid w:val="008643FF"/>
     <w:rsid w:val="00864711"/>
     <w:rsid w:val="00865765"/>
     <w:rsid w:val="00865D22"/>
     <w:rsid w:val="008663CA"/>
     <w:rsid w:val="008666C2"/>
     <w:rsid w:val="00866980"/>
     <w:rsid w:val="00866CC5"/>
     <w:rsid w:val="00867C2E"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="0087028B"/>
+    <w:rsid w:val="008702B5"/>
     <w:rsid w:val="0087050D"/>
     <w:rsid w:val="0087069B"/>
     <w:rsid w:val="0087147B"/>
     <w:rsid w:val="00871A3A"/>
     <w:rsid w:val="008720BC"/>
     <w:rsid w:val="008720FC"/>
     <w:rsid w:val="00872531"/>
     <w:rsid w:val="008727E7"/>
+    <w:rsid w:val="008728F8"/>
     <w:rsid w:val="00875242"/>
     <w:rsid w:val="008756CA"/>
+    <w:rsid w:val="0087579D"/>
+    <w:rsid w:val="008759FE"/>
+    <w:rsid w:val="00875BB6"/>
     <w:rsid w:val="00875D43"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="00876B38"/>
     <w:rsid w:val="00876DD7"/>
     <w:rsid w:val="0087733E"/>
     <w:rsid w:val="00877405"/>
+    <w:rsid w:val="00877DBE"/>
     <w:rsid w:val="00877F27"/>
     <w:rsid w:val="008803DA"/>
     <w:rsid w:val="00880855"/>
     <w:rsid w:val="00881A4D"/>
     <w:rsid w:val="0088243E"/>
     <w:rsid w:val="00882567"/>
     <w:rsid w:val="00882809"/>
     <w:rsid w:val="00882BDD"/>
     <w:rsid w:val="00882EEC"/>
     <w:rsid w:val="00882F97"/>
     <w:rsid w:val="00883121"/>
     <w:rsid w:val="008831D1"/>
     <w:rsid w:val="00883BF3"/>
     <w:rsid w:val="00883DE2"/>
     <w:rsid w:val="0088425A"/>
+    <w:rsid w:val="008856CF"/>
     <w:rsid w:val="008858BF"/>
     <w:rsid w:val="00885A9F"/>
     <w:rsid w:val="00886203"/>
     <w:rsid w:val="008862B5"/>
     <w:rsid w:val="00887537"/>
     <w:rsid w:val="008875FB"/>
     <w:rsid w:val="0088764D"/>
     <w:rsid w:val="00887695"/>
     <w:rsid w:val="00887BB5"/>
     <w:rsid w:val="00887BC3"/>
     <w:rsid w:val="00890680"/>
     <w:rsid w:val="00891079"/>
     <w:rsid w:val="00891691"/>
+    <w:rsid w:val="0089172D"/>
     <w:rsid w:val="008923EE"/>
     <w:rsid w:val="008925CE"/>
     <w:rsid w:val="00892623"/>
+    <w:rsid w:val="00893E70"/>
     <w:rsid w:val="00893E9B"/>
     <w:rsid w:val="008944BF"/>
     <w:rsid w:val="008957AE"/>
     <w:rsid w:val="0089594D"/>
+    <w:rsid w:val="00896084"/>
     <w:rsid w:val="008968D0"/>
     <w:rsid w:val="00897379"/>
     <w:rsid w:val="00897A54"/>
     <w:rsid w:val="00897B75"/>
     <w:rsid w:val="00897CED"/>
     <w:rsid w:val="00897EE4"/>
     <w:rsid w:val="008A0051"/>
     <w:rsid w:val="008A0217"/>
     <w:rsid w:val="008A0641"/>
+    <w:rsid w:val="008A1482"/>
     <w:rsid w:val="008A1BBA"/>
     <w:rsid w:val="008A1DDD"/>
     <w:rsid w:val="008A1E65"/>
     <w:rsid w:val="008A2606"/>
     <w:rsid w:val="008A2623"/>
+    <w:rsid w:val="008A26DF"/>
     <w:rsid w:val="008A2FE7"/>
     <w:rsid w:val="008A3309"/>
     <w:rsid w:val="008A39DA"/>
     <w:rsid w:val="008A4400"/>
     <w:rsid w:val="008A442A"/>
     <w:rsid w:val="008A45F4"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A4B17"/>
     <w:rsid w:val="008A4CFF"/>
     <w:rsid w:val="008A4F06"/>
     <w:rsid w:val="008A59C2"/>
     <w:rsid w:val="008A5F72"/>
     <w:rsid w:val="008A61AA"/>
     <w:rsid w:val="008A6D27"/>
+    <w:rsid w:val="008A728B"/>
     <w:rsid w:val="008A7941"/>
     <w:rsid w:val="008A7C37"/>
     <w:rsid w:val="008A7FDD"/>
     <w:rsid w:val="008B0370"/>
+    <w:rsid w:val="008B0AE3"/>
     <w:rsid w:val="008B0BA7"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B17E6"/>
     <w:rsid w:val="008B1C28"/>
     <w:rsid w:val="008B1FA5"/>
     <w:rsid w:val="008B2027"/>
     <w:rsid w:val="008B4BF4"/>
     <w:rsid w:val="008B4CBA"/>
     <w:rsid w:val="008B4E53"/>
     <w:rsid w:val="008B67B0"/>
     <w:rsid w:val="008B6A18"/>
     <w:rsid w:val="008B7038"/>
     <w:rsid w:val="008B7C80"/>
     <w:rsid w:val="008B7E63"/>
     <w:rsid w:val="008C043F"/>
     <w:rsid w:val="008C079F"/>
     <w:rsid w:val="008C0DDD"/>
     <w:rsid w:val="008C19E0"/>
     <w:rsid w:val="008C1AEF"/>
     <w:rsid w:val="008C1E5F"/>
     <w:rsid w:val="008C25AB"/>
     <w:rsid w:val="008C2848"/>
     <w:rsid w:val="008C2B23"/>
     <w:rsid w:val="008C2F8B"/>
     <w:rsid w:val="008C3444"/>
+    <w:rsid w:val="008C36C0"/>
     <w:rsid w:val="008C38CF"/>
     <w:rsid w:val="008C3C56"/>
     <w:rsid w:val="008C3E5A"/>
     <w:rsid w:val="008C4368"/>
     <w:rsid w:val="008C4442"/>
     <w:rsid w:val="008C4D0A"/>
     <w:rsid w:val="008C521A"/>
     <w:rsid w:val="008C53B1"/>
     <w:rsid w:val="008C54FB"/>
     <w:rsid w:val="008C5681"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C5907"/>
     <w:rsid w:val="008C5D04"/>
     <w:rsid w:val="008C5F80"/>
     <w:rsid w:val="008C65F8"/>
     <w:rsid w:val="008C6CD4"/>
     <w:rsid w:val="008C6D54"/>
     <w:rsid w:val="008C7099"/>
     <w:rsid w:val="008C738D"/>
     <w:rsid w:val="008C7572"/>
     <w:rsid w:val="008C76E7"/>
     <w:rsid w:val="008C77C9"/>
     <w:rsid w:val="008C7A35"/>
     <w:rsid w:val="008D043C"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D0D9C"/>
     <w:rsid w:val="008D1602"/>
     <w:rsid w:val="008D176D"/>
+    <w:rsid w:val="008D27BC"/>
     <w:rsid w:val="008D2802"/>
     <w:rsid w:val="008D2AC7"/>
     <w:rsid w:val="008D323D"/>
     <w:rsid w:val="008D3515"/>
     <w:rsid w:val="008D47E3"/>
     <w:rsid w:val="008D47EE"/>
     <w:rsid w:val="008D51B9"/>
     <w:rsid w:val="008D545C"/>
     <w:rsid w:val="008D5D76"/>
     <w:rsid w:val="008D6702"/>
+    <w:rsid w:val="008D6A61"/>
     <w:rsid w:val="008D700F"/>
     <w:rsid w:val="008D7A33"/>
     <w:rsid w:val="008D7F3F"/>
     <w:rsid w:val="008E2223"/>
     <w:rsid w:val="008E22BC"/>
     <w:rsid w:val="008E272F"/>
     <w:rsid w:val="008E3AE7"/>
     <w:rsid w:val="008E3B00"/>
     <w:rsid w:val="008E4524"/>
     <w:rsid w:val="008E471A"/>
     <w:rsid w:val="008E4D0B"/>
     <w:rsid w:val="008E50F8"/>
     <w:rsid w:val="008E563D"/>
+    <w:rsid w:val="008E5878"/>
     <w:rsid w:val="008E5E29"/>
     <w:rsid w:val="008E6001"/>
     <w:rsid w:val="008E651B"/>
+    <w:rsid w:val="008E6621"/>
     <w:rsid w:val="008E6F50"/>
     <w:rsid w:val="008E6FC3"/>
     <w:rsid w:val="008E7E13"/>
     <w:rsid w:val="008F026C"/>
     <w:rsid w:val="008F06BD"/>
     <w:rsid w:val="008F0B0C"/>
     <w:rsid w:val="008F0CFB"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F1533"/>
     <w:rsid w:val="008F241C"/>
     <w:rsid w:val="008F252D"/>
     <w:rsid w:val="008F2537"/>
     <w:rsid w:val="008F29F2"/>
     <w:rsid w:val="008F2F8E"/>
     <w:rsid w:val="008F41AE"/>
     <w:rsid w:val="008F4F74"/>
     <w:rsid w:val="008F5560"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F6279"/>
+    <w:rsid w:val="008F656A"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F6D62"/>
     <w:rsid w:val="008F7402"/>
     <w:rsid w:val="008F7792"/>
     <w:rsid w:val="00900825"/>
     <w:rsid w:val="00900F13"/>
     <w:rsid w:val="0090128E"/>
     <w:rsid w:val="009013B3"/>
     <w:rsid w:val="00901678"/>
     <w:rsid w:val="009016C6"/>
     <w:rsid w:val="009019A1"/>
     <w:rsid w:val="009019DB"/>
     <w:rsid w:val="00901E84"/>
     <w:rsid w:val="009026C9"/>
     <w:rsid w:val="009029C3"/>
     <w:rsid w:val="0090383B"/>
     <w:rsid w:val="009049C0"/>
     <w:rsid w:val="00904DD4"/>
     <w:rsid w:val="00904F90"/>
     <w:rsid w:val="00905088"/>
     <w:rsid w:val="00905168"/>
     <w:rsid w:val="009052E1"/>
     <w:rsid w:val="00905683"/>
     <w:rsid w:val="00905844"/>
     <w:rsid w:val="009059B4"/>
     <w:rsid w:val="00906315"/>
     <w:rsid w:val="00906E57"/>
     <w:rsid w:val="00906F27"/>
     <w:rsid w:val="00907106"/>
     <w:rsid w:val="0090710F"/>
     <w:rsid w:val="009074C9"/>
     <w:rsid w:val="0090799E"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00910727"/>
     <w:rsid w:val="00910B6F"/>
+    <w:rsid w:val="00910FD6"/>
     <w:rsid w:val="00911DEA"/>
     <w:rsid w:val="00912768"/>
     <w:rsid w:val="009127E1"/>
     <w:rsid w:val="009128EC"/>
     <w:rsid w:val="00913675"/>
     <w:rsid w:val="009142DD"/>
     <w:rsid w:val="0091495A"/>
     <w:rsid w:val="00914964"/>
     <w:rsid w:val="009151AA"/>
+    <w:rsid w:val="009152A8"/>
     <w:rsid w:val="0091537B"/>
     <w:rsid w:val="00915563"/>
     <w:rsid w:val="00915A90"/>
     <w:rsid w:val="00915D7C"/>
     <w:rsid w:val="009168EA"/>
     <w:rsid w:val="009169E2"/>
     <w:rsid w:val="009170CA"/>
     <w:rsid w:val="009174F3"/>
     <w:rsid w:val="00917AB3"/>
     <w:rsid w:val="00917E66"/>
     <w:rsid w:val="009202E3"/>
     <w:rsid w:val="0092071D"/>
     <w:rsid w:val="00920A19"/>
     <w:rsid w:val="00920C78"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="0092130F"/>
     <w:rsid w:val="0092169E"/>
     <w:rsid w:val="009220C9"/>
     <w:rsid w:val="00922543"/>
     <w:rsid w:val="00922A1A"/>
     <w:rsid w:val="00922B9E"/>
     <w:rsid w:val="00922FFA"/>
     <w:rsid w:val="0092382D"/>
     <w:rsid w:val="00923F70"/>
     <w:rsid w:val="0092461F"/>
     <w:rsid w:val="009253C5"/>
     <w:rsid w:val="009257A2"/>
     <w:rsid w:val="00925976"/>
+    <w:rsid w:val="00926216"/>
     <w:rsid w:val="00926598"/>
+    <w:rsid w:val="009268AE"/>
     <w:rsid w:val="0092712D"/>
+    <w:rsid w:val="00927AC8"/>
     <w:rsid w:val="009300E8"/>
     <w:rsid w:val="00930182"/>
     <w:rsid w:val="009307DC"/>
     <w:rsid w:val="00930B1C"/>
     <w:rsid w:val="00930B2D"/>
     <w:rsid w:val="009310B3"/>
     <w:rsid w:val="00931429"/>
     <w:rsid w:val="00931D05"/>
     <w:rsid w:val="00931DD1"/>
     <w:rsid w:val="00932365"/>
     <w:rsid w:val="009326EA"/>
     <w:rsid w:val="00933144"/>
     <w:rsid w:val="00933A81"/>
     <w:rsid w:val="00933FDA"/>
     <w:rsid w:val="00934292"/>
     <w:rsid w:val="009346D7"/>
     <w:rsid w:val="00934ABC"/>
     <w:rsid w:val="00934CCF"/>
+    <w:rsid w:val="009353A8"/>
     <w:rsid w:val="00935877"/>
     <w:rsid w:val="009359E9"/>
     <w:rsid w:val="00935F3A"/>
+    <w:rsid w:val="00936128"/>
     <w:rsid w:val="00936262"/>
     <w:rsid w:val="009366F4"/>
     <w:rsid w:val="009367DA"/>
     <w:rsid w:val="00937CC9"/>
     <w:rsid w:val="00937DE1"/>
     <w:rsid w:val="00940947"/>
     <w:rsid w:val="00941286"/>
     <w:rsid w:val="0094154C"/>
     <w:rsid w:val="009416A0"/>
     <w:rsid w:val="0094215D"/>
     <w:rsid w:val="00942607"/>
     <w:rsid w:val="00942E0D"/>
     <w:rsid w:val="00943CCE"/>
     <w:rsid w:val="00944F32"/>
     <w:rsid w:val="00945D3F"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="00945FE6"/>
     <w:rsid w:val="0094609E"/>
     <w:rsid w:val="009463FE"/>
     <w:rsid w:val="009465DB"/>
     <w:rsid w:val="00946673"/>
     <w:rsid w:val="00946F51"/>
     <w:rsid w:val="009500DA"/>
     <w:rsid w:val="009501DD"/>
     <w:rsid w:val="00950C72"/>
     <w:rsid w:val="00951AEF"/>
     <w:rsid w:val="009522E7"/>
     <w:rsid w:val="0095311F"/>
     <w:rsid w:val="00953463"/>
     <w:rsid w:val="00953849"/>
     <w:rsid w:val="009539A0"/>
     <w:rsid w:val="00953AE6"/>
     <w:rsid w:val="00953D66"/>
     <w:rsid w:val="00953E54"/>
     <w:rsid w:val="00953F34"/>
     <w:rsid w:val="009541DC"/>
     <w:rsid w:val="009542BA"/>
     <w:rsid w:val="0095457B"/>
     <w:rsid w:val="0095566E"/>
+    <w:rsid w:val="0095585C"/>
+    <w:rsid w:val="00955E2E"/>
     <w:rsid w:val="00955FA7"/>
     <w:rsid w:val="009561B7"/>
+    <w:rsid w:val="00956233"/>
     <w:rsid w:val="00956938"/>
     <w:rsid w:val="00956A37"/>
     <w:rsid w:val="00956C9A"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="0095722F"/>
     <w:rsid w:val="00957335"/>
     <w:rsid w:val="0095785D"/>
     <w:rsid w:val="00960054"/>
     <w:rsid w:val="00960843"/>
     <w:rsid w:val="009609D3"/>
     <w:rsid w:val="009618E2"/>
     <w:rsid w:val="00961CA4"/>
+    <w:rsid w:val="00961E40"/>
     <w:rsid w:val="009623BD"/>
     <w:rsid w:val="00962782"/>
     <w:rsid w:val="00962A77"/>
     <w:rsid w:val="009636A5"/>
     <w:rsid w:val="009638EC"/>
     <w:rsid w:val="0096451C"/>
     <w:rsid w:val="00964FF9"/>
     <w:rsid w:val="009651B3"/>
     <w:rsid w:val="009654B0"/>
     <w:rsid w:val="00965799"/>
     <w:rsid w:val="00966E6E"/>
     <w:rsid w:val="00966E9D"/>
     <w:rsid w:val="009677E7"/>
     <w:rsid w:val="00967828"/>
     <w:rsid w:val="00967834"/>
     <w:rsid w:val="00967885"/>
     <w:rsid w:val="009700A6"/>
     <w:rsid w:val="00970BFD"/>
     <w:rsid w:val="00970F4D"/>
     <w:rsid w:val="009717FE"/>
     <w:rsid w:val="00971E0F"/>
+    <w:rsid w:val="00972038"/>
     <w:rsid w:val="0097246A"/>
     <w:rsid w:val="00973279"/>
+    <w:rsid w:val="00973DAF"/>
     <w:rsid w:val="00974121"/>
     <w:rsid w:val="00974693"/>
     <w:rsid w:val="00974A45"/>
     <w:rsid w:val="00974B13"/>
     <w:rsid w:val="00974CDD"/>
     <w:rsid w:val="00974D12"/>
     <w:rsid w:val="00974DE4"/>
     <w:rsid w:val="00975175"/>
+    <w:rsid w:val="00975B4C"/>
     <w:rsid w:val="00975C68"/>
     <w:rsid w:val="0097644E"/>
     <w:rsid w:val="009769A8"/>
     <w:rsid w:val="00977118"/>
     <w:rsid w:val="009771D1"/>
+    <w:rsid w:val="009778A6"/>
     <w:rsid w:val="00977AF6"/>
+    <w:rsid w:val="00977DD0"/>
     <w:rsid w:val="009802F7"/>
     <w:rsid w:val="009808B0"/>
     <w:rsid w:val="00981330"/>
     <w:rsid w:val="009813B4"/>
     <w:rsid w:val="009814CB"/>
     <w:rsid w:val="009818DD"/>
     <w:rsid w:val="00981F24"/>
     <w:rsid w:val="00981F2F"/>
     <w:rsid w:val="00981FEE"/>
     <w:rsid w:val="00982AAC"/>
     <w:rsid w:val="00982BC7"/>
     <w:rsid w:val="00983135"/>
     <w:rsid w:val="009843EB"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="009845A7"/>
     <w:rsid w:val="009850D8"/>
     <w:rsid w:val="0098558A"/>
     <w:rsid w:val="00985D9A"/>
     <w:rsid w:val="009860DC"/>
     <w:rsid w:val="00986152"/>
     <w:rsid w:val="009865A4"/>
     <w:rsid w:val="00986DA1"/>
     <w:rsid w:val="00987B0B"/>
     <w:rsid w:val="0099038A"/>
     <w:rsid w:val="0099077F"/>
     <w:rsid w:val="00990C31"/>
     <w:rsid w:val="00990E4D"/>
     <w:rsid w:val="009912F1"/>
     <w:rsid w:val="00991464"/>
     <w:rsid w:val="00991F9B"/>
+    <w:rsid w:val="0099250C"/>
     <w:rsid w:val="009925A7"/>
     <w:rsid w:val="009925F9"/>
     <w:rsid w:val="00992C9D"/>
     <w:rsid w:val="00993346"/>
+    <w:rsid w:val="009938A4"/>
     <w:rsid w:val="0099418A"/>
     <w:rsid w:val="00994855"/>
     <w:rsid w:val="00995599"/>
     <w:rsid w:val="009956B0"/>
     <w:rsid w:val="00995D84"/>
     <w:rsid w:val="009966CC"/>
     <w:rsid w:val="00996F2A"/>
     <w:rsid w:val="00997062"/>
     <w:rsid w:val="00997C37"/>
     <w:rsid w:val="00997FAC"/>
     <w:rsid w:val="009A0E50"/>
     <w:rsid w:val="009A1ACB"/>
     <w:rsid w:val="009A1BDC"/>
     <w:rsid w:val="009A1CD3"/>
     <w:rsid w:val="009A222C"/>
     <w:rsid w:val="009A2475"/>
     <w:rsid w:val="009A2CE9"/>
     <w:rsid w:val="009A35B1"/>
     <w:rsid w:val="009A478F"/>
     <w:rsid w:val="009A4DA5"/>
     <w:rsid w:val="009A50EE"/>
     <w:rsid w:val="009A52A2"/>
     <w:rsid w:val="009A5644"/>
     <w:rsid w:val="009A572F"/>
     <w:rsid w:val="009A5939"/>
     <w:rsid w:val="009A5C02"/>
     <w:rsid w:val="009A60F7"/>
     <w:rsid w:val="009A6385"/>
     <w:rsid w:val="009A6A6E"/>
     <w:rsid w:val="009A72E0"/>
     <w:rsid w:val="009A7AD8"/>
     <w:rsid w:val="009B00C7"/>
     <w:rsid w:val="009B165D"/>
     <w:rsid w:val="009B168A"/>
     <w:rsid w:val="009B1870"/>
+    <w:rsid w:val="009B1AC4"/>
     <w:rsid w:val="009B1CF1"/>
     <w:rsid w:val="009B218E"/>
     <w:rsid w:val="009B341E"/>
     <w:rsid w:val="009B3B08"/>
     <w:rsid w:val="009B3F23"/>
     <w:rsid w:val="009B4143"/>
     <w:rsid w:val="009B457B"/>
+    <w:rsid w:val="009B5121"/>
+    <w:rsid w:val="009B5628"/>
     <w:rsid w:val="009B5B01"/>
     <w:rsid w:val="009B5FCC"/>
     <w:rsid w:val="009B681E"/>
     <w:rsid w:val="009B6B86"/>
     <w:rsid w:val="009B72BC"/>
     <w:rsid w:val="009B7736"/>
     <w:rsid w:val="009B7CDE"/>
     <w:rsid w:val="009C03C6"/>
+    <w:rsid w:val="009C0784"/>
     <w:rsid w:val="009C1CEF"/>
     <w:rsid w:val="009C2365"/>
     <w:rsid w:val="009C2917"/>
     <w:rsid w:val="009C2A0A"/>
     <w:rsid w:val="009C2BE7"/>
     <w:rsid w:val="009C2E66"/>
     <w:rsid w:val="009C36DA"/>
     <w:rsid w:val="009C3BEA"/>
     <w:rsid w:val="009C3D17"/>
     <w:rsid w:val="009C3EE0"/>
     <w:rsid w:val="009C448B"/>
+    <w:rsid w:val="009C47AF"/>
     <w:rsid w:val="009C4D13"/>
+    <w:rsid w:val="009C5273"/>
     <w:rsid w:val="009C585B"/>
     <w:rsid w:val="009C6020"/>
     <w:rsid w:val="009C6E09"/>
     <w:rsid w:val="009C77CA"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009C7FBC"/>
     <w:rsid w:val="009D01B8"/>
     <w:rsid w:val="009D1298"/>
     <w:rsid w:val="009D1E38"/>
     <w:rsid w:val="009D1EB7"/>
     <w:rsid w:val="009D2419"/>
     <w:rsid w:val="009D2C02"/>
     <w:rsid w:val="009D3245"/>
     <w:rsid w:val="009D36C3"/>
     <w:rsid w:val="009D37D4"/>
     <w:rsid w:val="009D4A04"/>
     <w:rsid w:val="009D535B"/>
     <w:rsid w:val="009D5674"/>
     <w:rsid w:val="009D56EE"/>
     <w:rsid w:val="009D5855"/>
     <w:rsid w:val="009D5F6A"/>
     <w:rsid w:val="009D6012"/>
     <w:rsid w:val="009D6835"/>
     <w:rsid w:val="009D6959"/>
     <w:rsid w:val="009D7764"/>
     <w:rsid w:val="009D7BAA"/>
     <w:rsid w:val="009D7DDB"/>
     <w:rsid w:val="009E1304"/>
     <w:rsid w:val="009E16CF"/>
+    <w:rsid w:val="009E18AE"/>
     <w:rsid w:val="009E1CEE"/>
     <w:rsid w:val="009E1FE7"/>
     <w:rsid w:val="009E2241"/>
     <w:rsid w:val="009E298B"/>
+    <w:rsid w:val="009E299F"/>
     <w:rsid w:val="009E2D85"/>
     <w:rsid w:val="009E354E"/>
     <w:rsid w:val="009E3857"/>
     <w:rsid w:val="009E404E"/>
     <w:rsid w:val="009E49B3"/>
     <w:rsid w:val="009E648B"/>
     <w:rsid w:val="009E6558"/>
     <w:rsid w:val="009E67E2"/>
     <w:rsid w:val="009E698B"/>
     <w:rsid w:val="009E6A91"/>
     <w:rsid w:val="009E6D7E"/>
     <w:rsid w:val="009E7044"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F03B1"/>
     <w:rsid w:val="009F129C"/>
     <w:rsid w:val="009F151C"/>
+    <w:rsid w:val="009F268A"/>
     <w:rsid w:val="009F2A7C"/>
     <w:rsid w:val="009F3192"/>
+    <w:rsid w:val="009F360F"/>
+    <w:rsid w:val="009F3CB8"/>
     <w:rsid w:val="009F3CC2"/>
     <w:rsid w:val="009F3E0A"/>
     <w:rsid w:val="009F4E9C"/>
     <w:rsid w:val="009F579B"/>
+    <w:rsid w:val="009F5DBA"/>
     <w:rsid w:val="009F6486"/>
     <w:rsid w:val="009F689A"/>
     <w:rsid w:val="009F6F4D"/>
     <w:rsid w:val="009F74FC"/>
     <w:rsid w:val="009F7FDA"/>
     <w:rsid w:val="00A002A8"/>
     <w:rsid w:val="00A006B8"/>
     <w:rsid w:val="00A00AA6"/>
     <w:rsid w:val="00A00CDC"/>
     <w:rsid w:val="00A00DBE"/>
     <w:rsid w:val="00A02476"/>
     <w:rsid w:val="00A02D6E"/>
     <w:rsid w:val="00A02F51"/>
     <w:rsid w:val="00A03139"/>
+    <w:rsid w:val="00A0381F"/>
     <w:rsid w:val="00A03D42"/>
     <w:rsid w:val="00A04B34"/>
     <w:rsid w:val="00A0572C"/>
     <w:rsid w:val="00A058D7"/>
     <w:rsid w:val="00A05FE1"/>
     <w:rsid w:val="00A06197"/>
+    <w:rsid w:val="00A06566"/>
     <w:rsid w:val="00A0677C"/>
     <w:rsid w:val="00A068C0"/>
     <w:rsid w:val="00A072A7"/>
     <w:rsid w:val="00A10002"/>
     <w:rsid w:val="00A111B9"/>
+    <w:rsid w:val="00A116A6"/>
     <w:rsid w:val="00A12009"/>
     <w:rsid w:val="00A1222A"/>
     <w:rsid w:val="00A123A3"/>
+    <w:rsid w:val="00A12FBA"/>
     <w:rsid w:val="00A131A1"/>
     <w:rsid w:val="00A13E3D"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A140BE"/>
     <w:rsid w:val="00A1446B"/>
     <w:rsid w:val="00A145C7"/>
     <w:rsid w:val="00A14BDD"/>
     <w:rsid w:val="00A1507C"/>
     <w:rsid w:val="00A15F86"/>
     <w:rsid w:val="00A1638C"/>
+    <w:rsid w:val="00A16A2F"/>
     <w:rsid w:val="00A172CE"/>
     <w:rsid w:val="00A176E4"/>
     <w:rsid w:val="00A17B23"/>
     <w:rsid w:val="00A20288"/>
     <w:rsid w:val="00A20449"/>
     <w:rsid w:val="00A206C2"/>
     <w:rsid w:val="00A20921"/>
     <w:rsid w:val="00A2152F"/>
+    <w:rsid w:val="00A21583"/>
     <w:rsid w:val="00A21CD8"/>
     <w:rsid w:val="00A222AB"/>
     <w:rsid w:val="00A229BB"/>
     <w:rsid w:val="00A22A0C"/>
     <w:rsid w:val="00A23178"/>
     <w:rsid w:val="00A23548"/>
     <w:rsid w:val="00A23A40"/>
     <w:rsid w:val="00A23FA6"/>
     <w:rsid w:val="00A241DD"/>
     <w:rsid w:val="00A24300"/>
+    <w:rsid w:val="00A24529"/>
     <w:rsid w:val="00A245F0"/>
     <w:rsid w:val="00A2491E"/>
     <w:rsid w:val="00A24BFE"/>
     <w:rsid w:val="00A250FF"/>
     <w:rsid w:val="00A26790"/>
     <w:rsid w:val="00A268DE"/>
     <w:rsid w:val="00A26FC6"/>
     <w:rsid w:val="00A3023A"/>
     <w:rsid w:val="00A305E3"/>
     <w:rsid w:val="00A3095D"/>
+    <w:rsid w:val="00A3097A"/>
     <w:rsid w:val="00A30D80"/>
     <w:rsid w:val="00A3106F"/>
     <w:rsid w:val="00A3144F"/>
+    <w:rsid w:val="00A31966"/>
     <w:rsid w:val="00A31B02"/>
     <w:rsid w:val="00A31BDA"/>
     <w:rsid w:val="00A323B7"/>
     <w:rsid w:val="00A32446"/>
+    <w:rsid w:val="00A32AAA"/>
     <w:rsid w:val="00A33C88"/>
     <w:rsid w:val="00A34118"/>
     <w:rsid w:val="00A34242"/>
     <w:rsid w:val="00A345F4"/>
     <w:rsid w:val="00A34E6B"/>
     <w:rsid w:val="00A34F66"/>
     <w:rsid w:val="00A359CE"/>
+    <w:rsid w:val="00A35A51"/>
     <w:rsid w:val="00A36875"/>
+    <w:rsid w:val="00A369D2"/>
     <w:rsid w:val="00A36C0A"/>
     <w:rsid w:val="00A36CDC"/>
     <w:rsid w:val="00A37584"/>
     <w:rsid w:val="00A3782E"/>
     <w:rsid w:val="00A37AF8"/>
     <w:rsid w:val="00A37DD3"/>
     <w:rsid w:val="00A4044D"/>
     <w:rsid w:val="00A40B17"/>
     <w:rsid w:val="00A40B64"/>
     <w:rsid w:val="00A4201A"/>
     <w:rsid w:val="00A42182"/>
     <w:rsid w:val="00A424C6"/>
     <w:rsid w:val="00A42A5B"/>
     <w:rsid w:val="00A42B5D"/>
+    <w:rsid w:val="00A433D4"/>
     <w:rsid w:val="00A43DEA"/>
     <w:rsid w:val="00A43E76"/>
     <w:rsid w:val="00A4405D"/>
+    <w:rsid w:val="00A44EFF"/>
     <w:rsid w:val="00A45871"/>
     <w:rsid w:val="00A46203"/>
     <w:rsid w:val="00A4638D"/>
     <w:rsid w:val="00A4661B"/>
     <w:rsid w:val="00A46792"/>
     <w:rsid w:val="00A47013"/>
     <w:rsid w:val="00A47203"/>
     <w:rsid w:val="00A4783E"/>
     <w:rsid w:val="00A507FA"/>
     <w:rsid w:val="00A50DF0"/>
     <w:rsid w:val="00A51146"/>
     <w:rsid w:val="00A51DBE"/>
     <w:rsid w:val="00A51E9D"/>
     <w:rsid w:val="00A51F7B"/>
     <w:rsid w:val="00A52393"/>
     <w:rsid w:val="00A52799"/>
     <w:rsid w:val="00A5280C"/>
     <w:rsid w:val="00A52E1C"/>
     <w:rsid w:val="00A5330A"/>
     <w:rsid w:val="00A53328"/>
     <w:rsid w:val="00A53AC0"/>
     <w:rsid w:val="00A540FD"/>
+    <w:rsid w:val="00A54AD9"/>
     <w:rsid w:val="00A55058"/>
     <w:rsid w:val="00A55666"/>
+    <w:rsid w:val="00A55D56"/>
     <w:rsid w:val="00A56321"/>
     <w:rsid w:val="00A567FB"/>
     <w:rsid w:val="00A56D9D"/>
     <w:rsid w:val="00A5729D"/>
     <w:rsid w:val="00A57ABA"/>
     <w:rsid w:val="00A57DD1"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A60A6F"/>
     <w:rsid w:val="00A6113A"/>
     <w:rsid w:val="00A616D6"/>
     <w:rsid w:val="00A62448"/>
     <w:rsid w:val="00A6385F"/>
     <w:rsid w:val="00A64695"/>
     <w:rsid w:val="00A64B8B"/>
     <w:rsid w:val="00A64CB9"/>
+    <w:rsid w:val="00A64E19"/>
     <w:rsid w:val="00A653F3"/>
+    <w:rsid w:val="00A6585F"/>
     <w:rsid w:val="00A65A08"/>
     <w:rsid w:val="00A65CA3"/>
     <w:rsid w:val="00A6635E"/>
     <w:rsid w:val="00A663C7"/>
     <w:rsid w:val="00A66641"/>
     <w:rsid w:val="00A66AD6"/>
     <w:rsid w:val="00A670A5"/>
     <w:rsid w:val="00A67280"/>
     <w:rsid w:val="00A67470"/>
     <w:rsid w:val="00A67D69"/>
     <w:rsid w:val="00A67E60"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A71629"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A72002"/>
     <w:rsid w:val="00A72FDF"/>
     <w:rsid w:val="00A73043"/>
     <w:rsid w:val="00A73839"/>
     <w:rsid w:val="00A738BD"/>
     <w:rsid w:val="00A73B54"/>
+    <w:rsid w:val="00A73CEF"/>
+    <w:rsid w:val="00A73E5A"/>
     <w:rsid w:val="00A74266"/>
     <w:rsid w:val="00A74AFF"/>
     <w:rsid w:val="00A74D85"/>
     <w:rsid w:val="00A75063"/>
     <w:rsid w:val="00A75100"/>
     <w:rsid w:val="00A75154"/>
     <w:rsid w:val="00A751B9"/>
     <w:rsid w:val="00A75670"/>
     <w:rsid w:val="00A75CF3"/>
     <w:rsid w:val="00A76040"/>
     <w:rsid w:val="00A76655"/>
     <w:rsid w:val="00A768B4"/>
     <w:rsid w:val="00A7737F"/>
     <w:rsid w:val="00A77755"/>
     <w:rsid w:val="00A806AB"/>
     <w:rsid w:val="00A80A1C"/>
     <w:rsid w:val="00A80A42"/>
     <w:rsid w:val="00A80AF7"/>
     <w:rsid w:val="00A80E7F"/>
     <w:rsid w:val="00A8121D"/>
     <w:rsid w:val="00A81378"/>
     <w:rsid w:val="00A816BD"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A81D1D"/>
     <w:rsid w:val="00A823C8"/>
+    <w:rsid w:val="00A82F97"/>
     <w:rsid w:val="00A82FEA"/>
+    <w:rsid w:val="00A83EB7"/>
+    <w:rsid w:val="00A84243"/>
     <w:rsid w:val="00A84AAC"/>
     <w:rsid w:val="00A85E49"/>
     <w:rsid w:val="00A85EF5"/>
     <w:rsid w:val="00A85F5C"/>
     <w:rsid w:val="00A861A1"/>
+    <w:rsid w:val="00A8645B"/>
     <w:rsid w:val="00A8658B"/>
     <w:rsid w:val="00A8678D"/>
+    <w:rsid w:val="00A86802"/>
     <w:rsid w:val="00A86F1A"/>
     <w:rsid w:val="00A871B3"/>
     <w:rsid w:val="00A87A70"/>
     <w:rsid w:val="00A90311"/>
     <w:rsid w:val="00A90605"/>
     <w:rsid w:val="00A9085B"/>
     <w:rsid w:val="00A91374"/>
     <w:rsid w:val="00A926F1"/>
     <w:rsid w:val="00A92D5E"/>
     <w:rsid w:val="00A93371"/>
     <w:rsid w:val="00A9397E"/>
     <w:rsid w:val="00A944CB"/>
     <w:rsid w:val="00A94696"/>
     <w:rsid w:val="00A955B2"/>
     <w:rsid w:val="00A9584C"/>
     <w:rsid w:val="00A95FEF"/>
     <w:rsid w:val="00A9600B"/>
     <w:rsid w:val="00A96650"/>
     <w:rsid w:val="00A97141"/>
     <w:rsid w:val="00A974D1"/>
     <w:rsid w:val="00A9767A"/>
     <w:rsid w:val="00A97692"/>
     <w:rsid w:val="00A97741"/>
     <w:rsid w:val="00A97791"/>
     <w:rsid w:val="00AA0216"/>
     <w:rsid w:val="00AA02EC"/>
     <w:rsid w:val="00AA0BF6"/>
     <w:rsid w:val="00AA1068"/>
     <w:rsid w:val="00AA1204"/>
     <w:rsid w:val="00AA171F"/>
     <w:rsid w:val="00AA244E"/>
     <w:rsid w:val="00AA26EF"/>
     <w:rsid w:val="00AA28B4"/>
+    <w:rsid w:val="00AA303B"/>
     <w:rsid w:val="00AA34D4"/>
     <w:rsid w:val="00AA3794"/>
     <w:rsid w:val="00AA435F"/>
     <w:rsid w:val="00AA4688"/>
+    <w:rsid w:val="00AA4711"/>
+    <w:rsid w:val="00AA4A05"/>
     <w:rsid w:val="00AA4BA3"/>
+    <w:rsid w:val="00AA50B6"/>
     <w:rsid w:val="00AA5A0D"/>
     <w:rsid w:val="00AA5B48"/>
     <w:rsid w:val="00AA5D96"/>
     <w:rsid w:val="00AA5F51"/>
+    <w:rsid w:val="00AA686C"/>
     <w:rsid w:val="00AA6954"/>
     <w:rsid w:val="00AA6ACA"/>
     <w:rsid w:val="00AB023E"/>
     <w:rsid w:val="00AB030F"/>
     <w:rsid w:val="00AB0A15"/>
     <w:rsid w:val="00AB0E5D"/>
     <w:rsid w:val="00AB15DA"/>
     <w:rsid w:val="00AB1C45"/>
     <w:rsid w:val="00AB1C78"/>
     <w:rsid w:val="00AB232A"/>
     <w:rsid w:val="00AB2C0C"/>
     <w:rsid w:val="00AB367A"/>
     <w:rsid w:val="00AB37AD"/>
     <w:rsid w:val="00AB3B07"/>
     <w:rsid w:val="00AB3E49"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB49FD"/>
     <w:rsid w:val="00AB4CFE"/>
     <w:rsid w:val="00AB553C"/>
     <w:rsid w:val="00AB57F5"/>
     <w:rsid w:val="00AB6140"/>
     <w:rsid w:val="00AB61C1"/>
     <w:rsid w:val="00AB66E1"/>
     <w:rsid w:val="00AB6D12"/>
     <w:rsid w:val="00AB6D43"/>
@@ -16359,100 +18118,106 @@
     <w:rsid w:val="00AB71CF"/>
     <w:rsid w:val="00AB7749"/>
     <w:rsid w:val="00AC028A"/>
     <w:rsid w:val="00AC08F2"/>
     <w:rsid w:val="00AC38FB"/>
     <w:rsid w:val="00AC3BD4"/>
     <w:rsid w:val="00AC4C6F"/>
     <w:rsid w:val="00AC4DF1"/>
     <w:rsid w:val="00AC5D74"/>
     <w:rsid w:val="00AC6692"/>
     <w:rsid w:val="00AC7647"/>
     <w:rsid w:val="00AC7A13"/>
     <w:rsid w:val="00AC7A58"/>
     <w:rsid w:val="00AC7E50"/>
     <w:rsid w:val="00AD0BE8"/>
     <w:rsid w:val="00AD1490"/>
     <w:rsid w:val="00AD1580"/>
     <w:rsid w:val="00AD1D13"/>
     <w:rsid w:val="00AD1DDC"/>
     <w:rsid w:val="00AD292C"/>
     <w:rsid w:val="00AD2AAF"/>
     <w:rsid w:val="00AD2DCA"/>
     <w:rsid w:val="00AD2DEF"/>
     <w:rsid w:val="00AD30F7"/>
     <w:rsid w:val="00AD313C"/>
+    <w:rsid w:val="00AD34EF"/>
     <w:rsid w:val="00AD3B0F"/>
+    <w:rsid w:val="00AD3F0E"/>
     <w:rsid w:val="00AD43A0"/>
     <w:rsid w:val="00AD51DC"/>
     <w:rsid w:val="00AD539D"/>
     <w:rsid w:val="00AD5487"/>
+    <w:rsid w:val="00AD5A4E"/>
+    <w:rsid w:val="00AD5A53"/>
     <w:rsid w:val="00AD5ABC"/>
     <w:rsid w:val="00AD5B7C"/>
     <w:rsid w:val="00AD6255"/>
     <w:rsid w:val="00AD63CA"/>
     <w:rsid w:val="00AD69D6"/>
     <w:rsid w:val="00AD7328"/>
     <w:rsid w:val="00AD7825"/>
     <w:rsid w:val="00AE0A42"/>
     <w:rsid w:val="00AE0EFB"/>
+    <w:rsid w:val="00AE12B6"/>
     <w:rsid w:val="00AE1458"/>
     <w:rsid w:val="00AE1B18"/>
     <w:rsid w:val="00AE2D32"/>
     <w:rsid w:val="00AE36C1"/>
     <w:rsid w:val="00AE41CC"/>
     <w:rsid w:val="00AE489A"/>
     <w:rsid w:val="00AE4BCF"/>
     <w:rsid w:val="00AE4DFD"/>
     <w:rsid w:val="00AE541F"/>
     <w:rsid w:val="00AE57B8"/>
     <w:rsid w:val="00AE5C4E"/>
     <w:rsid w:val="00AE5CC5"/>
     <w:rsid w:val="00AE5F95"/>
     <w:rsid w:val="00AE69B3"/>
     <w:rsid w:val="00AE7A53"/>
     <w:rsid w:val="00AF00ED"/>
     <w:rsid w:val="00AF09B0"/>
     <w:rsid w:val="00AF113A"/>
     <w:rsid w:val="00AF2036"/>
     <w:rsid w:val="00AF20D9"/>
     <w:rsid w:val="00AF21F7"/>
     <w:rsid w:val="00AF2E4A"/>
     <w:rsid w:val="00AF2FCF"/>
     <w:rsid w:val="00AF30EF"/>
     <w:rsid w:val="00AF3C21"/>
     <w:rsid w:val="00AF4043"/>
     <w:rsid w:val="00AF48AE"/>
     <w:rsid w:val="00AF516E"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF5983"/>
     <w:rsid w:val="00AF5DB1"/>
     <w:rsid w:val="00AF5E00"/>
     <w:rsid w:val="00AF6D9E"/>
     <w:rsid w:val="00AF6EB0"/>
     <w:rsid w:val="00AF715F"/>
     <w:rsid w:val="00AF777A"/>
+    <w:rsid w:val="00AF7E6B"/>
     <w:rsid w:val="00B0033C"/>
     <w:rsid w:val="00B00E34"/>
     <w:rsid w:val="00B00EAA"/>
     <w:rsid w:val="00B01747"/>
     <w:rsid w:val="00B021B3"/>
     <w:rsid w:val="00B02F81"/>
     <w:rsid w:val="00B02FD1"/>
     <w:rsid w:val="00B030EC"/>
     <w:rsid w:val="00B0339A"/>
     <w:rsid w:val="00B03BF2"/>
     <w:rsid w:val="00B04351"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B0456A"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B047C9"/>
     <w:rsid w:val="00B04868"/>
     <w:rsid w:val="00B04AD0"/>
     <w:rsid w:val="00B04B79"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B05E63"/>
     <w:rsid w:val="00B05FDF"/>
     <w:rsid w:val="00B06179"/>
     <w:rsid w:val="00B065B3"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B06BFF"/>
@@ -16462,69 +18227,73 @@
     <w:rsid w:val="00B077E9"/>
     <w:rsid w:val="00B07BBA"/>
     <w:rsid w:val="00B07C8D"/>
     <w:rsid w:val="00B10623"/>
     <w:rsid w:val="00B10741"/>
     <w:rsid w:val="00B109C6"/>
     <w:rsid w:val="00B10CA9"/>
     <w:rsid w:val="00B11428"/>
     <w:rsid w:val="00B116B4"/>
     <w:rsid w:val="00B1180E"/>
     <w:rsid w:val="00B1192D"/>
     <w:rsid w:val="00B12754"/>
     <w:rsid w:val="00B129A7"/>
     <w:rsid w:val="00B12A31"/>
     <w:rsid w:val="00B12ACB"/>
     <w:rsid w:val="00B13954"/>
     <w:rsid w:val="00B140BA"/>
     <w:rsid w:val="00B14398"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B159D1"/>
     <w:rsid w:val="00B15A22"/>
     <w:rsid w:val="00B15B16"/>
     <w:rsid w:val="00B16D6E"/>
     <w:rsid w:val="00B1724B"/>
     <w:rsid w:val="00B175F0"/>
+    <w:rsid w:val="00B200B0"/>
     <w:rsid w:val="00B20347"/>
     <w:rsid w:val="00B205BE"/>
     <w:rsid w:val="00B208CA"/>
     <w:rsid w:val="00B209D6"/>
     <w:rsid w:val="00B20E55"/>
     <w:rsid w:val="00B20EA6"/>
     <w:rsid w:val="00B2133E"/>
     <w:rsid w:val="00B216AB"/>
     <w:rsid w:val="00B22D1E"/>
     <w:rsid w:val="00B22D61"/>
     <w:rsid w:val="00B22E3F"/>
     <w:rsid w:val="00B23387"/>
     <w:rsid w:val="00B233AD"/>
+    <w:rsid w:val="00B238E0"/>
+    <w:rsid w:val="00B242E0"/>
     <w:rsid w:val="00B24616"/>
     <w:rsid w:val="00B24DA5"/>
     <w:rsid w:val="00B24DC2"/>
     <w:rsid w:val="00B257F7"/>
     <w:rsid w:val="00B25894"/>
     <w:rsid w:val="00B25AF3"/>
+    <w:rsid w:val="00B25E3A"/>
     <w:rsid w:val="00B25FF9"/>
     <w:rsid w:val="00B26A2F"/>
     <w:rsid w:val="00B270B5"/>
     <w:rsid w:val="00B27143"/>
     <w:rsid w:val="00B276EF"/>
     <w:rsid w:val="00B27B1A"/>
     <w:rsid w:val="00B27BAF"/>
     <w:rsid w:val="00B27C02"/>
     <w:rsid w:val="00B27E58"/>
     <w:rsid w:val="00B305A6"/>
     <w:rsid w:val="00B30E0A"/>
     <w:rsid w:val="00B30E2D"/>
     <w:rsid w:val="00B30E46"/>
     <w:rsid w:val="00B3125F"/>
     <w:rsid w:val="00B31EDA"/>
     <w:rsid w:val="00B32862"/>
     <w:rsid w:val="00B32B24"/>
     <w:rsid w:val="00B33618"/>
     <w:rsid w:val="00B33FD4"/>
     <w:rsid w:val="00B3410A"/>
     <w:rsid w:val="00B341C8"/>
     <w:rsid w:val="00B34D54"/>
     <w:rsid w:val="00B34D96"/>
     <w:rsid w:val="00B35959"/>
     <w:rsid w:val="00B35AA2"/>
@@ -16546,85 +18315,89 @@
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B4572E"/>
     <w:rsid w:val="00B45FB2"/>
     <w:rsid w:val="00B46043"/>
     <w:rsid w:val="00B461F1"/>
     <w:rsid w:val="00B462B6"/>
     <w:rsid w:val="00B46F0C"/>
     <w:rsid w:val="00B4710D"/>
     <w:rsid w:val="00B47145"/>
     <w:rsid w:val="00B47247"/>
     <w:rsid w:val="00B474EA"/>
     <w:rsid w:val="00B477A2"/>
     <w:rsid w:val="00B4793F"/>
     <w:rsid w:val="00B479D7"/>
     <w:rsid w:val="00B47A9B"/>
     <w:rsid w:val="00B47E49"/>
     <w:rsid w:val="00B47E85"/>
     <w:rsid w:val="00B50847"/>
     <w:rsid w:val="00B5122A"/>
     <w:rsid w:val="00B512FE"/>
     <w:rsid w:val="00B51CDC"/>
     <w:rsid w:val="00B51E4A"/>
     <w:rsid w:val="00B51F9F"/>
     <w:rsid w:val="00B52042"/>
     <w:rsid w:val="00B520B5"/>
+    <w:rsid w:val="00B52431"/>
     <w:rsid w:val="00B52539"/>
     <w:rsid w:val="00B526D6"/>
     <w:rsid w:val="00B5374F"/>
     <w:rsid w:val="00B545CD"/>
     <w:rsid w:val="00B5478C"/>
     <w:rsid w:val="00B54DE1"/>
     <w:rsid w:val="00B557E4"/>
+    <w:rsid w:val="00B5587B"/>
     <w:rsid w:val="00B55ABF"/>
     <w:rsid w:val="00B561ED"/>
     <w:rsid w:val="00B564C2"/>
     <w:rsid w:val="00B565C5"/>
     <w:rsid w:val="00B56F3A"/>
     <w:rsid w:val="00B575C1"/>
     <w:rsid w:val="00B577E2"/>
     <w:rsid w:val="00B57919"/>
     <w:rsid w:val="00B60694"/>
     <w:rsid w:val="00B60BCF"/>
     <w:rsid w:val="00B61182"/>
     <w:rsid w:val="00B61AA7"/>
     <w:rsid w:val="00B6203C"/>
     <w:rsid w:val="00B6212C"/>
     <w:rsid w:val="00B62A66"/>
     <w:rsid w:val="00B636D6"/>
     <w:rsid w:val="00B63820"/>
     <w:rsid w:val="00B63959"/>
     <w:rsid w:val="00B63AEF"/>
     <w:rsid w:val="00B64256"/>
     <w:rsid w:val="00B643C0"/>
     <w:rsid w:val="00B643E7"/>
     <w:rsid w:val="00B648D1"/>
     <w:rsid w:val="00B6551A"/>
     <w:rsid w:val="00B659F0"/>
     <w:rsid w:val="00B65C60"/>
     <w:rsid w:val="00B66538"/>
     <w:rsid w:val="00B66617"/>
+    <w:rsid w:val="00B66E34"/>
+    <w:rsid w:val="00B675F1"/>
     <w:rsid w:val="00B676F0"/>
     <w:rsid w:val="00B678AF"/>
     <w:rsid w:val="00B67DEF"/>
     <w:rsid w:val="00B700D1"/>
     <w:rsid w:val="00B70421"/>
     <w:rsid w:val="00B7105A"/>
     <w:rsid w:val="00B715AA"/>
     <w:rsid w:val="00B71643"/>
     <w:rsid w:val="00B7165A"/>
     <w:rsid w:val="00B71C39"/>
     <w:rsid w:val="00B71C4D"/>
     <w:rsid w:val="00B71ED2"/>
     <w:rsid w:val="00B72485"/>
     <w:rsid w:val="00B72E9F"/>
     <w:rsid w:val="00B731F4"/>
     <w:rsid w:val="00B73241"/>
     <w:rsid w:val="00B735D9"/>
     <w:rsid w:val="00B737BD"/>
     <w:rsid w:val="00B73852"/>
     <w:rsid w:val="00B74650"/>
     <w:rsid w:val="00B7473E"/>
     <w:rsid w:val="00B75251"/>
     <w:rsid w:val="00B75B87"/>
     <w:rsid w:val="00B75C25"/>
     <w:rsid w:val="00B75F5F"/>
@@ -16640,1149 +18413,1244 @@
     <w:rsid w:val="00B80D16"/>
     <w:rsid w:val="00B80F12"/>
     <w:rsid w:val="00B80FCE"/>
     <w:rsid w:val="00B8142F"/>
     <w:rsid w:val="00B82389"/>
     <w:rsid w:val="00B826AD"/>
     <w:rsid w:val="00B82F3C"/>
     <w:rsid w:val="00B835C9"/>
     <w:rsid w:val="00B839FD"/>
     <w:rsid w:val="00B83AA1"/>
     <w:rsid w:val="00B84005"/>
     <w:rsid w:val="00B84839"/>
     <w:rsid w:val="00B84DCC"/>
     <w:rsid w:val="00B84E3B"/>
     <w:rsid w:val="00B853CD"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B85842"/>
     <w:rsid w:val="00B86053"/>
     <w:rsid w:val="00B86C27"/>
     <w:rsid w:val="00B90797"/>
     <w:rsid w:val="00B907B7"/>
     <w:rsid w:val="00B92275"/>
     <w:rsid w:val="00B92496"/>
     <w:rsid w:val="00B9280A"/>
     <w:rsid w:val="00B9287D"/>
+    <w:rsid w:val="00B92BD8"/>
     <w:rsid w:val="00B936C4"/>
     <w:rsid w:val="00B94A57"/>
     <w:rsid w:val="00B95037"/>
     <w:rsid w:val="00B95090"/>
     <w:rsid w:val="00B9593C"/>
     <w:rsid w:val="00B95AB2"/>
     <w:rsid w:val="00B95C42"/>
     <w:rsid w:val="00B95CC7"/>
     <w:rsid w:val="00B9633A"/>
     <w:rsid w:val="00B96357"/>
     <w:rsid w:val="00B96EBC"/>
     <w:rsid w:val="00B970CA"/>
     <w:rsid w:val="00B97A73"/>
     <w:rsid w:val="00BA0825"/>
     <w:rsid w:val="00BA094F"/>
     <w:rsid w:val="00BA0D88"/>
     <w:rsid w:val="00BA0E70"/>
     <w:rsid w:val="00BA1400"/>
     <w:rsid w:val="00BA14A4"/>
     <w:rsid w:val="00BA1981"/>
     <w:rsid w:val="00BA1B16"/>
     <w:rsid w:val="00BA1C8A"/>
     <w:rsid w:val="00BA2063"/>
     <w:rsid w:val="00BA264A"/>
+    <w:rsid w:val="00BA2C12"/>
     <w:rsid w:val="00BA2DC4"/>
     <w:rsid w:val="00BA3B01"/>
     <w:rsid w:val="00BA3DC9"/>
     <w:rsid w:val="00BA4C79"/>
     <w:rsid w:val="00BA4FC5"/>
     <w:rsid w:val="00BA631C"/>
     <w:rsid w:val="00BA6505"/>
     <w:rsid w:val="00BA6542"/>
     <w:rsid w:val="00BA68FD"/>
     <w:rsid w:val="00BA693B"/>
     <w:rsid w:val="00BA6F74"/>
     <w:rsid w:val="00BA7103"/>
+    <w:rsid w:val="00BA7620"/>
     <w:rsid w:val="00BA76D6"/>
     <w:rsid w:val="00BA78FE"/>
     <w:rsid w:val="00BA7D85"/>
     <w:rsid w:val="00BB0BEA"/>
     <w:rsid w:val="00BB0D7A"/>
+    <w:rsid w:val="00BB0DE4"/>
     <w:rsid w:val="00BB0EE0"/>
     <w:rsid w:val="00BB1602"/>
+    <w:rsid w:val="00BB24C9"/>
     <w:rsid w:val="00BB24CB"/>
     <w:rsid w:val="00BB2964"/>
     <w:rsid w:val="00BB2BC9"/>
     <w:rsid w:val="00BB369E"/>
     <w:rsid w:val="00BB38AA"/>
     <w:rsid w:val="00BB3C1B"/>
     <w:rsid w:val="00BB3D31"/>
     <w:rsid w:val="00BB520F"/>
     <w:rsid w:val="00BB52FB"/>
     <w:rsid w:val="00BB58EF"/>
     <w:rsid w:val="00BB598A"/>
     <w:rsid w:val="00BB5A3D"/>
+    <w:rsid w:val="00BB6255"/>
     <w:rsid w:val="00BB62AF"/>
     <w:rsid w:val="00BB656A"/>
     <w:rsid w:val="00BB70A5"/>
     <w:rsid w:val="00BB766F"/>
     <w:rsid w:val="00BB7B88"/>
     <w:rsid w:val="00BB7C0B"/>
     <w:rsid w:val="00BB7F04"/>
     <w:rsid w:val="00BC016E"/>
     <w:rsid w:val="00BC080F"/>
+    <w:rsid w:val="00BC0AA5"/>
     <w:rsid w:val="00BC0F80"/>
+    <w:rsid w:val="00BC108B"/>
+    <w:rsid w:val="00BC129C"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC15D3"/>
     <w:rsid w:val="00BC173E"/>
     <w:rsid w:val="00BC18E7"/>
     <w:rsid w:val="00BC2269"/>
+    <w:rsid w:val="00BC2338"/>
     <w:rsid w:val="00BC25C7"/>
     <w:rsid w:val="00BC28E1"/>
     <w:rsid w:val="00BC312E"/>
     <w:rsid w:val="00BC4762"/>
+    <w:rsid w:val="00BC4B30"/>
     <w:rsid w:val="00BC4B43"/>
     <w:rsid w:val="00BC564F"/>
     <w:rsid w:val="00BC5681"/>
     <w:rsid w:val="00BC582E"/>
     <w:rsid w:val="00BC59AF"/>
+    <w:rsid w:val="00BC5F66"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC68E5"/>
     <w:rsid w:val="00BC7015"/>
     <w:rsid w:val="00BC7031"/>
     <w:rsid w:val="00BC7198"/>
     <w:rsid w:val="00BD04D2"/>
     <w:rsid w:val="00BD0AA3"/>
     <w:rsid w:val="00BD127A"/>
     <w:rsid w:val="00BD1B54"/>
     <w:rsid w:val="00BD1E43"/>
     <w:rsid w:val="00BD307C"/>
     <w:rsid w:val="00BD32D5"/>
     <w:rsid w:val="00BD349F"/>
+    <w:rsid w:val="00BD382A"/>
     <w:rsid w:val="00BD3880"/>
     <w:rsid w:val="00BD3A99"/>
     <w:rsid w:val="00BD3B25"/>
     <w:rsid w:val="00BD45D4"/>
     <w:rsid w:val="00BD469D"/>
     <w:rsid w:val="00BD4835"/>
     <w:rsid w:val="00BD4F58"/>
     <w:rsid w:val="00BD502B"/>
+    <w:rsid w:val="00BD54D5"/>
     <w:rsid w:val="00BD5A5A"/>
     <w:rsid w:val="00BD5DD7"/>
     <w:rsid w:val="00BD67C8"/>
     <w:rsid w:val="00BD77F9"/>
     <w:rsid w:val="00BD7A25"/>
     <w:rsid w:val="00BD7FA6"/>
+    <w:rsid w:val="00BE0186"/>
     <w:rsid w:val="00BE08E9"/>
     <w:rsid w:val="00BE0A3F"/>
     <w:rsid w:val="00BE0AC5"/>
     <w:rsid w:val="00BE167D"/>
     <w:rsid w:val="00BE1CC8"/>
     <w:rsid w:val="00BE1D03"/>
+    <w:rsid w:val="00BE200B"/>
     <w:rsid w:val="00BE23DC"/>
     <w:rsid w:val="00BE2B04"/>
     <w:rsid w:val="00BE3002"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE3128"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE3813"/>
     <w:rsid w:val="00BE3AF6"/>
     <w:rsid w:val="00BE3FF7"/>
     <w:rsid w:val="00BE41D7"/>
     <w:rsid w:val="00BE44AD"/>
     <w:rsid w:val="00BE487D"/>
     <w:rsid w:val="00BE4CD7"/>
     <w:rsid w:val="00BE4D44"/>
     <w:rsid w:val="00BE4DCA"/>
     <w:rsid w:val="00BE53F9"/>
     <w:rsid w:val="00BE54F8"/>
     <w:rsid w:val="00BE57E5"/>
     <w:rsid w:val="00BE6AD0"/>
     <w:rsid w:val="00BE6E51"/>
     <w:rsid w:val="00BE6F42"/>
     <w:rsid w:val="00BE6FC6"/>
+    <w:rsid w:val="00BE711D"/>
     <w:rsid w:val="00BE7C16"/>
     <w:rsid w:val="00BE7C29"/>
+    <w:rsid w:val="00BF06BA"/>
     <w:rsid w:val="00BF0D3E"/>
     <w:rsid w:val="00BF1B30"/>
     <w:rsid w:val="00BF21ED"/>
     <w:rsid w:val="00BF290F"/>
     <w:rsid w:val="00BF3217"/>
     <w:rsid w:val="00BF3253"/>
     <w:rsid w:val="00BF32A4"/>
     <w:rsid w:val="00BF3961"/>
     <w:rsid w:val="00BF4540"/>
     <w:rsid w:val="00BF4F92"/>
     <w:rsid w:val="00BF5689"/>
     <w:rsid w:val="00BF571C"/>
     <w:rsid w:val="00BF5F5F"/>
     <w:rsid w:val="00BF62A7"/>
     <w:rsid w:val="00BF6464"/>
     <w:rsid w:val="00BF6FEC"/>
     <w:rsid w:val="00BF7872"/>
     <w:rsid w:val="00BF7E6A"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C00677"/>
     <w:rsid w:val="00C00716"/>
     <w:rsid w:val="00C00FE4"/>
     <w:rsid w:val="00C0122F"/>
     <w:rsid w:val="00C01751"/>
+    <w:rsid w:val="00C01791"/>
     <w:rsid w:val="00C0186B"/>
     <w:rsid w:val="00C01EDA"/>
     <w:rsid w:val="00C0249B"/>
     <w:rsid w:val="00C0277C"/>
     <w:rsid w:val="00C02DFB"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C033FE"/>
     <w:rsid w:val="00C041B5"/>
     <w:rsid w:val="00C04748"/>
     <w:rsid w:val="00C04933"/>
     <w:rsid w:val="00C04B52"/>
     <w:rsid w:val="00C04DE3"/>
     <w:rsid w:val="00C05230"/>
     <w:rsid w:val="00C05528"/>
     <w:rsid w:val="00C055AA"/>
     <w:rsid w:val="00C05821"/>
     <w:rsid w:val="00C05A2C"/>
     <w:rsid w:val="00C05D02"/>
     <w:rsid w:val="00C05F48"/>
     <w:rsid w:val="00C06552"/>
     <w:rsid w:val="00C067C6"/>
     <w:rsid w:val="00C069F8"/>
     <w:rsid w:val="00C06E7D"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C076D8"/>
     <w:rsid w:val="00C07A47"/>
     <w:rsid w:val="00C07DBC"/>
+    <w:rsid w:val="00C07E79"/>
     <w:rsid w:val="00C10103"/>
     <w:rsid w:val="00C102FE"/>
     <w:rsid w:val="00C1044E"/>
     <w:rsid w:val="00C10A16"/>
     <w:rsid w:val="00C10CCF"/>
     <w:rsid w:val="00C10EC9"/>
     <w:rsid w:val="00C11728"/>
     <w:rsid w:val="00C11EE8"/>
     <w:rsid w:val="00C1238B"/>
     <w:rsid w:val="00C12917"/>
     <w:rsid w:val="00C12B64"/>
     <w:rsid w:val="00C13135"/>
     <w:rsid w:val="00C13261"/>
     <w:rsid w:val="00C13BFF"/>
     <w:rsid w:val="00C13ED0"/>
     <w:rsid w:val="00C14368"/>
     <w:rsid w:val="00C14CC2"/>
     <w:rsid w:val="00C154F1"/>
     <w:rsid w:val="00C156BB"/>
     <w:rsid w:val="00C15CF6"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C16517"/>
     <w:rsid w:val="00C16C56"/>
     <w:rsid w:val="00C16C6D"/>
     <w:rsid w:val="00C1749D"/>
     <w:rsid w:val="00C17C13"/>
     <w:rsid w:val="00C202F2"/>
     <w:rsid w:val="00C20D08"/>
     <w:rsid w:val="00C20FE1"/>
     <w:rsid w:val="00C21371"/>
     <w:rsid w:val="00C2176A"/>
     <w:rsid w:val="00C217DF"/>
     <w:rsid w:val="00C2197E"/>
     <w:rsid w:val="00C21CE4"/>
     <w:rsid w:val="00C21DE8"/>
     <w:rsid w:val="00C21FDF"/>
     <w:rsid w:val="00C22CE1"/>
     <w:rsid w:val="00C23090"/>
+    <w:rsid w:val="00C23AB6"/>
     <w:rsid w:val="00C23BBE"/>
+    <w:rsid w:val="00C23ED9"/>
     <w:rsid w:val="00C246F5"/>
     <w:rsid w:val="00C24788"/>
     <w:rsid w:val="00C24849"/>
     <w:rsid w:val="00C25997"/>
     <w:rsid w:val="00C25B4A"/>
     <w:rsid w:val="00C25F55"/>
     <w:rsid w:val="00C26182"/>
     <w:rsid w:val="00C2766F"/>
     <w:rsid w:val="00C276B8"/>
     <w:rsid w:val="00C3005A"/>
     <w:rsid w:val="00C303C6"/>
     <w:rsid w:val="00C306C9"/>
     <w:rsid w:val="00C30B0A"/>
+    <w:rsid w:val="00C30FC9"/>
     <w:rsid w:val="00C30FF0"/>
     <w:rsid w:val="00C312BA"/>
     <w:rsid w:val="00C31FC8"/>
     <w:rsid w:val="00C32475"/>
     <w:rsid w:val="00C340E3"/>
     <w:rsid w:val="00C350D1"/>
     <w:rsid w:val="00C35281"/>
     <w:rsid w:val="00C35737"/>
     <w:rsid w:val="00C35AFC"/>
     <w:rsid w:val="00C36B38"/>
     <w:rsid w:val="00C36BFC"/>
+    <w:rsid w:val="00C370FD"/>
     <w:rsid w:val="00C371A3"/>
     <w:rsid w:val="00C3781C"/>
     <w:rsid w:val="00C37AD0"/>
     <w:rsid w:val="00C4027D"/>
     <w:rsid w:val="00C4076F"/>
     <w:rsid w:val="00C40A75"/>
     <w:rsid w:val="00C41A0A"/>
     <w:rsid w:val="00C421E6"/>
     <w:rsid w:val="00C42511"/>
     <w:rsid w:val="00C42E03"/>
     <w:rsid w:val="00C434BF"/>
     <w:rsid w:val="00C439C7"/>
     <w:rsid w:val="00C43BB8"/>
     <w:rsid w:val="00C43DF2"/>
     <w:rsid w:val="00C44436"/>
     <w:rsid w:val="00C44DE8"/>
     <w:rsid w:val="00C459EF"/>
     <w:rsid w:val="00C45D08"/>
     <w:rsid w:val="00C45DE3"/>
     <w:rsid w:val="00C45F53"/>
     <w:rsid w:val="00C46738"/>
     <w:rsid w:val="00C46AE2"/>
     <w:rsid w:val="00C46E86"/>
     <w:rsid w:val="00C47B0A"/>
     <w:rsid w:val="00C47E2F"/>
     <w:rsid w:val="00C50BBC"/>
     <w:rsid w:val="00C50E06"/>
     <w:rsid w:val="00C50ED2"/>
     <w:rsid w:val="00C51778"/>
     <w:rsid w:val="00C51D57"/>
     <w:rsid w:val="00C5215E"/>
     <w:rsid w:val="00C522B2"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52BA9"/>
     <w:rsid w:val="00C538DE"/>
     <w:rsid w:val="00C53A72"/>
+    <w:rsid w:val="00C53AD5"/>
     <w:rsid w:val="00C53E50"/>
     <w:rsid w:val="00C53ED1"/>
     <w:rsid w:val="00C545FA"/>
     <w:rsid w:val="00C54657"/>
     <w:rsid w:val="00C5556A"/>
     <w:rsid w:val="00C55661"/>
     <w:rsid w:val="00C55FC2"/>
     <w:rsid w:val="00C5618E"/>
     <w:rsid w:val="00C56672"/>
     <w:rsid w:val="00C56B16"/>
     <w:rsid w:val="00C56B33"/>
     <w:rsid w:val="00C56BDB"/>
     <w:rsid w:val="00C571AE"/>
     <w:rsid w:val="00C60020"/>
     <w:rsid w:val="00C60885"/>
     <w:rsid w:val="00C60985"/>
     <w:rsid w:val="00C60E7D"/>
     <w:rsid w:val="00C614F8"/>
     <w:rsid w:val="00C61F51"/>
     <w:rsid w:val="00C620AD"/>
     <w:rsid w:val="00C6281C"/>
+    <w:rsid w:val="00C629CE"/>
     <w:rsid w:val="00C62B41"/>
     <w:rsid w:val="00C6396B"/>
     <w:rsid w:val="00C644F4"/>
     <w:rsid w:val="00C6496A"/>
     <w:rsid w:val="00C64E67"/>
     <w:rsid w:val="00C64F1A"/>
     <w:rsid w:val="00C65035"/>
     <w:rsid w:val="00C65FF7"/>
     <w:rsid w:val="00C66041"/>
     <w:rsid w:val="00C6613B"/>
     <w:rsid w:val="00C666F4"/>
     <w:rsid w:val="00C66728"/>
     <w:rsid w:val="00C66810"/>
+    <w:rsid w:val="00C66FD9"/>
     <w:rsid w:val="00C6722F"/>
+    <w:rsid w:val="00C672BE"/>
     <w:rsid w:val="00C6739A"/>
     <w:rsid w:val="00C6745F"/>
     <w:rsid w:val="00C67557"/>
     <w:rsid w:val="00C67B80"/>
     <w:rsid w:val="00C70B26"/>
     <w:rsid w:val="00C71135"/>
     <w:rsid w:val="00C71D3C"/>
     <w:rsid w:val="00C72031"/>
     <w:rsid w:val="00C723C0"/>
     <w:rsid w:val="00C73023"/>
     <w:rsid w:val="00C73296"/>
+    <w:rsid w:val="00C733B3"/>
+    <w:rsid w:val="00C73A9A"/>
     <w:rsid w:val="00C73ABD"/>
     <w:rsid w:val="00C73BFB"/>
     <w:rsid w:val="00C73DC2"/>
     <w:rsid w:val="00C740DF"/>
     <w:rsid w:val="00C744BC"/>
     <w:rsid w:val="00C74911"/>
     <w:rsid w:val="00C7495B"/>
     <w:rsid w:val="00C75306"/>
     <w:rsid w:val="00C7544B"/>
     <w:rsid w:val="00C754A5"/>
     <w:rsid w:val="00C75857"/>
     <w:rsid w:val="00C76034"/>
+    <w:rsid w:val="00C76880"/>
     <w:rsid w:val="00C76D6B"/>
     <w:rsid w:val="00C7713B"/>
     <w:rsid w:val="00C80D14"/>
     <w:rsid w:val="00C81561"/>
     <w:rsid w:val="00C82349"/>
     <w:rsid w:val="00C82413"/>
     <w:rsid w:val="00C829DB"/>
     <w:rsid w:val="00C82CB4"/>
     <w:rsid w:val="00C8305B"/>
     <w:rsid w:val="00C83296"/>
     <w:rsid w:val="00C84027"/>
     <w:rsid w:val="00C84512"/>
     <w:rsid w:val="00C84D76"/>
     <w:rsid w:val="00C84E0B"/>
     <w:rsid w:val="00C85441"/>
     <w:rsid w:val="00C8566D"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C860AB"/>
     <w:rsid w:val="00C869DA"/>
     <w:rsid w:val="00C86A61"/>
     <w:rsid w:val="00C86DB5"/>
     <w:rsid w:val="00C8782D"/>
     <w:rsid w:val="00C8783F"/>
     <w:rsid w:val="00C902A8"/>
     <w:rsid w:val="00C9092E"/>
     <w:rsid w:val="00C90E44"/>
     <w:rsid w:val="00C90FA9"/>
     <w:rsid w:val="00C918D0"/>
     <w:rsid w:val="00C91C1C"/>
     <w:rsid w:val="00C91ED1"/>
     <w:rsid w:val="00C9220F"/>
+    <w:rsid w:val="00C923E8"/>
     <w:rsid w:val="00C93199"/>
     <w:rsid w:val="00C93318"/>
     <w:rsid w:val="00C935A1"/>
     <w:rsid w:val="00C939CE"/>
+    <w:rsid w:val="00C93D9B"/>
     <w:rsid w:val="00C9420F"/>
     <w:rsid w:val="00C94D10"/>
     <w:rsid w:val="00C9516F"/>
     <w:rsid w:val="00C952D7"/>
     <w:rsid w:val="00C95715"/>
     <w:rsid w:val="00C95CA6"/>
     <w:rsid w:val="00C966EF"/>
     <w:rsid w:val="00C9689C"/>
     <w:rsid w:val="00C971F1"/>
     <w:rsid w:val="00C97296"/>
     <w:rsid w:val="00C973C9"/>
     <w:rsid w:val="00C97847"/>
     <w:rsid w:val="00C97D12"/>
     <w:rsid w:val="00C97DD9"/>
     <w:rsid w:val="00CA109B"/>
+    <w:rsid w:val="00CA1D31"/>
     <w:rsid w:val="00CA2DF7"/>
     <w:rsid w:val="00CA320C"/>
     <w:rsid w:val="00CA3439"/>
     <w:rsid w:val="00CA347B"/>
     <w:rsid w:val="00CA3EFE"/>
     <w:rsid w:val="00CA463B"/>
     <w:rsid w:val="00CA51AD"/>
     <w:rsid w:val="00CA54A5"/>
     <w:rsid w:val="00CA5850"/>
+    <w:rsid w:val="00CA5897"/>
     <w:rsid w:val="00CA5B3C"/>
     <w:rsid w:val="00CA5DA1"/>
     <w:rsid w:val="00CA6239"/>
     <w:rsid w:val="00CA6EDC"/>
     <w:rsid w:val="00CA7D9F"/>
     <w:rsid w:val="00CA7EC5"/>
     <w:rsid w:val="00CB040D"/>
     <w:rsid w:val="00CB0624"/>
     <w:rsid w:val="00CB0FD4"/>
     <w:rsid w:val="00CB1529"/>
     <w:rsid w:val="00CB17B4"/>
+    <w:rsid w:val="00CB1B90"/>
     <w:rsid w:val="00CB2C77"/>
     <w:rsid w:val="00CB2DE7"/>
     <w:rsid w:val="00CB33FA"/>
     <w:rsid w:val="00CB3800"/>
     <w:rsid w:val="00CB407D"/>
+    <w:rsid w:val="00CB44AB"/>
     <w:rsid w:val="00CB4657"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB5226"/>
+    <w:rsid w:val="00CB52C3"/>
     <w:rsid w:val="00CB5570"/>
     <w:rsid w:val="00CB570E"/>
     <w:rsid w:val="00CB66B7"/>
     <w:rsid w:val="00CB68B9"/>
     <w:rsid w:val="00CC04BD"/>
     <w:rsid w:val="00CC09F1"/>
     <w:rsid w:val="00CC0E30"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1539"/>
     <w:rsid w:val="00CC1698"/>
     <w:rsid w:val="00CC1731"/>
     <w:rsid w:val="00CC1CDB"/>
     <w:rsid w:val="00CC2282"/>
     <w:rsid w:val="00CC24B5"/>
     <w:rsid w:val="00CC3856"/>
     <w:rsid w:val="00CC3DDE"/>
     <w:rsid w:val="00CC3EC7"/>
     <w:rsid w:val="00CC416E"/>
     <w:rsid w:val="00CC6304"/>
     <w:rsid w:val="00CC66A4"/>
     <w:rsid w:val="00CC7374"/>
     <w:rsid w:val="00CC75BD"/>
     <w:rsid w:val="00CC7BD0"/>
     <w:rsid w:val="00CC7CAC"/>
     <w:rsid w:val="00CD04D3"/>
+    <w:rsid w:val="00CD09E9"/>
     <w:rsid w:val="00CD0D4D"/>
     <w:rsid w:val="00CD0E02"/>
     <w:rsid w:val="00CD0FA8"/>
     <w:rsid w:val="00CD0FFF"/>
     <w:rsid w:val="00CD1160"/>
     <w:rsid w:val="00CD13E1"/>
     <w:rsid w:val="00CD3268"/>
     <w:rsid w:val="00CD37BF"/>
     <w:rsid w:val="00CD381B"/>
     <w:rsid w:val="00CD3E2C"/>
     <w:rsid w:val="00CD41FE"/>
     <w:rsid w:val="00CD4638"/>
+    <w:rsid w:val="00CD4DC1"/>
     <w:rsid w:val="00CD54B7"/>
     <w:rsid w:val="00CD5AD6"/>
     <w:rsid w:val="00CD5D37"/>
     <w:rsid w:val="00CD5E29"/>
+    <w:rsid w:val="00CD5FDC"/>
     <w:rsid w:val="00CD6054"/>
     <w:rsid w:val="00CD611F"/>
     <w:rsid w:val="00CD647D"/>
     <w:rsid w:val="00CD669B"/>
     <w:rsid w:val="00CD77E5"/>
     <w:rsid w:val="00CD7AFE"/>
     <w:rsid w:val="00CD7B0F"/>
     <w:rsid w:val="00CE070A"/>
     <w:rsid w:val="00CE08DA"/>
     <w:rsid w:val="00CE0946"/>
     <w:rsid w:val="00CE1024"/>
     <w:rsid w:val="00CE1418"/>
     <w:rsid w:val="00CE180B"/>
     <w:rsid w:val="00CE1F6C"/>
+    <w:rsid w:val="00CE2083"/>
     <w:rsid w:val="00CE2292"/>
     <w:rsid w:val="00CE2578"/>
     <w:rsid w:val="00CE34B0"/>
     <w:rsid w:val="00CE3646"/>
     <w:rsid w:val="00CE3690"/>
     <w:rsid w:val="00CE3E25"/>
     <w:rsid w:val="00CE4F67"/>
     <w:rsid w:val="00CE5046"/>
     <w:rsid w:val="00CE5127"/>
     <w:rsid w:val="00CE5191"/>
     <w:rsid w:val="00CE688B"/>
     <w:rsid w:val="00CE6D23"/>
     <w:rsid w:val="00CE7305"/>
     <w:rsid w:val="00CE7641"/>
     <w:rsid w:val="00CE7D55"/>
     <w:rsid w:val="00CF0709"/>
     <w:rsid w:val="00CF0CFA"/>
     <w:rsid w:val="00CF1596"/>
     <w:rsid w:val="00CF18BF"/>
     <w:rsid w:val="00CF1C82"/>
     <w:rsid w:val="00CF2B5B"/>
     <w:rsid w:val="00CF3ECD"/>
     <w:rsid w:val="00CF474F"/>
     <w:rsid w:val="00CF498F"/>
     <w:rsid w:val="00CF4AB4"/>
     <w:rsid w:val="00CF5177"/>
     <w:rsid w:val="00CF5695"/>
     <w:rsid w:val="00CF6E0C"/>
+    <w:rsid w:val="00CF6F6D"/>
     <w:rsid w:val="00CF7065"/>
     <w:rsid w:val="00CF70A7"/>
     <w:rsid w:val="00CF70F1"/>
     <w:rsid w:val="00CF71A4"/>
     <w:rsid w:val="00D004D5"/>
     <w:rsid w:val="00D006DD"/>
     <w:rsid w:val="00D012FA"/>
     <w:rsid w:val="00D0130F"/>
     <w:rsid w:val="00D01DEA"/>
     <w:rsid w:val="00D01EE2"/>
     <w:rsid w:val="00D020ED"/>
     <w:rsid w:val="00D0223E"/>
     <w:rsid w:val="00D029F0"/>
+    <w:rsid w:val="00D02AE0"/>
     <w:rsid w:val="00D03068"/>
     <w:rsid w:val="00D03551"/>
     <w:rsid w:val="00D03724"/>
     <w:rsid w:val="00D0432B"/>
     <w:rsid w:val="00D0590E"/>
     <w:rsid w:val="00D05A77"/>
+    <w:rsid w:val="00D05E15"/>
     <w:rsid w:val="00D06045"/>
     <w:rsid w:val="00D0667A"/>
     <w:rsid w:val="00D066C6"/>
     <w:rsid w:val="00D06738"/>
+    <w:rsid w:val="00D06A71"/>
     <w:rsid w:val="00D06CDF"/>
     <w:rsid w:val="00D06F9C"/>
     <w:rsid w:val="00D07163"/>
     <w:rsid w:val="00D07221"/>
     <w:rsid w:val="00D07372"/>
     <w:rsid w:val="00D07502"/>
     <w:rsid w:val="00D075F1"/>
     <w:rsid w:val="00D07888"/>
     <w:rsid w:val="00D07890"/>
     <w:rsid w:val="00D07F5D"/>
     <w:rsid w:val="00D1007A"/>
     <w:rsid w:val="00D106A0"/>
     <w:rsid w:val="00D11717"/>
     <w:rsid w:val="00D11CBD"/>
     <w:rsid w:val="00D11F03"/>
     <w:rsid w:val="00D11F9B"/>
     <w:rsid w:val="00D13A4A"/>
     <w:rsid w:val="00D13AA9"/>
     <w:rsid w:val="00D144C7"/>
     <w:rsid w:val="00D146C6"/>
     <w:rsid w:val="00D14DF5"/>
     <w:rsid w:val="00D1559A"/>
     <w:rsid w:val="00D15921"/>
     <w:rsid w:val="00D1595C"/>
     <w:rsid w:val="00D15CCB"/>
     <w:rsid w:val="00D15EA0"/>
     <w:rsid w:val="00D164BE"/>
     <w:rsid w:val="00D16A69"/>
     <w:rsid w:val="00D16FF9"/>
     <w:rsid w:val="00D1744C"/>
     <w:rsid w:val="00D2035F"/>
     <w:rsid w:val="00D20E73"/>
+    <w:rsid w:val="00D20EEC"/>
     <w:rsid w:val="00D219AF"/>
     <w:rsid w:val="00D21A4C"/>
     <w:rsid w:val="00D22061"/>
     <w:rsid w:val="00D222DC"/>
     <w:rsid w:val="00D226E3"/>
     <w:rsid w:val="00D22A0A"/>
     <w:rsid w:val="00D22AA4"/>
     <w:rsid w:val="00D22E78"/>
     <w:rsid w:val="00D2351B"/>
     <w:rsid w:val="00D24A59"/>
     <w:rsid w:val="00D24F51"/>
     <w:rsid w:val="00D255B8"/>
     <w:rsid w:val="00D25729"/>
     <w:rsid w:val="00D2599D"/>
     <w:rsid w:val="00D25B94"/>
     <w:rsid w:val="00D25E85"/>
     <w:rsid w:val="00D2625F"/>
     <w:rsid w:val="00D2632C"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D267EC"/>
     <w:rsid w:val="00D274FF"/>
     <w:rsid w:val="00D276BE"/>
+    <w:rsid w:val="00D3037D"/>
     <w:rsid w:val="00D30AE9"/>
+    <w:rsid w:val="00D310AE"/>
+    <w:rsid w:val="00D311FB"/>
     <w:rsid w:val="00D31337"/>
     <w:rsid w:val="00D32921"/>
     <w:rsid w:val="00D32D82"/>
+    <w:rsid w:val="00D35423"/>
     <w:rsid w:val="00D35564"/>
     <w:rsid w:val="00D3587A"/>
     <w:rsid w:val="00D379B1"/>
     <w:rsid w:val="00D37BF0"/>
     <w:rsid w:val="00D40285"/>
     <w:rsid w:val="00D4058D"/>
     <w:rsid w:val="00D4123C"/>
     <w:rsid w:val="00D4128A"/>
     <w:rsid w:val="00D41628"/>
     <w:rsid w:val="00D416F0"/>
     <w:rsid w:val="00D41A98"/>
     <w:rsid w:val="00D41DB2"/>
     <w:rsid w:val="00D42995"/>
     <w:rsid w:val="00D42B5B"/>
     <w:rsid w:val="00D42C01"/>
     <w:rsid w:val="00D42CBE"/>
     <w:rsid w:val="00D42E31"/>
+    <w:rsid w:val="00D42EE1"/>
     <w:rsid w:val="00D43D0D"/>
     <w:rsid w:val="00D447D5"/>
     <w:rsid w:val="00D44C69"/>
     <w:rsid w:val="00D4581E"/>
     <w:rsid w:val="00D4588B"/>
     <w:rsid w:val="00D45D5E"/>
     <w:rsid w:val="00D45E1E"/>
     <w:rsid w:val="00D46244"/>
     <w:rsid w:val="00D46305"/>
     <w:rsid w:val="00D4679D"/>
     <w:rsid w:val="00D468E7"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D46FEE"/>
     <w:rsid w:val="00D47454"/>
+    <w:rsid w:val="00D475BF"/>
     <w:rsid w:val="00D47CDD"/>
     <w:rsid w:val="00D47EF0"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D50AF4"/>
     <w:rsid w:val="00D50E73"/>
     <w:rsid w:val="00D5107E"/>
+    <w:rsid w:val="00D51965"/>
     <w:rsid w:val="00D51ACD"/>
     <w:rsid w:val="00D521C2"/>
     <w:rsid w:val="00D52280"/>
     <w:rsid w:val="00D52980"/>
     <w:rsid w:val="00D532AA"/>
     <w:rsid w:val="00D534D9"/>
     <w:rsid w:val="00D536A5"/>
     <w:rsid w:val="00D538A7"/>
     <w:rsid w:val="00D538C6"/>
     <w:rsid w:val="00D53AD8"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D5566C"/>
     <w:rsid w:val="00D556C7"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D565FC"/>
     <w:rsid w:val="00D567DF"/>
     <w:rsid w:val="00D56C0F"/>
     <w:rsid w:val="00D57494"/>
     <w:rsid w:val="00D57C10"/>
     <w:rsid w:val="00D57E85"/>
     <w:rsid w:val="00D57FB2"/>
     <w:rsid w:val="00D601E0"/>
     <w:rsid w:val="00D6048E"/>
     <w:rsid w:val="00D604ED"/>
     <w:rsid w:val="00D60B8D"/>
+    <w:rsid w:val="00D60C0F"/>
     <w:rsid w:val="00D60DEB"/>
     <w:rsid w:val="00D6171C"/>
     <w:rsid w:val="00D6193D"/>
+    <w:rsid w:val="00D621B9"/>
     <w:rsid w:val="00D623C8"/>
     <w:rsid w:val="00D63463"/>
     <w:rsid w:val="00D638B7"/>
     <w:rsid w:val="00D63959"/>
     <w:rsid w:val="00D63C8E"/>
+    <w:rsid w:val="00D63E40"/>
     <w:rsid w:val="00D63E87"/>
     <w:rsid w:val="00D64148"/>
     <w:rsid w:val="00D64619"/>
     <w:rsid w:val="00D64B63"/>
     <w:rsid w:val="00D650AA"/>
     <w:rsid w:val="00D658BD"/>
     <w:rsid w:val="00D66120"/>
     <w:rsid w:val="00D663C6"/>
+    <w:rsid w:val="00D66952"/>
+    <w:rsid w:val="00D66BAB"/>
     <w:rsid w:val="00D6734B"/>
     <w:rsid w:val="00D70321"/>
     <w:rsid w:val="00D71249"/>
+    <w:rsid w:val="00D7134B"/>
     <w:rsid w:val="00D72769"/>
     <w:rsid w:val="00D727D5"/>
     <w:rsid w:val="00D72D28"/>
+    <w:rsid w:val="00D72EC2"/>
     <w:rsid w:val="00D73369"/>
+    <w:rsid w:val="00D73621"/>
     <w:rsid w:val="00D7386F"/>
     <w:rsid w:val="00D74AF9"/>
     <w:rsid w:val="00D74D10"/>
     <w:rsid w:val="00D74E24"/>
     <w:rsid w:val="00D74EC0"/>
     <w:rsid w:val="00D754FA"/>
     <w:rsid w:val="00D759E5"/>
     <w:rsid w:val="00D75D85"/>
     <w:rsid w:val="00D7659E"/>
     <w:rsid w:val="00D7706E"/>
     <w:rsid w:val="00D771A8"/>
     <w:rsid w:val="00D80638"/>
     <w:rsid w:val="00D80907"/>
     <w:rsid w:val="00D80D60"/>
     <w:rsid w:val="00D8148D"/>
     <w:rsid w:val="00D81736"/>
     <w:rsid w:val="00D82650"/>
     <w:rsid w:val="00D82D56"/>
     <w:rsid w:val="00D82FF2"/>
     <w:rsid w:val="00D83B36"/>
     <w:rsid w:val="00D83F9D"/>
     <w:rsid w:val="00D84968"/>
     <w:rsid w:val="00D85857"/>
     <w:rsid w:val="00D8607B"/>
     <w:rsid w:val="00D86290"/>
     <w:rsid w:val="00D86A0B"/>
     <w:rsid w:val="00D86A3A"/>
     <w:rsid w:val="00D86FE2"/>
     <w:rsid w:val="00D87A1D"/>
     <w:rsid w:val="00D90047"/>
     <w:rsid w:val="00D90294"/>
     <w:rsid w:val="00D9091D"/>
     <w:rsid w:val="00D90B7D"/>
     <w:rsid w:val="00D90BDA"/>
     <w:rsid w:val="00D91B10"/>
     <w:rsid w:val="00D91D2A"/>
+    <w:rsid w:val="00D92273"/>
     <w:rsid w:val="00D927E4"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D93668"/>
     <w:rsid w:val="00D9398A"/>
     <w:rsid w:val="00D939EC"/>
     <w:rsid w:val="00D93A76"/>
     <w:rsid w:val="00D942C4"/>
     <w:rsid w:val="00D951F6"/>
     <w:rsid w:val="00D959D4"/>
     <w:rsid w:val="00D95DE2"/>
     <w:rsid w:val="00D973AE"/>
+    <w:rsid w:val="00D97C75"/>
     <w:rsid w:val="00D97FEB"/>
     <w:rsid w:val="00DA0324"/>
     <w:rsid w:val="00DA07AB"/>
+    <w:rsid w:val="00DA07BA"/>
     <w:rsid w:val="00DA15A8"/>
     <w:rsid w:val="00DA2580"/>
     <w:rsid w:val="00DA296E"/>
     <w:rsid w:val="00DA2B2D"/>
     <w:rsid w:val="00DA2DD1"/>
     <w:rsid w:val="00DA2F48"/>
     <w:rsid w:val="00DA33CF"/>
     <w:rsid w:val="00DA3C95"/>
     <w:rsid w:val="00DA428E"/>
     <w:rsid w:val="00DA45DF"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA576A"/>
     <w:rsid w:val="00DA600A"/>
     <w:rsid w:val="00DA6193"/>
     <w:rsid w:val="00DA61D6"/>
     <w:rsid w:val="00DA663A"/>
     <w:rsid w:val="00DA6815"/>
     <w:rsid w:val="00DA6894"/>
     <w:rsid w:val="00DA693F"/>
     <w:rsid w:val="00DA7023"/>
     <w:rsid w:val="00DA70CA"/>
     <w:rsid w:val="00DA71BB"/>
+    <w:rsid w:val="00DA739B"/>
     <w:rsid w:val="00DA7BA1"/>
     <w:rsid w:val="00DA7E22"/>
     <w:rsid w:val="00DA7E5F"/>
     <w:rsid w:val="00DB027C"/>
     <w:rsid w:val="00DB0E8B"/>
     <w:rsid w:val="00DB2044"/>
     <w:rsid w:val="00DB2586"/>
     <w:rsid w:val="00DB2CCD"/>
     <w:rsid w:val="00DB2D94"/>
     <w:rsid w:val="00DB38B1"/>
     <w:rsid w:val="00DB392C"/>
     <w:rsid w:val="00DB4457"/>
     <w:rsid w:val="00DB4A54"/>
     <w:rsid w:val="00DB4F5A"/>
     <w:rsid w:val="00DB5502"/>
     <w:rsid w:val="00DB5C1B"/>
     <w:rsid w:val="00DB5ECD"/>
     <w:rsid w:val="00DB628F"/>
     <w:rsid w:val="00DB67B3"/>
     <w:rsid w:val="00DB6A0D"/>
     <w:rsid w:val="00DB6FEE"/>
     <w:rsid w:val="00DB7A6B"/>
     <w:rsid w:val="00DC036E"/>
     <w:rsid w:val="00DC04D8"/>
     <w:rsid w:val="00DC069F"/>
     <w:rsid w:val="00DC099D"/>
     <w:rsid w:val="00DC0A91"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC14BC"/>
+    <w:rsid w:val="00DC2A50"/>
     <w:rsid w:val="00DC2C8E"/>
     <w:rsid w:val="00DC349A"/>
     <w:rsid w:val="00DC36C4"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
+    <w:rsid w:val="00DC49CB"/>
     <w:rsid w:val="00DC54D9"/>
     <w:rsid w:val="00DC5668"/>
     <w:rsid w:val="00DC6521"/>
     <w:rsid w:val="00DC7061"/>
     <w:rsid w:val="00DC71E2"/>
     <w:rsid w:val="00DC7455"/>
     <w:rsid w:val="00DC7469"/>
     <w:rsid w:val="00DC7774"/>
     <w:rsid w:val="00DC7E9D"/>
     <w:rsid w:val="00DD1108"/>
     <w:rsid w:val="00DD1138"/>
     <w:rsid w:val="00DD1166"/>
     <w:rsid w:val="00DD1196"/>
     <w:rsid w:val="00DD149C"/>
     <w:rsid w:val="00DD17F6"/>
+    <w:rsid w:val="00DD1BDA"/>
+    <w:rsid w:val="00DD2B8B"/>
+    <w:rsid w:val="00DD36DB"/>
     <w:rsid w:val="00DD3ED1"/>
     <w:rsid w:val="00DD4346"/>
     <w:rsid w:val="00DD4F48"/>
     <w:rsid w:val="00DD52C2"/>
     <w:rsid w:val="00DD560A"/>
     <w:rsid w:val="00DD5C34"/>
     <w:rsid w:val="00DD5D89"/>
     <w:rsid w:val="00DD5DFA"/>
     <w:rsid w:val="00DD5E9F"/>
     <w:rsid w:val="00DD601D"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD62D8"/>
     <w:rsid w:val="00DD64E4"/>
     <w:rsid w:val="00DD678F"/>
     <w:rsid w:val="00DD7218"/>
     <w:rsid w:val="00DD770C"/>
     <w:rsid w:val="00DD782F"/>
     <w:rsid w:val="00DD7CE2"/>
     <w:rsid w:val="00DE01BE"/>
+    <w:rsid w:val="00DE02FD"/>
     <w:rsid w:val="00DE0E5E"/>
     <w:rsid w:val="00DE12F5"/>
     <w:rsid w:val="00DE1AC0"/>
     <w:rsid w:val="00DE1FA6"/>
     <w:rsid w:val="00DE21F0"/>
     <w:rsid w:val="00DE442B"/>
     <w:rsid w:val="00DE4817"/>
     <w:rsid w:val="00DE4919"/>
     <w:rsid w:val="00DE67AB"/>
     <w:rsid w:val="00DE69E1"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE71F1"/>
     <w:rsid w:val="00DE7D6E"/>
     <w:rsid w:val="00DE7E66"/>
+    <w:rsid w:val="00DE7EA5"/>
+    <w:rsid w:val="00DE7F6E"/>
     <w:rsid w:val="00DF00D4"/>
     <w:rsid w:val="00DF025E"/>
     <w:rsid w:val="00DF0989"/>
     <w:rsid w:val="00DF18FB"/>
     <w:rsid w:val="00DF24E7"/>
     <w:rsid w:val="00DF24EE"/>
     <w:rsid w:val="00DF2942"/>
     <w:rsid w:val="00DF3DE0"/>
     <w:rsid w:val="00DF3F1A"/>
     <w:rsid w:val="00DF48C5"/>
     <w:rsid w:val="00DF5416"/>
     <w:rsid w:val="00DF5882"/>
     <w:rsid w:val="00DF6480"/>
     <w:rsid w:val="00DF6C7A"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF7518"/>
     <w:rsid w:val="00E0007B"/>
     <w:rsid w:val="00E005C3"/>
     <w:rsid w:val="00E00F1D"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01331"/>
     <w:rsid w:val="00E013F1"/>
     <w:rsid w:val="00E016B6"/>
     <w:rsid w:val="00E017DB"/>
     <w:rsid w:val="00E01A4D"/>
     <w:rsid w:val="00E01D0D"/>
     <w:rsid w:val="00E01E01"/>
     <w:rsid w:val="00E02995"/>
     <w:rsid w:val="00E02A28"/>
     <w:rsid w:val="00E02DDF"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E03235"/>
     <w:rsid w:val="00E03B6E"/>
     <w:rsid w:val="00E04323"/>
     <w:rsid w:val="00E0522F"/>
     <w:rsid w:val="00E054F5"/>
     <w:rsid w:val="00E0555B"/>
     <w:rsid w:val="00E055F3"/>
     <w:rsid w:val="00E056F9"/>
     <w:rsid w:val="00E05873"/>
     <w:rsid w:val="00E06BC4"/>
     <w:rsid w:val="00E0784A"/>
     <w:rsid w:val="00E103B6"/>
+    <w:rsid w:val="00E113ED"/>
     <w:rsid w:val="00E11ADB"/>
     <w:rsid w:val="00E11C73"/>
     <w:rsid w:val="00E122B1"/>
     <w:rsid w:val="00E12F09"/>
     <w:rsid w:val="00E133E6"/>
     <w:rsid w:val="00E1349D"/>
     <w:rsid w:val="00E13621"/>
     <w:rsid w:val="00E13830"/>
     <w:rsid w:val="00E13926"/>
     <w:rsid w:val="00E1512E"/>
     <w:rsid w:val="00E15611"/>
     <w:rsid w:val="00E15D19"/>
     <w:rsid w:val="00E1683E"/>
     <w:rsid w:val="00E16CA7"/>
     <w:rsid w:val="00E16D31"/>
     <w:rsid w:val="00E16EAC"/>
     <w:rsid w:val="00E171E7"/>
     <w:rsid w:val="00E171FB"/>
     <w:rsid w:val="00E17510"/>
     <w:rsid w:val="00E176D2"/>
     <w:rsid w:val="00E2011C"/>
     <w:rsid w:val="00E20D85"/>
     <w:rsid w:val="00E21619"/>
+    <w:rsid w:val="00E216E9"/>
     <w:rsid w:val="00E2192A"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E21C64"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E237F9"/>
+    <w:rsid w:val="00E2381B"/>
+    <w:rsid w:val="00E24533"/>
     <w:rsid w:val="00E248F4"/>
+    <w:rsid w:val="00E25417"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E2594B"/>
     <w:rsid w:val="00E25B96"/>
     <w:rsid w:val="00E26007"/>
     <w:rsid w:val="00E260E1"/>
     <w:rsid w:val="00E26498"/>
+    <w:rsid w:val="00E26523"/>
     <w:rsid w:val="00E2689E"/>
     <w:rsid w:val="00E276C6"/>
     <w:rsid w:val="00E27B01"/>
     <w:rsid w:val="00E27C17"/>
+    <w:rsid w:val="00E27E3E"/>
     <w:rsid w:val="00E30079"/>
     <w:rsid w:val="00E30DC7"/>
     <w:rsid w:val="00E311C2"/>
     <w:rsid w:val="00E31731"/>
     <w:rsid w:val="00E31851"/>
     <w:rsid w:val="00E31C0D"/>
     <w:rsid w:val="00E3201D"/>
     <w:rsid w:val="00E325B6"/>
     <w:rsid w:val="00E328D1"/>
     <w:rsid w:val="00E329C4"/>
     <w:rsid w:val="00E32DB1"/>
     <w:rsid w:val="00E32FBB"/>
     <w:rsid w:val="00E33E4D"/>
     <w:rsid w:val="00E33FE6"/>
     <w:rsid w:val="00E341C1"/>
     <w:rsid w:val="00E3429F"/>
     <w:rsid w:val="00E34651"/>
     <w:rsid w:val="00E34C85"/>
     <w:rsid w:val="00E35702"/>
     <w:rsid w:val="00E360F2"/>
     <w:rsid w:val="00E36101"/>
     <w:rsid w:val="00E36252"/>
     <w:rsid w:val="00E36260"/>
+    <w:rsid w:val="00E36639"/>
     <w:rsid w:val="00E36799"/>
     <w:rsid w:val="00E36967"/>
     <w:rsid w:val="00E36B6F"/>
+    <w:rsid w:val="00E37582"/>
     <w:rsid w:val="00E377F7"/>
     <w:rsid w:val="00E37A97"/>
     <w:rsid w:val="00E41401"/>
     <w:rsid w:val="00E42017"/>
     <w:rsid w:val="00E42CDD"/>
     <w:rsid w:val="00E4310D"/>
     <w:rsid w:val="00E4351D"/>
     <w:rsid w:val="00E4374B"/>
     <w:rsid w:val="00E43A0B"/>
     <w:rsid w:val="00E444E9"/>
     <w:rsid w:val="00E4458F"/>
     <w:rsid w:val="00E4473C"/>
     <w:rsid w:val="00E449B2"/>
     <w:rsid w:val="00E4501C"/>
     <w:rsid w:val="00E45A4E"/>
     <w:rsid w:val="00E462A2"/>
     <w:rsid w:val="00E47459"/>
     <w:rsid w:val="00E4783D"/>
     <w:rsid w:val="00E50674"/>
     <w:rsid w:val="00E506BA"/>
     <w:rsid w:val="00E50A69"/>
     <w:rsid w:val="00E50DE2"/>
     <w:rsid w:val="00E50EC6"/>
+    <w:rsid w:val="00E50F2F"/>
     <w:rsid w:val="00E515B8"/>
     <w:rsid w:val="00E5189C"/>
+    <w:rsid w:val="00E52254"/>
     <w:rsid w:val="00E5225A"/>
     <w:rsid w:val="00E52509"/>
     <w:rsid w:val="00E52BEB"/>
     <w:rsid w:val="00E52C2D"/>
     <w:rsid w:val="00E5374D"/>
     <w:rsid w:val="00E53F23"/>
     <w:rsid w:val="00E541FD"/>
     <w:rsid w:val="00E54212"/>
     <w:rsid w:val="00E54728"/>
     <w:rsid w:val="00E54A56"/>
     <w:rsid w:val="00E552F0"/>
     <w:rsid w:val="00E5547B"/>
+    <w:rsid w:val="00E556BE"/>
     <w:rsid w:val="00E562A8"/>
     <w:rsid w:val="00E562FF"/>
     <w:rsid w:val="00E564B4"/>
     <w:rsid w:val="00E565B0"/>
     <w:rsid w:val="00E56E24"/>
     <w:rsid w:val="00E56F52"/>
     <w:rsid w:val="00E5701E"/>
+    <w:rsid w:val="00E574B2"/>
     <w:rsid w:val="00E57A64"/>
     <w:rsid w:val="00E57C71"/>
     <w:rsid w:val="00E5E62A"/>
     <w:rsid w:val="00E6058E"/>
     <w:rsid w:val="00E61325"/>
+    <w:rsid w:val="00E61338"/>
     <w:rsid w:val="00E626FE"/>
     <w:rsid w:val="00E6394F"/>
     <w:rsid w:val="00E63AA5"/>
     <w:rsid w:val="00E63E4E"/>
     <w:rsid w:val="00E63F81"/>
     <w:rsid w:val="00E63F9D"/>
     <w:rsid w:val="00E646BE"/>
     <w:rsid w:val="00E64B6D"/>
     <w:rsid w:val="00E65900"/>
     <w:rsid w:val="00E65CC6"/>
     <w:rsid w:val="00E65E01"/>
     <w:rsid w:val="00E65E0A"/>
     <w:rsid w:val="00E666AB"/>
     <w:rsid w:val="00E675C8"/>
     <w:rsid w:val="00E67760"/>
     <w:rsid w:val="00E67A27"/>
     <w:rsid w:val="00E70084"/>
     <w:rsid w:val="00E703D4"/>
     <w:rsid w:val="00E7057D"/>
+    <w:rsid w:val="00E7079F"/>
     <w:rsid w:val="00E70870"/>
     <w:rsid w:val="00E71377"/>
     <w:rsid w:val="00E71B9D"/>
     <w:rsid w:val="00E71C5C"/>
     <w:rsid w:val="00E725E2"/>
     <w:rsid w:val="00E72B79"/>
     <w:rsid w:val="00E73203"/>
     <w:rsid w:val="00E732BD"/>
     <w:rsid w:val="00E73CBE"/>
     <w:rsid w:val="00E74088"/>
     <w:rsid w:val="00E740E4"/>
     <w:rsid w:val="00E741D7"/>
     <w:rsid w:val="00E745AA"/>
     <w:rsid w:val="00E74EBA"/>
     <w:rsid w:val="00E751E0"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E75FA4"/>
     <w:rsid w:val="00E762E3"/>
     <w:rsid w:val="00E772E4"/>
     <w:rsid w:val="00E77824"/>
     <w:rsid w:val="00E77856"/>
     <w:rsid w:val="00E77A78"/>
     <w:rsid w:val="00E803A0"/>
     <w:rsid w:val="00E80ADC"/>
     <w:rsid w:val="00E80CCC"/>
     <w:rsid w:val="00E80F3F"/>
     <w:rsid w:val="00E8116A"/>
     <w:rsid w:val="00E813A5"/>
     <w:rsid w:val="00E819AC"/>
     <w:rsid w:val="00E81DE3"/>
     <w:rsid w:val="00E8271B"/>
     <w:rsid w:val="00E82728"/>
     <w:rsid w:val="00E82A1C"/>
+    <w:rsid w:val="00E833A3"/>
     <w:rsid w:val="00E838BA"/>
     <w:rsid w:val="00E8438A"/>
     <w:rsid w:val="00E84981"/>
     <w:rsid w:val="00E84C50"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E85076"/>
     <w:rsid w:val="00E85565"/>
+    <w:rsid w:val="00E8751A"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E87CC9"/>
     <w:rsid w:val="00E87DFC"/>
     <w:rsid w:val="00E90198"/>
     <w:rsid w:val="00E90334"/>
     <w:rsid w:val="00E9096F"/>
     <w:rsid w:val="00E90D65"/>
     <w:rsid w:val="00E90DC7"/>
     <w:rsid w:val="00E91899"/>
     <w:rsid w:val="00E91919"/>
     <w:rsid w:val="00E91AE6"/>
     <w:rsid w:val="00E91E84"/>
     <w:rsid w:val="00E9201A"/>
     <w:rsid w:val="00E92193"/>
     <w:rsid w:val="00E929BC"/>
     <w:rsid w:val="00E92C52"/>
     <w:rsid w:val="00E932E6"/>
     <w:rsid w:val="00E9355A"/>
     <w:rsid w:val="00E93D6E"/>
     <w:rsid w:val="00E93D7C"/>
     <w:rsid w:val="00E9572F"/>
     <w:rsid w:val="00E95982"/>
     <w:rsid w:val="00E95B5B"/>
     <w:rsid w:val="00E95CC2"/>
     <w:rsid w:val="00E96313"/>
+    <w:rsid w:val="00E965E3"/>
     <w:rsid w:val="00E9669E"/>
     <w:rsid w:val="00E96EDC"/>
     <w:rsid w:val="00E96F18"/>
+    <w:rsid w:val="00E975EB"/>
     <w:rsid w:val="00E97790"/>
     <w:rsid w:val="00EA074B"/>
     <w:rsid w:val="00EA12D1"/>
     <w:rsid w:val="00EA1613"/>
     <w:rsid w:val="00EA1876"/>
     <w:rsid w:val="00EA1AB9"/>
+    <w:rsid w:val="00EA1C8D"/>
     <w:rsid w:val="00EA24DC"/>
     <w:rsid w:val="00EA2527"/>
     <w:rsid w:val="00EA2766"/>
     <w:rsid w:val="00EA286F"/>
     <w:rsid w:val="00EA2FE4"/>
     <w:rsid w:val="00EA330F"/>
     <w:rsid w:val="00EA373E"/>
     <w:rsid w:val="00EA3B4E"/>
     <w:rsid w:val="00EA4038"/>
     <w:rsid w:val="00EA42A2"/>
     <w:rsid w:val="00EA445C"/>
     <w:rsid w:val="00EA46B2"/>
     <w:rsid w:val="00EA48FB"/>
     <w:rsid w:val="00EA5133"/>
     <w:rsid w:val="00EA51BE"/>
     <w:rsid w:val="00EA538A"/>
     <w:rsid w:val="00EA5876"/>
     <w:rsid w:val="00EA6AE2"/>
     <w:rsid w:val="00EA6BC8"/>
     <w:rsid w:val="00EA6DC7"/>
     <w:rsid w:val="00EA74BB"/>
     <w:rsid w:val="00EA78D4"/>
+    <w:rsid w:val="00EA7B69"/>
     <w:rsid w:val="00EA7D36"/>
     <w:rsid w:val="00EB027A"/>
     <w:rsid w:val="00EB02CE"/>
     <w:rsid w:val="00EB0854"/>
     <w:rsid w:val="00EB102D"/>
     <w:rsid w:val="00EB1586"/>
     <w:rsid w:val="00EB1F59"/>
     <w:rsid w:val="00EB24B0"/>
     <w:rsid w:val="00EB2785"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB30C8"/>
     <w:rsid w:val="00EB3255"/>
     <w:rsid w:val="00EB3AF6"/>
     <w:rsid w:val="00EB44D9"/>
     <w:rsid w:val="00EB4FDA"/>
     <w:rsid w:val="00EB5227"/>
     <w:rsid w:val="00EB522D"/>
     <w:rsid w:val="00EB5448"/>
     <w:rsid w:val="00EB545F"/>
     <w:rsid w:val="00EB556A"/>
     <w:rsid w:val="00EB5B46"/>
     <w:rsid w:val="00EB64A0"/>
     <w:rsid w:val="00EB65A2"/>
     <w:rsid w:val="00EB6A17"/>
     <w:rsid w:val="00EB6BA9"/>
@@ -17793,130 +19661,139 @@
     <w:rsid w:val="00EC0C62"/>
     <w:rsid w:val="00EC0FEA"/>
     <w:rsid w:val="00EC1E0B"/>
     <w:rsid w:val="00EC2057"/>
     <w:rsid w:val="00EC26FF"/>
     <w:rsid w:val="00EC2FDA"/>
     <w:rsid w:val="00EC3015"/>
     <w:rsid w:val="00EC36AC"/>
     <w:rsid w:val="00EC3747"/>
     <w:rsid w:val="00EC3CD7"/>
     <w:rsid w:val="00EC3EBE"/>
     <w:rsid w:val="00EC4198"/>
     <w:rsid w:val="00EC4373"/>
     <w:rsid w:val="00EC52E0"/>
     <w:rsid w:val="00EC53CE"/>
     <w:rsid w:val="00EC5E11"/>
     <w:rsid w:val="00EC5E4A"/>
     <w:rsid w:val="00EC68AA"/>
     <w:rsid w:val="00EC7577"/>
     <w:rsid w:val="00EC76A5"/>
     <w:rsid w:val="00EC7AFE"/>
     <w:rsid w:val="00EC7FC3"/>
     <w:rsid w:val="00ED061A"/>
     <w:rsid w:val="00ED14C1"/>
     <w:rsid w:val="00ED1644"/>
+    <w:rsid w:val="00ED1B41"/>
     <w:rsid w:val="00ED1BC6"/>
     <w:rsid w:val="00ED2311"/>
     <w:rsid w:val="00ED231D"/>
     <w:rsid w:val="00ED2776"/>
     <w:rsid w:val="00ED306E"/>
     <w:rsid w:val="00ED3A14"/>
     <w:rsid w:val="00ED3D28"/>
     <w:rsid w:val="00ED4695"/>
     <w:rsid w:val="00ED5929"/>
     <w:rsid w:val="00ED595E"/>
     <w:rsid w:val="00ED5BD4"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED5D7C"/>
     <w:rsid w:val="00ED62A6"/>
     <w:rsid w:val="00ED688C"/>
     <w:rsid w:val="00ED7510"/>
     <w:rsid w:val="00EE0BFD"/>
+    <w:rsid w:val="00EE149E"/>
     <w:rsid w:val="00EE1CA1"/>
     <w:rsid w:val="00EE1D65"/>
     <w:rsid w:val="00EE1E65"/>
     <w:rsid w:val="00EE1F44"/>
+    <w:rsid w:val="00EE2307"/>
     <w:rsid w:val="00EE2463"/>
     <w:rsid w:val="00EE2817"/>
     <w:rsid w:val="00EE37A2"/>
     <w:rsid w:val="00EE388C"/>
     <w:rsid w:val="00EE3C78"/>
     <w:rsid w:val="00EE3CE6"/>
     <w:rsid w:val="00EE3EB0"/>
     <w:rsid w:val="00EE4512"/>
     <w:rsid w:val="00EE57B9"/>
     <w:rsid w:val="00EE59C1"/>
     <w:rsid w:val="00EE5A78"/>
     <w:rsid w:val="00EE606C"/>
     <w:rsid w:val="00EE6552"/>
     <w:rsid w:val="00EE6C2D"/>
     <w:rsid w:val="00EF0309"/>
     <w:rsid w:val="00EF0749"/>
     <w:rsid w:val="00EF123B"/>
+    <w:rsid w:val="00EF13ED"/>
     <w:rsid w:val="00EF17BA"/>
     <w:rsid w:val="00EF3C33"/>
+    <w:rsid w:val="00EF41F0"/>
     <w:rsid w:val="00EF42FB"/>
     <w:rsid w:val="00EF436F"/>
     <w:rsid w:val="00EF4D11"/>
     <w:rsid w:val="00EF5169"/>
     <w:rsid w:val="00EF5374"/>
     <w:rsid w:val="00EF5842"/>
     <w:rsid w:val="00EF5D33"/>
     <w:rsid w:val="00EF5D58"/>
     <w:rsid w:val="00EF642C"/>
     <w:rsid w:val="00EF65E2"/>
     <w:rsid w:val="00EF6616"/>
     <w:rsid w:val="00EF67F9"/>
     <w:rsid w:val="00EF70B5"/>
     <w:rsid w:val="00EF7542"/>
     <w:rsid w:val="00EF78E0"/>
     <w:rsid w:val="00EF7926"/>
     <w:rsid w:val="00EF7A85"/>
     <w:rsid w:val="00EF7FC9"/>
     <w:rsid w:val="00F0013B"/>
     <w:rsid w:val="00F01141"/>
     <w:rsid w:val="00F01F34"/>
     <w:rsid w:val="00F0254B"/>
     <w:rsid w:val="00F02719"/>
     <w:rsid w:val="00F02F26"/>
     <w:rsid w:val="00F02F47"/>
     <w:rsid w:val="00F0310C"/>
+    <w:rsid w:val="00F033AF"/>
     <w:rsid w:val="00F035DD"/>
     <w:rsid w:val="00F03A88"/>
     <w:rsid w:val="00F03EA2"/>
     <w:rsid w:val="00F04055"/>
     <w:rsid w:val="00F049C4"/>
+    <w:rsid w:val="00F05189"/>
     <w:rsid w:val="00F06228"/>
     <w:rsid w:val="00F064D7"/>
+    <w:rsid w:val="00F06BA6"/>
     <w:rsid w:val="00F073C2"/>
     <w:rsid w:val="00F079E1"/>
     <w:rsid w:val="00F1086E"/>
     <w:rsid w:val="00F10946"/>
     <w:rsid w:val="00F10D4D"/>
     <w:rsid w:val="00F11223"/>
     <w:rsid w:val="00F11463"/>
+    <w:rsid w:val="00F118AF"/>
     <w:rsid w:val="00F121CE"/>
     <w:rsid w:val="00F122E2"/>
     <w:rsid w:val="00F1234A"/>
     <w:rsid w:val="00F1290C"/>
     <w:rsid w:val="00F1301B"/>
     <w:rsid w:val="00F1326D"/>
     <w:rsid w:val="00F15652"/>
     <w:rsid w:val="00F15805"/>
     <w:rsid w:val="00F15C16"/>
     <w:rsid w:val="00F15FEB"/>
     <w:rsid w:val="00F164E1"/>
     <w:rsid w:val="00F16AB2"/>
     <w:rsid w:val="00F175C2"/>
     <w:rsid w:val="00F1761D"/>
     <w:rsid w:val="00F17C30"/>
     <w:rsid w:val="00F17D3C"/>
     <w:rsid w:val="00F202FD"/>
     <w:rsid w:val="00F21275"/>
     <w:rsid w:val="00F21436"/>
     <w:rsid w:val="00F21666"/>
     <w:rsid w:val="00F2168D"/>
     <w:rsid w:val="00F217A7"/>
     <w:rsid w:val="00F219E2"/>
     <w:rsid w:val="00F21BFE"/>
     <w:rsid w:val="00F21D52"/>
@@ -17933,325 +19810,354 @@
     <w:rsid w:val="00F26442"/>
     <w:rsid w:val="00F30069"/>
     <w:rsid w:val="00F304FD"/>
     <w:rsid w:val="00F319D3"/>
     <w:rsid w:val="00F31D0D"/>
     <w:rsid w:val="00F31FF0"/>
     <w:rsid w:val="00F32055"/>
     <w:rsid w:val="00F3268F"/>
     <w:rsid w:val="00F32A89"/>
     <w:rsid w:val="00F32B19"/>
     <w:rsid w:val="00F32B4B"/>
     <w:rsid w:val="00F332F7"/>
     <w:rsid w:val="00F33856"/>
     <w:rsid w:val="00F34C19"/>
     <w:rsid w:val="00F34CCB"/>
     <w:rsid w:val="00F352FE"/>
     <w:rsid w:val="00F35FED"/>
     <w:rsid w:val="00F3601A"/>
     <w:rsid w:val="00F360A5"/>
     <w:rsid w:val="00F36D12"/>
     <w:rsid w:val="00F36E09"/>
     <w:rsid w:val="00F376B2"/>
     <w:rsid w:val="00F376F7"/>
     <w:rsid w:val="00F377EB"/>
     <w:rsid w:val="00F377F0"/>
+    <w:rsid w:val="00F402E1"/>
     <w:rsid w:val="00F40C56"/>
     <w:rsid w:val="00F40CD6"/>
     <w:rsid w:val="00F40D06"/>
     <w:rsid w:val="00F41280"/>
     <w:rsid w:val="00F41295"/>
     <w:rsid w:val="00F41476"/>
     <w:rsid w:val="00F417AA"/>
+    <w:rsid w:val="00F41BBD"/>
     <w:rsid w:val="00F41C22"/>
     <w:rsid w:val="00F41EB0"/>
     <w:rsid w:val="00F421A2"/>
     <w:rsid w:val="00F42675"/>
     <w:rsid w:val="00F42CF3"/>
     <w:rsid w:val="00F42D2F"/>
     <w:rsid w:val="00F42E8A"/>
     <w:rsid w:val="00F452DA"/>
     <w:rsid w:val="00F46075"/>
     <w:rsid w:val="00F46547"/>
     <w:rsid w:val="00F466FA"/>
     <w:rsid w:val="00F474D0"/>
     <w:rsid w:val="00F479CF"/>
     <w:rsid w:val="00F47AA0"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F50C9F"/>
     <w:rsid w:val="00F51B52"/>
     <w:rsid w:val="00F51C5E"/>
     <w:rsid w:val="00F51CFB"/>
     <w:rsid w:val="00F52442"/>
     <w:rsid w:val="00F526BF"/>
     <w:rsid w:val="00F52A24"/>
     <w:rsid w:val="00F52AE9"/>
     <w:rsid w:val="00F52E9C"/>
     <w:rsid w:val="00F5369C"/>
     <w:rsid w:val="00F5393F"/>
     <w:rsid w:val="00F541A8"/>
     <w:rsid w:val="00F542B2"/>
     <w:rsid w:val="00F54D66"/>
     <w:rsid w:val="00F54EF4"/>
     <w:rsid w:val="00F55363"/>
     <w:rsid w:val="00F55491"/>
+    <w:rsid w:val="00F55CA0"/>
     <w:rsid w:val="00F56A1C"/>
+    <w:rsid w:val="00F56C42"/>
     <w:rsid w:val="00F5751B"/>
     <w:rsid w:val="00F604E4"/>
     <w:rsid w:val="00F6098C"/>
+    <w:rsid w:val="00F610A6"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F62034"/>
     <w:rsid w:val="00F6221B"/>
     <w:rsid w:val="00F625C9"/>
     <w:rsid w:val="00F6286B"/>
+    <w:rsid w:val="00F62E5F"/>
     <w:rsid w:val="00F63A51"/>
     <w:rsid w:val="00F63C43"/>
     <w:rsid w:val="00F64171"/>
     <w:rsid w:val="00F64343"/>
     <w:rsid w:val="00F6439D"/>
     <w:rsid w:val="00F64586"/>
     <w:rsid w:val="00F64B9A"/>
     <w:rsid w:val="00F64F29"/>
     <w:rsid w:val="00F65522"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F65AD3"/>
     <w:rsid w:val="00F671D4"/>
     <w:rsid w:val="00F6730F"/>
     <w:rsid w:val="00F67D02"/>
     <w:rsid w:val="00F708D5"/>
     <w:rsid w:val="00F70CC9"/>
+    <w:rsid w:val="00F718F6"/>
     <w:rsid w:val="00F71A48"/>
     <w:rsid w:val="00F71B37"/>
     <w:rsid w:val="00F71F2F"/>
     <w:rsid w:val="00F729CC"/>
     <w:rsid w:val="00F73403"/>
     <w:rsid w:val="00F73650"/>
     <w:rsid w:val="00F73A03"/>
     <w:rsid w:val="00F74017"/>
     <w:rsid w:val="00F75068"/>
     <w:rsid w:val="00F75485"/>
     <w:rsid w:val="00F761F0"/>
     <w:rsid w:val="00F76515"/>
     <w:rsid w:val="00F76517"/>
+    <w:rsid w:val="00F76539"/>
     <w:rsid w:val="00F7663A"/>
     <w:rsid w:val="00F76922"/>
     <w:rsid w:val="00F77735"/>
     <w:rsid w:val="00F77800"/>
     <w:rsid w:val="00F80657"/>
     <w:rsid w:val="00F80DCF"/>
     <w:rsid w:val="00F80FCD"/>
     <w:rsid w:val="00F811FC"/>
     <w:rsid w:val="00F81566"/>
+    <w:rsid w:val="00F82171"/>
     <w:rsid w:val="00F8397C"/>
     <w:rsid w:val="00F83F81"/>
     <w:rsid w:val="00F861AB"/>
+    <w:rsid w:val="00F86B13"/>
     <w:rsid w:val="00F871F3"/>
     <w:rsid w:val="00F87264"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F9065A"/>
     <w:rsid w:val="00F90855"/>
     <w:rsid w:val="00F9121D"/>
     <w:rsid w:val="00F912FD"/>
     <w:rsid w:val="00F91396"/>
     <w:rsid w:val="00F91ACA"/>
     <w:rsid w:val="00F91E80"/>
     <w:rsid w:val="00F921E9"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F92AD4"/>
     <w:rsid w:val="00F931A9"/>
+    <w:rsid w:val="00F93374"/>
     <w:rsid w:val="00F93B8A"/>
     <w:rsid w:val="00F93BF8"/>
+    <w:rsid w:val="00F94125"/>
     <w:rsid w:val="00F94380"/>
     <w:rsid w:val="00F9460D"/>
     <w:rsid w:val="00F94C01"/>
     <w:rsid w:val="00F95EB5"/>
     <w:rsid w:val="00F96561"/>
+    <w:rsid w:val="00F96962"/>
     <w:rsid w:val="00F96A80"/>
     <w:rsid w:val="00F96D29"/>
     <w:rsid w:val="00F9716A"/>
     <w:rsid w:val="00F97467"/>
     <w:rsid w:val="00FA08B9"/>
     <w:rsid w:val="00FA0AE4"/>
     <w:rsid w:val="00FA0DBC"/>
     <w:rsid w:val="00FA16E8"/>
     <w:rsid w:val="00FA2850"/>
     <w:rsid w:val="00FA2C60"/>
     <w:rsid w:val="00FA339A"/>
     <w:rsid w:val="00FA3603"/>
     <w:rsid w:val="00FA37EA"/>
     <w:rsid w:val="00FA3B7D"/>
     <w:rsid w:val="00FA3DF6"/>
     <w:rsid w:val="00FA4935"/>
     <w:rsid w:val="00FA4D3C"/>
     <w:rsid w:val="00FA5001"/>
     <w:rsid w:val="00FA53D4"/>
     <w:rsid w:val="00FA5C61"/>
     <w:rsid w:val="00FA5EC7"/>
     <w:rsid w:val="00FA6228"/>
     <w:rsid w:val="00FA6B17"/>
+    <w:rsid w:val="00FA6DD5"/>
     <w:rsid w:val="00FA71A7"/>
     <w:rsid w:val="00FA725A"/>
     <w:rsid w:val="00FA7393"/>
     <w:rsid w:val="00FA7578"/>
     <w:rsid w:val="00FA761E"/>
     <w:rsid w:val="00FA7C88"/>
+    <w:rsid w:val="00FB08C8"/>
     <w:rsid w:val="00FB0A9D"/>
+    <w:rsid w:val="00FB0FFA"/>
     <w:rsid w:val="00FB1032"/>
     <w:rsid w:val="00FB105F"/>
     <w:rsid w:val="00FB163D"/>
+    <w:rsid w:val="00FB1A3A"/>
     <w:rsid w:val="00FB1D8F"/>
     <w:rsid w:val="00FB443E"/>
     <w:rsid w:val="00FB5A75"/>
     <w:rsid w:val="00FB5ACC"/>
     <w:rsid w:val="00FB5B74"/>
     <w:rsid w:val="00FB6763"/>
     <w:rsid w:val="00FB6E3B"/>
     <w:rsid w:val="00FC0475"/>
     <w:rsid w:val="00FC09F0"/>
     <w:rsid w:val="00FC0CFB"/>
     <w:rsid w:val="00FC1BE0"/>
     <w:rsid w:val="00FC2474"/>
     <w:rsid w:val="00FC25AF"/>
+    <w:rsid w:val="00FC2676"/>
     <w:rsid w:val="00FC2770"/>
     <w:rsid w:val="00FC29D8"/>
     <w:rsid w:val="00FC2DEF"/>
     <w:rsid w:val="00FC2EC3"/>
+    <w:rsid w:val="00FC3085"/>
     <w:rsid w:val="00FC36E2"/>
     <w:rsid w:val="00FC36EC"/>
     <w:rsid w:val="00FC3799"/>
     <w:rsid w:val="00FC3CA3"/>
     <w:rsid w:val="00FC46AA"/>
+    <w:rsid w:val="00FC48C6"/>
     <w:rsid w:val="00FC5618"/>
     <w:rsid w:val="00FC56AA"/>
     <w:rsid w:val="00FC6253"/>
     <w:rsid w:val="00FC6F64"/>
     <w:rsid w:val="00FC790B"/>
     <w:rsid w:val="00FC798D"/>
     <w:rsid w:val="00FD0CEB"/>
     <w:rsid w:val="00FD0D48"/>
     <w:rsid w:val="00FD130C"/>
     <w:rsid w:val="00FD1650"/>
     <w:rsid w:val="00FD239C"/>
     <w:rsid w:val="00FD250E"/>
     <w:rsid w:val="00FD2947"/>
     <w:rsid w:val="00FD2F60"/>
     <w:rsid w:val="00FD32D8"/>
     <w:rsid w:val="00FD4839"/>
     <w:rsid w:val="00FD499A"/>
     <w:rsid w:val="00FD4B94"/>
     <w:rsid w:val="00FD598B"/>
     <w:rsid w:val="00FD6621"/>
     <w:rsid w:val="00FD74B5"/>
     <w:rsid w:val="00FD77E9"/>
     <w:rsid w:val="00FD7835"/>
     <w:rsid w:val="00FD7CAC"/>
     <w:rsid w:val="00FD7D1B"/>
     <w:rsid w:val="00FE0144"/>
     <w:rsid w:val="00FE0B98"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE131F"/>
     <w:rsid w:val="00FE1B76"/>
     <w:rsid w:val="00FE2028"/>
     <w:rsid w:val="00FE2208"/>
     <w:rsid w:val="00FE2BDC"/>
     <w:rsid w:val="00FE2F70"/>
     <w:rsid w:val="00FE3BBB"/>
     <w:rsid w:val="00FE3C2A"/>
     <w:rsid w:val="00FE4513"/>
     <w:rsid w:val="00FE4EF7"/>
     <w:rsid w:val="00FE4F12"/>
     <w:rsid w:val="00FE5238"/>
     <w:rsid w:val="00FE58E3"/>
     <w:rsid w:val="00FE6A71"/>
     <w:rsid w:val="00FE6DC8"/>
     <w:rsid w:val="00FE750B"/>
     <w:rsid w:val="00FE771C"/>
     <w:rsid w:val="00FE7FB6"/>
     <w:rsid w:val="00FF1268"/>
+    <w:rsid w:val="00FF14F8"/>
     <w:rsid w:val="00FF1766"/>
+    <w:rsid w:val="00FF1DA5"/>
     <w:rsid w:val="00FF2F35"/>
     <w:rsid w:val="00FF3BFE"/>
     <w:rsid w:val="00FF4132"/>
+    <w:rsid w:val="00FF4261"/>
+    <w:rsid w:val="00FF4D11"/>
+    <w:rsid w:val="00FF50E3"/>
     <w:rsid w:val="00FF5412"/>
     <w:rsid w:val="00FF59B6"/>
     <w:rsid w:val="00FF5DA5"/>
     <w:rsid w:val="00FF6522"/>
     <w:rsid w:val="00FF710D"/>
     <w:rsid w:val="00FF71CC"/>
     <w:rsid w:val="01074109"/>
     <w:rsid w:val="030EFE6C"/>
     <w:rsid w:val="03C36924"/>
     <w:rsid w:val="076B1CEF"/>
     <w:rsid w:val="07AA22BF"/>
     <w:rsid w:val="08CE52E9"/>
     <w:rsid w:val="08E0EF12"/>
     <w:rsid w:val="0912F8A3"/>
     <w:rsid w:val="0981CA08"/>
+    <w:rsid w:val="0C90D0B6"/>
     <w:rsid w:val="0E2BA0A7"/>
     <w:rsid w:val="0EA4AE88"/>
     <w:rsid w:val="0F6911CA"/>
     <w:rsid w:val="112647AD"/>
     <w:rsid w:val="125F0EDE"/>
     <w:rsid w:val="12CCA42F"/>
     <w:rsid w:val="15F1B45B"/>
     <w:rsid w:val="1FF8E001"/>
     <w:rsid w:val="20A76C97"/>
     <w:rsid w:val="239F4713"/>
     <w:rsid w:val="2450580D"/>
     <w:rsid w:val="2674469F"/>
     <w:rsid w:val="2A5B4ECE"/>
     <w:rsid w:val="2A762EF8"/>
     <w:rsid w:val="2D195803"/>
     <w:rsid w:val="2D4B5471"/>
     <w:rsid w:val="2EE724D2"/>
     <w:rsid w:val="301BE2EE"/>
     <w:rsid w:val="33B62E81"/>
     <w:rsid w:val="344A1379"/>
     <w:rsid w:val="3592CB2B"/>
     <w:rsid w:val="35CD778E"/>
     <w:rsid w:val="36507E38"/>
     <w:rsid w:val="36964F23"/>
     <w:rsid w:val="36D6AD4A"/>
     <w:rsid w:val="37750F88"/>
     <w:rsid w:val="37AF80B1"/>
     <w:rsid w:val="3868B774"/>
     <w:rsid w:val="3CFD3EA4"/>
     <w:rsid w:val="3EF234E3"/>
+    <w:rsid w:val="40FEED01"/>
     <w:rsid w:val="4466D5EB"/>
     <w:rsid w:val="4935FE8D"/>
     <w:rsid w:val="4A001023"/>
     <w:rsid w:val="4E68F24E"/>
     <w:rsid w:val="530A79D7"/>
+    <w:rsid w:val="5E887625"/>
     <w:rsid w:val="5FF125C9"/>
     <w:rsid w:val="67B70377"/>
     <w:rsid w:val="67DCDA0F"/>
     <w:rsid w:val="6A9DB2FF"/>
     <w:rsid w:val="6AD508F8"/>
     <w:rsid w:val="6AE55458"/>
     <w:rsid w:val="6BCAE196"/>
     <w:rsid w:val="6EB8DAA8"/>
+    <w:rsid w:val="7109F5E8"/>
     <w:rsid w:val="7285A5CE"/>
     <w:rsid w:val="776BE1F6"/>
     <w:rsid w:val="786EAE1E"/>
     <w:rsid w:val="7A1E029E"/>
     <w:rsid w:val="7B1DFF68"/>
     <w:rsid w:val="7CB2177F"/>
     <w:rsid w:val="7DC34D19"/>
     <w:rsid w:val="7E8B54A8"/>
     <w:rsid w:val="7FFAFB6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -19853,51 +21759,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2024162117">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-replacement-support" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/contact-us/makeacomplaint" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L01591/latest/text" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/languages" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/disability-and-carers/programs-services/for-people-with-disability/ndis-appeals" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/after-you-apply" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ag.gov.au/legal-system/publications/administrative-appeals-tribunal-act-1975-obligation-assist-tribunal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/possible-outcomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/possible-hearing-or-case-event-outcomes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter/participant-service-guarantee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/contact-us" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedcourt.gov.au/law-and-practice/guides/appeals/from-other-bodies/aat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/decision-reviews/how-request-review-decision" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/using-our-websites-and-social-media/privacy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.austlii.edu.au/cgi-bin/viewdb/au/cases/cth/AATA/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/decision-reviews/how-request-review-decision" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.austlii.edu.au/cgi-bin/viewdb/au/cases/cth/AATA/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/using-our-websites-and-social-media/privacy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/contact-us/makeacomplaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/possible-outcomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ag.gov.au/legal-system/publications/administrative-appeals-tribunal-act-1975-obligation-assist-tribunal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L01591/latest/text" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/applying" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/help-and-resources/forms" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedcourt.gov.au/law-and-practice/guides/appeals/from-other-bodies/aat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/languages" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/disability-and-carers/programs-services/for-people-with-disability/ndis-appeals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/after-you-apply" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/after-applying/possible-hearing-or-case-event-outcomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter/participant-service-guarantee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/contact-us" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2022A00027/Html/Text" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2022A00027/Html/Text" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -20172,238 +22078,203 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...20 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -20461,2065 +22332,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
-[...4 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
-    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32AD1497-6B1D-44D4-A3FD-C21CFF32E501}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A6ABF44-E5D5-4B30-8866-A01886E18847}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2F3F8E9-2DEE-4525-9383-22A4E52B4557}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF3372B7-9EDB-4528-A283-391CFC4E9DF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A608CC6-CA86-4A6D-B135-E6E81659F392}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34B91070-80CB-4ADC-A822-0FFEDA0E7215}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>46277</Characters>
+  <Pages>28</Pages>
+  <Words>8278</Words>
+  <Characters>47187</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>385</Lines>
-  <Paragraphs>108</Paragraphs>
+  <Lines>393</Lines>
+  <Paragraphs>110</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54287</CharactersWithSpaces>
+  <CharactersWithSpaces>55355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1838 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
-    <vt:lpwstr>2026-08-05T07:00:55Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
+    <vt:lpwstr>2026-08-31T00:20:25Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
-    <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
-    <vt:lpwstr>4d1ad7a4-e90f-438c-8335-4a8831036538</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
+    <vt:lpwstr>57ce482d-0c60-46bd-ab77-dff0cd302b34</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="LastSaved">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
-[...42 lines deleted...]
-    <vt:lpwstr>0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
   </property>
 </Properties>
 </file>